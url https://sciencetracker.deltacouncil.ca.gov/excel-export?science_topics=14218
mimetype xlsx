--- v0 (2026-07-12)
+++ v1 (2026-08-26)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1025">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-12 03:56:27pm</t>
+    <t>2026-08-26 04:25:06pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=14218</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"14218"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -234,51 +234,51 @@
 &lt;p class="MsoNoSpacing"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Enhanced Delta Smelt Monitoring [EDSM]; Estimating Abundance of Juvenile Winter-run Chinook Salmon Entering and Exiting the Delta [SAIL]; Extracting Better Information from Long-Term Monitoring Data: Estimating Occupancy and Abundance of Near-Shore Fishes in the Sacramento-San Joaquin River Delta</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay; San Joaquin River</t>
   </si>
   <si>
     <t>1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019;2020;2021;2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring; Population enhancement of listed species; Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Habitat changes; Hydrologic changes; Invasive / non-native species; Invertebrates; Salinity; Species; Water quality</t>
   </si>
   <si>
     <t>Aquatic vegetation; Chinook Salmon; Conductivity; Crustaceans; Dissolved oxygen; Endangered species; Environmental drivers; Estuaries; Fish; Habitat; Historical ecology; Intertidal and transition zones; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Monitoring methods and techniques; Mysis; Open water; Other species; Pelagic fish; Salinity; Salmon migration; Salmon rearing; SAV and FAV; Steelhead Trout; Turbidity; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature</t>
   </si>
   <si>
-    <t>May 21, 2025</t>
+    <t>July 28, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50153</t>
   </si>
   <si>
     <t>Leveraging Citizen Science to Study Sturgeon Mortality in the San Francisco Estuary</t>
   </si>
   <si>
     <t>University of California - Santa Cruz [UCSC]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Little is known about sturgeon mortality sources outside management of the White Sturgeon recreational fishery. Mortality has been observed throughout the SFBDE with increased reporting over the past several years. Much of&amp;nbsp;which is concentrated (but not exclusively) in the Carquinez Strait; a narrow strait linking known sturgeon feeding grounds and vital corridor which all SFBDE sturgeon must pass to access spawning grounds. Adult sturgeon&amp;nbsp;populations in the SFBDE are difficult to estimate in part due to unknown rates of mortality, outside the recreational fishery. Specific, non-angling mortality data and sources are needed to develop management strategies that that lead&amp;nbsp;to robust abundance estimates ensuring persistence of these public resources.&amp;nbsp;&lt;br /&gt;
 This project aims to dentify and enumerate non-fisheries sturgeon mortality in the San Francisco Bay Delta Estuary (SFBDE), specifically the Carquinez Strait. We plan to determine population characteristics of observed mortality, age structure and migration patterns/habitat use of collected sturgeon. We will also engage the local community through outreach&amp;nbsp;efforts to investigate the public perception of sturgeon mortality in SFBDE and increase participation in our study.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>2025;2026;2027;2028</t>
   </si>
   <si>
     <t>Targeted foundational research</t>
   </si>
   <si>
     <t>Research</t>
   </si>
   <si>
@@ -350,72 +350,69 @@
   <si>
     <t>January 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54442</t>
   </si>
   <si>
     <t>Earth Observations to Combat Invasive Aquatic Vegetation</t>
   </si>
   <si>
     <t>University of California - Merced [UC Merced]</t>
   </si>
   <si>
     <t>Delta Stewardship Council; California Department of Water Resource [DWR]; California Department of Fish and Wildlife [CDFW]; Interagency Ecological Program [IEP]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Invasive aquatic vegetation (IAV) is a threat to aquatic ecosystems worldwide, leading to a major loss of biodiversity and extensive damages and costs to human uses of those ecosystems. The Sacramento-San Joaquin River Delta (the “Delta”) is the hub of California’s water system, supporting over 35 million water users and a $54 billion agricultural industry. The Delta reform act mandates management decisions meet both water supply needs while maintaining the ecological function of the system. The Delta is a global biodiversity hotspot, and the focal point of $750-$950 million in restoration. It has also been called one of the most invaded estuaries in the world. Over the past 15 years, submerged and floating IAV have more than doubled in extent, threatening water supply and ecosystem health of the Delta. There is mounting evidence that herbicide treatments are not effective, and that water management actions, and wetland restoration may be having huge impacts on IAV. This presents both a risk to increasing IAV, but also an opportunity to prevent and even &amp;nbsp;effectively combat IAV through considered water management actions and better restoration planning, meeting the state’s co-equal goals of water security and Delta ecosystem conservation.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;This project will meet the needs of multiple state agencies by advancing operational Earth observation-based monitoring program for community-level submerged aquatic vegetation (SAV) and genus-level floating aquatic vegetation (FAV) and modeling tools to enable the Delta management community to assess the effect of previous management actions on IAV and forecast the effects of future actions to inform multi-agency decision making. Specifically, this work will 1) Operationalize IAV class mapping using Sentinel-2 satellite imagery, 2) Finalize and validate species distribution Models (SDM) for SAV community and FAV at genus-level to assess the impacts of previous water actions on IAV and predict IAV distribution in future scenarios, 3) Co-design IAV-based performance metrics to inform future actions.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;The proposed project fills a critical data gap in monitoring for state and federal agencies and stakeholders by implementing the first sustainable mapping effort for IAV. Monthly and seasonal estimates of SAV and FAV coverage will enable the Delta Stewardship Council to improve their performance metrics for evaluation of the Delta Plan and will help the Interagency Ecological Program assess whether management is meeting the co-equal goals for the Delta. Species distribution models will enable Department of Water Resources to evaluate how previous restoration flow actions have affected the spread and persistence of IAV and incorporate what they learn into future Structured Decision Making to better account for negative consequences of IAV when setting future restoration targets and implementing actions.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Low-Cost Satellite Remote Sensing of the Sacramento-San Joaquin Delta to Enhance Mapping for Invasive and Native Aquatic Vegetation; Remote sensing of the Sacramento-San Joaquin Delta to enhance mapping for invasive and native aquatic plant species</t>
   </si>
   <si>
-    <t>2024;2025</t>
+    <t>2024;2025;2026;2027</t>
   </si>
   <si>
     <t>Data application - Analytics; Data application - Modeling; Monitoring - Implementation; Monitoring - Status and trends; Planning and guidance</t>
   </si>
   <si>
     <t>Habitat management; Invasive / non-native species management; Native species management; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Invasive species control and management; Wetlands</t>
   </si>
   <si>
     <t>Aquatic vegetation; Habitat changes; Invasive / non-native species; modeling</t>
   </si>
   <si>
     <t>2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 2B. Develop a framework for monitoring, modeling, and information dissemination in support of operational forecasting and near real-time visualization...; 4B. Synthesize existing data and collaboratively develop additional long-term data collection and monitoring strategies to address knowledge gaps...; 1B. Develop tools to assist adaptive management in the Delta; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling; 5B: Explore innovative technologies and cost-effective methods for scientific monitoring and analysis of flow, water quality, and ecosystem characteristics...</t>
   </si>
   <si>
     <t>Aquatic vegetation; Emergent macrophytes; Floating aquatic vegetation; Habitat restoration; Invasive and non native species; Monitoring methods and techniques; Other species; Remote sensing; Saltwater and freshwater marshes; SAV and FAV; Submerged aquatic vegetation; Tidal wetlands; Water hyacinth; Wetland mapping; Wetlands</t>
-  </si>
-[...1 lines deleted...]
-    <t>February 7, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54477</t>
   </si>
   <si>
     <t>Continuous Flow and Water Quality Monitoring Network in the Sacramento-San Joaquin Delta and Suisun Bay</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;High-frequency monitoring for hydrodynamic (stage, velocity, flow), water quality (including chlorophyll, nutrients), sediment, and phytoplankton at key locations in the Delta (Figure 1). The physical properties monitored by the fixed-station network are the primary drivers of the habitat conditions and biological responses that management actions are designed for.&amp;nbsp;Combined, these data establish the spatially and temporally rich data set needed for real-time operation of water export facilities, understanding Delta ecosystem responses to hydrological conditions, and evaluating restoration actions.&lt;/p&gt;
 &lt;p&gt;For more information, including data links, please see the &lt;a href="https://www.usbr.gov/mp/bdo/flow-wq-monitoring.html"&gt;USBR program webpage&lt;/a&gt;.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Joaquin River</t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring</t>
   </si>
   <si>
     <t>Environmental conditions; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Water conveyance / infrastructure; Water operations</t>
   </si>
   <si>
@@ -473,60 +470,60 @@
   <si>
     <t>February 24, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54564</t>
   </si>
   <si>
     <t>Estimating Juvenile Production and Run Timing of Spring Chinook Salmon Leaving the Delta</t>
   </si>
   <si>
     <t>Complete</t>
   </si>
   <si>
     <t>U.S. Geological Survey [USGS]</t>
   </si>
   <si>
     <t>Michigan State University; Fish Metrics</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Spring-run Chinook salmon (&lt;em&gt;Oncorhynchus tshawytscha&lt;/em&gt;) are a high-priority species under the Endangered Species Act due to their risk of extinction. However, understanding the factors affecting their populations is difficult when monitoring focuses only on returning adult spawners. This limited view overlooks critical life stages. To address this gap, the project aimed to estimate the number of juvenile salmon leaving the Delta at Chipps Island. Monitoring salmon throughout their entire life cycle is essential for identifying the key factors influencing their survival and reproduction.&lt;/p&gt;
 &lt;p&gt;There is a need from both scientists and managers for accurate data to make informed decisions about salmon protection and conservation. The Department of Water Resources (DWR) mandates that juvenile production estimates for spring-run salmon be included in their incidental take permit, which is necessary for the continued operation of the State Water Project. A method to estimate juvenile abundance of spring-run salmon leaving the Delta (at Chipps Island) did not yet exist.&lt;/p&gt;
 &lt;p&gt;To develop these annual estimates, researchers built on previous studies and incorporated new genetic data into updated models. This approach maximized the use of available information and the latest genetic research to improve the protection and understanding of these threatened fish.&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>2021;2022;2023;2024;2025</t>
+  </si>
+  <si>
     <t>Data application - Modeling</t>
   </si>
   <si>
     <t>SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chinook Salmon; Fish; Monitoring methods and techniques; Salmon migration</t>
-  </si>
-[...1 lines deleted...]
-    <t>April 15, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54692</t>
   </si>
   <si>
     <t>Field data collection and mapping of aquatic vegetation in the Sacramento-San Joaquin Delta and Suisun Marsh from 2022-2027</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Invasive aquatic macrophytes (aquatic weeds) cover increased dramatically in the Sacramento-San Joaquin Delta (Delta) during the 2013-2015 drought and the 2021-2023 drought. This trend toward increasing dominance of these invasive aquatic weeds has profound implications for delta/marsh habitat, as aquatic weeds are known to significantly alter the physical environment by slowing water velocities, increasing water clarity, providing habitat for invasive fishes, and reducing open water habitat. These habitat effects are thought to negatively impact the endangered Delta Smelt and other pelagic species that rely on turbid, open water habitat. During the drought of 2021- 2023, aquatic weeds have continued to spread into new habitats, therefore there is an urgent need to identify effective control measures, which requires increased understanding of ecosystem responses to drought and associated environmental conditions in the waterways (e.g., water temperature, flow rates, turbidity, etc.), and specific control measures.&lt;/p&gt;
 &lt;p&gt;The work covered in this contract includes the 2021-2023 Emergency Drought Salinity Barrier Monitoring Plan mandated under DWR’s Incidental Take Permit. Research has focused on understanding invasion patterns in Franks Tract and contrasting them with patterns in channels surrounding Liberty Island and restoration sites. We also analyze Suisun marsh to assess the condition near the salinity drought barrier on Montezuma Slough, and its impacts across the length of Montezuma Slough and relate observed patterns to salinity conditions in Suisun Slough.&lt;/p&gt;
 &lt;p&gt;Extensive field work has been conducted throughout the Delta and in Suisun Marsh to acquire data that is used to train and evaluate remotely sensed maps of aquatic weed distribution and link these to measurements of water quality. This project extends the time period of continued mapping of aquatic vegetation in the Delta through summer of 2027, for a time series that goes back to 2004, covering 19 years of high spatial resolution hyperspectral imagery data. This dataset now encompasses the full range of hydrologic conditions that extend from wet years to extremely dry years which can potentially form the basis for interpreting causal relationships and changes in trait distributions of aquatic weeds. Aquatic weed mapping combined with an extensive field campaign within the Suisun Marsh extends the Suisun time series to seven years. This growing time series of vegetation maps for both the Delta and Suisun Marsh can be leveraged to look at the evolution of tidal wetland restoration sites developed by DWR’s Fish Restoration Program (FRP) as part of the Incidental Take Permit. This analysis covers construction to current time period to see if different restoration strategies (pre-planting, no pre-action, treating invasive species outside the site, etc.) have an impact on the growth and maturity of a site, invasibility, etc. Additionally, the full time series will be evaluated for trends related to weather/climate, water conditions, and management actions.&lt;br /&gt;
 &amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Earth Observations to Combat Invasive Aquatic Vegetation; Remote sensing of the Sacramento-San Joaquin Delta to enhance mapping for invasive and native aquatic plant species</t>
   </si>
   <si>
     <t>Habitat management</t>
   </si>
   <si>
     <t>Invasive / non-native species</t>
@@ -648,116 +645,134 @@
   <si>
     <t>February 28, 2025</t>
   </si>
   <si>
     <t>80NSSC23K1563</t>
   </si>
   <si>
     <t>National Aeronautics and Space Administration [NASA]</t>
   </si>
   <si>
     <t>2023-10-16</t>
   </si>
   <si>
     <t>2027-10-15</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>December 11, 2025</t>
   </si>
   <si>
     <t>DSC23066</t>
   </si>
   <si>
-    <t>2024-05-01</t>
+    <t>2024-05-28</t>
   </si>
   <si>
     <t>2027-04-30</t>
   </si>
   <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
+    <t>July 30, 2026</t>
+  </si>
+  <si>
     <t>California Department of Water Resource [DWR]</t>
   </si>
   <si>
     <t>2024-07-01</t>
   </si>
   <si>
     <t>2026-12-31</t>
   </si>
   <si>
     <t>2025-05-01</t>
   </si>
   <si>
     <t>2028-09-30</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>Fish Metrics</t>
   </si>
   <si>
     <t>2021-10-15</t>
   </si>
   <si>
     <t>April 14, 2026</t>
   </si>
   <si>
     <t>2022-03-25</t>
   </si>
   <si>
+    <t>July 29, 2026</t>
+  </si>
+  <si>
     <t>Michigan State University</t>
   </si>
   <si>
     <t>2022-03-11</t>
   </si>
   <si>
+    <t>April 15, 2026</t>
+  </si>
+  <si>
     <t>#4600014166</t>
   </si>
   <si>
     <t>2022-07-01</t>
   </si>
   <si>
     <t>2021-09-01</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
   <si>
+    <t>Actual</t>
+  </si>
+  <si>
+    <t>Entered for Delta Crosscut Budget</t>
+  </si>
+  <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
   <si>
     <t>Adam Nanninga</t>
@@ -772,50 +787,53 @@
     <t>Program Supervisor</t>
   </si>
   <si>
     <t>adam_nanninga@fws.gov</t>
   </si>
   <si>
     <t>May 8, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54395</t>
   </si>
   <si>
     <t>Andrew Goodman</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>Goodman</t>
   </si>
   <si>
     <t>Fish Taxonomist &amp; Laboratory Manager</t>
   </si>
   <si>
     <t>andrew_goodman@fws.gov</t>
+  </si>
+  <si>
+    <t>May 21, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54421</t>
   </si>
   <si>
     <t>Anna Steel</t>
   </si>
   <si>
     <t>Anna</t>
   </si>
   <si>
     <t>Steel</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54567</t>
   </si>
   <si>
     <t>Arnold Ammann</t>
   </si>
   <si>
     <t>Arnold</t>
   </si>
   <si>
     <t>Ammann</t>
   </si>
@@ -1150,50 +1168,53 @@
   </si>
   <si>
     <t>Maggie</t>
   </si>
   <si>
     <t>Christman</t>
   </si>
   <si>
     <t>Program Manager II, Science Communication and Synthesis</t>
   </si>
   <si>
     <t>maggie.christman@deltacouncil.ca.gov</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;meta charset="UTF-8"&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;Program Manager II, CBDA at the Delta Stewardship Council leading the Science Communication and Synthesis unit of the Delta Science Program&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="www.linkedin.com/in/maggie-christman-9b122112"&gt;www.linkedin.com/in/maggie-christman-9b122112&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="https://orcid.org/0000-0003-4491-0797"&gt;https://orcid.org/0000-0003-4491-0797&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="https://www.researchgate.net/profile/Maggie-Christman"&gt;https://www.researchgate.net/profile/Maggie-Christman&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>February 7, 2026</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/51791</t>
   </si>
   <si>
     <t>Maria (Mia) Adreani</t>
   </si>
   <si>
     <t>Maria (Mia)</t>
   </si>
   <si>
     <t>Adreani</t>
   </si>
   <si>
     <t>maria_adreani@fws.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54416</t>
   </si>
   <si>
     <t>Mariah Meek</t>
   </si>
   <si>
     <t>Mariah</t>
   </si>
   <si>
     <t>Meek</t>
@@ -1530,58 +1551,61 @@
   <si>
     <t>https://doi.org/10.1080/15481603.2024.2399386</t>
   </si>
   <si>
     <t>A new index for detection of submerged aquatic plants under variable quality water using the soil-line concept</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p class="MsoNormal" style="margin-top:6.0pt;margin-right:0in;margin-bottom:0in;
 margin-left:.25in;margin-bottom:.0001pt;text-indent:-.25in;line-height:115%"&gt;&lt;span style="font-size:10.0pt;mso-bidi-font-size:12.0pt;line-height:115%;font-family:
 &amp;quot;Arial&amp;quot;,sans-serif"&gt;Khanna, S., E. L. Hestir, K. D. Shapiro, J. D. Boyer, Joaquim Bellvert and S. L. Ustin, (2024). A new index for detection of submerged aquatic plants under variable quality water using the soil-line concept. GIScience and Remote Sensing, 61(1): Article 2399386, DOI: &lt;a href="https://doi.org/10.1080/15481603.2024.2399386"&gt;https://doi.org/10.1080/15481603.2024.2399386&lt;/a&gt;.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>https://www.fws.gov/lodi/juvenile_fish_monitoring_program/jfmp_index.htm</t>
   </si>
   <si>
     <t>Delta Juvenile Fish Monitoring Program (DJFMP) website</t>
   </si>
   <si>
     <t>URL for the Delta Juvenile Fish Monitoring Program (DJFMP)</t>
   </si>
   <si>
     <t>Project fact sheet</t>
   </si>
   <si>
-    <t>2025-07-14-estimating-juvenile-production-and-run-timing-of-spring-chinook-salmon-leaving-the-delta.pdf</t>
+    <t>https://sciencetracker.deltacouncil.ca.gov/sites/default/files/2026-04/2025-07-14-estimating-juvenile-production-and-run-timing-of-spring-chinook-salmon-leaving-the-delta.pdf</t>
   </si>
   <si>
     <t>Fact sheet: Estimating Juvenile Production and Run Timing of Spring Chinook Salmon Leaving the Delta</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Fact sheet:&amp;nbsp;Estimating Juvenile Production and Run Timing of Spring Chinook Salmon Leaving the Delta&lt;/p&gt;
 </t>
+  </si>
+  <si>
+    <t>August 3, 2026</t>
   </si>
   <si>
     <t>https://onlinelibrary.wiley.com/doi/10.1111/eva.13705</t>
   </si>
   <si>
     <t>Genomics and 20 years of sampling reveal phenotypic  differences between subpopulations of outmigrating Central  Valley Chinook salmon</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p data-end="8" data-start="0"&gt;Abstract&lt;/p&gt;
 &lt;p data-end="1705" data-is-last-node="" data-is-only-node="" data-start="10"&gt;Intraspecific diversity plays a critical role in the resilience of Chinook salmon populations. California's Central Valley (CV) historically hosted one of the most diverse population complexes of Chinook salmon in the world. However, anthropogenic factors have dramatically decreased this diversity, with severe consequences for population resilience. Here we use next generation sequencing and an archive of thousands of tissue samples collected across two decades during the juvenile outmigration to evaluate phenotypic diversity between and within populations of CV Chinook salmon. To account for highly heterogeneous sample qualities in the archive dataset, we develop and test an approach for population and subpopulation assignments of CV Chinook salmon that allows inclusion of relatively low-quality samples while controlling error rates. We find significantly distinct outmigration timing and body size distributions for each population and subpopulation. Within the archive dataset, spring run individuals that assigned to the Mill and Deer Creeks subpopulation exhibited an earlier and broader outmigration distribution as well as larger body sizes than individuals that assigned to the Butte Creek subpopulation. Within the fall run population, individuals that assigned to the late-fall run subpopulation also exhibited an earlier and broader outmigration distribution and larger body sizes than other fall run fish in our dataset. These results highlight the importance of distinct subpopulations for maintaining remaining diversity in CV Chinook salmon, and demonstrate the power of genomics-based population assignments to aid the study and management of intraspecific diversity.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>https://doi.org/10.1016/j.scitotenv.2024.178138</t>
   </si>
   <si>
     <t>How are submersed and floating aquatic vegetation affected by management actions to reduce saltwater intrusion and herbicide applications?</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p class="MsoNormal" style="margin-top:6.0pt;margin-right:0in;margin-bottom:0in;
 margin-left:.25in;margin-bottom:.0001pt;text-indent:-.25in;line-height:115%"&gt;&lt;span style="font-size:10.0pt;mso-bidi-font-size:12.0pt;line-height:115%;font-family:
 &amp;quot;Arial&amp;quot;,sans-serif"&gt;Riaño, D., S. Khanna, M. Lay, N. Rasmussen, A. Kato, and S. L. Ustin, (2025). How are submersed and floating aquatic vegetation affected by management actions to reduce saltwater intrusion and herbicide applications? Science of the Total Environment, 959: Article 178138. DOI: &lt;a href="https://doi.org/10.1016/j.scitotenv.2024.178138"&gt;https://doi.org/10.1016/j.scitotenv.2024.178138&lt;/a&gt;.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
@@ -3146,84 +3170,78 @@
   <si>
     <t>federal obsss</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
   </si>
   <si>
-    <t>UC-CSU-UEI-GOV</t>
-[...1 lines deleted...]
-  <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>expenditure_type</t>
-  </si>
-[...1 lines deleted...]
-    <t>Actual</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
   <si>
     <t>Inactive</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4036,3805 +4054,3859 @@
       </c>
       <c r="F6" t="s">
         <v>96</v>
       </c>
       <c r="G6" t="s">
         <v>97</v>
       </c>
       <c r="H6"/>
       <c r="I6" t="s">
         <v>41</v>
       </c>
       <c r="J6" t="s">
         <v>42</v>
       </c>
       <c r="K6"/>
       <c r="L6">
         <v>2024</v>
       </c>
       <c r="M6" t="s">
         <v>98</v>
       </c>
       <c r="N6">
         <v>2027</v>
       </c>
       <c r="O6" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
       <c r="P6" t="s">
         <v>99</v>
       </c>
       <c r="Q6" t="s">
         <v>100</v>
       </c>
       <c r="R6" t="s">
         <v>101</v>
       </c>
       <c r="S6" t="s">
         <v>102</v>
       </c>
       <c r="T6" t="s">
         <v>103</v>
       </c>
       <c r="U6" t="s">
         <v>104</v>
       </c>
       <c r="V6"/>
       <c r="W6" t="s">
+        <v>62</v>
+      </c>
+      <c r="X6" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7">
         <v>54511</v>
       </c>
       <c r="B7" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C7" t="s">
         <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>38</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7">
         <v>2025</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="P7" t="s">
         <v>45</v>
       </c>
       <c r="Q7" t="s">
+        <v>110</v>
+      </c>
+      <c r="R7" t="s">
         <v>111</v>
       </c>
-      <c r="R7" t="s">
+      <c r="S7" t="s">
         <v>112</v>
       </c>
-      <c r="S7" t="s">
+      <c r="T7" t="s">
         <v>113</v>
       </c>
-      <c r="T7" t="s">
+      <c r="U7" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="V7"/>
       <c r="W7" t="s">
+        <v>115</v>
+      </c>
+      <c r="X7" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8">
         <v>54564</v>
       </c>
       <c r="B8" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
       <c r="D8" t="s">
+        <v>118</v>
+      </c>
+      <c r="E8" t="s">
         <v>119</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
         <v>120</v>
       </c>
-      <c r="F8" t="s">
+      <c r="G8" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="H8"/>
       <c r="I8" t="s">
         <v>41</v>
       </c>
       <c r="J8" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="K8"/>
       <c r="L8">
         <v>2025</v>
       </c>
       <c r="M8" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="N8">
         <v>2028</v>
       </c>
       <c r="O8" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="P8" t="s">
         <v>69</v>
       </c>
       <c r="Q8" t="s">
         <v>70</v>
       </c>
       <c r="R8" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="S8" t="s">
         <v>48</v>
       </c>
       <c r="T8" t="s">
+        <v>126</v>
+      </c>
+      <c r="U8" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="V8"/>
       <c r="W8" t="s">
+        <v>128</v>
+      </c>
+      <c r="X8" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9">
         <v>54692</v>
       </c>
       <c r="B9" t="s">
+        <v>130</v>
+      </c>
+      <c r="C9" t="s">
         <v>131</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>132</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>133</v>
       </c>
-      <c r="E9" t="s">
+      <c r="F9" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9" t="s">
         <v>41</v>
       </c>
       <c r="J9" t="s">
         <v>82</v>
       </c>
       <c r="K9"/>
       <c r="L9">
         <v>2021</v>
       </c>
-      <c r="M9"/>
+      <c r="M9" t="s">
+        <v>135</v>
+      </c>
       <c r="N9">
         <v>2025</v>
       </c>
       <c r="O9" t="s">
         <v>68</v>
       </c>
       <c r="P9" t="s">
         <v>136</v>
       </c>
       <c r="Q9" t="s">
         <v>70</v>
       </c>
       <c r="R9"/>
       <c r="S9" t="s">
         <v>48</v>
       </c>
       <c r="T9" t="s">
         <v>137</v>
       </c>
       <c r="U9" t="s">
         <v>138</v>
       </c>
       <c r="V9"/>
       <c r="W9" t="s">
+        <v>62</v>
+      </c>
+      <c r="X9" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10">
         <v>54720</v>
       </c>
       <c r="B10" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C10" t="s">
         <v>36</v>
       </c>
       <c r="D10" t="s">
         <v>77</v>
       </c>
       <c r="E10" t="s">
+        <v>141</v>
+      </c>
+      <c r="F10" t="s">
         <v>142</v>
       </c>
-      <c r="F10" t="s">
+      <c r="G10" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="H10"/>
       <c r="I10" t="s">
         <v>41</v>
       </c>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10">
         <v>2022</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10" t="s">
         <v>44</v>
       </c>
       <c r="P10"/>
       <c r="Q10" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="R10"/>
       <c r="S10" t="s">
+        <v>145</v>
+      </c>
+      <c r="T10" t="s">
         <v>146</v>
       </c>
-      <c r="T10" t="s">
+      <c r="U10" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="V10"/>
       <c r="W10" t="s">
+        <v>148</v>
+      </c>
+      <c r="X10" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11">
         <v>54730</v>
       </c>
       <c r="B11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C11" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D11" t="s">
         <v>77</v>
       </c>
       <c r="E11" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F11" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="G11" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="H11"/>
       <c r="I11" t="s">
         <v>41</v>
       </c>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>2021</v>
       </c>
       <c r="M11"/>
       <c r="N11">
         <v>2023</v>
       </c>
       <c r="O11" t="s">
+        <v>152</v>
+      </c>
+      <c r="P11" t="s">
         <v>153</v>
       </c>
-      <c r="P11" t="s">
+      <c r="Q11" t="s">
         <v>154</v>
       </c>
-      <c r="Q11" t="s">
+      <c r="R11" t="s">
         <v>155</v>
       </c>
-      <c r="R11" t="s">
+      <c r="S11" t="s">
         <v>156</v>
       </c>
-      <c r="S11" t="s">
+      <c r="T11" t="s">
         <v>157</v>
       </c>
-      <c r="T11" t="s">
+      <c r="U11" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="V11"/>
       <c r="W11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="X11" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D1" t="s">
         <v>162</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>163</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>164</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>165</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>166</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>167</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>168</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>169</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>170</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>171</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51644</v>
       </c>
       <c r="B2">
         <v>49906</v>
       </c>
       <c r="C2" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D2" t="s">
         <v>38</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>54275</v>
       </c>
       <c r="B3">
         <v>54270</v>
       </c>
       <c r="C3" t="s">
+        <v>177</v>
+      </c>
+      <c r="D3" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="E3" t="s">
         <v>65</v>
       </c>
       <c r="F3" t="s">
+        <v>179</v>
+      </c>
+      <c r="G3" t="s">
         <v>180</v>
       </c>
-      <c r="G3" t="s">
+      <c r="H3" t="s">
         <v>181</v>
       </c>
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="J3">
         <v>200000.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>54486</v>
       </c>
       <c r="B4">
         <v>54477</v>
       </c>
       <c r="C4" t="s">
+        <v>184</v>
+      </c>
+      <c r="D4" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="E4" t="s">
         <v>94</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>186</v>
+      </c>
+      <c r="I4" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="J4">
         <v>799998.0</v>
       </c>
       <c r="K4" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>54489</v>
       </c>
       <c r="B5">
         <v>54477</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E5" t="s">
         <v>94</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>186</v>
+      </c>
+      <c r="I5" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="J5">
         <v>160670.39</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>54490</v>
       </c>
       <c r="B6">
         <v>54477</v>
       </c>
       <c r="C6" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D6" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="E6" t="s">
         <v>94</v>
       </c>
       <c r="F6"/>
-      <c r="G6"/>
+      <c r="G6" t="s">
+        <v>180</v>
+      </c>
       <c r="H6" t="s">
+        <v>191</v>
+      </c>
+      <c r="I6" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="J6">
         <v>108000.0</v>
       </c>
       <c r="K6"/>
-      <c r="L6"/>
+      <c r="L6" t="s">
+        <v>193</v>
+      </c>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>54491</v>
       </c>
       <c r="B7">
         <v>54477</v>
       </c>
       <c r="C7">
         <v>4600014542</v>
       </c>
       <c r="D7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E7" t="s">
         <v>94</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="I7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="J7">
         <v>64007.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>54565</v>
       </c>
       <c r="B8">
         <v>54564</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
         <v>38</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J8">
         <v>1224266.0</v>
       </c>
       <c r="K8" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>54703</v>
       </c>
       <c r="B9">
         <v>54692</v>
       </c>
       <c r="C9">
         <v>21031</v>
       </c>
       <c r="D9" t="s">
+        <v>178</v>
+      </c>
+      <c r="E9" t="s">
+        <v>201</v>
+      </c>
+      <c r="F9" t="s">
         <v>179</v>
-      </c>
-[...4 lines deleted...]
-        <v>180</v>
       </c>
       <c r="G9" t="s">
         <v>38</v>
       </c>
       <c r="H9" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>76800.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>54704</v>
       </c>
       <c r="B10">
         <v>54692</v>
       </c>
       <c r="C10">
         <v>21029</v>
       </c>
       <c r="D10" t="s">
+        <v>178</v>
+      </c>
+      <c r="E10" t="s">
+        <v>132</v>
+      </c>
+      <c r="F10" t="s">
         <v>179</v>
       </c>
-      <c r="E10" t="s">
-[...2 lines deleted...]
-      <c r="F10" t="s">
+      <c r="G10" t="s">
         <v>180</v>
       </c>
-      <c r="G10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H10" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>201257.0</v>
       </c>
       <c r="K10"/>
-      <c r="L10"/>
+      <c r="L10" t="s">
+        <v>193</v>
+      </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10" t="s">
-        <v>139</v>
+        <v>205</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>54705</v>
       </c>
       <c r="B11">
         <v>54692</v>
       </c>
       <c r="C11">
         <v>21030</v>
       </c>
       <c r="D11" t="s">
+        <v>178</v>
+      </c>
+      <c r="E11" t="s">
+        <v>206</v>
+      </c>
+      <c r="F11" t="s">
         <v>179</v>
-      </c>
-[...4 lines deleted...]
-        <v>180</v>
       </c>
       <c r="G11" t="s">
         <v>38</v>
       </c>
       <c r="H11" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>152267.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11" t="s">
-        <v>139</v>
+        <v>208</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>54729</v>
       </c>
       <c r="B12">
         <v>54720</v>
       </c>
       <c r="C12" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E12" t="s">
         <v>77</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="I12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J12">
         <v>1096207.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>54735</v>
       </c>
       <c r="B13">
         <v>54730</v>
       </c>
       <c r="C13" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D13" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E13" t="s">
         <v>77</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="I13" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="J13">
         <v>399408.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G3"/>
+  <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B1" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C1" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D1" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="E1" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51701</v>
       </c>
       <c r="B2">
         <v>51644</v>
       </c>
       <c r="C2">
         <v>2020</v>
       </c>
       <c r="D2">
         <v>2652000.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>51702</v>
       </c>
       <c r="B3">
         <v>51644</v>
       </c>
       <c r="C3">
         <v>2021</v>
       </c>
       <c r="D3">
         <v>2700000.0</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>177</v>
+        <v>176</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4">
+        <v>54781</v>
+      </c>
+      <c r="B4">
+        <v>54704</v>
+      </c>
+      <c r="C4">
+        <v>2024</v>
+      </c>
+      <c r="D4">
+        <v>95662.99</v>
+      </c>
+      <c r="E4" t="s">
+        <v>217</v>
+      </c>
+      <c r="F4" t="s">
+        <v>218</v>
+      </c>
+      <c r="G4" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5">
+        <v>54788</v>
+      </c>
+      <c r="B5">
+        <v>54490</v>
+      </c>
+      <c r="C5">
+        <v>2024</v>
+      </c>
+      <c r="D5">
+        <v>11521.12</v>
+      </c>
+      <c r="E5" t="s">
+        <v>217</v>
+      </c>
+      <c r="F5" t="s">
+        <v>218</v>
+      </c>
+      <c r="G5" t="s">
+        <v>194</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K36"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="B1" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="C1" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="D1" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="E1" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="H1" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="I1" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54395</v>
       </c>
       <c r="B2" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="C2" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="D2" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="G2" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="K2" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>54421</v>
       </c>
       <c r="B3" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="C3" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="D3" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="F3" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="G3" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>62</v>
+        <v>239</v>
       </c>
       <c r="K3" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>54567</v>
       </c>
       <c r="B4" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="C4" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="D4" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="E4" t="s">
         <v>77</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K4" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50410</v>
       </c>
       <c r="B5" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="C5" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="D5" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="E5" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="F5" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="G5" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H5"/>
       <c r="I5" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="J5" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="K5" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>54482</v>
       </c>
       <c r="B6" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="C6" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="D6" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="E6" t="s">
         <v>94</v>
       </c>
       <c r="F6" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="G6" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="K6" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>54271</v>
       </c>
       <c r="B7" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="C7" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="D7" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="E7" t="s">
         <v>65</v>
       </c>
       <c r="F7" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="K7" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>54699</v>
       </c>
       <c r="B8" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="C8" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="D8" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="E8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="K8" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>54393</v>
       </c>
       <c r="B9" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="C9" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="D9" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="G9" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="K9" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>54417</v>
       </c>
       <c r="B10" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="C10" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="D10" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="F10" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="G10" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>62</v>
+        <v>239</v>
       </c>
       <c r="K10" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>54578</v>
       </c>
       <c r="B11" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="C11" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="D11" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="E11" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K11" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>54480</v>
       </c>
       <c r="B12" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="C12" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="D12" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="E12" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="K12" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>54732</v>
       </c>
       <c r="B13" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="C13" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="D13" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="E13" t="s">
         <v>77</v>
       </c>
       <c r="F13" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="G13" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="K13" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>54387</v>
       </c>
       <c r="B14" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="C14" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="D14" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="F14" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="G14" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="K14" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>54569</v>
       </c>
       <c r="B15" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="C15" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="D15" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="E15" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K15" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>54388</v>
       </c>
       <c r="B16" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="C16" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="D16" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="G16" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="H16"/>
       <c r="I16" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="J16" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="K16" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>50277</v>
       </c>
       <c r="B17" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="C17" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="D17" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="E17" t="s">
         <v>94</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="K17" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>54576</v>
       </c>
       <c r="B18" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="C18" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="D18" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K18" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>54413</v>
       </c>
       <c r="B19" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="C19" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="D19" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
       <c r="F19" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="G19" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>62</v>
+        <v>239</v>
       </c>
       <c r="K19" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>53571</v>
       </c>
       <c r="B20" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="C20" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="D20" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="E20" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="F20" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="G20" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="K20" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>54415</v>
       </c>
       <c r="B21" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="C21" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="D21" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="E21" t="s">
         <v>37</v>
       </c>
       <c r="F21" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="G21" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>62</v>
+        <v>239</v>
       </c>
       <c r="K21" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>54418</v>
       </c>
       <c r="B22" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="C22" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="D22" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="E22" t="s">
         <v>37</v>
       </c>
       <c r="F22" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="G22" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>62</v>
+        <v>239</v>
       </c>
       <c r="K22" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>50366</v>
       </c>
       <c r="B23" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="C23" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="D23" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="K23" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>54391</v>
       </c>
       <c r="B24" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="C24" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="D24" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="E24" t="s">
         <v>37</v>
       </c>
       <c r="F24" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="G24" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="K24" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>51791</v>
       </c>
       <c r="B25" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="C25" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="D25" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="E25" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F25" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="G25" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="H25" t="s">
         <v>77</v>
       </c>
       <c r="I25" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="J25" t="s">
-        <v>105</v>
+        <v>360</v>
       </c>
       <c r="K25" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>54416</v>
       </c>
       <c r="B26" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="C26" t="s">
-        <v>356</v>
+        <v>363</v>
       </c>
       <c r="D26" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
       <c r="E26" t="s">
         <v>37</v>
       </c>
       <c r="F26" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="G26" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>62</v>
+        <v>239</v>
       </c>
       <c r="K26" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>50281</v>
       </c>
       <c r="B27" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="C27" t="s">
-        <v>361</v>
+        <v>368</v>
       </c>
       <c r="D27" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
       <c r="E27" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="H27"/>
       <c r="I27" t="s">
-        <v>364</v>
+        <v>371</v>
       </c>
       <c r="J27" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="K27" t="s">
-        <v>365</v>
+        <v>372</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>54264</v>
       </c>
       <c r="B28" t="s">
-        <v>366</v>
+        <v>373</v>
       </c>
       <c r="C28" t="s">
-        <v>367</v>
+        <v>374</v>
       </c>
       <c r="D28" t="s">
-        <v>368</v>
+        <v>375</v>
       </c>
       <c r="E28" t="s">
         <v>77</v>
       </c>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>369</v>
+        <v>376</v>
       </c>
       <c r="K28" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>50244</v>
       </c>
       <c r="B29" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="C29" t="s">
-        <v>372</v>
+        <v>379</v>
       </c>
       <c r="D29" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="E29" t="s">
         <v>77</v>
       </c>
       <c r="F29" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
       <c r="G29" t="s">
-        <v>375</v>
+        <v>382</v>
       </c>
       <c r="H29"/>
       <c r="I29" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="J29" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="K29" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>54273</v>
       </c>
       <c r="B30" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="C30" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="D30" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="E30" t="s">
         <v>65</v>
       </c>
       <c r="F30" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="K30" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>54227</v>
       </c>
       <c r="B31" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
       <c r="C31" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="D31" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="E31" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="F31" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="K31" t="s">
-        <v>388</v>
+        <v>395</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>50309</v>
       </c>
       <c r="B32" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
       <c r="C32" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="D32" t="s">
-        <v>391</v>
+        <v>398</v>
       </c>
       <c r="E32" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>392</v>
+        <v>399</v>
       </c>
       <c r="H32" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="K32" t="s">
-        <v>393</v>
+        <v>400</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>50263</v>
       </c>
       <c r="B33" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="C33" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="D33" t="s">
-        <v>396</v>
+        <v>403</v>
       </c>
       <c r="E33" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="H33"/>
       <c r="I33" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="J33" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="K33" t="s">
-        <v>399</v>
+        <v>406</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>50278</v>
       </c>
       <c r="B34" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="C34" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="D34" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
       <c r="E34" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="K34" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>50276</v>
       </c>
       <c r="B35" t="s">
-        <v>405</v>
+        <v>412</v>
       </c>
       <c r="C35" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="D35" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="E35" t="s">
         <v>77</v>
       </c>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
       <c r="H35"/>
       <c r="I35" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
       <c r="J35" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="K35" t="s">
-        <v>410</v>
+        <v>417</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>54573</v>
       </c>
       <c r="B36" t="s">
-        <v>411</v>
+        <v>418</v>
       </c>
       <c r="C36" t="s">
-        <v>412</v>
+        <v>419</v>
       </c>
       <c r="D36" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="E36" t="s">
         <v>37</v>
       </c>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K36" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G46"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="B1" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
       <c r="E1" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>54272</v>
       </c>
       <c r="B2">
         <v>54271</v>
       </c>
       <c r="C2">
         <v>54270</v>
       </c>
       <c r="D2" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="E2" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>54274</v>
       </c>
       <c r="B3">
         <v>54273</v>
       </c>
       <c r="C3">
         <v>54270</v>
       </c>
       <c r="D3" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="E3" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>54389</v>
       </c>
       <c r="B4">
         <v>54387</v>
       </c>
       <c r="C4">
         <v>49906</v>
       </c>
       <c r="D4" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="E4" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>54390</v>
       </c>
       <c r="B5">
         <v>54388</v>
       </c>
       <c r="C5">
         <v>49906</v>
       </c>
       <c r="D5" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="E5" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>54392</v>
       </c>
       <c r="B6">
         <v>54391</v>
       </c>
       <c r="C6">
         <v>49906</v>
       </c>
       <c r="D6" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
       <c r="E6" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>54410</v>
       </c>
       <c r="B7">
         <v>54395</v>
       </c>
       <c r="C7">
         <v>50153</v>
       </c>
       <c r="D7" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="E7" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>62</v>
+        <v>239</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>54411</v>
       </c>
       <c r="B8">
         <v>54388</v>
       </c>
       <c r="C8">
         <v>50153</v>
       </c>
       <c r="D8" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="E8" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>62</v>
+        <v>239</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>54412</v>
       </c>
       <c r="B9">
         <v>54391</v>
       </c>
       <c r="C9">
         <v>50153</v>
       </c>
       <c r="D9" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
       <c r="E9" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>62</v>
+        <v>239</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>54414</v>
       </c>
       <c r="B10">
         <v>54413</v>
       </c>
       <c r="C10">
         <v>50153</v>
       </c>
       <c r="D10" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="E10" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>62</v>
+        <v>239</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>54419</v>
       </c>
       <c r="B11">
         <v>54418</v>
       </c>
       <c r="C11">
         <v>50153</v>
       </c>
       <c r="D11" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>62</v>
+        <v>239</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>54420</v>
       </c>
       <c r="B12">
         <v>54416</v>
       </c>
       <c r="C12">
         <v>50153</v>
       </c>
       <c r="D12" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>62</v>
+        <v>239</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>54422</v>
       </c>
       <c r="B13">
         <v>54421</v>
       </c>
       <c r="C13">
         <v>50153</v>
       </c>
       <c r="D13" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="E13" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>62</v>
+        <v>239</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>54423</v>
       </c>
       <c r="B14">
         <v>54415</v>
       </c>
       <c r="C14">
         <v>49906</v>
       </c>
       <c r="D14" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="E14" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>62</v>
+        <v>239</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>54424</v>
       </c>
       <c r="B15">
         <v>54417</v>
       </c>
       <c r="C15">
         <v>49906</v>
       </c>
       <c r="D15" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="E15" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>62</v>
+        <v>239</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>54425</v>
       </c>
       <c r="B16">
         <v>54421</v>
       </c>
       <c r="C16">
         <v>49906</v>
       </c>
       <c r="D16" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="E16" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>62</v>
+        <v>239</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>54426</v>
       </c>
       <c r="B17">
         <v>50366</v>
       </c>
       <c r="C17">
         <v>49906</v>
       </c>
       <c r="D17" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="E17" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>62</v>
+        <v>239</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>54427</v>
       </c>
       <c r="B18">
         <v>54416</v>
       </c>
       <c r="C18">
         <v>49906</v>
       </c>
       <c r="D18" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="E18" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>62</v>
+        <v>239</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>54428</v>
       </c>
       <c r="B19">
         <v>54393</v>
       </c>
       <c r="C19">
         <v>50153</v>
       </c>
       <c r="D19" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="E19" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>62</v>
+        <v>239</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>54478</v>
       </c>
       <c r="B20">
         <v>50278</v>
       </c>
       <c r="C20">
         <v>54477</v>
       </c>
       <c r="D20" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="E20" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>54479</v>
       </c>
       <c r="B21">
         <v>50277</v>
       </c>
       <c r="C21">
         <v>54477</v>
       </c>
       <c r="D21" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="E21" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>54481</v>
       </c>
       <c r="B22">
         <v>54480</v>
       </c>
       <c r="C22">
         <v>54477</v>
       </c>
       <c r="D22" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="E22" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>54483</v>
       </c>
       <c r="B23">
         <v>54482</v>
       </c>
       <c r="C23">
         <v>54477</v>
       </c>
       <c r="D23" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="E23" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>54484</v>
       </c>
       <c r="B24">
         <v>50309</v>
       </c>
       <c r="C24">
         <v>54477</v>
       </c>
       <c r="D24" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="E24" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>54485</v>
       </c>
       <c r="B25">
         <v>51791</v>
       </c>
       <c r="C25">
         <v>54477</v>
       </c>
       <c r="D25" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="E25" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>54566</v>
       </c>
       <c r="B26">
         <v>50244</v>
       </c>
       <c r="C26">
         <v>54564</v>
       </c>
       <c r="D26" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="E26" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>54568</v>
       </c>
       <c r="B27">
         <v>54567</v>
       </c>
       <c r="C27">
         <v>54564</v>
       </c>
       <c r="D27" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="E27" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>54570</v>
       </c>
       <c r="B28">
         <v>54569</v>
       </c>
       <c r="C28">
         <v>54564</v>
       </c>
       <c r="D28" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="E28" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>54571</v>
       </c>
       <c r="B29">
         <v>53571</v>
       </c>
       <c r="C29">
         <v>54564</v>
       </c>
       <c r="D29" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="E29" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>54572</v>
       </c>
       <c r="B30">
         <v>54227</v>
       </c>
       <c r="C30">
         <v>54564</v>
       </c>
       <c r="D30" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="E30" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>54574</v>
       </c>
       <c r="B31">
         <v>54573</v>
       </c>
       <c r="C31">
         <v>54564</v>
       </c>
       <c r="D31" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="E31" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>54575</v>
       </c>
       <c r="B32">
         <v>54393</v>
       </c>
       <c r="C32">
         <v>54564</v>
       </c>
       <c r="D32" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="E32" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>54577</v>
       </c>
       <c r="B33">
         <v>54576</v>
       </c>
       <c r="C33">
         <v>54564</v>
       </c>
       <c r="D33" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="E33" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>54579</v>
       </c>
       <c r="B34">
         <v>54578</v>
       </c>
       <c r="C34">
         <v>54564</v>
       </c>
       <c r="D34" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="E34" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>54580</v>
       </c>
       <c r="B35">
         <v>50410</v>
       </c>
       <c r="C35">
         <v>54564</v>
       </c>
       <c r="D35" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="E35" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>54697</v>
       </c>
       <c r="B36">
         <v>50281</v>
       </c>
       <c r="C36">
         <v>54692</v>
       </c>
       <c r="D36" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="E36" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>54698</v>
       </c>
       <c r="B37">
         <v>50263</v>
       </c>
       <c r="C37">
         <v>54692</v>
       </c>
       <c r="D37" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="E37" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>54700</v>
       </c>
       <c r="B38">
         <v>54699</v>
       </c>
       <c r="C38">
         <v>54692</v>
       </c>
       <c r="D38" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="E38" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>54724</v>
       </c>
       <c r="B39">
         <v>50278</v>
       </c>
       <c r="C39">
         <v>54720</v>
       </c>
       <c r="D39" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
       <c r="E39" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>54725</v>
       </c>
       <c r="B40">
         <v>50276</v>
       </c>
       <c r="C40">
         <v>54720</v>
       </c>
       <c r="D40" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="E40" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>54726</v>
       </c>
       <c r="B41">
         <v>54264</v>
       </c>
       <c r="C41">
         <v>54720</v>
       </c>
       <c r="D41" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="E41" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>54727</v>
       </c>
       <c r="B42">
         <v>50277</v>
       </c>
       <c r="C42">
         <v>54720</v>
       </c>
       <c r="D42" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="E42" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>54728</v>
       </c>
       <c r="B43">
         <v>54482</v>
       </c>
       <c r="C43">
         <v>54720</v>
       </c>
       <c r="D43" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="E43" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>54731</v>
       </c>
       <c r="B44">
         <v>50276</v>
       </c>
       <c r="C44">
         <v>54730</v>
       </c>
       <c r="D44" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="E44" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>54733</v>
       </c>
       <c r="B45">
         <v>54732</v>
       </c>
       <c r="C45">
         <v>54730</v>
       </c>
       <c r="D45" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="E45" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>54734</v>
       </c>
       <c r="B46">
         <v>50278</v>
       </c>
       <c r="C46">
         <v>54730</v>
       </c>
       <c r="D46" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
       <c r="E46" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>422</v>
+        <v>429</v>
       </c>
       <c r="B1" t="s">
-        <v>423</v>
+        <v>430</v>
       </c>
       <c r="C1" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49665</v>
       </c>
       <c r="B2" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>425</v>
+        <v>432</v>
       </c>
       <c r="E2" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F2" t="s">
-        <v>426</v>
+        <v>433</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49731</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>427</v>
+        <v>434</v>
       </c>
       <c r="E3" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F3" t="s">
-        <v>428</v>
+        <v>435</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49741</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>429</v>
+        <v>436</v>
       </c>
       <c r="E4" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F4" t="s">
-        <v>430</v>
+        <v>437</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49743</v>
       </c>
       <c r="B5" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>431</v>
+        <v>438</v>
       </c>
       <c r="E5" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F5" t="s">
-        <v>432</v>
+        <v>439</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49750</v>
       </c>
       <c r="B6" t="s">
         <v>77</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>433</v>
+        <v>440</v>
       </c>
       <c r="E6" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F6" t="s">
-        <v>434</v>
+        <v>441</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49752</v>
       </c>
       <c r="B7" t="s">
         <v>94</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>435</v>
+        <v>442</v>
       </c>
       <c r="E7" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F7" t="s">
-        <v>436</v>
+        <v>443</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49756</v>
       </c>
       <c r="B8" t="s">
         <v>65</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
       <c r="E8" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F8" t="s">
-        <v>438</v>
+        <v>445</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49602</v>
       </c>
       <c r="B9" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>439</v>
+        <v>446</v>
       </c>
       <c r="E9" t="s">
-        <v>440</v>
+        <v>447</v>
       </c>
       <c r="F9" t="s">
-        <v>441</v>
+        <v>448</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49609</v>
       </c>
       <c r="B10" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>442</v>
+        <v>449</v>
       </c>
       <c r="E10" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F10" t="s">
-        <v>443</v>
+        <v>450</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49646</v>
       </c>
       <c r="B11" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>444</v>
+        <v>451</v>
       </c>
       <c r="E11" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F11" t="s">
-        <v>445</v>
+        <v>452</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>54431</v>
       </c>
       <c r="B12" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12" t="s">
-        <v>62</v>
+        <v>239</v>
       </c>
       <c r="F12" t="s">
-        <v>446</v>
+        <v>453</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49666</v>
       </c>
       <c r="B13" t="s">
-        <v>447</v>
+        <v>454</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>448</v>
+        <v>455</v>
       </c>
       <c r="E13" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F13" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49673</v>
       </c>
       <c r="B14" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="E14" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F14" t="s">
-        <v>451</v>
+        <v>458</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49681</v>
       </c>
       <c r="B15" t="s">
-        <v>452</v>
+        <v>459</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>453</v>
+        <v>460</v>
       </c>
       <c r="E15" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F15" t="s">
-        <v>454</v>
+        <v>461</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>54156</v>
       </c>
       <c r="B16" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16" t="s">
-        <v>455</v>
+        <v>462</v>
       </c>
       <c r="F16" t="s">
-        <v>456</v>
+        <v>463</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>49707</v>
       </c>
       <c r="B17" t="s">
         <v>78</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
       <c r="E17" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F17" t="s">
-        <v>458</v>
+        <v>465</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>459</v>
+        <v>466</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>460</v>
+        <v>467</v>
       </c>
       <c r="D1" t="s">
-        <v>461</v>
+        <v>468</v>
       </c>
       <c r="E1" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>463</v>
+        <v>470</v>
       </c>
       <c r="H1" t="s">
-        <v>464</v>
+        <v>471</v>
       </c>
       <c r="I1" t="s">
-        <v>465</v>
+        <v>472</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54515</v>
       </c>
       <c r="B2">
         <v>54270</v>
       </c>
       <c r="C2" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
       <c r="D2" t="s">
-        <v>467</v>
+        <v>474</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>468</v>
+        <v>475</v>
       </c>
       <c r="G2" t="s">
-        <v>469</v>
+        <v>476</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J2" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54722</v>
       </c>
       <c r="B3">
         <v>54720</v>
       </c>
       <c r="C3" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="D3" t="s">
-        <v>471</v>
+        <v>478</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>472</v>
+        <v>479</v>
       </c>
       <c r="G3" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>50921</v>
       </c>
       <c r="B4">
         <v>50153</v>
       </c>
       <c r="C4" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
       <c r="D4" t="s">
-        <v>474</v>
+        <v>481</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="G4" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="J4" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54701</v>
       </c>
       <c r="B5">
         <v>54692</v>
       </c>
       <c r="C5" t="s">
-        <v>477</v>
-[...4 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="D5" t="s">
+        <v>485</v>
+      </c>
+      <c r="E5"/>
       <c r="F5" t="s">
-        <v>479</v>
+        <v>486</v>
       </c>
       <c r="G5" t="s">
-        <v>480</v>
+        <v>487</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="J5" t="s">
-        <v>202</v>
+        <v>488</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>54706</v>
       </c>
       <c r="B6">
         <v>54692</v>
       </c>
       <c r="C6" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="D6" t="s">
-        <v>481</v>
+        <v>489</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="G6" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>6</v>
       </c>
       <c r="J6" t="s">
-        <v>139</v>
+        <v>208</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>54736</v>
       </c>
       <c r="B7">
         <v>54730</v>
       </c>
       <c r="C7" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="D7" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="G7" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>1</v>
       </c>
       <c r="J7" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>51325</v>
       </c>
       <c r="B8">
         <v>50153</v>
       </c>
       <c r="C8" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
       <c r="D8" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="G8" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>3</v>
       </c>
       <c r="J8" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50940</v>
       </c>
       <c r="B9">
         <v>50153</v>
       </c>
       <c r="C9" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="G9" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="H9"/>
       <c r="I9">
         <v>0</v>
       </c>
       <c r="J9" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50941</v>
       </c>
       <c r="B10">
         <v>50153</v>
       </c>
       <c r="C10" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
       <c r="G10" t="s">
-        <v>495</v>
+        <v>503</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>0</v>
       </c>
       <c r="J10" t="s">
-        <v>62</v>
+        <v>239</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>54737</v>
       </c>
       <c r="B11">
         <v>54730</v>
       </c>
       <c r="C11" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="D11" t="s">
-        <v>497</v>
+        <v>505</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>498</v>
+        <v>506</v>
       </c>
       <c r="G11" t="s">
-        <v>499</v>
+        <v>507</v>
       </c>
       <c r="H11"/>
       <c r="I11">
         <v>1</v>
       </c>
       <c r="J11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>54721</v>
       </c>
       <c r="B12">
         <v>54720</v>
       </c>
       <c r="C12" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="D12" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="G12" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -7857,2172 +7929,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="M1" t="s">
+        <v>164</v>
+      </c>
+      <c r="N1" t="s">
         <v>165</v>
       </c>
-      <c r="N1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O1" t="s">
-        <v>1000</v>
+        <v>1008</v>
       </c>
       <c r="P1" t="s">
-        <v>1003</v>
+        <v>1011</v>
       </c>
       <c r="Q1" t="s">
-        <v>1011</v>
+        <v>1018</v>
       </c>
       <c r="R1" t="s">
-        <v>1013</v>
+        <v>1020</v>
       </c>
       <c r="S1" t="s">
-        <v>1020</v>
+        <v>1027</v>
       </c>
       <c r="T1" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>503</v>
+        <v>511</v>
       </c>
       <c r="C2" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="D2" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="E2" t="s">
-        <v>673</v>
+        <v>681</v>
       </c>
       <c r="F2" t="s">
-        <v>675</v>
+        <v>683</v>
       </c>
       <c r="G2" t="s">
-        <v>682</v>
+        <v>690</v>
       </c>
       <c r="H2" t="s">
-        <v>688</v>
+        <v>696</v>
       </c>
       <c r="I2" t="s">
-        <v>713</v>
+        <v>721</v>
       </c>
       <c r="J2" t="s">
-        <v>748</v>
+        <v>756</v>
       </c>
       <c r="K2" t="s">
-        <v>807</v>
+        <v>815</v>
       </c>
       <c r="L2" t="s">
-        <v>987</v>
+        <v>995</v>
       </c>
       <c r="M2" t="s">
-        <v>989</v>
+        <v>997</v>
       </c>
       <c r="N2" t="s">
-        <v>993</v>
+        <v>1001</v>
       </c>
       <c r="O2" t="s">
-        <v>1001</v>
+        <v>1009</v>
       </c>
       <c r="P2" t="s">
-        <v>1004</v>
+        <v>1012</v>
       </c>
       <c r="Q2" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="R2" t="s">
-        <v>1014</v>
+        <v>1021</v>
       </c>
       <c r="S2" t="s">
-        <v>1021</v>
+        <v>217</v>
       </c>
       <c r="T2" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C3" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
       <c r="D3" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="E3" t="s">
         <v>44</v>
       </c>
       <c r="F3" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="G3" t="s">
-        <v>683</v>
+        <v>691</v>
       </c>
       <c r="H3" t="s">
-        <v>689</v>
+        <v>697</v>
       </c>
       <c r="I3" t="s">
-        <v>714</v>
+        <v>722</v>
       </c>
       <c r="J3" t="s">
-        <v>749</v>
+        <v>757</v>
       </c>
       <c r="K3" t="s">
-        <v>808</v>
+        <v>816</v>
       </c>
       <c r="L3" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
       <c r="M3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="N3" t="s">
-        <v>994</v>
+        <v>1002</v>
       </c>
       <c r="O3" t="s">
-        <v>1002</v>
+        <v>1010</v>
       </c>
       <c r="P3" t="s">
-        <v>1005</v>
+        <v>1013</v>
       </c>
       <c r="Q3" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="R3" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="S3" t="s">
-        <v>1022</v>
+        <v>1028</v>
       </c>
       <c r="T3" t="s">
-        <v>1024</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="E4" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F4" t="s">
-        <v>676</v>
+        <v>684</v>
       </c>
       <c r="G4" t="s">
-        <v>684</v>
+        <v>692</v>
       </c>
       <c r="H4" t="s">
-        <v>690</v>
+        <v>698</v>
       </c>
       <c r="I4" t="s">
-        <v>715</v>
+        <v>723</v>
       </c>
       <c r="J4" t="s">
-        <v>750</v>
+        <v>758</v>
       </c>
       <c r="K4" t="s">
-        <v>809</v>
+        <v>817</v>
       </c>
       <c r="M4" t="s">
-        <v>990</v>
+        <v>998</v>
       </c>
       <c r="N4" t="s">
-        <v>995</v>
+        <v>1003</v>
       </c>
       <c r="O4" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="P4" t="s">
-        <v>1006</v>
+        <v>1014</v>
       </c>
       <c r="Q4" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
       <c r="R4" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
       <c r="D5" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="E5" t="s">
         <v>68</v>
       </c>
       <c r="F5" t="s">
         <v>136</v>
       </c>
       <c r="G5" t="s">
-        <v>685</v>
+        <v>693</v>
       </c>
       <c r="H5" t="s">
-        <v>691</v>
+        <v>699</v>
       </c>
       <c r="I5" t="s">
-        <v>716</v>
+        <v>724</v>
       </c>
       <c r="J5" t="s">
-        <v>751</v>
+        <v>759</v>
       </c>
       <c r="K5" t="s">
-        <v>810</v>
+        <v>818</v>
       </c>
       <c r="M5" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="N5" t="s">
-        <v>996</v>
+        <v>1004</v>
       </c>
       <c r="O5" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="P5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="Q5" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="R5" t="s">
-        <v>1015</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="D6" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
       <c r="E6" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F6" t="s">
-        <v>677</v>
+        <v>685</v>
       </c>
       <c r="G6" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="H6" t="s">
-        <v>692</v>
+        <v>700</v>
       </c>
       <c r="I6" t="s">
-        <v>717</v>
+        <v>725</v>
       </c>
       <c r="J6" t="s">
-        <v>752</v>
+        <v>760</v>
       </c>
       <c r="K6" t="s">
-        <v>811</v>
+        <v>819</v>
       </c>
       <c r="M6" t="s">
-        <v>991</v>
+        <v>999</v>
       </c>
       <c r="N6" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="P6" t="s">
-        <v>1007</v>
+        <v>1015</v>
       </c>
       <c r="Q6" t="s">
-        <v>1012</v>
+        <v>1019</v>
       </c>
       <c r="R6" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>82</v>
       </c>
       <c r="D7" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="E7" t="s">
-        <v>674</v>
+        <v>682</v>
       </c>
       <c r="F7" t="s">
-        <v>678</v>
+        <v>686</v>
       </c>
       <c r="G7" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="H7" t="s">
-        <v>693</v>
+        <v>701</v>
       </c>
       <c r="I7" t="s">
-        <v>718</v>
+        <v>726</v>
       </c>
       <c r="J7" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="K7" t="s">
-        <v>713</v>
+        <v>721</v>
       </c>
       <c r="M7" t="s">
-        <v>992</v>
+        <v>1000</v>
       </c>
       <c r="N7" t="s">
-        <v>997</v>
+        <v>1005</v>
       </c>
       <c r="P7" t="s">
-        <v>1008</v>
+        <v>1016</v>
       </c>
       <c r="R7" t="s">
-        <v>1016</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="D8" t="s">
-        <v>518</v>
+        <v>526</v>
       </c>
       <c r="F8" t="s">
-        <v>679</v>
+        <v>687</v>
       </c>
       <c r="G8" t="s">
         <v>70</v>
       </c>
       <c r="H8" t="s">
-        <v>694</v>
+        <v>702</v>
       </c>
       <c r="I8" t="s">
-        <v>719</v>
+        <v>727</v>
       </c>
       <c r="J8" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="K8" t="s">
-        <v>714</v>
+        <v>722</v>
       </c>
       <c r="N8" t="s">
-        <v>998</v>
+        <v>1006</v>
       </c>
       <c r="P8" t="s">
-        <v>1009</v>
+        <v>1017</v>
       </c>
       <c r="R8" t="s">
-        <v>1017</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="D9" t="s">
-        <v>519</v>
+        <v>527</v>
       </c>
       <c r="F9" t="s">
-        <v>680</v>
+        <v>688</v>
       </c>
       <c r="G9" t="s">
-        <v>686</v>
+        <v>694</v>
       </c>
       <c r="H9" t="s">
-        <v>695</v>
+        <v>703</v>
       </c>
       <c r="I9" t="s">
-        <v>720</v>
+        <v>728</v>
       </c>
       <c r="J9" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="K9" t="s">
-        <v>812</v>
+        <v>820</v>
       </c>
       <c r="N9" t="s">
         <v>38</v>
       </c>
       <c r="P9" t="s">
-        <v>1010</v>
+        <v>193</v>
       </c>
       <c r="R9" t="s">
-        <v>1018</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
       <c r="D10" t="s">
-        <v>520</v>
+        <v>528</v>
       </c>
       <c r="F10" t="s">
         <v>45</v>
       </c>
       <c r="G10" t="s">
-        <v>687</v>
+        <v>695</v>
       </c>
       <c r="H10" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="I10" t="s">
-        <v>721</v>
+        <v>729</v>
       </c>
       <c r="J10" t="s">
-        <v>753</v>
+        <v>761</v>
       </c>
       <c r="K10" t="s">
-        <v>813</v>
+        <v>821</v>
       </c>
       <c r="N10" t="s">
-        <v>999</v>
+        <v>1007</v>
       </c>
       <c r="R10" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>511</v>
+        <v>519</v>
       </c>
       <c r="D11" t="s">
-        <v>521</v>
+        <v>529</v>
       </c>
       <c r="F11" t="s">
-        <v>681</v>
+        <v>689</v>
       </c>
       <c r="H11" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="I11" t="s">
-        <v>722</v>
+        <v>730</v>
       </c>
       <c r="J11" t="s">
-        <v>754</v>
+        <v>762</v>
       </c>
       <c r="K11" t="s">
-        <v>814</v>
+        <v>822</v>
       </c>
       <c r="R11" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
       <c r="F12" t="s">
         <v>69</v>
       </c>
       <c r="H12" t="s">
-        <v>696</v>
+        <v>704</v>
       </c>
       <c r="I12" t="s">
-        <v>683</v>
+        <v>691</v>
       </c>
       <c r="J12" t="s">
-        <v>755</v>
+        <v>763</v>
       </c>
       <c r="K12" t="s">
-        <v>815</v>
+        <v>823</v>
       </c>
       <c r="R12" t="s">
-        <v>1019</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>523</v>
+        <v>531</v>
       </c>
       <c r="H13" t="s">
-        <v>697</v>
+        <v>705</v>
       </c>
       <c r="I13" t="s">
         <v>48</v>
       </c>
       <c r="J13" t="s">
-        <v>756</v>
+        <v>764</v>
       </c>
       <c r="K13" t="s">
-        <v>816</v>
+        <v>824</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>524</v>
+        <v>532</v>
       </c>
       <c r="H14" t="s">
-        <v>698</v>
+        <v>706</v>
       </c>
       <c r="I14" t="s">
-        <v>723</v>
+        <v>731</v>
       </c>
       <c r="J14" t="s">
-        <v>757</v>
+        <v>765</v>
       </c>
       <c r="K14" t="s">
-        <v>817</v>
+        <v>825</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>525</v>
+        <v>533</v>
       </c>
       <c r="H15" t="s">
-        <v>699</v>
+        <v>707</v>
       </c>
       <c r="I15" t="s">
-        <v>724</v>
+        <v>732</v>
       </c>
       <c r="J15" t="s">
-        <v>758</v>
+        <v>766</v>
       </c>
       <c r="K15" t="s">
-        <v>818</v>
+        <v>826</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>526</v>
+        <v>534</v>
       </c>
       <c r="H16" t="s">
-        <v>700</v>
+        <v>708</v>
       </c>
       <c r="I16" t="s">
-        <v>725</v>
+        <v>733</v>
       </c>
       <c r="J16" t="s">
-        <v>759</v>
+        <v>767</v>
       </c>
       <c r="K16" t="s">
-        <v>819</v>
+        <v>827</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="H17" t="s">
-        <v>701</v>
+        <v>709</v>
       </c>
       <c r="I17" t="s">
-        <v>726</v>
+        <v>734</v>
       </c>
       <c r="J17" t="s">
-        <v>760</v>
+        <v>768</v>
       </c>
       <c r="K17" t="s">
-        <v>716</v>
+        <v>724</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>528</v>
+        <v>536</v>
       </c>
       <c r="H18" t="s">
-        <v>702</v>
+        <v>710</v>
       </c>
       <c r="I18" t="s">
-        <v>727</v>
+        <v>735</v>
       </c>
       <c r="J18" t="s">
-        <v>761</v>
+        <v>769</v>
       </c>
       <c r="K18" t="s">
-        <v>820</v>
+        <v>828</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="H19" t="s">
-        <v>703</v>
+        <v>711</v>
       </c>
       <c r="I19" t="s">
-        <v>728</v>
+        <v>736</v>
       </c>
       <c r="J19" t="s">
-        <v>762</v>
+        <v>770</v>
       </c>
       <c r="K19" t="s">
-        <v>821</v>
+        <v>829</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="H20" t="s">
-        <v>704</v>
+        <v>712</v>
       </c>
       <c r="I20" t="s">
-        <v>729</v>
+        <v>737</v>
       </c>
       <c r="J20" t="s">
-        <v>763</v>
+        <v>771</v>
       </c>
       <c r="K20" t="s">
-        <v>822</v>
+        <v>830</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="H21" t="s">
-        <v>705</v>
+        <v>713</v>
       </c>
       <c r="I21" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="J21" t="s">
-        <v>764</v>
+        <v>772</v>
       </c>
       <c r="K21" t="s">
-        <v>823</v>
+        <v>831</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
       <c r="H22" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="I22" t="s">
-        <v>730</v>
+        <v>738</v>
       </c>
       <c r="J22" t="s">
-        <v>765</v>
+        <v>773</v>
       </c>
       <c r="K22" t="s">
-        <v>824</v>
+        <v>832</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>533</v>
+        <v>541</v>
       </c>
       <c r="H23" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="I23" t="s">
-        <v>731</v>
+        <v>739</v>
       </c>
       <c r="J23" t="s">
-        <v>766</v>
+        <v>774</v>
       </c>
       <c r="K23" t="s">
-        <v>825</v>
+        <v>833</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>534</v>
+        <v>542</v>
       </c>
       <c r="H24" t="s">
-        <v>708</v>
+        <v>716</v>
       </c>
       <c r="I24" t="s">
-        <v>732</v>
+        <v>740</v>
       </c>
       <c r="J24" t="s">
-        <v>767</v>
+        <v>775</v>
       </c>
       <c r="K24" t="s">
-        <v>826</v>
+        <v>834</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>535</v>
+        <v>543</v>
       </c>
       <c r="H25" t="s">
-        <v>709</v>
+        <v>717</v>
       </c>
       <c r="I25" t="s">
-        <v>733</v>
+        <v>741</v>
       </c>
       <c r="J25" t="s">
-        <v>768</v>
+        <v>776</v>
       </c>
       <c r="K25" t="s">
-        <v>827</v>
+        <v>835</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>536</v>
+        <v>544</v>
       </c>
       <c r="H26" t="s">
-        <v>710</v>
+        <v>718</v>
       </c>
       <c r="I26" t="s">
-        <v>734</v>
+        <v>742</v>
       </c>
       <c r="J26" t="s">
-        <v>769</v>
+        <v>777</v>
       </c>
       <c r="K26" t="s">
-        <v>828</v>
+        <v>836</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>537</v>
+        <v>545</v>
       </c>
       <c r="H27" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="I27" t="s">
-        <v>735</v>
+        <v>743</v>
       </c>
       <c r="J27" t="s">
-        <v>770</v>
+        <v>778</v>
       </c>
       <c r="K27" t="s">
-        <v>829</v>
+        <v>837</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="H28" t="s">
-        <v>712</v>
+        <v>720</v>
       </c>
       <c r="I28" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="J28" t="s">
-        <v>771</v>
+        <v>779</v>
       </c>
       <c r="K28" t="s">
-        <v>830</v>
+        <v>838</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>539</v>
+        <v>547</v>
       </c>
       <c r="I29" t="s">
-        <v>736</v>
+        <v>744</v>
       </c>
       <c r="J29" t="s">
-        <v>772</v>
+        <v>780</v>
       </c>
       <c r="K29" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>540</v>
+        <v>548</v>
       </c>
       <c r="I30" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="J30" t="s">
-        <v>773</v>
+        <v>781</v>
       </c>
       <c r="K30" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>541</v>
+        <v>549</v>
       </c>
       <c r="I31" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="J31" t="s">
-        <v>774</v>
+        <v>782</v>
       </c>
       <c r="K31" t="s">
-        <v>833</v>
+        <v>841</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
       <c r="I32" t="s">
-        <v>739</v>
+        <v>747</v>
       </c>
       <c r="J32" t="s">
-        <v>775</v>
+        <v>783</v>
       </c>
       <c r="K32" t="s">
-        <v>834</v>
+        <v>842</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>543</v>
+        <v>551</v>
       </c>
       <c r="I33" t="s">
-        <v>740</v>
+        <v>748</v>
       </c>
       <c r="J33" t="s">
-        <v>776</v>
+        <v>784</v>
       </c>
       <c r="K33" t="s">
-        <v>835</v>
+        <v>843</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="I34" t="s">
-        <v>741</v>
+        <v>749</v>
       </c>
       <c r="J34" t="s">
-        <v>777</v>
+        <v>785</v>
       </c>
       <c r="K34" t="s">
-        <v>836</v>
+        <v>844</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>545</v>
+        <v>553</v>
       </c>
       <c r="I35" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="J35" t="s">
-        <v>778</v>
+        <v>786</v>
       </c>
       <c r="K35" t="s">
-        <v>837</v>
+        <v>845</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>546</v>
+        <v>554</v>
       </c>
       <c r="I36" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="J36" t="s">
-        <v>779</v>
+        <v>787</v>
       </c>
       <c r="K36" t="s">
-        <v>838</v>
+        <v>846</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>547</v>
+        <v>555</v>
       </c>
       <c r="I37" t="s">
-        <v>744</v>
+        <v>752</v>
       </c>
       <c r="J37" t="s">
-        <v>780</v>
+        <v>788</v>
       </c>
       <c r="K37" t="s">
-        <v>839</v>
+        <v>847</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>548</v>
+        <v>556</v>
       </c>
       <c r="I38" t="s">
-        <v>745</v>
+        <v>753</v>
       </c>
       <c r="J38" t="s">
-        <v>781</v>
+        <v>789</v>
       </c>
       <c r="K38" t="s">
-        <v>840</v>
+        <v>848</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>549</v>
+        <v>557</v>
       </c>
       <c r="I39" t="s">
-        <v>746</v>
+        <v>754</v>
       </c>
       <c r="J39" t="s">
-        <v>782</v>
+        <v>790</v>
       </c>
       <c r="K39" t="s">
-        <v>841</v>
+        <v>849</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>550</v>
+        <v>558</v>
       </c>
       <c r="I40" t="s">
-        <v>686</v>
+        <v>694</v>
       </c>
       <c r="J40" t="s">
-        <v>783</v>
+        <v>791</v>
       </c>
       <c r="K40" t="s">
-        <v>842</v>
+        <v>850</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>551</v>
+        <v>559</v>
       </c>
       <c r="I41" t="s">
-        <v>747</v>
+        <v>755</v>
       </c>
       <c r="J41" t="s">
-        <v>784</v>
+        <v>792</v>
       </c>
       <c r="K41" t="s">
-        <v>843</v>
+        <v>851</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>552</v>
+        <v>560</v>
       </c>
       <c r="J42" t="s">
-        <v>785</v>
+        <v>793</v>
       </c>
       <c r="K42" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>553</v>
+        <v>561</v>
       </c>
       <c r="J43" t="s">
-        <v>786</v>
+        <v>794</v>
       </c>
       <c r="K43" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>554</v>
+        <v>562</v>
       </c>
       <c r="J44" t="s">
-        <v>787</v>
+        <v>795</v>
       </c>
       <c r="K44" t="s">
-        <v>846</v>
+        <v>854</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>555</v>
+        <v>563</v>
       </c>
       <c r="J45" t="s">
-        <v>788</v>
+        <v>796</v>
       </c>
       <c r="K45" t="s">
-        <v>847</v>
+        <v>855</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>556</v>
+        <v>564</v>
       </c>
       <c r="J46" t="s">
-        <v>789</v>
+        <v>797</v>
       </c>
       <c r="K46" t="s">
-        <v>848</v>
+        <v>856</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>557</v>
+        <v>565</v>
       </c>
       <c r="J47" t="s">
-        <v>790</v>
+        <v>798</v>
       </c>
       <c r="K47" t="s">
-        <v>849</v>
+        <v>857</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>558</v>
+        <v>566</v>
       </c>
       <c r="J48" t="s">
-        <v>791</v>
+        <v>799</v>
       </c>
       <c r="K48" t="s">
-        <v>850</v>
+        <v>858</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>559</v>
+        <v>567</v>
       </c>
       <c r="J49" t="s">
-        <v>792</v>
+        <v>800</v>
       </c>
       <c r="K49" t="s">
-        <v>851</v>
+        <v>859</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>560</v>
+        <v>568</v>
       </c>
       <c r="J50" t="s">
-        <v>793</v>
+        <v>801</v>
       </c>
       <c r="K50" t="s">
-        <v>852</v>
+        <v>860</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>561</v>
+        <v>569</v>
       </c>
       <c r="J51" t="s">
-        <v>794</v>
+        <v>802</v>
       </c>
       <c r="K51" t="s">
-        <v>853</v>
+        <v>861</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>562</v>
+        <v>570</v>
       </c>
       <c r="J52" t="s">
-        <v>795</v>
+        <v>803</v>
       </c>
       <c r="K52" t="s">
-        <v>854</v>
+        <v>862</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>563</v>
+        <v>571</v>
       </c>
       <c r="J53" t="s">
-        <v>796</v>
+        <v>804</v>
       </c>
       <c r="K53" t="s">
-        <v>855</v>
+        <v>863</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>564</v>
+        <v>572</v>
       </c>
       <c r="J54" t="s">
-        <v>797</v>
+        <v>805</v>
       </c>
       <c r="K54" t="s">
-        <v>856</v>
+        <v>864</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>565</v>
+        <v>573</v>
       </c>
       <c r="J55" t="s">
-        <v>798</v>
+        <v>806</v>
       </c>
       <c r="K55" t="s">
-        <v>857</v>
+        <v>865</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>566</v>
+        <v>574</v>
       </c>
       <c r="J56" t="s">
-        <v>799</v>
+        <v>807</v>
       </c>
       <c r="K56" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>567</v>
+        <v>575</v>
       </c>
       <c r="J57" t="s">
-        <v>800</v>
+        <v>808</v>
       </c>
       <c r="K57" t="s">
-        <v>858</v>
+        <v>866</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="J58" t="s">
-        <v>801</v>
+        <v>809</v>
       </c>
       <c r="K58" t="s">
-        <v>859</v>
+        <v>867</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>569</v>
+        <v>577</v>
       </c>
       <c r="J59" t="s">
-        <v>802</v>
+        <v>810</v>
       </c>
       <c r="K59" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>570</v>
+        <v>578</v>
       </c>
       <c r="J60" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="K60" t="s">
-        <v>861</v>
+        <v>869</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="J61" t="s">
-        <v>803</v>
+        <v>811</v>
       </c>
       <c r="K61" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>572</v>
+        <v>580</v>
       </c>
       <c r="J62" t="s">
-        <v>804</v>
+        <v>812</v>
       </c>
       <c r="K62" t="s">
-        <v>863</v>
+        <v>871</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>573</v>
+        <v>581</v>
       </c>
       <c r="J63" t="s">
-        <v>805</v>
+        <v>813</v>
       </c>
       <c r="K63" t="s">
-        <v>724</v>
+        <v>732</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
       <c r="J64" t="s">
-        <v>806</v>
+        <v>814</v>
       </c>
       <c r="K64" t="s">
-        <v>864</v>
+        <v>872</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="K65" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>576</v>
+        <v>584</v>
       </c>
       <c r="K66" t="s">
-        <v>866</v>
+        <v>874</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>577</v>
+        <v>585</v>
       </c>
       <c r="K67" t="s">
-        <v>867</v>
+        <v>875</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>578</v>
+        <v>586</v>
       </c>
       <c r="K68" t="s">
-        <v>868</v>
+        <v>876</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>579</v>
+        <v>587</v>
       </c>
       <c r="K69" t="s">
-        <v>869</v>
+        <v>877</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
       <c r="K70" t="s">
-        <v>870</v>
+        <v>878</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>581</v>
+        <v>589</v>
       </c>
       <c r="K71" t="s">
-        <v>871</v>
+        <v>879</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="K72" t="s">
-        <v>872</v>
+        <v>880</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>583</v>
+        <v>591</v>
       </c>
       <c r="K73" t="s">
-        <v>873</v>
+        <v>881</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>584</v>
+        <v>592</v>
       </c>
       <c r="K74" t="s">
-        <v>874</v>
+        <v>882</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>585</v>
+        <v>593</v>
       </c>
       <c r="K75" t="s">
-        <v>875</v>
+        <v>883</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>586</v>
+        <v>594</v>
       </c>
       <c r="K76" t="s">
-        <v>876</v>
+        <v>884</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>587</v>
+        <v>595</v>
       </c>
       <c r="K77" t="s">
-        <v>877</v>
+        <v>885</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>588</v>
+        <v>596</v>
       </c>
       <c r="K78" t="s">
-        <v>878</v>
+        <v>886</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>589</v>
+        <v>597</v>
       </c>
       <c r="K79" t="s">
-        <v>879</v>
+        <v>887</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>590</v>
+        <v>598</v>
       </c>
       <c r="K80" t="s">
-        <v>880</v>
+        <v>888</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>591</v>
+        <v>599</v>
       </c>
       <c r="K81" t="s">
-        <v>881</v>
+        <v>889</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>592</v>
+        <v>600</v>
       </c>
       <c r="K82" t="s">
-        <v>882</v>
+        <v>890</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>593</v>
+        <v>601</v>
       </c>
       <c r="K83" t="s">
-        <v>883</v>
+        <v>891</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>594</v>
+        <v>602</v>
       </c>
       <c r="K84" t="s">
-        <v>884</v>
+        <v>892</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>595</v>
+        <v>603</v>
       </c>
       <c r="K85" t="s">
-        <v>730</v>
+        <v>738</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>596</v>
+        <v>604</v>
       </c>
       <c r="K86" t="s">
-        <v>885</v>
+        <v>893</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="K87" t="s">
-        <v>886</v>
+        <v>894</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>598</v>
+        <v>606</v>
       </c>
       <c r="K88" t="s">
-        <v>887</v>
+        <v>895</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
       <c r="K89" t="s">
-        <v>888</v>
+        <v>896</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>600</v>
+        <v>608</v>
       </c>
       <c r="K90" t="s">
-        <v>889</v>
+        <v>897</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>601</v>
+        <v>609</v>
       </c>
       <c r="K91" t="s">
-        <v>890</v>
+        <v>898</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>602</v>
+        <v>610</v>
       </c>
       <c r="K92" t="s">
-        <v>891</v>
+        <v>899</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
       <c r="K93" t="s">
-        <v>892</v>
+        <v>900</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>604</v>
+        <v>612</v>
       </c>
       <c r="K94" t="s">
-        <v>893</v>
+        <v>901</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>605</v>
+        <v>613</v>
       </c>
       <c r="K95" t="s">
-        <v>733</v>
+        <v>741</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>606</v>
+        <v>614</v>
       </c>
       <c r="K96" t="s">
-        <v>894</v>
+        <v>902</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>607</v>
+        <v>615</v>
       </c>
       <c r="K97" t="s">
-        <v>895</v>
+        <v>903</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>608</v>
+        <v>616</v>
       </c>
       <c r="K98" t="s">
-        <v>896</v>
+        <v>904</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>609</v>
+        <v>617</v>
       </c>
       <c r="K99" t="s">
-        <v>897</v>
+        <v>905</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>610</v>
+        <v>618</v>
       </c>
       <c r="K100" t="s">
-        <v>898</v>
+        <v>906</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>611</v>
+        <v>619</v>
       </c>
       <c r="K101" t="s">
-        <v>899</v>
+        <v>907</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>612</v>
+        <v>620</v>
       </c>
       <c r="K102" t="s">
-        <v>900</v>
+        <v>908</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>613</v>
+        <v>621</v>
       </c>
       <c r="K103" t="s">
-        <v>901</v>
+        <v>909</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>614</v>
+        <v>622</v>
       </c>
       <c r="K104" t="s">
-        <v>902</v>
+        <v>910</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>615</v>
+        <v>623</v>
       </c>
       <c r="K105" t="s">
-        <v>903</v>
+        <v>911</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>616</v>
+        <v>624</v>
       </c>
       <c r="K106" t="s">
-        <v>904</v>
+        <v>912</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>617</v>
+        <v>625</v>
       </c>
       <c r="K107" t="s">
-        <v>905</v>
+        <v>913</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>618</v>
+        <v>626</v>
       </c>
       <c r="K108" t="s">
-        <v>906</v>
+        <v>914</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>619</v>
+        <v>627</v>
       </c>
       <c r="K109" t="s">
-        <v>907</v>
+        <v>915</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>620</v>
+        <v>628</v>
       </c>
       <c r="K110" t="s">
-        <v>908</v>
+        <v>916</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>621</v>
+        <v>629</v>
       </c>
       <c r="K111" t="s">
-        <v>909</v>
+        <v>917</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>622</v>
+        <v>630</v>
       </c>
       <c r="K112" t="s">
-        <v>910</v>
+        <v>918</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>623</v>
+        <v>631</v>
       </c>
       <c r="K113" t="s">
-        <v>911</v>
+        <v>919</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>624</v>
+        <v>632</v>
       </c>
       <c r="K114" t="s">
-        <v>912</v>
+        <v>920</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>625</v>
+        <v>633</v>
       </c>
       <c r="K115" t="s">
-        <v>913</v>
+        <v>921</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>626</v>
+        <v>634</v>
       </c>
       <c r="K116" t="s">
-        <v>914</v>
+        <v>922</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>627</v>
+        <v>635</v>
       </c>
       <c r="K117" t="s">
-        <v>915</v>
+        <v>923</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>628</v>
+        <v>636</v>
       </c>
       <c r="K118" t="s">
-        <v>916</v>
+        <v>924</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="K119" t="s">
-        <v>917</v>
+        <v>925</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="K120" t="s">
-        <v>918</v>
+        <v>926</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>631</v>
+        <v>639</v>
       </c>
       <c r="K121" t="s">
-        <v>919</v>
+        <v>927</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>632</v>
+        <v>640</v>
       </c>
       <c r="K122" t="s">
-        <v>920</v>
+        <v>928</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="K123" t="s">
-        <v>921</v>
+        <v>929</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>634</v>
+        <v>642</v>
       </c>
       <c r="K124" t="s">
-        <v>922</v>
+        <v>930</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>635</v>
+        <v>643</v>
       </c>
       <c r="K125" t="s">
-        <v>702</v>
+        <v>710</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>636</v>
+        <v>644</v>
       </c>
       <c r="K126" t="s">
-        <v>923</v>
+        <v>931</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>637</v>
+        <v>645</v>
       </c>
       <c r="K127" t="s">
-        <v>924</v>
+        <v>932</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>638</v>
+        <v>646</v>
       </c>
       <c r="K128" t="s">
-        <v>925</v>
+        <v>933</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>639</v>
+        <v>647</v>
       </c>
       <c r="K129" t="s">
-        <v>926</v>
+        <v>934</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>640</v>
+        <v>648</v>
       </c>
       <c r="K130" t="s">
-        <v>927</v>
+        <v>935</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>641</v>
+        <v>649</v>
       </c>
       <c r="K131" t="s">
-        <v>928</v>
+        <v>936</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>642</v>
+        <v>650</v>
       </c>
       <c r="K132" t="s">
-        <v>929</v>
+        <v>937</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>643</v>
+        <v>651</v>
       </c>
       <c r="K133" t="s">
-        <v>930</v>
+        <v>938</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>644</v>
+        <v>652</v>
       </c>
       <c r="K134" t="s">
-        <v>931</v>
+        <v>939</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>645</v>
+        <v>653</v>
       </c>
       <c r="K135" t="s">
-        <v>932</v>
+        <v>940</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>646</v>
+        <v>654</v>
       </c>
       <c r="K136" t="s">
-        <v>933</v>
+        <v>941</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>647</v>
+        <v>655</v>
       </c>
       <c r="K137" t="s">
-        <v>934</v>
+        <v>942</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>648</v>
+        <v>656</v>
       </c>
       <c r="K138" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>649</v>
+        <v>657</v>
       </c>
       <c r="K139" t="s">
-        <v>935</v>
+        <v>943</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>650</v>
+        <v>658</v>
       </c>
       <c r="K140" t="s">
-        <v>936</v>
+        <v>944</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>651</v>
+        <v>659</v>
       </c>
       <c r="K141" t="s">
-        <v>937</v>
+        <v>945</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>652</v>
+        <v>660</v>
       </c>
       <c r="K142" t="s">
-        <v>938</v>
+        <v>946</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>653</v>
+        <v>661</v>
       </c>
       <c r="K143" t="s">
-        <v>939</v>
+        <v>947</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>654</v>
+        <v>662</v>
       </c>
       <c r="K144" t="s">
-        <v>940</v>
+        <v>948</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>655</v>
+        <v>663</v>
       </c>
       <c r="K145" t="s">
-        <v>941</v>
+        <v>949</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>656</v>
+        <v>664</v>
       </c>
       <c r="K146" t="s">
-        <v>942</v>
+        <v>950</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>657</v>
+        <v>665</v>
       </c>
       <c r="K147" t="s">
-        <v>943</v>
+        <v>951</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>658</v>
+        <v>666</v>
       </c>
       <c r="K148" t="s">
-        <v>944</v>
+        <v>952</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>659</v>
+        <v>667</v>
       </c>
       <c r="K149" t="s">
-        <v>945</v>
+        <v>953</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>660</v>
+        <v>668</v>
       </c>
       <c r="K150" t="s">
-        <v>946</v>
+        <v>954</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>661</v>
+        <v>669</v>
       </c>
       <c r="K151" t="s">
-        <v>947</v>
+        <v>955</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>662</v>
+        <v>670</v>
       </c>
       <c r="K152" t="s">
-        <v>948</v>
+        <v>956</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>663</v>
+        <v>671</v>
       </c>
       <c r="K153" t="s">
-        <v>949</v>
+        <v>957</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>664</v>
+        <v>672</v>
       </c>
       <c r="K154" t="s">
-        <v>950</v>
+        <v>958</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>665</v>
+        <v>673</v>
       </c>
       <c r="K155" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>666</v>
+        <v>674</v>
       </c>
       <c r="K156" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>667</v>
+        <v>675</v>
       </c>
       <c r="K157" t="s">
-        <v>953</v>
+        <v>961</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>668</v>
+        <v>676</v>
       </c>
       <c r="K158" t="s">
-        <v>954</v>
+        <v>962</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>669</v>
+        <v>677</v>
       </c>
       <c r="K159" t="s">
-        <v>955</v>
+        <v>963</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>670</v>
+        <v>678</v>
       </c>
       <c r="K160" t="s">
-        <v>956</v>
+        <v>964</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>671</v>
+        <v>679</v>
       </c>
       <c r="K161" t="s">
-        <v>957</v>
+        <v>965</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>672</v>
+        <v>680</v>
       </c>
       <c r="K162" t="s">
-        <v>958</v>
+        <v>966</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>959</v>
+        <v>967</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>960</v>
+        <v>968</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>961</v>
+        <v>969</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>962</v>
+        <v>970</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>963</v>
+        <v>971</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>964</v>
+        <v>972</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>965</v>
+        <v>973</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>966</v>
+        <v>974</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>967</v>
+        <v>975</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>968</v>
+        <v>976</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>969</v>
+        <v>977</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>970</v>
+        <v>978</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>971</v>
+        <v>979</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>972</v>
+        <v>980</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>973</v>
+        <v>981</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>974</v>
+        <v>982</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>975</v>
+        <v>983</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>710</v>
+        <v>718</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>976</v>
+        <v>984</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>977</v>
+        <v>985</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>978</v>
+        <v>986</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>979</v>
+        <v>987</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>980</v>
+        <v>988</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>712</v>
+        <v>720</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>981</v>
+        <v>989</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>982</v>
+        <v>990</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>983</v>
+        <v>991</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>984</v>
+        <v>992</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">