--- v1 (2026-08-26)
+++ v2 (2026-10-11)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-26 04:25:06pm</t>
+    <t>2026-10-10 07:04:29pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=14218</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"14218"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -7639,51 +7639,51 @@
         <v>148</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>50921</v>
       </c>
       <c r="B4">
         <v>50153</v>
       </c>
       <c r="C4" t="s">
         <v>473</v>
       </c>
       <c r="D4" t="s">
         <v>481</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>482</v>
       </c>
       <c r="G4" t="s">
         <v>483</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="J4" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54701</v>
       </c>
       <c r="B5">
         <v>54692</v>
       </c>
       <c r="C5" t="s">
         <v>484</v>
       </c>
       <c r="D5" t="s">
         <v>485</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>486</v>
       </c>
       <c r="G5" t="s">
         <v>487</v>
       </c>