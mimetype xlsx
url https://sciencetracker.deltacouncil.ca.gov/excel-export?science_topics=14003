--- v0 (2026-06-18)
+++ v1 (2026-08-02)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1182">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-17 11:26:08pm</t>
+    <t>2026-08-02 06:01:57am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=14003</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"14003"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -7209,51 +7209,51 @@
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>51333</v>
       </c>
       <c r="B2">
         <v>49954</v>
       </c>
       <c r="C2" t="s">
         <v>438</v>
       </c>
       <c r="D2" t="s">
         <v>439</v>
       </c>
       <c r="E2" t="s">
         <v>440</v>
       </c>
       <c r="F2" t="s">
         <v>441</v>
       </c>
       <c r="G2" t="s">
         <v>442</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="J2" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>51233</v>
       </c>
       <c r="B3">
         <v>49954</v>
       </c>
       <c r="C3" t="s">
         <v>443</v>
       </c>
       <c r="D3" t="s">
         <v>444</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>445</v>
       </c>
       <c r="G3" t="s">
         <v>446</v>
       </c>
@@ -7265,51 +7265,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54515</v>
       </c>
       <c r="B4">
         <v>54270</v>
       </c>
       <c r="C4" t="s">
         <v>447</v>
       </c>
       <c r="D4" t="s">
         <v>448</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>449</v>
       </c>
       <c r="G4" t="s">
         <v>450</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J4" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>50939</v>
       </c>
       <c r="B5">
         <v>50150</v>
       </c>
       <c r="C5" t="s">
         <v>451</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>452</v>
       </c>
       <c r="G5" t="s">
         <v>453</v>
       </c>
       <c r="H5"/>
       <c r="I5">
@@ -7319,51 +7319,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>53906</v>
       </c>
       <c r="B6">
         <v>53136</v>
       </c>
       <c r="C6" t="s">
         <v>454</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
         <v>455</v>
       </c>
       <c r="F6" t="s">
         <v>456</v>
       </c>
       <c r="G6" t="s">
         <v>457</v>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>229</v>
+        <v>240</v>
       </c>
       <c r="J6" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50984</v>
       </c>
       <c r="B7">
         <v>50099</v>
       </c>
       <c r="C7" t="s">
         <v>443</v>
       </c>
       <c r="D7" t="s">
         <v>458</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
         <v>459</v>
       </c>
       <c r="G7" t="s">
         <v>460</v>
       </c>
@@ -7515,51 +7515,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>51364</v>
       </c>
       <c r="B13">
         <v>50093</v>
       </c>
       <c r="C13" t="s">
         <v>464</v>
       </c>
       <c r="D13" t="s">
         <v>477</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
         <v>478</v>
       </c>
       <c r="G13" t="s">
         <v>479</v>
       </c>
       <c r="H13"/>
       <c r="I13">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J13" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>51253</v>
       </c>
       <c r="B14">
         <v>50099</v>
       </c>
       <c r="C14" t="s">
         <v>443</v>
       </c>
       <c r="D14" t="s">
         <v>480</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
         <v>481</v>
       </c>
       <c r="G14" t="s">
         <v>482</v>
       </c>
@@ -7653,141 +7653,141 @@
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>50895</v>
       </c>
       <c r="B18">
         <v>50159</v>
       </c>
       <c r="C18" t="s">
         <v>447</v>
       </c>
       <c r="D18" t="s">
         <v>491</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
         <v>492</v>
       </c>
       <c r="G18" t="s">
         <v>493</v>
       </c>
       <c r="H18"/>
       <c r="I18">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J18" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>51084</v>
       </c>
       <c r="B19">
         <v>49924</v>
       </c>
       <c r="C19" t="s">
         <v>451</v>
       </c>
       <c r="D19" t="s">
         <v>494</v>
       </c>
       <c r="E19" t="s">
         <v>495</v>
       </c>
       <c r="F19" t="s">
         <v>496</v>
       </c>
       <c r="G19" t="s">
         <v>497</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>2884</v>
+        <v>2894</v>
       </c>
       <c r="J19" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>51080</v>
       </c>
       <c r="B20">
         <v>49924</v>
       </c>
       <c r="C20" t="s">
         <v>447</v>
       </c>
       <c r="D20" t="s">
         <v>498</v>
       </c>
       <c r="E20" t="s">
         <v>499</v>
       </c>
       <c r="F20" t="s">
         <v>500</v>
       </c>
       <c r="G20" t="s">
         <v>501</v>
       </c>
       <c r="H20"/>
       <c r="I20">
-        <v>2867</v>
+        <v>2877</v>
       </c>
       <c r="J20" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>51085</v>
       </c>
       <c r="B21">
         <v>49924</v>
       </c>
       <c r="C21" t="s">
         <v>447</v>
       </c>
       <c r="D21" t="s">
         <v>502</v>
       </c>
       <c r="E21" t="s">
         <v>503</v>
       </c>
       <c r="F21" t="s">
         <v>504</v>
       </c>
       <c r="G21" t="s">
         <v>505</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>2797</v>
+        <v>2807</v>
       </c>
       <c r="J21" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>51081</v>
       </c>
       <c r="B22">
         <v>49924</v>
       </c>
       <c r="C22" t="s">
         <v>447</v>
       </c>
       <c r="D22" t="s">
         <v>506</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
         <v>507</v>
       </c>
       <c r="G22" t="s">
         <v>508</v>
       </c>
@@ -7799,51 +7799,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>50946</v>
       </c>
       <c r="B23">
         <v>50159</v>
       </c>
       <c r="C23" t="s">
         <v>451</v>
       </c>
       <c r="D23" t="s">
         <v>509</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
         <v>510</v>
       </c>
       <c r="G23" t="s">
         <v>511</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J23" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>54550</v>
       </c>
       <c r="B24">
         <v>50090</v>
       </c>
       <c r="C24" t="s">
         <v>464</v>
       </c>
       <c r="D24" t="s">
         <v>512</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
         <v>513</v>
       </c>
       <c r="G24" t="s">
         <v>514</v>
       </c>
@@ -8133,103 +8133,103 @@
       </c>
       <c r="J34" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>50787</v>
       </c>
       <c r="B35">
         <v>49849</v>
       </c>
       <c r="C35" t="s">
         <v>464</v>
       </c>
       <c r="D35"/>
       <c r="E35" t="s">
         <v>547</v>
       </c>
       <c r="F35" t="s">
         <v>548</v>
       </c>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="J35" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>50788</v>
       </c>
       <c r="B36">
         <v>49849</v>
       </c>
       <c r="C36" t="s">
         <v>464</v>
       </c>
       <c r="D36"/>
       <c r="E36" t="s">
         <v>549</v>
       </c>
       <c r="F36" t="s">
         <v>548</v>
       </c>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="J36" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>50789</v>
       </c>
       <c r="B37">
         <v>49849</v>
       </c>
       <c r="C37" t="s">
         <v>464</v>
       </c>
       <c r="D37"/>
       <c r="E37" t="s">
         <v>550</v>
       </c>
       <c r="F37" t="s">
         <v>548</v>
       </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="J37" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>54557</v>
       </c>
       <c r="B38">
         <v>49867</v>
       </c>
       <c r="C38" t="s">
         <v>551</v>
       </c>
       <c r="D38" t="s">
         <v>552</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
         <v>553</v>
       </c>
       <c r="G38" t="s">
         <v>554</v>
       </c>
@@ -8407,51 +8407,51 @@
         <v>283</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>50930</v>
       </c>
       <c r="B45">
         <v>50159</v>
       </c>
       <c r="C45" t="s">
         <v>447</v>
       </c>
       <c r="D45" t="s">
         <v>563</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
         <v>564</v>
       </c>
       <c r="G45" t="s">
         <v>565</v>
       </c>
       <c r="H45"/>
       <c r="I45">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J45" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>53591</v>
       </c>
       <c r="B46">
         <v>53386</v>
       </c>
       <c r="C46" t="s">
         <v>447</v>
       </c>
       <c r="D46" t="s">
         <v>566</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
         <v>567</v>
       </c>
       <c r="G46" t="s">
         <v>568</v>
       </c>
@@ -8463,83 +8463,83 @@
         <v>285</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>51117</v>
       </c>
       <c r="B47">
         <v>50159</v>
       </c>
       <c r="C47" t="s">
         <v>451</v>
       </c>
       <c r="D47" t="s">
         <v>491</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
         <v>569</v>
       </c>
       <c r="G47" t="s">
         <v>570</v>
       </c>
       <c r="H47"/>
       <c r="I47">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J47" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>54106</v>
       </c>
       <c r="B48">
         <v>53136</v>
       </c>
       <c r="C48" t="s">
         <v>438</v>
       </c>
       <c r="D48" t="s">
         <v>571</v>
       </c>
       <c r="E48" t="s">
         <v>572</v>
       </c>
       <c r="F48" t="s">
         <v>573</v>
       </c>
       <c r="G48" t="s">
         <v>574</v>
       </c>
       <c r="H48" t="s">
         <v>575</v>
       </c>
       <c r="I48">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="J48" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>54609</v>
       </c>
       <c r="B49">
         <v>53386</v>
       </c>
       <c r="C49" t="s">
         <v>438</v>
       </c>
       <c r="D49" t="s">
         <v>577</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
         <v>578</v>
       </c>
       <c r="G49" t="s">
         <v>579</v>
       </c>
@@ -9017,51 +9017,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>50919</v>
       </c>
       <c r="B67">
         <v>50150</v>
       </c>
       <c r="C67" t="s">
         <v>447</v>
       </c>
       <c r="D67" t="s">
         <v>623</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
         <v>624</v>
       </c>
       <c r="G67" t="s">
         <v>625</v>
       </c>
       <c r="H67"/>
       <c r="I67">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J67" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>50920</v>
       </c>
       <c r="B68">
         <v>50154</v>
       </c>
       <c r="C68" t="s">
         <v>447</v>
       </c>
       <c r="D68" t="s">
         <v>626</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
         <v>627</v>
       </c>
       <c r="G68" t="s">
         <v>628</v>
       </c>
@@ -9073,51 +9073,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>54655</v>
       </c>
       <c r="B69">
         <v>50151</v>
       </c>
       <c r="C69" t="s">
         <v>438</v>
       </c>
       <c r="D69" t="s">
         <v>629</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
         <v>630</v>
       </c>
       <c r="G69" t="s">
         <v>442</v>
       </c>
       <c r="H69"/>
       <c r="I69">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J69" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
         <v>50936</v>
       </c>
       <c r="B70">
         <v>50151</v>
       </c>
       <c r="C70" t="s">
         <v>447</v>
       </c>
       <c r="D70" t="s">
         <v>631</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
         <v>632</v>
       </c>
       <c r="G70" t="s">
         <v>633</v>
       </c>
@@ -9267,51 +9267,51 @@
         <v>151</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
         <v>50863</v>
       </c>
       <c r="B76">
         <v>50159</v>
       </c>
       <c r="C76" t="s">
         <v>447</v>
       </c>
       <c r="D76" t="s">
         <v>646</v>
       </c>
       <c r="E76"/>
       <c r="F76" t="s">
         <v>647</v>
       </c>
       <c r="G76" t="s">
         <v>648</v>
       </c>
       <c r="H76"/>
       <c r="I76">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J76" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
         <v>50978</v>
       </c>
       <c r="B77">
         <v>50154</v>
       </c>
       <c r="C77" t="s">
         <v>451</v>
       </c>
       <c r="D77" t="s">
         <v>649</v>
       </c>
       <c r="E77" t="s">
         <v>650</v>
       </c>
       <c r="F77" t="s">
         <v>651</v>
       </c>
       <c r="G77" t="s">
@@ -9325,79 +9325,79 @@
         <v>65</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
         <v>53596</v>
       </c>
       <c r="B78">
         <v>53386</v>
       </c>
       <c r="C78" t="s">
         <v>438</v>
       </c>
       <c r="D78"/>
       <c r="E78" t="s">
         <v>653</v>
       </c>
       <c r="F78" t="s">
         <v>654</v>
       </c>
       <c r="G78" t="s">
         <v>655</v>
       </c>
       <c r="H78"/>
       <c r="I78">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="J78" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
         <v>53601</v>
       </c>
       <c r="B79">
         <v>53386</v>
       </c>
       <c r="C79" t="s">
         <v>447</v>
       </c>
       <c r="D79" t="s">
         <v>656</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
         <v>657</v>
       </c>
       <c r="G79" t="s">
         <v>658</v>
       </c>
       <c r="H79"/>
       <c r="I79">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J79" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
         <v>50953</v>
       </c>
       <c r="B80">
         <v>50164</v>
       </c>
       <c r="C80" t="s">
         <v>447</v>
       </c>
       <c r="D80" t="s">
         <v>659</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
         <v>660</v>
       </c>
       <c r="G80" t="s">
         <v>661</v>
       </c>