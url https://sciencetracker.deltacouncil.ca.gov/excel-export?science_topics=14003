--- v1 (2026-08-02)
+++ v2 (2026-08-02)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1182">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-02 06:01:57am</t>
+    <t>2026-08-02 07:07:07am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=14003</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"14003"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -7683,111 +7683,111 @@
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>51084</v>
       </c>
       <c r="B19">
         <v>49924</v>
       </c>
       <c r="C19" t="s">
         <v>451</v>
       </c>
       <c r="D19" t="s">
         <v>494</v>
       </c>
       <c r="E19" t="s">
         <v>495</v>
       </c>
       <c r="F19" t="s">
         <v>496</v>
       </c>
       <c r="G19" t="s">
         <v>497</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>2894</v>
+        <v>2896</v>
       </c>
       <c r="J19" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>51080</v>
       </c>
       <c r="B20">
         <v>49924</v>
       </c>
       <c r="C20" t="s">
         <v>447</v>
       </c>
       <c r="D20" t="s">
         <v>498</v>
       </c>
       <c r="E20" t="s">
         <v>499</v>
       </c>
       <c r="F20" t="s">
         <v>500</v>
       </c>
       <c r="G20" t="s">
         <v>501</v>
       </c>
       <c r="H20"/>
       <c r="I20">
-        <v>2877</v>
+        <v>2879</v>
       </c>
       <c r="J20" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>51085</v>
       </c>
       <c r="B21">
         <v>49924</v>
       </c>
       <c r="C21" t="s">
         <v>447</v>
       </c>
       <c r="D21" t="s">
         <v>502</v>
       </c>
       <c r="E21" t="s">
         <v>503</v>
       </c>
       <c r="F21" t="s">
         <v>504</v>
       </c>
       <c r="G21" t="s">
         <v>505</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>2807</v>
+        <v>2809</v>
       </c>
       <c r="J21" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>51081</v>
       </c>
       <c r="B22">
         <v>49924</v>
       </c>
       <c r="C22" t="s">
         <v>447</v>
       </c>
       <c r="D22" t="s">
         <v>506</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
         <v>507</v>
       </c>
       <c r="G22" t="s">
         <v>508</v>
       </c>