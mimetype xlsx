--- v2 (2026-08-02)
+++ v3 (2026-09-16)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1182">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-02 07:07:07am</t>
+    <t>2026-09-16 02:08:25pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=14003</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"14003"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -7683,111 +7683,111 @@
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>51084</v>
       </c>
       <c r="B19">
         <v>49924</v>
       </c>
       <c r="C19" t="s">
         <v>451</v>
       </c>
       <c r="D19" t="s">
         <v>494</v>
       </c>
       <c r="E19" t="s">
         <v>495</v>
       </c>
       <c r="F19" t="s">
         <v>496</v>
       </c>
       <c r="G19" t="s">
         <v>497</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>2896</v>
+        <v>2978</v>
       </c>
       <c r="J19" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>51080</v>
       </c>
       <c r="B20">
         <v>49924</v>
       </c>
       <c r="C20" t="s">
         <v>447</v>
       </c>
       <c r="D20" t="s">
         <v>498</v>
       </c>
       <c r="E20" t="s">
         <v>499</v>
       </c>
       <c r="F20" t="s">
         <v>500</v>
       </c>
       <c r="G20" t="s">
         <v>501</v>
       </c>
       <c r="H20"/>
       <c r="I20">
-        <v>2879</v>
+        <v>2948</v>
       </c>
       <c r="J20" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>51085</v>
       </c>
       <c r="B21">
         <v>49924</v>
       </c>
       <c r="C21" t="s">
         <v>447</v>
       </c>
       <c r="D21" t="s">
         <v>502</v>
       </c>
       <c r="E21" t="s">
         <v>503</v>
       </c>
       <c r="F21" t="s">
         <v>504</v>
       </c>
       <c r="G21" t="s">
         <v>505</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>2809</v>
+        <v>2884</v>
       </c>
       <c r="J21" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>51081</v>
       </c>
       <c r="B22">
         <v>49924</v>
       </c>
       <c r="C22" t="s">
         <v>447</v>
       </c>
       <c r="D22" t="s">
         <v>506</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
         <v>507</v>
       </c>
       <c r="G22" t="s">
         <v>508</v>
       </c>
@@ -7911,51 +7911,51 @@
         <v>519</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>51113</v>
       </c>
       <c r="B27">
         <v>50090</v>
       </c>
       <c r="C27" t="s">
         <v>443</v>
       </c>
       <c r="D27" t="s">
         <v>522</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
         <v>523</v>
       </c>
       <c r="G27" t="s">
         <v>524</v>
       </c>
       <c r="H27"/>
       <c r="I27">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J27" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>54684</v>
       </c>
       <c r="B28">
         <v>50159</v>
       </c>
       <c r="C28" t="s">
         <v>447</v>
       </c>
       <c r="D28" t="s">
         <v>525</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
         <v>526</v>
       </c>
       <c r="G28" t="s">
         <v>518</v>
       </c>
@@ -7995,51 +7995,51 @@
         <v>151</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>52256</v>
       </c>
       <c r="B30">
         <v>50193</v>
       </c>
       <c r="C30" t="s">
         <v>464</v>
       </c>
       <c r="D30" t="s">
         <v>529</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
         <v>530</v>
       </c>
       <c r="G30" t="s">
         <v>531</v>
       </c>
       <c r="H30"/>
       <c r="I30">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="J30" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>50944</v>
       </c>
       <c r="B31">
         <v>50159</v>
       </c>
       <c r="C31" t="s">
         <v>447</v>
       </c>
       <c r="D31" t="s">
         <v>533</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
         <v>534</v>
       </c>
       <c r="G31" t="s">
         <v>535</v>
       </c>
@@ -8051,51 +8051,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>52266</v>
       </c>
       <c r="B32">
         <v>50193</v>
       </c>
       <c r="C32" t="s">
         <v>443</v>
       </c>
       <c r="D32" t="s">
         <v>536</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
         <v>537</v>
       </c>
       <c r="G32" t="s">
         <v>538</v>
       </c>
       <c r="H32"/>
       <c r="I32">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J32" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>54558</v>
       </c>
       <c r="B33">
         <v>49867</v>
       </c>
       <c r="C33" t="s">
         <v>539</v>
       </c>
       <c r="D33" t="s">
         <v>540</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
         <v>541</v>
       </c>
       <c r="G33" t="s">
         <v>542</v>
       </c>
@@ -8107,129 +8107,129 @@
         <v>543</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>51229</v>
       </c>
       <c r="B34">
         <v>50138</v>
       </c>
       <c r="C34" t="s">
         <v>447</v>
       </c>
       <c r="D34" t="s">
         <v>544</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
         <v>545</v>
       </c>
       <c r="G34" t="s">
         <v>546</v>
       </c>
       <c r="H34"/>
       <c r="I34">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J34" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>50787</v>
       </c>
       <c r="B35">
         <v>49849</v>
       </c>
       <c r="C35" t="s">
         <v>464</v>
       </c>
       <c r="D35"/>
       <c r="E35" t="s">
         <v>547</v>
       </c>
       <c r="F35" t="s">
         <v>548</v>
       </c>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="J35" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>50788</v>
       </c>
       <c r="B36">
         <v>49849</v>
       </c>
       <c r="C36" t="s">
         <v>464</v>
       </c>
       <c r="D36"/>
       <c r="E36" t="s">
         <v>549</v>
       </c>
       <c r="F36" t="s">
         <v>548</v>
       </c>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="J36" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>50789</v>
       </c>
       <c r="B37">
         <v>49849</v>
       </c>
       <c r="C37" t="s">
         <v>464</v>
       </c>
       <c r="D37"/>
       <c r="E37" t="s">
         <v>550</v>
       </c>
       <c r="F37" t="s">
         <v>548</v>
       </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="J37" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>54557</v>
       </c>
       <c r="B38">
         <v>49867</v>
       </c>
       <c r="C38" t="s">
         <v>551</v>
       </c>
       <c r="D38" t="s">
         <v>552</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
         <v>553</v>
       </c>
       <c r="G38" t="s">
         <v>554</v>
       </c>
@@ -8687,107 +8687,107 @@
         <v>65</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>50927</v>
       </c>
       <c r="B55">
         <v>50138</v>
       </c>
       <c r="C55" t="s">
         <v>447</v>
       </c>
       <c r="D55" t="s">
         <v>594</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
         <v>595</v>
       </c>
       <c r="G55" t="s">
         <v>596</v>
       </c>
       <c r="H55"/>
       <c r="I55">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J55" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>54656</v>
       </c>
       <c r="B56">
         <v>50138</v>
       </c>
       <c r="C56" t="s">
         <v>447</v>
       </c>
       <c r="D56" t="s">
         <v>597</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
         <v>598</v>
       </c>
       <c r="G56" t="s">
         <v>518</v>
       </c>
       <c r="H56"/>
       <c r="I56">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J56" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>50926</v>
       </c>
       <c r="B57">
         <v>50138</v>
       </c>
       <c r="C57" t="s">
         <v>443</v>
       </c>
       <c r="D57" t="s">
         <v>599</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
         <v>600</v>
       </c>
       <c r="G57" t="s">
         <v>601</v>
       </c>
       <c r="H57"/>
       <c r="I57">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J57" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>54611</v>
       </c>
       <c r="B58">
         <v>50138</v>
       </c>
       <c r="C58" t="s">
         <v>438</v>
       </c>
       <c r="D58" t="s">
         <v>603</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
         <v>604</v>
       </c>
       <c r="G58" t="s">
         <v>442</v>
       </c>
@@ -9353,51 +9353,51 @@
         <v>228</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
         <v>53601</v>
       </c>
       <c r="B79">
         <v>53386</v>
       </c>
       <c r="C79" t="s">
         <v>447</v>
       </c>
       <c r="D79" t="s">
         <v>656</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
         <v>657</v>
       </c>
       <c r="G79" t="s">
         <v>658</v>
       </c>
       <c r="H79"/>
       <c r="I79">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J79" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
         <v>50953</v>
       </c>
       <c r="B80">
         <v>50164</v>
       </c>
       <c r="C80" t="s">
         <v>447</v>
       </c>
       <c r="D80" t="s">
         <v>659</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
         <v>660</v>
       </c>
       <c r="G80" t="s">
         <v>661</v>
       </c>