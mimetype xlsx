--- v0 (2026-05-31)
+++ v1 (2026-08-09)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="785">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="789">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-30 11:46:21pm</t>
+    <t>2026-08-09 01:46:07pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=14001</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"14001"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -261,96 +261,96 @@
   <si>
     <t>January 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54442</t>
   </si>
   <si>
     <t>Earth Observations to Combat Invasive Aquatic Vegetation</t>
   </si>
   <si>
     <t>University of California - Merced [UC Merced]</t>
   </si>
   <si>
     <t>Delta Stewardship Council; California Department of Water Resource [DWR]; California Department of Fish and Wildlife [CDFW]; Interagency Ecological Program [IEP]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Invasive aquatic vegetation (IAV) is a threat to aquatic ecosystems worldwide, leading to a major loss of biodiversity and extensive damages and costs to human uses of those ecosystems. The Sacramento-San Joaquin River Delta (the “Delta”) is the hub of California’s water system, supporting over 35 million water users and a $54 billion agricultural industry. The Delta reform act mandates management decisions meet both water supply needs while maintaining the ecological function of the system. The Delta is a global biodiversity hotspot, and the focal point of $750-$950 million in restoration. It has also been called one of the most invaded estuaries in the world. Over the past 15 years, submerged and floating IAV have more than doubled in extent, threatening water supply and ecosystem health of the Delta. There is mounting evidence that herbicide treatments are not effective, and that water management actions, and wetland restoration may be having huge impacts on IAV. This presents both a risk to increasing IAV, but also an opportunity to prevent and even &amp;nbsp;effectively combat IAV through considered water management actions and better restoration planning, meeting the state’s co-equal goals of water security and Delta ecosystem conservation.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;This project will meet the needs of multiple state agencies by advancing operational Earth observation-based monitoring program for community-level submerged aquatic vegetation (SAV) and genus-level floating aquatic vegetation (FAV) and modeling tools to enable the Delta management community to assess the effect of previous management actions on IAV and forecast the effects of future actions to inform multi-agency decision making. Specifically, this work will 1) Operationalize IAV class mapping using Sentinel-2 satellite imagery, 2) Finalize and validate species distribution Models (SDM) for SAV community and FAV at genus-level to assess the impacts of previous water actions on IAV and predict IAV distribution in future scenarios, 3) Co-design IAV-based performance metrics to inform future actions.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;The proposed project fills a critical data gap in monitoring for state and federal agencies and stakeholders by implementing the first sustainable mapping effort for IAV. Monthly and seasonal estimates of SAV and FAV coverage will enable the Delta Stewardship Council to improve their performance metrics for evaluation of the Delta Plan and will help the Interagency Ecological Program assess whether management is meeting the co-equal goals for the Delta. Species distribution models will enable Department of Water Resources to evaluate how previous restoration flow actions have affected the spread and persistence of IAV and incorporate what they learn into future Structured Decision Making to better account for negative consequences of IAV when setting future restoration targets and implementing actions.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Low-Cost Satellite Remote Sensing of the Sacramento-San Joaquin Delta to Enhance Mapping for Invasive and Native Aquatic Vegetation; Remote sensing of the Sacramento-San Joaquin Delta to enhance mapping for invasive and native aquatic plant species</t>
   </si>
   <si>
-    <t>2024;2025</t>
-[...2 lines deleted...]
-    <t>Status and trend monitoring</t>
+    <t>2024;2025;2026;2027</t>
   </si>
   <si>
     <t>Data application - Analytics; Data application - Modeling; Monitoring - Implementation; Monitoring - Status and trends; Planning and guidance</t>
   </si>
   <si>
     <t>Habitat management; Invasive / non-native species management; Native species management; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Invasive species control and management; Wetlands</t>
   </si>
   <si>
     <t>Aquatic vegetation; Habitat changes; Invasive / non-native species; modeling</t>
   </si>
   <si>
     <t>2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 2B. Develop a framework for monitoring, modeling, and information dissemination in support of operational forecasting and near real-time visualization...; 4B. Synthesize existing data and collaboratively develop additional long-term data collection and monitoring strategies to address knowledge gaps...; 1B. Develop tools to assist adaptive management in the Delta; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling; 5B: Explore innovative technologies and cost-effective methods for scientific monitoring and analysis of flow, water quality, and ecosystem characteristics...</t>
   </si>
   <si>
     <t>Aquatic vegetation; Emergent macrophytes; Floating aquatic vegetation; Habitat restoration; Invasive and non native species; Monitoring methods and techniques; Other species; Remote sensing; Saltwater and freshwater marshes; SAV and FAV; Submerged aquatic vegetation; Tidal wetlands; Water hyacinth; Wetland mapping; Wetlands</t>
   </si>
   <si>
-    <t>February 7, 2026</t>
+    <t>July 28, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54477</t>
   </si>
   <si>
     <t>Field data collection and mapping of aquatic vegetation in the Sacramento-San Joaquin Delta and Suisun Marsh from 2022-2027</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Invasive aquatic macrophytes (aquatic weeds) cover increased dramatically in the Sacramento-San Joaquin Delta (Delta) during the 2013-2015 drought and the 2021-2023 drought. This trend toward increasing dominance of these invasive aquatic weeds has profound implications for delta/marsh habitat, as aquatic weeds are known to significantly alter the physical environment by slowing water velocities, increasing water clarity, providing habitat for invasive fishes, and reducing open water habitat. These habitat effects are thought to negatively impact the endangered Delta Smelt and other pelagic species that rely on turbid, open water habitat. During the drought of 2021- 2023, aquatic weeds have continued to spread into new habitats, therefore there is an urgent need to identify effective control measures, which requires increased understanding of ecosystem responses to drought and associated environmental conditions in the waterways (e.g., water temperature, flow rates, turbidity, etc.), and specific control measures.&lt;/p&gt;
 &lt;p&gt;The work covered in this contract includes the 2021-2023 Emergency Drought Salinity Barrier Monitoring Plan mandated under DWR’s Incidental Take Permit. Research has focused on understanding invasion patterns in Franks Tract and contrasting them with patterns in channels surrounding Liberty Island and restoration sites. We also analyze Suisun marsh to assess the condition near the salinity drought barrier on Montezuma Slough, and its impacts across the length of Montezuma Slough and relate observed patterns to salinity conditions in Suisun Slough.&lt;/p&gt;
 &lt;p&gt;Extensive field work has been conducted throughout the Delta and in Suisun Marsh to acquire data that is used to train and evaluate remotely sensed maps of aquatic weed distribution and link these to measurements of water quality. This project extends the time period of continued mapping of aquatic vegetation in the Delta through summer of 2027, for a time series that goes back to 2004, covering 19 years of high spatial resolution hyperspectral imagery data. This dataset now encompasses the full range of hydrologic conditions that extend from wet years to extremely dry years which can potentially form the basis for interpreting causal relationships and changes in trait distributions of aquatic weeds. Aquatic weed mapping combined with an extensive field campaign within the Suisun Marsh extends the Suisun time series to seven years. This growing time series of vegetation maps for both the Delta and Suisun Marsh can be leveraged to look at the evolution of tidal wetland restoration sites developed by DWR’s Fish Restoration Program (FRP) as part of the Incidental Take Permit. This analysis covers construction to current time period to see if different restoration strategies (pre-planting, no pre-action, treating invasive species outside the site, etc.) have an impact on the growth and maturity of a site, invasibility, etc. Additionally, the full time series will be evaluated for trends related to weather/climate, water conditions, and management actions.&lt;br /&gt;
 &amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Earth Observations to Combat Invasive Aquatic Vegetation; Remote sensing of the Sacramento-San Joaquin Delta to enhance mapping for invasive and native aquatic plant species</t>
   </si>
   <si>
+    <t>Status and trend monitoring</t>
+  </si>
+  <si>
     <t>Invasive / non-native species</t>
   </si>
   <si>
     <t>2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...</t>
   </si>
   <si>
     <t>Aquatic vegetation; Brazilian waterweed; Emergent macrophytes; Estuaries; Floating aquatic vegetation; Habitat; Invasive and non native species; Landscape change; Monitoring methods and techniques; Remote sensing; SAV and FAV; Spongeplant; Submerged aquatic vegetation; Tidal wetlands; Water hyacinth; Wetland mapping</t>
   </si>
   <si>
     <t>May 11, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54720</t>
   </si>
   <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
     <t>Funding organization</t>
   </si>
   <si>
     <t>Implementing organization</t>
@@ -400,84 +400,99 @@
   <si>
     <t>April 29, 2022</t>
   </si>
   <si>
     <t>80NSSC23K1563</t>
   </si>
   <si>
     <t>National Aeronautics and Space Administration [NASA]</t>
   </si>
   <si>
     <t>2023-10-16</t>
   </si>
   <si>
     <t>2027-10-15</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>December 11, 2025</t>
   </si>
   <si>
     <t>DSC23066</t>
   </si>
   <si>
-    <t>2024-05-01</t>
+    <t>Delta Stewardship Council - General Fund</t>
+  </si>
+  <si>
+    <t>2024-05-28</t>
   </si>
   <si>
     <t>2027-04-30</t>
   </si>
   <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
+    <t>July 30, 2026</t>
+  </si>
+  <si>
     <t>California Department of Water Resource [DWR]</t>
   </si>
   <si>
     <t>2024-07-01</t>
   </si>
   <si>
     <t>2026-12-31</t>
   </si>
   <si>
     <t>#4600014166</t>
   </si>
   <si>
     <t>2022-07-01</t>
   </si>
   <si>
     <t>2028-09-30</t>
   </si>
   <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
+  </si>
+  <si>
+    <t>Actual</t>
+  </si>
+  <si>
+    <t>Entered for Delta Crosscut Budget</t>
   </si>
   <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
@@ -549,50 +564,53 @@
   </si>
   <si>
     <t>Maggie</t>
   </si>
   <si>
     <t>Christman</t>
   </si>
   <si>
     <t>Program Manager II, Science Communication and Synthesis</t>
   </si>
   <si>
     <t>maggie.christman@deltacouncil.ca.gov</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;meta charset="UTF-8"&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;Program Manager II, CBDA at the Delta Stewardship Council leading the Science Communication and Synthesis unit of the Delta Science Program&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="www.linkedin.com/in/maggie-christman-9b122112"&gt;www.linkedin.com/in/maggie-christman-9b122112&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="https://orcid.org/0000-0003-4491-0797"&gt;https://orcid.org/0000-0003-4491-0797&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="https://www.researchgate.net/profile/Maggie-Christman"&gt;https://www.researchgate.net/profile/Maggie-Christman&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>February 7, 2026</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/51791</t>
   </si>
   <si>
     <t>Mui Lay</t>
   </si>
   <si>
     <t>Mui</t>
   </si>
   <si>
     <t>Lay</t>
   </si>
   <si>
     <t>February 27, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54264</t>
   </si>
   <si>
     <t>Rachel Wigginton</t>
   </si>
   <si>
     <t>Rachel</t>
   </si>
   <si>
     <t>Wigginton</t>
@@ -2322,53 +2340,50 @@
   <si>
     <t>Delta Science Fellows Program (Delta Science Program and California Sea Grant)</t>
   </si>
   <si>
     <t>Interagency Ecological Program IEP</t>
   </si>
   <si>
     <t>Operation Baseline (Delta Science Program)</t>
   </si>
   <si>
     <t>Prop 1 (California Department of Fish and Wildlife, CDFW)</t>
   </si>
   <si>
     <t>CalFED Bay Delta Fund CBDF</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife CDFW  - General Fund</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife CDFW - Prop 1</t>
   </si>
   <si>
     <t>Delta Stewardship Council - Environmental License Plate Fund ELPF</t>
   </si>
   <si>
-    <t>Delta Stewardship Council - General Fund</t>
-[...1 lines deleted...]
-  <si>
     <t>Proposition 50</t>
   </si>
   <si>
     <t>Proposition 84</t>
   </si>
   <si>
     <t>U.S. Bureau of Reclamation [USBR]</t>
   </si>
   <si>
     <t>Federal types of obligation</t>
   </si>
   <si>
     <t>Cooperative Agreement</t>
   </si>
   <si>
     <t>federal obsss</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
@@ -2401,53 +2416,50 @@
     <t>Blog</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
   <si>
     <t>Project fact sheet</t>
   </si>
   <si>
     <t>Report</t>
   </si>
   <si>
     <t>expenditure_type</t>
-  </si>
-[...1 lines deleted...]
-    <t>Actual</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
   <si>
     <t>Inactive</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3136,113 +3148,113 @@
       </c>
       <c r="F4" t="s">
         <v>73</v>
       </c>
       <c r="G4" t="s">
         <v>74</v>
       </c>
       <c r="H4"/>
       <c r="I4" t="s">
         <v>40</v>
       </c>
       <c r="J4" t="s">
         <v>41</v>
       </c>
       <c r="K4"/>
       <c r="L4">
         <v>2024</v>
       </c>
       <c r="M4" t="s">
         <v>75</v>
       </c>
       <c r="N4">
         <v>2027</v>
       </c>
       <c r="O4" t="s">
+        <v>43</v>
+      </c>
+      <c r="P4" t="s">
         <v>76</v>
       </c>
-      <c r="P4" t="s">
+      <c r="Q4" t="s">
         <v>77</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="R4" t="s">
         <v>78</v>
       </c>
-      <c r="R4" t="s">
+      <c r="S4" t="s">
         <v>79</v>
       </c>
-      <c r="S4" t="s">
+      <c r="T4" t="s">
         <v>80</v>
       </c>
-      <c r="T4" t="s">
+      <c r="U4" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="V4"/>
       <c r="W4" t="s">
+        <v>82</v>
+      </c>
+      <c r="X4" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5">
         <v>54720</v>
       </c>
       <c r="B5" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C5" t="s">
         <v>53</v>
       </c>
       <c r="D5" t="s">
         <v>54</v>
       </c>
       <c r="E5" t="s">
+        <v>85</v>
+      </c>
+      <c r="F5" t="s">
         <v>86</v>
       </c>
-      <c r="F5" t="s">
+      <c r="G5" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H5"/>
       <c r="I5" t="s">
         <v>40</v>
       </c>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5">
         <v>2022</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="P5"/>
       <c r="Q5" t="s">
         <v>45</v>
       </c>
       <c r="R5"/>
       <c r="S5" t="s">
         <v>89</v>
       </c>
       <c r="T5" t="s">
         <v>90</v>
       </c>
       <c r="U5" t="s">
         <v>91</v>
       </c>
       <c r="V5"/>
       <c r="W5" t="s">
         <v>92</v>
       </c>
       <c r="X5" t="s">
         <v>93</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -3386,1277 +3398,1304 @@
         <v>116</v>
       </c>
       <c r="J3">
         <v>799998.0</v>
       </c>
       <c r="K3" t="s">
         <v>117</v>
       </c>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>54489</v>
       </c>
       <c r="B4">
         <v>54477</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="E4" t="s">
         <v>71</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>115</v>
       </c>
       <c r="I4" t="s">
         <v>116</v>
       </c>
       <c r="J4">
         <v>160670.39</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>54490</v>
       </c>
       <c r="B5">
         <v>54477</v>
       </c>
       <c r="C5" t="s">
         <v>119</v>
       </c>
       <c r="D5" t="s">
         <v>38</v>
       </c>
       <c r="E5" t="s">
         <v>71</v>
       </c>
       <c r="F5"/>
-      <c r="G5"/>
+      <c r="G5" t="s">
+        <v>120</v>
+      </c>
       <c r="H5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="I5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="J5">
         <v>108000.0</v>
       </c>
       <c r="K5"/>
-      <c r="L5"/>
+      <c r="L5" t="s">
+        <v>123</v>
+      </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>54491</v>
       </c>
       <c r="B6">
         <v>54477</v>
       </c>
       <c r="C6">
         <v>4600014542</v>
       </c>
       <c r="D6" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E6" t="s">
         <v>71</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="I6" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="J6">
         <v>64007.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>54729</v>
       </c>
       <c r="B7">
         <v>54720</v>
       </c>
       <c r="C7" t="s">
+        <v>128</v>
+      </c>
+      <c r="D7" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="E7" t="s">
         <v>54</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I7" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="J7">
         <v>1096207.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7" t="s">
         <v>92</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G1"/>
+  <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D1" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="E1" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2">
+        <v>54788</v>
+      </c>
+      <c r="B2">
+        <v>54490</v>
+      </c>
+      <c r="C2">
+        <v>2024</v>
+      </c>
+      <c r="D2">
+        <v>11521.12</v>
+      </c>
+      <c r="E2" t="s">
+        <v>135</v>
+      </c>
+      <c r="F2" t="s">
+        <v>136</v>
+      </c>
+      <c r="G2" t="s">
+        <v>124</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B1" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="C1" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="D1" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="E1" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="H1" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="I1" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54482</v>
       </c>
       <c r="B2" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="C2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="D2" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="E2" t="s">
         <v>71</v>
       </c>
       <c r="F2" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="G2" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
         <v>118</v>
       </c>
       <c r="K2" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>50295</v>
       </c>
       <c r="B3" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="C3" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="D3" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="E3" t="s">
         <v>55</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
         <v>112</v>
       </c>
       <c r="K3" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>54480</v>
       </c>
       <c r="B4" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="C4" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="D4" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="E4" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
         <v>118</v>
       </c>
       <c r="K4" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50277</v>
       </c>
       <c r="B5" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="C5" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="D5" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="E5" t="s">
         <v>71</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
         <v>112</v>
       </c>
       <c r="K5" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>51791</v>
       </c>
       <c r="B6" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C6" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="D6" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="E6" t="s">
         <v>38</v>
       </c>
       <c r="F6" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="G6" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="H6" t="s">
         <v>54</v>
       </c>
       <c r="I6" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="J6" t="s">
-        <v>83</v>
+        <v>172</v>
       </c>
       <c r="K6" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>54264</v>
       </c>
       <c r="B7" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="C7" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="D7" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="E7" t="s">
         <v>54</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="K7" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>50296</v>
       </c>
       <c r="B8" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="C8" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="D8" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="E8" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="K8" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>50309</v>
       </c>
       <c r="B9" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="C9" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="D9" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E9" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="H9" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
         <v>112</v>
       </c>
       <c r="K9" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>50278</v>
       </c>
       <c r="B10" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="C10" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="D10" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="E10" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
         <v>112</v>
       </c>
       <c r="K10" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>50276</v>
       </c>
       <c r="B11" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="C11" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="D11" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="E11" t="s">
         <v>54</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="H11"/>
       <c r="I11" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="J11" t="s">
         <v>112</v>
       </c>
       <c r="K11" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="B1" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="E1" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50578</v>
       </c>
       <c r="B2">
         <v>50295</v>
       </c>
       <c r="C2">
         <v>49784</v>
       </c>
       <c r="D2" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50579</v>
       </c>
       <c r="B3">
         <v>50296</v>
       </c>
       <c r="C3">
         <v>49784</v>
       </c>
       <c r="D3" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>54478</v>
       </c>
       <c r="B4">
         <v>50278</v>
       </c>
       <c r="C4">
         <v>54477</v>
       </c>
       <c r="D4" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="E4" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>54479</v>
       </c>
       <c r="B5">
         <v>50277</v>
       </c>
       <c r="C5">
         <v>54477</v>
       </c>
       <c r="D5" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="E5" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>54481</v>
       </c>
       <c r="B6">
         <v>54480</v>
       </c>
       <c r="C6">
         <v>54477</v>
       </c>
       <c r="D6" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="E6" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>54483</v>
       </c>
       <c r="B7">
         <v>54482</v>
       </c>
       <c r="C7">
         <v>54477</v>
       </c>
       <c r="D7" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="E7" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>54484</v>
       </c>
       <c r="B8">
         <v>50309</v>
       </c>
       <c r="C8">
         <v>54477</v>
       </c>
       <c r="D8" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="E8" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>54485</v>
       </c>
       <c r="B9">
         <v>51791</v>
       </c>
       <c r="C9">
         <v>54477</v>
       </c>
       <c r="D9" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="E9" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>54724</v>
       </c>
       <c r="B10">
         <v>50278</v>
       </c>
       <c r="C10">
         <v>54720</v>
       </c>
       <c r="D10" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="E10" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>54725</v>
       </c>
       <c r="B11">
         <v>50276</v>
       </c>
       <c r="C11">
         <v>54720</v>
       </c>
       <c r="D11" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="E11" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>54726</v>
       </c>
       <c r="B12">
         <v>54264</v>
       </c>
       <c r="C12">
         <v>54720</v>
       </c>
       <c r="D12" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="E12" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>54727</v>
       </c>
       <c r="B13">
         <v>50277</v>
       </c>
       <c r="C13">
         <v>54720</v>
       </c>
       <c r="D13" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="E13" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>54728</v>
       </c>
       <c r="B14">
         <v>54482</v>
       </c>
       <c r="C14">
         <v>54720</v>
       </c>
       <c r="D14" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="E14" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>92</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="B1" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="C1" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49702</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="E2" t="s">
         <v>112</v>
       </c>
       <c r="F2" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49750</v>
       </c>
       <c r="B3" t="s">
         <v>54</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="E3" t="s">
         <v>112</v>
       </c>
       <c r="F3" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49752</v>
       </c>
       <c r="B4" t="s">
         <v>71</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="E4" t="s">
         <v>112</v>
       </c>
       <c r="F4" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49602</v>
       </c>
       <c r="B5" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="E5" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="F5" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49609</v>
       </c>
       <c r="B6" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="E6" t="s">
         <v>112</v>
       </c>
       <c r="F6" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49646</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="E7" t="s">
         <v>112</v>
       </c>
       <c r="F7" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49666</v>
       </c>
       <c r="B8" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="E8" t="s">
         <v>112</v>
       </c>
       <c r="F8" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49707</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="E9" t="s">
         <v>112</v>
       </c>
       <c r="F9" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="D1" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="E1" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H1" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="I1" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54722</v>
       </c>
       <c r="B2">
         <v>54720</v>
       </c>
       <c r="C2" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="D2" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="G2" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>0</v>
       </c>
       <c r="J2" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>50816</v>
       </c>
       <c r="B3">
         <v>49784</v>
       </c>
       <c r="C3" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="D3" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="G3" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>50815</v>
       </c>
       <c r="B4">
         <v>49784</v>
       </c>
       <c r="C4" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="D4" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="G4" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>19</v>
       </c>
       <c r="J4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54721</v>
       </c>
       <c r="B5">
         <v>54720</v>
       </c>
       <c r="C5" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="D5" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="G5" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>0</v>
       </c>
       <c r="J5" t="s">
         <v>92</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -4695,2160 +4734,2163 @@
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>106</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
-        <v>758</v>
+        <v>763</v>
       </c>
       <c r="P1" t="s">
-        <v>762</v>
+        <v>767</v>
       </c>
       <c r="Q1" t="s">
-        <v>769</v>
+        <v>774</v>
       </c>
       <c r="R1" t="s">
-        <v>771</v>
+        <v>776</v>
       </c>
       <c r="S1" t="s">
-        <v>780</v>
+        <v>785</v>
       </c>
       <c r="T1" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="C2" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="D2" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="E2" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="F2" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="G2" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="H2" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="I2" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="J2" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="K2" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="L2" t="s">
         <v>111</v>
       </c>
       <c r="M2" t="s">
-        <v>744</v>
+        <v>750</v>
       </c>
       <c r="N2" t="s">
-        <v>750</v>
+        <v>756</v>
       </c>
       <c r="O2" t="s">
-        <v>759</v>
+        <v>764</v>
       </c>
       <c r="P2" t="s">
-        <v>763</v>
+        <v>768</v>
       </c>
       <c r="Q2" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="R2" t="s">
-        <v>772</v>
+        <v>777</v>
       </c>
       <c r="S2" t="s">
-        <v>781</v>
+        <v>135</v>
       </c>
       <c r="T2" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="D3" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="E3" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="F3" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="G3" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="H3" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="I3" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="J3" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="K3" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="L3" t="s">
-        <v>743</v>
+        <v>749</v>
       </c>
       <c r="M3" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
       <c r="N3" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="O3" t="s">
-        <v>760</v>
+        <v>765</v>
       </c>
       <c r="P3" t="s">
-        <v>764</v>
+        <v>769</v>
       </c>
       <c r="Q3" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="R3" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="S3" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="T3" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>53</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="E4" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="F4" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="G4" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="H4" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="I4" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="J4" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="K4" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="M4" t="s">
-        <v>746</v>
+        <v>752</v>
       </c>
       <c r="N4" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="O4" t="s">
         <v>117</v>
       </c>
       <c r="P4" t="s">
-        <v>765</v>
+        <v>770</v>
       </c>
       <c r="Q4" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="R4" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="D5" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E5" t="s">
         <v>43</v>
       </c>
       <c r="F5" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="G5" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="H5" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="I5" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="J5" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="K5" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="M5" t="s">
-        <v>747</v>
+        <v>753</v>
       </c>
       <c r="N5" t="s">
-        <v>753</v>
+        <v>759</v>
       </c>
       <c r="O5" t="s">
-        <v>761</v>
+        <v>766</v>
       </c>
       <c r="P5" t="s">
         <v>117</v>
       </c>
       <c r="Q5" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="R5" t="s">
-        <v>773</v>
+        <v>778</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="D6" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="E6" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="F6" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="G6" t="s">
         <v>45</v>
       </c>
       <c r="H6" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="I6" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="J6" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="K6" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
       <c r="M6" t="s">
-        <v>748</v>
+        <v>754</v>
       </c>
       <c r="N6" t="s">
-        <v>754</v>
+        <v>120</v>
       </c>
       <c r="P6" t="s">
-        <v>766</v>
+        <v>771</v>
       </c>
       <c r="Q6" t="s">
-        <v>770</v>
+        <v>775</v>
       </c>
       <c r="R6" t="s">
-        <v>774</v>
+        <v>779</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>59</v>
       </c>
       <c r="D7" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="E7" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="F7" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="G7" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="H7" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="I7" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="J7" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="K7" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="M7" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="N7" t="s">
-        <v>755</v>
+        <v>760</v>
       </c>
       <c r="P7" t="s">
-        <v>767</v>
+        <v>772</v>
       </c>
       <c r="R7" t="s">
-        <v>775</v>
+        <v>780</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="D8" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="F8" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="G8" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="H8" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="I8" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="J8" t="s">
         <v>90</v>
       </c>
       <c r="K8" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="N8" t="s">
-        <v>756</v>
+        <v>761</v>
       </c>
       <c r="P8" t="s">
-        <v>768</v>
+        <v>773</v>
       </c>
       <c r="R8" t="s">
-        <v>776</v>
+        <v>781</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="D9" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="F9" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="G9" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="H9" t="s">
         <v>46</v>
       </c>
       <c r="I9" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="J9" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="K9" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="N9" t="s">
-        <v>757</v>
+        <v>762</v>
+      </c>
+      <c r="P9" t="s">
+        <v>123</v>
       </c>
       <c r="R9" t="s">
-        <v>777</v>
+        <v>782</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="D10" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="F10" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="G10" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="H10" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="I10" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="J10" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
       <c r="K10" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
       <c r="N10" t="s">
         <v>109</v>
       </c>
       <c r="R10" t="s">
-        <v>778</v>
+        <v>783</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="D11" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F11" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="H11" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="I11" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="J11" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="K11" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
       <c r="R11" t="s">
-        <v>779</v>
+        <v>784</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="F12" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="H12" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="I12" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="J12" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="K12" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
       <c r="R12" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="H13" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="I13" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="J13" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
       <c r="K13" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="H14" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="I14" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="J14" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="K14" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="H15" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="I15" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="J15" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="K15" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="H16" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="I16" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="J16" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="K16" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="H17" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="I17" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="J17" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="K17" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="H18" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="I18" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="J18" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="K18" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="H19" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="I19" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="J19" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="K19" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H20" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="I20" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
       <c r="J20" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="K20" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="H21" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="I21" t="s">
         <v>89</v>
       </c>
       <c r="J21" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="K21" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="H22" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="I22" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
       <c r="J22" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="K22" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="H23" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="I23" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
       <c r="J23" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="K23" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="H24" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="I24" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="J24" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="K24" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="H25" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="I25" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="J25" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="K25" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="H26" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="I26" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="J26" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="K26" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="H27" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="I27" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="J27" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="K27" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="H28" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="I28" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="J28" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="K28" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="I29" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
       <c r="J29" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="K29" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="I30" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="J30" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="K30" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="I31" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="J31" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="K31" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="I32" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
       <c r="J32" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="K32" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="I33" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="J33" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="K33" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="I34" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="J34" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="K34" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="I35" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="J35" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="K35" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="I36" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
       <c r="J36" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="K36" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="I37" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
       <c r="J37" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="K37" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="I38" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="J38" t="s">
-        <v>538</v>
+        <v>544</v>
       </c>
       <c r="K38" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="I39" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
       <c r="J39" t="s">
-        <v>539</v>
+        <v>545</v>
       </c>
       <c r="K39" t="s">
-        <v>598</v>
+        <v>604</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="I40" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="J40" t="s">
-        <v>540</v>
+        <v>546</v>
       </c>
       <c r="K40" t="s">
-        <v>599</v>
+        <v>605</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="I41" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="J41" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
       <c r="K41" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="J42" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="K42" t="s">
-        <v>601</v>
+        <v>607</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="J43" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
       <c r="K43" t="s">
-        <v>602</v>
+        <v>608</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="J44" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="K44" t="s">
-        <v>603</v>
+        <v>609</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="J45" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="K45" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="J46" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="K46" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="J47" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="K47" t="s">
-        <v>606</v>
+        <v>612</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="J48" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="K48" t="s">
-        <v>607</v>
+        <v>613</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="J49" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="K49" t="s">
-        <v>608</v>
+        <v>614</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="J50" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="K50" t="s">
-        <v>609</v>
+        <v>615</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="J51" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="K51" t="s">
-        <v>610</v>
+        <v>616</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="J52" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="K52" t="s">
-        <v>611</v>
+        <v>617</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="J53" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
       <c r="K53" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="J54" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="K54" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="J55" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="K55" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="J56" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="K56" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="J57" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="K57" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="J58" t="s">
         <v>48</v>
       </c>
       <c r="K58" t="s">
-        <v>616</v>
+        <v>622</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="J59" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="K59" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="J60" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="K60" t="s">
-        <v>618</v>
+        <v>624</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="J61" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="K61" t="s">
-        <v>619</v>
+        <v>625</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="J62" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="K62" t="s">
-        <v>620</v>
+        <v>626</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="J63" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="K63" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="J64" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="K64" t="s">
-        <v>621</v>
+        <v>627</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="K65" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="K66" t="s">
-        <v>623</v>
+        <v>629</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="K67" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="K68" t="s">
-        <v>625</v>
+        <v>631</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="K69" t="s">
-        <v>626</v>
+        <v>632</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="K70" t="s">
-        <v>627</v>
+        <v>633</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="K71" t="s">
-        <v>628</v>
+        <v>634</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="K72" t="s">
-        <v>629</v>
+        <v>635</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="K73" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="K74" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="K75" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="K76" t="s">
-        <v>633</v>
+        <v>639</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="K77" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="K78" t="s">
-        <v>635</v>
+        <v>641</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="K79" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="K80" t="s">
-        <v>637</v>
+        <v>643</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="K81" t="s">
-        <v>638</v>
+        <v>644</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="K82" t="s">
-        <v>639</v>
+        <v>645</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="K83" t="s">
-        <v>640</v>
+        <v>646</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="K84" t="s">
-        <v>641</v>
+        <v>647</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="K85" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="K86" t="s">
-        <v>642</v>
+        <v>648</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="K87" t="s">
-        <v>643</v>
+        <v>649</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="K88" t="s">
-        <v>644</v>
+        <v>650</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="K89" t="s">
-        <v>645</v>
+        <v>651</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="K90" t="s">
-        <v>646</v>
+        <v>652</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="K91" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="K92" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="K93" t="s">
-        <v>649</v>
+        <v>655</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="K94" t="s">
-        <v>650</v>
+        <v>656</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="K95" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="K96" t="s">
-        <v>651</v>
+        <v>657</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="K97" t="s">
-        <v>652</v>
+        <v>658</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="K98" t="s">
-        <v>653</v>
+        <v>659</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="K99" t="s">
-        <v>654</v>
+        <v>660</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="K100" t="s">
-        <v>655</v>
+        <v>661</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="K101" t="s">
-        <v>656</v>
+        <v>662</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="K102" t="s">
-        <v>657</v>
+        <v>663</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="K103" t="s">
-        <v>658</v>
+        <v>664</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="K104" t="s">
-        <v>659</v>
+        <v>665</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="K105" t="s">
-        <v>660</v>
+        <v>666</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="K106" t="s">
-        <v>661</v>
+        <v>667</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="K107" t="s">
-        <v>662</v>
+        <v>668</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="K108" t="s">
-        <v>663</v>
+        <v>669</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="K109" t="s">
-        <v>664</v>
+        <v>670</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="K110" t="s">
-        <v>665</v>
+        <v>671</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="K111" t="s">
-        <v>666</v>
+        <v>672</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="K112" t="s">
-        <v>667</v>
+        <v>673</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="K113" t="s">
-        <v>668</v>
+        <v>674</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="K114" t="s">
-        <v>669</v>
+        <v>675</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="K115" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="K116" t="s">
-        <v>671</v>
+        <v>677</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="K117" t="s">
-        <v>672</v>
+        <v>678</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="K118" t="s">
-        <v>673</v>
+        <v>679</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="K119" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="K120" t="s">
-        <v>675</v>
+        <v>681</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="K121" t="s">
-        <v>676</v>
+        <v>682</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="K122" t="s">
-        <v>677</v>
+        <v>683</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="K123" t="s">
-        <v>678</v>
+        <v>684</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="K124" t="s">
-        <v>679</v>
+        <v>685</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="K125" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="K126" t="s">
-        <v>680</v>
+        <v>686</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="K127" t="s">
-        <v>681</v>
+        <v>687</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="K128" t="s">
-        <v>682</v>
+        <v>688</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="K129" t="s">
-        <v>683</v>
+        <v>689</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="K130" t="s">
-        <v>684</v>
+        <v>690</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="K131" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="K132" t="s">
-        <v>686</v>
+        <v>692</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="K133" t="s">
-        <v>687</v>
+        <v>693</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="K134" t="s">
-        <v>688</v>
+        <v>694</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="K135" t="s">
-        <v>689</v>
+        <v>695</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="K136" t="s">
-        <v>690</v>
+        <v>696</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="K137" t="s">
-        <v>691</v>
+        <v>697</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="K138" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="K139" t="s">
-        <v>692</v>
+        <v>698</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="K140" t="s">
-        <v>693</v>
+        <v>699</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="K141" t="s">
-        <v>694</v>
+        <v>700</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="K142" t="s">
-        <v>695</v>
+        <v>701</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="K143" t="s">
-        <v>696</v>
+        <v>702</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="K144" t="s">
-        <v>697</v>
+        <v>703</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="K145" t="s">
-        <v>698</v>
+        <v>704</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="K146" t="s">
-        <v>699</v>
+        <v>705</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="K147" t="s">
-        <v>700</v>
+        <v>706</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="K148" t="s">
-        <v>701</v>
+        <v>707</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="K149" t="s">
-        <v>702</v>
+        <v>708</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="K150" t="s">
-        <v>703</v>
+        <v>709</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="K151" t="s">
-        <v>704</v>
+        <v>710</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="K152" t="s">
-        <v>705</v>
+        <v>711</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="K153" t="s">
-        <v>706</v>
+        <v>712</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="K154" t="s">
-        <v>707</v>
+        <v>713</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="K155" t="s">
-        <v>708</v>
+        <v>714</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="K156" t="s">
-        <v>709</v>
+        <v>715</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="K157" t="s">
-        <v>710</v>
+        <v>716</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="K158" t="s">
-        <v>711</v>
+        <v>717</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="K159" t="s">
-        <v>712</v>
+        <v>718</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="K160" t="s">
-        <v>713</v>
+        <v>719</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="K161" t="s">
-        <v>714</v>
+        <v>720</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="K162" t="s">
-        <v>715</v>
+        <v>721</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>716</v>
+        <v>722</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>717</v>
+        <v>723</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>718</v>
+        <v>724</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>719</v>
+        <v>725</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>720</v>
+        <v>726</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>721</v>
+        <v>727</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>722</v>
+        <v>728</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>723</v>
+        <v>729</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>724</v>
+        <v>730</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>725</v>
+        <v>731</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>726</v>
+        <v>732</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>727</v>
+        <v>733</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>728</v>
+        <v>734</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>729</v>
+        <v>735</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>730</v>
+        <v>736</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>731</v>
+        <v>737</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>733</v>
+        <v>739</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>734</v>
+        <v>740</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>735</v>
+        <v>741</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>736</v>
+        <v>742</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>737</v>
+        <v>743</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>738</v>
+        <v>744</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>739</v>
+        <v>745</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>740</v>
+        <v>746</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>741</v>
+        <v>747</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>742</v>
+        <v>748</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">