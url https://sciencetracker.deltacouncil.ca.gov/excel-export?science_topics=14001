--- v1 (2026-08-09)
+++ v2 (2026-10-08)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="789">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-09 01:46:07pm</t>
+    <t>2026-10-08 04:33:30pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=14001</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"14001"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -4599,79 +4599,79 @@
         <v>92</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>50816</v>
       </c>
       <c r="B3">
         <v>49784</v>
       </c>
       <c r="C3" t="s">
         <v>242</v>
       </c>
       <c r="D3" t="s">
         <v>243</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>244</v>
       </c>
       <c r="G3" t="s">
         <v>245</v>
       </c>
       <c r="H3"/>
       <c r="I3">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J3" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>50815</v>
       </c>
       <c r="B4">
         <v>49784</v>
       </c>
       <c r="C4" t="s">
         <v>246</v>
       </c>
       <c r="D4" t="s">
         <v>247</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>248</v>
       </c>
       <c r="G4" t="s">
         <v>249</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54721</v>
       </c>
       <c r="B5">
         <v>54720</v>
       </c>
       <c r="C5" t="s">
         <v>242</v>
       </c>
       <c r="D5" t="s">
         <v>250</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>251</v>
       </c>
       <c r="G5" t="s">
         <v>252</v>
       </c>