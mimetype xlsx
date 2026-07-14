--- v0 (2026-05-30)
+++ v1 (2026-07-14)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="935">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="936">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-30 02:32:34am</t>
+    <t>2026-07-14 05:12:40am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13996</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13996"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -2881,50 +2881,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
@@ -5787,51 +5790,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>54717</v>
       </c>
       <c r="B26">
         <v>54713</v>
       </c>
       <c r="C26" t="s">
         <v>305</v>
       </c>
       <c r="D26" t="s">
         <v>306</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
         <v>307</v>
       </c>
       <c r="G26" t="s">
         <v>308</v>
       </c>
       <c r="H26"/>
       <c r="I26">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J26" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>51127</v>
       </c>
       <c r="B27">
         <v>49944</v>
       </c>
       <c r="C27" t="s">
         <v>259</v>
       </c>
       <c r="D27" t="s">
         <v>309</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
         <v>310</v>
       </c>
       <c r="G27" t="s">
         <v>311</v>
       </c>
@@ -6708,60 +6711,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>173</v>
       </c>
       <c r="M1" t="s">
         <v>165</v>
       </c>
       <c r="N1" t="s">
         <v>166</v>
       </c>
       <c r="O1" t="s">
         <v>905</v>
       </c>
       <c r="P1" t="s">
         <v>910</v>
       </c>
       <c r="Q1" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="R1" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="S1" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="T1" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>390</v>
       </c>
       <c r="C2" t="s">
         <v>391</v>
       </c>
       <c r="D2" t="s">
         <v>398</v>
       </c>
       <c r="E2" t="s">
         <v>559</v>
       </c>
       <c r="F2" t="s">
         <v>564</v>
       </c>
       <c r="G2" t="s">
         <v>575</v>
       </c>
       <c r="H2" t="s">
         <v>583</v>
       </c>
       <c r="I2" t="s">
@@ -6770,365 +6773,368 @@
       <c r="J2" t="s">
         <v>648</v>
       </c>
       <c r="K2" t="s">
         <v>710</v>
       </c>
       <c r="L2" t="s">
         <v>890</v>
       </c>
       <c r="M2" t="s">
         <v>892</v>
       </c>
       <c r="N2" t="s">
         <v>897</v>
       </c>
       <c r="O2" t="s">
         <v>906</v>
       </c>
       <c r="P2" t="s">
         <v>911</v>
       </c>
       <c r="Q2" t="s">
         <v>196</v>
       </c>
       <c r="R2" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="S2" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="T2" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>148</v>
       </c>
       <c r="C3" t="s">
         <v>392</v>
       </c>
       <c r="D3" t="s">
         <v>399</v>
       </c>
       <c r="E3" t="s">
         <v>560</v>
       </c>
       <c r="F3" t="s">
         <v>565</v>
       </c>
       <c r="G3" t="s">
         <v>576</v>
       </c>
       <c r="H3" t="s">
         <v>584</v>
       </c>
       <c r="I3" t="s">
         <v>611</v>
       </c>
       <c r="J3" t="s">
         <v>649</v>
       </c>
       <c r="K3" t="s">
         <v>711</v>
       </c>
       <c r="L3" t="s">
         <v>891</v>
       </c>
       <c r="M3" t="s">
         <v>175</v>
       </c>
       <c r="N3" t="s">
         <v>898</v>
       </c>
       <c r="O3" t="s">
         <v>907</v>
       </c>
       <c r="P3" t="s">
         <v>912</v>
       </c>
       <c r="Q3" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="R3" t="s">
         <v>259</v>
       </c>
       <c r="S3" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="T3" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>138</v>
       </c>
       <c r="D4" t="s">
         <v>400</v>
       </c>
       <c r="E4" t="s">
         <v>561</v>
       </c>
       <c r="F4" t="s">
         <v>566</v>
       </c>
       <c r="G4" t="s">
         <v>577</v>
       </c>
       <c r="H4" t="s">
         <v>585</v>
       </c>
       <c r="I4" t="s">
         <v>612</v>
       </c>
       <c r="J4" t="s">
         <v>650</v>
       </c>
       <c r="K4" t="s">
         <v>712</v>
       </c>
       <c r="M4" t="s">
         <v>893</v>
       </c>
       <c r="N4" t="s">
         <v>899</v>
       </c>
       <c r="O4" t="s">
         <v>908</v>
       </c>
       <c r="P4" t="s">
         <v>913</v>
       </c>
       <c r="Q4" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="R4" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>393</v>
       </c>
       <c r="D5" t="s">
         <v>401</v>
       </c>
       <c r="E5" t="s">
         <v>152</v>
       </c>
       <c r="F5" t="s">
         <v>567</v>
       </c>
       <c r="G5" t="s">
         <v>578</v>
       </c>
       <c r="H5" t="s">
         <v>586</v>
       </c>
       <c r="I5" t="s">
         <v>613</v>
       </c>
       <c r="J5" t="s">
         <v>651</v>
       </c>
       <c r="K5" t="s">
         <v>713</v>
       </c>
       <c r="M5" t="s">
         <v>894</v>
       </c>
       <c r="N5" t="s">
         <v>900</v>
       </c>
       <c r="O5" t="s">
         <v>909</v>
       </c>
       <c r="P5" t="s">
         <v>908</v>
       </c>
       <c r="Q5" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="R5" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>394</v>
       </c>
       <c r="D6" t="s">
         <v>402</v>
       </c>
       <c r="E6" t="s">
         <v>562</v>
       </c>
       <c r="F6" t="s">
         <v>568</v>
       </c>
       <c r="G6" t="s">
         <v>579</v>
       </c>
       <c r="H6" t="s">
         <v>587</v>
       </c>
       <c r="I6" t="s">
         <v>614</v>
       </c>
       <c r="J6" t="s">
         <v>652</v>
       </c>
       <c r="K6" t="s">
         <v>714</v>
       </c>
       <c r="M6" t="s">
         <v>895</v>
       </c>
       <c r="N6" t="s">
         <v>901</v>
       </c>
       <c r="P6" t="s">
         <v>914</v>
       </c>
       <c r="Q6" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="R6" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>85</v>
       </c>
       <c r="D7" t="s">
         <v>403</v>
       </c>
       <c r="E7" t="s">
         <v>563</v>
       </c>
       <c r="F7" t="s">
         <v>569</v>
       </c>
       <c r="G7" t="s">
         <v>580</v>
       </c>
       <c r="H7" t="s">
         <v>588</v>
       </c>
       <c r="I7" t="s">
         <v>615</v>
       </c>
       <c r="J7" t="s">
         <v>653</v>
       </c>
       <c r="K7" t="s">
         <v>610</v>
       </c>
       <c r="M7" t="s">
         <v>896</v>
       </c>
       <c r="N7" t="s">
         <v>902</v>
       </c>
       <c r="P7" t="s">
         <v>915</v>
       </c>
       <c r="R7" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>395</v>
       </c>
       <c r="D8" t="s">
         <v>404</v>
       </c>
       <c r="F8" t="s">
         <v>570</v>
       </c>
       <c r="G8" t="s">
         <v>581</v>
       </c>
       <c r="H8" t="s">
         <v>589</v>
       </c>
       <c r="I8" t="s">
         <v>616</v>
       </c>
       <c r="J8" t="s">
         <v>654</v>
       </c>
       <c r="K8" t="s">
         <v>611</v>
       </c>
       <c r="N8" t="s">
         <v>903</v>
       </c>
       <c r="P8" t="s">
         <v>916</v>
       </c>
       <c r="R8" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>53</v>
       </c>
       <c r="D9" t="s">
         <v>405</v>
       </c>
       <c r="F9" t="s">
         <v>571</v>
       </c>
       <c r="G9" t="s">
         <v>582</v>
       </c>
       <c r="H9" t="s">
         <v>590</v>
       </c>
       <c r="I9" t="s">
         <v>617</v>
       </c>
       <c r="J9" t="s">
         <v>655</v>
       </c>
       <c r="K9" t="s">
         <v>715</v>
       </c>
       <c r="N9" t="s">
         <v>37</v>
       </c>
+      <c r="P9" t="s">
+        <v>917</v>
+      </c>
       <c r="R9" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>396</v>
       </c>
       <c r="D10" t="s">
         <v>406</v>
       </c>
       <c r="F10" t="s">
         <v>572</v>
       </c>
       <c r="G10" t="s">
         <v>43</v>
       </c>
       <c r="H10" t="s">
         <v>591</v>
       </c>
       <c r="I10" t="s">
         <v>618</v>
       </c>
       <c r="J10" t="s">
         <v>656</v>
       </c>
       <c r="K10" t="s">