--- v1 (2026-07-14)
+++ v2 (2026-08-29)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="936">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-14 05:12:40am</t>
+    <t>2026-08-28 08:53:59pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13996</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13996"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -5316,51 +5316,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50868</v>
       </c>
       <c r="B9">
         <v>50176</v>
       </c>
       <c r="C9" t="s">
         <v>259</v>
       </c>
       <c r="D9" t="s">
         <v>277</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
         <v>278</v>
       </c>
       <c r="G9" t="s">
         <v>279</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50870</v>
       </c>
       <c r="B10">
         <v>50204</v>
       </c>
       <c r="C10" t="s">
         <v>259</v>
       </c>
       <c r="D10" t="s">
         <v>277</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>278</v>
       </c>
       <c r="G10" t="s">
         <v>279</v>
       </c>
@@ -5790,51 +5790,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>54717</v>
       </c>
       <c r="B26">
         <v>54713</v>
       </c>
       <c r="C26" t="s">
         <v>305</v>
       </c>
       <c r="D26" t="s">
         <v>306</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
         <v>307</v>
       </c>
       <c r="G26" t="s">
         <v>308</v>
       </c>
       <c r="H26"/>
       <c r="I26">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J26" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>51127</v>
       </c>
       <c r="B27">
         <v>49944</v>
       </c>
       <c r="C27" t="s">
         <v>259</v>
       </c>
       <c r="D27" t="s">
         <v>309</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
         <v>310</v>
       </c>
       <c r="G27" t="s">
         <v>311</v>
       </c>