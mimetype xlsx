--- v2 (2026-08-29)
+++ v3 (2026-10-24)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="936">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-28 08:53:59pm</t>
+    <t>2026-10-24 01:52:51am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13996</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13996"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -5790,51 +5790,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>54717</v>
       </c>
       <c r="B26">
         <v>54713</v>
       </c>
       <c r="C26" t="s">
         <v>305</v>
       </c>
       <c r="D26" t="s">
         <v>306</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
         <v>307</v>
       </c>
       <c r="G26" t="s">
         <v>308</v>
       </c>
       <c r="H26"/>
       <c r="I26">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J26" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>51127</v>
       </c>
       <c r="B27">
         <v>49944</v>
       </c>
       <c r="C27" t="s">
         <v>259</v>
       </c>
       <c r="D27" t="s">
         <v>309</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
         <v>310</v>
       </c>
       <c r="G27" t="s">
         <v>311</v>
       </c>
@@ -6514,51 +6514,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>50988</v>
       </c>
       <c r="B52">
         <v>50171</v>
       </c>
       <c r="C52" t="s">
         <v>273</v>
       </c>
       <c r="D52" t="s">
         <v>375</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
         <v>376</v>
       </c>
       <c r="G52" t="s">
         <v>377</v>
       </c>
       <c r="H52"/>
       <c r="I52">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J52" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>50997</v>
       </c>
       <c r="B53">
         <v>50176</v>
       </c>
       <c r="C53" t="s">
         <v>263</v>
       </c>
       <c r="D53" t="s">
         <v>378</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
         <v>379</v>
       </c>
       <c r="G53" t="s">
         <v>380</v>
       </c>