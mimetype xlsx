--- v0 (2026-06-08)
+++ v1 (2026-07-24)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1151">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-08 02:12:10am</t>
+    <t>2026-07-23 11:10:46pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13991</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13991"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -3506,50 +3506,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
@@ -7727,51 +7730,51 @@
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>50921</v>
       </c>
       <c r="B29">
         <v>50153</v>
       </c>
       <c r="C29" t="s">
         <v>410</v>
       </c>
       <c r="D29" t="s">
         <v>465</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
         <v>466</v>
       </c>
       <c r="G29" t="s">
         <v>467</v>
       </c>
       <c r="H29"/>
       <c r="I29">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J29" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>50911</v>
       </c>
       <c r="B30">
         <v>50146</v>
       </c>
       <c r="C30" t="s">
         <v>410</v>
       </c>
       <c r="D30" t="s">
         <v>468</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
         <v>469</v>
       </c>
       <c r="G30" t="s">
         <v>470</v>
       </c>
@@ -8471,51 +8474,51 @@
         <v>92</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>50963</v>
       </c>
       <c r="B56">
         <v>50167</v>
       </c>
       <c r="C56" t="s">
         <v>410</v>
       </c>
       <c r="D56" t="s">
         <v>531</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
         <v>532</v>
       </c>
       <c r="G56" t="s">
         <v>533</v>
       </c>
       <c r="H56"/>
       <c r="I56">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J56" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>51054</v>
       </c>
       <c r="B57">
         <v>50202</v>
       </c>
       <c r="C57" t="s">
         <v>420</v>
       </c>
       <c r="D57" t="s">
         <v>535</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
         <v>536</v>
       </c>
       <c r="G57" t="s">
         <v>537</v>
       </c>
@@ -9117,51 +9120,51 @@
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
         <v>54150</v>
       </c>
       <c r="B79">
         <v>54149</v>
       </c>
       <c r="C79" t="s">
         <v>591</v>
       </c>
       <c r="D79" t="s">
         <v>592</v>
       </c>
       <c r="E79" t="s">
         <v>593</v>
       </c>
       <c r="F79" t="s">
         <v>594</v>
       </c>
       <c r="G79" t="s">
         <v>595</v>
       </c>
       <c r="H79"/>
       <c r="I79">
-        <v>2562</v>
+        <v>2563</v>
       </c>
       <c r="J79" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
         <v>50988</v>
       </c>
       <c r="B80">
         <v>50171</v>
       </c>
       <c r="C80" t="s">
         <v>406</v>
       </c>
       <c r="D80" t="s">
         <v>597</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
         <v>598</v>
       </c>
       <c r="G80" t="s">
         <v>599</v>
       </c>
@@ -9370,60 +9373,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>260</v>
       </c>
       <c r="M1" t="s">
         <v>252</v>
       </c>
       <c r="N1" t="s">
         <v>253</v>
       </c>
       <c r="O1" t="s">
         <v>1124</v>
       </c>
       <c r="P1" t="s">
         <v>1129</v>
       </c>
       <c r="Q1" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="R1" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="S1" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="T1" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>615</v>
       </c>
       <c r="C2" t="s">
         <v>616</v>
       </c>
       <c r="D2" t="s">
         <v>623</v>
       </c>
       <c r="E2" t="s">
         <v>784</v>
       </c>
       <c r="F2" t="s">
         <v>788</v>
       </c>
       <c r="G2" t="s">
         <v>798</v>
       </c>
       <c r="H2" t="s">
         <v>805</v>
       </c>
       <c r="I2" t="s">
@@ -9432,54 +9435,54 @@
       <c r="J2" t="s">
         <v>171</v>
       </c>
       <c r="K2" t="s">
         <v>929</v>
       </c>
       <c r="L2" t="s">
         <v>1109</v>
       </c>
       <c r="M2" t="s">
         <v>1111</v>
       </c>
       <c r="N2" t="s">
         <v>1116</v>
       </c>
       <c r="O2" t="s">
         <v>1125</v>
       </c>
       <c r="P2" t="s">
         <v>1130</v>
       </c>
       <c r="Q2" t="s">
         <v>355</v>
       </c>
       <c r="R2" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="S2" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="T2" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>617</v>
       </c>
       <c r="D3" t="s">
         <v>624</v>
       </c>
       <c r="E3" t="s">
         <v>42</v>
       </c>
       <c r="F3" t="s">
         <v>789</v>
       </c>
       <c r="G3" t="s">
         <v>799</v>
       </c>
       <c r="H3" t="s">
@@ -9494,54 +9497,54 @@
       <c r="K3" t="s">
         <v>930</v>
       </c>
       <c r="L3" t="s">
         <v>1110</v>
       </c>
       <c r="M3" t="s">
         <v>1112</v>
       </c>
       <c r="N3" t="s">
         <v>1117</v>
       </c>
       <c r="O3" t="s">
         <v>1126</v>
       </c>
       <c r="P3" t="s">
         <v>1131</v>
       </c>
       <c r="Q3" t="s">
         <v>353</v>
       </c>
       <c r="R3" t="s">
         <v>420</v>
       </c>
       <c r="S3" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="T3" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>52</v>
       </c>
       <c r="C4" t="s">
         <v>58</v>
       </c>
       <c r="D4" t="s">
         <v>625</v>
       </c>
       <c r="E4" t="s">
         <v>785</v>
       </c>
       <c r="F4" t="s">
         <v>790</v>
       </c>
       <c r="G4" t="s">
         <v>800</v>
       </c>
       <c r="H4" t="s">
         <v>807</v>
       </c>
       <c r="I4" t="s">
@@ -9594,235 +9597,238 @@
       <c r="I5" t="s">
         <v>835</v>
       </c>
       <c r="J5" t="s">
         <v>871</v>
       </c>
       <c r="K5" t="s">
         <v>932</v>
       </c>
       <c r="M5" t="s">
         <v>262</v>
       </c>
       <c r="N5" t="s">
         <v>1119</v>
       </c>
       <c r="O5" t="s">
         <v>1128</v>
       </c>
       <c r="P5" t="s">
         <v>1127</v>
       </c>
       <c r="Q5" t="s">
         <v>357</v>
       </c>
       <c r="R5" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>619</v>
       </c>
       <c r="D6" t="s">
         <v>627</v>
       </c>
       <c r="E6" t="s">
         <v>787</v>
       </c>
       <c r="F6" t="s">
         <v>792</v>
       </c>
       <c r="G6" t="s">
         <v>802</v>
       </c>
       <c r="H6" t="s">
         <v>809</v>
       </c>
       <c r="I6" t="s">
         <v>836</v>
       </c>
       <c r="J6" t="s">
         <v>872</v>
       </c>
       <c r="K6" t="s">
         <v>933</v>
       </c>
       <c r="M6" t="s">
         <v>1114</v>
       </c>
       <c r="N6" t="s">
         <v>1120</v>
       </c>
       <c r="P6" t="s">
         <v>1133</v>
       </c>
       <c r="Q6" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="R6" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>138</v>
       </c>
       <c r="D7" t="s">
         <v>628</v>
       </c>
       <c r="E7" t="s">
         <v>231</v>
       </c>
       <c r="F7" t="s">
         <v>793</v>
       </c>
       <c r="G7" t="s">
         <v>803</v>
       </c>
       <c r="H7" t="s">
         <v>810</v>
       </c>
       <c r="I7" t="s">
         <v>837</v>
       </c>
       <c r="J7" t="s">
         <v>873</v>
       </c>
       <c r="K7" t="s">
         <v>832</v>
       </c>
       <c r="M7" t="s">
         <v>1115</v>
       </c>
       <c r="N7" t="s">
         <v>1121</v>
       </c>
       <c r="P7" t="s">
         <v>1134</v>
       </c>
       <c r="R7" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>620</v>
       </c>
       <c r="D8" t="s">
         <v>629</v>
       </c>
       <c r="F8" t="s">
         <v>794</v>
       </c>
       <c r="G8" t="s">
         <v>804</v>
       </c>
       <c r="H8" t="s">
         <v>811</v>
       </c>
       <c r="I8" t="s">
         <v>838</v>
       </c>
       <c r="J8" t="s">
         <v>874</v>
       </c>
       <c r="K8" t="s">
         <v>833</v>
       </c>
       <c r="N8" t="s">
         <v>1122</v>
       </c>
       <c r="P8" t="s">
         <v>1135</v>
       </c>
       <c r="R8" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>621</v>
       </c>
       <c r="D9" t="s">
         <v>630</v>
       </c>
       <c r="F9" t="s">
         <v>795</v>
       </c>
       <c r="G9" t="s">
         <v>75</v>
       </c>
       <c r="H9" t="s">
         <v>812</v>
       </c>
       <c r="I9" t="s">
         <v>839</v>
       </c>
       <c r="J9" t="s">
         <v>244</v>
       </c>
       <c r="K9" t="s">
         <v>934</v>
       </c>
       <c r="N9" t="s">
         <v>54</v>
       </c>
+      <c r="P9" t="s">
+        <v>1136</v>
+      </c>
       <c r="R9" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>41</v>
       </c>
       <c r="D10" t="s">
         <v>631</v>
       </c>
       <c r="F10" t="s">
         <v>60</v>
       </c>
       <c r="G10" t="s">
         <v>88</v>
       </c>
       <c r="H10" t="s">
         <v>813</v>
       </c>
       <c r="I10" t="s">
         <v>840</v>
       </c>
       <c r="J10" t="s">
         <v>875</v>
       </c>
       <c r="K10" t="s">
         <v>935</v>
       </c>
       <c r="N10" t="s">
         <v>1123</v>
       </c>
       <c r="R10" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>622</v>
       </c>
       <c r="D11" t="s">
         <v>632</v>
       </c>
       <c r="F11" t="s">
         <v>796</v>
       </c>
       <c r="H11" t="s">
         <v>814</v>
       </c>
       <c r="I11" t="s">
         <v>841</v>
       </c>
       <c r="J11" t="s">
         <v>876</v>
       </c>
       <c r="K11" t="s">
         <v>936</v>
       </c>
       <c r="R11" t="s">