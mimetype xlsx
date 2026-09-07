--- v1 (2026-07-24)
+++ v2 (2026-09-07)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1151">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-23 11:10:46pm</t>
+    <t>2026-09-07 01:22:51am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13991</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13991"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -280,51 +280,51 @@
   <si>
     <t>East Delta; North Delta; South Delta; Suisun Marsh; Twitchell and Sherman Complex; West Delta</t>
   </si>
   <si>
     <t>1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring</t>
   </si>
   <si>
     <t>Water quality</t>
   </si>
   <si>
     <t>Pollution control; Salinity gate management; Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat changes; Nutrients, energy and food web; Water quality; Weather and climate</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Air temperature; Algae; Chemistry; Chlorophyll A B; Conductivity; Cyanobacteria; Dissolved oxygen; Drought; Environmental drivers; Estuaries; Harmful algal blooms HAB; Nitrogen; Nutrients; pH; Phytoplankton; Primary production; Salinity; Surface water flow; Temperature; Tides; Turbidity; Water; Water conveyance and infrastructure; Water management; Water temperature</t>
   </si>
   <si>
-    <t>May 21, 2024</t>
+    <t>September 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49915</t>
   </si>
   <si>
     <t>Central Valley Project - Reservoir Monitoring</t>
   </si>
   <si>
     <t>California Department of Water Resource [DWR]</t>
   </si>
   <si>
     <t>The Central Valley Project (USBR) is responsible for maintaining and monitoring water levels in several key reservoirs in California. The reservoirs of focus (largest capacity) within the CVP are Folsom, Whiskeytown, Shasta, Trinity, San Luis, and Millerton. San Luis is jointly monitored by USBR and DWR. Reservoir storage, elevation, inflow, and outflow are monitored daily, with some parameters at certain reservoirs being monitored hourly or monthly, and reported to the California Data Exchange Center (CDEC) for public access.</t>
   </si>
   <si>
     <t>Sacramento River; San Joaquin River; Legal Delta and Suisun Marsh; San Francisco Bay</t>
   </si>
   <si>
     <t>South Delta; North Delta; East Delta; West Delta; Twitchell and Sherman Complex</t>
   </si>
   <si>
     <t>1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Water supply management</t>
   </si>
@@ -562,93 +562,90 @@
     <t>Environmental Monitoring Program: Continuous Water Quality Monitoring; Discrete dissolved oxygen monitoring in the Stockton Deep Water Ship Channel</t>
   </si>
   <si>
     <t>1975;1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring; Synthesis</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness; Monitoring - Implementation; Monitoring - Status and trends; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Invasive species control and management; Pathways of introduction of invasives; Population enhancement of listed species; Salinity gate management; Water conveyance / infrastructure; Water operations; Wetlands</t>
   </si>
   <si>
     <t>Environmental conditions; Food webs; Invasive / non-native species; Invertebrates; Nutrients, energy and food web; Sediment; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>N/A (project initiated prior to 2017)</t>
   </si>
   <si>
     <t>Algae; Ammonia; Benthic; Benthos; Bivalve; Carbon; Chemistry; Chlorophyll A B; Climate change; Conductivity; Corbicula and Potamocorbula; Crustaceans; Cyanobacteria; Delta islands; Detritus; Dissolved oxygen; Docks and ports; Drought; Environmental drivers; Estuaries; Food webs; Harmful algal blooms HAB; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Mollusks; Nitrogen; Nitrogen and ammonia; Nutrients; Open water; Other species; Other zooplankton; pH; Phosphorous; Phytoplankton; Primary production; Salinity; Sediments; Sloughs; Surface water flow; Suspended sediment; Temperature; Tidal wetlands; Tides; Turbidity; Water; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature; Zooplankton</t>
-  </si>
-[...1 lines deleted...]
-    <t>October 16, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50146</t>
   </si>
   <si>
     <t>U.S. Bureau of Reclamation [USBR]; California Department of Water Resource [DWR]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;The Delta Juvenile Fish Monitoring Program (DJFMP) has monitored natural-origin and hatchery-origin juvenile Chinook Salmon (Oncorhynchus tshawytscha)&amp;nbsp;and other fish species within the San Francisco Estuary (SFE) since 1976 using a combination of midwater trawls and beach seines. Since 2000, three trawl sites and at least 58 beach seine sites have been sampled weekly or biweekly within the SFE and lower Sacramento and San Joaquin Rivers. The main objectives of the DJFMP are:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;
 &lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;1. Document the long-term abundance and distribution of juvenile Chinook Salmon in the Delta.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;
 &lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;2. Comprehensively monitor throughout the year to document the presence of all races of juvenile Chinook Salmon.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;
 &lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;3. Intensively monitor juvenile Chinook salmon during the fall and winter months for use in managing water project operations (Delta Cross Channel gates and water export levels) on a real-time basis.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;
 &lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;4. Document the abundance and distribution of Steelhead.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;
 &lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;5. Document the abundance and distribution of non-salmonid species.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;ol&gt;
 &lt;/ol&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p class="MsoNoSpacing"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Enhanced Delta Smelt Monitoring [EDSM]; Estimating Abundance of Juvenile Winter-run Chinook Salmon Entering and Exiting the Delta [SAIL]; Extracting Better Information from Long-Term Monitoring Data: Estimating Occupancy and Abundance of Near-Shore Fishes in the Sacramento-San Joaquin River Delta</t>
   </si>
   <si>
     <t>1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019;2020;2021;2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring; Population enhancement of listed species; Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Habitat changes; Hydrologic changes; Invasive / non-native species; Invertebrates; Salinity; Species; Water quality</t>
   </si>
   <si>
     <t>Aquatic vegetation; Chinook Salmon; Conductivity; Crustaceans; Dissolved oxygen; Endangered species; Environmental drivers; Estuaries; Fish; Habitat; Historical ecology; Intertidal and transition zones; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Monitoring methods and techniques; Mysis; Open water; Other species; Pelagic fish; Salinity; Salmon migration; Salmon rearing; SAV and FAV; Steelhead Trout; Turbidity; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature</t>
   </si>
   <si>
-    <t>May 21, 2025</t>
+    <t>July 28, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50153</t>
   </si>
   <si>
     <t>Municipal Water Quality Investigation Program [MWQI]</t>
   </si>
   <si>
     <t>DWR's municipal water quality monitoring program studies the effect the Delta has on quality, treatability, and reliability of source waters for municipal use. Discrete water quality samples are collected monthly and biweekly throughout the Delta. The Real Time Data and Forecasting-Comprehensive Program (RTDF-CP) collects continuous data at 5 key locations in the Delta, State Water Project and Central Valley Project, coalesces the data into graphs, and provides model-based water quality forecasts. Together, these resources are essential tools for drinking water purveyors in efficiently managing water treatment operations.
 MWQI monitoring data are used in drinking water supply studies, to identify long-term trends in drinking water quality, and to help DWR and other agencies research and mitigate drinking water issues in Delta waters and the SWP. Additionally, in collaboration with the BDO, O&amp;M EAB, and OCO, monitoring data are used to further develop the "early warning" system that provides advance notice to Delta water users of possible drinking water quality problems.
 Monitoring data are collected by two different monitoring strategies;1) discrete grab samples, and 2) continuous real-time monitoring via remotely located instrumentation. 
 Municipal water quality monitoring parameters include: Organic carbon, Anions, Cations, Salinity, Nutrients, Chlorophyll, Metals, and Total dissolved solids</t>
   </si>
   <si>
     <t>Cache Slough Complex; South Delta; North Delta; East Delta; West Delta; Suisun Marsh; Twitchell and Sherman Complex; Yolo Bypass; Yolo Bypass and Cache Slough Complex</t>
   </si>
   <si>
     <t>1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Water quality; Water supply management</t>
   </si>
   <si>
     <t>Pollution control; Wastewater management; Water demand; Water conveyance / infrastructure</t>
   </si>
@@ -924,50 +921,53 @@
     <t>Program Supervisor</t>
   </si>
   <si>
     <t>adam_nanninga@fws.gov</t>
   </si>
   <si>
     <t>May 8, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54395</t>
   </si>
   <si>
     <t>Andrew Goodman</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>Goodman</t>
   </si>
   <si>
     <t>Fish Taxonomist &amp; Laboratory Manager</t>
   </si>
   <si>
     <t>andrew_goodman@fws.gov</t>
+  </si>
+  <si>
+    <t>May 21, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54421</t>
   </si>
   <si>
     <t>Bryan Matthias</t>
   </si>
   <si>
     <t>Bryan</t>
   </si>
   <si>
     <t>Matthias</t>
   </si>
   <si>
     <t>Supervisory Fish Biologist</t>
   </si>
   <si>
     <t>bryan_matthias@fws.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54393</t>
   </si>
   <si>
     <t>Claudia Macfarlane</t>
   </si>
@@ -4898,791 +4898,791 @@
       </c>
       <c r="N14"/>
       <c r="O14" t="s">
         <v>166</v>
       </c>
       <c r="P14" t="s">
         <v>167</v>
       </c>
       <c r="Q14" t="s">
         <v>168</v>
       </c>
       <c r="R14" t="s">
         <v>169</v>
       </c>
       <c r="S14" t="s">
         <v>170</v>
       </c>
       <c r="T14" t="s">
         <v>171</v>
       </c>
       <c r="U14" t="s">
         <v>172</v>
       </c>
       <c r="V14"/>
       <c r="W14" t="s">
+        <v>80</v>
+      </c>
+      <c r="X14" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15">
         <v>50153</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" t="s">
         <v>52</v>
       </c>
       <c r="D15" t="s">
         <v>53</v>
       </c>
       <c r="E15" t="s">
+        <v>174</v>
+      </c>
+      <c r="F15" t="s">
         <v>175</v>
       </c>
-      <c r="F15" t="s">
+      <c r="G15" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="H15"/>
       <c r="I15" t="s">
         <v>71</v>
       </c>
       <c r="J15" t="s">
         <v>58</v>
       </c>
       <c r="K15"/>
       <c r="L15">
         <v>1976</v>
       </c>
       <c r="M15" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="N15"/>
       <c r="O15" t="s">
         <v>42</v>
       </c>
       <c r="P15" t="s">
         <v>60</v>
       </c>
       <c r="Q15" t="s">
+        <v>178</v>
+      </c>
+      <c r="R15" t="s">
         <v>179</v>
       </c>
-      <c r="R15" t="s">
+      <c r="S15" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="T15" t="s">
         <v>64</v>
       </c>
       <c r="U15" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="V15"/>
       <c r="W15" t="s">
+        <v>182</v>
+      </c>
+      <c r="X15" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16">
         <v>50167</v>
       </c>
       <c r="B16" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C16" t="s">
         <v>52</v>
       </c>
       <c r="D16" t="s">
         <v>83</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16" t="s">
         <v>96</v>
       </c>
       <c r="J16" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="K16"/>
       <c r="L16">
         <v>1982</v>
       </c>
       <c r="M16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="N16">
         <v>0</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16" t="s">
+        <v>188</v>
+      </c>
+      <c r="R16" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="S16" t="s">
         <v>90</v>
       </c>
       <c r="T16" t="s">
         <v>47</v>
       </c>
       <c r="U16" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="V16"/>
       <c r="W16" t="s">
+        <v>191</v>
+      </c>
+      <c r="X16" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17">
         <v>50171</v>
       </c>
       <c r="B17" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="C17" t="s">
         <v>52</v>
       </c>
       <c r="D17" t="s">
         <v>37</v>
       </c>
       <c r="E17" t="s">
+        <v>194</v>
+      </c>
+      <c r="F17" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17" t="s">
         <v>96</v>
       </c>
       <c r="J17" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="K17"/>
       <c r="L17">
         <v>1969</v>
       </c>
       <c r="M17" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="N17">
         <v>0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17" t="s">
         <v>98</v>
       </c>
       <c r="R17" t="s">
         <v>99</v>
       </c>
       <c r="S17" t="s">
         <v>90</v>
       </c>
       <c r="T17" t="s">
         <v>47</v>
       </c>
       <c r="U17" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="V17"/>
       <c r="W17" t="s">
         <v>92</v>
       </c>
       <c r="X17" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18">
         <v>50176</v>
       </c>
       <c r="B18" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="C18" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>135</v>
       </c>
       <c r="E18" t="s">
+        <v>200</v>
+      </c>
+      <c r="F18" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18" t="s">
         <v>96</v>
       </c>
       <c r="J18" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="K18"/>
       <c r="L18">
         <v>1972</v>
       </c>
       <c r="M18" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="N18">
         <v>0</v>
       </c>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18" t="s">
+        <v>204</v>
+      </c>
+      <c r="R18" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="S18" t="s">
         <v>90</v>
       </c>
       <c r="T18" t="s">
         <v>47</v>
       </c>
       <c r="U18" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="V18"/>
       <c r="W18" t="s">
         <v>92</v>
       </c>
       <c r="X18" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19">
         <v>50185</v>
       </c>
       <c r="B19" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C19" t="s">
         <v>52</v>
       </c>
       <c r="D19" t="s">
         <v>83</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="J19" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="K19"/>
       <c r="L19">
         <v>2014</v>
       </c>
       <c r="M19" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="N19">
         <v>0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19" t="s">
+        <v>212</v>
+      </c>
+      <c r="R19" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="S19" t="s">
         <v>100</v>
       </c>
       <c r="T19" t="s">
         <v>47</v>
       </c>
       <c r="U19" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="V19"/>
       <c r="W19" t="s">
         <v>92</v>
       </c>
       <c r="X19" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20">
         <v>50202</v>
       </c>
       <c r="B20" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C20" t="s">
         <v>52</v>
       </c>
       <c r="D20" t="s">
         <v>135</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20" t="s">
         <v>96</v>
       </c>
       <c r="J20" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="K20"/>
       <c r="L20">
         <v>2017</v>
       </c>
       <c r="M20" t="s">
         <v>147</v>
       </c>
       <c r="N20">
         <v>0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20" t="s">
+        <v>218</v>
+      </c>
+      <c r="R20" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="S20" t="s">
         <v>90</v>
       </c>
       <c r="T20" t="s">
         <v>47</v>
       </c>
       <c r="U20" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="V20"/>
       <c r="W20" t="s">
         <v>92</v>
       </c>
       <c r="X20" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21">
         <v>50205</v>
       </c>
       <c r="B21" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C21" t="s">
         <v>52</v>
       </c>
       <c r="D21" t="s">
         <v>83</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21">
         <v>0</v>
       </c>
       <c r="M21">
         <v>0</v>
       </c>
       <c r="N21">
         <v>0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="R21" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="S21" t="s">
         <v>90</v>
       </c>
       <c r="T21" t="s">
         <v>47</v>
       </c>
       <c r="U21" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="V21"/>
       <c r="W21" t="s">
         <v>92</v>
       </c>
       <c r="X21" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22">
         <v>54149</v>
       </c>
       <c r="B22" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="C22" t="s">
         <v>36</v>
       </c>
       <c r="D22" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22" t="s">
         <v>40</v>
       </c>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22">
         <v>2022</v>
       </c>
       <c r="M22">
         <v>2024</v>
       </c>
       <c r="N22">
         <v>2024</v>
       </c>
       <c r="O22" t="s">
+        <v>230</v>
+      </c>
+      <c r="P22" t="s">
         <v>231</v>
       </c>
-      <c r="P22" t="s">
+      <c r="Q22" t="s">
         <v>232</v>
       </c>
-      <c r="Q22" t="s">
+      <c r="R22" t="s">
         <v>233</v>
       </c>
-      <c r="R22" t="s">
+      <c r="S22" t="s">
         <v>234</v>
       </c>
-      <c r="S22" t="s">
+      <c r="T22" t="s">
         <v>235</v>
       </c>
-      <c r="T22" t="s">
+      <c r="U22" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="V22"/>
       <c r="W22" t="s">
         <v>49</v>
       </c>
       <c r="X22" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23">
         <v>54511</v>
       </c>
       <c r="B23" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23" t="s">
         <v>145</v>
       </c>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23">
         <v>2025</v>
       </c>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23" t="s">
         <v>74</v>
       </c>
       <c r="P23" t="s">
         <v>60</v>
       </c>
       <c r="Q23" t="s">
+        <v>240</v>
+      </c>
+      <c r="R23" t="s">
         <v>241</v>
       </c>
-      <c r="R23" t="s">
+      <c r="S23" t="s">
         <v>242</v>
       </c>
-      <c r="S23" t="s">
+      <c r="T23" t="s">
         <v>243</v>
       </c>
-      <c r="T23" t="s">
+      <c r="U23" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="V23"/>
       <c r="W23" t="s">
+        <v>245</v>
+      </c>
+      <c r="X23" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D1" t="s">
         <v>249</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>250</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>251</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>252</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>253</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>254</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>255</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>256</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>257</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>258</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51528</v>
       </c>
       <c r="B2">
         <v>49802</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
         <v>54</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51644</v>
       </c>
       <c r="B3">
         <v>49906</v>
       </c>
       <c r="C3" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="D3" t="s">
         <v>54</v>
       </c>
       <c r="E3" t="s">
         <v>53</v>
       </c>
       <c r="F3" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>92</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
+        <v>263</v>
+      </c>
+      <c r="B1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C1" t="s">
         <v>264</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>265</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51701</v>
       </c>
       <c r="B2">
         <v>51644</v>
       </c>
       <c r="C2">
         <v>2020</v>
       </c>
       <c r="D2">
         <v>2652000.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>92</v>
@@ -5716,359 +5716,359 @@
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
+        <v>267</v>
+      </c>
+      <c r="B1" t="s">
         <v>268</v>
       </c>
-      <c r="B1" t="s">
+      <c r="C1" t="s">
         <v>269</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>270</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H1" t="s">
         <v>273</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54395</v>
       </c>
       <c r="B2" t="s">
+        <v>275</v>
+      </c>
+      <c r="C2" t="s">
         <v>276</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="E2" t="s">
         <v>53</v>
       </c>
       <c r="F2" t="s">
+        <v>278</v>
+      </c>
+      <c r="G2" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
+        <v>280</v>
+      </c>
+      <c r="K2" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>54421</v>
       </c>
       <c r="B3" t="s">
+        <v>282</v>
+      </c>
+      <c r="C3" t="s">
         <v>283</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
       <c r="E3" t="s">
         <v>53</v>
       </c>
       <c r="F3" t="s">
+        <v>285</v>
+      </c>
+      <c r="G3" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>183</v>
+        <v>287</v>
       </c>
       <c r="K3" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>54393</v>
       </c>
       <c r="B4" t="s">
         <v>289</v>
       </c>
       <c r="C4" t="s">
         <v>290</v>
       </c>
       <c r="D4" t="s">
         <v>291</v>
       </c>
       <c r="E4" t="s">
         <v>53</v>
       </c>
       <c r="F4" t="s">
         <v>292</v>
       </c>
       <c r="G4" t="s">
         <v>293</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="K4" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>54417</v>
       </c>
       <c r="B5" t="s">
         <v>295</v>
       </c>
       <c r="C5" t="s">
         <v>296</v>
       </c>
       <c r="D5" t="s">
         <v>297</v>
       </c>
       <c r="E5" t="s">
         <v>53</v>
       </c>
       <c r="F5" t="s">
         <v>298</v>
       </c>
       <c r="G5" t="s">
         <v>299</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>183</v>
+        <v>287</v>
       </c>
       <c r="K5" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>54387</v>
       </c>
       <c r="B6" t="s">
         <v>301</v>
       </c>
       <c r="C6" t="s">
         <v>302</v>
       </c>
       <c r="D6" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="E6" t="s">
         <v>53</v>
       </c>
       <c r="F6" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="G6" t="s">
         <v>303</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="K6" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>54388</v>
       </c>
       <c r="B7" t="s">
         <v>305</v>
       </c>
       <c r="C7" t="s">
         <v>306</v>
       </c>
       <c r="D7" t="s">
         <v>307</v>
       </c>
       <c r="E7" t="s">
         <v>53</v>
       </c>
       <c r="F7" t="s">
         <v>308</v>
       </c>
       <c r="G7" t="s">
         <v>309</v>
       </c>
       <c r="H7"/>
       <c r="I7" t="s">
         <v>310</v>
       </c>
       <c r="J7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="K7" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>54413</v>
       </c>
       <c r="B8" t="s">
         <v>312</v>
       </c>
       <c r="C8" t="s">
         <v>313</v>
       </c>
       <c r="D8" t="s">
         <v>314</v>
       </c>
       <c r="E8" t="s">
         <v>53</v>
       </c>
       <c r="F8" t="s">
         <v>315</v>
       </c>
       <c r="G8" t="s">
         <v>316</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>183</v>
+        <v>287</v>
       </c>
       <c r="K8" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>54415</v>
       </c>
       <c r="B9" t="s">
         <v>318</v>
       </c>
       <c r="C9" t="s">
         <v>319</v>
       </c>
       <c r="D9" t="s">
         <v>320</v>
       </c>
       <c r="E9" t="s">
         <v>53</v>
       </c>
       <c r="F9" t="s">
         <v>315</v>
       </c>
       <c r="G9" t="s">
         <v>321</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>183</v>
+        <v>287</v>
       </c>
       <c r="K9" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>54418</v>
       </c>
       <c r="B10" t="s">
         <v>323</v>
       </c>
       <c r="C10" t="s">
         <v>324</v>
       </c>
       <c r="D10" t="s">
         <v>325</v>
       </c>
       <c r="E10" t="s">
         <v>53</v>
       </c>
       <c r="F10" t="s">
         <v>326</v>
       </c>
       <c r="G10" t="s">
         <v>327</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>183</v>
+        <v>287</v>
       </c>
       <c r="K10" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>50366</v>
       </c>
       <c r="B11" t="s">
         <v>329</v>
       </c>
       <c r="C11" t="s">
         <v>330</v>
       </c>
       <c r="D11" t="s">
         <v>331</v>
       </c>
       <c r="E11" t="s">
         <v>53</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>332</v>
       </c>
@@ -6084,82 +6084,82 @@
     <row r="12" spans="1:11">
       <c r="A12">
         <v>54391</v>
       </c>
       <c r="B12" t="s">
         <v>334</v>
       </c>
       <c r="C12" t="s">
         <v>335</v>
       </c>
       <c r="D12" t="s">
         <v>336</v>
       </c>
       <c r="E12" t="s">
         <v>53</v>
       </c>
       <c r="F12" t="s">
         <v>337</v>
       </c>
       <c r="G12" t="s">
         <v>338</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="K12" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>54416</v>
       </c>
       <c r="B13" t="s">
         <v>340</v>
       </c>
       <c r="C13" t="s">
         <v>341</v>
       </c>
       <c r="D13" t="s">
         <v>342</v>
       </c>
       <c r="E13" t="s">
         <v>53</v>
       </c>
       <c r="F13" t="s">
         <v>292</v>
       </c>
       <c r="G13" t="s">
         <v>343</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>183</v>
+        <v>287</v>
       </c>
       <c r="K13" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>50364</v>
       </c>
       <c r="B14" t="s">
         <v>345</v>
       </c>
       <c r="C14" t="s">
         <v>346</v>
       </c>
       <c r="D14" t="s">
         <v>347</v>
       </c>
       <c r="E14" t="s">
         <v>83</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>348</v>
       </c>
@@ -6184,51 +6184,51 @@
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>350</v>
       </c>
       <c r="B1" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
         <v>351</v>
       </c>
       <c r="E1" t="s">
         <v>352</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>53841</v>
       </c>
       <c r="B2">
         <v>50364</v>
       </c>
       <c r="C2">
@@ -6262,362 +6262,362 @@
         <v>354</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>54389</v>
       </c>
       <c r="B4">
         <v>54387</v>
       </c>
       <c r="C4">
         <v>49906</v>
       </c>
       <c r="D4" t="s">
         <v>355</v>
       </c>
       <c r="E4" t="s">
         <v>354</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>54390</v>
       </c>
       <c r="B5">
         <v>54388</v>
       </c>
       <c r="C5">
         <v>49906</v>
       </c>
       <c r="D5" t="s">
         <v>353</v>
       </c>
       <c r="E5" t="s">
         <v>354</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>54392</v>
       </c>
       <c r="B6">
         <v>54391</v>
       </c>
       <c r="C6">
         <v>49906</v>
       </c>
       <c r="D6" t="s">
         <v>356</v>
       </c>
       <c r="E6" t="s">
         <v>354</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>54410</v>
       </c>
       <c r="B7">
         <v>54395</v>
       </c>
       <c r="C7">
         <v>50153</v>
       </c>
       <c r="D7" t="s">
         <v>355</v>
       </c>
       <c r="E7" t="s">
         <v>354</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>183</v>
+        <v>287</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>54411</v>
       </c>
       <c r="B8">
         <v>54388</v>
       </c>
       <c r="C8">
         <v>50153</v>
       </c>
       <c r="D8" t="s">
         <v>353</v>
       </c>
       <c r="E8" t="s">
         <v>354</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>183</v>
+        <v>287</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>54412</v>
       </c>
       <c r="B9">
         <v>54391</v>
       </c>
       <c r="C9">
         <v>50153</v>
       </c>
       <c r="D9" t="s">
         <v>356</v>
       </c>
       <c r="E9" t="s">
         <v>354</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>183</v>
+        <v>287</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>54414</v>
       </c>
       <c r="B10">
         <v>54413</v>
       </c>
       <c r="C10">
         <v>50153</v>
       </c>
       <c r="D10" t="s">
         <v>357</v>
       </c>
       <c r="E10" t="s">
         <v>354</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>183</v>
+        <v>287</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>54419</v>
       </c>
       <c r="B11">
         <v>54418</v>
       </c>
       <c r="C11">
         <v>50153</v>
       </c>
       <c r="D11" t="s">
         <v>357</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>183</v>
+        <v>287</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>54420</v>
       </c>
       <c r="B12">
         <v>54416</v>
       </c>
       <c r="C12">
         <v>50153</v>
       </c>
       <c r="D12" t="s">
         <v>357</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>183</v>
+        <v>287</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>54422</v>
       </c>
       <c r="B13">
         <v>54421</v>
       </c>
       <c r="C13">
         <v>50153</v>
       </c>
       <c r="D13" t="s">
         <v>357</v>
       </c>
       <c r="E13" t="s">
         <v>354</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>183</v>
+        <v>287</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>54423</v>
       </c>
       <c r="B14">
         <v>54415</v>
       </c>
       <c r="C14">
         <v>49906</v>
       </c>
       <c r="D14" t="s">
         <v>357</v>
       </c>
       <c r="E14" t="s">
         <v>354</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>183</v>
+        <v>287</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>54424</v>
       </c>
       <c r="B15">
         <v>54417</v>
       </c>
       <c r="C15">
         <v>49906</v>
       </c>
       <c r="D15" t="s">
         <v>357</v>
       </c>
       <c r="E15" t="s">
         <v>354</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>183</v>
+        <v>287</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>54425</v>
       </c>
       <c r="B16">
         <v>54421</v>
       </c>
       <c r="C16">
         <v>49906</v>
       </c>
       <c r="D16" t="s">
         <v>357</v>
       </c>
       <c r="E16" t="s">
         <v>354</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>183</v>
+        <v>287</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>54426</v>
       </c>
       <c r="B17">
         <v>50366</v>
       </c>
       <c r="C17">
         <v>49906</v>
       </c>
       <c r="D17" t="s">
         <v>357</v>
       </c>
       <c r="E17" t="s">
         <v>354</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>183</v>
+        <v>287</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>54427</v>
       </c>
       <c r="B18">
         <v>54416</v>
       </c>
       <c r="C18">
         <v>49906</v>
       </c>
       <c r="D18" t="s">
         <v>357</v>
       </c>
       <c r="E18" t="s">
         <v>354</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>183</v>
+        <v>287</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>54428</v>
       </c>
       <c r="B19">
         <v>54393</v>
       </c>
       <c r="C19">
         <v>50153</v>
       </c>
       <c r="D19" t="s">
         <v>357</v>
       </c>
       <c r="E19" t="s">
         <v>354</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>183</v>
+        <v>287</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
@@ -6630,51 +6630,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>358</v>
       </c>
       <c r="B1" t="s">
         <v>359</v>
       </c>
       <c r="C1" t="s">
         <v>360</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49599</v>
       </c>
       <c r="B2" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
         <v>361</v>
       </c>
       <c r="E2" t="s">
         <v>92</v>
       </c>
       <c r="F2" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49609</v>
       </c>
       <c r="B3" t="s">
         <v>83</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
         <v>363</v>
       </c>
       <c r="E3" t="s">
         <v>92</v>
@@ -7172,51 +7172,51 @@
         <v>92</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50868</v>
       </c>
       <c r="B9">
         <v>50176</v>
       </c>
       <c r="C9" t="s">
         <v>420</v>
       </c>
       <c r="D9" t="s">
         <v>427</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
         <v>428</v>
       </c>
       <c r="G9" t="s">
         <v>429</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J9" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50871</v>
       </c>
       <c r="B10">
         <v>50205</v>
       </c>
       <c r="C10" t="s">
         <v>420</v>
       </c>
       <c r="D10" t="s">
         <v>427</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>428</v>
       </c>
       <c r="G10" t="s">
         <v>429</v>
       </c>
@@ -7618,51 +7618,51 @@
         <v>92</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>50961</v>
       </c>
       <c r="B25">
         <v>50167</v>
       </c>
       <c r="C25" t="s">
         <v>410</v>
       </c>
       <c r="D25" t="s">
         <v>456</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
         <v>457</v>
       </c>
       <c r="G25" t="s">
         <v>458</v>
       </c>
       <c r="H25"/>
       <c r="I25">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J25" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>51106</v>
       </c>
       <c r="B26">
         <v>49944</v>
       </c>
       <c r="C26" t="s">
         <v>420</v>
       </c>
       <c r="D26" t="s">
         <v>459</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
         <v>460</v>
       </c>
       <c r="G26" t="s">
         <v>461</v>
       </c>
@@ -7730,51 +7730,51 @@
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>50921</v>
       </c>
       <c r="B29">
         <v>50153</v>
       </c>
       <c r="C29" t="s">
         <v>410</v>
       </c>
       <c r="D29" t="s">
         <v>465</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
         <v>466</v>
       </c>
       <c r="G29" t="s">
         <v>467</v>
       </c>
       <c r="H29"/>
       <c r="I29">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J29" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>50911</v>
       </c>
       <c r="B30">
         <v>50146</v>
       </c>
       <c r="C30" t="s">
         <v>410</v>
       </c>
       <c r="D30" t="s">
         <v>468</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
         <v>469</v>
       </c>
       <c r="G30" t="s">
         <v>470</v>
       </c>
@@ -8421,51 +8421,51 @@
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>50941</v>
       </c>
       <c r="B54">
         <v>50153</v>
       </c>
       <c r="C54" t="s">
         <v>406</v>
       </c>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54" t="s">
         <v>526</v>
       </c>
       <c r="G54" t="s">
         <v>527</v>
       </c>
       <c r="H54"/>
       <c r="I54">
         <v>0</v>
       </c>
       <c r="J54" t="s">
-        <v>183</v>
+        <v>287</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>51511</v>
       </c>
       <c r="B55">
         <v>50129</v>
       </c>
       <c r="C55" t="s">
         <v>416</v>
       </c>
       <c r="D55" t="s">
         <v>528</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
         <v>529</v>
       </c>
       <c r="G55" t="s">
         <v>530</v>
       </c>
       <c r="H55"/>
       <c r="I55">
         <v>0</v>
@@ -8754,79 +8754,79 @@
         <v>92</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>50958</v>
       </c>
       <c r="B66">
         <v>50167</v>
       </c>
       <c r="C66" t="s">
         <v>420</v>
       </c>
       <c r="D66" t="s">
         <v>561</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
         <v>562</v>
       </c>
       <c r="G66" t="s">
         <v>563</v>
       </c>
       <c r="H66"/>
       <c r="I66">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J66" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>51355</v>
       </c>
       <c r="B67">
         <v>50107</v>
       </c>
       <c r="C67" t="s">
         <v>416</v>
       </c>
       <c r="D67" t="s">
         <v>564</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
         <v>565</v>
       </c>
       <c r="G67" t="s">
         <v>566</v>
       </c>
       <c r="H67"/>
       <c r="I67">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J67" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>51430</v>
       </c>
       <c r="B68">
         <v>50108</v>
       </c>
       <c r="C68" t="s">
         <v>410</v>
       </c>
       <c r="D68" t="s">
         <v>567</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
         <v>568</v>
       </c>
       <c r="G68" t="s">
         <v>569</v>
       </c>
@@ -9120,51 +9120,51 @@
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
         <v>54150</v>
       </c>
       <c r="B79">
         <v>54149</v>
       </c>
       <c r="C79" t="s">
         <v>591</v>
       </c>
       <c r="D79" t="s">
         <v>592</v>
       </c>
       <c r="E79" t="s">
         <v>593</v>
       </c>
       <c r="F79" t="s">
         <v>594</v>
       </c>
       <c r="G79" t="s">
         <v>595</v>
       </c>
       <c r="H79"/>
       <c r="I79">
-        <v>2563</v>
+        <v>2723</v>
       </c>
       <c r="J79" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
         <v>50988</v>
       </c>
       <c r="B80">
         <v>50171</v>
       </c>
       <c r="C80" t="s">
         <v>406</v>
       </c>
       <c r="D80" t="s">
         <v>597</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
         <v>598</v>
       </c>
       <c r="G80" t="s">
         <v>599</v>
       </c>
@@ -9358,57 +9358,57 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="M1" t="s">
+        <v>251</v>
+      </c>
+      <c r="N1" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="O1" t="s">
         <v>1124</v>
       </c>
       <c r="P1" t="s">
         <v>1129</v>
       </c>
       <c r="Q1" t="s">
         <v>1137</v>
       </c>
       <c r="R1" t="s">
         <v>1139</v>
       </c>
       <c r="S1" t="s">
         <v>1146</v>
       </c>
       <c r="T1" t="s">
         <v>1149</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>615</v>
       </c>
       <c r="C2" t="s">
@@ -9582,51 +9582,51 @@
       <c r="D5" t="s">
         <v>626</v>
       </c>
       <c r="E5" t="s">
         <v>786</v>
       </c>
       <c r="F5" t="s">
         <v>791</v>
       </c>
       <c r="G5" t="s">
         <v>801</v>
       </c>
       <c r="H5" t="s">
         <v>808</v>
       </c>
       <c r="I5" t="s">
         <v>835</v>
       </c>
       <c r="J5" t="s">
         <v>871</v>
       </c>
       <c r="K5" t="s">
         <v>932</v>
       </c>
       <c r="M5" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="N5" t="s">
         <v>1119</v>
       </c>
       <c r="O5" t="s">
         <v>1128</v>
       </c>
       <c r="P5" t="s">
         <v>1127</v>
       </c>
       <c r="Q5" t="s">
         <v>357</v>
       </c>
       <c r="R5" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>619</v>
       </c>
       <c r="D6" t="s">
         <v>627</v>
       </c>
       <c r="E6" t="s">
@@ -9652,51 +9652,51 @@
       </c>
       <c r="M6" t="s">
         <v>1114</v>
       </c>
       <c r="N6" t="s">
         <v>1120</v>
       </c>
       <c r="P6" t="s">
         <v>1133</v>
       </c>
       <c r="Q6" t="s">
         <v>1138</v>
       </c>
       <c r="R6" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>138</v>
       </c>
       <c r="D7" t="s">
         <v>628</v>
       </c>
       <c r="E7" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F7" t="s">
         <v>793</v>
       </c>
       <c r="G7" t="s">
         <v>803</v>
       </c>
       <c r="H7" t="s">
         <v>810</v>
       </c>
       <c r="I7" t="s">
         <v>837</v>
       </c>
       <c r="J7" t="s">
         <v>873</v>
       </c>
       <c r="K7" t="s">
         <v>832</v>
       </c>
       <c r="M7" t="s">
         <v>1115</v>
       </c>
       <c r="N7" t="s">
         <v>1121</v>
       </c>
@@ -9740,51 +9740,51 @@
       </c>
       <c r="R8" t="s">
         <v>1143</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>621</v>
       </c>
       <c r="D9" t="s">
         <v>630</v>
       </c>
       <c r="F9" t="s">
         <v>795</v>
       </c>
       <c r="G9" t="s">
         <v>75</v>
       </c>
       <c r="H9" t="s">
         <v>812</v>
       </c>
       <c r="I9" t="s">
         <v>839</v>
       </c>
       <c r="J9" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="K9" t="s">
         <v>934</v>
       </c>
       <c r="N9" t="s">
         <v>54</v>
       </c>
       <c r="P9" t="s">
         <v>1136</v>
       </c>
       <c r="R9" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>41</v>
       </c>
       <c r="D10" t="s">
         <v>631</v>
       </c>
       <c r="F10" t="s">
         <v>60</v>
       </c>
       <c r="G10" t="s">