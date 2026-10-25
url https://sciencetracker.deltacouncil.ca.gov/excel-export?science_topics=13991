--- v2 (2026-09-07)
+++ v3 (2026-10-25)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1151">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-09-07 01:22:51am</t>
+    <t>2026-10-25 04:49:12am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13991</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13991"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -7590,79 +7590,79 @@
         <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>50974</v>
       </c>
       <c r="B24">
         <v>50167</v>
       </c>
       <c r="C24" t="s">
         <v>406</v>
       </c>
       <c r="D24" t="s">
         <v>453</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
         <v>454</v>
       </c>
       <c r="G24" t="s">
         <v>455</v>
       </c>
       <c r="H24"/>
       <c r="I24">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J24" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>50961</v>
       </c>
       <c r="B25">
         <v>50167</v>
       </c>
       <c r="C25" t="s">
         <v>410</v>
       </c>
       <c r="D25" t="s">
         <v>456</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
         <v>457</v>
       </c>
       <c r="G25" t="s">
         <v>458</v>
       </c>
       <c r="H25"/>
       <c r="I25">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J25" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>51106</v>
       </c>
       <c r="B26">
         <v>49944</v>
       </c>
       <c r="C26" t="s">
         <v>420</v>
       </c>
       <c r="D26" t="s">
         <v>459</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
         <v>460</v>
       </c>
       <c r="G26" t="s">
         <v>461</v>
       </c>
@@ -7730,51 +7730,51 @@
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>50921</v>
       </c>
       <c r="B29">
         <v>50153</v>
       </c>
       <c r="C29" t="s">
         <v>410</v>
       </c>
       <c r="D29" t="s">
         <v>465</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
         <v>466</v>
       </c>
       <c r="G29" t="s">
         <v>467</v>
       </c>
       <c r="H29"/>
       <c r="I29">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="J29" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>50911</v>
       </c>
       <c r="B30">
         <v>50146</v>
       </c>
       <c r="C30" t="s">
         <v>410</v>
       </c>
       <c r="D30" t="s">
         <v>468</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
         <v>469</v>
       </c>
       <c r="G30" t="s">
         <v>470</v>
       </c>
@@ -7786,51 +7786,51 @@
         <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>50907</v>
       </c>
       <c r="B31">
         <v>50146</v>
       </c>
       <c r="C31" t="s">
         <v>410</v>
       </c>
       <c r="D31" t="s">
         <v>471</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
         <v>472</v>
       </c>
       <c r="G31" t="s">
         <v>473</v>
       </c>
       <c r="H31"/>
       <c r="I31">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J31" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>50910</v>
       </c>
       <c r="B32">
         <v>50146</v>
       </c>
       <c r="C32" t="s">
         <v>410</v>
       </c>
       <c r="D32" t="s">
         <v>474</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
         <v>475</v>
       </c>
       <c r="G32" t="s">
         <v>476</v>
       </c>
@@ -7842,79 +7842,79 @@
         <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>50908</v>
       </c>
       <c r="B33">
         <v>50146</v>
       </c>
       <c r="C33" t="s">
         <v>420</v>
       </c>
       <c r="D33" t="s">
         <v>477</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
         <v>478</v>
       </c>
       <c r="G33" t="s">
         <v>479</v>
       </c>
       <c r="H33"/>
       <c r="I33">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J33" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>50909</v>
       </c>
       <c r="B34">
         <v>50146</v>
       </c>
       <c r="C34" t="s">
         <v>410</v>
       </c>
       <c r="D34" t="s">
         <v>480</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
         <v>481</v>
       </c>
       <c r="G34" t="s">
         <v>482</v>
       </c>
       <c r="H34"/>
       <c r="I34">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J34" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>51378</v>
       </c>
       <c r="B35">
         <v>50097</v>
       </c>
       <c r="C35" t="s">
         <v>416</v>
       </c>
       <c r="D35" t="s">
         <v>483</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
         <v>484</v>
       </c>
       <c r="G35" t="s">
         <v>485</v>
       </c>
@@ -8176,51 +8176,51 @@
         <v>92</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>51335</v>
       </c>
       <c r="B45">
         <v>50146</v>
       </c>
       <c r="C45" t="s">
         <v>410</v>
       </c>
       <c r="D45" t="s">
         <v>503</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
         <v>504</v>
       </c>
       <c r="G45" t="s">
         <v>507</v>
       </c>
       <c r="H45"/>
       <c r="I45">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J45" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>50915</v>
       </c>
       <c r="B46">
         <v>50146</v>
       </c>
       <c r="C46" t="s">
         <v>410</v>
       </c>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46" t="s">
         <v>508</v>
       </c>
       <c r="G46" t="s">
         <v>509</v>
       </c>
       <c r="H46"/>
       <c r="I46">
@@ -8474,51 +8474,51 @@
         <v>92</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>50963</v>
       </c>
       <c r="B56">
         <v>50167</v>
       </c>
       <c r="C56" t="s">
         <v>410</v>
       </c>
       <c r="D56" t="s">
         <v>531</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
         <v>532</v>
       </c>
       <c r="G56" t="s">
         <v>533</v>
       </c>
       <c r="H56"/>
       <c r="I56">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J56" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>51054</v>
       </c>
       <c r="B57">
         <v>50202</v>
       </c>
       <c r="C57" t="s">
         <v>420</v>
       </c>
       <c r="D57" t="s">
         <v>535</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
         <v>536</v>
       </c>
       <c r="G57" t="s">
         <v>537</v>
       </c>
@@ -9120,79 +9120,79 @@
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
         <v>54150</v>
       </c>
       <c r="B79">
         <v>54149</v>
       </c>
       <c r="C79" t="s">
         <v>591</v>
       </c>
       <c r="D79" t="s">
         <v>592</v>
       </c>
       <c r="E79" t="s">
         <v>593</v>
       </c>
       <c r="F79" t="s">
         <v>594</v>
       </c>
       <c r="G79" t="s">
         <v>595</v>
       </c>
       <c r="H79"/>
       <c r="I79">
-        <v>2723</v>
+        <v>2810</v>
       </c>
       <c r="J79" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
         <v>50988</v>
       </c>
       <c r="B80">
         <v>50171</v>
       </c>
       <c r="C80" t="s">
         <v>406</v>
       </c>
       <c r="D80" t="s">
         <v>597</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
         <v>598</v>
       </c>
       <c r="G80" t="s">
         <v>599</v>
       </c>
       <c r="H80"/>
       <c r="I80">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J80" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
         <v>50997</v>
       </c>
       <c r="B81">
         <v>50176</v>
       </c>
       <c r="C81" t="s">
         <v>410</v>
       </c>
       <c r="D81" t="s">
         <v>600</v>
       </c>
       <c r="E81"/>
       <c r="F81" t="s">
         <v>601</v>
       </c>
       <c r="G81" t="s">
         <v>602</v>
       </c>