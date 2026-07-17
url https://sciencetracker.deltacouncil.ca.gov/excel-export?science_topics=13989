--- v0 (2026-06-01)
+++ v1 (2026-07-17)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1084">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1085">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-31 09:35:27pm</t>
+    <t>2026-07-17 01:36:52pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13989</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13989"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -3313,50 +3313,53 @@
     <t>federal obsss</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
@@ -6793,51 +6796,51 @@
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>51474</v>
       </c>
       <c r="B2">
         <v>50122</v>
       </c>
       <c r="C2" t="s">
         <v>385</v>
       </c>
       <c r="D2" t="s">
         <v>386</v>
       </c>
       <c r="E2" t="s">
         <v>387</v>
       </c>
       <c r="F2" t="s">
         <v>388</v>
       </c>
       <c r="G2" t="s">
         <v>389</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="J2" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>52191</v>
       </c>
       <c r="B3">
         <v>49805</v>
       </c>
       <c r="C3" t="s">
         <v>390</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>391</v>
       </c>
       <c r="G3" t="s">
         <v>392</v>
       </c>
       <c r="H3"/>
       <c r="I3">
@@ -7267,51 +7270,51 @@
         <v>393</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50675</v>
       </c>
       <c r="B19">
         <v>49809</v>
       </c>
       <c r="C19" t="s">
         <v>385</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s">
         <v>437</v>
       </c>
       <c r="F19" t="s">
         <v>438</v>
       </c>
       <c r="G19" t="s">
         <v>439</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>2759</v>
+        <v>2771</v>
       </c>
       <c r="J19" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>51140</v>
       </c>
       <c r="B20">
         <v>50122</v>
       </c>
       <c r="C20" t="s">
         <v>401</v>
       </c>
       <c r="D20" t="s">
         <v>440</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
         <v>441</v>
       </c>
       <c r="G20" t="s">
         <v>442</v>
       </c>
@@ -7325,81 +7328,81 @@
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>51473</v>
       </c>
       <c r="B21">
         <v>50122</v>
       </c>
       <c r="C21" t="s">
         <v>385</v>
       </c>
       <c r="D21" t="s">
         <v>443</v>
       </c>
       <c r="E21" t="s">
         <v>444</v>
       </c>
       <c r="F21" t="s">
         <v>445</v>
       </c>
       <c r="G21" t="s">
         <v>446</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="J21" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>50906</v>
       </c>
       <c r="B22">
         <v>50145</v>
       </c>
       <c r="C22" t="s">
         <v>394</v>
       </c>
       <c r="D22" t="s">
         <v>447</v>
       </c>
       <c r="E22" t="s">
         <v>448</v>
       </c>
       <c r="F22" t="s">
         <v>449</v>
       </c>
       <c r="G22" t="s">
         <v>450</v>
       </c>
       <c r="H22"/>
       <c r="I22">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="J22" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>52186</v>
       </c>
       <c r="B23">
         <v>49805</v>
       </c>
       <c r="C23" t="s">
         <v>390</v>
       </c>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23" t="s">
         <v>451</v>
       </c>
       <c r="G23" t="s">
         <v>452</v>
       </c>
       <c r="H23"/>
       <c r="I23">
@@ -7685,51 +7688,51 @@
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>51458</v>
       </c>
       <c r="B34">
         <v>50119</v>
       </c>
       <c r="C34" t="s">
         <v>394</v>
       </c>
       <c r="D34" t="s">
         <v>479</v>
       </c>
       <c r="E34" t="s">
         <v>480</v>
       </c>
       <c r="F34" t="s">
         <v>481</v>
       </c>
       <c r="G34" t="s">
         <v>482</v>
       </c>
       <c r="H34"/>
       <c r="I34">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="J34" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>51457</v>
       </c>
       <c r="B35">
         <v>50119</v>
       </c>
       <c r="C35" t="s">
         <v>401</v>
       </c>
       <c r="D35" t="s">
         <v>483</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
         <v>484</v>
       </c>
       <c r="G35" t="s">
         <v>485</v>
       </c>
@@ -8331,81 +8334,81 @@
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>51467</v>
       </c>
       <c r="B57">
         <v>50121</v>
       </c>
       <c r="C57" t="s">
         <v>394</v>
       </c>
       <c r="D57" t="s">
         <v>542</v>
       </c>
       <c r="E57" t="s">
         <v>543</v>
       </c>
       <c r="F57" t="s">
         <v>544</v>
       </c>
       <c r="G57" t="s">
         <v>545</v>
       </c>
       <c r="H57"/>
       <c r="I57">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="J57" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>51468</v>
       </c>
       <c r="B58">
         <v>50127</v>
       </c>
       <c r="C58" t="s">
         <v>394</v>
       </c>
       <c r="D58" t="s">
         <v>542</v>
       </c>
       <c r="E58" t="s">
         <v>546</v>
       </c>
       <c r="F58" t="s">
         <v>544</v>
       </c>
       <c r="G58" t="s">
         <v>545</v>
       </c>
       <c r="H58"/>
       <c r="I58">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="J58" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>51459</v>
       </c>
       <c r="B59">
         <v>50119</v>
       </c>
       <c r="C59" t="s">
         <v>398</v>
       </c>
       <c r="D59" t="s">
         <v>547</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
         <v>548</v>
       </c>
       <c r="G59" t="s">
         <v>549</v>
       </c>
@@ -8530,60 +8533,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>221</v>
       </c>
       <c r="M1" t="s">
         <v>213</v>
       </c>
       <c r="N1" t="s">
         <v>214</v>
       </c>
       <c r="O1" t="s">
         <v>1061</v>
       </c>
       <c r="P1" t="s">
         <v>1066</v>
       </c>
       <c r="Q1" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="R1" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="S1" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="T1" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>556</v>
       </c>
       <c r="C2" t="s">
         <v>557</v>
       </c>
       <c r="D2" t="s">
         <v>565</v>
       </c>
       <c r="E2" t="s">
         <v>726</v>
       </c>
       <c r="F2" t="s">
         <v>728</v>
       </c>
       <c r="G2" t="s">
         <v>737</v>
       </c>
       <c r="H2" t="s">
         <v>744</v>
       </c>
       <c r="I2" t="s">
@@ -8592,54 +8595,54 @@
       <c r="J2" t="s">
         <v>808</v>
       </c>
       <c r="K2" t="s">
         <v>869</v>
       </c>
       <c r="L2" t="s">
         <v>226</v>
       </c>
       <c r="M2" t="s">
         <v>1050</v>
       </c>
       <c r="N2" t="s">
         <v>1054</v>
       </c>
       <c r="O2" t="s">
         <v>1062</v>
       </c>
       <c r="P2" t="s">
         <v>1067</v>
       </c>
       <c r="Q2" t="s">
         <v>323</v>
       </c>
       <c r="R2" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="S2" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="T2" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>558</v>
       </c>
       <c r="D3" t="s">
         <v>566</v>
       </c>
       <c r="E3" t="s">
         <v>727</v>
       </c>
       <c r="F3" t="s">
         <v>729</v>
       </c>
       <c r="G3" t="s">
         <v>738</v>
       </c>
       <c r="H3" t="s">
@@ -8654,151 +8657,151 @@
       <c r="K3" t="s">
         <v>870</v>
       </c>
       <c r="L3" t="s">
         <v>1049</v>
       </c>
       <c r="M3" t="s">
         <v>1051</v>
       </c>
       <c r="N3" t="s">
         <v>1055</v>
       </c>
       <c r="O3" t="s">
         <v>1063</v>
       </c>
       <c r="P3" t="s">
         <v>228</v>
       </c>
       <c r="Q3" t="s">
         <v>325</v>
       </c>
       <c r="R3" t="s">
         <v>401</v>
       </c>
       <c r="S3" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="T3" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>86</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>567</v>
       </c>
       <c r="E4" t="s">
         <v>63</v>
       </c>
       <c r="F4" t="s">
         <v>730</v>
       </c>
       <c r="G4" t="s">
         <v>739</v>
       </c>
       <c r="H4" t="s">
         <v>746</v>
       </c>
       <c r="I4" t="s">
         <v>772</v>
       </c>
       <c r="J4" t="s">
         <v>810</v>
       </c>
       <c r="K4" t="s">
         <v>871</v>
       </c>
       <c r="M4" t="s">
         <v>231</v>
       </c>
       <c r="N4" t="s">
         <v>1056</v>
       </c>
       <c r="O4" t="s">
         <v>1064</v>
       </c>
       <c r="P4" t="s">
         <v>1068</v>
       </c>
       <c r="Q4" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="R4" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>559</v>
       </c>
       <c r="D5" t="s">
         <v>568</v>
       </c>
       <c r="E5" t="s">
         <v>43</v>
       </c>
       <c r="F5" t="s">
         <v>731</v>
       </c>
       <c r="G5" t="s">
         <v>740</v>
       </c>
       <c r="H5" t="s">
         <v>747</v>
       </c>
       <c r="I5" t="s">
         <v>773</v>
       </c>
       <c r="J5" t="s">
         <v>811</v>
       </c>
       <c r="K5" t="s">
         <v>872</v>
       </c>
       <c r="M5" t="s">
         <v>1052</v>
       </c>
       <c r="N5" t="s">
         <v>1057</v>
       </c>
       <c r="O5" t="s">
         <v>1065</v>
       </c>
       <c r="P5" t="s">
         <v>1064</v>
       </c>
       <c r="Q5" t="s">
         <v>322</v>
       </c>
       <c r="R5" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>560</v>
       </c>
       <c r="D6" t="s">
         <v>569</v>
       </c>
       <c r="E6" t="s">
         <v>188</v>
       </c>
       <c r="F6" t="s">
         <v>732</v>
       </c>
       <c r="G6" t="s">
         <v>741</v>
       </c>
       <c r="H6" t="s">
         <v>748</v>
       </c>
       <c r="I6" t="s">
         <v>774</v>
       </c>
       <c r="J6" t="s">
@@ -8839,115 +8842,118 @@
       <c r="G7" t="s">
         <v>742</v>
       </c>
       <c r="H7" t="s">
         <v>749</v>
       </c>
       <c r="I7" t="s">
         <v>775</v>
       </c>
       <c r="J7" t="s">
         <v>813</v>
       </c>
       <c r="K7" t="s">
         <v>770</v>
       </c>
       <c r="M7" t="s">
         <v>1053</v>
       </c>
       <c r="N7" t="s">
         <v>1058</v>
       </c>
       <c r="P7" t="s">
         <v>1070</v>
       </c>
       <c r="R7" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>561</v>
       </c>
       <c r="D8" t="s">
         <v>571</v>
       </c>
       <c r="F8" t="s">
         <v>734</v>
       </c>
       <c r="G8" t="s">
         <v>743</v>
       </c>
       <c r="H8" t="s">
         <v>750</v>
       </c>
       <c r="I8" t="s">
         <v>776</v>
       </c>
       <c r="J8" t="s">
         <v>814</v>
       </c>
       <c r="K8" t="s">
         <v>771</v>
       </c>
       <c r="N8" t="s">
         <v>1059</v>
       </c>
       <c r="P8" t="s">
         <v>1071</v>
       </c>
       <c r="R8" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>562</v>
       </c>
       <c r="D9" t="s">
         <v>572</v>
       </c>
       <c r="F9" t="s">
         <v>735</v>
       </c>
       <c r="G9" t="s">
         <v>47</v>
       </c>
       <c r="H9" t="s">
         <v>751</v>
       </c>
       <c r="I9" t="s">
         <v>777</v>
       </c>
       <c r="J9" t="s">
         <v>815</v>
       </c>
       <c r="K9" t="s">
         <v>874</v>
       </c>
       <c r="N9" t="s">
         <v>375</v>
+      </c>
+      <c r="P9" t="s">
+        <v>1072</v>
       </c>
       <c r="R9" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>563</v>
       </c>
       <c r="D10" t="s">
         <v>573</v>
       </c>
       <c r="F10" t="s">
         <v>736</v>
       </c>
       <c r="G10" t="s">
         <v>168</v>
       </c>
       <c r="H10" t="s">
         <v>752</v>
       </c>
       <c r="I10" t="s">
         <v>778</v>
       </c>
       <c r="J10" t="s">