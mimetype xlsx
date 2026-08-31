--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1085">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-17 01:36:52pm</t>
+    <t>2026-08-31 03:36:44pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13989</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13989"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -7270,51 +7270,51 @@
         <v>393</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50675</v>
       </c>
       <c r="B19">
         <v>49809</v>
       </c>
       <c r="C19" t="s">
         <v>385</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s">
         <v>437</v>
       </c>
       <c r="F19" t="s">
         <v>438</v>
       </c>
       <c r="G19" t="s">
         <v>439</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>2771</v>
+        <v>2782</v>
       </c>
       <c r="J19" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>51140</v>
       </c>
       <c r="B20">
         <v>50122</v>
       </c>
       <c r="C20" t="s">
         <v>401</v>
       </c>
       <c r="D20" t="s">
         <v>440</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
         <v>441</v>
       </c>
       <c r="G20" t="s">
         <v>442</v>
       </c>
@@ -7328,51 +7328,51 @@
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>51473</v>
       </c>
       <c r="B21">
         <v>50122</v>
       </c>
       <c r="C21" t="s">
         <v>385</v>
       </c>
       <c r="D21" t="s">
         <v>443</v>
       </c>
       <c r="E21" t="s">
         <v>444</v>
       </c>
       <c r="F21" t="s">
         <v>445</v>
       </c>
       <c r="G21" t="s">
         <v>446</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="J21" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>50906</v>
       </c>
       <c r="B22">
         <v>50145</v>
       </c>
       <c r="C22" t="s">
         <v>394</v>
       </c>
       <c r="D22" t="s">
         <v>447</v>
       </c>
       <c r="E22" t="s">
         <v>448</v>
       </c>
       <c r="F22" t="s">
         <v>449</v>
       </c>
       <c r="G22" t="s">
@@ -7496,51 +7496,51 @@
         <v>96</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>51142</v>
       </c>
       <c r="B27">
         <v>50075</v>
       </c>
       <c r="C27" t="s">
         <v>394</v>
       </c>
       <c r="D27" t="s">
         <v>462</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
         <v>463</v>
       </c>
       <c r="G27" t="s">
         <v>464</v>
       </c>
       <c r="H27"/>
       <c r="I27">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J27" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>51054</v>
       </c>
       <c r="B28">
         <v>50202</v>
       </c>
       <c r="C28" t="s">
         <v>401</v>
       </c>
       <c r="D28" t="s">
         <v>465</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
         <v>466</v>
       </c>
       <c r="G28" t="s">
         <v>467</v>
       </c>
@@ -7940,51 +7940,51 @@
         <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>51014</v>
       </c>
       <c r="B43">
         <v>50189</v>
       </c>
       <c r="C43" t="s">
         <v>401</v>
       </c>
       <c r="D43" t="s">
         <v>504</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
         <v>505</v>
       </c>
       <c r="G43" t="s">
         <v>506</v>
       </c>
       <c r="H43"/>
       <c r="I43">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J43" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>51425</v>
       </c>
       <c r="B44">
         <v>50189</v>
       </c>
       <c r="C44" t="s">
         <v>398</v>
       </c>
       <c r="D44" t="s">
         <v>507</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
         <v>508</v>
       </c>
       <c r="G44" t="s">
         <v>509</v>
       </c>
@@ -8334,51 +8334,51 @@
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>51467</v>
       </c>
       <c r="B57">
         <v>50121</v>
       </c>
       <c r="C57" t="s">
         <v>394</v>
       </c>
       <c r="D57" t="s">
         <v>542</v>
       </c>
       <c r="E57" t="s">
         <v>543</v>
       </c>
       <c r="F57" t="s">
         <v>544</v>
       </c>
       <c r="G57" t="s">
         <v>545</v>
       </c>
       <c r="H57"/>
       <c r="I57">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="J57" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>51468</v>
       </c>
       <c r="B58">
         <v>50127</v>
       </c>
       <c r="C58" t="s">
         <v>394</v>
       </c>
       <c r="D58" t="s">
         <v>542</v>
       </c>
       <c r="E58" t="s">
         <v>546</v>
       </c>
       <c r="F58" t="s">
         <v>544</v>
       </c>
       <c r="G58" t="s">