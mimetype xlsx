--- v2 (2026-08-31)
+++ v3 (2026-10-16)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1085">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-31 03:36:44pm</t>
+    <t>2026-10-15 06:47:10pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13989</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13989"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -7270,51 +7270,51 @@
         <v>393</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50675</v>
       </c>
       <c r="B19">
         <v>49809</v>
       </c>
       <c r="C19" t="s">
         <v>385</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s">
         <v>437</v>
       </c>
       <c r="F19" t="s">
         <v>438</v>
       </c>
       <c r="G19" t="s">
         <v>439</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>2782</v>
+        <v>2857</v>
       </c>
       <c r="J19" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>51140</v>
       </c>
       <c r="B20">
         <v>50122</v>
       </c>
       <c r="C20" t="s">
         <v>401</v>
       </c>
       <c r="D20" t="s">
         <v>440</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
         <v>441</v>
       </c>
       <c r="G20" t="s">
         <v>442</v>
       </c>
@@ -7496,51 +7496,51 @@
         <v>96</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>51142</v>
       </c>
       <c r="B27">
         <v>50075</v>
       </c>
       <c r="C27" t="s">
         <v>394</v>
       </c>
       <c r="D27" t="s">
         <v>462</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
         <v>463</v>
       </c>
       <c r="G27" t="s">
         <v>464</v>
       </c>
       <c r="H27"/>
       <c r="I27">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J27" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>51054</v>
       </c>
       <c r="B28">
         <v>50202</v>
       </c>
       <c r="C28" t="s">
         <v>401</v>
       </c>
       <c r="D28" t="s">
         <v>465</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
         <v>466</v>
       </c>
       <c r="G28" t="s">
         <v>467</v>
       </c>
@@ -8136,51 +8136,51 @@
         <v>96</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>50988</v>
       </c>
       <c r="B50">
         <v>50171</v>
       </c>
       <c r="C50" t="s">
         <v>385</v>
       </c>
       <c r="D50" t="s">
         <v>524</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
         <v>525</v>
       </c>
       <c r="G50" t="s">
         <v>526</v>
       </c>
       <c r="H50"/>
       <c r="I50">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J50" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>52881</v>
       </c>
       <c r="B51">
         <v>49810</v>
       </c>
       <c r="C51" t="s">
         <v>401</v>
       </c>
       <c r="D51" t="s">
         <v>527</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
         <v>528</v>
       </c>
       <c r="G51" t="s">
         <v>529</v>
       </c>