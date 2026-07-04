--- v0 (2026-05-19)
+++ v1 (2026-07-04)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1011">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1012">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-19 04:10:27pm</t>
+    <t>2026-07-03 10:32:10pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13986</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13986"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -3060,50 +3060,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
@@ -6143,79 +6146,79 @@
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>51336</v>
       </c>
       <c r="B18">
         <v>50085</v>
       </c>
       <c r="C18" t="s">
         <v>373</v>
       </c>
       <c r="D18" t="s">
         <v>374</v>
       </c>
       <c r="E18" t="s">
         <v>375</v>
       </c>
       <c r="F18" t="s">
         <v>376</v>
       </c>
       <c r="G18" t="s">
         <v>377</v>
       </c>
       <c r="H18"/>
       <c r="I18">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="J18" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>51338</v>
       </c>
       <c r="B19">
         <v>50085</v>
       </c>
       <c r="C19" t="s">
         <v>330</v>
       </c>
       <c r="D19" t="s">
         <v>378</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
         <v>379</v>
       </c>
       <c r="G19" t="s">
         <v>380</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J19" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>51073</v>
       </c>
       <c r="B20">
         <v>50208</v>
       </c>
       <c r="C20" t="s">
         <v>326</v>
       </c>
       <c r="D20" t="s">
         <v>381</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
         <v>382</v>
       </c>
       <c r="G20" t="s">
         <v>383</v>
       </c>
@@ -6395,81 +6398,81 @@
         <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>51337</v>
       </c>
       <c r="B27">
         <v>50085</v>
       </c>
       <c r="C27" t="s">
         <v>330</v>
       </c>
       <c r="D27" t="s">
         <v>403</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
         <v>404</v>
       </c>
       <c r="G27" t="s">
         <v>405</v>
       </c>
       <c r="H27"/>
       <c r="I27">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J27" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>50906</v>
       </c>
       <c r="B28">
         <v>50145</v>
       </c>
       <c r="C28" t="s">
         <v>326</v>
       </c>
       <c r="D28" t="s">
         <v>406</v>
       </c>
       <c r="E28" t="s">
         <v>407</v>
       </c>
       <c r="F28" t="s">
         <v>408</v>
       </c>
       <c r="G28" t="s">
         <v>409</v>
       </c>
       <c r="H28"/>
       <c r="I28">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="J28" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>51498</v>
       </c>
       <c r="B29">
         <v>50131</v>
       </c>
       <c r="C29" t="s">
         <v>384</v>
       </c>
       <c r="D29" t="s">
         <v>410</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
         <v>411</v>
       </c>
       <c r="G29" t="s">
         <v>412</v>
       </c>
@@ -6817,51 +6820,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>51014</v>
       </c>
       <c r="B42">
         <v>50189</v>
       </c>
       <c r="C42" t="s">
         <v>330</v>
       </c>
       <c r="D42" t="s">
         <v>449</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
         <v>450</v>
       </c>
       <c r="G42" t="s">
         <v>451</v>
       </c>
       <c r="H42"/>
       <c r="I42">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J42" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>51425</v>
       </c>
       <c r="B43">
         <v>50189</v>
       </c>
       <c r="C43" t="s">
         <v>384</v>
       </c>
       <c r="D43" t="s">
         <v>452</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
         <v>453</v>
       </c>
       <c r="G43" t="s">
         <v>454</v>
       </c>
@@ -7124,60 +7127,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>202</v>
       </c>
       <c r="M1" t="s">
         <v>194</v>
       </c>
       <c r="N1" t="s">
         <v>195</v>
       </c>
       <c r="O1" t="s">
         <v>982</v>
       </c>
       <c r="P1" t="s">
         <v>987</v>
       </c>
       <c r="Q1" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="R1" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="S1" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="T1" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>471</v>
       </c>
       <c r="C2" t="s">
         <v>472</v>
       </c>
       <c r="D2" t="s">
         <v>480</v>
       </c>
       <c r="E2" t="s">
         <v>641</v>
       </c>
       <c r="F2" t="s">
         <v>646</v>
       </c>
       <c r="G2" t="s">
         <v>183</v>
       </c>
       <c r="H2" t="s">
         <v>663</v>
       </c>
       <c r="I2" t="s">
@@ -7186,57 +7189,57 @@
       <c r="J2" t="s">
         <v>725</v>
       </c>
       <c r="K2" t="s">
         <v>786</v>
       </c>
       <c r="L2" t="s">
         <v>966</v>
       </c>
       <c r="M2" t="s">
         <v>968</v>
       </c>
       <c r="N2" t="s">
         <v>974</v>
       </c>
       <c r="O2" t="s">
         <v>983</v>
       </c>
       <c r="P2" t="s">
         <v>988</v>
       </c>
       <c r="Q2" t="s">
         <v>237</v>
       </c>
       <c r="R2" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="S2" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="T2" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>178</v>
       </c>
       <c r="C3" t="s">
         <v>41</v>
       </c>
       <c r="D3" t="s">
         <v>481</v>
       </c>
       <c r="E3" t="s">
         <v>642</v>
       </c>
       <c r="F3" t="s">
         <v>647</v>
       </c>
       <c r="G3" t="s">
         <v>657</v>
       </c>
       <c r="H3" t="s">
         <v>664</v>
       </c>
       <c r="I3" t="s">
@@ -7248,151 +7251,151 @@
       <c r="K3" t="s">
         <v>787</v>
       </c>
       <c r="L3" t="s">
         <v>967</v>
       </c>
       <c r="M3" t="s">
         <v>969</v>
       </c>
       <c r="N3" t="s">
         <v>975</v>
       </c>
       <c r="O3" t="s">
         <v>984</v>
       </c>
       <c r="P3" t="s">
         <v>989</v>
       </c>
       <c r="Q3" t="s">
         <v>238</v>
       </c>
       <c r="R3" t="s">
         <v>330</v>
       </c>
       <c r="S3" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="T3" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>181</v>
       </c>
       <c r="D4" t="s">
         <v>482</v>
       </c>
       <c r="E4" t="s">
         <v>643</v>
       </c>
       <c r="F4" t="s">
         <v>648</v>
       </c>
       <c r="G4" t="s">
         <v>66</v>
       </c>
       <c r="H4" t="s">
         <v>665</v>
       </c>
       <c r="I4" t="s">
         <v>691</v>
       </c>
       <c r="J4" t="s">
         <v>727</v>
       </c>
       <c r="K4" t="s">
         <v>788</v>
       </c>
       <c r="M4" t="s">
         <v>970</v>
       </c>
       <c r="N4" t="s">
         <v>976</v>
       </c>
       <c r="O4" t="s">
         <v>985</v>
       </c>
       <c r="P4" t="s">
         <v>990</v>
       </c>
       <c r="Q4" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="R4" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>473</v>
       </c>
       <c r="D5" t="s">
         <v>483</v>
       </c>
       <c r="E5" t="s">
         <v>644</v>
       </c>
       <c r="F5" t="s">
         <v>649</v>
       </c>
       <c r="G5" t="s">
         <v>658</v>
       </c>
       <c r="H5" t="s">
         <v>666</v>
       </c>
       <c r="I5" t="s">
         <v>692</v>
       </c>
       <c r="J5" t="s">
         <v>728</v>
       </c>
       <c r="K5" t="s">
         <v>789</v>
       </c>
       <c r="M5" t="s">
         <v>971</v>
       </c>
       <c r="N5" t="s">
         <v>977</v>
       </c>
       <c r="O5" t="s">
         <v>986</v>
       </c>
       <c r="P5" t="s">
         <v>985</v>
       </c>
       <c r="Q5" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="R5" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>474</v>
       </c>
       <c r="D6" t="s">
         <v>484</v>
       </c>
       <c r="E6" t="s">
         <v>645</v>
       </c>
       <c r="F6" t="s">
         <v>650</v>
       </c>
       <c r="G6" t="s">
         <v>659</v>
       </c>
       <c r="H6" t="s">
         <v>667</v>
       </c>
       <c r="I6" t="s">
         <v>693</v>
       </c>
       <c r="J6" t="s">
@@ -7433,150 +7436,153 @@
       <c r="G7" t="s">
         <v>660</v>
       </c>
       <c r="H7" t="s">
         <v>668</v>
       </c>
       <c r="I7" t="s">
         <v>694</v>
       </c>
       <c r="J7" t="s">
         <v>730</v>
       </c>
       <c r="K7" t="s">
         <v>689</v>
       </c>
       <c r="M7" t="s">
         <v>973</v>
       </c>
       <c r="N7" t="s">
         <v>979</v>
       </c>
       <c r="P7" t="s">
         <v>992</v>
       </c>
       <c r="R7" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>476</v>
       </c>
       <c r="D8" t="s">
         <v>486</v>
       </c>
       <c r="F8" t="s">
         <v>652</v>
       </c>
       <c r="G8" t="s">
         <v>661</v>
       </c>
       <c r="H8" t="s">
         <v>669</v>
       </c>
       <c r="I8" t="s">
         <v>695</v>
       </c>
       <c r="J8" t="s">
         <v>731</v>
       </c>
       <c r="K8" t="s">
         <v>690</v>
       </c>
       <c r="N8" t="s">
         <v>980</v>
       </c>
       <c r="P8" t="s">
         <v>993</v>
       </c>
       <c r="R8" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>477</v>
       </c>
       <c r="D9" t="s">
         <v>487</v>
       </c>
       <c r="F9" t="s">
         <v>653</v>
       </c>
       <c r="G9" t="s">
         <v>662</v>
       </c>
       <c r="H9" t="s">
         <v>670</v>
       </c>
       <c r="I9" t="s">
         <v>696</v>
       </c>
       <c r="J9" t="s">
         <v>732</v>
       </c>
       <c r="K9" t="s">
         <v>791</v>
       </c>
       <c r="N9" t="s">
         <v>311</v>
       </c>
+      <c r="P9" t="s">
+        <v>994</v>
+      </c>
       <c r="R9" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>478</v>
       </c>
       <c r="D10" t="s">
         <v>488</v>
       </c>
       <c r="F10" t="s">
         <v>654</v>
       </c>
       <c r="G10" t="s">
         <v>87</v>
       </c>
       <c r="H10" t="s">
         <v>671</v>
       </c>
       <c r="I10" t="s">
         <v>697</v>
       </c>
       <c r="J10" t="s">
         <v>733</v>
       </c>
       <c r="K10" t="s">
         <v>792</v>
       </c>
       <c r="N10" t="s">
         <v>981</v>
       </c>
       <c r="R10" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>479</v>
       </c>
       <c r="D11" t="s">
         <v>489</v>
       </c>
       <c r="F11" t="s">
         <v>655</v>
       </c>
       <c r="H11" t="s">
         <v>672</v>
       </c>
       <c r="I11" t="s">
         <v>698</v>
       </c>
       <c r="J11" t="s">
         <v>734</v>
       </c>
       <c r="K11" t="s">
         <v>793</v>
       </c>
       <c r="R11" t="s">