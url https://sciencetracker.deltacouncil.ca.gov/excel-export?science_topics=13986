--- v1 (2026-07-04)
+++ v2 (2026-08-26)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1012">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-03 10:32:10pm</t>
+    <t>2026-08-26 11:14:45am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13986</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13986"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -6146,79 +6146,79 @@
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>51336</v>
       </c>
       <c r="B18">
         <v>50085</v>
       </c>
       <c r="C18" t="s">
         <v>373</v>
       </c>
       <c r="D18" t="s">
         <v>374</v>
       </c>
       <c r="E18" t="s">
         <v>375</v>
       </c>
       <c r="F18" t="s">
         <v>376</v>
       </c>
       <c r="G18" t="s">
         <v>377</v>
       </c>
       <c r="H18"/>
       <c r="I18">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="J18" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>51338</v>
       </c>
       <c r="B19">
         <v>50085</v>
       </c>
       <c r="C19" t="s">
         <v>330</v>
       </c>
       <c r="D19" t="s">
         <v>378</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
         <v>379</v>
       </c>
       <c r="G19" t="s">
         <v>380</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="J19" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>51073</v>
       </c>
       <c r="B20">
         <v>50208</v>
       </c>
       <c r="C20" t="s">
         <v>326</v>
       </c>
       <c r="D20" t="s">
         <v>381</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
         <v>382</v>
       </c>
       <c r="G20" t="s">
         <v>383</v>
       </c>
@@ -6398,51 +6398,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>51337</v>
       </c>
       <c r="B27">
         <v>50085</v>
       </c>
       <c r="C27" t="s">
         <v>330</v>
       </c>
       <c r="D27" t="s">
         <v>403</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
         <v>404</v>
       </c>
       <c r="G27" t="s">
         <v>405</v>
       </c>
       <c r="H27"/>
       <c r="I27">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="J27" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>50906</v>
       </c>
       <c r="B28">
         <v>50145</v>
       </c>
       <c r="C28" t="s">
         <v>326</v>
       </c>
       <c r="D28" t="s">
         <v>406</v>
       </c>
       <c r="E28" t="s">
         <v>407</v>
       </c>
       <c r="F28" t="s">
         <v>408</v>
       </c>
       <c r="G28" t="s">