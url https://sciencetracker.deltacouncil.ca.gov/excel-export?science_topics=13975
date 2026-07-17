--- v0 (2026-05-30)
+++ v1 (2026-07-17)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="901">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="903">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-30 09:24:39am</t>
+    <t>2026-07-17 01:29:39pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13975</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13975"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -319,72 +319,72 @@
   <si>
     <t>Chinook Salmon; Chlorophyll A B; Conductivity; Delta Smelt; Direction; Dissolved oxygen; Endangered species; Fish; Flood; Food webs; Green sturgeon; Habitat; Habitat restoration; Insects; Intertidal and transition zones; Invasive and non native species; Invertebrates; Longfin Smelt; Main channels; Nitrogen; Nitrogen and ammonia; Nutrients; Other species; Other zooplankton; Pelagic fish; pH; Phytoplankton; Primary production; Sacramento Splittail; Salmon migration; Salmon rearing; Saltwater and freshwater marshes; SAV and FAV; Seasonally flooded; Solar irradiance; Stage; Steelhead Trout; Striped bass; Sturgeon; Submerged aquatic vegetation; Surface water flow; Tides; Turbidity; Velocity; Water; Water temperature; Wetlands; White Sturgeon; Zooplankton</t>
   </si>
   <si>
     <t>August 28, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50164</t>
   </si>
   <si>
     <t>Non-Invasive Environmental DNA Monitoring to Support Tidal Wetland Restoration</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]</t>
   </si>
   <si>
     <t xml:space="preserve">In this project we use single-species and multi-species environmental DNA (eDNA) approaches to monitor tidal wetland restoration sites and paired reference sites (existing, unrestored tidal wetlands located near restoration sites) in the San Francisco Bay Delta (SFBD). We are working in coordination with the CDFW Fish Restoration Program (FRP) and other collaborators so our eDNA detections can be paired with physical detections of fishes from their trawling efforts. Ultra-sensitive DNA single species detection methods are being used to identify restoration site use by listed species (Delta Smelt, Longfin Smelt, winter- and spring-run Chinook Salmon) while the DNA metabarcoding approach will evaluate entire fish communities (groups of different fish species) at restored and reference sites. Aside from revealing restored habitat use by other fishes, metabarcoding will reveal potential ecological interactions between Endangered Species Act listed and non-listed species, through concurrent detection in time and space. Sampling throughout the year will allow us to identify seasonal trends in fish use of restored and reference sites. This project will demonstrate the utility of eDNA detection as a non-invasive (no take), cost-effective monitoring tool that can complement conventional surveys of restored tidal wetlands in the SFBD. Our results can be incorporated into an adaptive monitoring framework for tidal wetland restoration, to increase success of future restoration projects. </t>
   </si>
   <si>
     <t>Developing an eDNA metabarcoding protocol to improve fish and mussel monitoring in the San Francisco Estuary</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay</t>
   </si>
   <si>
-    <t>Unsure</t>
+    <t>2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness; Monitoring - Status and trends; Research</t>
   </si>
   <si>
     <t>Invasive / non-native species management; Native species management</t>
   </si>
   <si>
     <t>Wetlands</t>
   </si>
   <si>
     <t>Fish; Invertebrates; Species; Tidal wetlands</t>
   </si>
   <si>
-    <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
+    <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.</t>
   </si>
   <si>
     <t>Chinook Salmon; Delta Smelt; Endangered species; Estuaries; Fish; Green sturgeon; Habitat; Habitat restoration; Invasive and non native species; Invertebrates; Longfin Smelt; Mollusks; Pelagic fish; Restoration; Restoration planning; Sacramento Splittail; Salmon migration; Salmon rearing; Steelhead Trout; Striped bass; Sturgeon; Tidal wetlands; Wetlands; White Sturgeon</t>
   </si>
   <si>
-    <t>May 24, 2024</t>
+    <t>June 16, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53136</t>
   </si>
   <si>
     <t>Open-Source Resources for the Sacramento-San Joaquin Delta Telemetry Research Community</t>
   </si>
   <si>
     <t>Cramer Fish Sciences</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]; U.S. Bureau of Reclamation [USBR]; California Department of Water Resource [DWR]; ICF International Inc.</t>
   </si>
   <si>
     <t>There is a great deal of telemetry data amassed from studies in the Sacramento-San Joaquin Delta. It continues to grow every year with special studies and monitoring efforts. Multiple research priorities surrounding fish ecology in the Delta could be addressed, at least in part, by synthesizing the myriad telemetry data sets that exist; this work would benefit greatly from the centralization and standardization of data workflows surrounding telemetry research. With the guidance of a PIT Advisory Team, we plan to establish a collection of open-source, technology-agnostic, accessible resources to support a reproducible and transparent telemetry data workflow for researchers in the region. The workflow and resources do not invent new procedures, rather improve and standardize those already used by the telemetry research community. This will bring us in closer alignment with centralized, coordinated data workflows that have been successfully implemented in other regions and data communities. The final open-source set of resources will include a design and roadmap for implementing a central telemetry database and workflow, an R package for the preparation, QA/QC, and basic analysis of telemetry data, and a regional workshop offering training programs in the proposed telemetry data workflow.</t>
   </si>
   <si>
     <t>Sacramento River; San Joaquin River</t>
   </si>
   <si>
     <t>Data application - Information management; Planning and guidance</t>
   </si>
   <si>
     <t>Delta as Place</t>
   </si>
@@ -393,50 +393,53 @@
   </si>
   <si>
     <t>Fish; Species</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chinook Salmon; Fish; Other species; Salmon migration; Steelhead Trout; Striped bass; Sturgeon</t>
   </si>
   <si>
     <t>August 26, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53156</t>
   </si>
   <si>
     <t xml:space="preserve">The value of information is context dependent: a demonstration of decision tools to address multi-species river temperature management under uncertainty </t>
   </si>
   <si>
     <t>CALFED Bay-Delta Program</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p style="text-indent:.5in"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="line-height:200%"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;,serif"&gt;Tradeoffs among objectives in natural resource management can be exacerbated in altered ecosystems and when there is uncertainty in predicted management outcomes. Multicriteria decision analysis (MCDA) and value of information (VOI) are underutilized decision tools that can assist fisheries managers in handling tradeoffs and evaluating the importance of uncertainty. We demonstrate the use of these tools using a case study in the Sacramento River, California, U.S.A., where two imperiled species with different temperature requirements, winter-run Chinook Salmon (&lt;i&gt;Oncorhynchus tshawytscha&lt;/i&gt;) and Green Sturgeon&lt;i&gt; &lt;/i&gt;(&lt;i&gt;Acipenser medirostris&lt;/i&gt;), spawn and rear in the artificially cold Shasta Dam tailwater. A temperature-control device installed on Shasta Dam maintains cool water for Chinook Salmon; however, uncertainties exist related to the effects of temperatures on the spawning and rearing of both species. We consider four alternative hypotheses in models of early life-stage dynamics to evaluate the effects of alternative temperature-management strategies on Chinook Salmon and Green Sturgeon management objectives. We used VOI to quantify the increase in management performance that can be expected by resolving hypothesis-based uncertainties as a function of the weight assigned to species-specific objectives. We found the decision was hindered by uncertainty; the best performing alternative depends on which hypothesis is true, with warmer or cooler alternative management strategies recommended when weights favor Green Sturgeon or Chinook Salmon objectives, respectively. The value of reducing uncertainty was highest when Green Sturgeon was slightly favored, highlighting the interaction between scientific uncertainty and decision makers' values. Our demonstration features MCDA and VOI as transparent, deliberative tools that can assist fisheries managers in confronting value conflicts, prioritizing resolution of uncertainty, and optimally managing aquatic ecosystems.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
+  </si>
+  <si>
+    <t>Unsure</t>
   </si>
   <si>
     <t>Data application - Modeling; Planning and guidance</t>
   </si>
   <si>
     <t>Habitat management; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Social science; Water quality</t>
   </si>
   <si>
     <t>5B. Identify thresholds in the survival and health of managed fish and wildlife species with respect to environmental variables (e.g., flow, temperature, dissolved oxygen)...; 1B. Develop tools to assist adaptive management in the Delta</t>
   </si>
   <si>
     <t>Chinook Salmon; Fish; Flows; Green sturgeon; Salmon rearing; Sturgeon; Temperature; Water conveyance and infrastructure; Water temperature</t>
   </si>
   <si>
     <t>November 12, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54149</t>
   </si>
@@ -605,50 +608,53 @@
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>March 11, 2025</t>
   </si>
   <si>
     <t>DSC-21011</t>
   </si>
   <si>
     <t>2022-07-01</t>
   </si>
   <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
   <si>
+    <t>Actual</t>
+  </si>
+  <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
   <si>
     <t>Alex Constandache</t>
@@ -783,50 +789,53 @@
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50255</t>
   </si>
   <si>
     <t>Jasmine Williamshen</t>
   </si>
   <si>
     <t>Jasmine</t>
   </si>
   <si>
     <t>Williamshen</t>
   </si>
   <si>
     <t>jasmine.williamshen@fishsciences.net</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53996</t>
   </si>
   <si>
     <t>Leigh Sanders</t>
   </si>
   <si>
     <t>Leigh</t>
   </si>
   <si>
     <t>Sanders</t>
+  </si>
+  <si>
+    <t>May 24, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53891</t>
   </si>
   <si>
     <t>Matt Espe</t>
   </si>
   <si>
     <t>Matt</t>
   </si>
   <si>
     <t>Espe</t>
   </si>
   <si>
     <t>One Straw Consulting</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54041</t>
   </si>
   <si>
     <t>Myfanwy Johnston</t>
   </si>
   <si>
     <t>Myfanwy</t>
   </si>
@@ -1941,53 +1950,50 @@
   <si>
     <t>Traditional knowledge</t>
   </si>
   <si>
     <t>Transportation and service corridors</t>
   </si>
   <si>
     <t>vulnerability assessment</t>
   </si>
   <si>
     <t>Weather and climate</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions</t>
   </si>
   <si>
     <t>1A. Establish publicly accessible repositories, interactive platforms, and protocols for sharing information, products, and tools...</t>
   </si>
   <si>
     <t>1B. Evaluate the individual and institutional factors that enable or present barriers to coordination, learning, trusting, and using scientific information...</t>
   </si>
   <si>
     <t>1C. Identify and implement large-scale experiments that can address uncertainties in the outcomes of management actions...</t>
   </si>
   <si>
-    <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.</t>
-[...1 lines deleted...]
-  <si>
     <t>2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...</t>
   </si>
   <si>
     <t>2B. Develop a framework for monitoring, modeling, and information dissemination in support of operational forecasting and near real-time visualization...</t>
   </si>
   <si>
     <t>2C. Enhance flood risk models through a co-production process with Delta communities to quantify and consider tradeoffs...</t>
   </si>
   <si>
     <t>2D. Iteratively develop, update, and make widely available forecasts of climatological, hydrological, social-ecological, and water quality...</t>
   </si>
   <si>
     <t>SAA Need 3 (2022-2026): Expand multi-benefit approaches to managing the Delta as a social-ecological system</t>
   </si>
   <si>
     <t>3A. Conduct studies to inform restoration and approaches to protecting human communities that are resilient to interannual hydrologic...</t>
   </si>
   <si>
     <t>3B. Develop integrated frameworks, data visualization tools, and models of the Delta social-ecological system that evaluate the distribution...</t>
   </si>
   <si>
     <t>3C. Identify how ecosystem restoration projects, in comparison to existing water management strategies, benefit and burden human communities...</t>
   </si>
   <si>
     <t>3D. Test and monitor the ability of tidal, nontidal, and managed wetlands and inundated floodplains to achieve multiple benefits...</t>
@@ -2721,75 +2727,75 @@
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
   </si>
   <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Data (spatial and non-spatial data)</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>expenditure_type</t>
-  </si>
-[...1 lines deleted...]
-    <t>Actual</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -3563,79 +3569,83 @@
       <c r="S5" t="s">
         <v>86</v>
       </c>
       <c r="T5" t="s">
         <v>87</v>
       </c>
       <c r="U5" t="s">
         <v>88</v>
       </c>
       <c r="V5"/>
       <c r="W5" t="s">
         <v>89</v>
       </c>
       <c r="X5" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6">
         <v>53136</v>
       </c>
       <c r="B6" t="s">
         <v>91</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="D6" t="s">
         <v>55</v>
       </c>
       <c r="E6" t="s">
         <v>92</v>
       </c>
       <c r="F6" t="s">
         <v>93</v>
       </c>
       <c r="G6" t="s">
         <v>94</v>
       </c>
       <c r="H6"/>
       <c r="I6" t="s">
         <v>95</v>
       </c>
       <c r="J6" t="s">
         <v>58</v>
       </c>
       <c r="K6"/>
       <c r="L6">
         <v>2022</v>
       </c>
-      <c r="M6"/>
-      <c r="N6"/>
+      <c r="M6" t="s">
+        <v>96</v>
+      </c>
+      <c r="N6">
+        <v>2025</v>
+      </c>
       <c r="O6" t="s">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="P6" t="s">
         <v>97</v>
       </c>
       <c r="Q6" t="s">
         <v>98</v>
       </c>
       <c r="R6" t="s">
         <v>99</v>
       </c>
       <c r="S6" t="s">
         <v>100</v>
       </c>
       <c r="T6" t="s">
         <v>101</v>
       </c>
       <c r="U6" t="s">
         <v>102</v>
       </c>
       <c r="V6"/>
       <c r="W6" t="s">
         <v>103</v>
       </c>
       <c r="X6" t="s">
         <v>104</v>
@@ -3713,318 +3723,318 @@
       </c>
       <c r="D8" t="s">
         <v>119</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
         <v>120</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8" t="s">
         <v>41</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8">
         <v>2022</v>
       </c>
       <c r="M8">
         <v>2024</v>
       </c>
       <c r="N8">
         <v>2024</v>
       </c>
       <c r="O8" t="s">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="P8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="Q8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="R8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="S8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="T8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="U8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="V8"/>
       <c r="W8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="X8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9">
         <v>54368</v>
       </c>
       <c r="B9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="J9" t="s">
         <v>58</v>
       </c>
       <c r="K9"/>
       <c r="L9">
         <v>2024</v>
       </c>
       <c r="M9">
         <v>2</v>
       </c>
       <c r="N9"/>
       <c r="O9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="P9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="Q9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="R9"/>
       <c r="S9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="T9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="U9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="V9"/>
       <c r="W9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="X9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10">
         <v>54442</v>
       </c>
       <c r="B10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C10" t="s">
         <v>36</v>
       </c>
       <c r="D10" t="s">
         <v>55</v>
       </c>
       <c r="E10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G10" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H10"/>
       <c r="I10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="J10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="K10"/>
       <c r="L10">
         <v>2025</v>
       </c>
       <c r="M10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="N10">
         <v>2026</v>
       </c>
       <c r="O10" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="P10" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="Q10" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="R10" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="S10" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="T10" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="U10" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="V10"/>
       <c r="W10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="X10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="G1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="H1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="I1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="J1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="K1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="L1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="M1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="N1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51542</v>
       </c>
       <c r="B2">
         <v>49834</v>
       </c>
       <c r="C2">
         <v>1035</v>
       </c>
       <c r="D2" t="s">
         <v>119</v>
       </c>
       <c r="E2" t="s">
         <v>55</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="H2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>700000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="P2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51527</v>
       </c>
       <c r="B3">
         <v>49801</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
         <v>38</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3">
         <v>0.0</v>
@@ -4033,1765 +4043,1786 @@
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>52801</v>
       </c>
       <c r="B4">
         <v>49867</v>
       </c>
       <c r="C4">
         <v>18204</v>
       </c>
       <c r="D4" t="s">
         <v>38</v>
       </c>
       <c r="E4" t="s">
         <v>55</v>
       </c>
       <c r="F4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>742415.0</v>
       </c>
       <c r="K4"/>
       <c r="L4" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="M4"/>
       <c r="N4" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="O4"/>
       <c r="P4" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>53266</v>
       </c>
       <c r="B5">
         <v>53156</v>
       </c>
       <c r="C5">
         <v>21115</v>
       </c>
       <c r="D5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E5" t="s">
         <v>106</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="I5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="J5">
         <v>224951.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>53901</v>
       </c>
       <c r="B6">
         <v>53136</v>
       </c>
       <c r="C6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D6" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E6" t="s">
         <v>55</v>
       </c>
       <c r="F6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>496322.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G1"/>
+  <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2">
+        <v>54767</v>
+      </c>
+      <c r="B2">
+        <v>53901</v>
+      </c>
+      <c r="C2">
+        <v>2024</v>
+      </c>
+      <c r="D2">
+        <v>78982.86</v>
+      </c>
+      <c r="E2" t="s">
+        <v>189</v>
+      </c>
+      <c r="F2"/>
+      <c r="G2" t="s">
+        <v>103</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B1" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C1" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="E1" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="H1" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="I1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54016</v>
       </c>
       <c r="B2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="E2" t="s">
         <v>106</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="K2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>50330</v>
       </c>
       <c r="B3" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C3" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D3" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="E3" t="s">
         <v>55</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
         <v>65</v>
       </c>
       <c r="K3" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>50285</v>
       </c>
       <c r="B4" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C4" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D4" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E4" t="s">
         <v>55</v>
       </c>
       <c r="F4" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="G4" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="H4"/>
       <c r="I4" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="J4" t="s">
         <v>65</v>
       </c>
       <c r="K4" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50245</v>
       </c>
       <c r="B5" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C5" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="D5" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="H5"/>
       <c r="I5" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="J5" t="s">
         <v>65</v>
       </c>
       <c r="K5" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>54006</v>
       </c>
       <c r="B6" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C6" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D6" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E6" t="s">
         <v>106</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="K6" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>50365</v>
       </c>
       <c r="B7" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C7" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="D7" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
         <v>65</v>
       </c>
       <c r="K7" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>52806</v>
       </c>
       <c r="B8" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C8" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D8" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E8" t="s">
         <v>68</v>
       </c>
       <c r="F8" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="G8" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="K8" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>50255</v>
       </c>
       <c r="B9" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C9" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D9" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E9" t="s">
         <v>55</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="H9"/>
       <c r="I9" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="J9" t="s">
         <v>65</v>
       </c>
       <c r="K9" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>53996</v>
       </c>
       <c r="B10" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C10" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="D10" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="E10" t="s">
         <v>106</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="K10" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>53891</v>
       </c>
       <c r="B11" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C11" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D11" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E11" t="s">
         <v>55</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>103</v>
+        <v>250</v>
       </c>
       <c r="K11" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>54041</v>
       </c>
       <c r="B12" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="C12" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="D12" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="E12" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="K12" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>53866</v>
       </c>
       <c r="B13" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="C13" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="D13" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="E13" t="s">
         <v>106</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="K13" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>53141</v>
       </c>
       <c r="B14" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C14" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="D14" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="E14" t="s">
         <v>55</v>
       </c>
       <c r="F14" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="G14" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="K14" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="B1" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="E1" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50505</v>
       </c>
       <c r="B2">
         <v>50245</v>
       </c>
       <c r="C2">
         <v>49801</v>
       </c>
       <c r="D2" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50520</v>
       </c>
       <c r="B3">
         <v>50255</v>
       </c>
       <c r="C3">
         <v>49834</v>
       </c>
       <c r="D3" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50559</v>
       </c>
       <c r="B4">
         <v>50285</v>
       </c>
       <c r="C4">
         <v>49867</v>
       </c>
       <c r="D4" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50668</v>
       </c>
       <c r="B5">
         <v>50365</v>
       </c>
       <c r="C5">
         <v>50164</v>
       </c>
       <c r="D5" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>52811</v>
       </c>
       <c r="B6">
         <v>52806</v>
       </c>
       <c r="C6">
         <v>49867</v>
       </c>
       <c r="D6" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E6" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>53881</v>
       </c>
       <c r="B7">
         <v>50330</v>
       </c>
       <c r="C7">
         <v>53136</v>
       </c>
       <c r="D7" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E7" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>103</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>53886</v>
       </c>
       <c r="B8">
         <v>53141</v>
       </c>
       <c r="C8">
         <v>53136</v>
       </c>
       <c r="D8" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E8" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>103</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>53896</v>
       </c>
       <c r="B9">
         <v>53891</v>
       </c>
       <c r="C9">
         <v>53136</v>
       </c>
       <c r="D9" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E9" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>103</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>53991</v>
       </c>
       <c r="B10">
         <v>53866</v>
       </c>
       <c r="C10">
         <v>53156</v>
       </c>
       <c r="D10" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E10" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>54001</v>
       </c>
       <c r="B11">
         <v>53996</v>
       </c>
       <c r="C11">
         <v>53156</v>
       </c>
       <c r="D11" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="E11" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>54011</v>
       </c>
       <c r="B12">
         <v>54006</v>
       </c>
       <c r="C12">
         <v>53156</v>
       </c>
       <c r="D12" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E12" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>54021</v>
       </c>
       <c r="B13">
         <v>54016</v>
       </c>
       <c r="C13">
         <v>53156</v>
       </c>
       <c r="D13" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E13" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>54046</v>
       </c>
       <c r="B14">
         <v>54041</v>
       </c>
       <c r="C14">
         <v>53156</v>
       </c>
       <c r="D14" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E14" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="B1" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="C1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49599</v>
       </c>
       <c r="B2" t="s">
         <v>119</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="E2" t="s">
         <v>65</v>
       </c>
       <c r="F2" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49609</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="E3" t="s">
         <v>65</v>
       </c>
       <c r="F3" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49642</v>
       </c>
       <c r="B4" t="s">
         <v>106</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="E4" t="s">
         <v>65</v>
       </c>
       <c r="F4" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49750</v>
       </c>
       <c r="B5" t="s">
         <v>55</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="E5" t="s">
         <v>65</v>
       </c>
       <c r="F5" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49761</v>
       </c>
       <c r="B6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="E6" t="s">
         <v>65</v>
       </c>
       <c r="F6" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49602</v>
       </c>
       <c r="B7" t="s">
         <v>92</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="E7" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="F7" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49665</v>
       </c>
       <c r="B8" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="E8" t="s">
         <v>65</v>
       </c>
       <c r="F8" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49681</v>
       </c>
       <c r="B9" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="E9" t="s">
         <v>65</v>
       </c>
       <c r="F9" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49707</v>
       </c>
       <c r="B10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="E10" t="s">
         <v>65</v>
       </c>
       <c r="F10" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49731</v>
       </c>
       <c r="B11" t="s">
         <v>38</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="E11" t="s">
         <v>65</v>
       </c>
       <c r="F11" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49741</v>
       </c>
       <c r="B12" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="E12" t="s">
         <v>65</v>
       </c>
       <c r="F12" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49757</v>
       </c>
       <c r="B13" t="s">
         <v>68</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="E13" t="s">
         <v>65</v>
       </c>
       <c r="F13" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="D1" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="E1" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="H1" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="I1" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>53906</v>
       </c>
       <c r="B2">
         <v>53136</v>
       </c>
       <c r="C2" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="D2"/>
       <c r="E2" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="F2" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="G2" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="J2" t="s">
-        <v>103</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>50950</v>
       </c>
       <c r="B3">
         <v>50164</v>
       </c>
       <c r="C3" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="D3" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="G3" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="H3"/>
       <c r="I3">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J3" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>50744</v>
       </c>
       <c r="B4">
         <v>49834</v>
       </c>
       <c r="C4" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="F4" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="G4" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="J4" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54558</v>
       </c>
       <c r="B5">
         <v>49867</v>
       </c>
       <c r="C5" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="D5" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="G5" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>1</v>
       </c>
       <c r="J5" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>54557</v>
       </c>
       <c r="B6">
         <v>49867</v>
       </c>
       <c r="C6" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="D6" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="G6" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>1</v>
       </c>
       <c r="J6" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>51327</v>
       </c>
       <c r="B7">
         <v>50164</v>
       </c>
       <c r="C7" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="D7" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="G7" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>3</v>
       </c>
       <c r="J7" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>52816</v>
       </c>
       <c r="B8">
         <v>49867</v>
       </c>
       <c r="C8" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="D8" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="G8" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>6</v>
       </c>
       <c r="J8" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>54031</v>
       </c>
       <c r="B9">
         <v>53156</v>
       </c>
       <c r="C9" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="F9" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="G9" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>2103</v>
+        <v>2114</v>
       </c>
       <c r="J9" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>54106</v>
       </c>
       <c r="B10">
         <v>53136</v>
       </c>
       <c r="C10" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="D10" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="E10" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="F10" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="G10" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="H10" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="I10">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="J10" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>50745</v>
       </c>
       <c r="B11">
         <v>49834</v>
       </c>
       <c r="C11" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="F11" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="G11" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="H11"/>
       <c r="I11">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="J11" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>54036</v>
       </c>
       <c r="B12">
         <v>53156</v>
       </c>
       <c r="C12" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="D12"/>
       <c r="E12" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="F12" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="G12" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="H12"/>
       <c r="I12">
-        <v>2055</v>
+        <v>2067</v>
       </c>
       <c r="J12" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>54150</v>
       </c>
       <c r="B13">
         <v>54149</v>
       </c>
       <c r="C13" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="D13" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="E13" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="F13" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="G13" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="H13"/>
       <c r="I13">
-        <v>2560</v>
+        <v>2563</v>
       </c>
       <c r="J13" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>50953</v>
       </c>
       <c r="B14">
         <v>50164</v>
       </c>
       <c r="C14" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="D14" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="G14" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="H14"/>
       <c r="I14">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J14" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>52076</v>
       </c>
       <c r="B15">
         <v>49801</v>
       </c>
       <c r="C15" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="D15" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
         <v>35</v>
       </c>
       <c r="G15" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>15</v>
       </c>
       <c r="J15" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>52081</v>
       </c>
       <c r="B16">
         <v>49801</v>
       </c>
       <c r="C16" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="D16" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
         <v>35</v>
       </c>
       <c r="G16" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>12</v>
       </c>
       <c r="J16" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>53981</v>
       </c>
       <c r="B17">
         <v>53156</v>
       </c>
       <c r="C17" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="D17" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="G17" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>4</v>
       </c>
       <c r="J17" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>53986</v>
       </c>
       <c r="B18">
         <v>53156</v>
       </c>
       <c r="C18" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="D18" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="G18" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="H18"/>
       <c r="I18">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J18" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -5814,2169 +5845,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="M1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="N1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="O1" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="P1" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="Q1" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="R1" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
       <c r="S1" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="T1" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="C2" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="D2" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E2" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="F2" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="G2" t="s">
         <v>111</v>
       </c>
       <c r="H2" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="I2" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="J2" t="s">
         <v>87</v>
       </c>
       <c r="K2" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="L2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="M2" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="N2" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="O2" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="P2" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="Q2" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="R2" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="S2" t="s">
-        <v>898</v>
+        <v>189</v>
       </c>
       <c r="T2" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>54</v>
       </c>
       <c r="C3" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="D3" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="E3" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="F3" t="s">
         <v>72</v>
       </c>
       <c r="G3" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="H3" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="I3" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="J3" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="K3" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="L3" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="M3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="N3" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="O3" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="P3" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="Q3" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="R3" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="S3" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="T3" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>58</v>
       </c>
       <c r="D4" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="E4" t="s">
         <v>71</v>
       </c>
       <c r="F4" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="G4" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="H4" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="I4" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="J4" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="K4" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="M4" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="N4" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="O4" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="P4" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="Q4" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="R4" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="D5" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="E5" t="s">
         <v>60</v>
       </c>
       <c r="F5" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="G5" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="H5" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="I5" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="J5" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="K5" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="M5" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="N5" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="O5" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="P5" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="Q5" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="R5" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="D6" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="E6" t="s">
         <v>44</v>
       </c>
       <c r="F6" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="G6" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="H6" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="I6" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="J6" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="K6" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="M6" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="N6" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="P6" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="Q6" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
       <c r="R6" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D7" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="E7" t="s">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="F7" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="G7" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="H7" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="I7" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="J7" t="s">
-        <v>630</v>
+        <v>101</v>
       </c>
       <c r="K7" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="M7" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="N7" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="P7" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="R7" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="D8" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="F8" t="s">
         <v>45</v>
       </c>
       <c r="G8" t="s">
         <v>62</v>
       </c>
       <c r="H8" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="I8" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="J8" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="K8" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="N8" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="P8" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="R8" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="D9" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="F9" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="G9" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="H9" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="I9" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="J9" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="K9" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="N9" t="s">
         <v>38</v>
       </c>
+      <c r="P9" t="s">
+        <v>892</v>
+      </c>
       <c r="R9" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="D10" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="F10" t="s">
         <v>83</v>
       </c>
       <c r="G10" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="H10" t="s">
         <v>112</v>
       </c>
       <c r="I10" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="J10" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="K10" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="N10" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="R10" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="D11" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="F11" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="H11" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="I11" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="J11" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="K11" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="R11" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="F12" t="s">
         <v>61</v>
       </c>
       <c r="H12" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="I12" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="J12" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="K12" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="R12" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="H13" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="I13" t="s">
         <v>63</v>
       </c>
       <c r="J13" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="K13" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="H14" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="I14" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="J14" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="K14" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="H15" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="I15" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="J15" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="K15" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="H16" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="I16" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="J16" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="K16" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="H17" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="I17" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="J17" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="K17" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="H18" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="I18" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="J18" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="K18" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="H19" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="I19" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="J19" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="K19" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="H20" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="I20" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="J20" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="K20" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="H21" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="I21" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="J21" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="K21" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="H22" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="I22" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="J22" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="K22" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="H23" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="I23" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="J23" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="K23" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="H24" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="I24" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="J24" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="K24" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="H25" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="I25" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="J25" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="K25" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="H26" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="I26" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="J26" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="K26" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="H27" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="I27" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="J27" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="K27" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="H28" t="s">
         <v>99</v>
       </c>
       <c r="I28" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="J28" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="K28" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="I29" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="J29" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="K29" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="I30" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="J30" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="K30" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="I31" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="J31" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="K31" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="I32" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="J32" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="K32" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="I33" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="J33" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="K33" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="I34" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="J34" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="K34" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="I35" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="J35" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="K35" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="I36" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="J36" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="K36" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="I37" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="J37" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="K37" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="I38" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="J38" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="K38" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="I39" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="J39" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="K39" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="I40" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="J40" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="K40" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="I41" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="J41" t="s">
         <v>74</v>
       </c>
       <c r="K41" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="J42" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="K42" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="J43" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="K43" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="J44" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="K44" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="J45" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="K45" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="J46" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="K46" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="J47" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="K47" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="J48" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="K48" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="J49" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="K49" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="J50" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="K50" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="J51" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="K51" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="J52" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="K52" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="J53" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="K53" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="J54" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="K54" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="J55" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="K55" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="J56" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="K56" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="J57" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="K57" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="J58" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="K58" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="J59" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="K59" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="J60" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="K60" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="J61" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="K61" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="J62" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="K62" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="J63" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="K63" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="J64" t="s">
         <v>49</v>
       </c>
       <c r="K64" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="K65" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="K66" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="K67" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="K68" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="K69" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="K70" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="K71" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="K72" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="K73" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="K74" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="K75" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="K76" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="K77" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="K78" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="K79" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="K80" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="K81" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="K82" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="K83" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="K84" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="K85" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="K86" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="K87" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="K88" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="K89" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="K90" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="K91" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="K92" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="K93" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="K94" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="K95" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="K96" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="K97" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="K98" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="K99" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="K100" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="K101" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="K102" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="K103" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="K104" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="K105" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="K106" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="K107" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="K108" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="K109" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="K110" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="K111" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="K112" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="K113" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="K114" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="K115" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="K116" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="K117" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="K118" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="K119" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="K120" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="K121" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="K122" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="K123" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="K124" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="K125" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="K126" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="K127" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="K128" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="K129" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="K130" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="K131" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="K132" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="K133" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="K134" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="K135" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="K136" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="K137" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="K138" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="K139" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="K140" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="K141" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="K142" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="K143" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="K144" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="K145" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="K146" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="K147" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="K148" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="K149" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="K150" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="K151" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="K152" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="K153" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="K154" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="K155" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="K156" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="K157" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="K158" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="K159" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="K160" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="K161" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="K162" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">