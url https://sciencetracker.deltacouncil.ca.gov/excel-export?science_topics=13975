--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="903">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="917">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-17 01:29:39pm</t>
+    <t>2026-08-31 03:43:39pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13975</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13975"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -361,69 +361,72 @@
   <si>
     <t>Chinook Salmon; Delta Smelt; Endangered species; Estuaries; Fish; Green sturgeon; Habitat; Habitat restoration; Invasive and non native species; Invertebrates; Longfin Smelt; Mollusks; Pelagic fish; Restoration; Restoration planning; Sacramento Splittail; Salmon migration; Salmon rearing; Steelhead Trout; Striped bass; Sturgeon; Tidal wetlands; Wetlands; White Sturgeon</t>
   </si>
   <si>
     <t>June 16, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53136</t>
   </si>
   <si>
     <t>Open-Source Resources for the Sacramento-San Joaquin Delta Telemetry Research Community</t>
   </si>
   <si>
     <t>Cramer Fish Sciences</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]; U.S. Bureau of Reclamation [USBR]; California Department of Water Resource [DWR]; ICF International Inc.</t>
   </si>
   <si>
     <t>There is a great deal of telemetry data amassed from studies in the Sacramento-San Joaquin Delta. It continues to grow every year with special studies and monitoring efforts. Multiple research priorities surrounding fish ecology in the Delta could be addressed, at least in part, by synthesizing the myriad telemetry data sets that exist; this work would benefit greatly from the centralization and standardization of data workflows surrounding telemetry research. With the guidance of a PIT Advisory Team, we plan to establish a collection of open-source, technology-agnostic, accessible resources to support a reproducible and transparent telemetry data workflow for researchers in the region. The workflow and resources do not invent new procedures, rather improve and standardize those already used by the telemetry research community. This will bring us in closer alignment with centralized, coordinated data workflows that have been successfully implemented in other regions and data communities. The final open-source set of resources will include a design and roadmap for implementing a central telemetry database and workflow, an R package for the preparation, QA/QC, and basic analysis of telemetry data, and a regional workshop offering training programs in the proposed telemetry data workflow.</t>
   </si>
   <si>
     <t>Sacramento River; San Joaquin River</t>
   </si>
   <si>
+    <t>2022;2023;2024</t>
+  </si>
+  <si>
     <t>Data application - Information management; Planning and guidance</t>
   </si>
   <si>
     <t>Delta as Place</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring</t>
   </si>
   <si>
     <t>Fish; Species</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chinook Salmon; Fish; Other species; Salmon migration; Steelhead Trout; Striped bass; Sturgeon</t>
   </si>
   <si>
-    <t>August 26, 2024</t>
+    <t>July 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53156</t>
   </si>
   <si>
     <t xml:space="preserve">The value of information is context dependent: a demonstration of decision tools to address multi-species river temperature management under uncertainty </t>
   </si>
   <si>
     <t>CALFED Bay-Delta Program</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p style="text-indent:.5in"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="line-height:200%"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;,serif"&gt;Tradeoffs among objectives in natural resource management can be exacerbated in altered ecosystems and when there is uncertainty in predicted management outcomes. Multicriteria decision analysis (MCDA) and value of information (VOI) are underutilized decision tools that can assist fisheries managers in handling tradeoffs and evaluating the importance of uncertainty. We demonstrate the use of these tools using a case study in the Sacramento River, California, U.S.A., where two imperiled species with different temperature requirements, winter-run Chinook Salmon (&lt;i&gt;Oncorhynchus tshawytscha&lt;/i&gt;) and Green Sturgeon&lt;i&gt; &lt;/i&gt;(&lt;i&gt;Acipenser medirostris&lt;/i&gt;), spawn and rear in the artificially cold Shasta Dam tailwater. A temperature-control device installed on Shasta Dam maintains cool water for Chinook Salmon; however, uncertainties exist related to the effects of temperatures on the spawning and rearing of both species. We consider four alternative hypotheses in models of early life-stage dynamics to evaluate the effects of alternative temperature-management strategies on Chinook Salmon and Green Sturgeon management objectives. We used VOI to quantify the increase in management performance that can be expected by resolving hypothesis-based uncertainties as a function of the weight assigned to species-specific objectives. We found the decision was hindered by uncertainty; the best performing alternative depends on which hypothesis is true, with warmer or cooler alternative management strategies recommended when weights favor Green Sturgeon or Chinook Salmon objectives, respectively. The value of reducing uncertainty was highest when Green Sturgeon was slightly favored, highlighting the interaction between scientific uncertainty and decision makers' values. Our demonstration features MCDA and VOI as transparent, deliberative tools that can assist fisheries managers in confronting value conflicts, prioritizing resolution of uncertainty, and optimally managing aquatic ecosystems.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Unsure</t>
   </si>
   <si>
     <t>Data application - Modeling; Planning and guidance</t>
   </si>
   <si>
     <t>Habitat management; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Water operations</t>
@@ -515,50 +518,90 @@
   <si>
     <t>Data application - Data analysis; Independent peer review; Monitoring - Effectiveness; Monitoring - Implementation; Monitoring - Status and trends; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Invasive / non-native species management; Native species management; Water quality</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species; Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Population enhancement of listed species; Predation; Wetland resilience; Wetlands</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Habitat changes; Invasive / non-native species; Invertebrates; Land use and human activities; Salinity; Species; Water quality</t>
   </si>
   <si>
     <t>3A: Develop methods for evaluating long-term benefits of habitat restoration based on current understanding of how species use restored areas...; 3B: Estimate and assess the system-wide effects of location and sequence of tidal marsh habitat restoration projects in regions where sea level...; A3A: Review effort to examine effectiveness of habitat restoration; 4A: Implement studies to better understand the ecosystem response before, during, and after major changes in the amount and type of effluent...; 4B: Identify areas that act as refugia for species of concern during extreme conditions, particularly drought and flood, to inform management...; 4C: Understand mechanisms for observed relationships between flows and aquatic species; A5A: Build on existing models to integrate fish and water quality monitoring data to report, simulate, and forecast distribution of salmon runs in time and space...; A5B: Conduct baseline surveys throughout spawning habitat, map egg collection and larval rearing habitat, and quantify availability using various characteristics...; A5C: Develop and implement a Bay Area and Delta regional wetland monitoring program.</t>
   </si>
   <si>
     <t>Backwater; Benthic; Benthos; Biosentinels; Bivalve; Corbicula and Potamocorbula; Crustaceans; Dissolved oxygen; Dredging; Drought; Endangered species; Environmental drivers; Estuaries; Fish; Flows; Habitat; Habitat restoration; Intertidal and transition zones; Invasive and non native species; Invertebrates; Jellyfish; Longfin Smelt; Marsh wildlife; Mollusks; Monitoring methods and techniques; Mudflats; Mysis; Nature-based solutions; Other species; Pelagic fish; pH; Resilience; Restoration; Restoration planning; Sacramento Splittail; Salinity; Sloughs; Steelhead Trout; Striped bass; Sturgeon; Tidal wetlands; Tides; Turbidity; Wastewater discharge; Water; Water temperature; Wetland mapping; Wetlands; White Sturgeon</t>
   </si>
   <si>
     <t>January 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54442</t>
   </si>
   <si>
+    <t>White Sturgeon Science Program</t>
+  </si>
+  <si>
+    <t>Awarded / Initiating</t>
+  </si>
+  <si>
+    <t>California Department of Water Resource [DWR]; California Department of Fish and Wildlife [CDFW]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:115%"&gt;&lt;span style="font-family:&amp;quot;Aptos&amp;quot;,sans-serif"&gt;Under the direction outlined in the White Sturgeon Science Plan, the White Sturgeon Science Program seeks to fill critical knowledge gaps in the ecology of California’s White Sturgeon and improve our knowledge of stressors, including the impacts from the operation of the State Water Project. A mathematical life cycle model will be the keystone element of the Science Program, which will shape and inform the efforts to tackle the other priority science areas: reducing uncertainty pertaining to spawning, rearing and development, new and/or improved monitoring, establishment of an entrainment and residency program at Clifton Court Forebay, development of a salvage prediction model, and improving our understanding of the impacts of harmful algal blooms.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay; San Joaquin River</t>
+  </si>
+  <si>
+    <t>Core monitoring; Status and trend monitoring; Synthesis; Targeted foundational research; Targeted immediate research</t>
+  </si>
+  <si>
+    <t>Data application - Modeling; Monitoring - Implementation; Planning and guidance; Research</t>
+  </si>
+  <si>
+    <t>Population enhancement of listed species</t>
+  </si>
+  <si>
+    <t>Fish; Habitat changes; modeling</t>
+  </si>
+  <si>
+    <t>1A. Establish publicly accessible repositories, interactive platforms, and protocols for sharing information, products, and tools...; 2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 5B. Identify thresholds in the survival and health of managed fish and wildlife species with respect to environmental variables (e.g., flow, temperature, dissolved oxygen)...; 5A: Advance integrated modeling through efforts such as an open Delta collaboratory (physical or virtual) that promotes the use of models in guiding policy.</t>
+  </si>
+  <si>
+    <t>Endangered species; Habitat; Sturgeon</t>
+  </si>
+  <si>
+    <t>July 31, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54808</t>
+  </si>
+  <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
     <t>Funding organization</t>
   </si>
   <si>
     <t>Implementing organization</t>
   </si>
   <si>
     <t>Funding program</t>
   </si>
   <si>
     <t>Funding sources</t>
   </si>
   <si>
     <t>Date awarded</t>
   </si>
   <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>Total award amount ($)</t>
@@ -581,80 +624,89 @@
   <si>
     <t>2007-01-01</t>
   </si>
   <si>
     <t>CALFED Bay-Delta Program; Delta Stewardship Council</t>
   </si>
   <si>
     <t>Delta Research Awards (Delta Science Program)</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Contracted competitive or direct award</t>
   </si>
   <si>
     <t>December 4, 2022</t>
   </si>
   <si>
     <t>Delta Stewardship Council</t>
   </si>
   <si>
-    <t>2022-05-01</t>
+    <t>Delta Stewardship Council - General Fund</t>
+  </si>
+  <si>
+    <t>2022-05-18</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
+    <t>Consulting services</t>
+  </si>
+  <si>
+    <t>DSC-21011</t>
+  </si>
+  <si>
+    <t>2022-07-01</t>
+  </si>
+  <si>
     <t>March 11, 2025</t>
   </si>
   <si>
-    <t>DSC-21011</t>
-[...4 lines deleted...]
-  <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
   <si>
     <t>Actual</t>
   </si>
   <si>
+    <t>Entered for Delta Crosscut Budget</t>
+  </si>
+  <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
   <si>
     <t>Alex Constandache</t>
@@ -888,88 +940,88 @@
     <t>June 26, 2024</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>Inactive</t>
   </si>
   <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>The objectives of CALFED were to restore ecological health, improve water quality, fortify infrastructure for managing water (e.g. improving Delta levees), and increase water supply reliability in the Bay-Delta area.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49599</t>
-  </si>
-[...22 lines deleted...]
-    <t>http://sciencetracker.deltacouncil.ca.gov/node/49761</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Department of Fish and Wildlife (CDFW) The mission of the Department of Fish and Wildlife is to manage California's diverse fish, wildlife, and plant resources, and the habitats upon which they depend, for their ecological values and for their use and enjoyment by the public.&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://wildlife.ca.gov/"&gt;https://wildlife.ca.gov&amp;nbsp;&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>April 8, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49602</t>
   </si>
   <si>
+    <t>Established in 1956 by the California State Legislature, DWR protects, conserves, develops, and manages much of California's water supply. This includes the State Water Project (SWP), the nation's largest state-built water conveyance program.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49609</t>
+  </si>
+  <si>
+    <t>Cramer Fish Sciences is an employee-owned consulting company that specializes in providing expert science and high-quality information that supports “policy decisions and advances the field of natural resource management.” The company works with clients to find practical yet innovative solutions to aquatic ecology, ...</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49642</t>
+  </si>
+  <si>
+    <t>Founded as a primarily agricultural campus, the university has expanded over the past century to include graduate and professional programs in medicine (which includes the UC Davis Medical Center), law, veterinary medicine, education, nursing, and business management, in addition to 90 research programs offered by UC.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49750</t>
+  </si>
+  <si>
+    <t>As the flagship institution of the six public universities in Washington state, it is known for its medical, engineering and scientific research as well as its extremely competitive computer science, engineering, law, architecture and business school.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49761</t>
+  </si>
+  <si>
     <t>ICF International Inc.</t>
   </si>
   <si>
     <t>ICF International, Inc. is a Fairfax, Virginia-based global consulting and technology services company, which provides a range of services for governments and businesses, including strategic planning, management, marketing and analytics</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49665</t>
   </si>
   <si>
     <t>National Marine Fisheries Service [NMFS]</t>
   </si>
   <si>
     <t>The National Marine Fisheries Service (NMFS) is responsible for the stewardship and management of living marine resources and their habitat through compliance with fisheries regulations.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49681</t>
   </si>
   <si>
     <t>SFEI is the science lead for the San Francisco Bay Nutrient Science and Management Strategy, which is developing the science needed for informed decisions about managing nutrient loads and maintaining beneficial uses within the Bay. SFEI also includes the SFEI-RMP (Regional Monitoring Program for Water Quality). The Regional Monitoring Program for Water Quality in San Francisco Bay (RMP) is SFEI's largest program. It provides the information that regulators and decision-makers need to manage the Bay effectively.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49707</t>
   </si>
   <si>
     <t>The United States Bureau of Reclamation (USBR), and formerly the United States Reclamation Service, is a federal agency under the U.S. Department of the Interior, which oversees water resource management, specifically as it applies to the oversight and operation of the diversion, delivery, and storage projects that it ...</t>
@@ -1097,50 +1149,53 @@
   <si>
     <t>Journal article</t>
   </si>
   <si>
     <t>https://doi.org/10.1002/ecs2.4139</t>
   </si>
   <si>
     <t>Intraspecific variation in migration timing of green sturgeon in the Sacramento River system</t>
   </si>
   <si>
     <t>Journal Article: Understanding movement patterns of anadromous fishes is critical to conservation and management of declining wild populations and preservation of habitats. Yet, the duration of observations for individual animals can constrain accurate descriptions of movements. In this study, we synthesized over a decade (2006–2018) of acoustic telemetry tracking observations of green sturgeon (Acipenser medirostris) in the Sacramento River system to describe major anadromous movement patterns. We observed that green sturgeon exhibited a unimodal in-migration during the spring months but had a bimodal distribution of out-migration timing, split between an “early” out-migration (32%) group during May–June, or, alternatively, holding in the river until a “late” out-migration (68%), November–January. Focusing on these out-migration groups, we found that river discharge, but not water temperature, may cue the timing of migration and that fish showed a tendency to maintain out-migration timing between subsequent spawning migration events. We recommend that life history descriptions of green sturgeon in this region reflect the distinct out-migration periods described here. Furthermore, we encourage the continued use of biotelemetry to describe migration timing and life history variation, in not only this population but also other green sturgeon populations and other species.</t>
   </si>
   <si>
     <t>Project fact sheet</t>
   </si>
   <si>
     <t>TelemetryTools_RoadMap.pdf</t>
   </si>
   <si>
     <t>PIT Database Roadmap</t>
   </si>
   <si>
     <t>Roadmap of the next phases for development of the prototype PIT database</t>
   </si>
   <si>
+    <t>August 26, 2024</t>
+  </si>
+  <si>
     <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-07-19-non-invasive-environmental-dna-monitoring-to-support-tidal-wetland-restoration.pdf</t>
   </si>
   <si>
     <t>Nagarajan - non-invasive environmental dna monitoring.pdf</t>
   </si>
   <si>
     <t>Project at-a-glance</t>
   </si>
   <si>
     <t>Short summary of the project in aesthetically pleasing format. Key project objectives, background, management application, and SAA relevance are summarized.</t>
   </si>
   <si>
     <t>Reviewed by Council staff and PI.</t>
   </si>
   <si>
     <t>July 31, 2024</t>
   </si>
   <si>
     <t>SCI-07-C144-25_ES_Kueltz_2.pdf</t>
   </si>
   <si>
     <t>Project executive summary</t>
   </si>
   <si>
     <t>Executive summary</t>
@@ -1194,53 +1249,50 @@
   <si>
     <t>https://www.usbr.gov/mp/mpr-news/docs/factsheets/yolo-bypass.pdf</t>
   </si>
   <si>
     <t>https://github.com/fishsciences/telemetry</t>
   </si>
   <si>
     <t>telemetry R package GitHub Repository</t>
   </si>
   <si>
     <t>Package for crafting API requests to the PIT telemetry database API.</t>
   </si>
   <si>
     <t>June 27, 2024</t>
   </si>
   <si>
     <t>https://fishsciences.github.io/telemetry/index.html</t>
   </si>
   <si>
     <t>telemetry webpage</t>
   </si>
   <si>
     <t>telemetry PIT database project webpage</t>
   </si>
   <si>
-    <t>Awarded / Initiating</t>
-[...1 lines deleted...]
-  <si>
     <t>Cache Slough Complex</t>
   </si>
   <si>
     <t>East Delta</t>
   </si>
   <si>
     <t>North Delta</t>
   </si>
   <si>
     <t>South Delta</t>
   </si>
   <si>
     <t>Twitchell and Sherman Complex</t>
   </si>
   <si>
     <t>West Delta</t>
   </si>
   <si>
     <t>Yolo Bypass</t>
   </si>
   <si>
     <t>Yolo Bypass and Cache Slough Complex</t>
   </si>
   <si>
     <t>ATLAS TRACT</t>
@@ -1794,53 +1846,50 @@
   <si>
     <t>Groundwater protection &amp; management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration</t>
   </si>
   <si>
     <t>Invasive species control and management</t>
   </si>
   <si>
     <t>Land use designation</t>
   </si>
   <si>
     <t>Methylmercury TMDL</t>
   </si>
   <si>
     <t>Natural environmental flows</t>
   </si>
   <si>
     <t>Pathways of introduction of invasives</t>
   </si>
   <si>
     <t>Pollution control</t>
   </si>
   <si>
-    <t>Population enhancement of listed species</t>
-[...1 lines deleted...]
-  <si>
     <t>Predation</t>
   </si>
   <si>
     <t>Salinity gate management</t>
   </si>
   <si>
     <t>Sea-level rise accommodation</t>
   </si>
   <si>
     <t>Subsidence reversal</t>
   </si>
   <si>
     <t>Wastewater management</t>
   </si>
   <si>
     <t>Water conveyance / infrastructure</t>
   </si>
   <si>
     <t>Water demand</t>
   </si>
   <si>
     <t>Water operations</t>
   </si>
   <si>
     <t>Water storage</t>
@@ -2685,81 +2734,75 @@
   <si>
     <t>Delta Science Fellows Program (Delta Science Program and California Sea Grant)</t>
   </si>
   <si>
     <t>Interagency Ecological Program IEP</t>
   </si>
   <si>
     <t>Operation Baseline (Delta Science Program)</t>
   </si>
   <si>
     <t>Prop 1 (California Department of Fish and Wildlife, CDFW)</t>
   </si>
   <si>
     <t>CalFED Bay Delta Fund CBDF</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife CDFW  - General Fund</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife CDFW - Prop 1</t>
   </si>
   <si>
     <t>Delta Stewardship Council - Environmental License Plate Fund ELPF</t>
   </si>
   <si>
-    <t>Delta Stewardship Council - General Fund</t>
-[...1 lines deleted...]
-  <si>
     <t>Proposition 84</t>
   </si>
   <si>
     <t>Wetland Program Development Grant</t>
   </si>
   <si>
     <t>Federal types of obligation</t>
   </si>
   <si>
     <t>Cooperative Agreement</t>
   </si>
   <si>
     <t>federal obsss</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
-  </si>
-[...1 lines deleted...]
-    <t>Consulting services</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
   </si>
   <si>
     <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
@@ -3225,51 +3268,51 @@
       <c r="A9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X10"/>
+  <dimension ref="A1:X11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
@@ -3637,404 +3680,468 @@
       <c r="S6" t="s">
         <v>100</v>
       </c>
       <c r="T6" t="s">
         <v>101</v>
       </c>
       <c r="U6" t="s">
         <v>102</v>
       </c>
       <c r="V6"/>
       <c r="W6" t="s">
         <v>103</v>
       </c>
       <c r="X6" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7">
         <v>53156</v>
       </c>
       <c r="B7" t="s">
         <v>105</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="D7" t="s">
         <v>106</v>
       </c>
       <c r="E7" t="s">
         <v>107</v>
       </c>
       <c r="F7" t="s">
         <v>108</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7" t="s">
         <v>109</v>
       </c>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7">
         <v>2022</v>
       </c>
-      <c r="M7"/>
-      <c r="N7"/>
+      <c r="M7" t="s">
+        <v>110</v>
+      </c>
+      <c r="N7">
+        <v>2024</v>
+      </c>
       <c r="O7" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="P7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="Q7" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="R7" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="S7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="T7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="U7" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="V7"/>
       <c r="W7" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="X7" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8">
         <v>54149</v>
       </c>
       <c r="B8" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C8" t="s">
         <v>54</v>
       </c>
       <c r="D8" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8" t="s">
         <v>41</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8">
         <v>2022</v>
       </c>
       <c r="M8">
         <v>2024</v>
       </c>
       <c r="N8">
         <v>2024</v>
       </c>
       <c r="O8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="P8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="Q8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="R8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="S8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="T8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="U8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="V8"/>
       <c r="W8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="X8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9">
         <v>54368</v>
       </c>
       <c r="B9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="J9" t="s">
         <v>58</v>
       </c>
       <c r="K9"/>
       <c r="L9">
         <v>2024</v>
       </c>
       <c r="M9">
         <v>2</v>
       </c>
       <c r="N9"/>
       <c r="O9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="P9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="Q9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="R9"/>
       <c r="S9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="T9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="U9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="V9"/>
       <c r="W9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="X9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10">
         <v>54442</v>
       </c>
       <c r="B10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C10" t="s">
         <v>36</v>
       </c>
       <c r="D10" t="s">
         <v>55</v>
       </c>
       <c r="E10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F10" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="H10"/>
       <c r="I10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="J10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="K10"/>
       <c r="L10">
         <v>2025</v>
       </c>
       <c r="M10" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="N10">
         <v>2026</v>
       </c>
       <c r="O10" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="P10" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="Q10" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="R10" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="S10" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="T10" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="U10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="V10"/>
       <c r="W10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="X10" t="s">
-        <v>157</v>
+        <v>158</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
+      <c r="A11">
+        <v>54808</v>
+      </c>
+      <c r="B11" t="s">
+        <v>159</v>
+      </c>
+      <c r="C11" t="s">
+        <v>160</v>
+      </c>
+      <c r="D11" t="s">
+        <v>161</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11" t="s">
+        <v>162</v>
+      </c>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11" t="s">
+        <v>163</v>
+      </c>
+      <c r="J11" t="s">
+        <v>58</v>
+      </c>
+      <c r="K11"/>
+      <c r="L11">
+        <v>2026</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11" t="s">
+        <v>164</v>
+      </c>
+      <c r="P11" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>62</v>
+      </c>
+      <c r="R11" t="s">
+        <v>166</v>
+      </c>
+      <c r="S11" t="s">
+        <v>167</v>
+      </c>
+      <c r="T11" t="s">
+        <v>168</v>
+      </c>
+      <c r="U11" t="s">
+        <v>169</v>
+      </c>
+      <c r="V11"/>
+      <c r="W11" t="s">
+        <v>170</v>
+      </c>
+      <c r="X11" t="s">
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>158</v>
+        <v>172</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>159</v>
+        <v>173</v>
       </c>
       <c r="D1" t="s">
-        <v>160</v>
+        <v>174</v>
       </c>
       <c r="E1" t="s">
-        <v>161</v>
+        <v>175</v>
       </c>
       <c r="F1" t="s">
-        <v>162</v>
+        <v>176</v>
       </c>
       <c r="G1" t="s">
-        <v>163</v>
+        <v>177</v>
       </c>
       <c r="H1" t="s">
-        <v>164</v>
+        <v>178</v>
       </c>
       <c r="I1" t="s">
-        <v>165</v>
+        <v>179</v>
       </c>
       <c r="J1" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="K1" t="s">
-        <v>167</v>
+        <v>181</v>
       </c>
       <c r="L1" t="s">
-        <v>168</v>
+        <v>182</v>
       </c>
       <c r="M1" t="s">
-        <v>169</v>
+        <v>183</v>
       </c>
       <c r="N1" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51542</v>
       </c>
       <c r="B2">
         <v>49834</v>
       </c>
       <c r="C2">
         <v>1035</v>
       </c>
       <c r="D2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E2" t="s">
         <v>55</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="H2" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>700000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="P2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51527</v>
       </c>
       <c r="B3">
         <v>49801</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
         <v>38</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3">
         <v>0.0</v>
@@ -4043,1786 +4150,1813 @@
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>52801</v>
       </c>
       <c r="B4">
         <v>49867</v>
       </c>
       <c r="C4">
         <v>18204</v>
       </c>
       <c r="D4" t="s">
         <v>38</v>
       </c>
       <c r="E4" t="s">
         <v>55</v>
       </c>
       <c r="F4" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>175</v>
+        <v>189</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>742415.0</v>
       </c>
       <c r="K4"/>
       <c r="L4" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="M4"/>
       <c r="N4" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="O4"/>
       <c r="P4" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>53266</v>
       </c>
       <c r="B5">
         <v>53156</v>
       </c>
       <c r="C5">
         <v>21115</v>
       </c>
       <c r="D5" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="E5" t="s">
         <v>106</v>
       </c>
       <c r="F5"/>
-      <c r="G5"/>
+      <c r="G5" t="s">
+        <v>194</v>
+      </c>
       <c r="H5" t="s">
-        <v>180</v>
+        <v>195</v>
       </c>
       <c r="I5" t="s">
-        <v>181</v>
+        <v>196</v>
       </c>
       <c r="J5">
         <v>224951.0</v>
       </c>
       <c r="K5"/>
-      <c r="L5"/>
+      <c r="L5" t="s">
+        <v>197</v>
+      </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5" t="s">
-        <v>182</v>
+        <v>117</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>53901</v>
       </c>
       <c r="B6">
         <v>53136</v>
       </c>
       <c r="C6" t="s">
-        <v>183</v>
+        <v>198</v>
       </c>
       <c r="D6" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="E6" t="s">
         <v>55</v>
       </c>
       <c r="F6" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>496322.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6" t="s">
-        <v>182</v>
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G2"/>
+  <dimension ref="A1:G3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>185</v>
+        <v>201</v>
       </c>
       <c r="B1" t="s">
-        <v>158</v>
+        <v>172</v>
       </c>
       <c r="C1" t="s">
-        <v>186</v>
+        <v>202</v>
       </c>
       <c r="D1" t="s">
-        <v>187</v>
+        <v>203</v>
       </c>
       <c r="E1" t="s">
-        <v>188</v>
+        <v>204</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>54767</v>
       </c>
       <c r="B2">
         <v>53901</v>
       </c>
       <c r="C2">
         <v>2024</v>
       </c>
       <c r="D2">
         <v>78982.86</v>
       </c>
       <c r="E2" t="s">
-        <v>189</v>
+        <v>205</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>103</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3">
+        <v>54782</v>
+      </c>
+      <c r="B3">
+        <v>53266</v>
+      </c>
+      <c r="C3">
+        <v>2024</v>
+      </c>
+      <c r="D3">
+        <v>23229.0</v>
+      </c>
+      <c r="E3" t="s">
+        <v>205</v>
+      </c>
+      <c r="F3" t="s">
+        <v>206</v>
+      </c>
+      <c r="G3" t="s">
+        <v>117</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>190</v>
+        <v>207</v>
       </c>
       <c r="B1" t="s">
-        <v>191</v>
+        <v>208</v>
       </c>
       <c r="C1" t="s">
-        <v>192</v>
+        <v>209</v>
       </c>
       <c r="D1" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="E1" t="s">
-        <v>194</v>
+        <v>211</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>195</v>
+        <v>212</v>
       </c>
       <c r="H1" t="s">
-        <v>196</v>
+        <v>213</v>
       </c>
       <c r="I1" t="s">
-        <v>197</v>
+        <v>214</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54016</v>
       </c>
       <c r="B2" t="s">
-        <v>198</v>
+        <v>215</v>
       </c>
       <c r="C2" t="s">
-        <v>199</v>
+        <v>216</v>
       </c>
       <c r="D2" t="s">
-        <v>200</v>
+        <v>217</v>
       </c>
       <c r="E2" t="s">
         <v>106</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>201</v>
+        <v>218</v>
       </c>
       <c r="K2" t="s">
-        <v>202</v>
+        <v>219</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>50330</v>
       </c>
       <c r="B3" t="s">
-        <v>203</v>
+        <v>220</v>
       </c>
       <c r="C3" t="s">
-        <v>204</v>
+        <v>221</v>
       </c>
       <c r="D3" t="s">
-        <v>205</v>
+        <v>222</v>
       </c>
       <c r="E3" t="s">
         <v>55</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>206</v>
+        <v>223</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
         <v>65</v>
       </c>
       <c r="K3" t="s">
-        <v>207</v>
+        <v>224</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>50285</v>
       </c>
       <c r="B4" t="s">
-        <v>208</v>
+        <v>225</v>
       </c>
       <c r="C4" t="s">
-        <v>209</v>
+        <v>226</v>
       </c>
       <c r="D4" t="s">
-        <v>210</v>
+        <v>227</v>
       </c>
       <c r="E4" t="s">
         <v>55</v>
       </c>
       <c r="F4" t="s">
-        <v>211</v>
+        <v>228</v>
       </c>
       <c r="G4" t="s">
-        <v>212</v>
+        <v>229</v>
       </c>
       <c r="H4"/>
       <c r="I4" t="s">
-        <v>213</v>
+        <v>230</v>
       </c>
       <c r="J4" t="s">
         <v>65</v>
       </c>
       <c r="K4" t="s">
-        <v>214</v>
+        <v>231</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50245</v>
       </c>
       <c r="B5" t="s">
-        <v>215</v>
+        <v>232</v>
       </c>
       <c r="C5" t="s">
-        <v>216</v>
+        <v>233</v>
       </c>
       <c r="D5" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="H5"/>
       <c r="I5" t="s">
-        <v>219</v>
+        <v>236</v>
       </c>
       <c r="J5" t="s">
         <v>65</v>
       </c>
       <c r="K5" t="s">
-        <v>220</v>
+        <v>237</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>54006</v>
       </c>
       <c r="B6" t="s">
-        <v>221</v>
+        <v>238</v>
       </c>
       <c r="C6" t="s">
-        <v>222</v>
+        <v>239</v>
       </c>
       <c r="D6" t="s">
-        <v>223</v>
+        <v>240</v>
       </c>
       <c r="E6" t="s">
         <v>106</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>224</v>
+        <v>241</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>201</v>
+        <v>218</v>
       </c>
       <c r="K6" t="s">
-        <v>225</v>
+        <v>242</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>50365</v>
       </c>
       <c r="B7" t="s">
-        <v>226</v>
+        <v>243</v>
       </c>
       <c r="C7" t="s">
-        <v>227</v>
+        <v>244</v>
       </c>
       <c r="D7" t="s">
-        <v>205</v>
+        <v>222</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>228</v>
+        <v>245</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
         <v>65</v>
       </c>
       <c r="K7" t="s">
-        <v>229</v>
+        <v>246</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>52806</v>
       </c>
       <c r="B8" t="s">
-        <v>230</v>
+        <v>247</v>
       </c>
       <c r="C8" t="s">
-        <v>231</v>
+        <v>248</v>
       </c>
       <c r="D8" t="s">
-        <v>232</v>
+        <v>249</v>
       </c>
       <c r="E8" t="s">
         <v>68</v>
       </c>
       <c r="F8" t="s">
-        <v>233</v>
+        <v>250</v>
       </c>
       <c r="G8" t="s">
-        <v>234</v>
+        <v>251</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="K8" t="s">
-        <v>235</v>
+        <v>252</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>50255</v>
       </c>
       <c r="B9" t="s">
-        <v>236</v>
+        <v>253</v>
       </c>
       <c r="C9" t="s">
-        <v>237</v>
+        <v>254</v>
       </c>
       <c r="D9" t="s">
-        <v>238</v>
+        <v>255</v>
       </c>
       <c r="E9" t="s">
         <v>55</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>239</v>
+        <v>256</v>
       </c>
       <c r="H9"/>
       <c r="I9" t="s">
-        <v>240</v>
+        <v>257</v>
       </c>
       <c r="J9" t="s">
         <v>65</v>
       </c>
       <c r="K9" t="s">
-        <v>241</v>
+        <v>258</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>53996</v>
       </c>
       <c r="B10" t="s">
-        <v>242</v>
+        <v>259</v>
       </c>
       <c r="C10" t="s">
-        <v>243</v>
+        <v>260</v>
       </c>
       <c r="D10" t="s">
-        <v>244</v>
+        <v>261</v>
       </c>
       <c r="E10" t="s">
         <v>106</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>245</v>
+        <v>262</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>201</v>
+        <v>218</v>
       </c>
       <c r="K10" t="s">
-        <v>246</v>
+        <v>263</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>53891</v>
       </c>
       <c r="B11" t="s">
-        <v>247</v>
+        <v>264</v>
       </c>
       <c r="C11" t="s">
-        <v>248</v>
+        <v>265</v>
       </c>
       <c r="D11" t="s">
-        <v>249</v>
+        <v>266</v>
       </c>
       <c r="E11" t="s">
         <v>55</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>250</v>
+        <v>267</v>
       </c>
       <c r="K11" t="s">
-        <v>251</v>
+        <v>268</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>54041</v>
       </c>
       <c r="B12" t="s">
-        <v>252</v>
+        <v>269</v>
       </c>
       <c r="C12" t="s">
-        <v>253</v>
+        <v>270</v>
       </c>
       <c r="D12" t="s">
-        <v>254</v>
+        <v>271</v>
       </c>
       <c r="E12" t="s">
-        <v>255</v>
+        <v>272</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>201</v>
+        <v>218</v>
       </c>
       <c r="K12" t="s">
-        <v>256</v>
+        <v>273</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>53866</v>
       </c>
       <c r="B13" t="s">
-        <v>257</v>
+        <v>274</v>
       </c>
       <c r="C13" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="D13" t="s">
-        <v>259</v>
+        <v>276</v>
       </c>
       <c r="E13" t="s">
         <v>106</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="K13" t="s">
-        <v>261</v>
+        <v>278</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>53141</v>
       </c>
       <c r="B14" t="s">
-        <v>262</v>
+        <v>279</v>
       </c>
       <c r="C14" t="s">
-        <v>263</v>
+        <v>280</v>
       </c>
       <c r="D14" t="s">
-        <v>264</v>
+        <v>281</v>
       </c>
       <c r="E14" t="s">
         <v>55</v>
       </c>
       <c r="F14" t="s">
-        <v>265</v>
+        <v>282</v>
       </c>
       <c r="G14" t="s">
-        <v>266</v>
+        <v>283</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>267</v>
+        <v>284</v>
       </c>
       <c r="K14" t="s">
-        <v>268</v>
+        <v>285</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>269</v>
+        <v>286</v>
       </c>
       <c r="B1" t="s">
-        <v>190</v>
+        <v>207</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>270</v>
+        <v>287</v>
       </c>
       <c r="E1" t="s">
-        <v>271</v>
+        <v>288</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50505</v>
       </c>
       <c r="B2">
         <v>50245</v>
       </c>
       <c r="C2">
         <v>49801</v>
       </c>
       <c r="D2" t="s">
-        <v>272</v>
+        <v>289</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50520</v>
       </c>
       <c r="B3">
         <v>50255</v>
       </c>
       <c r="C3">
         <v>49834</v>
       </c>
       <c r="D3" t="s">
-        <v>273</v>
+        <v>290</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50559</v>
       </c>
       <c r="B4">
         <v>50285</v>
       </c>
       <c r="C4">
         <v>49867</v>
       </c>
       <c r="D4" t="s">
-        <v>273</v>
+        <v>290</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50668</v>
       </c>
       <c r="B5">
         <v>50365</v>
       </c>
       <c r="C5">
         <v>50164</v>
       </c>
       <c r="D5" t="s">
-        <v>272</v>
+        <v>289</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>274</v>
+        <v>291</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>52811</v>
       </c>
       <c r="B6">
         <v>52806</v>
       </c>
       <c r="C6">
         <v>49867</v>
       </c>
       <c r="D6" t="s">
-        <v>275</v>
+        <v>292</v>
       </c>
       <c r="E6" t="s">
-        <v>276</v>
+        <v>293</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>53881</v>
       </c>
       <c r="B7">
         <v>50330</v>
       </c>
       <c r="C7">
         <v>53136</v>
       </c>
       <c r="D7" t="s">
-        <v>273</v>
+        <v>290</v>
       </c>
       <c r="E7" t="s">
-        <v>276</v>
+        <v>293</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>250</v>
+        <v>267</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>53886</v>
       </c>
       <c r="B8">
         <v>53141</v>
       </c>
       <c r="C8">
         <v>53136</v>
       </c>
       <c r="D8" t="s">
-        <v>275</v>
+        <v>292</v>
       </c>
       <c r="E8" t="s">
-        <v>276</v>
+        <v>293</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>250</v>
+        <v>267</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>53896</v>
       </c>
       <c r="B9">
         <v>53891</v>
       </c>
       <c r="C9">
         <v>53136</v>
       </c>
       <c r="D9" t="s">
-        <v>275</v>
+        <v>292</v>
       </c>
       <c r="E9" t="s">
-        <v>276</v>
+        <v>293</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>250</v>
+        <v>267</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>53991</v>
       </c>
       <c r="B10">
         <v>53866</v>
       </c>
       <c r="C10">
         <v>53156</v>
       </c>
       <c r="D10" t="s">
-        <v>275</v>
+        <v>292</v>
       </c>
       <c r="E10" t="s">
-        <v>277</v>
+        <v>294</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>201</v>
+        <v>218</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>54001</v>
       </c>
       <c r="B11">
         <v>53996</v>
       </c>
       <c r="C11">
         <v>53156</v>
       </c>
       <c r="D11" t="s">
-        <v>272</v>
+        <v>289</v>
       </c>
       <c r="E11" t="s">
-        <v>276</v>
+        <v>293</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>201</v>
+        <v>218</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>54011</v>
       </c>
       <c r="B12">
         <v>54006</v>
       </c>
       <c r="C12">
         <v>53156</v>
       </c>
       <c r="D12" t="s">
-        <v>275</v>
+        <v>292</v>
       </c>
       <c r="E12" t="s">
-        <v>276</v>
+        <v>293</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>201</v>
+        <v>218</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>54021</v>
       </c>
       <c r="B13">
         <v>54016</v>
       </c>
       <c r="C13">
         <v>53156</v>
       </c>
       <c r="D13" t="s">
-        <v>275</v>
+        <v>292</v>
       </c>
       <c r="E13" t="s">
-        <v>276</v>
+        <v>293</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>201</v>
+        <v>218</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>54046</v>
       </c>
       <c r="B14">
         <v>54041</v>
       </c>
       <c r="C14">
         <v>53156</v>
       </c>
       <c r="D14" t="s">
-        <v>275</v>
+        <v>292</v>
       </c>
       <c r="E14" t="s">
-        <v>276</v>
+        <v>293</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>201</v>
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>278</v>
+        <v>295</v>
       </c>
       <c r="B1" t="s">
-        <v>279</v>
+        <v>296</v>
       </c>
       <c r="C1" t="s">
-        <v>280</v>
+        <v>297</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49599</v>
       </c>
       <c r="B2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>281</v>
+        <v>298</v>
       </c>
       <c r="E2" t="s">
         <v>65</v>
       </c>
       <c r="F2" t="s">
-        <v>282</v>
+        <v>299</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>49609</v>
+        <v>49602</v>
       </c>
       <c r="B3" t="s">
-        <v>37</v>
+        <v>92</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>283</v>
+        <v>300</v>
       </c>
       <c r="E3" t="s">
-        <v>65</v>
+        <v>301</v>
       </c>
       <c r="F3" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>49642</v>
+        <v>49609</v>
       </c>
       <c r="B4" t="s">
-        <v>106</v>
+        <v>37</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>285</v>
+        <v>303</v>
       </c>
       <c r="E4" t="s">
         <v>65</v>
       </c>
       <c r="F4" t="s">
-        <v>286</v>
+        <v>304</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>49750</v>
+        <v>49642</v>
       </c>
       <c r="B5" t="s">
-        <v>55</v>
+        <v>106</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>287</v>
+        <v>305</v>
       </c>
       <c r="E5" t="s">
         <v>65</v>
       </c>
       <c r="F5" t="s">
-        <v>288</v>
+        <v>306</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>49761</v>
+        <v>49750</v>
       </c>
       <c r="B6" t="s">
-        <v>131</v>
+        <v>55</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>289</v>
+        <v>307</v>
       </c>
       <c r="E6" t="s">
         <v>65</v>
       </c>
       <c r="F6" t="s">
-        <v>290</v>
+        <v>308</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>49602</v>
+        <v>49761</v>
       </c>
       <c r="B7" t="s">
-        <v>92</v>
+        <v>132</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>291</v>
+        <v>309</v>
       </c>
       <c r="E7" t="s">
-        <v>292</v>
+        <v>65</v>
       </c>
       <c r="F7" t="s">
-        <v>293</v>
+        <v>310</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49665</v>
       </c>
       <c r="B8" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>295</v>
+        <v>312</v>
       </c>
       <c r="E8" t="s">
         <v>65</v>
       </c>
       <c r="F8" t="s">
-        <v>296</v>
+        <v>313</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49681</v>
       </c>
       <c r="B9" t="s">
-        <v>297</v>
+        <v>314</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>298</v>
+        <v>315</v>
       </c>
       <c r="E9" t="s">
         <v>65</v>
       </c>
       <c r="F9" t="s">
-        <v>299</v>
+        <v>316</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49707</v>
       </c>
       <c r="B10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>300</v>
+        <v>317</v>
       </c>
       <c r="E10" t="s">
         <v>65</v>
       </c>
       <c r="F10" t="s">
-        <v>301</v>
+        <v>318</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49731</v>
       </c>
       <c r="B11" t="s">
         <v>38</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>302</v>
+        <v>319</v>
       </c>
       <c r="E11" t="s">
         <v>65</v>
       </c>
       <c r="F11" t="s">
-        <v>303</v>
+        <v>320</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49741</v>
       </c>
       <c r="B12" t="s">
-        <v>304</v>
+        <v>321</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>305</v>
+        <v>322</v>
       </c>
       <c r="E12" t="s">
         <v>65</v>
       </c>
       <c r="F12" t="s">
-        <v>306</v>
+        <v>323</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49757</v>
       </c>
       <c r="B13" t="s">
         <v>68</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>307</v>
+        <v>324</v>
       </c>
       <c r="E13" t="s">
         <v>65</v>
       </c>
       <c r="F13" t="s">
-        <v>308</v>
+        <v>325</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>309</v>
+        <v>326</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>310</v>
+        <v>327</v>
       </c>
       <c r="D1" t="s">
-        <v>311</v>
+        <v>328</v>
       </c>
       <c r="E1" t="s">
-        <v>312</v>
+        <v>329</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>313</v>
+        <v>330</v>
       </c>
       <c r="H1" t="s">
-        <v>314</v>
+        <v>331</v>
       </c>
       <c r="I1" t="s">
-        <v>315</v>
+        <v>332</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>53906</v>
       </c>
       <c r="B2">
         <v>53136</v>
       </c>
       <c r="C2" t="s">
-        <v>316</v>
+        <v>333</v>
       </c>
       <c r="D2"/>
       <c r="E2" t="s">
-        <v>317</v>
+        <v>334</v>
       </c>
       <c r="F2" t="s">
-        <v>318</v>
+        <v>335</v>
       </c>
       <c r="G2" t="s">
-        <v>319</v>
+        <v>336</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="J2" t="s">
-        <v>250</v>
+        <v>267</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>50950</v>
       </c>
       <c r="B3">
         <v>50164</v>
       </c>
       <c r="C3" t="s">
-        <v>320</v>
+        <v>337</v>
       </c>
       <c r="D3" t="s">
-        <v>321</v>
+        <v>338</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>322</v>
+        <v>339</v>
       </c>
       <c r="G3" t="s">
-        <v>323</v>
+        <v>340</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>9</v>
       </c>
       <c r="J3" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>50744</v>
       </c>
       <c r="B4">
         <v>49834</v>
       </c>
       <c r="C4" t="s">
-        <v>324</v>
+        <v>341</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>325</v>
+        <v>342</v>
       </c>
       <c r="F4" t="s">
-        <v>326</v>
+        <v>343</v>
       </c>
       <c r="G4" t="s">
-        <v>327</v>
+        <v>344</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="J4" t="s">
-        <v>328</v>
+        <v>345</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54558</v>
       </c>
       <c r="B5">
         <v>49867</v>
       </c>
       <c r="C5" t="s">
-        <v>329</v>
+        <v>346</v>
       </c>
       <c r="D5" t="s">
-        <v>330</v>
+        <v>347</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>331</v>
+        <v>348</v>
       </c>
       <c r="G5" t="s">
-        <v>332</v>
+        <v>349</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>1</v>
       </c>
       <c r="J5" t="s">
-        <v>333</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>54557</v>
       </c>
       <c r="B6">
         <v>49867</v>
       </c>
       <c r="C6" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
       <c r="D6" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>336</v>
+        <v>353</v>
       </c>
       <c r="G6" t="s">
-        <v>337</v>
+        <v>354</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>1</v>
       </c>
       <c r="J6" t="s">
-        <v>333</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>51327</v>
       </c>
       <c r="B7">
         <v>50164</v>
       </c>
       <c r="C7" t="s">
-        <v>320</v>
+        <v>337</v>
       </c>
       <c r="D7" t="s">
-        <v>338</v>
+        <v>355</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>339</v>
+        <v>356</v>
       </c>
       <c r="G7" t="s">
-        <v>340</v>
+        <v>357</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>3</v>
       </c>
       <c r="J7" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>52816</v>
       </c>
       <c r="B8">
         <v>49867</v>
       </c>
       <c r="C8" t="s">
-        <v>341</v>
+        <v>358</v>
       </c>
       <c r="D8" t="s">
-        <v>342</v>
+        <v>359</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="G8" t="s">
-        <v>344</v>
+        <v>361</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>6</v>
       </c>
       <c r="J8" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>54031</v>
       </c>
       <c r="B9">
         <v>53156</v>
       </c>
       <c r="C9" t="s">
-        <v>345</v>
+        <v>362</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>346</v>
+        <v>363</v>
       </c>
       <c r="F9" t="s">
-        <v>347</v>
+        <v>364</v>
       </c>
       <c r="G9" t="s">
-        <v>348</v>
+        <v>365</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>2114</v>
+        <v>2115</v>
       </c>
       <c r="J9" t="s">
-        <v>116</v>
+        <v>366</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>54106</v>
       </c>
       <c r="B10">
         <v>53136</v>
       </c>
       <c r="C10" t="s">
-        <v>345</v>
+        <v>362</v>
       </c>
       <c r="D10" t="s">
-        <v>349</v>
+        <v>367</v>
       </c>
       <c r="E10" t="s">
-        <v>350</v>
+        <v>368</v>
       </c>
       <c r="F10" t="s">
-        <v>351</v>
+        <v>369</v>
       </c>
       <c r="G10" t="s">
-        <v>352</v>
+        <v>370</v>
       </c>
       <c r="H10" t="s">
-        <v>353</v>
+        <v>371</v>
       </c>
       <c r="I10">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="J10" t="s">
-        <v>354</v>
+        <v>372</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>50745</v>
       </c>
       <c r="B11">
         <v>49834</v>
       </c>
       <c r="C11" t="s">
-        <v>320</v>
+        <v>337</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>355</v>
+        <v>373</v>
       </c>
       <c r="F11" t="s">
-        <v>356</v>
+        <v>374</v>
       </c>
       <c r="G11" t="s">
-        <v>357</v>
+        <v>375</v>
       </c>
       <c r="H11"/>
       <c r="I11">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="J11" t="s">
-        <v>328</v>
+        <v>345</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>54036</v>
       </c>
       <c r="B12">
         <v>53156</v>
       </c>
       <c r="C12" t="s">
-        <v>345</v>
+        <v>362</v>
       </c>
       <c r="D12"/>
       <c r="E12" t="s">
-        <v>358</v>
+        <v>376</v>
       </c>
       <c r="F12" t="s">
-        <v>359</v>
+        <v>377</v>
       </c>
       <c r="G12" t="s">
-        <v>360</v>
+        <v>378</v>
       </c>
       <c r="H12"/>
       <c r="I12">
-        <v>2067</v>
+        <v>2068</v>
       </c>
       <c r="J12" t="s">
-        <v>116</v>
+        <v>366</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>54150</v>
       </c>
       <c r="B13">
         <v>54149</v>
       </c>
       <c r="C13" t="s">
-        <v>341</v>
+        <v>358</v>
       </c>
       <c r="D13" t="s">
-        <v>361</v>
+        <v>379</v>
       </c>
       <c r="E13" t="s">
-        <v>362</v>
+        <v>380</v>
       </c>
       <c r="F13" t="s">
-        <v>363</v>
+        <v>381</v>
       </c>
       <c r="G13" t="s">
-        <v>364</v>
+        <v>382</v>
       </c>
       <c r="H13"/>
       <c r="I13">
-        <v>2563</v>
+        <v>2646</v>
       </c>
       <c r="J13" t="s">
-        <v>365</v>
+        <v>383</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>50953</v>
       </c>
       <c r="B14">
         <v>50164</v>
       </c>
       <c r="C14" t="s">
-        <v>320</v>
+        <v>337</v>
       </c>
       <c r="D14" t="s">
-        <v>366</v>
+        <v>384</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>367</v>
+        <v>385</v>
       </c>
       <c r="G14" t="s">
-        <v>368</v>
+        <v>386</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>6</v>
       </c>
       <c r="J14" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>52076</v>
       </c>
       <c r="B15">
         <v>49801</v>
       </c>
       <c r="C15" t="s">
-        <v>369</v>
+        <v>387</v>
       </c>
       <c r="D15" t="s">
-        <v>370</v>
+        <v>388</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
         <v>35</v>
       </c>
       <c r="G15" t="s">
-        <v>371</v>
+        <v>389</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>15</v>
       </c>
       <c r="J15" t="s">
-        <v>372</v>
+        <v>390</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>52081</v>
       </c>
       <c r="B16">
         <v>49801</v>
       </c>
       <c r="C16" t="s">
-        <v>345</v>
+        <v>362</v>
       </c>
       <c r="D16" t="s">
-        <v>373</v>
+        <v>391</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
         <v>35</v>
       </c>
       <c r="G16" t="s">
-        <v>345</v>
+        <v>362</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>12</v>
       </c>
       <c r="J16" t="s">
-        <v>372</v>
+        <v>390</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>53981</v>
       </c>
       <c r="B17">
         <v>53156</v>
       </c>
       <c r="C17" t="s">
-        <v>369</v>
+        <v>387</v>
       </c>
       <c r="D17" t="s">
-        <v>374</v>
+        <v>392</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>375</v>
+        <v>393</v>
       </c>
       <c r="G17" t="s">
-        <v>376</v>
+        <v>394</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>4</v>
       </c>
       <c r="J17" t="s">
-        <v>377</v>
+        <v>395</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>53986</v>
       </c>
       <c r="B18">
         <v>53156</v>
       </c>
       <c r="C18" t="s">
-        <v>369</v>
+        <v>387</v>
       </c>
       <c r="D18" t="s">
-        <v>378</v>
+        <v>396</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>379</v>
+        <v>397</v>
       </c>
       <c r="G18" t="s">
-        <v>380</v>
+        <v>398</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>8</v>
       </c>
       <c r="J18" t="s">
-        <v>377</v>
+        <v>395</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -5845,2172 +5979,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="M1" t="s">
-        <v>162</v>
+        <v>176</v>
       </c>
       <c r="N1" t="s">
-        <v>163</v>
+        <v>177</v>
       </c>
       <c r="O1" t="s">
-        <v>881</v>
+        <v>896</v>
       </c>
       <c r="P1" t="s">
-        <v>886</v>
+        <v>901</v>
       </c>
       <c r="Q1" t="s">
-        <v>893</v>
+        <v>907</v>
       </c>
       <c r="R1" t="s">
-        <v>896</v>
+        <v>910</v>
       </c>
       <c r="S1" t="s">
-        <v>900</v>
+        <v>914</v>
       </c>
       <c r="T1" t="s">
-        <v>902</v>
+        <v>916</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>381</v>
+        <v>160</v>
       </c>
       <c r="C2" t="s">
-        <v>382</v>
+        <v>399</v>
       </c>
       <c r="D2" t="s">
-        <v>390</v>
+        <v>407</v>
       </c>
       <c r="E2" t="s">
-        <v>551</v>
+        <v>568</v>
       </c>
       <c r="F2" t="s">
-        <v>553</v>
+        <v>570</v>
       </c>
       <c r="G2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H2" t="s">
-        <v>567</v>
+        <v>584</v>
       </c>
       <c r="I2" t="s">
-        <v>592</v>
+        <v>608</v>
       </c>
       <c r="J2" t="s">
         <v>87</v>
       </c>
       <c r="K2" t="s">
-        <v>688</v>
+        <v>704</v>
       </c>
       <c r="L2" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="M2" t="s">
-        <v>869</v>
+        <v>885</v>
       </c>
       <c r="N2" t="s">
-        <v>874</v>
+        <v>890</v>
       </c>
       <c r="O2" t="s">
-        <v>882</v>
+        <v>897</v>
       </c>
       <c r="P2" t="s">
-        <v>887</v>
+        <v>902</v>
       </c>
       <c r="Q2" t="s">
-        <v>273</v>
+        <v>290</v>
       </c>
       <c r="R2" t="s">
-        <v>329</v>
+        <v>346</v>
       </c>
       <c r="S2" t="s">
-        <v>189</v>
+        <v>205</v>
       </c>
       <c r="T2" t="s">
-        <v>276</v>
+        <v>293</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>54</v>
       </c>
       <c r="C3" t="s">
-        <v>383</v>
+        <v>400</v>
       </c>
       <c r="D3" t="s">
-        <v>391</v>
+        <v>408</v>
       </c>
       <c r="E3" t="s">
-        <v>552</v>
+        <v>569</v>
       </c>
       <c r="F3" t="s">
         <v>72</v>
       </c>
       <c r="G3" t="s">
-        <v>560</v>
+        <v>577</v>
       </c>
       <c r="H3" t="s">
-        <v>568</v>
+        <v>585</v>
       </c>
       <c r="I3" t="s">
-        <v>593</v>
+        <v>609</v>
       </c>
       <c r="J3" t="s">
-        <v>629</v>
+        <v>645</v>
       </c>
       <c r="K3" t="s">
-        <v>689</v>
+        <v>705</v>
       </c>
       <c r="L3" t="s">
-        <v>868</v>
+        <v>884</v>
       </c>
       <c r="M3" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="N3" t="s">
-        <v>875</v>
+        <v>891</v>
       </c>
       <c r="O3" t="s">
-        <v>883</v>
+        <v>898</v>
       </c>
       <c r="P3" t="s">
-        <v>888</v>
+        <v>197</v>
       </c>
       <c r="Q3" t="s">
-        <v>275</v>
+        <v>292</v>
       </c>
       <c r="R3" t="s">
-        <v>897</v>
+        <v>911</v>
       </c>
       <c r="S3" t="s">
-        <v>901</v>
+        <v>915</v>
       </c>
       <c r="T3" t="s">
-        <v>277</v>
+        <v>294</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>58</v>
       </c>
       <c r="D4" t="s">
-        <v>392</v>
+        <v>409</v>
       </c>
       <c r="E4" t="s">
         <v>71</v>
       </c>
       <c r="F4" t="s">
-        <v>554</v>
+        <v>571</v>
       </c>
       <c r="G4" t="s">
-        <v>561</v>
+        <v>578</v>
       </c>
       <c r="H4" t="s">
-        <v>569</v>
+        <v>586</v>
       </c>
       <c r="I4" t="s">
-        <v>594</v>
+        <v>610</v>
       </c>
       <c r="J4" t="s">
-        <v>630</v>
+        <v>646</v>
       </c>
       <c r="K4" t="s">
-        <v>690</v>
+        <v>706</v>
       </c>
       <c r="M4" t="s">
-        <v>870</v>
+        <v>886</v>
       </c>
       <c r="N4" t="s">
-        <v>876</v>
+        <v>892</v>
       </c>
       <c r="O4" t="s">
-        <v>884</v>
+        <v>899</v>
       </c>
       <c r="P4" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="Q4" t="s">
-        <v>272</v>
+        <v>289</v>
       </c>
       <c r="R4" t="s">
-        <v>341</v>
+        <v>358</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>384</v>
+        <v>401</v>
       </c>
       <c r="D5" t="s">
-        <v>393</v>
+        <v>410</v>
       </c>
       <c r="E5" t="s">
         <v>60</v>
       </c>
       <c r="F5" t="s">
-        <v>555</v>
+        <v>572</v>
       </c>
       <c r="G5" t="s">
-        <v>562</v>
+        <v>579</v>
       </c>
       <c r="H5" t="s">
-        <v>570</v>
+        <v>587</v>
       </c>
       <c r="I5" t="s">
-        <v>595</v>
+        <v>611</v>
       </c>
       <c r="J5" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="K5" t="s">
-        <v>691</v>
+        <v>707</v>
       </c>
       <c r="M5" t="s">
-        <v>871</v>
+        <v>887</v>
       </c>
       <c r="N5" t="s">
-        <v>877</v>
+        <v>893</v>
       </c>
       <c r="O5" t="s">
-        <v>885</v>
+        <v>900</v>
       </c>
       <c r="P5" t="s">
-        <v>884</v>
+        <v>899</v>
       </c>
       <c r="Q5" t="s">
-        <v>894</v>
+        <v>908</v>
       </c>
       <c r="R5" t="s">
-        <v>898</v>
+        <v>912</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>385</v>
+        <v>402</v>
       </c>
       <c r="D6" t="s">
-        <v>394</v>
+        <v>411</v>
       </c>
       <c r="E6" t="s">
         <v>44</v>
       </c>
       <c r="F6" t="s">
-        <v>556</v>
+        <v>573</v>
       </c>
       <c r="G6" t="s">
-        <v>563</v>
+        <v>580</v>
       </c>
       <c r="H6" t="s">
-        <v>571</v>
+        <v>588</v>
       </c>
       <c r="I6" t="s">
-        <v>596</v>
+        <v>612</v>
       </c>
       <c r="J6" t="s">
-        <v>632</v>
+        <v>648</v>
       </c>
       <c r="K6" t="s">
-        <v>692</v>
+        <v>708</v>
       </c>
       <c r="M6" t="s">
-        <v>872</v>
+        <v>888</v>
       </c>
       <c r="N6" t="s">
-        <v>878</v>
+        <v>194</v>
       </c>
       <c r="P6" t="s">
-        <v>889</v>
+        <v>903</v>
       </c>
       <c r="Q6" t="s">
-        <v>895</v>
+        <v>909</v>
       </c>
       <c r="R6" t="s">
-        <v>320</v>
+        <v>337</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D7" t="s">
-        <v>395</v>
+        <v>412</v>
       </c>
       <c r="E7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F7" t="s">
-        <v>557</v>
+        <v>574</v>
       </c>
       <c r="G7" t="s">
-        <v>564</v>
+        <v>581</v>
       </c>
       <c r="H7" t="s">
-        <v>572</v>
+        <v>589</v>
       </c>
       <c r="I7" t="s">
-        <v>597</v>
+        <v>613</v>
       </c>
       <c r="J7" t="s">
         <v>101</v>
       </c>
       <c r="K7" t="s">
-        <v>592</v>
+        <v>608</v>
       </c>
       <c r="M7" t="s">
-        <v>873</v>
+        <v>889</v>
       </c>
       <c r="N7" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="P7" t="s">
-        <v>890</v>
+        <v>904</v>
       </c>
       <c r="R7" t="s">
-        <v>899</v>
+        <v>913</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>386</v>
+        <v>403</v>
       </c>
       <c r="D8" t="s">
-        <v>396</v>
+        <v>413</v>
       </c>
       <c r="F8" t="s">
         <v>45</v>
       </c>
       <c r="G8" t="s">
         <v>62</v>
       </c>
       <c r="H8" t="s">
-        <v>573</v>
+        <v>590</v>
       </c>
       <c r="I8" t="s">
-        <v>598</v>
+        <v>614</v>
       </c>
       <c r="J8" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="K8" t="s">
-        <v>593</v>
+        <v>609</v>
       </c>
       <c r="N8" t="s">
-        <v>879</v>
+        <v>894</v>
       </c>
       <c r="P8" t="s">
-        <v>891</v>
+        <v>905</v>
       </c>
       <c r="R8" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>387</v>
+        <v>404</v>
       </c>
       <c r="D9" t="s">
-        <v>397</v>
+        <v>414</v>
       </c>
       <c r="F9" t="s">
-        <v>558</v>
+        <v>575</v>
       </c>
       <c r="G9" t="s">
-        <v>565</v>
+        <v>582</v>
       </c>
       <c r="H9" t="s">
-        <v>574</v>
+        <v>591</v>
       </c>
       <c r="I9" t="s">
-        <v>599</v>
+        <v>615</v>
       </c>
       <c r="J9" t="s">
-        <v>634</v>
+        <v>650</v>
       </c>
       <c r="K9" t="s">
-        <v>693</v>
+        <v>709</v>
       </c>
       <c r="N9" t="s">
         <v>38</v>
       </c>
       <c r="P9" t="s">
-        <v>892</v>
+        <v>906</v>
       </c>
       <c r="R9" t="s">
-        <v>316</v>
+        <v>333</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>388</v>
+        <v>405</v>
       </c>
       <c r="D10" t="s">
-        <v>398</v>
+        <v>415</v>
       </c>
       <c r="F10" t="s">
         <v>83</v>
       </c>
       <c r="G10" t="s">
-        <v>566</v>
+        <v>583</v>
       </c>
       <c r="H10" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I10" t="s">
-        <v>600</v>
+        <v>616</v>
       </c>
       <c r="J10" t="s">
-        <v>635</v>
+        <v>651</v>
       </c>
       <c r="K10" t="s">
-        <v>694</v>
+        <v>710</v>
       </c>
       <c r="N10" t="s">
-        <v>880</v>
+        <v>895</v>
       </c>
       <c r="R10" t="s">
-        <v>345</v>
+        <v>362</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>389</v>
+        <v>406</v>
       </c>
       <c r="D11" t="s">
-        <v>399</v>
+        <v>416</v>
       </c>
       <c r="F11" t="s">
-        <v>559</v>
+        <v>576</v>
       </c>
       <c r="H11" t="s">
-        <v>575</v>
+        <v>592</v>
       </c>
       <c r="I11" t="s">
-        <v>601</v>
+        <v>617</v>
       </c>
       <c r="J11" t="s">
-        <v>636</v>
+        <v>652</v>
       </c>
       <c r="K11" t="s">
-        <v>695</v>
+        <v>711</v>
       </c>
       <c r="R11" t="s">
-        <v>324</v>
+        <v>341</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>400</v>
+        <v>417</v>
       </c>
       <c r="F12" t="s">
         <v>61</v>
       </c>
       <c r="H12" t="s">
-        <v>576</v>
+        <v>593</v>
       </c>
       <c r="I12" t="s">
-        <v>560</v>
+        <v>577</v>
       </c>
       <c r="J12" t="s">
-        <v>637</v>
+        <v>653</v>
       </c>
       <c r="K12" t="s">
-        <v>696</v>
+        <v>712</v>
       </c>
       <c r="R12" t="s">
-        <v>369</v>
+        <v>387</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>401</v>
+        <v>418</v>
       </c>
       <c r="H13" t="s">
-        <v>577</v>
+        <v>594</v>
       </c>
       <c r="I13" t="s">
         <v>63</v>
       </c>
       <c r="J13" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
       <c r="K13" t="s">
-        <v>697</v>
+        <v>713</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>402</v>
+        <v>419</v>
       </c>
       <c r="H14" t="s">
-        <v>578</v>
+        <v>595</v>
       </c>
       <c r="I14" t="s">
-        <v>602</v>
+        <v>618</v>
       </c>
       <c r="J14" t="s">
-        <v>639</v>
+        <v>655</v>
       </c>
       <c r="K14" t="s">
-        <v>698</v>
+        <v>714</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>403</v>
+        <v>420</v>
       </c>
       <c r="H15" t="s">
-        <v>579</v>
+        <v>596</v>
       </c>
       <c r="I15" t="s">
-        <v>603</v>
+        <v>619</v>
       </c>
       <c r="J15" t="s">
-        <v>640</v>
+        <v>656</v>
       </c>
       <c r="K15" t="s">
-        <v>699</v>
+        <v>715</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>404</v>
+        <v>421</v>
       </c>
       <c r="H16" t="s">
-        <v>580</v>
+        <v>597</v>
       </c>
       <c r="I16" t="s">
-        <v>604</v>
+        <v>620</v>
       </c>
       <c r="J16" t="s">
-        <v>641</v>
+        <v>657</v>
       </c>
       <c r="K16" t="s">
-        <v>700</v>
+        <v>716</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>405</v>
+        <v>422</v>
       </c>
       <c r="H17" t="s">
-        <v>581</v>
+        <v>166</v>
       </c>
       <c r="I17" t="s">
-        <v>605</v>
+        <v>621</v>
       </c>
       <c r="J17" t="s">
-        <v>642</v>
+        <v>658</v>
       </c>
       <c r="K17" t="s">
-        <v>595</v>
+        <v>611</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>406</v>
+        <v>423</v>
       </c>
       <c r="H18" t="s">
-        <v>582</v>
+        <v>598</v>
       </c>
       <c r="I18" t="s">
-        <v>606</v>
+        <v>622</v>
       </c>
       <c r="J18" t="s">
-        <v>643</v>
+        <v>659</v>
       </c>
       <c r="K18" t="s">
-        <v>701</v>
+        <v>717</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>407</v>
+        <v>424</v>
       </c>
       <c r="H19" t="s">
-        <v>583</v>
+        <v>599</v>
       </c>
       <c r="I19" t="s">
-        <v>607</v>
+        <v>623</v>
       </c>
       <c r="J19" t="s">
-        <v>644</v>
+        <v>660</v>
       </c>
       <c r="K19" t="s">
-        <v>702</v>
+        <v>718</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>408</v>
+        <v>425</v>
       </c>
       <c r="H20" t="s">
-        <v>584</v>
+        <v>600</v>
       </c>
       <c r="I20" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="J20" t="s">
-        <v>645</v>
+        <v>661</v>
       </c>
       <c r="K20" t="s">
-        <v>703</v>
+        <v>719</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>409</v>
+        <v>426</v>
       </c>
       <c r="H21" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="I21" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="J21" t="s">
-        <v>646</v>
+        <v>662</v>
       </c>
       <c r="K21" t="s">
-        <v>704</v>
+        <v>720</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>410</v>
+        <v>427</v>
       </c>
       <c r="H22" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="I22" t="s">
-        <v>610</v>
+        <v>626</v>
       </c>
       <c r="J22" t="s">
-        <v>647</v>
+        <v>663</v>
       </c>
       <c r="K22" t="s">
-        <v>705</v>
+        <v>721</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>411</v>
+        <v>428</v>
       </c>
       <c r="H23" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="I23" t="s">
-        <v>611</v>
+        <v>627</v>
       </c>
       <c r="J23" t="s">
-        <v>648</v>
+        <v>664</v>
       </c>
       <c r="K23" t="s">
-        <v>706</v>
+        <v>722</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>412</v>
+        <v>429</v>
       </c>
       <c r="H24" t="s">
-        <v>588</v>
+        <v>604</v>
       </c>
       <c r="I24" t="s">
-        <v>612</v>
+        <v>628</v>
       </c>
       <c r="J24" t="s">
-        <v>649</v>
+        <v>665</v>
       </c>
       <c r="K24" t="s">
-        <v>707</v>
+        <v>723</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>413</v>
+        <v>430</v>
       </c>
       <c r="H25" t="s">
-        <v>589</v>
+        <v>605</v>
       </c>
       <c r="I25" t="s">
-        <v>613</v>
+        <v>629</v>
       </c>
       <c r="J25" t="s">
-        <v>650</v>
+        <v>666</v>
       </c>
       <c r="K25" t="s">
-        <v>708</v>
+        <v>724</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>414</v>
+        <v>431</v>
       </c>
       <c r="H26" t="s">
-        <v>590</v>
+        <v>606</v>
       </c>
       <c r="I26" t="s">
-        <v>614</v>
+        <v>630</v>
       </c>
       <c r="J26" t="s">
-        <v>651</v>
+        <v>667</v>
       </c>
       <c r="K26" t="s">
-        <v>709</v>
+        <v>725</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>415</v>
+        <v>432</v>
       </c>
       <c r="H27" t="s">
-        <v>591</v>
+        <v>607</v>
       </c>
       <c r="I27" t="s">
-        <v>615</v>
+        <v>631</v>
       </c>
       <c r="J27" t="s">
-        <v>652</v>
+        <v>668</v>
       </c>
       <c r="K27" t="s">
-        <v>710</v>
+        <v>726</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>416</v>
+        <v>433</v>
       </c>
       <c r="H28" t="s">
         <v>99</v>
       </c>
       <c r="I28" t="s">
-        <v>616</v>
+        <v>632</v>
       </c>
       <c r="J28" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="K28" t="s">
-        <v>711</v>
+        <v>727</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>417</v>
+        <v>434</v>
       </c>
       <c r="I29" t="s">
-        <v>617</v>
+        <v>633</v>
       </c>
       <c r="J29" t="s">
-        <v>654</v>
+        <v>670</v>
       </c>
       <c r="K29" t="s">
-        <v>712</v>
+        <v>728</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>418</v>
+        <v>435</v>
       </c>
       <c r="I30" t="s">
-        <v>618</v>
+        <v>634</v>
       </c>
       <c r="J30" t="s">
-        <v>655</v>
+        <v>671</v>
       </c>
       <c r="K30" t="s">
-        <v>713</v>
+        <v>729</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>419</v>
+        <v>436</v>
       </c>
       <c r="I31" t="s">
-        <v>619</v>
+        <v>635</v>
       </c>
       <c r="J31" t="s">
-        <v>656</v>
+        <v>672</v>
       </c>
       <c r="K31" t="s">
-        <v>714</v>
+        <v>730</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>420</v>
+        <v>437</v>
       </c>
       <c r="I32" t="s">
-        <v>620</v>
+        <v>636</v>
       </c>
       <c r="J32" t="s">
-        <v>657</v>
+        <v>673</v>
       </c>
       <c r="K32" t="s">
-        <v>715</v>
+        <v>731</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>421</v>
+        <v>438</v>
       </c>
       <c r="I33" t="s">
-        <v>621</v>
+        <v>637</v>
       </c>
       <c r="J33" t="s">
-        <v>658</v>
+        <v>674</v>
       </c>
       <c r="K33" t="s">
-        <v>716</v>
+        <v>732</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>422</v>
+        <v>439</v>
       </c>
       <c r="I34" t="s">
-        <v>622</v>
+        <v>638</v>
       </c>
       <c r="J34" t="s">
-        <v>659</v>
+        <v>675</v>
       </c>
       <c r="K34" t="s">
-        <v>717</v>
+        <v>733</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>423</v>
+        <v>440</v>
       </c>
       <c r="I35" t="s">
-        <v>623</v>
+        <v>639</v>
       </c>
       <c r="J35" t="s">
-        <v>660</v>
+        <v>676</v>
       </c>
       <c r="K35" t="s">
-        <v>718</v>
+        <v>734</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>424</v>
+        <v>441</v>
       </c>
       <c r="I36" t="s">
-        <v>624</v>
+        <v>640</v>
       </c>
       <c r="J36" t="s">
-        <v>661</v>
+        <v>677</v>
       </c>
       <c r="K36" t="s">
-        <v>719</v>
+        <v>735</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>425</v>
+        <v>442</v>
       </c>
       <c r="I37" t="s">
-        <v>625</v>
+        <v>641</v>
       </c>
       <c r="J37" t="s">
-        <v>662</v>
+        <v>678</v>
       </c>
       <c r="K37" t="s">
-        <v>720</v>
+        <v>736</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>426</v>
+        <v>443</v>
       </c>
       <c r="I38" t="s">
-        <v>626</v>
+        <v>642</v>
       </c>
       <c r="J38" t="s">
-        <v>663</v>
+        <v>679</v>
       </c>
       <c r="K38" t="s">
-        <v>721</v>
+        <v>737</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>427</v>
+        <v>444</v>
       </c>
       <c r="I39" t="s">
-        <v>627</v>
+        <v>643</v>
       </c>
       <c r="J39" t="s">
-        <v>664</v>
+        <v>680</v>
       </c>
       <c r="K39" t="s">
-        <v>722</v>
+        <v>738</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>428</v>
+        <v>445</v>
       </c>
       <c r="I40" t="s">
-        <v>565</v>
+        <v>582</v>
       </c>
       <c r="J40" t="s">
-        <v>665</v>
+        <v>681</v>
       </c>
       <c r="K40" t="s">
-        <v>723</v>
+        <v>739</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>429</v>
+        <v>446</v>
       </c>
       <c r="I41" t="s">
-        <v>628</v>
+        <v>644</v>
       </c>
       <c r="J41" t="s">
         <v>74</v>
       </c>
       <c r="K41" t="s">
-        <v>724</v>
+        <v>740</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>430</v>
+        <v>447</v>
       </c>
       <c r="J42" t="s">
-        <v>666</v>
+        <v>682</v>
       </c>
       <c r="K42" t="s">
-        <v>725</v>
+        <v>741</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>431</v>
+        <v>448</v>
       </c>
       <c r="J43" t="s">
-        <v>667</v>
+        <v>683</v>
       </c>
       <c r="K43" t="s">
-        <v>726</v>
+        <v>742</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>432</v>
+        <v>449</v>
       </c>
       <c r="J44" t="s">
-        <v>668</v>
+        <v>684</v>
       </c>
       <c r="K44" t="s">
-        <v>727</v>
+        <v>743</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>433</v>
+        <v>450</v>
       </c>
       <c r="J45" t="s">
-        <v>669</v>
+        <v>685</v>
       </c>
       <c r="K45" t="s">
-        <v>728</v>
+        <v>744</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>434</v>
+        <v>451</v>
       </c>
       <c r="J46" t="s">
-        <v>670</v>
+        <v>686</v>
       </c>
       <c r="K46" t="s">
-        <v>729</v>
+        <v>745</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>435</v>
+        <v>452</v>
       </c>
       <c r="J47" t="s">
-        <v>671</v>
+        <v>687</v>
       </c>
       <c r="K47" t="s">
-        <v>730</v>
+        <v>746</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>436</v>
+        <v>453</v>
       </c>
       <c r="J48" t="s">
-        <v>672</v>
+        <v>688</v>
       </c>
       <c r="K48" t="s">
-        <v>731</v>
+        <v>747</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>437</v>
+        <v>454</v>
       </c>
       <c r="J49" t="s">
-        <v>673</v>
+        <v>689</v>
       </c>
       <c r="K49" t="s">
-        <v>732</v>
+        <v>748</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>438</v>
+        <v>455</v>
       </c>
       <c r="J50" t="s">
-        <v>674</v>
+        <v>690</v>
       </c>
       <c r="K50" t="s">
-        <v>733</v>
+        <v>749</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>439</v>
+        <v>456</v>
       </c>
       <c r="J51" t="s">
-        <v>675</v>
+        <v>691</v>
       </c>
       <c r="K51" t="s">
-        <v>734</v>
+        <v>750</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>440</v>
+        <v>457</v>
       </c>
       <c r="J52" t="s">
-        <v>676</v>
+        <v>692</v>
       </c>
       <c r="K52" t="s">
-        <v>735</v>
+        <v>751</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>441</v>
+        <v>458</v>
       </c>
       <c r="J53" t="s">
-        <v>677</v>
+        <v>693</v>
       </c>
       <c r="K53" t="s">
-        <v>736</v>
+        <v>752</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>442</v>
+        <v>459</v>
       </c>
       <c r="J54" t="s">
-        <v>678</v>
+        <v>694</v>
       </c>
       <c r="K54" t="s">
-        <v>737</v>
+        <v>753</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>443</v>
+        <v>460</v>
       </c>
       <c r="J55" t="s">
-        <v>679</v>
+        <v>695</v>
       </c>
       <c r="K55" t="s">
-        <v>738</v>
+        <v>754</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>444</v>
+        <v>461</v>
       </c>
       <c r="J56" t="s">
-        <v>680</v>
+        <v>696</v>
       </c>
       <c r="K56" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>445</v>
+        <v>462</v>
       </c>
       <c r="J57" t="s">
-        <v>681</v>
+        <v>697</v>
       </c>
       <c r="K57" t="s">
-        <v>739</v>
+        <v>755</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>446</v>
+        <v>463</v>
       </c>
       <c r="J58" t="s">
-        <v>682</v>
+        <v>698</v>
       </c>
       <c r="K58" t="s">
-        <v>740</v>
+        <v>756</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>447</v>
+        <v>464</v>
       </c>
       <c r="J59" t="s">
-        <v>683</v>
+        <v>699</v>
       </c>
       <c r="K59" t="s">
-        <v>741</v>
+        <v>757</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>448</v>
+        <v>465</v>
       </c>
       <c r="J60" t="s">
-        <v>684</v>
+        <v>700</v>
       </c>
       <c r="K60" t="s">
-        <v>742</v>
+        <v>758</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>449</v>
+        <v>466</v>
       </c>
       <c r="J61" t="s">
-        <v>685</v>
+        <v>701</v>
       </c>
       <c r="K61" t="s">
-        <v>743</v>
+        <v>759</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>450</v>
+        <v>467</v>
       </c>
       <c r="J62" t="s">
-        <v>686</v>
+        <v>702</v>
       </c>
       <c r="K62" t="s">
-        <v>744</v>
+        <v>760</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>451</v>
+        <v>468</v>
       </c>
       <c r="J63" t="s">
-        <v>687</v>
+        <v>703</v>
       </c>
       <c r="K63" t="s">
-        <v>603</v>
+        <v>619</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>452</v>
+        <v>469</v>
       </c>
       <c r="J64" t="s">
         <v>49</v>
       </c>
       <c r="K64" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>453</v>
+        <v>470</v>
       </c>
       <c r="K65" t="s">
-        <v>746</v>
+        <v>762</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>454</v>
+        <v>471</v>
       </c>
       <c r="K66" t="s">
-        <v>747</v>
+        <v>763</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>455</v>
+        <v>472</v>
       </c>
       <c r="K67" t="s">
-        <v>748</v>
+        <v>764</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>456</v>
+        <v>473</v>
       </c>
       <c r="K68" t="s">
-        <v>749</v>
+        <v>765</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="K69" t="s">
-        <v>750</v>
+        <v>766</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="K70" t="s">
-        <v>751</v>
+        <v>767</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>459</v>
+        <v>476</v>
       </c>
       <c r="K71" t="s">
-        <v>752</v>
+        <v>768</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>460</v>
+        <v>477</v>
       </c>
       <c r="K72" t="s">
-        <v>753</v>
+        <v>769</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>461</v>
+        <v>478</v>
       </c>
       <c r="K73" t="s">
-        <v>754</v>
+        <v>770</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>462</v>
+        <v>479</v>
       </c>
       <c r="K74" t="s">
-        <v>755</v>
+        <v>771</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>463</v>
+        <v>480</v>
       </c>
       <c r="K75" t="s">
-        <v>756</v>
+        <v>772</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>464</v>
+        <v>481</v>
       </c>
       <c r="K76" t="s">
-        <v>757</v>
+        <v>773</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>465</v>
+        <v>482</v>
       </c>
       <c r="K77" t="s">
-        <v>758</v>
+        <v>774</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>466</v>
+        <v>483</v>
       </c>
       <c r="K78" t="s">
-        <v>759</v>
+        <v>775</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>467</v>
+        <v>484</v>
       </c>
       <c r="K79" t="s">
-        <v>760</v>
+        <v>776</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>468</v>
+        <v>485</v>
       </c>
       <c r="K80" t="s">
-        <v>761</v>
+        <v>777</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>469</v>
+        <v>486</v>
       </c>
       <c r="K81" t="s">
-        <v>762</v>
+        <v>778</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>470</v>
+        <v>487</v>
       </c>
       <c r="K82" t="s">
-        <v>763</v>
+        <v>779</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>471</v>
+        <v>488</v>
       </c>
       <c r="K83" t="s">
-        <v>764</v>
+        <v>780</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>472</v>
+        <v>489</v>
       </c>
       <c r="K84" t="s">
-        <v>765</v>
+        <v>781</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>473</v>
+        <v>490</v>
       </c>
       <c r="K85" t="s">
-        <v>610</v>
+        <v>626</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>474</v>
+        <v>491</v>
       </c>
       <c r="K86" t="s">
-        <v>766</v>
+        <v>782</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>475</v>
+        <v>492</v>
       </c>
       <c r="K87" t="s">
-        <v>767</v>
+        <v>783</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>476</v>
+        <v>493</v>
       </c>
       <c r="K88" t="s">
-        <v>768</v>
+        <v>784</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>477</v>
+        <v>494</v>
       </c>
       <c r="K89" t="s">
-        <v>769</v>
+        <v>785</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>478</v>
+        <v>495</v>
       </c>
       <c r="K90" t="s">
-        <v>770</v>
+        <v>786</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>479</v>
+        <v>496</v>
       </c>
       <c r="K91" t="s">
-        <v>771</v>
+        <v>787</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>480</v>
+        <v>497</v>
       </c>
       <c r="K92" t="s">
-        <v>772</v>
+        <v>788</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>481</v>
+        <v>498</v>
       </c>
       <c r="K93" t="s">
-        <v>773</v>
+        <v>789</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>482</v>
+        <v>499</v>
       </c>
       <c r="K94" t="s">
-        <v>774</v>
+        <v>790</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>483</v>
+        <v>500</v>
       </c>
       <c r="K95" t="s">
-        <v>613</v>
+        <v>629</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>484</v>
+        <v>501</v>
       </c>
       <c r="K96" t="s">
-        <v>775</v>
+        <v>791</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>485</v>
+        <v>502</v>
       </c>
       <c r="K97" t="s">
-        <v>776</v>
+        <v>792</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>486</v>
+        <v>503</v>
       </c>
       <c r="K98" t="s">
-        <v>777</v>
+        <v>793</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>487</v>
+        <v>504</v>
       </c>
       <c r="K99" t="s">
-        <v>778</v>
+        <v>794</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>488</v>
+        <v>505</v>
       </c>
       <c r="K100" t="s">
-        <v>779</v>
+        <v>795</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>489</v>
+        <v>506</v>
       </c>
       <c r="K101" t="s">
-        <v>780</v>
+        <v>796</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>490</v>
+        <v>507</v>
       </c>
       <c r="K102" t="s">
-        <v>781</v>
+        <v>797</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>491</v>
+        <v>508</v>
       </c>
       <c r="K103" t="s">
-        <v>782</v>
+        <v>798</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>492</v>
+        <v>509</v>
       </c>
       <c r="K104" t="s">
-        <v>783</v>
+        <v>799</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>493</v>
+        <v>510</v>
       </c>
       <c r="K105" t="s">
-        <v>784</v>
+        <v>800</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>494</v>
+        <v>511</v>
       </c>
       <c r="K106" t="s">
-        <v>785</v>
+        <v>801</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>495</v>
+        <v>512</v>
       </c>
       <c r="K107" t="s">
-        <v>786</v>
+        <v>802</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>496</v>
+        <v>513</v>
       </c>
       <c r="K108" t="s">
-        <v>787</v>
+        <v>803</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>497</v>
+        <v>514</v>
       </c>
       <c r="K109" t="s">
-        <v>788</v>
+        <v>804</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>498</v>
+        <v>515</v>
       </c>
       <c r="K110" t="s">
-        <v>789</v>
+        <v>805</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>499</v>
+        <v>516</v>
       </c>
       <c r="K111" t="s">
-        <v>790</v>
+        <v>806</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>500</v>
+        <v>517</v>
       </c>
       <c r="K112" t="s">
-        <v>791</v>
+        <v>807</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>501</v>
+        <v>518</v>
       </c>
       <c r="K113" t="s">
-        <v>792</v>
+        <v>808</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>502</v>
+        <v>519</v>
       </c>
       <c r="K114" t="s">
-        <v>793</v>
+        <v>809</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>503</v>
+        <v>520</v>
       </c>
       <c r="K115" t="s">
-        <v>794</v>
+        <v>810</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>504</v>
+        <v>521</v>
       </c>
       <c r="K116" t="s">
-        <v>795</v>
+        <v>811</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>505</v>
+        <v>522</v>
       </c>
       <c r="K117" t="s">
-        <v>796</v>
+        <v>812</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>506</v>
+        <v>523</v>
       </c>
       <c r="K118" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>507</v>
+        <v>524</v>
       </c>
       <c r="K119" t="s">
-        <v>798</v>
+        <v>814</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>508</v>
+        <v>525</v>
       </c>
       <c r="K120" t="s">
-        <v>799</v>
+        <v>815</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>509</v>
+        <v>526</v>
       </c>
       <c r="K121" t="s">
-        <v>800</v>
+        <v>816</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>510</v>
+        <v>527</v>
       </c>
       <c r="K122" t="s">
-        <v>801</v>
+        <v>817</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>511</v>
+        <v>528</v>
       </c>
       <c r="K123" t="s">
-        <v>802</v>
+        <v>818</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>512</v>
+        <v>529</v>
       </c>
       <c r="K124" t="s">
-        <v>803</v>
+        <v>819</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>513</v>
+        <v>530</v>
       </c>
       <c r="K125" t="s">
-        <v>582</v>
+        <v>598</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>514</v>
+        <v>531</v>
       </c>
       <c r="K126" t="s">
-        <v>804</v>
+        <v>820</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>515</v>
+        <v>532</v>
       </c>
       <c r="K127" t="s">
-        <v>805</v>
+        <v>821</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>516</v>
+        <v>533</v>
       </c>
       <c r="K128" t="s">
-        <v>806</v>
+        <v>822</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>517</v>
+        <v>534</v>
       </c>
       <c r="K129" t="s">
-        <v>807</v>
+        <v>823</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>518</v>
+        <v>535</v>
       </c>
       <c r="K130" t="s">
-        <v>808</v>
+        <v>824</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>519</v>
+        <v>536</v>
       </c>
       <c r="K131" t="s">
-        <v>809</v>
+        <v>825</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>520</v>
+        <v>537</v>
       </c>
       <c r="K132" t="s">
-        <v>810</v>
+        <v>826</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>521</v>
+        <v>538</v>
       </c>
       <c r="K133" t="s">
-        <v>811</v>
+        <v>827</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>522</v>
+        <v>539</v>
       </c>
       <c r="K134" t="s">
-        <v>812</v>
+        <v>828</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>523</v>
+        <v>540</v>
       </c>
       <c r="K135" t="s">
-        <v>813</v>
+        <v>829</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>524</v>
+        <v>541</v>
       </c>
       <c r="K136" t="s">
-        <v>814</v>
+        <v>830</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>525</v>
+        <v>542</v>
       </c>
       <c r="K137" t="s">
-        <v>815</v>
+        <v>831</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>526</v>
+        <v>543</v>
       </c>
       <c r="K138" t="s">
-        <v>618</v>
+        <v>634</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>527</v>
+        <v>544</v>
       </c>
       <c r="K139" t="s">
-        <v>816</v>
+        <v>832</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>528</v>
+        <v>545</v>
       </c>
       <c r="K140" t="s">
-        <v>817</v>
+        <v>833</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>529</v>
+        <v>546</v>
       </c>
       <c r="K141" t="s">
-        <v>818</v>
+        <v>834</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>530</v>
+        <v>547</v>
       </c>
       <c r="K142" t="s">
-        <v>819</v>
+        <v>835</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>531</v>
+        <v>548</v>
       </c>
       <c r="K143" t="s">
-        <v>820</v>
+        <v>836</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>532</v>
+        <v>549</v>
       </c>
       <c r="K144" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>533</v>
+        <v>550</v>
       </c>
       <c r="K145" t="s">
-        <v>822</v>
+        <v>838</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>534</v>
+        <v>551</v>
       </c>
       <c r="K146" t="s">
-        <v>823</v>
+        <v>839</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>535</v>
+        <v>552</v>
       </c>
       <c r="K147" t="s">
-        <v>824</v>
+        <v>840</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>536</v>
+        <v>553</v>
       </c>
       <c r="K148" t="s">
-        <v>825</v>
+        <v>841</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>537</v>
+        <v>554</v>
       </c>
       <c r="K149" t="s">
-        <v>826</v>
+        <v>842</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>538</v>
+        <v>555</v>
       </c>
       <c r="K150" t="s">
-        <v>827</v>
+        <v>843</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>539</v>
+        <v>556</v>
       </c>
       <c r="K151" t="s">
-        <v>828</v>
+        <v>844</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>540</v>
+        <v>557</v>
       </c>
       <c r="K152" t="s">
-        <v>829</v>
+        <v>845</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>541</v>
+        <v>558</v>
       </c>
       <c r="K153" t="s">
-        <v>830</v>
+        <v>846</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>542</v>
+        <v>559</v>
       </c>
       <c r="K154" t="s">
-        <v>831</v>
+        <v>847</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>543</v>
+        <v>560</v>
       </c>
       <c r="K155" t="s">
-        <v>832</v>
+        <v>848</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>544</v>
+        <v>561</v>
       </c>
       <c r="K156" t="s">
-        <v>833</v>
+        <v>849</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>545</v>
+        <v>562</v>
       </c>
       <c r="K157" t="s">
-        <v>834</v>
+        <v>850</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>546</v>
+        <v>563</v>
       </c>
       <c r="K158" t="s">
-        <v>835</v>
+        <v>851</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>547</v>
+        <v>564</v>
       </c>
       <c r="K159" t="s">
-        <v>836</v>
+        <v>852</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>548</v>
+        <v>565</v>
       </c>
       <c r="K160" t="s">
-        <v>837</v>
+        <v>853</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>549</v>
+        <v>566</v>
       </c>
       <c r="K161" t="s">
-        <v>838</v>
+        <v>854</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>550</v>
+        <v>567</v>
       </c>
       <c r="K162" t="s">
-        <v>839</v>
+        <v>855</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>840</v>
+        <v>856</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>841</v>
+        <v>857</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>842</v>
+        <v>858</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>843</v>
+        <v>859</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>624</v>
+        <v>640</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>844</v>
+        <v>860</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>845</v>
+        <v>861</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>846</v>
+        <v>862</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>847</v>
+        <v>863</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>848</v>
+        <v>864</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>849</v>
+        <v>865</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>850</v>
+        <v>866</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>851</v>
+        <v>867</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>852</v>
+        <v>868</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>853</v>
+        <v>869</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>854</v>
+        <v>870</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>855</v>
+        <v>871</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>856</v>
+        <v>872</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>590</v>
+        <v>606</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>857</v>
+        <v>873</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>858</v>
+        <v>874</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>859</v>
+        <v>875</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>860</v>
+        <v>876</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>861</v>
+        <v>877</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>862</v>
+        <v>878</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>863</v>
+        <v>879</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>864</v>
+        <v>880</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>865</v>
+        <v>881</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>866</v>
+        <v>882</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>867</v>
+        <v>883</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">