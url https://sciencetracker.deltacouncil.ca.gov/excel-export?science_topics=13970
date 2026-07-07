--- v0 (2026-05-23)
+++ v1 (2026-07-07)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="836">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="837">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-23 11:55:17am</t>
+    <t>2026-07-07 02:54:11pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13970</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13970"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -2527,50 +2527,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
@@ -4861,51 +4864,51 @@
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>51192</v>
       </c>
       <c r="B20">
         <v>50074</v>
       </c>
       <c r="C20" t="s">
         <v>216</v>
       </c>
       <c r="D20" t="s">
         <v>256</v>
       </c>
       <c r="E20" t="s">
         <v>257</v>
       </c>
       <c r="F20" t="s">
         <v>258</v>
       </c>
       <c r="G20" t="s">
         <v>259</v>
       </c>
       <c r="H20"/>
       <c r="I20">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="J20" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>51111</v>
       </c>
       <c r="B21">
         <v>49942</v>
       </c>
       <c r="C21" t="s">
         <v>220</v>
       </c>
       <c r="D21" t="s">
         <v>260</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
         <v>261</v>
       </c>
       <c r="G21" t="s">
         <v>262</v>
       </c>
@@ -5029,81 +5032,81 @@
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>51451</v>
       </c>
       <c r="B26">
         <v>50074</v>
       </c>
       <c r="C26" t="s">
         <v>204</v>
       </c>
       <c r="D26" t="s">
         <v>274</v>
       </c>
       <c r="E26" t="s">
         <v>275</v>
       </c>
       <c r="F26" t="s">
         <v>276</v>
       </c>
       <c r="G26" t="s">
         <v>277</v>
       </c>
       <c r="H26"/>
       <c r="I26">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="J26" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>51180</v>
       </c>
       <c r="B27">
         <v>50074</v>
       </c>
       <c r="C27" t="s">
         <v>204</v>
       </c>
       <c r="D27" t="s">
         <v>274</v>
       </c>
       <c r="E27" t="s">
         <v>278</v>
       </c>
       <c r="F27" t="s">
         <v>279</v>
       </c>
       <c r="G27" t="s">
         <v>280</v>
       </c>
       <c r="H27"/>
       <c r="I27">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="J27" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>51436</v>
       </c>
       <c r="B28">
         <v>50113</v>
       </c>
       <c r="C28" t="s">
         <v>220</v>
       </c>
       <c r="D28" t="s">
         <v>281</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
         <v>282</v>
       </c>
       <c r="G28" t="s">
         <v>283</v>
       </c>
@@ -5143,51 +5146,51 @@
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>51435</v>
       </c>
       <c r="B30">
         <v>50113</v>
       </c>
       <c r="C30" t="s">
         <v>212</v>
       </c>
       <c r="D30" t="s">
         <v>287</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
         <v>288</v>
       </c>
       <c r="G30" t="s">
         <v>289</v>
       </c>
       <c r="H30"/>
       <c r="I30">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J30" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>51447</v>
       </c>
       <c r="B31">
         <v>50174</v>
       </c>
       <c r="C31" t="s">
         <v>216</v>
       </c>
       <c r="D31" t="s">
         <v>290</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
         <v>291</v>
       </c>
       <c r="G31" t="s">
         <v>292</v>
       </c>
@@ -5284,60 +5287,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>108</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
         <v>810</v>
       </c>
       <c r="P1" t="s">
         <v>815</v>
       </c>
       <c r="Q1" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="R1" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="S1" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="T1" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>296</v>
       </c>
       <c r="C2" t="s">
         <v>298</v>
       </c>
       <c r="D2" t="s">
         <v>308</v>
       </c>
       <c r="E2" t="s">
         <v>469</v>
       </c>
       <c r="F2" t="s">
         <v>474</v>
       </c>
       <c r="G2" t="s">
         <v>485</v>
       </c>
       <c r="H2" t="s">
         <v>491</v>
       </c>
       <c r="I2" t="s">
@@ -5346,54 +5349,54 @@
       <c r="J2" t="s">
         <v>553</v>
       </c>
       <c r="K2" t="s">
         <v>614</v>
       </c>
       <c r="L2" t="s">
         <v>794</v>
       </c>
       <c r="M2" t="s">
         <v>796</v>
       </c>
       <c r="N2" t="s">
         <v>802</v>
       </c>
       <c r="O2" t="s">
         <v>811</v>
       </c>
       <c r="P2" t="s">
         <v>816</v>
       </c>
       <c r="Q2" t="s">
         <v>159</v>
       </c>
       <c r="R2" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="S2" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="T2" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>297</v>
       </c>
       <c r="C3" t="s">
         <v>299</v>
       </c>
       <c r="D3" t="s">
         <v>309</v>
       </c>
       <c r="E3" t="s">
         <v>74</v>
       </c>
       <c r="F3" t="s">
         <v>475</v>
       </c>
       <c r="G3" t="s">
         <v>486</v>
       </c>
       <c r="H3" t="s">
@@ -5408,54 +5411,54 @@
       <c r="K3" t="s">
         <v>615</v>
       </c>
       <c r="L3" t="s">
         <v>795</v>
       </c>
       <c r="M3" t="s">
         <v>797</v>
       </c>
       <c r="N3" t="s">
         <v>803</v>
       </c>
       <c r="O3" t="s">
         <v>812</v>
       </c>
       <c r="P3" t="s">
         <v>817</v>
       </c>
       <c r="Q3" t="s">
         <v>161</v>
       </c>
       <c r="R3" t="s">
         <v>216</v>
       </c>
       <c r="S3" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="T3" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>300</v>
       </c>
       <c r="D4" t="s">
         <v>310</v>
       </c>
       <c r="E4" t="s">
         <v>470</v>
       </c>
       <c r="F4" t="s">
         <v>476</v>
       </c>
       <c r="G4" t="s">
         <v>487</v>
       </c>
       <c r="H4" t="s">
         <v>493</v>
       </c>
       <c r="I4" t="s">
@@ -5508,235 +5511,238 @@
       <c r="I5" t="s">
         <v>520</v>
       </c>
       <c r="J5" t="s">
         <v>556</v>
       </c>
       <c r="K5" t="s">
         <v>617</v>
       </c>
       <c r="M5" t="s">
         <v>799</v>
       </c>
       <c r="N5" t="s">
         <v>805</v>
       </c>
       <c r="O5" t="s">
         <v>814</v>
       </c>
       <c r="P5" t="s">
         <v>813</v>
       </c>
       <c r="Q5" t="s">
         <v>160</v>
       </c>
       <c r="R5" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>302</v>
       </c>
       <c r="D6" t="s">
         <v>312</v>
       </c>
       <c r="E6" t="s">
         <v>472</v>
       </c>
       <c r="F6" t="s">
         <v>478</v>
       </c>
       <c r="G6" t="s">
         <v>90</v>
       </c>
       <c r="H6" t="s">
         <v>495</v>
       </c>
       <c r="I6" t="s">
         <v>521</v>
       </c>
       <c r="J6" t="s">
         <v>557</v>
       </c>
       <c r="K6" t="s">
         <v>618</v>
       </c>
       <c r="M6" t="s">
         <v>800</v>
       </c>
       <c r="N6" t="s">
         <v>806</v>
       </c>
       <c r="P6" t="s">
         <v>819</v>
       </c>
       <c r="Q6" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="R6" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>303</v>
       </c>
       <c r="D7" t="s">
         <v>313</v>
       </c>
       <c r="E7" t="s">
         <v>473</v>
       </c>
       <c r="F7" t="s">
         <v>479</v>
       </c>
       <c r="G7" t="s">
         <v>54</v>
       </c>
       <c r="H7" t="s">
         <v>496</v>
       </c>
       <c r="I7" t="s">
         <v>522</v>
       </c>
       <c r="J7" t="s">
         <v>558</v>
       </c>
       <c r="K7" t="s">
         <v>517</v>
       </c>
       <c r="M7" t="s">
         <v>801</v>
       </c>
       <c r="N7" t="s">
         <v>807</v>
       </c>
       <c r="P7" t="s">
         <v>820</v>
       </c>
       <c r="R7" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>304</v>
       </c>
       <c r="D8" t="s">
         <v>314</v>
       </c>
       <c r="F8" t="s">
         <v>480</v>
       </c>
       <c r="G8" t="s">
         <v>64</v>
       </c>
       <c r="H8" t="s">
         <v>497</v>
       </c>
       <c r="I8" t="s">
         <v>523</v>
       </c>
       <c r="J8" t="s">
         <v>92</v>
       </c>
       <c r="K8" t="s">
         <v>518</v>
       </c>
       <c r="N8" t="s">
         <v>808</v>
       </c>
       <c r="P8" t="s">
         <v>821</v>
       </c>
       <c r="R8" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>305</v>
       </c>
       <c r="D9" t="s">
         <v>315</v>
       </c>
       <c r="F9" t="s">
         <v>481</v>
       </c>
       <c r="G9" t="s">
         <v>489</v>
       </c>
       <c r="H9" t="s">
         <v>498</v>
       </c>
       <c r="I9" t="s">
         <v>524</v>
       </c>
       <c r="J9" t="s">
         <v>559</v>
       </c>
       <c r="K9" t="s">
         <v>619</v>
       </c>
       <c r="N9" t="s">
         <v>189</v>
       </c>
+      <c r="P9" t="s">
+        <v>822</v>
+      </c>
       <c r="R9" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>306</v>
       </c>
       <c r="D10" t="s">
         <v>316</v>
       </c>
       <c r="F10" t="s">
         <v>482</v>
       </c>
       <c r="G10" t="s">
         <v>490</v>
       </c>
       <c r="H10" t="s">
         <v>499</v>
       </c>
       <c r="I10" t="s">
         <v>525</v>
       </c>
       <c r="J10" t="s">
         <v>560</v>
       </c>
       <c r="K10" t="s">
         <v>620</v>
       </c>
       <c r="N10" t="s">
         <v>809</v>
       </c>
       <c r="R10" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>307</v>
       </c>
       <c r="D11" t="s">
         <v>317</v>
       </c>
       <c r="F11" t="s">
         <v>483</v>
       </c>
       <c r="H11" t="s">
         <v>500</v>
       </c>
       <c r="I11" t="s">
         <v>526</v>
       </c>
       <c r="J11" t="s">
         <v>561</v>
       </c>
       <c r="K11" t="s">
         <v>621</v>
       </c>
       <c r="R11" t="s">