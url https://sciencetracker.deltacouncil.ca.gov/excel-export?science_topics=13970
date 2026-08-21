--- v1 (2026-07-07)
+++ v2 (2026-08-21)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="837">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-07 02:54:11pm</t>
+    <t>2026-08-21 04:11:19pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13970</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13970"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -4892,51 +4892,51 @@
         <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>51111</v>
       </c>
       <c r="B21">
         <v>49942</v>
       </c>
       <c r="C21" t="s">
         <v>220</v>
       </c>
       <c r="D21" t="s">
         <v>260</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
         <v>261</v>
       </c>
       <c r="G21" t="s">
         <v>262</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>51103</v>
       </c>
       <c r="B22">
         <v>49942</v>
       </c>
       <c r="C22" t="s">
         <v>216</v>
       </c>
       <c r="D22" t="s">
         <v>263</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
         <v>264</v>
       </c>
       <c r="G22" t="s">
         <v>265</v>
       </c>