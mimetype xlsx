--- v0 (2026-06-19)
+++ v1 (2026-06-19)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="839">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-19 05:26:51am</t>
+    <t>2026-06-19 06:33:23am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13969</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13969"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>