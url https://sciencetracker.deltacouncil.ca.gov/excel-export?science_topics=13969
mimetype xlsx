--- v1 (2026-06-19)
+++ v2 (2026-08-03)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="839">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-19 06:33:23am</t>
+    <t>2026-08-03 10:28:22am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13969</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13969"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -4412,51 +4412,51 @@
         <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50989</v>
       </c>
       <c r="B6">
         <v>50172</v>
       </c>
       <c r="C6" t="s">
         <v>206</v>
       </c>
       <c r="D6" t="s">
         <v>219</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>220</v>
       </c>
       <c r="G6" t="s">
         <v>221</v>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J6" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>51046</v>
       </c>
       <c r="B7">
         <v>50201</v>
       </c>
       <c r="C7" t="s">
         <v>215</v>
       </c>
       <c r="D7" t="s">
         <v>222</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
         <v>223</v>
       </c>
       <c r="G7" t="s">
         <v>224</v>
       </c>
@@ -4496,51 +4496,51 @@
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50993</v>
       </c>
       <c r="B9">
         <v>50172</v>
       </c>
       <c r="C9" t="s">
         <v>206</v>
       </c>
       <c r="D9" t="s">
         <v>219</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
         <v>228</v>
       </c>
       <c r="G9" t="s">
         <v>229</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50950</v>
       </c>
       <c r="B10">
         <v>50164</v>
       </c>
       <c r="C10" t="s">
         <v>206</v>
       </c>
       <c r="D10" t="s">
         <v>230</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>231</v>
       </c>
       <c r="G10" t="s">
         <v>232</v>
       </c>
@@ -4934,51 +4934,51 @@
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>51496</v>
       </c>
       <c r="B25">
         <v>50192</v>
       </c>
       <c r="C25" t="s">
         <v>206</v>
       </c>
       <c r="D25" t="s">
         <v>270</v>
       </c>
       <c r="E25" t="s">
         <v>271</v>
       </c>
       <c r="F25" t="s">
         <v>272</v>
       </c>
       <c r="G25" t="s">
         <v>273</v>
       </c>
       <c r="H25"/>
       <c r="I25">
-        <v>2618</v>
+        <v>2629</v>
       </c>
       <c r="J25" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>51414</v>
       </c>
       <c r="B26">
         <v>50102</v>
       </c>
       <c r="C26" t="s">
         <v>211</v>
       </c>
       <c r="D26" t="s">
         <v>274</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
         <v>275</v>
       </c>
       <c r="G26" t="s">
         <v>276</v>
       </c>