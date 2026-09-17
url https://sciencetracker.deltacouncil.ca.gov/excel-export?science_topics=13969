--- v2 (2026-08-03)
+++ v3 (2026-09-17)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="839">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-03 10:28:22am</t>
+    <t>2026-09-17 02:23:51pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13969</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13969"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>