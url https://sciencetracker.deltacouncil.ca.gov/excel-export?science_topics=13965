--- v0 (2026-06-01)
+++ v1 (2026-07-17)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1673">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1674">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-31 09:32:12pm</t>
+    <t>2026-07-17 01:32:18pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13965</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13965"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -5191,50 +5191,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
   <si>
     <t>News article</t>
   </si>
@@ -10081,51 +10084,51 @@
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>51278</v>
       </c>
       <c r="B4">
         <v>50083</v>
       </c>
       <c r="C4" t="s">
         <v>613</v>
       </c>
       <c r="D4" t="s">
         <v>621</v>
       </c>
       <c r="E4" t="s">
         <v>622</v>
       </c>
       <c r="F4" t="s">
         <v>623</v>
       </c>
       <c r="G4" t="s">
         <v>624</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>1074</v>
+        <v>1079</v>
       </c>
       <c r="J4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>51410</v>
       </c>
       <c r="B5">
         <v>50146</v>
       </c>
       <c r="C5" t="s">
         <v>617</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>625</v>
       </c>
       <c r="G5" t="s">
         <v>626</v>
       </c>
       <c r="H5"/>
       <c r="I5">
@@ -10221,51 +10224,51 @@
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>51448</v>
       </c>
       <c r="B9">
         <v>49925</v>
       </c>
       <c r="C9" t="s">
         <v>617</v>
       </c>
       <c r="D9" t="s">
         <v>637</v>
       </c>
       <c r="E9" t="s">
         <v>638</v>
       </c>
       <c r="F9" t="s">
         <v>639</v>
       </c>
       <c r="G9" t="s">
         <v>640</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="J9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>51242</v>
       </c>
       <c r="B10">
         <v>50083</v>
       </c>
       <c r="C10" t="s">
         <v>627</v>
       </c>
       <c r="D10" t="s">
         <v>641</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>642</v>
       </c>
       <c r="G10" t="s">
         <v>643</v>
       </c>
@@ -10307,51 +10310,51 @@
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>51243</v>
       </c>
       <c r="B12">
         <v>49951</v>
       </c>
       <c r="C12" t="s">
         <v>613</v>
       </c>
       <c r="D12" t="s">
         <v>647</v>
       </c>
       <c r="E12" t="s">
         <v>648</v>
       </c>
       <c r="F12" t="s">
         <v>649</v>
       </c>
       <c r="G12" t="s">
         <v>650</v>
       </c>
       <c r="H12"/>
       <c r="I12">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="J12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>50984</v>
       </c>
       <c r="B13">
         <v>50099</v>
       </c>
       <c r="C13" t="s">
         <v>651</v>
       </c>
       <c r="D13" t="s">
         <v>652</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
         <v>653</v>
       </c>
       <c r="G13" t="s">
         <v>654</v>
       </c>
@@ -10617,51 +10620,51 @@
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>50903</v>
       </c>
       <c r="B23">
         <v>50142</v>
       </c>
       <c r="C23" t="s">
         <v>613</v>
       </c>
       <c r="D23" t="s">
         <v>682</v>
       </c>
       <c r="E23" t="s">
         <v>683</v>
       </c>
       <c r="F23" t="s">
         <v>684</v>
       </c>
       <c r="G23" t="s">
         <v>685</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="J23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>51247</v>
       </c>
       <c r="B24">
         <v>50174</v>
       </c>
       <c r="C24" t="s">
         <v>613</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24" t="s">
         <v>686</v>
       </c>
       <c r="G24" t="s">
         <v>687</v>
       </c>
       <c r="H24"/>
       <c r="I24">
@@ -10697,51 +10700,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>51450</v>
       </c>
       <c r="B26">
         <v>50118</v>
       </c>
       <c r="C26" t="s">
         <v>627</v>
       </c>
       <c r="D26" t="s">
         <v>688</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
         <v>689</v>
       </c>
       <c r="G26" t="s">
         <v>690</v>
       </c>
       <c r="H26"/>
       <c r="I26">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J26" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>51083</v>
       </c>
       <c r="B27">
         <v>49925</v>
       </c>
       <c r="C27" t="s">
         <v>651</v>
       </c>
       <c r="D27" t="s">
         <v>691</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
         <v>692</v>
       </c>
       <c r="G27" t="s">
         <v>693</v>
       </c>
@@ -11339,51 +11342,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>50942</v>
       </c>
       <c r="B49">
         <v>50158</v>
       </c>
       <c r="C49" t="s">
         <v>651</v>
       </c>
       <c r="D49" t="s">
         <v>737</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
         <v>738</v>
       </c>
       <c r="G49" t="s">
         <v>739</v>
       </c>
       <c r="H49"/>
       <c r="I49">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="J49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>50935</v>
       </c>
       <c r="B50">
         <v>50157</v>
       </c>
       <c r="C50" t="s">
         <v>617</v>
       </c>
       <c r="D50" t="s">
         <v>740</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
         <v>741</v>
       </c>
       <c r="G50" t="s">
         <v>742</v>
       </c>
@@ -11483,111 +11486,111 @@
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>51084</v>
       </c>
       <c r="B54">
         <v>49924</v>
       </c>
       <c r="C54" t="s">
         <v>613</v>
       </c>
       <c r="D54" t="s">
         <v>753</v>
       </c>
       <c r="E54" t="s">
         <v>754</v>
       </c>
       <c r="F54" t="s">
         <v>755</v>
       </c>
       <c r="G54" t="s">
         <v>756</v>
       </c>
       <c r="H54"/>
       <c r="I54">
-        <v>2882</v>
+        <v>2891</v>
       </c>
       <c r="J54" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>51080</v>
       </c>
       <c r="B55">
         <v>49924</v>
       </c>
       <c r="C55" t="s">
         <v>617</v>
       </c>
       <c r="D55" t="s">
         <v>757</v>
       </c>
       <c r="E55" t="s">
         <v>758</v>
       </c>
       <c r="F55" t="s">
         <v>759</v>
       </c>
       <c r="G55" t="s">
         <v>760</v>
       </c>
       <c r="H55"/>
       <c r="I55">
-        <v>2865</v>
+        <v>2874</v>
       </c>
       <c r="J55" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>51085</v>
       </c>
       <c r="B56">
         <v>49924</v>
       </c>
       <c r="C56" t="s">
         <v>617</v>
       </c>
       <c r="D56" t="s">
         <v>761</v>
       </c>
       <c r="E56" t="s">
         <v>762</v>
       </c>
       <c r="F56" t="s">
         <v>763</v>
       </c>
       <c r="G56" t="s">
         <v>764</v>
       </c>
       <c r="H56"/>
       <c r="I56">
-        <v>2795</v>
+        <v>2804</v>
       </c>
       <c r="J56" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>51081</v>
       </c>
       <c r="B57">
         <v>49924</v>
       </c>
       <c r="C57" t="s">
         <v>617</v>
       </c>
       <c r="D57" t="s">
         <v>765</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
         <v>766</v>
       </c>
       <c r="G57" t="s">
         <v>767</v>
       </c>
@@ -12403,51 +12406,51 @@
     </row>
     <row r="87" spans="1:10">
       <c r="A87">
         <v>51192</v>
       </c>
       <c r="B87">
         <v>50074</v>
       </c>
       <c r="C87" t="s">
         <v>651</v>
       </c>
       <c r="D87" t="s">
         <v>829</v>
       </c>
       <c r="E87" t="s">
         <v>830</v>
       </c>
       <c r="F87" t="s">
         <v>831</v>
       </c>
       <c r="G87" t="s">
         <v>832</v>
       </c>
       <c r="H87"/>
       <c r="I87">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="J87" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88">
         <v>51267</v>
       </c>
       <c r="B88">
         <v>49951</v>
       </c>
       <c r="C88" t="s">
         <v>651</v>
       </c>
       <c r="D88" t="s">
         <v>833</v>
       </c>
       <c r="E88"/>
       <c r="F88" t="s">
         <v>834</v>
       </c>
       <c r="G88" t="s">
         <v>835</v>
       </c>
@@ -12517,81 +12520,81 @@
     </row>
     <row r="91" spans="1:10">
       <c r="A91">
         <v>51128</v>
       </c>
       <c r="B91">
         <v>49943</v>
       </c>
       <c r="C91" t="s">
         <v>617</v>
       </c>
       <c r="D91" t="s">
         <v>839</v>
       </c>
       <c r="E91" t="s">
         <v>840</v>
       </c>
       <c r="F91" t="s">
         <v>841</v>
       </c>
       <c r="G91" t="s">
         <v>842</v>
       </c>
       <c r="H91"/>
       <c r="I91">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J91" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92">
         <v>51109</v>
       </c>
       <c r="B92">
         <v>49943</v>
       </c>
       <c r="C92" t="s">
         <v>617</v>
       </c>
       <c r="D92" t="s">
         <v>839</v>
       </c>
       <c r="E92" t="s">
         <v>843</v>
       </c>
       <c r="F92" t="s">
         <v>844</v>
       </c>
       <c r="G92" t="s">
         <v>842</v>
       </c>
       <c r="H92"/>
       <c r="I92">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J92" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93">
         <v>51108</v>
       </c>
       <c r="B93">
         <v>49943</v>
       </c>
       <c r="C93" t="s">
         <v>617</v>
       </c>
       <c r="D93" t="s">
         <v>845</v>
       </c>
       <c r="E93"/>
       <c r="F93" t="s">
         <v>846</v>
       </c>
       <c r="G93" t="s">
         <v>847</v>
       </c>
@@ -12603,51 +12606,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94">
         <v>50963</v>
       </c>
       <c r="B94">
         <v>50167</v>
       </c>
       <c r="C94" t="s">
         <v>617</v>
       </c>
       <c r="D94" t="s">
         <v>848</v>
       </c>
       <c r="E94"/>
       <c r="F94" t="s">
         <v>849</v>
       </c>
       <c r="G94" t="s">
         <v>850</v>
       </c>
       <c r="H94"/>
       <c r="I94">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J94" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95">
         <v>51460</v>
       </c>
       <c r="B95">
         <v>50119</v>
       </c>
       <c r="C95" t="s">
         <v>651</v>
       </c>
       <c r="D95" t="s">
         <v>852</v>
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
         <v>853</v>
       </c>
       <c r="G95" t="s">
         <v>854</v>
       </c>
@@ -12801,51 +12804,51 @@
     </row>
     <row r="101" spans="1:10">
       <c r="A101">
         <v>51118</v>
       </c>
       <c r="B101">
         <v>49941</v>
       </c>
       <c r="C101" t="s">
         <v>617</v>
       </c>
       <c r="D101" t="s">
         <v>870</v>
       </c>
       <c r="E101" t="s">
         <v>871</v>
       </c>
       <c r="F101" t="s">
         <v>872</v>
       </c>
       <c r="G101" t="s">
         <v>873</v>
       </c>
       <c r="H101"/>
       <c r="I101">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="J101" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102">
         <v>51123</v>
       </c>
       <c r="B102">
         <v>49941</v>
       </c>
       <c r="C102" t="s">
         <v>617</v>
       </c>
       <c r="D102" t="s">
         <v>874</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
         <v>875</v>
       </c>
       <c r="G102" t="s">
         <v>876</v>
       </c>
@@ -12941,81 +12944,81 @@
         <v>48</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106">
         <v>51439</v>
       </c>
       <c r="B106">
         <v>50110</v>
       </c>
       <c r="C106" t="s">
         <v>627</v>
       </c>
       <c r="D106" t="s">
         <v>886</v>
       </c>
       <c r="E106"/>
       <c r="F106" t="s">
         <v>887</v>
       </c>
       <c r="G106" t="s">
         <v>888</v>
       </c>
       <c r="H106"/>
       <c r="I106">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="J106" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107">
         <v>51121</v>
       </c>
       <c r="B107">
         <v>49941</v>
       </c>
       <c r="C107" t="s">
         <v>617</v>
       </c>
       <c r="D107" t="s">
         <v>889</v>
       </c>
       <c r="E107" t="s">
         <v>890</v>
       </c>
       <c r="F107" t="s">
         <v>891</v>
       </c>
       <c r="G107" t="s">
         <v>892</v>
       </c>
       <c r="H107"/>
       <c r="I107">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="J107" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108">
         <v>51058</v>
       </c>
       <c r="B108">
         <v>50206</v>
       </c>
       <c r="C108" t="s">
         <v>651</v>
       </c>
       <c r="D108" t="s">
         <v>893</v>
       </c>
       <c r="E108"/>
       <c r="F108" t="s">
         <v>894</v>
       </c>
       <c r="G108" t="s">
         <v>895</v>
       </c>
@@ -13363,51 +13366,51 @@
     </row>
     <row r="121" spans="1:10">
       <c r="A121">
         <v>51458</v>
       </c>
       <c r="B121">
         <v>50119</v>
       </c>
       <c r="C121" t="s">
         <v>617</v>
       </c>
       <c r="D121" t="s">
         <v>923</v>
       </c>
       <c r="E121" t="s">
         <v>924</v>
       </c>
       <c r="F121" t="s">
         <v>925</v>
       </c>
       <c r="G121" t="s">
         <v>926</v>
       </c>
       <c r="H121"/>
       <c r="I121">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="J121" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122">
         <v>51457</v>
       </c>
       <c r="B122">
         <v>50119</v>
       </c>
       <c r="C122" t="s">
         <v>651</v>
       </c>
       <c r="D122" t="s">
         <v>927</v>
       </c>
       <c r="E122"/>
       <c r="F122" t="s">
         <v>928</v>
       </c>
       <c r="G122" t="s">
         <v>929</v>
       </c>
@@ -13561,81 +13564,81 @@
     </row>
     <row r="128" spans="1:10">
       <c r="A128">
         <v>50855</v>
       </c>
       <c r="B128">
         <v>50112</v>
       </c>
       <c r="C128" t="s">
         <v>617</v>
       </c>
       <c r="D128" t="s">
         <v>942</v>
       </c>
       <c r="E128" t="s">
         <v>943</v>
       </c>
       <c r="F128" t="s">
         <v>944</v>
       </c>
       <c r="G128" t="s">
         <v>945</v>
       </c>
       <c r="H128"/>
       <c r="I128">
-        <v>2778</v>
+        <v>2787</v>
       </c>
       <c r="J128" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129">
         <v>50854</v>
       </c>
       <c r="B129">
         <v>50112</v>
       </c>
       <c r="C129" t="s">
         <v>613</v>
       </c>
       <c r="D129" t="s">
         <v>946</v>
       </c>
       <c r="E129" t="s">
         <v>947</v>
       </c>
       <c r="F129" t="s">
         <v>948</v>
       </c>
       <c r="G129" t="s">
         <v>949</v>
       </c>
       <c r="H129"/>
       <c r="I129">
-        <v>2844</v>
+        <v>2853</v>
       </c>
       <c r="J129" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130">
         <v>50900</v>
       </c>
       <c r="B130">
         <v>50144</v>
       </c>
       <c r="C130" t="s">
         <v>617</v>
       </c>
       <c r="D130" t="s">
         <v>950</v>
       </c>
       <c r="E130"/>
       <c r="F130" t="s">
         <v>951</v>
       </c>
       <c r="G130" t="s">
         <v>952</v>
       </c>
@@ -13677,51 +13680,51 @@
     </row>
     <row r="132" spans="1:10">
       <c r="A132">
         <v>51489</v>
       </c>
       <c r="B132">
         <v>50126</v>
       </c>
       <c r="C132" t="s">
         <v>617</v>
       </c>
       <c r="D132" t="s">
         <v>956</v>
       </c>
       <c r="E132" t="s">
         <v>957</v>
       </c>
       <c r="F132" t="s">
         <v>958</v>
       </c>
       <c r="G132" t="s">
         <v>959</v>
       </c>
       <c r="H132"/>
       <c r="I132">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J132" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133">
         <v>51076</v>
       </c>
       <c r="B133">
         <v>49923</v>
       </c>
       <c r="C133" t="s">
         <v>613</v>
       </c>
       <c r="D133" t="s">
         <v>960</v>
       </c>
       <c r="E133"/>
       <c r="F133" t="s">
         <v>961</v>
       </c>
       <c r="G133" t="s">
         <v>962</v>
       </c>
@@ -13817,51 +13820,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137">
         <v>50943</v>
       </c>
       <c r="B137">
         <v>50158</v>
       </c>
       <c r="C137" t="s">
         <v>651</v>
       </c>
       <c r="D137" t="s">
         <v>972</v>
       </c>
       <c r="E137"/>
       <c r="F137" t="s">
         <v>973</v>
       </c>
       <c r="G137" t="s">
         <v>974</v>
       </c>
       <c r="H137"/>
       <c r="I137">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J137" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138">
         <v>51412</v>
       </c>
       <c r="B138">
         <v>50144</v>
       </c>
       <c r="C138" t="s">
         <v>627</v>
       </c>
       <c r="D138" t="s">
         <v>975</v>
       </c>
       <c r="E138"/>
       <c r="F138" t="s">
         <v>976</v>
       </c>
       <c r="G138" t="s">
         <v>977</v>
       </c>
@@ -14179,81 +14182,81 @@
     </row>
     <row r="150" spans="1:10">
       <c r="A150">
         <v>51451</v>
       </c>
       <c r="B150">
         <v>50074</v>
       </c>
       <c r="C150" t="s">
         <v>613</v>
       </c>
       <c r="D150" t="s">
         <v>1010</v>
       </c>
       <c r="E150" t="s">
         <v>1011</v>
       </c>
       <c r="F150" t="s">
         <v>1012</v>
       </c>
       <c r="G150" t="s">
         <v>1013</v>
       </c>
       <c r="H150"/>
       <c r="I150">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="J150" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151">
         <v>51180</v>
       </c>
       <c r="B151">
         <v>50074</v>
       </c>
       <c r="C151" t="s">
         <v>613</v>
       </c>
       <c r="D151" t="s">
         <v>1010</v>
       </c>
       <c r="E151" t="s">
         <v>1014</v>
       </c>
       <c r="F151" t="s">
         <v>1015</v>
       </c>
       <c r="G151" t="s">
         <v>1016</v>
       </c>
       <c r="H151"/>
       <c r="I151">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="J151" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152">
         <v>51281</v>
       </c>
       <c r="B152">
         <v>50083</v>
       </c>
       <c r="C152" t="s">
         <v>627</v>
       </c>
       <c r="D152" t="s">
         <v>1017</v>
       </c>
       <c r="E152"/>
       <c r="F152" t="s">
         <v>1018</v>
       </c>
       <c r="G152" t="s">
         <v>1019</v>
       </c>
@@ -14321,51 +14324,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155">
         <v>54655</v>
       </c>
       <c r="B155">
         <v>50151</v>
       </c>
       <c r="C155" t="s">
         <v>996</v>
       </c>
       <c r="D155" t="s">
         <v>1026</v>
       </c>
       <c r="E155"/>
       <c r="F155" t="s">
         <v>1027</v>
       </c>
       <c r="G155" t="s">
         <v>999</v>
       </c>
       <c r="H155"/>
       <c r="I155">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J155" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156">
         <v>50936</v>
       </c>
       <c r="B156">
         <v>50151</v>
       </c>
       <c r="C156" t="s">
         <v>617</v>
       </c>
       <c r="D156" t="s">
         <v>1028</v>
       </c>
       <c r="E156"/>
       <c r="F156" t="s">
         <v>1029</v>
       </c>
       <c r="G156" t="s">
         <v>1030</v>
       </c>
@@ -14435,51 +14438,51 @@
     </row>
     <row r="159" spans="1:10">
       <c r="A159">
         <v>50857</v>
       </c>
       <c r="B159">
         <v>50144</v>
       </c>
       <c r="C159" t="s">
         <v>617</v>
       </c>
       <c r="D159" t="s">
         <v>1036</v>
       </c>
       <c r="E159" t="s">
         <v>1037</v>
       </c>
       <c r="F159" t="s">
         <v>1038</v>
       </c>
       <c r="G159" t="s">
         <v>1039</v>
       </c>
       <c r="H159"/>
       <c r="I159">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="J159" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160">
         <v>50999</v>
       </c>
       <c r="B160">
         <v>50180</v>
       </c>
       <c r="C160" t="s">
         <v>617</v>
       </c>
       <c r="D160"/>
       <c r="E160"/>
       <c r="F160" t="s">
         <v>1040</v>
       </c>
       <c r="G160" t="s">
         <v>1041</v>
       </c>
       <c r="H160"/>
       <c r="I160">
@@ -14797,51 +14800,51 @@
     </row>
     <row r="172" spans="1:10">
       <c r="A172">
         <v>50978</v>
       </c>
       <c r="B172">
         <v>50154</v>
       </c>
       <c r="C172" t="s">
         <v>613</v>
       </c>
       <c r="D172" t="s">
         <v>1070</v>
       </c>
       <c r="E172" t="s">
         <v>1071</v>
       </c>
       <c r="F172" t="s">
         <v>1072</v>
       </c>
       <c r="G172" t="s">
         <v>1073</v>
       </c>
       <c r="H172"/>
       <c r="I172">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J172" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173">
         <v>50988</v>
       </c>
       <c r="B173">
         <v>50171</v>
       </c>
       <c r="C173" t="s">
         <v>613</v>
       </c>
       <c r="D173" t="s">
         <v>1074</v>
       </c>
       <c r="E173"/>
       <c r="F173" t="s">
         <v>1075</v>
       </c>
       <c r="G173" t="s">
         <v>1076</v>
       </c>
@@ -14853,51 +14856,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174">
         <v>51435</v>
       </c>
       <c r="B174">
         <v>50113</v>
       </c>
       <c r="C174" t="s">
         <v>627</v>
       </c>
       <c r="D174" t="s">
         <v>1077</v>
       </c>
       <c r="E174"/>
       <c r="F174" t="s">
         <v>1078</v>
       </c>
       <c r="G174" t="s">
         <v>1079</v>
       </c>
       <c r="H174"/>
       <c r="I174">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J174" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175">
         <v>50997</v>
       </c>
       <c r="B175">
         <v>50176</v>
       </c>
       <c r="C175" t="s">
         <v>617</v>
       </c>
       <c r="D175" t="s">
         <v>1080</v>
       </c>
       <c r="E175"/>
       <c r="F175" t="s">
         <v>1081</v>
       </c>
       <c r="G175" t="s">
         <v>1082</v>
       </c>
@@ -15552,60 +15555,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>434</v>
       </c>
       <c r="M1" t="s">
         <v>426</v>
       </c>
       <c r="N1" t="s">
         <v>427</v>
       </c>
       <c r="O1" t="s">
         <v>1645</v>
       </c>
       <c r="P1" t="s">
         <v>1650</v>
       </c>
       <c r="Q1" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="R1" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="S1" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="T1" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>1143</v>
       </c>
       <c r="C2" t="s">
         <v>1144</v>
       </c>
       <c r="D2" t="s">
         <v>1148</v>
       </c>
       <c r="E2" t="s">
         <v>311</v>
       </c>
       <c r="F2" t="s">
         <v>1311</v>
       </c>
       <c r="G2" t="s">
         <v>1321</v>
       </c>
       <c r="H2" t="s">
         <v>1325</v>
       </c>
       <c r="I2" t="s">
@@ -15614,54 +15617,54 @@
       <c r="J2" t="s">
         <v>279</v>
       </c>
       <c r="K2" t="s">
         <v>1449</v>
       </c>
       <c r="L2" t="s">
         <v>1629</v>
       </c>
       <c r="M2" t="s">
         <v>1631</v>
       </c>
       <c r="N2" t="s">
         <v>1637</v>
       </c>
       <c r="O2" t="s">
         <v>1646</v>
       </c>
       <c r="P2" t="s">
         <v>1651</v>
       </c>
       <c r="Q2" t="s">
         <v>474</v>
       </c>
       <c r="R2" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="S2" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="T2" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>354</v>
       </c>
       <c r="C3" t="s">
         <v>41</v>
       </c>
       <c r="D3" t="s">
         <v>1149</v>
       </c>
       <c r="E3" t="s">
         <v>166</v>
       </c>
       <c r="F3" t="s">
         <v>1312</v>
       </c>
       <c r="G3" t="s">
         <v>1322</v>
       </c>
       <c r="H3" t="s">
@@ -15670,309 +15673,312 @@
       <c r="I3" t="s">
         <v>1351</v>
       </c>
       <c r="J3" t="s">
         <v>1388</v>
       </c>
       <c r="K3" t="s">
         <v>1450</v>
       </c>
       <c r="L3" t="s">
         <v>1630</v>
       </c>
       <c r="M3" t="s">
         <v>1632</v>
       </c>
       <c r="N3" t="s">
         <v>1638</v>
       </c>
       <c r="O3" t="s">
         <v>1647</v>
       </c>
       <c r="P3" t="s">
         <v>1652</v>
       </c>
       <c r="Q3" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="R3" t="s">
         <v>651</v>
       </c>
       <c r="S3" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="T3" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>273</v>
       </c>
       <c r="D4" t="s">
         <v>1150</v>
       </c>
       <c r="E4" t="s">
         <v>1309</v>
       </c>
       <c r="F4" t="s">
         <v>1313</v>
       </c>
       <c r="G4" t="s">
         <v>335</v>
       </c>
       <c r="H4" t="s">
         <v>1327</v>
       </c>
       <c r="I4" t="s">
         <v>1352</v>
       </c>
       <c r="J4" t="s">
         <v>1389</v>
       </c>
       <c r="K4" t="s">
         <v>1451</v>
       </c>
       <c r="M4" t="s">
         <v>1633</v>
       </c>
       <c r="N4" t="s">
         <v>1639</v>
       </c>
       <c r="O4" t="s">
         <v>1648</v>
       </c>
       <c r="P4" t="s">
         <v>1653</v>
       </c>
       <c r="Q4" t="s">
         <v>478</v>
       </c>
       <c r="R4" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>194</v>
       </c>
       <c r="D5" t="s">
         <v>1151</v>
       </c>
       <c r="E5" t="s">
         <v>360</v>
       </c>
       <c r="F5" t="s">
         <v>1314</v>
       </c>
       <c r="G5" t="s">
         <v>1323</v>
       </c>
       <c r="H5" t="s">
         <v>1328</v>
       </c>
       <c r="I5" t="s">
         <v>1353</v>
       </c>
       <c r="J5" t="s">
         <v>1390</v>
       </c>
       <c r="K5" t="s">
         <v>1452</v>
       </c>
       <c r="M5" t="s">
         <v>1634</v>
       </c>
       <c r="N5" t="s">
         <v>1640</v>
       </c>
       <c r="O5" t="s">
         <v>1649</v>
       </c>
       <c r="P5" t="s">
         <v>1648</v>
       </c>
       <c r="Q5" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="R5" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>85</v>
       </c>
       <c r="D6" t="s">
         <v>1152</v>
       </c>
       <c r="E6" t="s">
         <v>1310</v>
       </c>
       <c r="F6" t="s">
         <v>1315</v>
       </c>
       <c r="G6" t="s">
         <v>1324</v>
       </c>
       <c r="H6" t="s">
         <v>1329</v>
       </c>
       <c r="I6" t="s">
         <v>1354</v>
       </c>
       <c r="J6" t="s">
         <v>1391</v>
       </c>
       <c r="K6" t="s">
         <v>1453</v>
       </c>
       <c r="M6" t="s">
         <v>1635</v>
       </c>
       <c r="N6" t="s">
         <v>1641</v>
       </c>
       <c r="P6" t="s">
         <v>1654</v>
       </c>
       <c r="Q6" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="R6" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>242</v>
       </c>
       <c r="D7" t="s">
         <v>1153</v>
       </c>
       <c r="E7" t="s">
         <v>177</v>
       </c>
       <c r="F7" t="s">
         <v>1316</v>
       </c>
       <c r="G7" t="s">
         <v>99</v>
       </c>
       <c r="H7" t="s">
         <v>1330</v>
       </c>
       <c r="I7" t="s">
         <v>1355</v>
       </c>
       <c r="J7" t="s">
         <v>1392</v>
       </c>
       <c r="K7" t="s">
         <v>1350</v>
       </c>
       <c r="M7" t="s">
         <v>1636</v>
       </c>
       <c r="N7" t="s">
         <v>1642</v>
       </c>
       <c r="P7" t="s">
         <v>1655</v>
       </c>
       <c r="R7" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>1145</v>
       </c>
       <c r="D8" t="s">
         <v>1154</v>
       </c>
       <c r="F8" t="s">
         <v>1317</v>
       </c>
       <c r="G8" t="s">
         <v>118</v>
       </c>
       <c r="H8" t="s">
         <v>1331</v>
       </c>
       <c r="I8" t="s">
         <v>1356</v>
       </c>
       <c r="J8" t="s">
         <v>1393</v>
       </c>
       <c r="K8" t="s">
         <v>1351</v>
       </c>
       <c r="N8" t="s">
         <v>1643</v>
       </c>
       <c r="P8" t="s">
         <v>1656</v>
       </c>
       <c r="R8" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>1146</v>
       </c>
       <c r="D9" t="s">
         <v>1155</v>
       </c>
       <c r="F9" t="s">
         <v>1318</v>
       </c>
       <c r="G9" t="s">
         <v>143</v>
       </c>
       <c r="H9" t="s">
         <v>1332</v>
       </c>
       <c r="I9" t="s">
         <v>1357</v>
       </c>
       <c r="J9" t="s">
         <v>1394</v>
       </c>
       <c r="K9" t="s">
         <v>1454</v>
       </c>
       <c r="N9" t="s">
         <v>130</v>
       </c>
+      <c r="P9" t="s">
+        <v>1657</v>
+      </c>
       <c r="R9" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>320</v>
       </c>
       <c r="D10" t="s">
         <v>1156</v>
       </c>
       <c r="F10" t="s">
         <v>289</v>
       </c>
       <c r="G10" t="s">
         <v>211</v>
       </c>
       <c r="H10" t="s">
         <v>1333</v>
       </c>
       <c r="I10" t="s">
         <v>1358</v>
       </c>
       <c r="J10" t="s">
         <v>1395</v>
       </c>
       <c r="K10" t="s">