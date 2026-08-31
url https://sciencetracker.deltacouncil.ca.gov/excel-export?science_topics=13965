--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1674">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-17 01:32:18pm</t>
+    <t>2026-08-31 03:30:19pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13965</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13965"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -10310,51 +10310,51 @@
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>51243</v>
       </c>
       <c r="B12">
         <v>49951</v>
       </c>
       <c r="C12" t="s">
         <v>613</v>
       </c>
       <c r="D12" t="s">
         <v>647</v>
       </c>
       <c r="E12" t="s">
         <v>648</v>
       </c>
       <c r="F12" t="s">
         <v>649</v>
       </c>
       <c r="G12" t="s">
         <v>650</v>
       </c>
       <c r="H12"/>
       <c r="I12">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="J12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>50984</v>
       </c>
       <c r="B13">
         <v>50099</v>
       </c>
       <c r="C13" t="s">
         <v>651</v>
       </c>
       <c r="D13" t="s">
         <v>652</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
         <v>653</v>
       </c>
       <c r="G13" t="s">
         <v>654</v>
       </c>
@@ -10840,51 +10840,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>50868</v>
       </c>
       <c r="B31">
         <v>50176</v>
       </c>
       <c r="C31" t="s">
         <v>651</v>
       </c>
       <c r="D31" t="s">
         <v>703</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
         <v>704</v>
       </c>
       <c r="G31" t="s">
         <v>705</v>
       </c>
       <c r="H31"/>
       <c r="I31">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J31" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>50870</v>
       </c>
       <c r="B32">
         <v>50204</v>
       </c>
       <c r="C32" t="s">
         <v>651</v>
       </c>
       <c r="D32" t="s">
         <v>703</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
         <v>704</v>
       </c>
       <c r="G32" t="s">
         <v>705</v>
       </c>
@@ -10952,51 +10952,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>50882</v>
       </c>
       <c r="B35">
         <v>50109</v>
       </c>
       <c r="C35" t="s">
         <v>651</v>
       </c>
       <c r="D35" t="s">
         <v>703</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
         <v>704</v>
       </c>
       <c r="G35" t="s">
         <v>705</v>
       </c>
       <c r="H35"/>
       <c r="I35">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>51150</v>
       </c>
       <c r="B36">
         <v>50144</v>
       </c>
       <c r="C36" t="s">
         <v>651</v>
       </c>
       <c r="D36" t="s">
         <v>706</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
         <v>707</v>
       </c>
       <c r="G36" t="s">
         <v>708</v>
       </c>
@@ -11286,51 +11286,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>50961</v>
       </c>
       <c r="B47">
         <v>50167</v>
       </c>
       <c r="C47" t="s">
         <v>617</v>
       </c>
       <c r="D47" t="s">
         <v>731</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
         <v>732</v>
       </c>
       <c r="G47" t="s">
         <v>733</v>
       </c>
       <c r="H47"/>
       <c r="I47">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J47" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>51133</v>
       </c>
       <c r="B48">
         <v>50202</v>
       </c>
       <c r="C48" t="s">
         <v>651</v>
       </c>
       <c r="D48" t="s">
         <v>734</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
         <v>735</v>
       </c>
       <c r="G48" t="s">
         <v>736</v>
       </c>
@@ -11486,111 +11486,111 @@
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>51084</v>
       </c>
       <c r="B54">
         <v>49924</v>
       </c>
       <c r="C54" t="s">
         <v>613</v>
       </c>
       <c r="D54" t="s">
         <v>753</v>
       </c>
       <c r="E54" t="s">
         <v>754</v>
       </c>
       <c r="F54" t="s">
         <v>755</v>
       </c>
       <c r="G54" t="s">
         <v>756</v>
       </c>
       <c r="H54"/>
       <c r="I54">
-        <v>2891</v>
+        <v>2978</v>
       </c>
       <c r="J54" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>51080</v>
       </c>
       <c r="B55">
         <v>49924</v>
       </c>
       <c r="C55" t="s">
         <v>617</v>
       </c>
       <c r="D55" t="s">
         <v>757</v>
       </c>
       <c r="E55" t="s">
         <v>758</v>
       </c>
       <c r="F55" t="s">
         <v>759</v>
       </c>
       <c r="G55" t="s">
         <v>760</v>
       </c>
       <c r="H55"/>
       <c r="I55">
-        <v>2874</v>
+        <v>2948</v>
       </c>
       <c r="J55" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>51085</v>
       </c>
       <c r="B56">
         <v>49924</v>
       </c>
       <c r="C56" t="s">
         <v>617</v>
       </c>
       <c r="D56" t="s">
         <v>761</v>
       </c>
       <c r="E56" t="s">
         <v>762</v>
       </c>
       <c r="F56" t="s">
         <v>763</v>
       </c>
       <c r="G56" t="s">
         <v>764</v>
       </c>
       <c r="H56"/>
       <c r="I56">
-        <v>2804</v>
+        <v>2884</v>
       </c>
       <c r="J56" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>51081</v>
       </c>
       <c r="B57">
         <v>49924</v>
       </c>
       <c r="C57" t="s">
         <v>617</v>
       </c>
       <c r="D57" t="s">
         <v>765</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
         <v>766</v>
       </c>
       <c r="G57" t="s">
         <v>767</v>
       </c>
@@ -11908,51 +11908,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>51271</v>
       </c>
       <c r="B69">
         <v>50141</v>
       </c>
       <c r="C69" t="s">
         <v>627</v>
       </c>
       <c r="D69" t="s">
         <v>799</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
         <v>800</v>
       </c>
       <c r="G69" t="s">
         <v>801</v>
       </c>
       <c r="H69"/>
       <c r="I69">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J69" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
         <v>51182</v>
       </c>
       <c r="B70">
         <v>50074</v>
       </c>
       <c r="C70" t="s">
         <v>613</v>
       </c>
       <c r="D70"/>
       <c r="E70"/>
       <c r="F70" t="s">
         <v>802</v>
       </c>
       <c r="G70" t="s">
         <v>803</v>
       </c>
       <c r="H70"/>
       <c r="I70">
@@ -11962,51 +11962,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>50898</v>
       </c>
       <c r="B71">
         <v>50141</v>
       </c>
       <c r="C71" t="s">
         <v>613</v>
       </c>
       <c r="D71" t="s">
         <v>804</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
         <v>805</v>
       </c>
       <c r="G71" t="s">
         <v>806</v>
       </c>
       <c r="H71"/>
       <c r="I71">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J71" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>51214</v>
       </c>
       <c r="B72">
         <v>50167</v>
       </c>
       <c r="C72" t="s">
         <v>617</v>
       </c>
       <c r="D72" t="s">
         <v>807</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
         <v>808</v>
       </c>
       <c r="G72" t="s">
         <v>809</v>
       </c>
@@ -12916,79 +12916,79 @@
         <v>48</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105">
         <v>51427</v>
       </c>
       <c r="B105">
         <v>50110</v>
       </c>
       <c r="C105" t="s">
         <v>613</v>
       </c>
       <c r="D105" t="s">
         <v>883</v>
       </c>
       <c r="E105"/>
       <c r="F105" t="s">
         <v>884</v>
       </c>
       <c r="G105" t="s">
         <v>885</v>
       </c>
       <c r="H105"/>
       <c r="I105">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J105" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106">
         <v>51439</v>
       </c>
       <c r="B106">
         <v>50110</v>
       </c>
       <c r="C106" t="s">
         <v>627</v>
       </c>
       <c r="D106" t="s">
         <v>886</v>
       </c>
       <c r="E106"/>
       <c r="F106" t="s">
         <v>887</v>
       </c>
       <c r="G106" t="s">
         <v>888</v>
       </c>
       <c r="H106"/>
       <c r="I106">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="J106" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107">
         <v>51121</v>
       </c>
       <c r="B107">
         <v>49941</v>
       </c>
       <c r="C107" t="s">
         <v>617</v>
       </c>
       <c r="D107" t="s">
         <v>889</v>
       </c>
       <c r="E107" t="s">
         <v>890</v>
       </c>
       <c r="F107" t="s">
         <v>891</v>
       </c>
       <c r="G107" t="s">
@@ -13336,51 +13336,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120">
         <v>50958</v>
       </c>
       <c r="B120">
         <v>50167</v>
       </c>
       <c r="C120" t="s">
         <v>651</v>
       </c>
       <c r="D120" t="s">
         <v>920</v>
       </c>
       <c r="E120"/>
       <c r="F120" t="s">
         <v>921</v>
       </c>
       <c r="G120" t="s">
         <v>922</v>
       </c>
       <c r="H120"/>
       <c r="I120">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J120" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121">
         <v>51458</v>
       </c>
       <c r="B121">
         <v>50119</v>
       </c>
       <c r="C121" t="s">
         <v>617</v>
       </c>
       <c r="D121" t="s">
         <v>923</v>
       </c>
       <c r="E121" t="s">
         <v>924</v>
       </c>
       <c r="F121" t="s">
         <v>925</v>
       </c>
       <c r="G121" t="s">
@@ -13478,51 +13478,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125">
         <v>51355</v>
       </c>
       <c r="B125">
         <v>50107</v>
       </c>
       <c r="C125" t="s">
         <v>627</v>
       </c>
       <c r="D125" t="s">
         <v>936</v>
       </c>
       <c r="E125"/>
       <c r="F125" t="s">
         <v>937</v>
       </c>
       <c r="G125" t="s">
         <v>938</v>
       </c>
       <c r="H125"/>
       <c r="I125">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J125" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126">
         <v>51431</v>
       </c>
       <c r="B126">
         <v>50109</v>
       </c>
       <c r="C126" t="s">
         <v>617</v>
       </c>
       <c r="D126" t="s">
         <v>939</v>
       </c>
       <c r="E126"/>
       <c r="F126" t="s">
         <v>940</v>
       </c>
       <c r="G126" t="s">
         <v>941</v>
       </c>
@@ -13564,81 +13564,81 @@
     </row>
     <row r="128" spans="1:10">
       <c r="A128">
         <v>50855</v>
       </c>
       <c r="B128">
         <v>50112</v>
       </c>
       <c r="C128" t="s">
         <v>617</v>
       </c>
       <c r="D128" t="s">
         <v>942</v>
       </c>
       <c r="E128" t="s">
         <v>943</v>
       </c>
       <c r="F128" t="s">
         <v>944</v>
       </c>
       <c r="G128" t="s">
         <v>945</v>
       </c>
       <c r="H128"/>
       <c r="I128">
-        <v>2787</v>
+        <v>2863</v>
       </c>
       <c r="J128" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129">
         <v>50854</v>
       </c>
       <c r="B129">
         <v>50112</v>
       </c>
       <c r="C129" t="s">
         <v>613</v>
       </c>
       <c r="D129" t="s">
         <v>946</v>
       </c>
       <c r="E129" t="s">
         <v>947</v>
       </c>
       <c r="F129" t="s">
         <v>948</v>
       </c>
       <c r="G129" t="s">
         <v>949</v>
       </c>
       <c r="H129"/>
       <c r="I129">
-        <v>2853</v>
+        <v>2936</v>
       </c>
       <c r="J129" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130">
         <v>50900</v>
       </c>
       <c r="B130">
         <v>50144</v>
       </c>
       <c r="C130" t="s">
         <v>617</v>
       </c>
       <c r="D130" t="s">
         <v>950</v>
       </c>
       <c r="E130"/>
       <c r="F130" t="s">
         <v>951</v>
       </c>
       <c r="G130" t="s">
         <v>952</v>
       </c>
@@ -15164,51 +15164,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185">
         <v>51409</v>
       </c>
       <c r="B185">
         <v>50109</v>
       </c>
       <c r="C185" t="s">
         <v>627</v>
       </c>
       <c r="D185" t="s">
         <v>1110</v>
       </c>
       <c r="E185"/>
       <c r="F185" t="s">
         <v>1111</v>
       </c>
       <c r="G185" t="s">
         <v>1112</v>
       </c>
       <c r="H185"/>
       <c r="I185">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J185" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186">
         <v>51426</v>
       </c>
       <c r="B186">
         <v>50109</v>
       </c>
       <c r="C186" t="s">
         <v>613</v>
       </c>
       <c r="D186" t="s">
         <v>1110</v>
       </c>
       <c r="E186"/>
       <c r="F186" t="s">
         <v>1113</v>
       </c>
       <c r="G186" t="s">
         <v>1114</v>
       </c>
@@ -15470,51 +15470,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196">
         <v>51135</v>
       </c>
       <c r="B196">
         <v>49951</v>
       </c>
       <c r="C196" t="s">
         <v>617</v>
       </c>
       <c r="D196" t="s">
         <v>1140</v>
       </c>
       <c r="E196"/>
       <c r="F196" t="s">
         <v>1141</v>
       </c>
       <c r="G196" t="s">
         <v>1142</v>
       </c>
       <c r="H196"/>
       <c r="I196">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J196" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>