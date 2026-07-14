--- v0 (2026-05-30)
+++ v1 (2026-07-14)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="820">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="821">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-30 03:44:46am</t>
+    <t>2026-07-14 05:07:04am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13962</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13962"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -2464,50 +2464,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
@@ -4983,51 +4986,51 @@
         <v>46</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>51016</v>
       </c>
       <c r="B28">
         <v>50190</v>
       </c>
       <c r="C28" t="s">
         <v>228</v>
       </c>
       <c r="D28" t="s">
         <v>267</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
         <v>270</v>
       </c>
       <c r="G28" t="s">
         <v>271</v>
       </c>
       <c r="H28"/>
       <c r="I28">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J28" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>51216</v>
       </c>
       <c r="B29">
         <v>50198</v>
       </c>
       <c r="C29" t="s">
         <v>195</v>
       </c>
       <c r="D29" t="s">
         <v>272</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
         <v>273</v>
       </c>
       <c r="G29" t="s">
         <v>274</v>
       </c>
@@ -5096,60 +5099,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>128</v>
       </c>
       <c r="M1" t="s">
         <v>120</v>
       </c>
       <c r="N1" t="s">
         <v>121</v>
       </c>
       <c r="O1" t="s">
         <v>789</v>
       </c>
       <c r="P1" t="s">
         <v>794</v>
       </c>
       <c r="Q1" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="R1" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="S1" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="T1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>275</v>
       </c>
       <c r="C2" t="s">
         <v>276</v>
       </c>
       <c r="D2" t="s">
         <v>284</v>
       </c>
       <c r="E2" t="s">
         <v>445</v>
       </c>
       <c r="F2" t="s">
         <v>450</v>
       </c>
       <c r="G2" t="s">
         <v>460</v>
       </c>
       <c r="H2" t="s">
         <v>466</v>
       </c>
       <c r="I2" t="s">
@@ -5158,397 +5161,400 @@
       <c r="J2" t="s">
         <v>530</v>
       </c>
       <c r="K2" t="s">
         <v>592</v>
       </c>
       <c r="L2" t="s">
         <v>772</v>
       </c>
       <c r="M2" t="s">
         <v>774</v>
       </c>
       <c r="N2" t="s">
         <v>780</v>
       </c>
       <c r="O2" t="s">
         <v>790</v>
       </c>
       <c r="P2" t="s">
         <v>795</v>
       </c>
       <c r="Q2" t="s">
         <v>150</v>
       </c>
       <c r="R2" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="S2" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="T2" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>106</v>
       </c>
       <c r="C3" t="s">
         <v>277</v>
       </c>
       <c r="D3" t="s">
         <v>285</v>
       </c>
       <c r="E3" t="s">
         <v>446</v>
       </c>
       <c r="F3" t="s">
         <v>451</v>
       </c>
       <c r="G3" t="s">
         <v>62</v>
       </c>
       <c r="H3" t="s">
         <v>467</v>
       </c>
       <c r="I3" t="s">
         <v>493</v>
       </c>
       <c r="J3" t="s">
         <v>531</v>
       </c>
       <c r="K3" t="s">
         <v>593</v>
       </c>
       <c r="L3" t="s">
         <v>773</v>
       </c>
       <c r="M3" t="s">
         <v>775</v>
       </c>
       <c r="N3" t="s">
         <v>781</v>
       </c>
       <c r="O3" t="s">
         <v>791</v>
       </c>
       <c r="P3" t="s">
         <v>796</v>
       </c>
       <c r="Q3" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="R3" t="s">
         <v>199</v>
       </c>
       <c r="S3" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="T3" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>110</v>
       </c>
       <c r="D4" t="s">
         <v>286</v>
       </c>
       <c r="E4" t="s">
         <v>447</v>
       </c>
       <c r="F4" t="s">
         <v>452</v>
       </c>
       <c r="G4" t="s">
         <v>101</v>
       </c>
       <c r="H4" t="s">
         <v>468</v>
       </c>
       <c r="I4" t="s">
         <v>494</v>
       </c>
       <c r="J4" t="s">
         <v>532</v>
       </c>
       <c r="K4" t="s">
         <v>594</v>
       </c>
       <c r="M4" t="s">
         <v>776</v>
       </c>
       <c r="N4" t="s">
         <v>782</v>
       </c>
       <c r="O4" t="s">
         <v>792</v>
       </c>
       <c r="P4" t="s">
         <v>797</v>
       </c>
       <c r="Q4" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="R4" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>278</v>
       </c>
       <c r="D5" t="s">
         <v>287</v>
       </c>
       <c r="E5" t="s">
         <v>111</v>
       </c>
       <c r="F5" t="s">
         <v>453</v>
       </c>
       <c r="G5" t="s">
         <v>461</v>
       </c>
       <c r="H5" t="s">
         <v>469</v>
       </c>
       <c r="I5" t="s">
         <v>495</v>
       </c>
       <c r="J5" t="s">
         <v>533</v>
       </c>
       <c r="K5" t="s">
         <v>595</v>
       </c>
       <c r="M5" t="s">
         <v>777</v>
       </c>
       <c r="N5" t="s">
         <v>783</v>
       </c>
       <c r="O5" t="s">
         <v>793</v>
       </c>
       <c r="P5" t="s">
         <v>792</v>
       </c>
       <c r="Q5" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="R5" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>279</v>
       </c>
       <c r="D6" t="s">
         <v>288</v>
       </c>
       <c r="E6" t="s">
         <v>448</v>
       </c>
       <c r="F6" t="s">
         <v>454</v>
       </c>
       <c r="G6" t="s">
         <v>69</v>
       </c>
       <c r="H6" t="s">
         <v>470</v>
       </c>
       <c r="I6" t="s">
         <v>496</v>
       </c>
       <c r="J6" t="s">
         <v>534</v>
       </c>
       <c r="K6" t="s">
         <v>596</v>
       </c>
       <c r="M6" t="s">
         <v>778</v>
       </c>
       <c r="N6" t="s">
         <v>784</v>
       </c>
       <c r="P6" t="s">
         <v>798</v>
       </c>
       <c r="Q6" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="R6" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>280</v>
       </c>
       <c r="D7" t="s">
         <v>289</v>
       </c>
       <c r="E7" t="s">
         <v>449</v>
       </c>
       <c r="F7" t="s">
         <v>455</v>
       </c>
       <c r="G7" t="s">
         <v>462</v>
       </c>
       <c r="H7" t="s">
         <v>471</v>
       </c>
       <c r="I7" t="s">
         <v>497</v>
       </c>
       <c r="J7" t="s">
         <v>535</v>
       </c>
       <c r="K7" t="s">
         <v>492</v>
       </c>
       <c r="M7" t="s">
         <v>779</v>
       </c>
       <c r="N7" t="s">
         <v>785</v>
       </c>
       <c r="P7" t="s">
         <v>799</v>
       </c>
       <c r="R7" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>82</v>
       </c>
       <c r="D8" t="s">
         <v>290</v>
       </c>
       <c r="F8" t="s">
         <v>456</v>
       </c>
       <c r="G8" t="s">
         <v>463</v>
       </c>
       <c r="H8" t="s">
         <v>472</v>
       </c>
       <c r="I8" t="s">
         <v>498</v>
       </c>
       <c r="J8" t="s">
         <v>536</v>
       </c>
       <c r="K8" t="s">
         <v>493</v>
       </c>
       <c r="N8" t="s">
         <v>786</v>
       </c>
       <c r="P8" t="s">
         <v>800</v>
       </c>
       <c r="R8" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>281</v>
       </c>
       <c r="D9" t="s">
         <v>291</v>
       </c>
       <c r="F9" t="s">
         <v>457</v>
       </c>
       <c r="G9" t="s">
         <v>464</v>
       </c>
       <c r="H9" t="s">
         <v>70</v>
       </c>
       <c r="I9" t="s">
         <v>499</v>
       </c>
       <c r="J9" t="s">
         <v>537</v>
       </c>
       <c r="K9" t="s">
         <v>597</v>
       </c>
       <c r="N9" t="s">
         <v>787</v>
       </c>
+      <c r="P9" t="s">
+        <v>801</v>
+      </c>
       <c r="R9" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>282</v>
       </c>
       <c r="D10" t="s">
         <v>292</v>
       </c>
       <c r="F10" t="s">
         <v>458</v>
       </c>
       <c r="G10" t="s">
         <v>465</v>
       </c>
       <c r="H10" t="s">
         <v>473</v>
       </c>
       <c r="I10" t="s">
         <v>500</v>
       </c>
       <c r="J10" t="s">
         <v>538</v>
       </c>
       <c r="K10" t="s">
         <v>598</v>
       </c>
       <c r="N10" t="s">
         <v>788</v>
       </c>
       <c r="R10" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>283</v>
       </c>
       <c r="D11" t="s">
         <v>293</v>
       </c>
       <c r="F11" t="s">
         <v>459</v>
       </c>
       <c r="H11" t="s">
         <v>474</v>
       </c>
       <c r="I11" t="s">
         <v>501</v>
       </c>
       <c r="J11" t="s">
         <v>539</v>
       </c>
       <c r="K11" t="s">
         <v>599</v>
       </c>
       <c r="R11" t="s">