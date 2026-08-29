--- v1 (2026-07-14)
+++ v2 (2026-08-29)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="821">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-14 05:07:04am</t>
+    <t>2026-08-28 08:55:31pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13962</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13962"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -4654,51 +4654,51 @@
         <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50902</v>
       </c>
       <c r="B16">
         <v>50181</v>
       </c>
       <c r="C16" t="s">
         <v>228</v>
       </c>
       <c r="D16" t="s">
         <v>235</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
         <v>236</v>
       </c>
       <c r="G16" t="s">
         <v>237</v>
       </c>
       <c r="H16"/>
       <c r="I16">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J16" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>51255</v>
       </c>
       <c r="B17">
         <v>50198</v>
       </c>
       <c r="C17" t="s">
         <v>199</v>
       </c>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17" t="s">
         <v>238</v>
       </c>
       <c r="G17" t="s">
         <v>239</v>
       </c>
       <c r="H17"/>
       <c r="I17">