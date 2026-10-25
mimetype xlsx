--- v2 (2026-08-29)
+++ v3 (2026-10-25)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="821">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-28 08:55:31pm</t>
+    <t>2026-10-25 11:51:21am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13962</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13962"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -4430,51 +4430,51 @@
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>51027</v>
       </c>
       <c r="B8">
         <v>50194</v>
       </c>
       <c r="C8" t="s">
         <v>199</v>
       </c>
       <c r="D8" t="s">
         <v>215</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
         <v>216</v>
       </c>
       <c r="G8" t="s">
         <v>217</v>
       </c>
       <c r="H8"/>
       <c r="I8">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J8" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>51028</v>
       </c>
       <c r="B9">
         <v>50195</v>
       </c>
       <c r="C9" t="s">
         <v>199</v>
       </c>
       <c r="D9" t="s">
         <v>215</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
         <v>216</v>
       </c>
       <c r="G9" t="s">
         <v>217</v>
       </c>
@@ -4486,51 +4486,51 @@
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>51026</v>
       </c>
       <c r="B10">
         <v>50194</v>
       </c>
       <c r="C10" t="s">
         <v>199</v>
       </c>
       <c r="D10" t="s">
         <v>218</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>219</v>
       </c>
       <c r="G10" t="s">
         <v>220</v>
       </c>
       <c r="H10"/>
       <c r="I10">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J10" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>51019</v>
       </c>
       <c r="B11">
         <v>50190</v>
       </c>
       <c r="C11" t="s">
         <v>221</v>
       </c>
       <c r="D11" t="s">
         <v>222</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>223</v>
       </c>
       <c r="G11" t="s">
         <v>224</v>
       </c>
@@ -4762,51 +4762,51 @@
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>51005</v>
       </c>
       <c r="B20">
         <v>50181</v>
       </c>
       <c r="C20" t="s">
         <v>199</v>
       </c>
       <c r="D20" t="s">
         <v>245</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
         <v>246</v>
       </c>
       <c r="G20" t="s">
         <v>247</v>
       </c>
       <c r="H20"/>
       <c r="I20">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J20" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>51221</v>
       </c>
       <c r="B21">
         <v>50198</v>
       </c>
       <c r="C21" t="s">
         <v>228</v>
       </c>
       <c r="D21" t="s">
         <v>248</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
         <v>249</v>
       </c>
       <c r="G21" t="s">
         <v>250</v>
       </c>
@@ -4818,79 +4818,79 @@
         <v>251</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>51006</v>
       </c>
       <c r="B22">
         <v>50181</v>
       </c>
       <c r="C22" t="s">
         <v>228</v>
       </c>
       <c r="D22" t="s">
         <v>252</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
         <v>253</v>
       </c>
       <c r="G22" t="s">
         <v>254</v>
       </c>
       <c r="H22"/>
       <c r="I22">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J22" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>51029</v>
       </c>
       <c r="B23">
         <v>50194</v>
       </c>
       <c r="C23" t="s">
         <v>228</v>
       </c>
       <c r="D23" t="s">
         <v>255</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
         <v>256</v>
       </c>
       <c r="G23" t="s">
         <v>257</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J23" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>51033</v>
       </c>
       <c r="B24">
         <v>50195</v>
       </c>
       <c r="C24" t="s">
         <v>221</v>
       </c>
       <c r="D24" t="s">
         <v>258</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
         <v>259</v>
       </c>
       <c r="G24" t="s">
         <v>260</v>
       </c>
@@ -4986,51 +4986,51 @@
         <v>46</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>51016</v>
       </c>
       <c r="B28">
         <v>50190</v>
       </c>
       <c r="C28" t="s">
         <v>228</v>
       </c>
       <c r="D28" t="s">
         <v>267</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
         <v>270</v>
       </c>
       <c r="G28" t="s">
         <v>271</v>
       </c>
       <c r="H28"/>
       <c r="I28">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J28" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>51216</v>
       </c>
       <c r="B29">
         <v>50198</v>
       </c>
       <c r="C29" t="s">
         <v>195</v>
       </c>
       <c r="D29" t="s">
         <v>272</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
         <v>273</v>
       </c>
       <c r="G29" t="s">
         <v>274</v>
       </c>