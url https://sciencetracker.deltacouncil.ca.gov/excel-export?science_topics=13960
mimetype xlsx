--- v0 (2026-05-13)
+++ v1 (2026-07-27)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1234">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-13 07:10:22am</t>
+    <t>2026-07-26 08:39:37pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13960</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13960"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -3799,50 +3799,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Principal investigator</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
@@ -7186,81 +7189,81 @@
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>51448</v>
       </c>
       <c r="B5">
         <v>49925</v>
       </c>
       <c r="C5" t="s">
         <v>415</v>
       </c>
       <c r="D5" t="s">
         <v>423</v>
       </c>
       <c r="E5" t="s">
         <v>424</v>
       </c>
       <c r="F5" t="s">
         <v>425</v>
       </c>
       <c r="G5" t="s">
         <v>426</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="J5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>51243</v>
       </c>
       <c r="B6">
         <v>49951</v>
       </c>
       <c r="C6" t="s">
         <v>411</v>
       </c>
       <c r="D6" t="s">
         <v>427</v>
       </c>
       <c r="E6" t="s">
         <v>428</v>
       </c>
       <c r="F6" t="s">
         <v>429</v>
       </c>
       <c r="G6" t="s">
         <v>430</v>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="J6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50984</v>
       </c>
       <c r="B7">
         <v>50099</v>
       </c>
       <c r="C7" t="s">
         <v>431</v>
       </c>
       <c r="D7" t="s">
         <v>432</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
         <v>433</v>
       </c>
       <c r="G7" t="s">
         <v>434</v>
       </c>
@@ -7610,51 +7613,51 @@
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>50903</v>
       </c>
       <c r="B20">
         <v>50142</v>
       </c>
       <c r="C20" t="s">
         <v>411</v>
       </c>
       <c r="D20" t="s">
         <v>467</v>
       </c>
       <c r="E20" t="s">
         <v>468</v>
       </c>
       <c r="F20" t="s">
         <v>469</v>
       </c>
       <c r="G20" t="s">
         <v>470</v>
       </c>
       <c r="H20"/>
       <c r="I20">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="J20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>51083</v>
       </c>
       <c r="B21">
         <v>49925</v>
       </c>
       <c r="C21" t="s">
         <v>431</v>
       </c>
       <c r="D21" t="s">
         <v>471</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
         <v>472</v>
       </c>
       <c r="G21" t="s">
         <v>473</v>
       </c>
@@ -7918,51 +7921,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>50950</v>
       </c>
       <c r="B31">
         <v>50164</v>
       </c>
       <c r="C31" t="s">
         <v>415</v>
       </c>
       <c r="D31" t="s">
         <v>501</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
         <v>502</v>
       </c>
       <c r="G31" t="s">
         <v>503</v>
       </c>
       <c r="H31"/>
       <c r="I31">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="J31" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>51053</v>
       </c>
       <c r="B32">
         <v>50204</v>
       </c>
       <c r="C32" t="s">
         <v>415</v>
       </c>
       <c r="D32" t="s">
         <v>477</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
         <v>504</v>
       </c>
       <c r="G32" t="s">
         <v>505</v>
       </c>
@@ -8422,81 +8425,81 @@
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>51128</v>
       </c>
       <c r="B49">
         <v>49943</v>
       </c>
       <c r="C49" t="s">
         <v>415</v>
       </c>
       <c r="D49" t="s">
         <v>549</v>
       </c>
       <c r="E49" t="s">
         <v>550</v>
       </c>
       <c r="F49" t="s">
         <v>551</v>
       </c>
       <c r="G49" t="s">
         <v>552</v>
       </c>
       <c r="H49"/>
       <c r="I49">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>51109</v>
       </c>
       <c r="B50">
         <v>49943</v>
       </c>
       <c r="C50" t="s">
         <v>415</v>
       </c>
       <c r="D50" t="s">
         <v>549</v>
       </c>
       <c r="E50" t="s">
         <v>553</v>
       </c>
       <c r="F50" t="s">
         <v>554</v>
       </c>
       <c r="G50" t="s">
         <v>552</v>
       </c>
       <c r="H50"/>
       <c r="I50">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J50" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>51108</v>
       </c>
       <c r="B51">
         <v>49943</v>
       </c>
       <c r="C51" t="s">
         <v>415</v>
       </c>
       <c r="D51" t="s">
         <v>555</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
         <v>556</v>
       </c>
       <c r="G51" t="s">
         <v>557</v>
       </c>
@@ -8536,51 +8539,51 @@
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>51484</v>
       </c>
       <c r="B53">
         <v>50125</v>
       </c>
       <c r="C53" t="s">
         <v>415</v>
       </c>
       <c r="D53" t="s">
         <v>560</v>
       </c>
       <c r="E53" t="s">
         <v>561</v>
       </c>
       <c r="F53" t="s">
         <v>562</v>
       </c>
       <c r="G53" t="s">
         <v>563</v>
       </c>
       <c r="H53"/>
       <c r="I53">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="J53" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>51483</v>
       </c>
       <c r="B54">
         <v>50125</v>
       </c>
       <c r="C54" t="s">
         <v>415</v>
       </c>
       <c r="D54" t="s">
         <v>564</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
         <v>565</v>
       </c>
       <c r="G54" t="s">
         <v>566</v>
       </c>
@@ -8706,51 +8709,51 @@
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>51488</v>
       </c>
       <c r="B59">
         <v>50125</v>
       </c>
       <c r="C59" t="s">
         <v>415</v>
       </c>
       <c r="D59" t="s">
         <v>576</v>
       </c>
       <c r="E59" t="s">
         <v>577</v>
       </c>
       <c r="F59" t="s">
         <v>578</v>
       </c>
       <c r="G59" t="s">
         <v>579</v>
       </c>
       <c r="H59"/>
       <c r="I59">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="J59" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>51485</v>
       </c>
       <c r="B60">
         <v>50125</v>
       </c>
       <c r="C60" t="s">
         <v>419</v>
       </c>
       <c r="D60" t="s">
         <v>580</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
         <v>581</v>
       </c>
       <c r="G60" t="s">
         <v>582</v>
       </c>
@@ -8764,51 +8767,51 @@
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>51118</v>
       </c>
       <c r="B61">
         <v>49941</v>
       </c>
       <c r="C61" t="s">
         <v>415</v>
       </c>
       <c r="D61" t="s">
         <v>583</v>
       </c>
       <c r="E61" t="s">
         <v>584</v>
       </c>
       <c r="F61" t="s">
         <v>585</v>
       </c>
       <c r="G61" t="s">
         <v>586</v>
       </c>
       <c r="H61"/>
       <c r="I61">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="J61" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>51123</v>
       </c>
       <c r="B62">
         <v>49941</v>
       </c>
       <c r="C62" t="s">
         <v>415</v>
       </c>
       <c r="D62" t="s">
         <v>587</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
         <v>588</v>
       </c>
       <c r="G62" t="s">
         <v>589</v>
       </c>
@@ -8878,111 +8881,111 @@
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>51121</v>
       </c>
       <c r="B65">
         <v>49941</v>
       </c>
       <c r="C65" t="s">
         <v>415</v>
       </c>
       <c r="D65" t="s">
         <v>596</v>
       </c>
       <c r="E65" t="s">
         <v>597</v>
       </c>
       <c r="F65" t="s">
         <v>598</v>
       </c>
       <c r="G65" t="s">
         <v>599</v>
       </c>
       <c r="H65"/>
       <c r="I65">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="J65" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>51101</v>
       </c>
       <c r="B66">
         <v>49937</v>
       </c>
       <c r="C66" t="s">
         <v>415</v>
       </c>
       <c r="D66" t="s">
         <v>600</v>
       </c>
       <c r="E66" t="s">
         <v>601</v>
       </c>
       <c r="F66" t="s">
         <v>602</v>
       </c>
       <c r="G66" t="s">
         <v>603</v>
       </c>
       <c r="H66"/>
       <c r="I66">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="J66" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>51102</v>
       </c>
       <c r="B67">
         <v>49937</v>
       </c>
       <c r="C67" t="s">
         <v>415</v>
       </c>
       <c r="D67" t="s">
         <v>604</v>
       </c>
       <c r="E67" t="s">
         <v>605</v>
       </c>
       <c r="F67" t="s">
         <v>606</v>
       </c>
       <c r="G67" t="s">
         <v>607</v>
       </c>
       <c r="H67"/>
       <c r="I67">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="J67" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>51082</v>
       </c>
       <c r="B68">
         <v>49925</v>
       </c>
       <c r="C68" t="s">
         <v>415</v>
       </c>
       <c r="D68" t="s">
         <v>474</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
         <v>608</v>
       </c>
       <c r="G68" t="s">
         <v>609</v>
       </c>
@@ -9328,51 +9331,51 @@
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
         <v>51089</v>
       </c>
       <c r="B81">
         <v>49926</v>
       </c>
       <c r="C81" t="s">
         <v>415</v>
       </c>
       <c r="D81" t="s">
         <v>642</v>
       </c>
       <c r="E81" t="s">
         <v>643</v>
       </c>
       <c r="F81" t="s">
         <v>644</v>
       </c>
       <c r="G81" t="s">
         <v>645</v>
       </c>
       <c r="H81"/>
       <c r="I81">
-        <v>2522</v>
+        <v>2614</v>
       </c>
       <c r="J81" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
         <v>51063</v>
       </c>
       <c r="B82">
         <v>50157</v>
       </c>
       <c r="C82" t="s">
         <v>431</v>
       </c>
       <c r="D82" t="s">
         <v>646</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
         <v>647</v>
       </c>
       <c r="G82" t="s">
         <v>648</v>
       </c>
@@ -9412,51 +9415,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
         <v>51435</v>
       </c>
       <c r="B84">
         <v>50113</v>
       </c>
       <c r="C84" t="s">
         <v>419</v>
       </c>
       <c r="D84" t="s">
         <v>652</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
         <v>653</v>
       </c>
       <c r="G84" t="s">
         <v>654</v>
       </c>
       <c r="H84"/>
       <c r="I84">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J84" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
         <v>51434</v>
       </c>
       <c r="B85">
         <v>50113</v>
       </c>
       <c r="C85" t="s">
         <v>431</v>
       </c>
       <c r="D85" t="s">
         <v>655</v>
       </c>
       <c r="E85"/>
       <c r="F85" t="s">
         <v>656</v>
       </c>
       <c r="G85" t="s">
         <v>657</v>
       </c>
@@ -9582,51 +9585,51 @@
     </row>
     <row r="90" spans="1:10">
       <c r="A90">
         <v>51469</v>
       </c>
       <c r="B90">
         <v>50128</v>
       </c>
       <c r="C90" t="s">
         <v>415</v>
       </c>
       <c r="D90" t="s">
         <v>667</v>
       </c>
       <c r="E90" t="s">
         <v>668</v>
       </c>
       <c r="F90" t="s">
         <v>669</v>
       </c>
       <c r="G90" t="s">
         <v>670</v>
       </c>
       <c r="H90"/>
       <c r="I90">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J90" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91">
         <v>50992</v>
       </c>
       <c r="B91">
         <v>50175</v>
       </c>
       <c r="C91" t="s">
         <v>415</v>
       </c>
       <c r="D91" t="s">
         <v>671</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
         <v>672</v>
       </c>
       <c r="G91" t="s">
         <v>673</v>
       </c>
@@ -9752,79 +9755,79 @@
         <v>48</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96">
         <v>50953</v>
       </c>
       <c r="B96">
         <v>50164</v>
       </c>
       <c r="C96" t="s">
         <v>415</v>
       </c>
       <c r="D96" t="s">
         <v>686</v>
       </c>
       <c r="E96"/>
       <c r="F96" t="s">
         <v>687</v>
       </c>
       <c r="G96" t="s">
         <v>688</v>
       </c>
       <c r="H96"/>
       <c r="I96">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J96" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97">
         <v>51135</v>
       </c>
       <c r="B97">
         <v>49951</v>
       </c>
       <c r="C97" t="s">
         <v>415</v>
       </c>
       <c r="D97" t="s">
         <v>689</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
         <v>690</v>
       </c>
       <c r="G97" t="s">
         <v>691</v>
       </c>
       <c r="H97"/>
       <c r="I97">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J97" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -9865,459 +9868,462 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>267</v>
       </c>
       <c r="M1" t="s">
         <v>259</v>
       </c>
       <c r="N1" t="s">
         <v>260</v>
       </c>
       <c r="O1" t="s">
         <v>1202</v>
       </c>
       <c r="P1" t="s">
         <v>1207</v>
       </c>
       <c r="Q1" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="R1" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="S1" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="T1" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>692</v>
       </c>
       <c r="C2" t="s">
         <v>694</v>
       </c>
       <c r="D2" t="s">
         <v>700</v>
       </c>
       <c r="E2" t="s">
         <v>861</v>
       </c>
       <c r="F2" t="s">
         <v>866</v>
       </c>
       <c r="G2" t="s">
         <v>876</v>
       </c>
       <c r="H2" t="s">
         <v>882</v>
       </c>
       <c r="I2" t="s">
         <v>907</v>
       </c>
       <c r="J2" t="s">
         <v>222</v>
       </c>
       <c r="K2" t="s">
         <v>1006</v>
       </c>
       <c r="L2" t="s">
         <v>1186</v>
       </c>
       <c r="M2" t="s">
         <v>1188</v>
       </c>
       <c r="N2" t="s">
         <v>1194</v>
       </c>
       <c r="O2" t="s">
         <v>1203</v>
       </c>
       <c r="P2" t="s">
         <v>1208</v>
       </c>
       <c r="Q2" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="R2" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="S2" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="T2" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>693</v>
       </c>
       <c r="C3" t="s">
         <v>41</v>
       </c>
       <c r="D3" t="s">
         <v>701</v>
       </c>
       <c r="E3" t="s">
         <v>122</v>
       </c>
       <c r="F3" t="s">
         <v>867</v>
       </c>
       <c r="G3" t="s">
         <v>877</v>
       </c>
       <c r="H3" t="s">
         <v>883</v>
       </c>
       <c r="I3" t="s">
         <v>908</v>
       </c>
       <c r="J3" t="s">
         <v>945</v>
       </c>
       <c r="K3" t="s">
         <v>1007</v>
       </c>
       <c r="L3" t="s">
         <v>1187</v>
       </c>
       <c r="M3" t="s">
         <v>1189</v>
       </c>
       <c r="N3" t="s">
         <v>1195</v>
       </c>
       <c r="O3" t="s">
         <v>1204</v>
       </c>
       <c r="P3" t="s">
         <v>1209</v>
       </c>
       <c r="Q3" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="R3" t="s">
         <v>431</v>
       </c>
       <c r="S3" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="T3" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>695</v>
       </c>
       <c r="D4" t="s">
         <v>702</v>
       </c>
       <c r="E4" t="s">
         <v>862</v>
       </c>
       <c r="F4" t="s">
         <v>868</v>
       </c>
       <c r="G4" t="s">
         <v>878</v>
       </c>
       <c r="H4" t="s">
         <v>884</v>
       </c>
       <c r="I4" t="s">
         <v>909</v>
       </c>
       <c r="J4" t="s">
         <v>946</v>
       </c>
       <c r="K4" t="s">
         <v>1008</v>
       </c>
       <c r="M4" t="s">
         <v>1190</v>
       </c>
       <c r="N4" t="s">
         <v>1196</v>
       </c>
       <c r="O4" t="s">
         <v>1205</v>
       </c>
       <c r="P4" t="s">
         <v>1210</v>
       </c>
       <c r="Q4" t="s">
         <v>288</v>
       </c>
       <c r="R4" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>696</v>
       </c>
       <c r="D5" t="s">
         <v>703</v>
       </c>
       <c r="E5" t="s">
         <v>863</v>
       </c>
       <c r="F5" t="s">
         <v>869</v>
       </c>
       <c r="G5" t="s">
         <v>879</v>
       </c>
       <c r="H5" t="s">
         <v>885</v>
       </c>
       <c r="I5" t="s">
         <v>910</v>
       </c>
       <c r="J5" t="s">
         <v>947</v>
       </c>
       <c r="K5" t="s">
         <v>1009</v>
       </c>
       <c r="M5" t="s">
         <v>1191</v>
       </c>
       <c r="N5" t="s">
         <v>1197</v>
       </c>
       <c r="O5" t="s">
         <v>1206</v>
       </c>
       <c r="P5" t="s">
         <v>1205</v>
       </c>
       <c r="Q5" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="R5" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>102</v>
       </c>
       <c r="D6" t="s">
         <v>704</v>
       </c>
       <c r="E6" t="s">
         <v>864</v>
       </c>
       <c r="F6" t="s">
         <v>870</v>
       </c>
       <c r="G6" t="s">
         <v>85</v>
       </c>
       <c r="H6" t="s">
         <v>886</v>
       </c>
       <c r="I6" t="s">
         <v>911</v>
       </c>
       <c r="J6" t="s">
         <v>948</v>
       </c>
       <c r="K6" t="s">
         <v>1010</v>
       </c>
       <c r="M6" t="s">
         <v>1192</v>
       </c>
       <c r="N6" t="s">
         <v>1198</v>
       </c>
       <c r="P6" t="s">
         <v>1211</v>
       </c>
       <c r="Q6" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="R6" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>196</v>
       </c>
       <c r="D7" t="s">
         <v>705</v>
       </c>
       <c r="E7" t="s">
         <v>865</v>
       </c>
       <c r="F7" t="s">
         <v>871</v>
       </c>
       <c r="G7" t="s">
         <v>880</v>
       </c>
       <c r="H7" t="s">
         <v>887</v>
       </c>
       <c r="I7" t="s">
         <v>912</v>
       </c>
       <c r="J7" t="s">
         <v>949</v>
       </c>
       <c r="K7" t="s">
         <v>907</v>
       </c>
       <c r="M7" t="s">
         <v>1193</v>
       </c>
       <c r="N7" t="s">
         <v>1199</v>
       </c>
       <c r="P7" t="s">
         <v>1212</v>
       </c>
       <c r="R7" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>697</v>
       </c>
       <c r="D8" t="s">
         <v>706</v>
       </c>
       <c r="F8" t="s">
         <v>872</v>
       </c>
       <c r="G8" t="s">
         <v>68</v>
       </c>
       <c r="H8" t="s">
         <v>888</v>
       </c>
       <c r="I8" t="s">
         <v>913</v>
       </c>
       <c r="J8" t="s">
         <v>950</v>
       </c>
       <c r="K8" t="s">
         <v>908</v>
       </c>
       <c r="N8" t="s">
         <v>1200</v>
       </c>
       <c r="P8" t="s">
         <v>1213</v>
       </c>
       <c r="R8" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>698</v>
       </c>
       <c r="D9" t="s">
         <v>707</v>
       </c>
       <c r="F9" t="s">
         <v>873</v>
       </c>
       <c r="G9" t="s">
         <v>881</v>
       </c>
       <c r="H9" t="s">
         <v>86</v>
       </c>
       <c r="I9" t="s">
         <v>914</v>
       </c>
       <c r="J9" t="s">
         <v>951</v>
       </c>
       <c r="K9" t="s">
         <v>1011</v>
       </c>
       <c r="N9" t="s">
         <v>386</v>
       </c>
+      <c r="P9" t="s">
+        <v>1214</v>
+      </c>
       <c r="R9" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>66</v>
       </c>
       <c r="D10" t="s">
         <v>708</v>
       </c>
       <c r="F10" t="s">
         <v>218</v>
       </c>
       <c r="G10" t="s">
         <v>163</v>
       </c>
       <c r="H10" t="s">
         <v>889</v>
       </c>
       <c r="I10" t="s">
         <v>915</v>
       </c>
       <c r="J10" t="s">
         <v>952</v>
       </c>
       <c r="K10" t="s">
         <v>1012</v>
       </c>
       <c r="N10" t="s">
         <v>1201</v>
       </c>
       <c r="R10" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>699</v>
       </c>
       <c r="D11" t="s">
         <v>709</v>
       </c>
       <c r="F11" t="s">
         <v>874</v>
       </c>
       <c r="H11" t="s">
         <v>890</v>
       </c>
       <c r="I11" t="s">
         <v>916</v>
       </c>
       <c r="J11" t="s">
         <v>953</v>
       </c>
       <c r="K11" t="s">
         <v>1013</v>
       </c>
       <c r="R11" t="s">