--- v1 (2026-07-27)
+++ v2 (2026-09-10)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1234">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-26 08:39:37pm</t>
+    <t>2026-09-10 12:16:08pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13960</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13960"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -7275,51 +7275,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>51493</v>
       </c>
       <c r="B8">
         <v>50128</v>
       </c>
       <c r="C8" t="s">
         <v>415</v>
       </c>
       <c r="D8" t="s">
         <v>435</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
         <v>436</v>
       </c>
       <c r="G8" t="s">
         <v>437</v>
       </c>
       <c r="H8"/>
       <c r="I8">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>51491</v>
       </c>
       <c r="B9">
         <v>50128</v>
       </c>
       <c r="C9" t="s">
         <v>419</v>
       </c>
       <c r="D9" t="s">
         <v>435</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
         <v>438</v>
       </c>
       <c r="G9" t="s">
         <v>439</v>
       </c>
@@ -8117,107 +8117,107 @@
         <v>48</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>51271</v>
       </c>
       <c r="B38">
         <v>50141</v>
       </c>
       <c r="C38" t="s">
         <v>419</v>
       </c>
       <c r="D38" t="s">
         <v>521</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
         <v>522</v>
       </c>
       <c r="G38" t="s">
         <v>523</v>
       </c>
       <c r="H38"/>
       <c r="I38">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J38" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>50898</v>
       </c>
       <c r="B39">
         <v>50141</v>
       </c>
       <c r="C39" t="s">
         <v>411</v>
       </c>
       <c r="D39" t="s">
         <v>524</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
         <v>525</v>
       </c>
       <c r="G39" t="s">
         <v>526</v>
       </c>
       <c r="H39"/>
       <c r="I39">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J39" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>51495</v>
       </c>
       <c r="B40">
         <v>50128</v>
       </c>
       <c r="C40" t="s">
         <v>415</v>
       </c>
       <c r="D40" t="s">
         <v>435</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
         <v>527</v>
       </c>
       <c r="G40" t="s">
         <v>528</v>
       </c>
       <c r="H40"/>
       <c r="I40">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J40" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>51480</v>
       </c>
       <c r="B41">
         <v>50125</v>
       </c>
       <c r="C41" t="s">
         <v>415</v>
       </c>
       <c r="D41" t="s">
         <v>529</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
         <v>530</v>
       </c>
       <c r="G41" t="s">
         <v>531</v>
       </c>
@@ -8679,51 +8679,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>51486</v>
       </c>
       <c r="B58">
         <v>50125</v>
       </c>
       <c r="C58" t="s">
         <v>419</v>
       </c>
       <c r="D58" t="s">
         <v>564</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
         <v>574</v>
       </c>
       <c r="G58" t="s">
         <v>575</v>
       </c>
       <c r="H58"/>
       <c r="I58">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J58" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>51488</v>
       </c>
       <c r="B59">
         <v>50125</v>
       </c>
       <c r="C59" t="s">
         <v>415</v>
       </c>
       <c r="D59" t="s">
         <v>576</v>
       </c>
       <c r="E59" t="s">
         <v>577</v>
       </c>
       <c r="F59" t="s">
         <v>578</v>
       </c>
       <c r="G59" t="s">
@@ -9079,51 +9079,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>51494</v>
       </c>
       <c r="B72">
         <v>50128</v>
       </c>
       <c r="C72" t="s">
         <v>411</v>
       </c>
       <c r="D72" t="s">
         <v>435</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
         <v>618</v>
       </c>
       <c r="G72" t="s">
         <v>619</v>
       </c>
       <c r="H72"/>
       <c r="I72">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J72" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
         <v>51076</v>
       </c>
       <c r="B73">
         <v>49923</v>
       </c>
       <c r="C73" t="s">
         <v>411</v>
       </c>
       <c r="D73" t="s">
         <v>620</v>
       </c>
       <c r="E73"/>
       <c r="F73" t="s">
         <v>621</v>
       </c>
       <c r="G73" t="s">
         <v>622</v>
       </c>
@@ -9331,51 +9331,51 @@
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
         <v>51089</v>
       </c>
       <c r="B81">
         <v>49926</v>
       </c>
       <c r="C81" t="s">
         <v>415</v>
       </c>
       <c r="D81" t="s">
         <v>642</v>
       </c>
       <c r="E81" t="s">
         <v>643</v>
       </c>
       <c r="F81" t="s">
         <v>644</v>
       </c>
       <c r="G81" t="s">
         <v>645</v>
       </c>
       <c r="H81"/>
       <c r="I81">
-        <v>2614</v>
+        <v>2788</v>
       </c>
       <c r="J81" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
         <v>51063</v>
       </c>
       <c r="B82">
         <v>50157</v>
       </c>
       <c r="C82" t="s">
         <v>431</v>
       </c>
       <c r="D82" t="s">
         <v>646</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
         <v>647</v>
       </c>
       <c r="G82" t="s">
         <v>648</v>
       </c>