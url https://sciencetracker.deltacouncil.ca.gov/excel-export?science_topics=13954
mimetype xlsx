--- v0 (2026-06-14)
+++ v1 (2026-06-14)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1179">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-13 11:31:25pm</t>
+    <t>2026-06-14 12:29:30am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13954</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13954"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>