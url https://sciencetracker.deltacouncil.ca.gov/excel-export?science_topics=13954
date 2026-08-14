--- v1 (2026-06-14)
+++ v2 (2026-08-14)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1186">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-14 12:29:30am</t>
+    <t>2026-08-14 04:18:02am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13954</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13954"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -401,51 +401,51 @@
   <si>
     <t>1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019;2020;2021;2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Status and trend monitoring</t>
   </si>
   <si>
     <t>Monitoring - Status and trends</t>
   </si>
   <si>
     <t>Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring; Population enhancement of listed species; Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Habitat changes; Hydrologic changes; Invasive / non-native species; Invertebrates; Salinity; Species; Water quality</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Aquatic vegetation; Chinook Salmon; Conductivity; Crustaceans; Dissolved oxygen; Endangered species; Environmental drivers; Estuaries; Fish; Habitat; Historical ecology; Intertidal and transition zones; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Monitoring methods and techniques; Mysis; Open water; Other species; Pelagic fish; Salinity; Salmon migration; Salmon rearing; SAV and FAV; Steelhead Trout; Turbidity; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature</t>
   </si>
   <si>
-    <t>May 21, 2025</t>
+    <t>July 28, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50153</t>
   </si>
   <si>
     <t>Yolo Bypass Fish Monitoring</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]; U.S. Fish and Wildlife Service [USFWS]; National Marine Fisheries Service [NMFS]</t>
   </si>
   <si>
     <t>California Department of Water Resources (DWR) has operated a fisheries monitoring program in the Yolo Bypass, a seasonal floodplain and tidal slough, since 1998. The objectives of the Yolo Bypass Fish Monitoring Program (YBFMP) are to: (1) collect baseline data on lower trophic levels (phytoplankton, zooplankton, and aquatic insects), juvenile fish and adult fish, hydrology, and water quality parameters;(2) investigation of the temporal and seasonal patterns in chlorophyll-a concentrations, including whether high concentrations are exported from the Bypass during agricultural and natural flow events and the possibility of manipulating bypass flows to benefit listed species like Delta Smelt (Hypomesus transpacificus) and Chinook salmon (Oncorhynchus tshawytscha).
 The YBFMP operates a rotary screw trap and fyke trap, and conducts biweekly beach seine and lower trophic surveys in addition to maintaining water quality instrumentation in the bypass. The YBFMP serves to fill information gaps regarding environmental conditions in the bypass that trigger migrations and enhanced survival and growth of native fishes, as well as provide data for IEP synthesis efforts.</t>
   </si>
   <si>
     <t>Yolo Bypass; Yolo Bypass and Cache Slough Complex</t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring</t>
   </si>
   <si>
     <t>Environmental conditions; Flood risk and land use management; Habitat management; Invasive / non-native species management; Native species management; Water quality</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species; Flood control; Habitat protection / enhancement / restoration; Natural environmental flows; Population enhancement of listed species</t>
@@ -459,129 +459,129 @@
   <si>
     <t>Chinook Salmon; Chlorophyll A B; Conductivity; Delta Smelt; Direction; Dissolved oxygen; Endangered species; Fish; Flood; Food webs; Green sturgeon; Habitat; Habitat restoration; Insects; Intertidal and transition zones; Invasive and non native species; Invertebrates; Longfin Smelt; Main channels; Nitrogen; Nitrogen and ammonia; Nutrients; Other species; Other zooplankton; Pelagic fish; pH; Phytoplankton; Primary production; Sacramento Splittail; Salmon migration; Salmon rearing; Saltwater and freshwater marshes; SAV and FAV; Seasonally flooded; Solar irradiance; Stage; Steelhead Trout; Striped bass; Sturgeon; Submerged aquatic vegetation; Surface water flow; Tides; Turbidity; Velocity; Water; Water temperature; Wetlands; White Sturgeon; Zooplankton</t>
   </si>
   <si>
     <t>August 28, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50164</t>
   </si>
   <si>
     <t>Non-Invasive Environmental DNA Monitoring to Support Tidal Wetland Restoration</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]</t>
   </si>
   <si>
     <t xml:space="preserve">In this project we use single-species and multi-species environmental DNA (eDNA) approaches to monitor tidal wetland restoration sites and paired reference sites (existing, unrestored tidal wetlands located near restoration sites) in the San Francisco Bay Delta (SFBD). We are working in coordination with the CDFW Fish Restoration Program (FRP) and other collaborators so our eDNA detections can be paired with physical detections of fishes from their trawling efforts. Ultra-sensitive DNA single species detection methods are being used to identify restoration site use by listed species (Delta Smelt, Longfin Smelt, winter- and spring-run Chinook Salmon) while the DNA metabarcoding approach will evaluate entire fish communities (groups of different fish species) at restored and reference sites. Aside from revealing restored habitat use by other fishes, metabarcoding will reveal potential ecological interactions between Endangered Species Act listed and non-listed species, through concurrent detection in time and space. Sampling throughout the year will allow us to identify seasonal trends in fish use of restored and reference sites. This project will demonstrate the utility of eDNA detection as a non-invasive (no take), cost-effective monitoring tool that can complement conventional surveys of restored tidal wetlands in the SFBD. Our results can be incorporated into an adaptive monitoring framework for tidal wetland restoration, to increase success of future restoration projects. </t>
   </si>
   <si>
     <t>Developing an eDNA metabarcoding protocol to improve fish and mussel monitoring in the San Francisco Estuary</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay</t>
   </si>
   <si>
-    <t>Unsure</t>
+    <t>2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness; Monitoring - Status and trends; Research</t>
   </si>
   <si>
     <t>Invasive / non-native species management; Native species management</t>
   </si>
   <si>
     <t>Wetlands</t>
   </si>
   <si>
     <t>Fish; Invertebrates; Species; Tidal wetlands</t>
   </si>
   <si>
-    <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
+    <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.</t>
   </si>
   <si>
     <t>Chinook Salmon; Delta Smelt; Endangered species; Estuaries; Fish; Green sturgeon; Habitat; Habitat restoration; Invasive and non native species; Invertebrates; Longfin Smelt; Mollusks; Pelagic fish; Restoration; Restoration planning; Sacramento Splittail; Salmon migration; Salmon rearing; Steelhead Trout; Striped bass; Sturgeon; Tidal wetlands; Wetlands; White Sturgeon</t>
   </si>
   <si>
-    <t>May 24, 2024</t>
+    <t>June 16, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53136</t>
   </si>
   <si>
     <t>Open-Source Resources for the Sacramento-San Joaquin Delta Telemetry Research Community</t>
   </si>
   <si>
     <t>Cramer Fish Sciences</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]; U.S. Bureau of Reclamation [USBR]; California Department of Water Resource [DWR]; ICF International Inc.</t>
   </si>
   <si>
     <t>There is a great deal of telemetry data amassed from studies in the Sacramento-San Joaquin Delta. It continues to grow every year with special studies and monitoring efforts. Multiple research priorities surrounding fish ecology in the Delta could be addressed, at least in part, by synthesizing the myriad telemetry data sets that exist; this work would benefit greatly from the centralization and standardization of data workflows surrounding telemetry research. With the guidance of a PIT Advisory Team, we plan to establish a collection of open-source, technology-agnostic, accessible resources to support a reproducible and transparent telemetry data workflow for researchers in the region. The workflow and resources do not invent new procedures, rather improve and standardize those already used by the telemetry research community. This will bring us in closer alignment with centralized, coordinated data workflows that have been successfully implemented in other regions and data communities. The final open-source set of resources will include a design and roadmap for implementing a central telemetry database and workflow, an R package for the preparation, QA/QC, and basic analysis of telemetry data, and a regional workshop offering training programs in the proposed telemetry data workflow.</t>
   </si>
   <si>
     <t>Sacramento River; San Joaquin River</t>
   </si>
   <si>
+    <t>2022;2023;2024</t>
+  </si>
+  <si>
     <t>Data application - Information management; Planning and guidance</t>
   </si>
   <si>
     <t>Delta as Place</t>
   </si>
   <si>
     <t>Fish; Species</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chinook Salmon; Fish; Other species; Salmon migration; Steelhead Trout; Striped bass; Sturgeon</t>
   </si>
   <si>
-    <t>August 26, 2024</t>
+    <t>July 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53156</t>
   </si>
   <si>
     <t>Standard Operating Procedure for Diagnosing and Addressing Predator Detections in Salmon Telemetry Data</t>
   </si>
   <si>
     <t>University of Washington [UW]</t>
   </si>
   <si>
     <t>U.S. Geological Survey [USGS]; U.S. Fish and Wildlife Service [USFWS]; National Oceanic and Atmospheric Administration [NOAA]; University of California - Santa Cruz [UCSC]</t>
   </si>
   <si>
     <t xml:space="preserve">Tag predation is a complicating factor in juvenile salmon telemetry studies that can bias results, delay timely reporting, and prevent effective data synthesis. This project addresses the problem by (1) characterizing predatory fish movement patterns from existing telemetry data in the Delta; (2) developing a standard operating procedure for diagnosing and handling detections of predated tags in salmon telemetry studies; and (3) implementing the recommendations in a software package in Program R that includes code, a “library” of expected predator behaviors, and example vignettes. The R package will be freely available for download at www.cbr.washington.edu. </t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Joaquin River</t>
-  </si>
-[...1 lines deleted...]
-    <t>2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring; Population enhancement of listed species; Predation</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chinook Salmon; Endangered species; Fish; Intertidal and transition zones; Invasive and non native species; Predation; Salmon migration; Steelhead Trout; Striped bass</t>
   </si>
   <si>
     <t>April 30, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53171</t>
   </si>
   <si>
     <t>Impacts of predation and habitat on Central Valley Chinook smolt survival</t>
   </si>
   <si>
     <t>University of Vermont, USGS Vermont Cooperative Fish and Wildlife Research Unit</t>
   </si>
   <si>
     <t>U.S. Geological Survey [USGS]; National Oceanic and Atmospheric Administration [NOAA]</t>
   </si>
@@ -682,215 +682,230 @@
   <si>
     <t>Bioaccumulation; Chinook Salmon; Endangered species; Fish; Habitat; Insecticides; Pesticides; Salmon migration; Toxicity</t>
   </si>
   <si>
     <t>January 9, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54501</t>
   </si>
   <si>
     <t>Estimating Juvenile Production and Run Timing of Spring Chinook Salmon Leaving the Delta</t>
   </si>
   <si>
     <t>Michigan State University; Fish Metrics</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Spring-run Chinook salmon (&lt;em&gt;Oncorhynchus tshawytscha&lt;/em&gt;) are a high-priority species under the Endangered Species Act due to their risk of extinction. However, understanding the factors affecting their populations is difficult when monitoring focuses only on returning adult spawners. This limited view overlooks critical life stages. To address this gap, the project aimed to estimate the number of juvenile salmon leaving the Delta at Chipps Island. Monitoring salmon throughout their entire life cycle is essential for identifying the key factors influencing their survival and reproduction.&lt;/p&gt;
 &lt;p&gt;There is a need from both scientists and managers for accurate data to make informed decisions about salmon protection and conservation. The Department of Water Resources (DWR) mandates that juvenile production estimates for spring-run salmon be included in their incidental take permit, which is necessary for the continued operation of the State Water Project. A method to estimate juvenile abundance of spring-run salmon leaving the Delta (at Chipps Island) did not yet exist.&lt;/p&gt;
 &lt;p&gt;To develop these annual estimates, researchers built on previous studies and incorporated new genetic data into updated models. This approach maximized the use of available information and the latest genetic research to improve the protection and understanding of these threatened fish.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Suisun Marsh</t>
   </si>
   <si>
+    <t>2021;2022;2023;2024;2025</t>
+  </si>
+  <si>
     <t>Data application - Modeling</t>
   </si>
   <si>
     <t>SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chinook Salmon; Fish; Monitoring methods and techniques; Salmon migration</t>
   </si>
   <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54692</t>
+  </si>
+  <si>
+    <t>AwardID</t>
+  </si>
+  <si>
+    <t>Contract # or labor code</t>
+  </si>
+  <si>
+    <t>Funding organization</t>
+  </si>
+  <si>
+    <t>Implementing organization</t>
+  </si>
+  <si>
+    <t>Funding program</t>
+  </si>
+  <si>
+    <t>Funding sources</t>
+  </si>
+  <si>
+    <t>Date awarded</t>
+  </si>
+  <si>
+    <t>Fiscal year end</t>
+  </si>
+  <si>
+    <t>Total award amount ($)</t>
+  </si>
+  <si>
+    <t>Federal types of obligation (if applicable)</t>
+  </si>
+  <si>
+    <t>State types of obligation (if applicable)</t>
+  </si>
+  <si>
+    <t>Reimbursability</t>
+  </si>
+  <si>
+    <t>Procurement mechanism</t>
+  </si>
+  <si>
+    <t>P1896007</t>
+  </si>
+  <si>
+    <t>Prop 1 (California Department of Fish and Wildlife, CDFW)</t>
+  </si>
+  <si>
+    <t>California Department of Fish and Wildlife CDFW - Prop 1</t>
+  </si>
+  <si>
+    <t>2017-01-01</t>
+  </si>
+  <si>
+    <t>Delta Stewardship Council</t>
+  </si>
+  <si>
+    <t>Delta Stewardship Council - General Fund</t>
+  </si>
+  <si>
+    <t>2019-01-01</t>
+  </si>
+  <si>
+    <t>Contracted competitive or direct award</t>
+  </si>
+  <si>
+    <t>In-kind contribution of staff time from CAMT</t>
+  </si>
+  <si>
+    <t>Delta Research Awards (Delta Science Program)</t>
+  </si>
+  <si>
+    <t>2019-06-30</t>
+  </si>
+  <si>
+    <t>PEN#333</t>
+  </si>
+  <si>
+    <t>Interagency Ecological Program IEP</t>
+  </si>
+  <si>
+    <t>Contract</t>
+  </si>
+  <si>
+    <t>December 4, 2022</t>
+  </si>
+  <si>
+    <t>2022-04-06</t>
+  </si>
+  <si>
+    <t>October 20, 2023</t>
+  </si>
+  <si>
+    <t>2022-01-25</t>
+  </si>
+  <si>
+    <t>Agreement No. DSC22030</t>
+  </si>
+  <si>
+    <t>2022-11-15</t>
+  </si>
+  <si>
+    <t>2024-06-30</t>
+  </si>
+  <si>
+    <t>March 11, 2025</t>
+  </si>
+  <si>
+    <t>2022-05-18</t>
+  </si>
+  <si>
+    <t>Consulting services</t>
+  </si>
+  <si>
+    <t>DSC-21011</t>
+  </si>
+  <si>
+    <t>2022-07-01</t>
+  </si>
+  <si>
+    <t>State Water Contractors [SWC]</t>
+  </si>
+  <si>
+    <t>2023-03-13</t>
+  </si>
+  <si>
+    <t>Fish Metrics</t>
+  </si>
+  <si>
+    <t>2021-10-15</t>
+  </si>
+  <si>
+    <t>April 14, 2026</t>
+  </si>
+  <si>
+    <t>2022-03-25</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
+    <t>Michigan State University</t>
+  </si>
+  <si>
+    <t>2022-03-11</t>
+  </si>
+  <si>
     <t>April 15, 2026</t>
   </si>
   <si>
-    <t>http://sciencetracker.deltacouncil.ca.gov/node/54692</t>
-[...139 lines deleted...]
-  <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
   <si>
+    <t>Actual</t>
+  </si>
+  <si>
+    <t>Entered for Delta Crosscut Budget</t>
+  </si>
+  <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
   <si>
     <t>Adam Nanninga</t>
@@ -956,50 +971,53 @@
     <t>Andrea</t>
   </si>
   <si>
     <t>Schreier</t>
   </si>
   <si>
     <t>amdrauch@ucdavis.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50330</t>
   </si>
   <si>
     <t>Andrew Goodman</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>Goodman</t>
   </si>
   <si>
     <t>Fish Taxonomist &amp; Laboratory Manager</t>
   </si>
   <si>
     <t>andrew_goodman@fws.gov</t>
+  </si>
+  <si>
+    <t>May 21, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54421</t>
   </si>
   <si>
     <t>Andrew Rypel</t>
   </si>
   <si>
     <t>Rypel</t>
   </si>
   <si>
     <t>Director, Center for Watershed Sciences</t>
   </si>
   <si>
     <t>rypel@ucdavis.edu</t>
   </si>
   <si>
     <t>(530) 752-9567;https://www.linkedin.com/in/andrew-rypel-64a1759/</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50285</t>
   </si>
   <si>
     <t>April Robinson</t>
   </si>
@@ -1308,50 +1326,53 @@
   <si>
     <t>Massie</t>
   </si>
   <si>
     <t>Postdoctoral Associate</t>
   </si>
   <si>
     <t>jordan.massie@uvm.edu</t>
   </si>
   <si>
     <t>September 26, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54145</t>
   </si>
   <si>
     <t>Leigh Sanders</t>
   </si>
   <si>
     <t>Leigh</t>
   </si>
   <si>
     <t>Sanders</t>
   </si>
   <si>
+    <t>May 24, 2024</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53891</t>
   </si>
   <si>
     <t>Lori Smith</t>
   </si>
   <si>
     <t>Lori</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
     <t>Deputy Project Leader</t>
   </si>
   <si>
     <t>lori_smith@fws.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54391</t>
   </si>
   <si>
     <t>Maria (Mia) Adreani</t>
   </si>
   <si>
     <t>Maria (Mia)</t>
@@ -1862,58 +1883,61 @@
     <t>Delta Salmon Rearing Project Webpage</t>
   </si>
   <si>
     <t>Project webpage for the Delta Salmon Rearing Project</t>
   </si>
   <si>
     <t>Report</t>
   </si>
   <si>
     <t>https://cwemf.org/wp/wp-content/uploads/2022/05/Tidal_Flow_Impacts_Juvenile_Salmon_03Mar2022.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Draft Final Project Report </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Draft Final Project Report&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>February 26, 2025</t>
   </si>
   <si>
     <t>Project fact sheet</t>
   </si>
   <si>
-    <t>2025-07-14-estimating-juvenile-production-and-run-timing-of-spring-chinook-salmon-leaving-the-delta.pdf</t>
+    <t>https://sciencetracker.deltacouncil.ca.gov/sites/default/files/2026-04/2025-07-14-estimating-juvenile-production-and-run-timing-of-spring-chinook-salmon-leaving-the-delta.pdf</t>
   </si>
   <si>
     <t>Fact sheet: Estimating Juvenile Production and Run Timing of Spring Chinook Salmon Leaving the Delta</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Fact sheet:&amp;nbsp;Estimating Juvenile Production and Run Timing of Spring Chinook Salmon Leaving the Delta&lt;/p&gt;
 </t>
+  </si>
+  <si>
+    <t>August 3, 2026</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
   <si>
     <t>https://onlinelibrary.wiley.com/doi/10.1111/eva.13705</t>
   </si>
   <si>
     <t>Genomics and 20 years of sampling reveal phenotypic  differences between subpopulations of outmigrating Central  Valley Chinook salmon</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p data-end="8" data-start="0"&gt;Abstract&lt;/p&gt;
 &lt;p data-end="1705" data-is-last-node="" data-is-only-node="" data-start="10"&gt;Intraspecific diversity plays a critical role in the resilience of Chinook salmon populations. California's Central Valley (CV) historically hosted one of the most diverse population complexes of Chinook salmon in the world. However, anthropogenic factors have dramatically decreased this diversity, with severe consequences for population resilience. Here we use next generation sequencing and an archive of thousands of tissue samples collected across two decades during the juvenile outmigration to evaluate phenotypic diversity between and within populations of CV Chinook salmon. To account for highly heterogeneous sample qualities in the archive dataset, we develop and test an approach for population and subpopulation assignments of CV Chinook salmon that allows inclusion of relatively low-quality samples while controlling error rates. We find significantly distinct outmigration timing and body size distributions for each population and subpopulation. Within the archive dataset, spring run individuals that assigned to the Mill and Deer Creeks subpopulation exhibited an earlier and broader outmigration distribution as well as larger body sizes than individuals that assigned to the Butte Creek subpopulation. Within the fall run population, individuals that assigned to the late-fall run subpopulation also exhibited an earlier and broader outmigration distribution and larger body sizes than other fall run fish in our dataset. These results highlight the importance of distinct subpopulations for maintaining remaining diversity in CV Chinook salmon, and demonstrate the power of genomics-based population assignments to aid the study and management of intraspecific diversity.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>https://californiawaterblog.com/2023/02/12/green-sturgeon-in-california-hidden-lives-revealed-from-long-term-tracking/</t>
   </si>
   <si>
     <t>Green sturgeon in California: Hidden lives revealed from long-term tracking</t>
   </si>
   <si>
@@ -1969,50 +1993,53 @@
   </si>
   <si>
     <t>Journal Article: Understanding movement patterns of anadromous fishes is critical to conservation and management of declining wild populations and preservation of habitats. Yet, the duration of observations for individual animals can constrain accurate descriptions of movements. In this study, we synthesized over a decade (2006–2018) of acoustic telemetry tracking observations of green sturgeon (Acipenser medirostris) in the Sacramento River system to describe major anadromous movement patterns. We observed that green sturgeon exhibited a unimodal in-migration during the spring months but had a bimodal distribution of out-migration timing, split between an “early” out-migration (32%) group during May–June, or, alternatively, holding in the river until a “late” out-migration (68%), November–January. Focusing on these out-migration groups, we found that river discharge, but not water temperature, may cue the timing of migration and that fish showed a tendency to maintain out-migration timing between subsequent spawning migration events. We recommend that life history descriptions of green sturgeon in this region reflect the distinct out-migration periods described here. Furthermore, we encourage the continued use of biotelemetry to describe migration timing and life history variation, in not only this population but also other green sturgeon populations and other species.</t>
   </si>
   <si>
     <t>Juvenile Salmon Monitoring Data Management Plan</t>
   </si>
   <si>
     <t>A brief data management and QA/QC document</t>
   </si>
   <si>
     <t>Metadata for the Lodi Fish and Wildlife Office's Delta Juvenile Fish Monitoring Program</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Metadata for the Delta Juvenile Fish Monitoring Program&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>TelemetryTools_RoadMap.pdf</t>
   </si>
   <si>
     <t>PIT Database Roadmap</t>
   </si>
   <si>
     <t>Roadmap of the next phases for development of the prototype PIT database</t>
+  </si>
+  <si>
+    <t>August 26, 2024</t>
   </si>
   <si>
     <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-07-19-non-invasive-environmental-dna-monitoring-to-support-tidal-wetland-restoration.pdf</t>
   </si>
   <si>
     <t>Nagarajan - non-invasive environmental dna monitoring.pdf</t>
   </si>
   <si>
     <t>Project at-a-glance</t>
   </si>
   <si>
     <t>Short summary of the project in aesthetically pleasing format. Key project objectives, background, management application, and SAA relevance are summarized.</t>
   </si>
   <si>
     <t>Reviewed by Council staff and PI.</t>
   </si>
   <si>
     <t>July 31, 2024</t>
   </si>
   <si>
     <t>project_participants_0.xlsx</t>
   </si>
   <si>
     <t>Project participants</t>
   </si>
@@ -2607,50 +2634,53 @@
   <si>
     <t>WEBB TRACT</t>
   </si>
   <si>
     <t>WEST SACRAMENTO</t>
   </si>
   <si>
     <t>WETHERBEE LAKE</t>
   </si>
   <si>
     <t>WINTER ISLAND</t>
   </si>
   <si>
     <t>WOODWARD ISLAND</t>
   </si>
   <si>
     <t>WRIGHT-ELMWOOD TRACT</t>
   </si>
   <si>
     <t>YOLANO</t>
   </si>
   <si>
     <t>Core monitoring</t>
   </si>
   <si>
+    <t>Unsure</t>
+  </si>
+  <si>
     <t>Data application - Analytics</t>
   </si>
   <si>
     <t>Data application - Information management</t>
   </si>
   <si>
     <t>Data application - Science communication / knowledge synthesis</t>
   </si>
   <si>
     <t>Independent peer review</t>
   </si>
   <si>
     <t>Monitoring - Implementation</t>
   </si>
   <si>
     <t>Planning and guidance</t>
   </si>
   <si>
     <t>Environmental conditions</t>
   </si>
   <si>
     <t>Flood risk and land use management</t>
   </si>
   <si>
     <t>Governance</t>
@@ -2841,53 +2871,50 @@
   <si>
     <t>Traditional knowledge</t>
   </si>
   <si>
     <t>Transportation and service corridors</t>
   </si>
   <si>
     <t>vulnerability assessment</t>
   </si>
   <si>
     <t>Weather and climate</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions</t>
   </si>
   <si>
     <t>1A. Establish publicly accessible repositories, interactive platforms, and protocols for sharing information, products, and tools...</t>
   </si>
   <si>
     <t>1B. Evaluate the individual and institutional factors that enable or present barriers to coordination, learning, trusting, and using scientific information...</t>
   </si>
   <si>
     <t>1C. Identify and implement large-scale experiments that can address uncertainties in the outcomes of management actions...</t>
   </si>
   <si>
-    <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.</t>
-[...1 lines deleted...]
-  <si>
     <t>2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...</t>
   </si>
   <si>
     <t>2B. Develop a framework for monitoring, modeling, and information dissemination in support of operational forecasting and near real-time visualization...</t>
   </si>
   <si>
     <t>2C. Enhance flood risk models through a co-production process with Delta communities to quantify and consider tradeoffs...</t>
   </si>
   <si>
     <t>2D. Iteratively develop, update, and make widely available forecasts of climatological, hydrological, social-ecological, and water quality...</t>
   </si>
   <si>
     <t>SAA Need 3 (2022-2026): Expand multi-benefit approaches to managing the Delta as a social-ecological system</t>
   </si>
   <si>
     <t>3A. Conduct studies to inform restoration and approaches to protecting human communities that are resilient to interannual hydrologic...</t>
   </si>
   <si>
     <t>3B. Develop integrated frameworks, data visualization tools, and models of the Delta social-ecological system that evaluate the distribution...</t>
   </si>
   <si>
     <t>3C. Identify how ecosystem restoration projects, in comparison to existing water management strategies, benefit and burden human communities...</t>
   </si>
   <si>
     <t>3D. Test and monitor the ability of tidal, nontidal, and managed wetlands and inundated floodplains to achieve multiple benefits...</t>
@@ -3594,78 +3621,72 @@
   <si>
     <t>Wetland Program Development Grant</t>
   </si>
   <si>
     <t>Federal types of obligation</t>
   </si>
   <si>
     <t>Cooperative Agreement</t>
   </si>
   <si>
     <t>federal obsss</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
-    <t>Consulting services</t>
-[...1 lines deleted...]
-  <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>expenditure_type</t>
-  </si>
-[...1 lines deleted...]
-    <t>Actual</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -4693,199 +4714,207 @@
       <c r="S9" t="s">
         <v>129</v>
       </c>
       <c r="T9" t="s">
         <v>130</v>
       </c>
       <c r="U9" t="s">
         <v>131</v>
       </c>
       <c r="V9"/>
       <c r="W9" t="s">
         <v>132</v>
       </c>
       <c r="X9" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10">
         <v>53136</v>
       </c>
       <c r="B10" t="s">
         <v>134</v>
       </c>
       <c r="C10" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="D10" t="s">
         <v>91</v>
       </c>
       <c r="E10" t="s">
         <v>135</v>
       </c>
       <c r="F10" t="s">
         <v>136</v>
       </c>
       <c r="G10" t="s">
         <v>137</v>
       </c>
       <c r="H10"/>
       <c r="I10" t="s">
         <v>138</v>
       </c>
       <c r="J10" t="s">
         <v>41</v>
       </c>
       <c r="K10"/>
       <c r="L10">
         <v>2022</v>
       </c>
-      <c r="M10"/>
-      <c r="N10"/>
+      <c r="M10" t="s">
+        <v>139</v>
+      </c>
+      <c r="N10">
+        <v>2025</v>
+      </c>
       <c r="O10" t="s">
-        <v>139</v>
+        <v>73</v>
       </c>
       <c r="P10" t="s">
         <v>140</v>
       </c>
       <c r="Q10" t="s">
         <v>141</v>
       </c>
       <c r="R10" t="s">
         <v>142</v>
       </c>
       <c r="S10" t="s">
         <v>143</v>
       </c>
       <c r="T10" t="s">
         <v>144</v>
       </c>
       <c r="U10" t="s">
         <v>145</v>
       </c>
       <c r="V10"/>
       <c r="W10" t="s">
         <v>146</v>
       </c>
       <c r="X10" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11">
         <v>53156</v>
       </c>
       <c r="B11" t="s">
         <v>148</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="D11" t="s">
         <v>149</v>
       </c>
       <c r="E11" t="s">
         <v>150</v>
       </c>
       <c r="F11" t="s">
         <v>151</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11" t="s">
         <v>152</v>
       </c>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>2022</v>
       </c>
-      <c r="M11"/>
-      <c r="N11"/>
+      <c r="M11" t="s">
+        <v>153</v>
+      </c>
+      <c r="N11">
+        <v>2024</v>
+      </c>
       <c r="O11" t="s">
-        <v>95</v>
+        <v>61</v>
       </c>
       <c r="P11" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="Q11" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="R11" t="s">
         <v>103</v>
       </c>
       <c r="S11" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="T11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="U11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="V11"/>
       <c r="W11" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="X11" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12">
         <v>53171</v>
       </c>
       <c r="B12" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C12" t="s">
         <v>53</v>
       </c>
       <c r="D12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="J12" t="s">
         <v>41</v>
       </c>
       <c r="K12"/>
       <c r="L12">
         <v>2022</v>
       </c>
       <c r="M12" t="s">
-        <v>165</v>
+        <v>139</v>
       </c>
       <c r="N12"/>
       <c r="O12" t="s">
         <v>43</v>
       </c>
       <c r="P12" t="s">
         <v>96</v>
       </c>
       <c r="Q12" t="s">
         <v>141</v>
       </c>
       <c r="R12" t="s">
         <v>166</v>
       </c>
       <c r="S12" t="s">
         <v>47</v>
       </c>
       <c r="T12" t="s">
         <v>167</v>
       </c>
       <c r="U12" t="s">
         <v>168</v>
       </c>
       <c r="V12"/>
       <c r="W12" t="s">
@@ -4944,60 +4973,60 @@
       <c r="T13" t="s">
         <v>180</v>
       </c>
       <c r="U13" t="s">
         <v>181</v>
       </c>
       <c r="V13"/>
       <c r="W13" t="s">
         <v>182</v>
       </c>
       <c r="X13" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14">
         <v>54368</v>
       </c>
       <c r="B14" t="s">
         <v>184</v>
       </c>
       <c r="C14" t="s">
         <v>53</v>
       </c>
       <c r="D14" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
         <v>185</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="J14" t="s">
         <v>41</v>
       </c>
       <c r="K14"/>
       <c r="L14">
         <v>2024</v>
       </c>
       <c r="M14">
         <v>2</v>
       </c>
       <c r="N14"/>
       <c r="O14" t="s">
         <v>186</v>
       </c>
       <c r="P14" t="s">
         <v>187</v>
       </c>
       <c r="Q14" t="s">
         <v>188</v>
       </c>
       <c r="R14"/>
       <c r="S14" t="s">
         <v>189</v>
       </c>
@@ -5090,76 +5119,78 @@
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16" t="s">
         <v>79</v>
       </c>
       <c r="E16" t="s">
         <v>206</v>
       </c>
       <c r="F16" t="s">
         <v>207</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16" t="s">
         <v>40</v>
       </c>
       <c r="J16" t="s">
         <v>208</v>
       </c>
       <c r="K16"/>
       <c r="L16">
         <v>2021</v>
       </c>
-      <c r="M16"/>
+      <c r="M16" t="s">
+        <v>209</v>
+      </c>
       <c r="N16">
         <v>2025</v>
       </c>
       <c r="O16" t="s">
         <v>73</v>
       </c>
       <c r="P16" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="Q16" t="s">
         <v>74</v>
       </c>
       <c r="R16"/>
       <c r="S16" t="s">
         <v>47</v>
       </c>
       <c r="T16" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="U16" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="V16"/>
       <c r="W16" t="s">
-        <v>212</v>
+        <v>120</v>
       </c>
       <c r="X16" t="s">
         <v>213</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -5470,51 +5501,51 @@
       <c r="K8"/>
       <c r="L8" t="s">
         <v>240</v>
       </c>
       <c r="M8"/>
       <c r="N8" t="s">
         <v>234</v>
       </c>
       <c r="O8"/>
       <c r="P8" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>53196</v>
       </c>
       <c r="B9">
         <v>53171</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
         <v>231</v>
       </c>
       <c r="E9" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F9" t="s">
         <v>236</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>242</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>292856.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>53201</v>
       </c>
@@ -5581,293 +5612,299 @@
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>53266</v>
       </c>
       <c r="B12">
         <v>53156</v>
       </c>
       <c r="C12">
         <v>21115</v>
       </c>
       <c r="D12" t="s">
         <v>231</v>
       </c>
       <c r="E12" t="s">
         <v>149</v>
       </c>
       <c r="F12"/>
-      <c r="G12"/>
+      <c r="G12" t="s">
+        <v>232</v>
+      </c>
       <c r="H12" t="s">
         <v>249</v>
       </c>
       <c r="I12" t="s">
         <v>247</v>
       </c>
       <c r="J12">
         <v>224951.0</v>
       </c>
       <c r="K12"/>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>250</v>
+      </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12" t="s">
-        <v>248</v>
+        <v>159</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>53901</v>
       </c>
       <c r="B13">
         <v>53136</v>
       </c>
       <c r="C13" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D13" t="s">
         <v>231</v>
       </c>
       <c r="E13" t="s">
         <v>91</v>
       </c>
       <c r="F13" t="s">
         <v>236</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>496322.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>54504</v>
       </c>
       <c r="B14">
         <v>54501</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>525719.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>54703</v>
       </c>
       <c r="B15">
         <v>54692</v>
       </c>
       <c r="C15">
         <v>21031</v>
       </c>
       <c r="D15" t="s">
         <v>231</v>
       </c>
       <c r="E15" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F15" t="s">
         <v>236</v>
       </c>
       <c r="G15" t="s">
         <v>55</v>
       </c>
       <c r="H15" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>76800.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>54704</v>
       </c>
       <c r="B16">
         <v>54692</v>
       </c>
       <c r="C16">
         <v>21029</v>
       </c>
       <c r="D16" t="s">
         <v>231</v>
       </c>
       <c r="E16" t="s">
         <v>79</v>
       </c>
       <c r="F16" t="s">
         <v>236</v>
       </c>
       <c r="G16" t="s">
         <v>232</v>
       </c>
       <c r="H16" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>201257.0</v>
       </c>
       <c r="K16"/>
-      <c r="L16"/>
+      <c r="L16" t="s">
+        <v>259</v>
+      </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16" t="s">
-        <v>212</v>
+        <v>159</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>54705</v>
       </c>
       <c r="B17">
         <v>54692</v>
       </c>
       <c r="C17">
         <v>21030</v>
       </c>
       <c r="D17" t="s">
         <v>231</v>
       </c>
       <c r="E17" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="F17" t="s">
         <v>236</v>
       </c>
       <c r="G17" t="s">
         <v>55</v>
       </c>
       <c r="H17" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="I17"/>
       <c r="J17">
         <v>152267.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17" t="s">
-        <v>212</v>
+        <v>262</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G5"/>
+  <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="B1" t="s">
         <v>214</v>
       </c>
       <c r="C1" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="D1" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="E1" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51712</v>
       </c>
       <c r="B2">
         <v>51655</v>
       </c>
       <c r="C2">
         <v>2020</v>
       </c>
       <c r="D2">
         <v>1200000.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>50</v>
@@ -5906,3522 +5943,3589 @@
         <v>349892.0</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>51713</v>
       </c>
       <c r="B5">
         <v>51655</v>
       </c>
       <c r="C5">
         <v>2021</v>
       </c>
       <c r="D5">
         <v>800000.0</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>50</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6">
+        <v>54767</v>
+      </c>
+      <c r="B6">
+        <v>53901</v>
+      </c>
+      <c r="C6">
+        <v>2024</v>
+      </c>
+      <c r="D6">
+        <v>78982.86</v>
+      </c>
+      <c r="E6" t="s">
+        <v>267</v>
+      </c>
+      <c r="F6"/>
+      <c r="G6" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7">
+        <v>54781</v>
+      </c>
+      <c r="B7">
+        <v>54704</v>
+      </c>
+      <c r="C7">
+        <v>2024</v>
+      </c>
+      <c r="D7">
+        <v>95662.99</v>
+      </c>
+      <c r="E7" t="s">
+        <v>267</v>
+      </c>
+      <c r="F7" t="s">
+        <v>268</v>
+      </c>
+      <c r="G7" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8">
+        <v>54782</v>
+      </c>
+      <c r="B8">
+        <v>53266</v>
+      </c>
+      <c r="C8">
+        <v>2024</v>
+      </c>
+      <c r="D8">
+        <v>23229.0</v>
+      </c>
+      <c r="E8" t="s">
+        <v>267</v>
+      </c>
+      <c r="F8" t="s">
+        <v>268</v>
+      </c>
+      <c r="G8" t="s">
+        <v>159</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K40"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="B1" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="C1" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="D1" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="E1" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="H1" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="I1" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54395</v>
       </c>
       <c r="B2" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="C2" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="D2" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="E2" t="s">
         <v>107</v>
       </c>
       <c r="F2" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="G2" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="K2" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>54016</v>
       </c>
       <c r="B3" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="C3" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="D3" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="E3" t="s">
         <v>149</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="K3" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>53281</v>
       </c>
       <c r="B4" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="C4" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="D4" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="E4" t="s">
         <v>91</v>
       </c>
       <c r="F4" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="G4" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="K4" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50330</v>
       </c>
       <c r="B5" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="C5" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="D5" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="E5" t="s">
         <v>91</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
         <v>50</v>
       </c>
       <c r="K5" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>54421</v>
       </c>
       <c r="B6" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="C6" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="D6" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="E6" t="s">
         <v>107</v>
       </c>
       <c r="F6" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="G6" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>120</v>
+        <v>306</v>
       </c>
       <c r="K6" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>50285</v>
       </c>
       <c r="B7" t="s">
+        <v>308</v>
+      </c>
+      <c r="C7" t="s">
         <v>302</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="E7" t="s">
         <v>91</v>
       </c>
       <c r="F7" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="G7" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="H7"/>
       <c r="I7" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="J7" t="s">
         <v>50</v>
       </c>
       <c r="K7" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>50294</v>
       </c>
       <c r="B8" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="C8" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="D8" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
         <v>50</v>
       </c>
       <c r="K8" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>50410</v>
       </c>
       <c r="B9" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="C9" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="D9" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="E9" t="s">
         <v>101</v>
       </c>
       <c r="F9" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="G9" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="H9"/>
       <c r="I9" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="J9" t="s">
         <v>50</v>
       </c>
       <c r="K9" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>50245</v>
       </c>
       <c r="B10" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="C10" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="D10" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="E10" t="s">
         <v>55</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="H10"/>
       <c r="I10" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="J10" t="s">
         <v>50</v>
       </c>
       <c r="K10" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>54006</v>
       </c>
       <c r="B11" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="C11" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="D11" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="E11" t="s">
         <v>149</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="K11" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>54699</v>
       </c>
       <c r="B12" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="C12" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="D12" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="E12" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="K12" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>50365</v>
       </c>
       <c r="B13" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="C13" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="D13" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="E13" t="s">
         <v>54</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
         <v>50</v>
       </c>
       <c r="K13" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>50302</v>
       </c>
       <c r="B14" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="C14" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="D14" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="E14" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>50</v>
       </c>
       <c r="K14" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>54393</v>
       </c>
       <c r="B15" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="C15" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="D15" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="E15" t="s">
         <v>107</v>
       </c>
       <c r="F15" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="G15" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="K15" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>50342</v>
       </c>
       <c r="B16" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="C16" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="D16" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="E16" t="s">
         <v>101</v>
       </c>
       <c r="F16" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="G16" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="H16" t="s">
         <v>71</v>
       </c>
       <c r="I16"/>
       <c r="J16" t="s">
         <v>50</v>
       </c>
       <c r="K16" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>52806</v>
       </c>
       <c r="B17" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="C17" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="D17" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="E17" t="s">
         <v>92</v>
       </c>
       <c r="F17" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="G17" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
         <v>241</v>
       </c>
       <c r="K17" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>50329</v>
       </c>
       <c r="B18" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="C18" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="D18" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="E18" t="s">
         <v>101</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="H18"/>
       <c r="I18" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="J18" t="s">
         <v>50</v>
       </c>
       <c r="K18" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>54388</v>
       </c>
       <c r="B19" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="C19" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="D19" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="E19" t="s">
         <v>107</v>
       </c>
       <c r="F19" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="G19" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="H19"/>
       <c r="I19" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="J19" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="K19" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>54413</v>
       </c>
       <c r="B20" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="C20" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="D20" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="E20" t="s">
         <v>107</v>
       </c>
       <c r="F20" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="G20" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>120</v>
+        <v>306</v>
       </c>
       <c r="K20" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>53996</v>
       </c>
       <c r="B21" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="C21" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="D21" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="E21" t="s">
         <v>149</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="K21" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>53246</v>
       </c>
       <c r="B22" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="C22" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="D22" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="E22" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="K22" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>52441</v>
       </c>
       <c r="B23" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="C23" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="D23" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="E23" t="s">
         <v>80</v>
       </c>
       <c r="F23" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="G23" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="K23" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>54418</v>
       </c>
       <c r="B24" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="C24" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="D24" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="E24" t="s">
         <v>107</v>
       </c>
       <c r="F24" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="G24" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>120</v>
+        <v>306</v>
       </c>
       <c r="K24" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>54145</v>
       </c>
       <c r="B25" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="C25" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="D25" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="E25" t="s">
         <v>172</v>
       </c>
       <c r="F25" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="G25" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="K25" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>53891</v>
       </c>
       <c r="B26" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="C26" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="D26" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="E26" t="s">
         <v>91</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>146</v>
+        <v>421</v>
       </c>
       <c r="K26" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>54391</v>
       </c>
       <c r="B27" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
       <c r="C27" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="D27" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="E27" t="s">
         <v>107</v>
       </c>
       <c r="F27" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="G27" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="K27" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>54416</v>
       </c>
       <c r="B28" t="s">
-        <v>422</v>
+        <v>429</v>
       </c>
       <c r="C28" t="s">
-        <v>423</v>
+        <v>430</v>
       </c>
       <c r="D28" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
       <c r="E28" t="s">
         <v>107</v>
       </c>
       <c r="F28" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="G28" t="s">
-        <v>425</v>
+        <v>432</v>
       </c>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>120</v>
+        <v>306</v>
       </c>
       <c r="K28" t="s">
-        <v>426</v>
+        <v>433</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>50281</v>
       </c>
       <c r="B29" t="s">
-        <v>427</v>
+        <v>434</v>
       </c>
       <c r="C29" t="s">
-        <v>428</v>
+        <v>435</v>
       </c>
       <c r="D29" t="s">
-        <v>429</v>
+        <v>436</v>
       </c>
       <c r="E29" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>430</v>
+        <v>437</v>
       </c>
       <c r="H29"/>
       <c r="I29" t="s">
-        <v>431</v>
+        <v>438</v>
       </c>
       <c r="J29" t="s">
         <v>50</v>
       </c>
       <c r="K29" t="s">
-        <v>432</v>
+        <v>439</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>54143</v>
       </c>
       <c r="B30" t="s">
-        <v>433</v>
+        <v>440</v>
       </c>
       <c r="C30" t="s">
-        <v>434</v>
+        <v>441</v>
       </c>
       <c r="D30" t="s">
-        <v>435</v>
+        <v>442</v>
       </c>
       <c r="E30" t="s">
         <v>172</v>
       </c>
       <c r="F30" t="s">
-        <v>436</v>
+        <v>443</v>
       </c>
       <c r="G30" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="K30" t="s">
-        <v>438</v>
+        <v>445</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>54041</v>
       </c>
       <c r="B31" t="s">
-        <v>439</v>
+        <v>446</v>
       </c>
       <c r="C31" t="s">
-        <v>440</v>
+        <v>447</v>
       </c>
       <c r="D31" t="s">
-        <v>441</v>
+        <v>448</v>
       </c>
       <c r="E31" t="s">
-        <v>442</v>
+        <v>449</v>
       </c>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="K31" t="s">
-        <v>443</v>
+        <v>450</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>54505</v>
       </c>
       <c r="B32" t="s">
-        <v>444</v>
+        <v>451</v>
       </c>
       <c r="C32" t="s">
-        <v>445</v>
+        <v>452</v>
       </c>
       <c r="D32" t="s">
-        <v>446</v>
+        <v>453</v>
       </c>
       <c r="E32" t="s">
         <v>195</v>
       </c>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32" t="s">
         <v>203</v>
       </c>
       <c r="K32" t="s">
-        <v>447</v>
+        <v>454</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>53866</v>
       </c>
       <c r="B33" t="s">
-        <v>448</v>
+        <v>455</v>
       </c>
       <c r="C33" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
       <c r="D33" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="E33" t="s">
         <v>149</v>
       </c>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>451</v>
+        <v>458</v>
       </c>
       <c r="K33" t="s">
-        <v>452</v>
+        <v>459</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>50316</v>
       </c>
       <c r="B34" t="s">
-        <v>453</v>
+        <v>460</v>
       </c>
       <c r="C34" t="s">
-        <v>454</v>
+        <v>461</v>
       </c>
       <c r="D34" t="s">
-        <v>455</v>
+        <v>462</v>
       </c>
       <c r="E34" t="s">
         <v>71</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>456</v>
+        <v>463</v>
       </c>
       <c r="H34" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
       <c r="I34" t="s">
-        <v>458</v>
+        <v>465</v>
       </c>
       <c r="J34" t="s">
         <v>50</v>
       </c>
       <c r="K34" t="s">
-        <v>459</v>
+        <v>466</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>53141</v>
       </c>
       <c r="B35" t="s">
-        <v>460</v>
+        <v>467</v>
       </c>
       <c r="C35" t="s">
-        <v>461</v>
+        <v>468</v>
       </c>
       <c r="D35" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="E35" t="s">
         <v>91</v>
       </c>
       <c r="F35" t="s">
-        <v>463</v>
+        <v>470</v>
       </c>
       <c r="G35" t="s">
-        <v>464</v>
+        <v>471</v>
       </c>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>465</v>
+        <v>472</v>
       </c>
       <c r="K35" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>53161</v>
       </c>
       <c r="B36" t="s">
-        <v>467</v>
+        <v>474</v>
       </c>
       <c r="C36" t="s">
-        <v>468</v>
+        <v>475</v>
       </c>
       <c r="D36" t="s">
-        <v>469</v>
+        <v>476</v>
       </c>
       <c r="E36" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F36" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="G36" t="s">
-        <v>471</v>
+        <v>478</v>
       </c>
       <c r="H36"/>
       <c r="I36" t="s">
-        <v>472</v>
+        <v>479</v>
       </c>
       <c r="J36" t="s">
         <v>243</v>
       </c>
       <c r="K36" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>50266</v>
       </c>
       <c r="B37" t="s">
-        <v>474</v>
+        <v>481</v>
       </c>
       <c r="C37" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="D37" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="E37" t="s">
         <v>91</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
       <c r="H37"/>
       <c r="I37" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
       <c r="J37" t="s">
         <v>50</v>
       </c>
       <c r="K37" t="s">
-        <v>479</v>
+        <v>486</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>50263</v>
       </c>
       <c r="B38" t="s">
-        <v>480</v>
+        <v>487</v>
       </c>
       <c r="C38" t="s">
-        <v>481</v>
+        <v>488</v>
       </c>
       <c r="D38" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="E38" t="s">
         <v>79</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="H38"/>
       <c r="I38" t="s">
-        <v>484</v>
+        <v>491</v>
       </c>
       <c r="J38" t="s">
         <v>50</v>
       </c>
       <c r="K38" t="s">
-        <v>485</v>
+        <v>492</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>50317</v>
       </c>
       <c r="B39" t="s">
-        <v>486</v>
+        <v>493</v>
       </c>
       <c r="C39" t="s">
-        <v>487</v>
+        <v>494</v>
       </c>
       <c r="D39" t="s">
-        <v>488</v>
+        <v>495</v>
       </c>
       <c r="E39" t="s">
         <v>91</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>489</v>
+        <v>496</v>
       </c>
       <c r="H39"/>
       <c r="I39" t="s">
-        <v>490</v>
+        <v>497</v>
       </c>
       <c r="J39" t="s">
         <v>50</v>
       </c>
       <c r="K39" t="s">
-        <v>491</v>
+        <v>498</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
         <v>53166</v>
       </c>
       <c r="B40" t="s">
-        <v>492</v>
+        <v>499</v>
       </c>
       <c r="C40" t="s">
-        <v>493</v>
+        <v>500</v>
       </c>
       <c r="D40" t="s">
-        <v>494</v>
+        <v>501</v>
       </c>
       <c r="E40" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F40" t="s">
-        <v>495</v>
+        <v>502</v>
       </c>
       <c r="G40" t="s">
-        <v>496</v>
+        <v>503</v>
       </c>
       <c r="H40"/>
       <c r="I40" t="s">
-        <v>497</v>
+        <v>504</v>
       </c>
       <c r="J40" t="s">
         <v>243</v>
       </c>
       <c r="K40" t="s">
-        <v>498</v>
+        <v>505</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G44"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>499</v>
+        <v>506</v>
       </c>
       <c r="B1" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>500</v>
+        <v>507</v>
       </c>
       <c r="E1" t="s">
-        <v>501</v>
+        <v>508</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50615</v>
       </c>
       <c r="B2">
         <v>50316</v>
       </c>
       <c r="C2">
         <v>49817</v>
       </c>
       <c r="D2" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50616</v>
       </c>
       <c r="B3">
         <v>50317</v>
       </c>
       <c r="C3">
         <v>49817</v>
       </c>
       <c r="D3" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50629</v>
       </c>
       <c r="B4">
         <v>50329</v>
       </c>
       <c r="C4">
         <v>49896</v>
       </c>
       <c r="D4" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50505</v>
       </c>
       <c r="B5">
         <v>50245</v>
       </c>
       <c r="C5">
         <v>49801</v>
       </c>
       <c r="D5" t="s">
-        <v>503</v>
+        <v>510</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50531</v>
       </c>
       <c r="B6">
         <v>50263</v>
       </c>
       <c r="C6">
         <v>49856</v>
       </c>
       <c r="D6" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50559</v>
       </c>
       <c r="B7">
         <v>50285</v>
       </c>
       <c r="C7">
         <v>49867</v>
       </c>
       <c r="D7" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50577</v>
       </c>
       <c r="B8">
         <v>50294</v>
       </c>
       <c r="C8">
         <v>49791</v>
       </c>
       <c r="D8" t="s">
-        <v>504</v>
+        <v>511</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50588</v>
       </c>
       <c r="B9">
         <v>50302</v>
       </c>
       <c r="C9">
         <v>49791</v>
       </c>
       <c r="D9" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50668</v>
       </c>
       <c r="B10">
         <v>50365</v>
       </c>
       <c r="C10">
         <v>50164</v>
       </c>
       <c r="D10" t="s">
-        <v>503</v>
+        <v>510</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>506</v>
+        <v>513</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>52446</v>
       </c>
       <c r="B11">
         <v>52441</v>
       </c>
       <c r="C11">
         <v>49856</v>
       </c>
       <c r="D11" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>52811</v>
       </c>
       <c r="B12">
         <v>52806</v>
       </c>
       <c r="C12">
         <v>49867</v>
       </c>
       <c r="D12" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="E12" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>53176</v>
       </c>
       <c r="B13">
         <v>53161</v>
       </c>
       <c r="C13">
         <v>53171</v>
       </c>
       <c r="D13" t="s">
-        <v>508</v>
+        <v>515</v>
       </c>
       <c r="E13" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>53181</v>
       </c>
       <c r="B14">
         <v>53166</v>
       </c>
       <c r="C14">
         <v>53171</v>
       </c>
       <c r="D14" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="E14" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>53186</v>
       </c>
       <c r="B15">
         <v>50263</v>
       </c>
       <c r="C15">
         <v>53171</v>
       </c>
       <c r="D15" t="s">
-        <v>509</v>
+        <v>516</v>
       </c>
       <c r="E15" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>53191</v>
       </c>
       <c r="B16">
         <v>50342</v>
       </c>
       <c r="C16">
         <v>53171</v>
       </c>
       <c r="D16" t="s">
-        <v>504</v>
+        <v>511</v>
       </c>
       <c r="E16" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>53231</v>
       </c>
       <c r="B17">
         <v>50410</v>
       </c>
       <c r="C17">
         <v>53221</v>
       </c>
       <c r="D17" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="E17" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>53236</v>
       </c>
       <c r="B18">
         <v>50263</v>
       </c>
       <c r="C18">
         <v>53221</v>
       </c>
       <c r="D18" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="E18" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>53241</v>
       </c>
       <c r="B19">
         <v>50342</v>
       </c>
       <c r="C19">
         <v>53221</v>
       </c>
       <c r="D19" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="E19" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>53251</v>
       </c>
       <c r="B20">
         <v>53246</v>
       </c>
       <c r="C20">
         <v>53221</v>
       </c>
       <c r="D20" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="E20" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>53881</v>
       </c>
       <c r="B21">
         <v>50330</v>
       </c>
       <c r="C21">
         <v>53136</v>
       </c>
       <c r="D21" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="E21" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>146</v>
+        <v>421</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>53886</v>
       </c>
       <c r="B22">
         <v>53141</v>
       </c>
       <c r="C22">
         <v>53136</v>
       </c>
       <c r="D22" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="E22" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>146</v>
+        <v>421</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>53896</v>
       </c>
       <c r="B23">
         <v>53891</v>
       </c>
       <c r="C23">
         <v>53136</v>
       </c>
       <c r="D23" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="E23" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>146</v>
+        <v>421</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>53991</v>
       </c>
       <c r="B24">
         <v>53866</v>
       </c>
       <c r="C24">
         <v>53156</v>
       </c>
       <c r="D24" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="E24" t="s">
-        <v>510</v>
+        <v>517</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>54001</v>
       </c>
       <c r="B25">
         <v>53996</v>
       </c>
       <c r="C25">
         <v>53156</v>
       </c>
       <c r="D25" t="s">
-        <v>503</v>
+        <v>510</v>
       </c>
       <c r="E25" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>54011</v>
       </c>
       <c r="B26">
         <v>54006</v>
       </c>
       <c r="C26">
         <v>53156</v>
       </c>
       <c r="D26" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="E26" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>54021</v>
       </c>
       <c r="B27">
         <v>54016</v>
       </c>
       <c r="C27">
         <v>53156</v>
       </c>
       <c r="D27" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="E27" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>54046</v>
       </c>
       <c r="B28">
         <v>54041</v>
       </c>
       <c r="C28">
         <v>53156</v>
       </c>
       <c r="D28" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="E28" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>54144</v>
       </c>
       <c r="B29">
         <v>54143</v>
       </c>
       <c r="C29">
         <v>53221</v>
       </c>
       <c r="D29" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="E29" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>54146</v>
       </c>
       <c r="B30">
         <v>54145</v>
       </c>
       <c r="C30">
         <v>53221</v>
       </c>
       <c r="D30" t="s">
-        <v>504</v>
+        <v>511</v>
       </c>
       <c r="E30" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>54410</v>
       </c>
       <c r="B31">
         <v>54395</v>
       </c>
       <c r="C31">
         <v>50153</v>
       </c>
       <c r="D31" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="E31" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>120</v>
+        <v>306</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>54411</v>
       </c>
       <c r="B32">
         <v>54388</v>
       </c>
       <c r="C32">
         <v>50153</v>
       </c>
       <c r="D32" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="E32" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>120</v>
+        <v>306</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>54412</v>
       </c>
       <c r="B33">
         <v>54391</v>
       </c>
       <c r="C33">
         <v>50153</v>
       </c>
       <c r="D33" t="s">
-        <v>503</v>
+        <v>510</v>
       </c>
       <c r="E33" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>120</v>
+        <v>306</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>54414</v>
       </c>
       <c r="B34">
         <v>54413</v>
       </c>
       <c r="C34">
         <v>50153</v>
       </c>
       <c r="D34" t="s">
-        <v>504</v>
+        <v>511</v>
       </c>
       <c r="E34" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>120</v>
+        <v>306</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>54419</v>
       </c>
       <c r="B35">
         <v>54418</v>
       </c>
       <c r="C35">
         <v>50153</v>
       </c>
       <c r="D35" t="s">
-        <v>504</v>
+        <v>511</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>120</v>
+        <v>306</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>54420</v>
       </c>
       <c r="B36">
         <v>54416</v>
       </c>
       <c r="C36">
         <v>50153</v>
       </c>
       <c r="D36" t="s">
-        <v>504</v>
+        <v>511</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>120</v>
+        <v>306</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>54422</v>
       </c>
       <c r="B37">
         <v>54421</v>
       </c>
       <c r="C37">
         <v>50153</v>
       </c>
       <c r="D37" t="s">
-        <v>504</v>
+        <v>511</v>
       </c>
       <c r="E37" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>120</v>
+        <v>306</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>54428</v>
       </c>
       <c r="B38">
         <v>54393</v>
       </c>
       <c r="C38">
         <v>50153</v>
       </c>
       <c r="D38" t="s">
-        <v>504</v>
+        <v>511</v>
       </c>
       <c r="E38" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>120</v>
+        <v>306</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>54502</v>
       </c>
       <c r="B39">
         <v>50266</v>
       </c>
       <c r="C39">
         <v>54501</v>
       </c>
       <c r="D39" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>54503</v>
       </c>
       <c r="B40">
         <v>53281</v>
       </c>
       <c r="C40">
         <v>54501</v>
       </c>
       <c r="D40" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>54506</v>
       </c>
       <c r="B41">
         <v>54505</v>
       </c>
       <c r="C41">
         <v>54501</v>
       </c>
       <c r="D41" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>54697</v>
       </c>
       <c r="B42">
         <v>50281</v>
       </c>
       <c r="C42">
         <v>54692</v>
       </c>
       <c r="D42" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="E42" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>54698</v>
       </c>
       <c r="B43">
         <v>50263</v>
       </c>
       <c r="C43">
         <v>54692</v>
       </c>
       <c r="D43" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="E43" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>54700</v>
       </c>
       <c r="B44">
         <v>54699</v>
       </c>
       <c r="C44">
         <v>54692</v>
       </c>
       <c r="D44" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="E44" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
       <c r="B1" t="s">
-        <v>512</v>
+        <v>519</v>
       </c>
       <c r="C1" t="s">
-        <v>513</v>
+        <v>520</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49609</v>
       </c>
       <c r="B2" t="s">
         <v>54</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>514</v>
+        <v>521</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>515</v>
+        <v>522</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49642</v>
       </c>
       <c r="B3" t="s">
         <v>149</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>516</v>
+        <v>523</v>
       </c>
       <c r="E3" t="s">
         <v>50</v>
       </c>
       <c r="F3" t="s">
-        <v>517</v>
+        <v>524</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49682</v>
       </c>
       <c r="B4" t="s">
         <v>101</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
       <c r="E4" t="s">
         <v>50</v>
       </c>
       <c r="F4" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49707</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
       <c r="E5" t="s">
         <v>50</v>
       </c>
       <c r="F5" t="s">
-        <v>521</v>
+        <v>528</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49741</v>
       </c>
       <c r="B6" t="s">
         <v>107</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="E6" t="s">
         <v>50</v>
       </c>
       <c r="F6" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49743</v>
       </c>
       <c r="B7" t="s">
         <v>79</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>524</v>
+        <v>531</v>
       </c>
       <c r="E7" t="s">
         <v>50</v>
       </c>
       <c r="F7" t="s">
-        <v>525</v>
+        <v>532</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49750</v>
       </c>
       <c r="B8" t="s">
         <v>91</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>526</v>
+        <v>533</v>
       </c>
       <c r="E8" t="s">
         <v>50</v>
       </c>
       <c r="F8" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49756</v>
       </c>
       <c r="B9" t="s">
         <v>71</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>528</v>
+        <v>535</v>
       </c>
       <c r="E9" t="s">
         <v>50</v>
       </c>
       <c r="F9" t="s">
-        <v>529</v>
+        <v>536</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>53216</v>
       </c>
       <c r="B10" t="s">
         <v>172</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="E10" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="F10" t="s">
-        <v>531</v>
+        <v>538</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49761</v>
       </c>
       <c r="B11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>532</v>
+        <v>539</v>
       </c>
       <c r="E11" t="s">
         <v>50</v>
       </c>
       <c r="F11" t="s">
-        <v>533</v>
+        <v>540</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49602</v>
       </c>
       <c r="B12" t="s">
         <v>135</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>534</v>
+        <v>541</v>
       </c>
       <c r="E12" t="s">
-        <v>535</v>
+        <v>542</v>
       </c>
       <c r="F12" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49636</v>
       </c>
       <c r="B13" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="E13" t="s">
         <v>50</v>
       </c>
       <c r="F13" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49644</v>
       </c>
       <c r="B14" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>541</v>
+        <v>548</v>
       </c>
       <c r="E14" t="s">
         <v>50</v>
       </c>
       <c r="F14" t="s">
-        <v>542</v>
+        <v>549</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>54431</v>
       </c>
       <c r="B15" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s">
-        <v>120</v>
+        <v>306</v>
       </c>
       <c r="F15" t="s">
-        <v>543</v>
+        <v>550</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49665</v>
       </c>
       <c r="B16" t="s">
-        <v>544</v>
+        <v>551</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>545</v>
+        <v>552</v>
       </c>
       <c r="E16" t="s">
         <v>50</v>
       </c>
       <c r="F16" t="s">
-        <v>546</v>
+        <v>553</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>49673</v>
       </c>
       <c r="B17" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>547</v>
+        <v>554</v>
       </c>
       <c r="E17" t="s">
         <v>50</v>
       </c>
       <c r="F17" t="s">
-        <v>548</v>
+        <v>555</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49681</v>
       </c>
       <c r="B18" t="s">
-        <v>549</v>
+        <v>556</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>550</v>
+        <v>557</v>
       </c>
       <c r="E18" t="s">
         <v>50</v>
       </c>
       <c r="F18" t="s">
-        <v>551</v>
+        <v>558</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>49697</v>
       </c>
       <c r="B19" t="s">
         <v>80</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>552</v>
+        <v>559</v>
       </c>
       <c r="E19" t="s">
         <v>50</v>
       </c>
       <c r="F19" t="s">
-        <v>553</v>
+        <v>560</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>54500</v>
       </c>
       <c r="B20" t="s">
         <v>195</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20" t="s">
-        <v>554</v>
+        <v>561</v>
       </c>
       <c r="F20" t="s">
-        <v>555</v>
+        <v>562</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>49731</v>
       </c>
       <c r="B21" t="s">
         <v>55</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>556</v>
+        <v>563</v>
       </c>
       <c r="E21" t="s">
         <v>50</v>
       </c>
       <c r="F21" t="s">
-        <v>557</v>
+        <v>564</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>49757</v>
       </c>
       <c r="B22" t="s">
         <v>92</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>558</v>
+        <v>565</v>
       </c>
       <c r="E22" t="s">
         <v>50</v>
       </c>
       <c r="F22" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="D1" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="E1" t="s">
-        <v>563</v>
+        <v>570</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>564</v>
+        <v>571</v>
       </c>
       <c r="H1" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="I1" t="s">
-        <v>566</v>
+        <v>573</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>53906</v>
       </c>
       <c r="B2">
         <v>53136</v>
       </c>
       <c r="C2" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="D2"/>
       <c r="E2" t="s">
-        <v>568</v>
+        <v>575</v>
       </c>
       <c r="F2" t="s">
-        <v>569</v>
+        <v>576</v>
       </c>
       <c r="G2" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>229</v>
+        <v>240</v>
       </c>
       <c r="J2" t="s">
-        <v>146</v>
+        <v>421</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54386</v>
       </c>
       <c r="B3">
         <v>53171</v>
       </c>
       <c r="C3" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
-        <v>572</v>
+        <v>579</v>
       </c>
       <c r="F3" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="G3" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>50950</v>
       </c>
       <c r="B4">
         <v>50164</v>
       </c>
       <c r="C4" t="s">
-        <v>575</v>
+        <v>582</v>
       </c>
       <c r="D4" t="s">
-        <v>576</v>
+        <v>583</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>577</v>
+        <v>584</v>
       </c>
       <c r="G4" t="s">
-        <v>578</v>
+        <v>585</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>50921</v>
       </c>
       <c r="B5">
         <v>50153</v>
       </c>
       <c r="C5" t="s">
-        <v>575</v>
+        <v>582</v>
       </c>
       <c r="D5" t="s">
-        <v>579</v>
+        <v>586</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>580</v>
+        <v>587</v>
       </c>
       <c r="G5" t="s">
-        <v>581</v>
+        <v>588</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="J5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50831</v>
       </c>
       <c r="B6">
         <v>49791</v>
       </c>
       <c r="C6" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
       <c r="D6" t="s">
-        <v>582</v>
+        <v>589</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>583</v>
+        <v>590</v>
       </c>
       <c r="G6" t="s">
-        <v>584</v>
+        <v>591</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>18</v>
       </c>
       <c r="J6" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50829</v>
       </c>
       <c r="B7">
         <v>49791</v>
       </c>
       <c r="C7" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
       <c r="D7" t="s">
-        <v>587</v>
+        <v>594</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>588</v>
+        <v>595</v>
       </c>
       <c r="G7" t="s">
-        <v>589</v>
+        <v>596</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>41</v>
       </c>
       <c r="J7" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>54175</v>
       </c>
       <c r="B8">
         <v>49856</v>
       </c>
       <c r="C8" t="s">
-        <v>590</v>
+        <v>597</v>
       </c>
       <c r="D8" t="s">
-        <v>591</v>
+        <v>598</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>592</v>
+        <v>599</v>
       </c>
       <c r="G8" t="s">
-        <v>593</v>
+        <v>600</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>12</v>
       </c>
       <c r="J8" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>54701</v>
       </c>
       <c r="B9">
         <v>54692</v>
       </c>
       <c r="C9" t="s">
-        <v>595</v>
-[...4 lines deleted...]
-      </c>
+        <v>602</v>
+      </c>
+      <c r="D9" t="s">
+        <v>603</v>
+      </c>
+      <c r="E9"/>
       <c r="F9" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="G9" t="s">
-        <v>598</v>
+        <v>605</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="J9" t="s">
-        <v>256</v>
+        <v>606</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>54706</v>
       </c>
       <c r="B10">
         <v>54692</v>
       </c>
       <c r="C10" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
       <c r="D10" t="s">
-        <v>600</v>
+        <v>608</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>601</v>
+        <v>609</v>
       </c>
       <c r="G10" t="s">
-        <v>602</v>
+        <v>610</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>6</v>
       </c>
       <c r="J10" t="s">
-        <v>212</v>
+        <v>262</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>54558</v>
       </c>
       <c r="B11">
         <v>49867</v>
       </c>
       <c r="C11" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
       <c r="D11" t="s">
-        <v>604</v>
+        <v>612</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>605</v>
+        <v>613</v>
       </c>
       <c r="G11" t="s">
-        <v>606</v>
+        <v>614</v>
       </c>
       <c r="H11"/>
       <c r="I11">
         <v>1</v>
       </c>
       <c r="J11" t="s">
-        <v>607</v>
+        <v>615</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>54557</v>
       </c>
       <c r="B12">
         <v>49867</v>
       </c>
       <c r="C12" t="s">
-        <v>608</v>
+        <v>616</v>
       </c>
       <c r="D12" t="s">
-        <v>609</v>
+        <v>617</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>610</v>
+        <v>618</v>
       </c>
       <c r="G12" t="s">
-        <v>611</v>
+        <v>619</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>1</v>
       </c>
       <c r="J12" t="s">
-        <v>607</v>
+        <v>615</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>50830</v>
       </c>
       <c r="B13">
         <v>49791</v>
       </c>
       <c r="C13" t="s">
-        <v>590</v>
+        <v>597</v>
       </c>
       <c r="D13" t="s">
-        <v>612</v>
+        <v>620</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>613</v>
+        <v>621</v>
       </c>
       <c r="G13" t="s">
-        <v>614</v>
+        <v>622</v>
       </c>
       <c r="H13"/>
       <c r="I13">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J13" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>51325</v>
       </c>
       <c r="B14">
         <v>50153</v>
       </c>
       <c r="C14" t="s">
-        <v>575</v>
+        <v>582</v>
       </c>
       <c r="D14" t="s">
-        <v>615</v>
+        <v>623</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>616</v>
+        <v>624</v>
       </c>
       <c r="G14" t="s">
-        <v>617</v>
+        <v>625</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>3</v>
       </c>
       <c r="J14" t="s">
-        <v>618</v>
+        <v>626</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>51327</v>
       </c>
       <c r="B15">
         <v>50164</v>
       </c>
       <c r="C15" t="s">
-        <v>575</v>
+        <v>582</v>
       </c>
       <c r="D15" t="s">
-        <v>615</v>
+        <v>623</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>616</v>
+        <v>624</v>
       </c>
       <c r="G15" t="s">
-        <v>619</v>
+        <v>627</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>3</v>
       </c>
       <c r="J15" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>52816</v>
       </c>
       <c r="B16">
         <v>49867</v>
       </c>
       <c r="C16" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
       <c r="D16" t="s">
-        <v>620</v>
+        <v>628</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>621</v>
+        <v>629</v>
       </c>
       <c r="G16" t="s">
-        <v>622</v>
+        <v>630</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>6</v>
       </c>
       <c r="J16" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>50940</v>
       </c>
       <c r="B17">
         <v>50153</v>
       </c>
       <c r="C17" t="s">
-        <v>590</v>
+        <v>597</v>
       </c>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>623</v>
+        <v>631</v>
       </c>
       <c r="G17" t="s">
-        <v>624</v>
+        <v>632</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>0</v>
       </c>
       <c r="J17" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>50941</v>
       </c>
       <c r="B18">
         <v>50153</v>
       </c>
       <c r="C18" t="s">
-        <v>590</v>
+        <v>597</v>
       </c>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>625</v>
+        <v>633</v>
       </c>
       <c r="G18" t="s">
-        <v>626</v>
+        <v>634</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>0</v>
       </c>
       <c r="J18" t="s">
-        <v>120</v>
+        <v>306</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>54031</v>
       </c>
       <c r="B19">
         <v>53156</v>
       </c>
       <c r="C19" t="s">
-        <v>595</v>
+        <v>602</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s">
-        <v>627</v>
+        <v>635</v>
       </c>
       <c r="F19" t="s">
-        <v>628</v>
+        <v>636</v>
       </c>
       <c r="G19" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="J19" t="s">
-        <v>158</v>
+        <v>638</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>54106</v>
       </c>
       <c r="B20">
         <v>53136</v>
       </c>
       <c r="C20" t="s">
-        <v>595</v>
+        <v>602</v>
       </c>
       <c r="D20" t="s">
-        <v>630</v>
+        <v>639</v>
       </c>
       <c r="E20" t="s">
-        <v>631</v>
+        <v>640</v>
       </c>
       <c r="F20" t="s">
-        <v>632</v>
+        <v>641</v>
       </c>
       <c r="G20" t="s">
-        <v>633</v>
+        <v>642</v>
       </c>
       <c r="H20" t="s">
-        <v>634</v>
+        <v>643</v>
       </c>
       <c r="I20">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="J20" t="s">
-        <v>635</v>
+        <v>644</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>54036</v>
       </c>
       <c r="B21">
         <v>53156</v>
       </c>
       <c r="C21" t="s">
-        <v>595</v>
+        <v>602</v>
       </c>
       <c r="D21"/>
       <c r="E21" t="s">
-        <v>636</v>
+        <v>645</v>
       </c>
       <c r="F21" t="s">
-        <v>637</v>
+        <v>646</v>
       </c>
       <c r="G21" t="s">
-        <v>638</v>
+        <v>647</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="J21" t="s">
-        <v>158</v>
+        <v>638</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>53206</v>
       </c>
       <c r="B22">
         <v>53171</v>
       </c>
       <c r="C22" t="s">
-        <v>590</v>
+        <v>597</v>
       </c>
       <c r="D22" t="s">
-        <v>639</v>
+        <v>648</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>640</v>
+        <v>649</v>
       </c>
       <c r="G22" t="s">
-        <v>641</v>
+        <v>650</v>
       </c>
       <c r="H22" t="s">
-        <v>642</v>
+        <v>651</v>
       </c>
       <c r="I22">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="J22" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>54450</v>
       </c>
       <c r="B23">
         <v>53171</v>
       </c>
       <c r="C23" t="s">
-        <v>590</v>
+        <v>597</v>
       </c>
       <c r="D23"/>
       <c r="E23" t="s">
-        <v>643</v>
+        <v>652</v>
       </c>
       <c r="F23" t="s">
-        <v>644</v>
+        <v>653</v>
       </c>
       <c r="G23" t="s">
-        <v>645</v>
+        <v>654</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>276</v>
+        <v>290</v>
       </c>
       <c r="J23" t="s">
-        <v>646</v>
+        <v>655</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>54449</v>
       </c>
       <c r="B24">
         <v>53171</v>
       </c>
       <c r="C24" t="s">
-        <v>590</v>
+        <v>597</v>
       </c>
       <c r="D24"/>
       <c r="E24" t="s">
-        <v>647</v>
+        <v>656</v>
       </c>
       <c r="F24" t="s">
-        <v>648</v>
+        <v>657</v>
       </c>
       <c r="G24" t="s">
-        <v>649</v>
+        <v>658</v>
       </c>
       <c r="H24"/>
       <c r="I24">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="J24" t="s">
-        <v>646</v>
+        <v>655</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>54385</v>
       </c>
       <c r="B25">
         <v>53171</v>
       </c>
       <c r="C25" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
       <c r="D25"/>
       <c r="E25" t="s">
-        <v>650</v>
+        <v>659</v>
       </c>
       <c r="F25" t="s">
-        <v>651</v>
+        <v>660</v>
       </c>
       <c r="G25" t="s">
-        <v>652</v>
+        <v>661</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>1</v>
       </c>
       <c r="J25" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>50953</v>
       </c>
       <c r="B26">
         <v>50164</v>
       </c>
       <c r="C26" t="s">
-        <v>575</v>
+        <v>582</v>
       </c>
       <c r="D26" t="s">
-        <v>653</v>
+        <v>662</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>654</v>
+        <v>663</v>
       </c>
       <c r="G26" t="s">
-        <v>655</v>
+        <v>664</v>
       </c>
       <c r="H26"/>
       <c r="I26">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J26" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>52076</v>
       </c>
       <c r="B27">
         <v>49801</v>
       </c>
       <c r="C27" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
       <c r="D27" t="s">
-        <v>656</v>
+        <v>665</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
         <v>52</v>
       </c>
       <c r="G27" t="s">
-        <v>657</v>
+        <v>666</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>15</v>
       </c>
       <c r="J27" t="s">
-        <v>658</v>
+        <v>667</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>52081</v>
       </c>
       <c r="B28">
         <v>49801</v>
       </c>
       <c r="C28" t="s">
-        <v>595</v>
+        <v>602</v>
       </c>
       <c r="D28" t="s">
-        <v>659</v>
+        <v>668</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
         <v>52</v>
       </c>
       <c r="G28" t="s">
-        <v>595</v>
+        <v>602</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>12</v>
       </c>
       <c r="J28" t="s">
-        <v>658</v>
+        <v>667</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>53981</v>
       </c>
       <c r="B29">
         <v>53156</v>
       </c>
       <c r="C29" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
       <c r="D29" t="s">
-        <v>660</v>
+        <v>669</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>661</v>
+        <v>670</v>
       </c>
       <c r="G29" t="s">
-        <v>662</v>
+        <v>671</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>4</v>
       </c>
       <c r="J29" t="s">
-        <v>663</v>
+        <v>672</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>53986</v>
       </c>
       <c r="B30">
         <v>53156</v>
       </c>
       <c r="C30" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
       <c r="D30" t="s">
-        <v>664</v>
+        <v>673</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>665</v>
+        <v>674</v>
       </c>
       <c r="G30" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>8</v>
       </c>
       <c r="J30" t="s">
-        <v>663</v>
+        <v>672</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -9453,2160 +9557,2163 @@
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>226</v>
       </c>
       <c r="M1" t="s">
         <v>218</v>
       </c>
       <c r="N1" t="s">
         <v>219</v>
       </c>
       <c r="O1" t="s">
-        <v>1160</v>
+        <v>1169</v>
       </c>
       <c r="P1" t="s">
-        <v>1165</v>
+        <v>1174</v>
       </c>
       <c r="Q1" t="s">
-        <v>1171</v>
+        <v>1179</v>
       </c>
       <c r="R1" t="s">
-        <v>1172</v>
+        <v>1180</v>
       </c>
       <c r="S1" t="s">
-        <v>1175</v>
+        <v>1183</v>
       </c>
       <c r="T1" t="s">
-        <v>1178</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>667</v>
+        <v>676</v>
       </c>
       <c r="C2" t="s">
-        <v>668</v>
+        <v>677</v>
       </c>
       <c r="D2" t="s">
-        <v>676</v>
+        <v>685</v>
       </c>
       <c r="E2" t="s">
-        <v>837</v>
+        <v>846</v>
       </c>
       <c r="F2" t="s">
-        <v>838</v>
+        <v>848</v>
       </c>
       <c r="G2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="H2" t="s">
-        <v>851</v>
+        <v>861</v>
       </c>
       <c r="I2" t="s">
-        <v>875</v>
+        <v>885</v>
       </c>
       <c r="J2" t="s">
         <v>130</v>
       </c>
       <c r="K2" t="s">
-        <v>971</v>
+        <v>980</v>
       </c>
       <c r="L2" t="s">
         <v>234</v>
       </c>
       <c r="M2" t="s">
-        <v>1151</v>
+        <v>1160</v>
       </c>
       <c r="N2" t="s">
-        <v>1154</v>
+        <v>1163</v>
       </c>
       <c r="O2" t="s">
-        <v>1161</v>
+        <v>1170</v>
       </c>
       <c r="P2" t="s">
-        <v>1166</v>
+        <v>1175</v>
       </c>
       <c r="Q2" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="R2" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
       <c r="S2" t="s">
-        <v>1176</v>
+        <v>267</v>
       </c>
       <c r="T2" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>669</v>
+        <v>678</v>
       </c>
       <c r="D3" t="s">
-        <v>677</v>
+        <v>686</v>
       </c>
       <c r="E3" t="s">
         <v>113</v>
       </c>
       <c r="F3" t="s">
         <v>96</v>
       </c>
       <c r="G3" t="s">
-        <v>844</v>
+        <v>854</v>
       </c>
       <c r="H3" t="s">
-        <v>852</v>
+        <v>862</v>
       </c>
       <c r="I3" t="s">
-        <v>876</v>
+        <v>886</v>
       </c>
       <c r="J3" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="K3" t="s">
-        <v>972</v>
+        <v>981</v>
       </c>
       <c r="L3" t="s">
-        <v>1150</v>
+        <v>1159</v>
       </c>
       <c r="M3" t="s">
         <v>236</v>
       </c>
       <c r="N3" t="s">
-        <v>1155</v>
+        <v>1164</v>
       </c>
       <c r="O3" t="s">
-        <v>1162</v>
+        <v>1171</v>
       </c>
       <c r="P3" t="s">
-        <v>1167</v>
+        <v>250</v>
       </c>
       <c r="Q3" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="R3" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
       <c r="S3" t="s">
-        <v>1177</v>
+        <v>1184</v>
       </c>
       <c r="T3" t="s">
-        <v>510</v>
+        <v>517</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>53</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>678</v>
+        <v>687</v>
       </c>
       <c r="E4" t="s">
         <v>95</v>
       </c>
       <c r="F4" t="s">
-        <v>839</v>
+        <v>849</v>
       </c>
       <c r="G4" t="s">
-        <v>845</v>
+        <v>855</v>
       </c>
       <c r="H4" t="s">
-        <v>853</v>
+        <v>863</v>
       </c>
       <c r="I4" t="s">
-        <v>877</v>
+        <v>887</v>
       </c>
       <c r="J4" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="K4" t="s">
-        <v>973</v>
+        <v>982</v>
       </c>
       <c r="M4" t="s">
-        <v>1152</v>
+        <v>1161</v>
       </c>
       <c r="N4" t="s">
         <v>229</v>
       </c>
       <c r="O4" t="s">
-        <v>1163</v>
+        <v>1172</v>
       </c>
       <c r="P4" t="s">
         <v>240</v>
       </c>
       <c r="Q4" t="s">
-        <v>503</v>
+        <v>510</v>
       </c>
       <c r="R4" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>670</v>
+        <v>679</v>
       </c>
       <c r="D5" t="s">
-        <v>679</v>
+        <v>688</v>
       </c>
       <c r="E5" t="s">
         <v>73</v>
       </c>
       <c r="F5" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="G5" t="s">
-        <v>846</v>
+        <v>856</v>
       </c>
       <c r="H5" t="s">
-        <v>854</v>
+        <v>864</v>
       </c>
       <c r="I5" t="s">
-        <v>878</v>
+        <v>888</v>
       </c>
       <c r="J5" t="s">
-        <v>914</v>
+        <v>924</v>
       </c>
       <c r="K5" t="s">
-        <v>974</v>
+        <v>983</v>
       </c>
       <c r="M5" t="s">
         <v>239</v>
       </c>
       <c r="N5" t="s">
-        <v>1156</v>
+        <v>1165</v>
       </c>
       <c r="O5" t="s">
-        <v>1164</v>
+        <v>1173</v>
       </c>
       <c r="P5" t="s">
-        <v>1163</v>
+        <v>1172</v>
       </c>
       <c r="Q5" t="s">
-        <v>504</v>
+        <v>511</v>
       </c>
       <c r="R5" t="s">
-        <v>1173</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>671</v>
+        <v>680</v>
       </c>
       <c r="D6" t="s">
-        <v>680</v>
+        <v>689</v>
       </c>
       <c r="E6" t="s">
         <v>61</v>
       </c>
       <c r="F6" t="s">
-        <v>840</v>
+        <v>850</v>
       </c>
       <c r="G6" t="s">
-        <v>847</v>
+        <v>857</v>
       </c>
       <c r="H6" t="s">
-        <v>855</v>
+        <v>865</v>
       </c>
       <c r="I6" t="s">
-        <v>879</v>
+        <v>889</v>
       </c>
       <c r="J6" t="s">
-        <v>915</v>
+        <v>925</v>
       </c>
       <c r="K6" t="s">
-        <v>975</v>
+        <v>984</v>
       </c>
       <c r="M6" t="s">
-        <v>1153</v>
+        <v>1162</v>
       </c>
       <c r="N6" t="s">
         <v>232</v>
       </c>
       <c r="P6" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="Q6" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="R6" t="s">
-        <v>575</v>
+        <v>582</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>208</v>
       </c>
       <c r="D7" t="s">
-        <v>681</v>
+        <v>690</v>
       </c>
       <c r="E7" t="s">
-        <v>139</v>
+        <v>847</v>
       </c>
       <c r="F7" t="s">
-        <v>841</v>
+        <v>851</v>
       </c>
       <c r="G7" t="s">
-        <v>848</v>
+        <v>858</v>
       </c>
       <c r="H7" t="s">
-        <v>856</v>
+        <v>866</v>
       </c>
       <c r="I7" t="s">
-        <v>880</v>
+        <v>890</v>
       </c>
       <c r="J7" t="s">
-        <v>916</v>
+        <v>144</v>
       </c>
       <c r="K7" t="s">
-        <v>875</v>
+        <v>885</v>
       </c>
       <c r="M7" t="s">
         <v>228</v>
       </c>
       <c r="N7" t="s">
-        <v>1157</v>
+        <v>1166</v>
       </c>
       <c r="P7" t="s">
-        <v>1169</v>
+        <v>1177</v>
       </c>
       <c r="R7" t="s">
-        <v>1174</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>672</v>
+        <v>681</v>
       </c>
       <c r="D8" t="s">
-        <v>682</v>
+        <v>691</v>
       </c>
       <c r="F8" t="s">
         <v>62</v>
       </c>
       <c r="G8" t="s">
         <v>74</v>
       </c>
       <c r="H8" t="s">
-        <v>857</v>
+        <v>867</v>
       </c>
       <c r="I8" t="s">
-        <v>881</v>
+        <v>891</v>
       </c>
       <c r="J8" t="s">
-        <v>917</v>
+        <v>926</v>
       </c>
       <c r="K8" t="s">
-        <v>876</v>
+        <v>886</v>
       </c>
       <c r="N8" t="s">
-        <v>1158</v>
+        <v>1167</v>
       </c>
       <c r="P8" t="s">
-        <v>1170</v>
+        <v>1178</v>
       </c>
       <c r="R8" t="s">
-        <v>608</v>
+        <v>616</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>673</v>
+        <v>682</v>
       </c>
       <c r="D9" t="s">
-        <v>683</v>
+        <v>692</v>
       </c>
       <c r="F9" t="s">
-        <v>842</v>
+        <v>852</v>
       </c>
       <c r="G9" t="s">
-        <v>849</v>
+        <v>859</v>
       </c>
       <c r="H9" t="s">
         <v>46</v>
       </c>
       <c r="I9" t="s">
-        <v>882</v>
+        <v>892</v>
       </c>
       <c r="J9" t="s">
-        <v>918</v>
+        <v>927</v>
       </c>
       <c r="K9" t="s">
-        <v>976</v>
+        <v>985</v>
       </c>
       <c r="N9" t="s">
         <v>55</v>
       </c>
+      <c r="P9" t="s">
+        <v>259</v>
+      </c>
       <c r="R9" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>674</v>
+        <v>683</v>
       </c>
       <c r="D10" t="s">
-        <v>684</v>
+        <v>693</v>
       </c>
       <c r="F10" t="s">
         <v>114</v>
       </c>
       <c r="G10" t="s">
-        <v>850</v>
+        <v>860</v>
       </c>
       <c r="H10" t="s">
         <v>103</v>
       </c>
       <c r="I10" t="s">
-        <v>883</v>
+        <v>893</v>
       </c>
       <c r="J10" t="s">
-        <v>919</v>
+        <v>928</v>
       </c>
       <c r="K10" t="s">
-        <v>977</v>
+        <v>986</v>
       </c>
       <c r="N10" t="s">
-        <v>1159</v>
+        <v>1168</v>
       </c>
       <c r="R10" t="s">
-        <v>595</v>
+        <v>602</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>675</v>
+        <v>684</v>
       </c>
       <c r="D11" t="s">
-        <v>685</v>
+        <v>694</v>
       </c>
       <c r="F11" t="s">
-        <v>843</v>
+        <v>853</v>
       </c>
       <c r="H11" t="s">
-        <v>858</v>
+        <v>868</v>
       </c>
       <c r="I11" t="s">
-        <v>884</v>
+        <v>894</v>
       </c>
       <c r="J11" t="s">
-        <v>920</v>
+        <v>929</v>
       </c>
       <c r="K11" t="s">
-        <v>978</v>
+        <v>987</v>
       </c>
       <c r="R11" t="s">
-        <v>590</v>
+        <v>597</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>686</v>
+        <v>695</v>
       </c>
       <c r="F12" t="s">
         <v>83</v>
       </c>
       <c r="H12" t="s">
-        <v>859</v>
+        <v>869</v>
       </c>
       <c r="I12" t="s">
-        <v>844</v>
+        <v>854</v>
       </c>
       <c r="J12" t="s">
-        <v>921</v>
+        <v>930</v>
       </c>
       <c r="K12" t="s">
-        <v>979</v>
+        <v>988</v>
       </c>
       <c r="R12" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
       <c r="H13" t="s">
-        <v>860</v>
+        <v>870</v>
       </c>
       <c r="I13" t="s">
         <v>47</v>
       </c>
       <c r="J13" t="s">
-        <v>922</v>
+        <v>931</v>
       </c>
       <c r="K13" t="s">
-        <v>980</v>
+        <v>989</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>688</v>
+        <v>697</v>
       </c>
       <c r="H14" t="s">
-        <v>861</v>
+        <v>871</v>
       </c>
       <c r="I14" t="s">
-        <v>885</v>
+        <v>895</v>
       </c>
       <c r="J14" t="s">
-        <v>923</v>
+        <v>932</v>
       </c>
       <c r="K14" t="s">
-        <v>981</v>
+        <v>990</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>689</v>
+        <v>698</v>
       </c>
       <c r="H15" t="s">
-        <v>862</v>
+        <v>872</v>
       </c>
       <c r="I15" t="s">
-        <v>886</v>
+        <v>896</v>
       </c>
       <c r="J15" t="s">
-        <v>924</v>
+        <v>933</v>
       </c>
       <c r="K15" t="s">
-        <v>982</v>
+        <v>991</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>690</v>
+        <v>699</v>
       </c>
       <c r="H16" t="s">
-        <v>863</v>
+        <v>873</v>
       </c>
       <c r="I16" t="s">
-        <v>887</v>
+        <v>897</v>
       </c>
       <c r="J16" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="K16" t="s">
-        <v>983</v>
+        <v>992</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>691</v>
+        <v>700</v>
       </c>
       <c r="H17" t="s">
-        <v>864</v>
+        <v>874</v>
       </c>
       <c r="I17" t="s">
+        <v>898</v>
+      </c>
+      <c r="J17" t="s">
+        <v>935</v>
+      </c>
+      <c r="K17" t="s">
         <v>888</v>
-      </c>
-[...4 lines deleted...]
-        <v>878</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>692</v>
+        <v>701</v>
       </c>
       <c r="H18" t="s">
-        <v>865</v>
+        <v>875</v>
       </c>
       <c r="I18" t="s">
-        <v>889</v>
+        <v>899</v>
       </c>
       <c r="J18" t="s">
-        <v>927</v>
+        <v>936</v>
       </c>
       <c r="K18" t="s">
-        <v>984</v>
+        <v>993</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>693</v>
+        <v>702</v>
       </c>
       <c r="H19" t="s">
-        <v>866</v>
+        <v>876</v>
       </c>
       <c r="I19" t="s">
-        <v>890</v>
+        <v>900</v>
       </c>
       <c r="J19" t="s">
-        <v>928</v>
+        <v>937</v>
       </c>
       <c r="K19" t="s">
-        <v>985</v>
+        <v>994</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>694</v>
+        <v>703</v>
       </c>
       <c r="H20" t="s">
-        <v>867</v>
+        <v>877</v>
       </c>
       <c r="I20" t="s">
-        <v>891</v>
+        <v>901</v>
       </c>
       <c r="J20" t="s">
-        <v>929</v>
+        <v>938</v>
       </c>
       <c r="K20" t="s">
-        <v>986</v>
+        <v>995</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>695</v>
+        <v>704</v>
       </c>
       <c r="H21" t="s">
-        <v>868</v>
+        <v>878</v>
       </c>
       <c r="I21" t="s">
-        <v>892</v>
+        <v>902</v>
       </c>
       <c r="J21" t="s">
-        <v>930</v>
+        <v>939</v>
       </c>
       <c r="K21" t="s">
-        <v>987</v>
+        <v>996</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
       <c r="H22" t="s">
-        <v>869</v>
+        <v>879</v>
       </c>
       <c r="I22" t="s">
-        <v>893</v>
+        <v>903</v>
       </c>
       <c r="J22" t="s">
-        <v>931</v>
+        <v>940</v>
       </c>
       <c r="K22" t="s">
-        <v>988</v>
+        <v>997</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>697</v>
+        <v>706</v>
       </c>
       <c r="H23" t="s">
-        <v>870</v>
+        <v>880</v>
       </c>
       <c r="I23" t="s">
-        <v>894</v>
+        <v>904</v>
       </c>
       <c r="J23" t="s">
-        <v>932</v>
+        <v>941</v>
       </c>
       <c r="K23" t="s">
-        <v>989</v>
+        <v>998</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>698</v>
+        <v>707</v>
       </c>
       <c r="H24" t="s">
-        <v>871</v>
+        <v>881</v>
       </c>
       <c r="I24" t="s">
-        <v>895</v>
+        <v>905</v>
       </c>
       <c r="J24" t="s">
-        <v>933</v>
+        <v>942</v>
       </c>
       <c r="K24" t="s">
-        <v>990</v>
+        <v>999</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>699</v>
+        <v>708</v>
       </c>
       <c r="H25" t="s">
-        <v>872</v>
+        <v>882</v>
       </c>
       <c r="I25" t="s">
-        <v>896</v>
+        <v>906</v>
       </c>
       <c r="J25" t="s">
-        <v>934</v>
+        <v>943</v>
       </c>
       <c r="K25" t="s">
-        <v>991</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>700</v>
+        <v>709</v>
       </c>
       <c r="H26" t="s">
-        <v>873</v>
+        <v>883</v>
       </c>
       <c r="I26" t="s">
-        <v>897</v>
+        <v>907</v>
       </c>
       <c r="J26" t="s">
-        <v>935</v>
+        <v>944</v>
       </c>
       <c r="K26" t="s">
-        <v>992</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>701</v>
+        <v>710</v>
       </c>
       <c r="H27" t="s">
-        <v>874</v>
+        <v>884</v>
       </c>
       <c r="I27" t="s">
-        <v>898</v>
+        <v>908</v>
       </c>
       <c r="J27" t="s">
-        <v>936</v>
+        <v>945</v>
       </c>
       <c r="K27" t="s">
-        <v>993</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>702</v>
+        <v>711</v>
       </c>
       <c r="H28" t="s">
         <v>142</v>
       </c>
       <c r="I28" t="s">
-        <v>899</v>
+        <v>909</v>
       </c>
       <c r="J28" t="s">
-        <v>937</v>
+        <v>946</v>
       </c>
       <c r="K28" t="s">
-        <v>994</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
       <c r="I29" t="s">
-        <v>900</v>
+        <v>910</v>
       </c>
       <c r="J29" t="s">
-        <v>938</v>
+        <v>947</v>
       </c>
       <c r="K29" t="s">
-        <v>995</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>704</v>
+        <v>713</v>
       </c>
       <c r="I30" t="s">
-        <v>901</v>
+        <v>911</v>
       </c>
       <c r="J30" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
       <c r="K30" t="s">
-        <v>996</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="I31" t="s">
-        <v>902</v>
+        <v>912</v>
       </c>
       <c r="J31" t="s">
-        <v>940</v>
+        <v>949</v>
       </c>
       <c r="K31" t="s">
-        <v>997</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>706</v>
+        <v>715</v>
       </c>
       <c r="I32" t="s">
-        <v>903</v>
+        <v>913</v>
       </c>
       <c r="J32" t="s">
-        <v>941</v>
+        <v>950</v>
       </c>
       <c r="K32" t="s">
-        <v>998</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>707</v>
+        <v>716</v>
       </c>
       <c r="I33" t="s">
-        <v>904</v>
+        <v>914</v>
       </c>
       <c r="J33" t="s">
-        <v>942</v>
+        <v>951</v>
       </c>
       <c r="K33" t="s">
-        <v>999</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>708</v>
+        <v>717</v>
       </c>
       <c r="I34" t="s">
-        <v>905</v>
+        <v>915</v>
       </c>
       <c r="J34" t="s">
-        <v>943</v>
+        <v>952</v>
       </c>
       <c r="K34" t="s">
-        <v>1000</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>709</v>
+        <v>718</v>
       </c>
       <c r="I35" t="s">
-        <v>906</v>
+        <v>916</v>
       </c>
       <c r="J35" t="s">
-        <v>944</v>
+        <v>953</v>
       </c>
       <c r="K35" t="s">
-        <v>1001</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>710</v>
+        <v>719</v>
       </c>
       <c r="I36" t="s">
-        <v>907</v>
+        <v>917</v>
       </c>
       <c r="J36" t="s">
-        <v>945</v>
+        <v>954</v>
       </c>
       <c r="K36" t="s">
-        <v>1002</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>711</v>
+        <v>720</v>
       </c>
       <c r="I37" t="s">
-        <v>908</v>
+        <v>918</v>
       </c>
       <c r="J37" t="s">
-        <v>946</v>
+        <v>955</v>
       </c>
       <c r="K37" t="s">
-        <v>1003</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>712</v>
+        <v>721</v>
       </c>
       <c r="I38" t="s">
-        <v>909</v>
+        <v>919</v>
       </c>
       <c r="J38" t="s">
-        <v>947</v>
+        <v>956</v>
       </c>
       <c r="K38" t="s">
-        <v>1004</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>713</v>
+        <v>722</v>
       </c>
       <c r="I39" t="s">
-        <v>910</v>
+        <v>920</v>
       </c>
       <c r="J39" t="s">
-        <v>948</v>
+        <v>957</v>
       </c>
       <c r="K39" t="s">
-        <v>1005</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>714</v>
+        <v>723</v>
       </c>
       <c r="I40" t="s">
-        <v>849</v>
+        <v>859</v>
       </c>
       <c r="J40" t="s">
-        <v>949</v>
+        <v>958</v>
       </c>
       <c r="K40" t="s">
-        <v>1006</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>715</v>
+        <v>724</v>
       </c>
       <c r="I41" t="s">
-        <v>911</v>
+        <v>921</v>
       </c>
       <c r="J41" t="s">
         <v>48</v>
       </c>
       <c r="K41" t="s">
-        <v>1007</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>716</v>
+        <v>725</v>
       </c>
       <c r="J42" t="s">
-        <v>950</v>
+        <v>959</v>
       </c>
       <c r="K42" t="s">
-        <v>1008</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
       <c r="J43" t="s">
-        <v>951</v>
+        <v>960</v>
       </c>
       <c r="K43" t="s">
-        <v>1009</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>718</v>
+        <v>727</v>
       </c>
       <c r="J44" t="s">
-        <v>952</v>
+        <v>961</v>
       </c>
       <c r="K44" t="s">
-        <v>1010</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>719</v>
+        <v>728</v>
       </c>
       <c r="J45" t="s">
-        <v>953</v>
+        <v>962</v>
       </c>
       <c r="K45" t="s">
-        <v>1011</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>720</v>
+        <v>729</v>
       </c>
       <c r="J46" t="s">
-        <v>954</v>
+        <v>963</v>
       </c>
       <c r="K46" t="s">
-        <v>1012</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>721</v>
+        <v>730</v>
       </c>
       <c r="J47" t="s">
-        <v>955</v>
+        <v>964</v>
       </c>
       <c r="K47" t="s">
-        <v>1013</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>722</v>
+        <v>731</v>
       </c>
       <c r="J48" t="s">
-        <v>956</v>
+        <v>965</v>
       </c>
       <c r="K48" t="s">
-        <v>1014</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>723</v>
+        <v>732</v>
       </c>
       <c r="J49" t="s">
-        <v>957</v>
+        <v>966</v>
       </c>
       <c r="K49" t="s">
-        <v>1015</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
       <c r="J50" t="s">
-        <v>958</v>
+        <v>967</v>
       </c>
       <c r="K50" t="s">
-        <v>1016</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>725</v>
+        <v>734</v>
       </c>
       <c r="J51" t="s">
         <v>86</v>
       </c>
       <c r="K51" t="s">
-        <v>1017</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>726</v>
+        <v>735</v>
       </c>
       <c r="J52" t="s">
-        <v>959</v>
+        <v>968</v>
       </c>
       <c r="K52" t="s">
-        <v>1018</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>727</v>
+        <v>736</v>
       </c>
       <c r="J53" t="s">
-        <v>960</v>
+        <v>969</v>
       </c>
       <c r="K53" t="s">
-        <v>1019</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>728</v>
+        <v>737</v>
       </c>
       <c r="J54" t="s">
-        <v>961</v>
+        <v>970</v>
       </c>
       <c r="K54" t="s">
-        <v>1020</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>729</v>
+        <v>738</v>
       </c>
       <c r="J55" t="s">
-        <v>962</v>
+        <v>971</v>
       </c>
       <c r="K55" t="s">
-        <v>1021</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>730</v>
+        <v>739</v>
       </c>
       <c r="J56" t="s">
-        <v>963</v>
+        <v>972</v>
       </c>
       <c r="K56" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>731</v>
+        <v>740</v>
       </c>
       <c r="J57" t="s">
-        <v>964</v>
+        <v>973</v>
       </c>
       <c r="K57" t="s">
-        <v>1022</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>732</v>
+        <v>741</v>
       </c>
       <c r="J58" t="s">
-        <v>965</v>
+        <v>974</v>
       </c>
       <c r="K58" t="s">
-        <v>1023</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>733</v>
+        <v>742</v>
       </c>
       <c r="J59" t="s">
-        <v>966</v>
+        <v>975</v>
       </c>
       <c r="K59" t="s">
-        <v>1024</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>734</v>
+        <v>743</v>
       </c>
       <c r="J60" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
       <c r="K60" t="s">
-        <v>1025</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>735</v>
+        <v>744</v>
       </c>
       <c r="J61" t="s">
-        <v>968</v>
+        <v>977</v>
       </c>
       <c r="K61" t="s">
-        <v>1026</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>736</v>
+        <v>745</v>
       </c>
       <c r="J62" t="s">
-        <v>969</v>
+        <v>978</v>
       </c>
       <c r="K62" t="s">
-        <v>1027</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>737</v>
+        <v>746</v>
       </c>
       <c r="J63" t="s">
-        <v>970</v>
+        <v>979</v>
       </c>
       <c r="K63" t="s">
-        <v>886</v>
+        <v>896</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>738</v>
+        <v>747</v>
       </c>
       <c r="J64" t="s">
         <v>66</v>
       </c>
       <c r="K64" t="s">
-        <v>1028</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>739</v>
+        <v>748</v>
       </c>
       <c r="K65" t="s">
-        <v>1029</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>740</v>
+        <v>749</v>
       </c>
       <c r="K66" t="s">
-        <v>1030</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>741</v>
+        <v>750</v>
       </c>
       <c r="K67" t="s">
-        <v>1031</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>742</v>
+        <v>751</v>
       </c>
       <c r="K68" t="s">
-        <v>1032</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>743</v>
+        <v>752</v>
       </c>
       <c r="K69" t="s">
-        <v>1033</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>744</v>
+        <v>753</v>
       </c>
       <c r="K70" t="s">
-        <v>1034</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>745</v>
+        <v>754</v>
       </c>
       <c r="K71" t="s">
-        <v>1035</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>746</v>
+        <v>755</v>
       </c>
       <c r="K72" t="s">
-        <v>1036</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>747</v>
+        <v>756</v>
       </c>
       <c r="K73" t="s">
-        <v>1037</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>748</v>
+        <v>757</v>
       </c>
       <c r="K74" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>749</v>
+        <v>758</v>
       </c>
       <c r="K75" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>750</v>
+        <v>759</v>
       </c>
       <c r="K76" t="s">
-        <v>1040</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>751</v>
+        <v>760</v>
       </c>
       <c r="K77" t="s">
-        <v>1041</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>752</v>
+        <v>761</v>
       </c>
       <c r="K78" t="s">
-        <v>1042</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>753</v>
+        <v>762</v>
       </c>
       <c r="K79" t="s">
-        <v>1043</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>754</v>
+        <v>763</v>
       </c>
       <c r="K80" t="s">
-        <v>1044</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>755</v>
+        <v>764</v>
       </c>
       <c r="K81" t="s">
-        <v>1045</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>756</v>
+        <v>765</v>
       </c>
       <c r="K82" t="s">
-        <v>1046</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>757</v>
+        <v>766</v>
       </c>
       <c r="K83" t="s">
-        <v>1047</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>758</v>
+        <v>767</v>
       </c>
       <c r="K84" t="s">
-        <v>1048</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>759</v>
+        <v>768</v>
       </c>
       <c r="K85" t="s">
-        <v>893</v>
+        <v>903</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>760</v>
+        <v>769</v>
       </c>
       <c r="K86" t="s">
-        <v>1049</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>761</v>
+        <v>770</v>
       </c>
       <c r="K87" t="s">
-        <v>1050</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>762</v>
+        <v>771</v>
       </c>
       <c r="K88" t="s">
-        <v>1051</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>763</v>
+        <v>772</v>
       </c>
       <c r="K89" t="s">
-        <v>1052</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
       <c r="K90" t="s">
-        <v>1053</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>765</v>
+        <v>774</v>
       </c>
       <c r="K91" t="s">
-        <v>1054</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>766</v>
+        <v>775</v>
       </c>
       <c r="K92" t="s">
-        <v>1055</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>767</v>
+        <v>776</v>
       </c>
       <c r="K93" t="s">
-        <v>1056</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>768</v>
+        <v>777</v>
       </c>
       <c r="K94" t="s">
-        <v>1057</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>769</v>
+        <v>778</v>
       </c>
       <c r="K95" t="s">
-        <v>896</v>
+        <v>906</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>770</v>
+        <v>779</v>
       </c>
       <c r="K96" t="s">
-        <v>1058</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>771</v>
+        <v>780</v>
       </c>
       <c r="K97" t="s">
-        <v>1059</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>772</v>
+        <v>781</v>
       </c>
       <c r="K98" t="s">
-        <v>1060</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>773</v>
+        <v>782</v>
       </c>
       <c r="K99" t="s">
-        <v>1061</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>774</v>
+        <v>783</v>
       </c>
       <c r="K100" t="s">
-        <v>1062</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="K101" t="s">
-        <v>1063</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>776</v>
+        <v>785</v>
       </c>
       <c r="K102" t="s">
-        <v>1064</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>777</v>
+        <v>786</v>
       </c>
       <c r="K103" t="s">
-        <v>1065</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>778</v>
+        <v>787</v>
       </c>
       <c r="K104" t="s">
-        <v>1066</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>779</v>
+        <v>788</v>
       </c>
       <c r="K105" t="s">
-        <v>1067</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
       <c r="K106" t="s">
-        <v>1068</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>781</v>
+        <v>790</v>
       </c>
       <c r="K107" t="s">
-        <v>1069</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>782</v>
+        <v>791</v>
       </c>
       <c r="K108" t="s">
-        <v>1070</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>783</v>
+        <v>792</v>
       </c>
       <c r="K109" t="s">
-        <v>1071</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>784</v>
+        <v>793</v>
       </c>
       <c r="K110" t="s">
-        <v>1072</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>785</v>
+        <v>794</v>
       </c>
       <c r="K111" t="s">
-        <v>1073</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>786</v>
+        <v>795</v>
       </c>
       <c r="K112" t="s">
-        <v>1074</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>787</v>
+        <v>796</v>
       </c>
       <c r="K113" t="s">
-        <v>1075</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>788</v>
+        <v>797</v>
       </c>
       <c r="K114" t="s">
-        <v>1076</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>789</v>
+        <v>798</v>
       </c>
       <c r="K115" t="s">
-        <v>1077</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>790</v>
+        <v>799</v>
       </c>
       <c r="K116" t="s">
-        <v>1078</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>791</v>
+        <v>800</v>
       </c>
       <c r="K117" t="s">
-        <v>1079</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>792</v>
+        <v>801</v>
       </c>
       <c r="K118" t="s">
-        <v>1080</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>793</v>
+        <v>802</v>
       </c>
       <c r="K119" t="s">
-        <v>1081</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>794</v>
+        <v>803</v>
       </c>
       <c r="K120" t="s">
-        <v>1082</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>795</v>
+        <v>804</v>
       </c>
       <c r="K121" t="s">
-        <v>1083</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>796</v>
+        <v>805</v>
       </c>
       <c r="K122" t="s">
-        <v>1084</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>797</v>
+        <v>806</v>
       </c>
       <c r="K123" t="s">
-        <v>1085</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>798</v>
+        <v>807</v>
       </c>
       <c r="K124" t="s">
-        <v>1086</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>799</v>
+        <v>808</v>
       </c>
       <c r="K125" t="s">
-        <v>865</v>
+        <v>875</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>800</v>
+        <v>809</v>
       </c>
       <c r="K126" t="s">
-        <v>1087</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>801</v>
+        <v>810</v>
       </c>
       <c r="K127" t="s">
-        <v>1088</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>802</v>
+        <v>811</v>
       </c>
       <c r="K128" t="s">
-        <v>1089</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>803</v>
+        <v>812</v>
       </c>
       <c r="K129" t="s">
-        <v>1090</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>804</v>
+        <v>813</v>
       </c>
       <c r="K130" t="s">
-        <v>1091</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>805</v>
+        <v>814</v>
       </c>
       <c r="K131" t="s">
-        <v>1092</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>806</v>
+        <v>815</v>
       </c>
       <c r="K132" t="s">
-        <v>1093</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>807</v>
+        <v>816</v>
       </c>
       <c r="K133" t="s">
-        <v>1094</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>808</v>
+        <v>817</v>
       </c>
       <c r="K134" t="s">
-        <v>1095</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>809</v>
+        <v>818</v>
       </c>
       <c r="K135" t="s">
-        <v>1096</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>810</v>
+        <v>819</v>
       </c>
       <c r="K136" t="s">
-        <v>1097</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>811</v>
+        <v>820</v>
       </c>
       <c r="K137" t="s">
-        <v>1098</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>812</v>
+        <v>821</v>
       </c>
       <c r="K138" t="s">
-        <v>901</v>
+        <v>911</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>813</v>
+        <v>822</v>
       </c>
       <c r="K139" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>814</v>
+        <v>823</v>
       </c>
       <c r="K140" t="s">
-        <v>1099</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
       <c r="K141" t="s">
-        <v>1100</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>816</v>
+        <v>825</v>
       </c>
       <c r="K142" t="s">
-        <v>1101</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>817</v>
+        <v>826</v>
       </c>
       <c r="K143" t="s">
-        <v>1102</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>818</v>
+        <v>827</v>
       </c>
       <c r="K144" t="s">
-        <v>1103</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>819</v>
+        <v>828</v>
       </c>
       <c r="K145" t="s">
-        <v>1104</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>820</v>
+        <v>829</v>
       </c>
       <c r="K146" t="s">
-        <v>1105</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>821</v>
+        <v>830</v>
       </c>
       <c r="K147" t="s">
-        <v>1106</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>822</v>
+        <v>831</v>
       </c>
       <c r="K148" t="s">
-        <v>1107</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>823</v>
+        <v>832</v>
       </c>
       <c r="K149" t="s">
-        <v>1108</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>824</v>
+        <v>833</v>
       </c>
       <c r="K150" t="s">
-        <v>1109</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>825</v>
+        <v>834</v>
       </c>
       <c r="K151" t="s">
-        <v>1110</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>826</v>
+        <v>835</v>
       </c>
       <c r="K152" t="s">
-        <v>1111</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>827</v>
+        <v>836</v>
       </c>
       <c r="K153" t="s">
-        <v>1112</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>828</v>
+        <v>837</v>
       </c>
       <c r="K154" t="s">
-        <v>1113</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>829</v>
+        <v>838</v>
       </c>
       <c r="K155" t="s">
-        <v>1114</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>830</v>
+        <v>839</v>
       </c>
       <c r="K156" t="s">
-        <v>1115</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>831</v>
+        <v>840</v>
       </c>
       <c r="K157" t="s">
-        <v>1116</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>832</v>
+        <v>841</v>
       </c>
       <c r="K158" t="s">
-        <v>1117</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>833</v>
+        <v>842</v>
       </c>
       <c r="K159" t="s">
-        <v>1118</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>834</v>
+        <v>843</v>
       </c>
       <c r="K160" t="s">
-        <v>1119</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>835</v>
+        <v>844</v>
       </c>
       <c r="K161" t="s">
-        <v>1120</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>836</v>
+        <v>845</v>
       </c>
       <c r="K162" t="s">
-        <v>1121</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1122</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1123</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>1124</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1125</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>907</v>
+        <v>917</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1126</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1127</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1128</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1129</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1130</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1131</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1132</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>1133</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1134</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1135</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1136</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1137</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1138</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>873</v>
+        <v>883</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>1139</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1140</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1141</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1142</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>1143</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1144</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1145</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1146</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1147</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">