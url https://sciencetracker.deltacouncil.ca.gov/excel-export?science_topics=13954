--- v2 (2026-08-14)
+++ v3 (2026-10-12)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1186">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-14 04:18:02am</t>
+    <t>2026-10-11 11:35:11pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13954</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13954"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -8776,51 +8776,51 @@
         <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>50921</v>
       </c>
       <c r="B5">
         <v>50153</v>
       </c>
       <c r="C5" t="s">
         <v>582</v>
       </c>
       <c r="D5" t="s">
         <v>586</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>587</v>
       </c>
       <c r="G5" t="s">
         <v>588</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="J5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50831</v>
       </c>
       <c r="B6">
         <v>49791</v>
       </c>
       <c r="C6" t="s">
         <v>578</v>
       </c>
       <c r="D6" t="s">
         <v>589</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>590</v>
       </c>
       <c r="G6" t="s">
         <v>591</v>
       </c>
@@ -9164,51 +9164,51 @@
         <v>306</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>54031</v>
       </c>
       <c r="B19">
         <v>53156</v>
       </c>
       <c r="C19" t="s">
         <v>602</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s">
         <v>635</v>
       </c>
       <c r="F19" t="s">
         <v>636</v>
       </c>
       <c r="G19" t="s">
         <v>637</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>2114</v>
+        <v>2116</v>
       </c>
       <c r="J19" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>54106</v>
       </c>
       <c r="B20">
         <v>53136</v>
       </c>
       <c r="C20" t="s">
         <v>602</v>
       </c>
       <c r="D20" t="s">
         <v>639</v>
       </c>
       <c r="E20" t="s">
         <v>640</v>
       </c>
       <c r="F20" t="s">
         <v>641</v>
       </c>
       <c r="G20" t="s">
@@ -9224,51 +9224,51 @@
         <v>644</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>54036</v>
       </c>
       <c r="B21">
         <v>53156</v>
       </c>
       <c r="C21" t="s">
         <v>602</v>
       </c>
       <c r="D21"/>
       <c r="E21" t="s">
         <v>645</v>
       </c>
       <c r="F21" t="s">
         <v>646</v>
       </c>
       <c r="G21" t="s">
         <v>647</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>2067</v>
+        <v>2069</v>
       </c>
       <c r="J21" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>53206</v>
       </c>
       <c r="B22">
         <v>53171</v>
       </c>
       <c r="C22" t="s">
         <v>597</v>
       </c>
       <c r="D22" t="s">
         <v>648</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
         <v>649</v>
       </c>
       <c r="G22" t="s">
         <v>650</v>
       </c>
@@ -9394,51 +9394,51 @@
         <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>52076</v>
       </c>
       <c r="B27">
         <v>49801</v>
       </c>
       <c r="C27" t="s">
         <v>593</v>
       </c>
       <c r="D27" t="s">
         <v>665</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
         <v>52</v>
       </c>
       <c r="G27" t="s">
         <v>666</v>
       </c>
       <c r="H27"/>
       <c r="I27">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J27" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>52081</v>
       </c>
       <c r="B28">
         <v>49801</v>
       </c>
       <c r="C28" t="s">
         <v>602</v>
       </c>
       <c r="D28" t="s">
         <v>668</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
         <v>52</v>
       </c>
       <c r="G28" t="s">
         <v>602</v>
       </c>