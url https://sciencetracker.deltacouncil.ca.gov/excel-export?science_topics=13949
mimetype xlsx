--- v0 (2026-05-30)
+++ v1 (2026-08-26)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1305">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1306">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-30 05:28:42am</t>
+    <t>2026-08-26 02:25:13pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13949</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13949"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -4029,50 +4029,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
@@ -7804,51 +7807,51 @@
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>51448</v>
       </c>
       <c r="B4">
         <v>49925</v>
       </c>
       <c r="C4" t="s">
         <v>457</v>
       </c>
       <c r="D4" t="s">
         <v>461</v>
       </c>
       <c r="E4" t="s">
         <v>462</v>
       </c>
       <c r="F4" t="s">
         <v>463</v>
       </c>
       <c r="G4" t="s">
         <v>464</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="J4" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>50865</v>
       </c>
       <c r="B5">
         <v>50176</v>
       </c>
       <c r="C5" t="s">
         <v>465</v>
       </c>
       <c r="D5" t="s">
         <v>466</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>467</v>
       </c>
       <c r="G5" t="s">
         <v>468</v>
       </c>
@@ -7862,51 +7865,51 @@
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>51243</v>
       </c>
       <c r="B6">
         <v>49951</v>
       </c>
       <c r="C6" t="s">
         <v>453</v>
       </c>
       <c r="D6" t="s">
         <v>469</v>
       </c>
       <c r="E6" t="s">
         <v>470</v>
       </c>
       <c r="F6" t="s">
         <v>471</v>
       </c>
       <c r="G6" t="s">
         <v>472</v>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="J6" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50981</v>
       </c>
       <c r="B7">
         <v>50170</v>
       </c>
       <c r="C7" t="s">
         <v>473</v>
       </c>
       <c r="D7" t="s">
         <v>474</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
         <v>475</v>
       </c>
       <c r="G7" t="s">
         <v>476</v>
       </c>
@@ -8394,51 +8397,51 @@
         <v>76</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>50868</v>
       </c>
       <c r="B25">
         <v>50176</v>
       </c>
       <c r="C25" t="s">
         <v>473</v>
       </c>
       <c r="D25" t="s">
         <v>522</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
         <v>523</v>
       </c>
       <c r="G25" t="s">
         <v>524</v>
       </c>
       <c r="H25"/>
       <c r="I25">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J25" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>50870</v>
       </c>
       <c r="B26">
         <v>50204</v>
       </c>
       <c r="C26" t="s">
         <v>473</v>
       </c>
       <c r="D26" t="s">
         <v>522</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
         <v>523</v>
       </c>
       <c r="G26" t="s">
         <v>524</v>
       </c>
@@ -9288,81 +9291,81 @@
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>51128</v>
       </c>
       <c r="B57">
         <v>49943</v>
       </c>
       <c r="C57" t="s">
         <v>457</v>
       </c>
       <c r="D57" t="s">
         <v>608</v>
       </c>
       <c r="E57" t="s">
         <v>609</v>
       </c>
       <c r="F57" t="s">
         <v>610</v>
       </c>
       <c r="G57" t="s">
         <v>611</v>
       </c>
       <c r="H57"/>
       <c r="I57">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J57" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>51109</v>
       </c>
       <c r="B58">
         <v>49943</v>
       </c>
       <c r="C58" t="s">
         <v>457</v>
       </c>
       <c r="D58" t="s">
         <v>608</v>
       </c>
       <c r="E58" t="s">
         <v>612</v>
       </c>
       <c r="F58" t="s">
         <v>613</v>
       </c>
       <c r="G58" t="s">
         <v>611</v>
       </c>
       <c r="H58"/>
       <c r="I58">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J58" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>51108</v>
       </c>
       <c r="B59">
         <v>49943</v>
       </c>
       <c r="C59" t="s">
         <v>457</v>
       </c>
       <c r="D59" t="s">
         <v>614</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
         <v>615</v>
       </c>
       <c r="G59" t="s">
         <v>616</v>
       </c>
@@ -9430,51 +9433,51 @@
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>51484</v>
       </c>
       <c r="B62">
         <v>50125</v>
       </c>
       <c r="C62" t="s">
         <v>457</v>
       </c>
       <c r="D62" t="s">
         <v>622</v>
       </c>
       <c r="E62" t="s">
         <v>623</v>
       </c>
       <c r="F62" t="s">
         <v>624</v>
       </c>
       <c r="G62" t="s">
         <v>625</v>
       </c>
       <c r="H62"/>
       <c r="I62">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="J62" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>51483</v>
       </c>
       <c r="B63">
         <v>50125</v>
       </c>
       <c r="C63" t="s">
         <v>457</v>
       </c>
       <c r="D63" t="s">
         <v>626</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
         <v>627</v>
       </c>
       <c r="G63" t="s">
         <v>628</v>
       </c>
@@ -9570,81 +9573,81 @@
         <v>76</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>51486</v>
       </c>
       <c r="B67">
         <v>50125</v>
       </c>
       <c r="C67" t="s">
         <v>465</v>
       </c>
       <c r="D67" t="s">
         <v>626</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
         <v>636</v>
       </c>
       <c r="G67" t="s">
         <v>637</v>
       </c>
       <c r="H67"/>
       <c r="I67">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J67" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>51488</v>
       </c>
       <c r="B68">
         <v>50125</v>
       </c>
       <c r="C68" t="s">
         <v>457</v>
       </c>
       <c r="D68" t="s">
         <v>638</v>
       </c>
       <c r="E68" t="s">
         <v>639</v>
       </c>
       <c r="F68" t="s">
         <v>640</v>
       </c>
       <c r="G68" t="s">
         <v>641</v>
       </c>
       <c r="H68"/>
       <c r="I68">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="J68" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>51485</v>
       </c>
       <c r="B69">
         <v>50125</v>
       </c>
       <c r="C69" t="s">
         <v>465</v>
       </c>
       <c r="D69" t="s">
         <v>642</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
         <v>643</v>
       </c>
       <c r="G69" t="s">
         <v>644</v>
       </c>
@@ -9658,51 +9661,51 @@
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
         <v>51118</v>
       </c>
       <c r="B70">
         <v>49941</v>
       </c>
       <c r="C70" t="s">
         <v>457</v>
       </c>
       <c r="D70" t="s">
         <v>645</v>
       </c>
       <c r="E70" t="s">
         <v>646</v>
       </c>
       <c r="F70" t="s">
         <v>647</v>
       </c>
       <c r="G70" t="s">
         <v>648</v>
       </c>
       <c r="H70"/>
       <c r="I70">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="J70" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>51123</v>
       </c>
       <c r="B71">
         <v>49941</v>
       </c>
       <c r="C71" t="s">
         <v>457</v>
       </c>
       <c r="D71" t="s">
         <v>649</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
         <v>650</v>
       </c>
       <c r="G71" t="s">
         <v>651</v>
       </c>
@@ -9772,51 +9775,51 @@
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
         <v>51121</v>
       </c>
       <c r="B74">
         <v>49941</v>
       </c>
       <c r="C74" t="s">
         <v>457</v>
       </c>
       <c r="D74" t="s">
         <v>658</v>
       </c>
       <c r="E74" t="s">
         <v>659</v>
       </c>
       <c r="F74" t="s">
         <v>660</v>
       </c>
       <c r="G74" t="s">
         <v>661</v>
       </c>
       <c r="H74"/>
       <c r="I74">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="J74" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>51058</v>
       </c>
       <c r="B75">
         <v>50206</v>
       </c>
       <c r="C75" t="s">
         <v>473</v>
       </c>
       <c r="D75" t="s">
         <v>662</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
         <v>663</v>
       </c>
       <c r="G75" t="s">
         <v>664</v>
       </c>
@@ -9860,81 +9863,81 @@
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
         <v>51101</v>
       </c>
       <c r="B77">
         <v>49937</v>
       </c>
       <c r="C77" t="s">
         <v>457</v>
       </c>
       <c r="D77" t="s">
         <v>669</v>
       </c>
       <c r="E77" t="s">
         <v>670</v>
       </c>
       <c r="F77" t="s">
         <v>671</v>
       </c>
       <c r="G77" t="s">
         <v>672</v>
       </c>
       <c r="H77"/>
       <c r="I77">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="J77" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
         <v>51102</v>
       </c>
       <c r="B78">
         <v>49937</v>
       </c>
       <c r="C78" t="s">
         <v>457</v>
       </c>
       <c r="D78" t="s">
         <v>673</v>
       </c>
       <c r="E78" t="s">
         <v>674</v>
       </c>
       <c r="F78" t="s">
         <v>675</v>
       </c>
       <c r="G78" t="s">
         <v>676</v>
       </c>
       <c r="H78"/>
       <c r="I78">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="J78" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
         <v>51082</v>
       </c>
       <c r="B79">
         <v>49925</v>
       </c>
       <c r="C79" t="s">
         <v>457</v>
       </c>
       <c r="D79" t="s">
         <v>513</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
         <v>677</v>
       </c>
       <c r="G79" t="s">
         <v>678</v>
       </c>
@@ -10420,51 +10423,51 @@
     </row>
     <row r="97" spans="1:10">
       <c r="A97">
         <v>51089</v>
       </c>
       <c r="B97">
         <v>49926</v>
       </c>
       <c r="C97" t="s">
         <v>457</v>
       </c>
       <c r="D97" t="s">
         <v>728</v>
       </c>
       <c r="E97" t="s">
         <v>729</v>
       </c>
       <c r="F97" t="s">
         <v>730</v>
       </c>
       <c r="G97" t="s">
         <v>731</v>
       </c>
       <c r="H97"/>
       <c r="I97">
-        <v>2607</v>
+        <v>2703</v>
       </c>
       <c r="J97" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98">
         <v>51063</v>
       </c>
       <c r="B98">
         <v>50157</v>
       </c>
       <c r="C98" t="s">
         <v>473</v>
       </c>
       <c r="D98" t="s">
         <v>732</v>
       </c>
       <c r="E98"/>
       <c r="F98" t="s">
         <v>733</v>
       </c>
       <c r="G98" t="s">
         <v>734</v>
       </c>
@@ -10504,51 +10507,51 @@
         <v>76</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100">
         <v>51435</v>
       </c>
       <c r="B100">
         <v>50113</v>
       </c>
       <c r="C100" t="s">
         <v>465</v>
       </c>
       <c r="D100" t="s">
         <v>738</v>
       </c>
       <c r="E100"/>
       <c r="F100" t="s">
         <v>739</v>
       </c>
       <c r="G100" t="s">
         <v>740</v>
       </c>
       <c r="H100"/>
       <c r="I100">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J100" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101">
         <v>50997</v>
       </c>
       <c r="B101">
         <v>50176</v>
       </c>
       <c r="C101" t="s">
         <v>457</v>
       </c>
       <c r="D101" t="s">
         <v>741</v>
       </c>
       <c r="E101"/>
       <c r="F101" t="s">
         <v>742</v>
       </c>
       <c r="G101" t="s">
         <v>743</v>
       </c>
@@ -10840,51 +10843,51 @@
         <v>76</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112">
         <v>51135</v>
       </c>
       <c r="B112">
         <v>49951</v>
       </c>
       <c r="C112" t="s">
         <v>457</v>
       </c>
       <c r="D112" t="s">
         <v>771</v>
       </c>
       <c r="E112"/>
       <c r="F112" t="s">
         <v>772</v>
       </c>
       <c r="G112" t="s">
         <v>773</v>
       </c>
       <c r="H112"/>
       <c r="I112">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J112" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -10925,60 +10928,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>284</v>
       </c>
       <c r="M1" t="s">
         <v>276</v>
       </c>
       <c r="N1" t="s">
         <v>277</v>
       </c>
       <c r="O1" t="s">
         <v>1276</v>
       </c>
       <c r="P1" t="s">
         <v>1281</v>
       </c>
       <c r="Q1" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="R1" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="S1" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="T1" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>774</v>
       </c>
       <c r="C2" t="s">
         <v>775</v>
       </c>
       <c r="D2" t="s">
         <v>781</v>
       </c>
       <c r="E2" t="s">
         <v>942</v>
       </c>
       <c r="F2" t="s">
         <v>946</v>
       </c>
       <c r="G2" t="s">
         <v>957</v>
       </c>
       <c r="H2" t="s">
         <v>962</v>
       </c>
       <c r="I2" t="s">
@@ -10987,397 +10990,400 @@
       <c r="J2" t="s">
         <v>1023</v>
       </c>
       <c r="K2" t="s">
         <v>1084</v>
       </c>
       <c r="L2" t="s">
         <v>288</v>
       </c>
       <c r="M2" t="s">
         <v>1265</v>
       </c>
       <c r="N2" t="s">
         <v>1270</v>
       </c>
       <c r="O2" t="s">
         <v>1277</v>
       </c>
       <c r="P2" t="s">
         <v>1282</v>
       </c>
       <c r="Q2" t="s">
         <v>341</v>
       </c>
       <c r="R2" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="S2" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="T2" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>69</v>
       </c>
       <c r="D3" t="s">
         <v>782</v>
       </c>
       <c r="E3" t="s">
         <v>146</v>
       </c>
       <c r="F3" t="s">
         <v>947</v>
       </c>
       <c r="G3" t="s">
         <v>958</v>
       </c>
       <c r="H3" t="s">
         <v>963</v>
       </c>
       <c r="I3" t="s">
         <v>987</v>
       </c>
       <c r="J3" t="s">
         <v>1024</v>
       </c>
       <c r="K3" t="s">
         <v>1085</v>
       </c>
       <c r="L3" t="s">
         <v>1264</v>
       </c>
       <c r="M3" t="s">
         <v>1266</v>
       </c>
       <c r="N3" t="s">
         <v>1271</v>
       </c>
       <c r="O3" t="s">
         <v>1278</v>
       </c>
       <c r="P3" t="s">
         <v>1283</v>
       </c>
       <c r="Q3" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="R3" t="s">
         <v>473</v>
       </c>
       <c r="S3" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="T3" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>64</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4" t="s">
         <v>783</v>
       </c>
       <c r="E4" t="s">
         <v>58</v>
       </c>
       <c r="F4" t="s">
         <v>948</v>
       </c>
       <c r="G4" t="s">
         <v>155</v>
       </c>
       <c r="H4" t="s">
         <v>964</v>
       </c>
       <c r="I4" t="s">
         <v>988</v>
       </c>
       <c r="J4" t="s">
         <v>1025</v>
       </c>
       <c r="K4" t="s">
         <v>1086</v>
       </c>
       <c r="M4" t="s">
         <v>1267</v>
       </c>
       <c r="N4" t="s">
         <v>286</v>
       </c>
       <c r="O4" t="s">
         <v>1279</v>
       </c>
       <c r="P4" t="s">
         <v>1284</v>
       </c>
       <c r="Q4" t="s">
         <v>340</v>
       </c>
       <c r="R4" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>776</v>
       </c>
       <c r="D5" t="s">
         <v>784</v>
       </c>
       <c r="E5" t="s">
         <v>943</v>
       </c>
       <c r="F5" t="s">
         <v>949</v>
       </c>
       <c r="G5" t="s">
         <v>959</v>
       </c>
       <c r="H5" t="s">
         <v>965</v>
       </c>
       <c r="I5" t="s">
         <v>989</v>
       </c>
       <c r="J5" t="s">
         <v>1026</v>
       </c>
       <c r="K5" t="s">
         <v>1087</v>
       </c>
       <c r="M5" t="s">
         <v>1268</v>
       </c>
       <c r="N5" t="s">
         <v>1272</v>
       </c>
       <c r="O5" t="s">
         <v>1280</v>
       </c>
       <c r="P5" t="s">
         <v>1279</v>
       </c>
       <c r="Q5" t="s">
         <v>342</v>
       </c>
       <c r="R5" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>127</v>
       </c>
       <c r="D6" t="s">
         <v>785</v>
       </c>
       <c r="E6" t="s">
         <v>944</v>
       </c>
       <c r="F6" t="s">
         <v>950</v>
       </c>
       <c r="G6" t="s">
         <v>46</v>
       </c>
       <c r="H6" t="s">
         <v>966</v>
       </c>
       <c r="I6" t="s">
         <v>990</v>
       </c>
       <c r="J6" t="s">
         <v>1027</v>
       </c>
       <c r="K6" t="s">
         <v>1088</v>
       </c>
       <c r="M6" t="s">
         <v>1269</v>
       </c>
       <c r="N6" t="s">
         <v>289</v>
       </c>
       <c r="P6" t="s">
         <v>1285</v>
       </c>
       <c r="Q6" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="R6" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>777</v>
       </c>
       <c r="D7" t="s">
         <v>786</v>
       </c>
       <c r="E7" t="s">
         <v>945</v>
       </c>
       <c r="F7" t="s">
         <v>951</v>
       </c>
       <c r="G7" t="s">
         <v>960</v>
       </c>
       <c r="H7" t="s">
         <v>967</v>
       </c>
       <c r="I7" t="s">
         <v>991</v>
       </c>
       <c r="J7" t="s">
         <v>1028</v>
       </c>
       <c r="K7" t="s">
         <v>986</v>
       </c>
       <c r="M7" t="s">
         <v>285</v>
       </c>
       <c r="N7" t="s">
         <v>1273</v>
       </c>
       <c r="P7" t="s">
         <v>1286</v>
       </c>
       <c r="R7" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>778</v>
       </c>
       <c r="D8" t="s">
         <v>787</v>
       </c>
       <c r="F8" t="s">
         <v>952</v>
       </c>
       <c r="G8" t="s">
         <v>96</v>
       </c>
       <c r="H8" t="s">
         <v>968</v>
       </c>
       <c r="I8" t="s">
         <v>992</v>
       </c>
       <c r="J8" t="s">
         <v>1029</v>
       </c>
       <c r="K8" t="s">
         <v>987</v>
       </c>
       <c r="N8" t="s">
         <v>1274</v>
       </c>
       <c r="P8" t="s">
         <v>1287</v>
       </c>
       <c r="R8" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>779</v>
       </c>
       <c r="D9" t="s">
         <v>788</v>
       </c>
       <c r="F9" t="s">
         <v>953</v>
       </c>
       <c r="G9" t="s">
         <v>961</v>
       </c>
       <c r="H9" t="s">
         <v>47</v>
       </c>
       <c r="I9" t="s">
         <v>993</v>
       </c>
       <c r="J9" t="s">
         <v>1030</v>
       </c>
       <c r="K9" t="s">
         <v>1089</v>
       </c>
       <c r="N9" t="s">
         <v>434</v>
       </c>
+      <c r="P9" t="s">
+        <v>1288</v>
+      </c>
       <c r="R9" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>94</v>
       </c>
       <c r="D10" t="s">
         <v>789</v>
       </c>
       <c r="F10" t="s">
         <v>954</v>
       </c>
       <c r="G10" t="s">
         <v>184</v>
       </c>
       <c r="H10" t="s">
         <v>969</v>
       </c>
       <c r="I10" t="s">
         <v>994</v>
       </c>
       <c r="J10" t="s">
         <v>1031</v>
       </c>
       <c r="K10" t="s">
         <v>1090</v>
       </c>
       <c r="N10" t="s">
         <v>1275</v>
       </c>
       <c r="R10" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>780</v>
       </c>
       <c r="D11" t="s">
         <v>790</v>
       </c>
       <c r="F11" t="s">
         <v>955</v>
       </c>
       <c r="H11" t="s">
         <v>970</v>
       </c>
       <c r="I11" t="s">
         <v>995</v>
       </c>
       <c r="J11" t="s">
         <v>1032</v>
       </c>
       <c r="K11" t="s">
         <v>1091</v>
       </c>
       <c r="R11" t="s">