--- v1 (2026-08-26)
+++ v2 (2026-10-11)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1306">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-26 02:25:13pm</t>
+    <t>2026-10-10 05:17:32pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13949</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13949"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -9403,51 +9403,51 @@
       </c>
       <c r="J60" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>50850</v>
       </c>
       <c r="B61">
         <v>50191</v>
       </c>
       <c r="C61" t="s">
         <v>473</v>
       </c>
       <c r="D61" t="s">
         <v>620</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
         <v>621</v>
       </c>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J61" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>51484</v>
       </c>
       <c r="B62">
         <v>50125</v>
       </c>
       <c r="C62" t="s">
         <v>457</v>
       </c>
       <c r="D62" t="s">
         <v>622</v>
       </c>
       <c r="E62" t="s">
         <v>623</v>
       </c>
       <c r="F62" t="s">
         <v>624</v>
       </c>
       <c r="G62" t="s">
@@ -10393,81 +10393,81 @@
         <v>76</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96">
         <v>51088</v>
       </c>
       <c r="B96">
         <v>49926</v>
       </c>
       <c r="C96" t="s">
         <v>457</v>
       </c>
       <c r="D96" t="s">
         <v>725</v>
       </c>
       <c r="E96"/>
       <c r="F96" t="s">
         <v>726</v>
       </c>
       <c r="G96" t="s">
         <v>727</v>
       </c>
       <c r="H96"/>
       <c r="I96">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J96" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97">
         <v>51089</v>
       </c>
       <c r="B97">
         <v>49926</v>
       </c>
       <c r="C97" t="s">
         <v>457</v>
       </c>
       <c r="D97" t="s">
         <v>728</v>
       </c>
       <c r="E97" t="s">
         <v>729</v>
       </c>
       <c r="F97" t="s">
         <v>730</v>
       </c>
       <c r="G97" t="s">
         <v>731</v>
       </c>
       <c r="H97"/>
       <c r="I97">
-        <v>2703</v>
+        <v>2789</v>
       </c>
       <c r="J97" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98">
         <v>51063</v>
       </c>
       <c r="B98">
         <v>50157</v>
       </c>
       <c r="C98" t="s">
         <v>473</v>
       </c>
       <c r="D98" t="s">
         <v>732</v>
       </c>
       <c r="E98"/>
       <c r="F98" t="s">
         <v>733</v>
       </c>
       <c r="G98" t="s">
         <v>734</v>
       </c>