--- v0 (2026-05-28)
+++ v1 (2026-07-12)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="820">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="821">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-28 09:24:41am</t>
+    <t>2026-07-12 03:55:49pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13946</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13946"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -156,78 +156,78 @@
   <si>
     <t>Permalink</t>
   </si>
   <si>
     <t>Delta Wetland Resilience and Blue Carbon</t>
   </si>
   <si>
     <t>Complete</t>
   </si>
   <si>
     <t>San Francisco Estuary Institute [SFEI]</t>
   </si>
   <si>
     <t>Hydrofocus Inc.; University of South Carolina; U.S. Geological Survey [USGS]</t>
   </si>
   <si>
     <t>This project estimated carbon storage for the past, present and future Delta, as well as GHG fluxes and elevation change based on chosen restoration and rice farming scenarios in the future Delta using the Delta Landscape Scenario Planning Tool. The project also investigated how well the current organic matter parameterizations and inorganic sediment parameterization in the Marsh Equilibrium Model (MEM) represent Delta marsh accretion processes. Knowledge of marsh accretion and migration was used to develop a spatial conceptual model of marsh resilience in the Delta.</t>
   </si>
   <si>
     <t>Delta Landscape Scenario Planning Tool</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh</t>
   </si>
   <si>
-    <t>Entire Delta</t>
+    <t>North Delta</t>
   </si>
   <si>
     <t>2019;2020;2021;2022;2023</t>
   </si>
   <si>
     <t>Synthesis; Targeted foundational research</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Modeling; Data application - Science communication / knowledge synthesis; Planning and guidance</t>
   </si>
   <si>
     <t>Flood risk and land use management; Habitat management</t>
   </si>
   <si>
     <t>Carbon markets; Sea-level rise accommodation; Subsidence reversal; Wetland resilience</t>
   </si>
   <si>
     <t>Land use and human activities</t>
   </si>
   <si>
     <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions</t>
   </si>
   <si>
     <t>Carbon; Carbon storage; Greenhouse gas GHG; Nature-based solutions; Resilience; Sea level rise; Subsidence; Wetlands</t>
   </si>
   <si>
-    <t>February 9, 2026</t>
+    <t>July 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49779</t>
   </si>
   <si>
     <t>An Improved Genomics Tool for Characterizing Life History Diversity and Promoting Resilience in Central Valley Chinook Salmon</t>
   </si>
   <si>
     <t>In progress / Ongoing</t>
   </si>
   <si>
     <t>Michigan State University</t>
   </si>
   <si>
     <t>California Department of Water Resource [DWR]</t>
   </si>
   <si>
     <t>This study will improve our ability to protect the diversity of traits in Chinook salmon. The diversity of Chinook salmon migration timing is decreasing in the Central Valley. A key roadblock to protecting diversity is the current inability to rapidly and inexpensively identify large numbers of individuals from different populations during their migration to the ocean.
 This study addresses this information gap by leveraging pre-existing genomic data to develop a new technique that will allow scientists to identify individuals to life history type and location. For example, this study will potentially be able to identify Fall Run Chinook that are from the Sacramento versus the San Joaquin River basins. This information, in combination with data on water temperature and river flows, can determine the relationship between environmental conditions and juvenile salmon life history diversity. The information generated by this work will provide managers with the ability to accurately monitor the effect of key management actions on the different Central Valley Chinook salmon populations.</t>
   </si>
   <si>
     <t>2019;2020;2021;2022</t>
   </si>
   <si>
     <t>Synthesis</t>
@@ -306,50 +306,53 @@
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54442</t>
   </si>
   <si>
     <t>Ecosystem Engineering Impacts of Water Primrose in the Delta</t>
   </si>
   <si>
     <t>University of California - Merced [UC Merced]</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]; Interagency Ecological Program [IEP]; U.S. Geological Survey [USGS]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p style="margin-bottom: 0px; margin-top: 0px;"&gt;Water primrose (Ludwigia spp.) is a highly invasive, non-native floating macrophyte in the Delta. In recent years, water primrose has extended its niche into marsh habitat, causing extensive mortality of marsh macrophytes including tules and cattails. The goal of this project is to determine whether the growth strategy of water primrose, its allelopathic properties, or factors related to plant community structure are the cause of marsh loss following water primrose invasion in the Delta. Part of this study will identify and map the marshes most vulnerable to loss and quantify the spatial trajectory of marsh loss during the past 15 years. The ultimate benefit will be an improved understanding of the water primrose invasion processes in the Delta, which can be used to prioritize herbicide treatment of this highly invasive plant in marshes most vulnerable to invasion and with the highest habitat value.&lt;/p&gt;
 &lt;p style="margin-bottom: -35px; margin-top: -25px;"&gt;&lt;strong&gt;Objectives:&lt;/strong&gt;&lt;/p&gt;
 &lt;div&gt;1. Determine which water primrose functional traits are the likely cause of marsh loss in the Delta.&lt;br /&gt;
 2. Determine the effect(s) of community structure on water primrose invasion success and occurrence of marsh loss.&lt;br /&gt;
 3. Quantify the amount and spatial trajectory of marsh loss due to primrose invasion from 2004 - 2019.&lt;br /&gt;
 4. Identify and map the marshes that are most vulnerable to loss due to water primrose invasion in the Delta.&lt;br /&gt;
 5. Disseminate findings to relevant state agencies and additional stakeholders to ensure habitat restoration success and sustainability, and to focus resources on controlling water primrose in marshes most vulnerable to loss and of highest habitat value.&lt;/div&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>Entire Delta</t>
+  </si>
+  <si>
     <t>2020;2021;2022;2023;2024</t>
   </si>
   <si>
     <t>Targeted foundational research</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Modeling; Data application - Science communication / knowledge synthesis; Research</t>
   </si>
   <si>
     <t>Invasive / non-native species management; Native species management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Invasive species control and management; Wetland resilience; Wetlands</t>
   </si>
   <si>
     <t>Aquatic vegetation; Habitat changes; Invasive / non-native species; modeling; Tidal wetlands; vulnerability assessment</t>
   </si>
   <si>
     <t>SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; 2A: Strategically build the capacity to do collaborative science synthesis by implementing the science synthesis mechanisms outlined in the Delta Science Plan; 2B: Identify and prioritize important data sources that should be interconnected to promote collaboration and provide the technology necessary to easily access this information; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; 4D: Evaluate the effects of toxicity (e.g., contaminant mixtures, mercury, pharmaceutical products, HABs) on aquatic species survival including possible effects on predation; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling; 5B: Explore innovative technologies and cost-effective methods for scientific monitoring and analysis of flow, water quality, and ecosystem characteristics...</t>
   </si>
   <si>
     <t>Aquatic vegetation; Emergent macrophytes; Environmental drivers; Floating aquatic vegetation; Habitat; Habitat restoration; Intertidal and transition zones; Invasive and non native species; Landscape change; Landscape metrics; Remote sensing; Residence time; Resilience; Restoration; SAV and FAV; Submerged aquatic vegetation; Tidal wetlands; Wetlands</t>
   </si>
   <si>
     <t>December 11, 2025</t>
@@ -915,53 +918,50 @@
     <t>Every cog and wheel: Unraveling biocomplexity at the genomic and phenotypic level in a population complex of Chinook salmon</t>
   </si>
   <si>
     <t>Genomic diversity is the fundamental building block of biodiversity and the necessary ingredient for adaptation. Our rapidly increasing ability to quantify functional, compositional, and structural genomic diversity of populations forces the question of how to balance conservation goals – should the focus be on important functional diversity and key life history traits or on maximizing genomic diversity as a whole? Specifically, the intra-specific diversity (biocomplexity) comprised of phenotypic and genetic variation can determine the ability of a population to respond to changing environmental conditions. Here, we explore the biocomplexity of California’s Central Valley Chinook salmon (Oncorhynchus tshawytscha) population complex at the genomic level. Notably, despite apparent gene flow among individuals with the same migration (life history) phenotypes inhabiting different tributaries, each group is characterized by a surprising component of unique genomic diversity. Our results emphasize the importance of formulating conservation goals focused on maintaining biocomplexity at both the phenotypic and genotypic level. Doing so will maintain the species’ adaptive potential and increase the probability of persistence of the population complex despite changing environmental pressures.</t>
   </si>
   <si>
     <t>https://storymaps.arcgis.com/stories/8667b5475ad94ecbaea4ba334e81583c</t>
   </si>
   <si>
     <t>Story Map</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;This is the ArcGIS story map that was produced summarizing all of the project components, analyses, and final products/Results&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Awarded / Initiating</t>
   </si>
   <si>
     <t>Cache Slough Complex</t>
   </si>
   <si>
     <t>East Delta</t>
   </si>
   <si>
-    <t>North Delta</t>
-[...1 lines deleted...]
-  <si>
     <t>South Delta</t>
   </si>
   <si>
     <t>Twitchell and Sherman Complex</t>
   </si>
   <si>
     <t>West Delta</t>
   </si>
   <si>
     <t>Yolo Bypass</t>
   </si>
   <si>
     <t>Yolo Bypass and Cache Slough Complex</t>
   </si>
   <si>
     <t>ATLAS TRACT</t>
   </si>
   <si>
     <t>BACON ISLAND</t>
   </si>
   <si>
     <t>BETHEL ISLAND</t>
   </si>
   <si>
     <t>BIG BREAK</t>
@@ -2467,50 +2467,53 @@
     <t>federal obsss</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Data (spatial and non-spatial data)</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
@@ -3278,1721 +3281,1721 @@
     <row r="5" spans="1:24">
       <c r="A5">
         <v>54493</v>
       </c>
       <c r="B5" t="s">
         <v>84</v>
       </c>
       <c r="C5" t="s">
         <v>36</v>
       </c>
       <c r="D5" t="s">
         <v>85</v>
       </c>
       <c r="E5" t="s">
         <v>86</v>
       </c>
       <c r="F5" t="s">
         <v>87</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5" t="s">
         <v>41</v>
       </c>
       <c r="J5" t="s">
-        <v>42</v>
+        <v>88</v>
       </c>
       <c r="K5"/>
       <c r="L5">
         <v>2020</v>
       </c>
       <c r="M5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N5">
         <v>2024</v>
       </c>
       <c r="O5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="Q5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="R5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="S5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="T5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="U5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="V5"/>
       <c r="W5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="X5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="I1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="J1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="K1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="N1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51582</v>
       </c>
       <c r="B2">
         <v>49779</v>
       </c>
       <c r="C2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>819998.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="O2"/>
       <c r="P2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51573</v>
       </c>
       <c r="B3">
         <v>49862</v>
       </c>
       <c r="C3">
         <v>18209</v>
       </c>
       <c r="D3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E3" t="s">
         <v>55</v>
       </c>
       <c r="F3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="H3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>632909.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="O3"/>
       <c r="P3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>54499</v>
       </c>
       <c r="B4">
         <v>54493</v>
       </c>
       <c r="C4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E4" t="s">
         <v>85</v>
       </c>
       <c r="F4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="I4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="J4">
         <v>952844.0</v>
       </c>
       <c r="K4"/>
       <c r="L4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51755</v>
       </c>
       <c r="B2">
         <v>51573</v>
       </c>
       <c r="C2">
         <v>2020</v>
       </c>
       <c r="D2">
         <v>238077.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>51754</v>
       </c>
       <c r="B3">
         <v>51573</v>
       </c>
       <c r="C3">
         <v>2019</v>
       </c>
       <c r="D3">
         <v>394831.0</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="H1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="I1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>50294</v>
       </c>
       <c r="B2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="K2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>54482</v>
       </c>
       <c r="B3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E3" t="s">
         <v>85</v>
       </c>
       <c r="F3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="K3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>50289</v>
       </c>
       <c r="B4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="K4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50277</v>
       </c>
       <c r="B5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E5" t="s">
         <v>85</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="K5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>50293</v>
       </c>
       <c r="B6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="K6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>50292</v>
       </c>
       <c r="B7" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C7" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D7" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="K7" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>50290</v>
       </c>
       <c r="B8" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C8" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D8" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E8" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="H8" t="s">
         <v>37</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="K8" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>50291</v>
       </c>
       <c r="B9" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C9" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D9" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="K9" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>50281</v>
       </c>
       <c r="B10" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C10" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D10" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E10" t="s">
         <v>55</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H10"/>
       <c r="I10" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="J10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="K10" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>52481</v>
       </c>
       <c r="B11" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C11" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D11" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E11" t="s">
         <v>56</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="K11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>52491</v>
       </c>
       <c r="B12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C12" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D12" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E12" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F12" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="G12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H12" t="s">
         <v>56</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="K12" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>52471</v>
       </c>
       <c r="B13" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C13" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D13" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E13" t="s">
         <v>55</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="K13" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>50278</v>
       </c>
       <c r="B14" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C14" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D14" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="K14" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>50219</v>
       </c>
       <c r="B15" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C15" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F15" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="G15" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="K15" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>52461</v>
       </c>
       <c r="B16" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C16" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D16" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E16" t="s">
         <v>55</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="K16" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E1" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50462</v>
       </c>
       <c r="B2">
         <v>50219</v>
       </c>
       <c r="C2">
         <v>49779</v>
       </c>
       <c r="D2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50555</v>
       </c>
       <c r="B3">
         <v>50281</v>
       </c>
       <c r="C3">
         <v>49862</v>
       </c>
       <c r="D3" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50569</v>
       </c>
       <c r="B4">
         <v>50291</v>
       </c>
       <c r="C4">
         <v>49779</v>
       </c>
       <c r="D4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50572</v>
       </c>
       <c r="B5">
         <v>50292</v>
       </c>
       <c r="C5">
         <v>49779</v>
       </c>
       <c r="D5" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50573</v>
       </c>
       <c r="B6">
         <v>50293</v>
       </c>
       <c r="C6">
         <v>49779</v>
       </c>
       <c r="D6" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50574</v>
       </c>
       <c r="B7">
         <v>50294</v>
       </c>
       <c r="C7">
         <v>49779</v>
       </c>
       <c r="D7" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50565</v>
       </c>
       <c r="B8">
         <v>50290</v>
       </c>
       <c r="C8">
         <v>49779</v>
       </c>
       <c r="D8" t="s">
+        <v>226</v>
+      </c>
+      <c r="E8" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>51901</v>
       </c>
       <c r="B9">
         <v>50289</v>
       </c>
       <c r="C9">
         <v>49779</v>
       </c>
       <c r="D9" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>52466</v>
       </c>
       <c r="B10">
         <v>52461</v>
       </c>
       <c r="C10">
         <v>49862</v>
       </c>
       <c r="D10" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E10" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>52476</v>
       </c>
       <c r="B11">
         <v>52471</v>
       </c>
       <c r="C11">
         <v>49862</v>
       </c>
       <c r="D11" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E11" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>52486</v>
       </c>
       <c r="B12">
         <v>52481</v>
       </c>
       <c r="C12">
         <v>49862</v>
       </c>
       <c r="D12" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E12" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>52496</v>
       </c>
       <c r="B13">
         <v>52491</v>
       </c>
       <c r="C13">
         <v>49862</v>
       </c>
       <c r="D13" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E13" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>54495</v>
       </c>
       <c r="B14">
         <v>50277</v>
       </c>
       <c r="C14">
         <v>54493</v>
       </c>
       <c r="D14" t="s">
+        <v>226</v>
+      </c>
+      <c r="E14" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>54496</v>
       </c>
       <c r="B15">
         <v>50278</v>
       </c>
       <c r="C15">
         <v>54493</v>
       </c>
       <c r="D15" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E15" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>54497</v>
       </c>
       <c r="B16">
         <v>50292</v>
       </c>
       <c r="C16">
         <v>54493</v>
       </c>
       <c r="D16" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E16" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>54498</v>
       </c>
       <c r="B17">
         <v>54482</v>
       </c>
       <c r="C17">
         <v>54493</v>
       </c>
       <c r="D17" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E17" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49673</v>
       </c>
       <c r="B2" t="s">
         <v>55</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49707</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F3" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49750</v>
       </c>
       <c r="B4" t="s">
         <v>69</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F4" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49752</v>
       </c>
       <c r="B5" t="s">
         <v>85</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F5" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49602</v>
       </c>
       <c r="B6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E6" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F6" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49609</v>
       </c>
       <c r="B7" t="s">
         <v>56</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E7" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F7" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49664</v>
       </c>
       <c r="B8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E8" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F8" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49666</v>
       </c>
       <c r="B9" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E9" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F9" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49743</v>
       </c>
       <c r="B10" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F10" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49760</v>
       </c>
       <c r="B11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F11" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D1" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="H1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="I1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>50805</v>
       </c>
       <c r="B2">
         <v>49862</v>
       </c>
       <c r="C2" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2" t="s">
         <v>53</v>
       </c>
       <c r="G2" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>0</v>
       </c>
       <c r="J2" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>52501</v>
       </c>
       <c r="B3">
         <v>49862</v>
       </c>
       <c r="C3" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D3" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="G3" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>1</v>
       </c>
       <c r="J3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>52566</v>
       </c>
       <c r="B4">
         <v>49862</v>
       </c>
       <c r="C4" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D4" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E4" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F4" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="G4" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="J4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54474</v>
       </c>
       <c r="B5">
         <v>49779</v>
       </c>
       <c r="C5" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D5" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="G5" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="J5" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>52506</v>
       </c>
       <c r="B6">
         <v>49862</v>
       </c>
       <c r="C6" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
+        <v>281</v>
+      </c>
+      <c r="F6" t="s">
+        <v>282</v>
+      </c>
+      <c r="G6" t="s">
+        <v>283</v>
+      </c>
+      <c r="H6" t="s">
         <v>280</v>
       </c>
-      <c r="F6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I6">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="J6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>54494</v>
       </c>
       <c r="B7">
         <v>54493</v>
       </c>
       <c r="C7" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D7" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G7" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>1</v>
       </c>
       <c r="J7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -5015,523 +5018,526 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="N1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="O1" t="s">
         <v>796</v>
       </c>
       <c r="P1" t="s">
         <v>800</v>
       </c>
       <c r="Q1" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="R1" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="S1" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="T1" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C2" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D2" t="s">
         <v>295</v>
       </c>
       <c r="E2" t="s">
         <v>456</v>
       </c>
       <c r="F2" t="s">
         <v>460</v>
       </c>
       <c r="G2" t="s">
         <v>470</v>
       </c>
       <c r="H2" t="s">
         <v>479</v>
       </c>
       <c r="I2" t="s">
         <v>506</v>
       </c>
       <c r="J2" t="s">
         <v>542</v>
       </c>
       <c r="K2" t="s">
         <v>604</v>
       </c>
       <c r="L2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M2" t="s">
         <v>785</v>
       </c>
       <c r="N2" t="s">
         <v>789</v>
       </c>
       <c r="O2" t="s">
         <v>797</v>
       </c>
       <c r="P2" t="s">
         <v>801</v>
       </c>
       <c r="Q2" t="s">
+        <v>226</v>
+      </c>
+      <c r="R2" t="s">
+        <v>810</v>
+      </c>
+      <c r="S2" t="s">
+        <v>818</v>
+      </c>
+      <c r="T2" t="s">
         <v>225</v>
-      </c>
-[...7 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D3" t="s">
         <v>296</v>
       </c>
       <c r="E3" t="s">
         <v>457</v>
       </c>
       <c r="F3" t="s">
         <v>60</v>
       </c>
       <c r="G3" t="s">
         <v>471</v>
       </c>
       <c r="H3" t="s">
         <v>480</v>
       </c>
       <c r="I3" t="s">
         <v>507</v>
       </c>
       <c r="J3" t="s">
         <v>543</v>
       </c>
       <c r="K3" t="s">
         <v>605</v>
       </c>
       <c r="L3" t="s">
         <v>784</v>
       </c>
       <c r="M3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="N3" t="s">
         <v>790</v>
       </c>
       <c r="O3" t="s">
         <v>798</v>
       </c>
       <c r="P3" t="s">
         <v>802</v>
       </c>
       <c r="Q3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="R3" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="S3" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="T3" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>54</v>
       </c>
       <c r="C4" t="s">
-        <v>42</v>
+        <v>88</v>
       </c>
       <c r="D4" t="s">
         <v>297</v>
       </c>
       <c r="E4" t="s">
         <v>59</v>
       </c>
       <c r="F4" t="s">
         <v>461</v>
       </c>
       <c r="G4" t="s">
         <v>472</v>
       </c>
       <c r="H4" t="s">
         <v>481</v>
       </c>
       <c r="I4" t="s">
         <v>508</v>
       </c>
       <c r="J4" t="s">
         <v>544</v>
       </c>
       <c r="K4" t="s">
         <v>606</v>
       </c>
       <c r="M4" t="s">
         <v>786</v>
       </c>
       <c r="N4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="O4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="P4" t="s">
         <v>803</v>
       </c>
       <c r="Q4" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="R4" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>289</v>
+        <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>298</v>
       </c>
       <c r="E5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F5" t="s">
         <v>462</v>
       </c>
       <c r="G5" t="s">
         <v>473</v>
       </c>
       <c r="H5" t="s">
         <v>482</v>
       </c>
       <c r="I5" t="s">
         <v>509</v>
       </c>
       <c r="J5" t="s">
         <v>545</v>
       </c>
       <c r="K5" t="s">
         <v>607</v>
       </c>
       <c r="M5" t="s">
         <v>787</v>
       </c>
       <c r="N5" t="s">
         <v>791</v>
       </c>
       <c r="O5" t="s">
         <v>799</v>
       </c>
       <c r="P5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="Q5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="R5" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>290</v>
       </c>
       <c r="D6" t="s">
         <v>299</v>
       </c>
       <c r="E6" t="s">
         <v>458</v>
       </c>
       <c r="F6" t="s">
         <v>463</v>
       </c>
       <c r="G6" t="s">
         <v>474</v>
       </c>
       <c r="H6" t="s">
         <v>483</v>
       </c>
       <c r="I6" t="s">
         <v>510</v>
       </c>
       <c r="J6" t="s">
         <v>546</v>
       </c>
       <c r="K6" t="s">
         <v>608</v>
       </c>
       <c r="M6" t="s">
         <v>788</v>
       </c>
       <c r="N6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="P6" t="s">
         <v>804</v>
       </c>
       <c r="Q6" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="R6" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>73</v>
       </c>
       <c r="D7" t="s">
         <v>300</v>
       </c>
       <c r="E7" t="s">
         <v>459</v>
       </c>
       <c r="F7" t="s">
         <v>464</v>
       </c>
       <c r="G7" t="s">
         <v>475</v>
       </c>
       <c r="H7" t="s">
         <v>484</v>
       </c>
       <c r="I7" t="s">
         <v>511</v>
       </c>
       <c r="J7" t="s">
         <v>547</v>
       </c>
       <c r="K7" t="s">
         <v>506</v>
       </c>
       <c r="M7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="N7" t="s">
         <v>792</v>
       </c>
       <c r="P7" t="s">
         <v>805</v>
       </c>
       <c r="R7" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>291</v>
       </c>
       <c r="D8" t="s">
         <v>301</v>
       </c>
       <c r="F8" t="s">
         <v>465</v>
       </c>
       <c r="G8" t="s">
         <v>476</v>
       </c>
       <c r="H8" t="s">
         <v>485</v>
       </c>
       <c r="I8" t="s">
         <v>512</v>
       </c>
       <c r="J8" t="s">
         <v>548</v>
       </c>
       <c r="K8" t="s">
         <v>507</v>
       </c>
       <c r="N8" t="s">
         <v>793</v>
       </c>
       <c r="P8" t="s">
         <v>806</v>
       </c>
       <c r="R8" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>292</v>
       </c>
       <c r="D9" t="s">
         <v>302</v>
       </c>
       <c r="F9" t="s">
         <v>466</v>
       </c>
       <c r="G9" t="s">
         <v>477</v>
       </c>
       <c r="H9" t="s">
         <v>486</v>
       </c>
       <c r="I9" t="s">
         <v>513</v>
       </c>
       <c r="J9" t="s">
         <v>549</v>
       </c>
       <c r="K9" t="s">
         <v>609</v>
       </c>
       <c r="N9" t="s">
         <v>794</v>
       </c>
+      <c r="P9" t="s">
+        <v>807</v>
+      </c>
       <c r="R9" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>293</v>
       </c>
       <c r="D10" t="s">
         <v>303</v>
       </c>
       <c r="F10" t="s">
         <v>467</v>
       </c>
       <c r="G10" t="s">
         <v>478</v>
       </c>
       <c r="H10" t="s">
         <v>487</v>
       </c>
       <c r="I10" t="s">
         <v>514</v>
       </c>
       <c r="J10" t="s">
         <v>550</v>
       </c>
       <c r="K10" t="s">
         <v>610</v>
       </c>
       <c r="N10" t="s">
         <v>795</v>
       </c>
       <c r="R10" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>294</v>
       </c>
       <c r="D11" t="s">
         <v>304</v>
       </c>
       <c r="F11" t="s">
         <v>468</v>
       </c>
       <c r="H11" t="s">
         <v>488</v>
       </c>
       <c r="I11" t="s">
         <v>515</v>
       </c>
       <c r="J11" t="s">
         <v>551</v>
       </c>
       <c r="K11" t="s">
         <v>611</v>
       </c>
       <c r="R11" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
         <v>305</v>
       </c>
       <c r="F12" t="s">
         <v>469</v>
       </c>
       <c r="H12" t="s">
         <v>489</v>
       </c>
       <c r="I12" t="s">
         <v>471</v>
       </c>
       <c r="J12" t="s">
         <v>552</v>
       </c>
       <c r="K12" t="s">
         <v>612</v>
       </c>
       <c r="R12" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
         <v>306</v>
       </c>
       <c r="H13" t="s">
         <v>490</v>
       </c>
       <c r="I13" t="s">
         <v>63</v>
       </c>
       <c r="J13" t="s">
         <v>553</v>
       </c>
       <c r="K13" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
         <v>307</v>
       </c>
       <c r="H14" t="s">
         <v>491</v>