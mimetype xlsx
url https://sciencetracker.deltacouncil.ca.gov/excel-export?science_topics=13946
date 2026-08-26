--- v1 (2026-07-12)
+++ v2 (2026-08-26)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="821">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-12 03:55:49pm</t>
+    <t>2026-08-26 04:23:04pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13946</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13946"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -4862,109 +4862,109 @@
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>52566</v>
       </c>
       <c r="B4">
         <v>49862</v>
       </c>
       <c r="C4" t="s">
         <v>267</v>
       </c>
       <c r="D4" t="s">
         <v>271</v>
       </c>
       <c r="E4" t="s">
         <v>272</v>
       </c>
       <c r="F4" t="s">
         <v>273</v>
       </c>
       <c r="G4" t="s">
         <v>274</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="J4" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54474</v>
       </c>
       <c r="B5">
         <v>49779</v>
       </c>
       <c r="C5" t="s">
         <v>275</v>
       </c>
       <c r="D5" t="s">
         <v>276</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>277</v>
       </c>
       <c r="G5" t="s">
         <v>278</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J5" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>52506</v>
       </c>
       <c r="B6">
         <v>49862</v>
       </c>
       <c r="C6" t="s">
         <v>280</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
         <v>281</v>
       </c>
       <c r="F6" t="s">
         <v>282</v>
       </c>
       <c r="G6" t="s">
         <v>283</v>
       </c>
       <c r="H6" t="s">
         <v>280</v>
       </c>
       <c r="I6">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="J6" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>54494</v>
       </c>
       <c r="B7">
         <v>54493</v>
       </c>
       <c r="C7" t="s">
         <v>267</v>
       </c>
       <c r="D7" t="s">
         <v>284</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
         <v>285</v>
       </c>
       <c r="G7" t="s">
         <v>286</v>
       </c>