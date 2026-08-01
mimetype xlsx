--- v0 (2026-06-16)
+++ v1 (2026-08-01)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="871">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="872">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-16 05:06:51am</t>
+    <t>2026-08-01 06:10:33am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13944</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13944"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -2603,50 +2603,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Principal investigator</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
@@ -5458,116 +5461,116 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>141</v>
       </c>
       <c r="M1" t="s">
         <v>133</v>
       </c>
       <c r="N1" t="s">
         <v>134</v>
       </c>
       <c r="O1" t="s">
         <v>841</v>
       </c>
       <c r="P1" t="s">
         <v>846</v>
       </c>
       <c r="Q1" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="R1" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="S1" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="T1" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>324</v>
       </c>
       <c r="C2" t="s">
         <v>326</v>
       </c>
       <c r="D2" t="s">
         <v>335</v>
       </c>
       <c r="E2" t="s">
         <v>496</v>
       </c>
       <c r="F2" t="s">
         <v>501</v>
       </c>
       <c r="G2" t="s">
         <v>512</v>
       </c>
       <c r="H2" t="s">
         <v>519</v>
       </c>
       <c r="I2" t="s">
         <v>545</v>
       </c>
       <c r="J2" t="s">
         <v>583</v>
       </c>
       <c r="K2" t="s">
         <v>645</v>
       </c>
       <c r="L2" t="s">
         <v>825</v>
       </c>
       <c r="M2" t="s">
         <v>827</v>
       </c>
       <c r="N2" t="s">
         <v>833</v>
       </c>
       <c r="O2" t="s">
         <v>842</v>
       </c>
       <c r="P2" t="s">
         <v>847</v>
       </c>
       <c r="Q2" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="R2" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="S2" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="T2" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>325</v>
       </c>
       <c r="C3" t="s">
         <v>41</v>
       </c>
       <c r="D3" t="s">
         <v>336</v>
       </c>
       <c r="E3" t="s">
         <v>497</v>
       </c>
       <c r="F3" t="s">
         <v>502</v>
       </c>
       <c r="G3" t="s">
         <v>513</v>
       </c>
       <c r="H3" t="s">
@@ -5576,341 +5579,344 @@
       <c r="I3" t="s">
         <v>546</v>
       </c>
       <c r="J3" t="s">
         <v>584</v>
       </c>
       <c r="K3" t="s">
         <v>646</v>
       </c>
       <c r="L3" t="s">
         <v>826</v>
       </c>
       <c r="M3" t="s">
         <v>828</v>
       </c>
       <c r="N3" t="s">
         <v>834</v>
       </c>
       <c r="O3" t="s">
         <v>843</v>
       </c>
       <c r="P3" t="s">
         <v>848</v>
       </c>
       <c r="Q3" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="R3" t="s">
         <v>270</v>
       </c>
       <c r="S3" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="T3" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>327</v>
       </c>
       <c r="D4" t="s">
         <v>337</v>
       </c>
       <c r="E4" t="s">
         <v>498</v>
       </c>
       <c r="F4" t="s">
         <v>503</v>
       </c>
       <c r="G4" t="s">
         <v>116</v>
       </c>
       <c r="H4" t="s">
         <v>521</v>
       </c>
       <c r="I4" t="s">
         <v>547</v>
       </c>
       <c r="J4" t="s">
         <v>585</v>
       </c>
       <c r="K4" t="s">
         <v>647</v>
       </c>
       <c r="M4" t="s">
         <v>829</v>
       </c>
       <c r="N4" t="s">
         <v>835</v>
       </c>
       <c r="O4" t="s">
         <v>844</v>
       </c>
       <c r="P4" t="s">
         <v>849</v>
       </c>
       <c r="Q4" t="s">
         <v>171</v>
       </c>
       <c r="R4" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>328</v>
       </c>
       <c r="D5" t="s">
         <v>338</v>
       </c>
       <c r="E5" t="s">
         <v>499</v>
       </c>
       <c r="F5" t="s">
         <v>504</v>
       </c>
       <c r="G5" t="s">
         <v>514</v>
       </c>
       <c r="H5" t="s">
         <v>522</v>
       </c>
       <c r="I5" t="s">
         <v>548</v>
       </c>
       <c r="J5" t="s">
         <v>586</v>
       </c>
       <c r="K5" t="s">
         <v>648</v>
       </c>
       <c r="M5" t="s">
         <v>830</v>
       </c>
       <c r="N5" t="s">
         <v>836</v>
       </c>
       <c r="O5" t="s">
         <v>845</v>
       </c>
       <c r="P5" t="s">
         <v>844</v>
       </c>
       <c r="Q5" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="R5" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>329</v>
       </c>
       <c r="D6" t="s">
         <v>339</v>
       </c>
       <c r="E6" t="s">
         <v>500</v>
       </c>
       <c r="F6" t="s">
         <v>505</v>
       </c>
       <c r="G6" t="s">
         <v>515</v>
       </c>
       <c r="H6" t="s">
         <v>523</v>
       </c>
       <c r="I6" t="s">
         <v>549</v>
       </c>
       <c r="J6" t="s">
         <v>587</v>
       </c>
       <c r="K6" t="s">
         <v>649</v>
       </c>
       <c r="M6" t="s">
         <v>831</v>
       </c>
       <c r="N6" t="s">
         <v>837</v>
       </c>
       <c r="P6" t="s">
         <v>850</v>
       </c>
       <c r="Q6" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="R6" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>330</v>
       </c>
       <c r="D7" t="s">
         <v>340</v>
       </c>
       <c r="E7" t="s">
         <v>68</v>
       </c>
       <c r="F7" t="s">
         <v>506</v>
       </c>
       <c r="G7" t="s">
         <v>516</v>
       </c>
       <c r="H7" t="s">
         <v>524</v>
       </c>
       <c r="I7" t="s">
         <v>550</v>
       </c>
       <c r="J7" t="s">
         <v>588</v>
       </c>
       <c r="K7" t="s">
         <v>545</v>
       </c>
       <c r="M7" t="s">
         <v>832</v>
       </c>
       <c r="N7" t="s">
         <v>838</v>
       </c>
       <c r="P7" t="s">
         <v>851</v>
       </c>
       <c r="R7" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>331</v>
       </c>
       <c r="D8" t="s">
         <v>341</v>
       </c>
       <c r="F8" t="s">
         <v>507</v>
       </c>
       <c r="G8" t="s">
         <v>517</v>
       </c>
       <c r="H8" t="s">
         <v>525</v>
       </c>
       <c r="I8" t="s">
         <v>551</v>
       </c>
       <c r="J8" t="s">
         <v>589</v>
       </c>
       <c r="K8" t="s">
         <v>546</v>
       </c>
       <c r="N8" t="s">
         <v>839</v>
       </c>
       <c r="P8" t="s">
         <v>852</v>
       </c>
       <c r="R8" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>332</v>
       </c>
       <c r="D9" t="s">
         <v>342</v>
       </c>
       <c r="F9" t="s">
         <v>508</v>
       </c>
       <c r="G9" t="s">
         <v>57</v>
       </c>
       <c r="H9" t="s">
         <v>526</v>
       </c>
       <c r="I9" t="s">
         <v>552</v>
       </c>
       <c r="J9" t="s">
         <v>590</v>
       </c>
       <c r="K9" t="s">
         <v>650</v>
       </c>
       <c r="N9" t="s">
         <v>226</v>
       </c>
+      <c r="P9" t="s">
+        <v>853</v>
+      </c>
       <c r="R9" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>333</v>
       </c>
       <c r="D10" t="s">
         <v>343</v>
       </c>
       <c r="F10" t="s">
         <v>509</v>
       </c>
       <c r="G10" t="s">
         <v>518</v>
       </c>
       <c r="H10" t="s">
         <v>527</v>
       </c>
       <c r="I10" t="s">
         <v>553</v>
       </c>
       <c r="J10" t="s">
         <v>591</v>
       </c>
       <c r="K10" t="s">
         <v>651</v>
       </c>
       <c r="N10" t="s">
         <v>840</v>
       </c>
       <c r="R10" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>334</v>
       </c>
       <c r="D11" t="s">
         <v>344</v>
       </c>
       <c r="F11" t="s">
         <v>510</v>
       </c>
       <c r="H11" t="s">
         <v>528</v>
       </c>
       <c r="I11" t="s">
         <v>554</v>
       </c>
       <c r="J11" t="s">
         <v>592</v>
       </c>
       <c r="K11" t="s">
         <v>652</v>
       </c>
       <c r="R11" t="s">