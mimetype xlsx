--- v1 (2026-08-01)
+++ v2 (2026-09-15)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="872">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-01 06:10:33am</t>
+    <t>2026-09-15 08:52:28am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13944</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13944"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -5204,51 +5204,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>51316</v>
       </c>
       <c r="B23">
         <v>50163</v>
       </c>
       <c r="C23" t="s">
         <v>245</v>
       </c>
       <c r="D23" t="s">
         <v>267</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
         <v>305</v>
       </c>
       <c r="G23" t="s">
         <v>306</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>50858</v>
       </c>
       <c r="B24">
         <v>50117</v>
       </c>
       <c r="C24" t="s">
         <v>249</v>
       </c>
       <c r="D24" t="s">
         <v>307</v>
       </c>
       <c r="E24" t="s">
         <v>308</v>
       </c>
       <c r="F24" t="s">
         <v>309</v>
       </c>
       <c r="G24" t="s">