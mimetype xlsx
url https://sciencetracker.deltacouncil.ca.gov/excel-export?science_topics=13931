--- v0 (2026-06-23)
+++ v1 (2026-08-27)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1333">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1337">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-23 03:26:10pm</t>
+    <t>2026-08-26 07:43:56pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13931</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13931"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -590,51 +590,51 @@
 &lt;p class="MsoNoSpacing"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Enhanced Delta Smelt Monitoring [EDSM]; Estimating Abundance of Juvenile Winter-run Chinook Salmon Entering and Exiting the Delta [SAIL]; Extracting Better Information from Long-Term Monitoring Data: Estimating Occupancy and Abundance of Near-Shore Fishes in the Sacramento-San Joaquin River Delta</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay; San Joaquin River</t>
   </si>
   <si>
     <t>1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019;2020;2021;2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring; Population enhancement of listed species; Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Habitat changes; Hydrologic changes; Invasive / non-native species; Invertebrates; Salinity; Species; Water quality</t>
   </si>
   <si>
     <t>Aquatic vegetation; Chinook Salmon; Conductivity; Crustaceans; Dissolved oxygen; Endangered species; Environmental drivers; Estuaries; Fish; Habitat; Historical ecology; Intertidal and transition zones; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Monitoring methods and techniques; Mysis; Open water; Other species; Pelagic fish; Salinity; Salmon migration; Salmon rearing; SAV and FAV; Steelhead Trout; Turbidity; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature</t>
   </si>
   <si>
-    <t>May 21, 2025</t>
+    <t>July 28, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50153</t>
   </si>
   <si>
     <t>Suisun Marsh Fish Study</t>
   </si>
   <si>
     <t>University of California - Davis [UC Davis]</t>
   </si>
   <si>
     <t>University of California - Davis [UC Davis]; California Department of Water Resource [DWR]</t>
   </si>
   <si>
     <t>The University of California, Davis has been involved in fish and wildlife monitoring and research within Suisun Marsh for 35 years and has been instrumental in detecting important trends associated with naturally fluctuating environmental conditions as well as anthropogenic influences. Research has included a 35+ year time series on the fish and invertebrate communities of the slough networks, research on waterfowl nesting patterns and population biology, and research on the demography of salt marsh harvest mouse. The Suisun Marsh Fish Study anchors this effort as it is the longest established survey in Suisun marsh. It will continue the research of Professor Peter Moyle under the direction of John Durand, and will focus upon the detection of changes in the aquatic ecosystem in response to developing stressors in the San Francisco Estuary (SFE). This time series is designed to further our understanding of the ecology and function of the fish community residing within Suisun Marsh and the San Francisco Estuary (SFE), and acts as one of the key surveys with Interagency Ecological Program's monitoring effort.</t>
   </si>
   <si>
     <t>Yolo Bypass</t>
   </si>
   <si>
     <t>1969;1970;1971;1972;1973;1974;1975;1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Stage; Tides; Salinity; Water temperature; Dissolved oxygen; Main channels; Sloughs; Chinook Salmon; Steelhead Trout; Green sturgeon; White Sturgeon; Delta Smelt; Longfin Smelt; Sacramento Splittail; Pelagic fish; Benthos; Salt marsh harvest mouse; Mollusks; Crustaceans; Striped bass; Corbicula and Potamocorbula; Conductivity; Environmental drivers; Other species; Fish; Invertebrates</t>
   </si>
@@ -675,129 +675,132 @@
   <si>
     <t>August 28, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50164</t>
   </si>
   <si>
     <t>Invasive Species Program</t>
   </si>
   <si>
     <t>U.S. Bureau of Reclamation [USBR]; U.S. Geological Survey [USGS]</t>
   </si>
   <si>
     <t>The mission of the Invasive Species Program is to reduce the negative effects of non-native invasive species on the wildlands and waterways of California. We are involved in efforts to prevent the introduction of these species into the state, detect and respond to introductions when they occur, and prevent the spread of invasive species that have become established. The Quagga/Zebra program particularly relies heavily on water quality data, as the species will not establish in waters with low calcium. Therefore they rely substantially on water quality data collected and housed by others (primarily DWR). A large part of their effort is in training other state or private recreational agencies to recognize and report the species, and therefore also reported by others.</t>
   </si>
   <si>
     <t>Mudflats; Intertidal and transition zones; Main channels; Sloughs; Backwater; Submerged aquatic vegetation; Floating aquatic vegetation; Open water; Managed ponds; Waterfowl; Insects; Mollusks; Crustaceans; Corbicula and Potamocorbula; Nutria; Water hyacinth; Brazilian waterweed; Spongeplant; Giant reed; Yellow star thistle; Saltwater and freshwater marshes; Other species; Mammals; Amphibians and reptiles; Invasive and non native species</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50174</t>
   </si>
   <si>
     <t>From Microbes to Zooplankton, What Defines a Beneficial Wetland?</t>
   </si>
   <si>
+    <t>Complete</t>
+  </si>
+  <si>
     <t>San Francisco State University, Estuary &amp; Ocean Science Center</t>
   </si>
   <si>
     <t>ICF International Inc.</t>
   </si>
   <si>
     <t>Our study will characterize species diversity at multiple levels of biological organization in the water column of restoring wetlands in the upper San Francisco Estuary and Delta (SFE), from bacteria to fishes. In doing so, we will also describe the foodweb benefits being provided to larval fishes, including longfin smelt, through additional dietary DNA analysis. We will use the species diversity we find in the water column to identify a subset of biota that are indicative of the conditions present in wetlands in different stages of restoration (early, intermediate, and mature) and identify connections between those indicators to the foodweb resources being provided to higher trophic levels. We will study 3-4 wetlands in each of 3 stages: early (unvegetated), intermediate (partially vegetated and partially channelized), and mature (fully vegetated and channelized) wetlands.</t>
   </si>
   <si>
     <t>Suisun Marsh</t>
   </si>
   <si>
-    <t>2021;2022;2023</t>
+    <t>2021;2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Status and trend monitoring; Targeted foundational research</t>
   </si>
   <si>
     <t>Research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Native species management; Water quality</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species; Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Wetlands</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Food webs; Habitat changes; Invertebrates; Species; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Crustaceans; Cyanobacteria; Estuaries; Fish; Food webs; Habitat; Habitat restoration; Insects; Invertebrates; Longfin Smelt; Other species; Other zooplankton; Pelagic fish; Phytoplankton; Predation; Restoration; Salinity; Saltwater and freshwater marshes; Tidal wetlands; Wetlands; Zooplankton</t>
   </si>
   <si>
-    <t>January 31, 2024</t>
+    <t>July 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53151</t>
   </si>
   <si>
     <t>Open-Source Resources for the Sacramento-San Joaquin Delta Telemetry Research Community</t>
   </si>
   <si>
     <t>Cramer Fish Sciences</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]; U.S. Bureau of Reclamation [USBR]; California Department of Water Resource [DWR]; ICF International Inc.</t>
   </si>
   <si>
     <t>There is a great deal of telemetry data amassed from studies in the Sacramento-San Joaquin Delta. It continues to grow every year with special studies and monitoring efforts. Multiple research priorities surrounding fish ecology in the Delta could be addressed, at least in part, by synthesizing the myriad telemetry data sets that exist; this work would benefit greatly from the centralization and standardization of data workflows surrounding telemetry research. With the guidance of a PIT Advisory Team, we plan to establish a collection of open-source, technology-agnostic, accessible resources to support a reproducible and transparent telemetry data workflow for researchers in the region. The workflow and resources do not invent new procedures, rather improve and standardize those already used by the telemetry research community. This will bring us in closer alignment with centralized, coordinated data workflows that have been successfully implemented in other regions and data communities. The final open-source set of resources will include a design and roadmap for implementing a central telemetry database and workflow, an R package for the preparation, QA/QC, and basic analysis of telemetry data, and a regional workshop offering training programs in the proposed telemetry data workflow.</t>
   </si>
   <si>
     <t>Sacramento River; San Joaquin River</t>
   </si>
   <si>
-    <t>Synthesis</t>
+    <t>2022;2023;2024</t>
+  </si>
+  <si>
+    <t>Targeted immediate research</t>
   </si>
   <si>
     <t>Data application - Information management; Planning and guidance</t>
   </si>
   <si>
     <t>Delta as Place</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring</t>
   </si>
   <si>
     <t>Fish; Species</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chinook Salmon; Fish; Other species; Salmon migration; Steelhead Trout; Striped bass; Sturgeon</t>
-  </si>
-[...1 lines deleted...]
-    <t>August 26, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53156</t>
   </si>
   <si>
     <t xml:space="preserve">Fish and Fish Habitat Monitoring - Wetland Regional Monitoring Program. </t>
   </si>
   <si>
     <t>San Francisco Estuary Institute [SFEI]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p data-end="733" data-start="277"&gt;The Wetland Regional Monitoring Program (WRMP) Fish and Fish Habitat Monitoring project is a collaborative effort to track biological responses to tidal wetland restoration in the San Francisco Estuary. Monthly sampling is conducted across a network of benchmark, reference, and project restoration sites in the South Bay and North Bay, with the goal of evaluating how wetland restoration influences fish assemblages, habitat use, and ecological condition.&lt;/p&gt;
 &lt;p data-end="1184" data-start="735"&gt;The study uses primarily otter trawls to monitor fish and macroinvertebrate communities. Standardized field methods align with those used in long-term monitoring programs to ensure comparability and data integration across regions. Environmental data, including water temperature, salinity, and dissolved oxygen, are collected in tandem with biological sampling to assess habitat quality and seasonal dynamics.&lt;/p&gt;
 &lt;p data-end="1624" data-start="1186"&gt;The program addresses WRMP Guiding Question #4: &lt;em data-end="1381" data-start="1234"&gt;How do policies, programs, and projects to protect and restore tidal marshes affect the distribution, abundance, and health of fish and wildlife?&lt;/em&gt; The data support adaptive management, regulatory compliance, and science-based restoration planning by identifying key habitats, tracking restoration performance, and detecting regional patterns in species composition and abundance over time.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Investigating the Factors that Affect Distribution, Abundance, and Recruitment of Age-0  Longfin Smelt in the upper San Francisco Estuary</t>
   </si>
   <si>
     <t>2025;2026</t>
   </si>
   <si>
     <t>Status and trend monitoring; Synthesis; Targeted immediate research</t>
   </si>
@@ -819,74 +822,74 @@
   <si>
     <t>Backwater; Benthic; Benthos; Biosentinels; Bivalve; Corbicula and Potamocorbula; Crustaceans; Dissolved oxygen; Dredging; Drought; Endangered species; Environmental drivers; Estuaries; Fish; Flows; Habitat; Habitat restoration; Intertidal and transition zones; Invasive and non native species; Invertebrates; Jellyfish; Longfin Smelt; Marsh wildlife; Mollusks; Monitoring methods and techniques; Mudflats; Mysis; Nature-based solutions; Other species; Pelagic fish; pH; Resilience; Restoration; Restoration planning; Sacramento Splittail; Salinity; Sloughs; Steelhead Trout; Striped bass; Sturgeon; Tidal wetlands; Tides; Turbidity; Wastewater discharge; Water; Water temperature; Wetland mapping; Wetlands; White Sturgeon</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54442</t>
   </si>
   <si>
     <t>Earth Observations to Combat Invasive Aquatic Vegetation</t>
   </si>
   <si>
     <t>University of California - Merced [UC Merced]</t>
   </si>
   <si>
     <t>Delta Stewardship Council; California Department of Water Resource [DWR]; California Department of Fish and Wildlife [CDFW]; Interagency Ecological Program [IEP]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Invasive aquatic vegetation (IAV) is a threat to aquatic ecosystems worldwide, leading to a major loss of biodiversity and extensive damages and costs to human uses of those ecosystems. The Sacramento-San Joaquin River Delta (the “Delta”) is the hub of California’s water system, supporting over 35 million water users and a $54 billion agricultural industry. The Delta reform act mandates management decisions meet both water supply needs while maintaining the ecological function of the system. The Delta is a global biodiversity hotspot, and the focal point of $750-$950 million in restoration. It has also been called one of the most invaded estuaries in the world. Over the past 15 years, submerged and floating IAV have more than doubled in extent, threatening water supply and ecosystem health of the Delta. There is mounting evidence that herbicide treatments are not effective, and that water management actions, and wetland restoration may be having huge impacts on IAV. This presents both a risk to increasing IAV, but also an opportunity to prevent and even &amp;nbsp;effectively combat IAV through considered water management actions and better restoration planning, meeting the state’s co-equal goals of water security and Delta ecosystem conservation.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;This project will meet the needs of multiple state agencies by advancing operational Earth observation-based monitoring program for community-level submerged aquatic vegetation (SAV) and genus-level floating aquatic vegetation (FAV) and modeling tools to enable the Delta management community to assess the effect of previous management actions on IAV and forecast the effects of future actions to inform multi-agency decision making. Specifically, this work will 1) Operationalize IAV class mapping using Sentinel-2 satellite imagery, 2) Finalize and validate species distribution Models (SDM) for SAV community and FAV at genus-level to assess the impacts of previous water actions on IAV and predict IAV distribution in future scenarios, 3) Co-design IAV-based performance metrics to inform future actions.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;The proposed project fills a critical data gap in monitoring for state and federal agencies and stakeholders by implementing the first sustainable mapping effort for IAV. Monthly and seasonal estimates of SAV and FAV coverage will enable the Delta Stewardship Council to improve their performance metrics for evaluation of the Delta Plan and will help the Interagency Ecological Program assess whether management is meeting the co-equal goals for the Delta. Species distribution models will enable Department of Water Resources to evaluate how previous restoration flow actions have affected the spread and persistence of IAV and incorporate what they learn into future Structured Decision Making to better account for negative consequences of IAV when setting future restoration targets and implementing actions.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Low-Cost Satellite Remote Sensing of the Sacramento-San Joaquin Delta to Enhance Mapping for Invasive and Native Aquatic Vegetation; Remote sensing of the Sacramento-San Joaquin Delta to enhance mapping for invasive and native aquatic plant species</t>
   </si>
   <si>
-    <t>2024;2025</t>
+    <t>2024;2025;2026;2027</t>
+  </si>
+  <si>
+    <t>Targeted foundational research</t>
   </si>
   <si>
     <t>Data application - Analytics; Data application - Modeling; Monitoring - Implementation; Monitoring - Status and trends; Planning and guidance</t>
   </si>
   <si>
     <t>Habitat management; Invasive / non-native species management; Native species management; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Invasive species control and management; Wetlands</t>
   </si>
   <si>
     <t>Aquatic vegetation; Habitat changes; Invasive / non-native species; modeling</t>
   </si>
   <si>
     <t>2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 2B. Develop a framework for monitoring, modeling, and information dissemination in support of operational forecasting and near real-time visualization...; 4B. Synthesize existing data and collaboratively develop additional long-term data collection and monitoring strategies to address knowledge gaps...; 1B. Develop tools to assist adaptive management in the Delta; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling; 5B: Explore innovative technologies and cost-effective methods for scientific monitoring and analysis of flow, water quality, and ecosystem characteristics...</t>
   </si>
   <si>
     <t>Aquatic vegetation; Emergent macrophytes; Floating aquatic vegetation; Habitat restoration; Invasive and non native species; Monitoring methods and techniques; Other species; Remote sensing; Saltwater and freshwater marshes; SAV and FAV; Submerged aquatic vegetation; Tidal wetlands; Water hyacinth; Wetland mapping; Wetlands</t>
   </si>
   <si>
-    <t>February 7, 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54477</t>
   </si>
   <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
     <t>Funding organization</t>
   </si>
   <si>
     <t>Implementing organization</t>
   </si>
   <si>
     <t>Funding program</t>
   </si>
   <si>
     <t>Funding sources</t>
   </si>
   <si>
     <t>Date awarded</t>
   </si>
   <si>
     <t>Fiscal year end</t>
@@ -897,119 +900,131 @@
   <si>
     <t>Federal types of obligation (if applicable)</t>
   </si>
   <si>
     <t>State types of obligation (if applicable)</t>
   </si>
   <si>
     <t>Reimbursability</t>
   </si>
   <si>
     <t>Procurement mechanism</t>
   </si>
   <si>
     <t>PEN#325</t>
   </si>
   <si>
     <t>Interagency Ecological Program IEP</t>
   </si>
   <si>
     <t>2020-01-01</t>
   </si>
   <si>
     <t>Delta Stewardship Council</t>
   </si>
   <si>
-    <t>2022-05-01</t>
+    <t>Delta Stewardship Council - General Fund</t>
+  </si>
+  <si>
+    <t>2022-05-18</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
-    <t>March 11, 2025</t>
+    <t>Consulting services</t>
   </si>
   <si>
     <t>DSC-21009</t>
   </si>
   <si>
     <t>Delta Research Awards (Delta Science Program)</t>
   </si>
   <si>
     <t>2021-11-01</t>
   </si>
   <si>
     <t>80NSSC23K1563</t>
   </si>
   <si>
     <t>National Aeronautics and Space Administration [NASA]</t>
   </si>
   <si>
     <t>2023-10-16</t>
   </si>
   <si>
     <t>2027-10-15</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>December 11, 2025</t>
   </si>
   <si>
     <t>DSC23066</t>
   </si>
   <si>
-    <t>2024-05-01</t>
+    <t>2024-05-28</t>
   </si>
   <si>
     <t>2027-04-30</t>
   </si>
   <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
+    <t>July 30, 2026</t>
+  </si>
+  <si>
     <t>2024-07-01</t>
   </si>
   <si>
     <t>2026-12-31</t>
   </si>
   <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
   <si>
     <t>Actual</t>
   </si>
   <si>
     <t>February 1, 2024</t>
   </si>
   <si>
+    <t>Entered for Delta Crosscut Budget</t>
+  </si>
+  <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
   <si>
     <t>Adam Nanninga</t>
@@ -1039,50 +1054,53 @@
     <t>Alex</t>
   </si>
   <si>
     <t>Constandache</t>
   </si>
   <si>
     <t>June 28, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54016</t>
   </si>
   <si>
     <t>Andrew Goodman</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>Goodman</t>
   </si>
   <si>
     <t>Fish Taxonomist &amp; Laboratory Manager</t>
   </si>
   <si>
     <t>andrew_goodman@fws.gov</t>
+  </si>
+  <si>
+    <t>May 21, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54421</t>
   </si>
   <si>
     <t>Bailey  Morrison</t>
   </si>
   <si>
     <t xml:space="preserve">Bailey </t>
   </si>
   <si>
     <t>Morrison</t>
   </si>
   <si>
     <t>Assistant Project Scientist</t>
   </si>
   <si>
     <t>bmorrison3@ucmerced.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54482</t>
   </si>
   <si>
     <t>Bobbie Flores</t>
   </si>
@@ -1244,50 +1262,53 @@
     <t>Jasmine</t>
   </si>
   <si>
     <t>Williamshen</t>
   </si>
   <si>
     <t>jasmine.williamshen@fishsciences.net</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53996</t>
   </si>
   <si>
     <t>Jason Hassrick</t>
   </si>
   <si>
     <t>Jason</t>
   </si>
   <si>
     <t>Hassrick</t>
   </si>
   <si>
     <t>Managing Director, Fisheries Ecology</t>
   </si>
   <si>
     <t>jason.hassrick@icf.com</t>
+  </si>
+  <si>
+    <t>January 31, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53571</t>
   </si>
   <si>
     <t>Jennie Wiggins</t>
   </si>
   <si>
     <t>Jennie</t>
   </si>
   <si>
     <t>Wiggins</t>
   </si>
   <si>
     <t>jennie_wiggins@fws.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54415</t>
   </si>
   <si>
     <t>Jonathan Speegle</t>
   </si>
   <si>
     <t>Jonathan</t>
   </si>
@@ -1341,50 +1362,53 @@
   </si>
   <si>
     <t>Maggie</t>
   </si>
   <si>
     <t>Christman</t>
   </si>
   <si>
     <t>Program Manager II, Science Communication and Synthesis</t>
   </si>
   <si>
     <t>maggie.christman@deltacouncil.ca.gov</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;meta charset="UTF-8"&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;Program Manager II, CBDA at the Delta Stewardship Council leading the Science Communication and Synthesis unit of the Delta Science Program&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="www.linkedin.com/in/maggie-christman-9b122112"&gt;www.linkedin.com/in/maggie-christman-9b122112&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="https://orcid.org/0000-0003-4491-0797"&gt;https://orcid.org/0000-0003-4491-0797&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="https://www.researchgate.net/profile/Maggie-Christman"&gt;https://www.researchgate.net/profile/Maggie-Christman&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>February 7, 2026</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/51791</t>
   </si>
   <si>
     <t>Maria (Mia) Adreani</t>
   </si>
   <si>
     <t>Maria (Mia)</t>
   </si>
   <si>
     <t>Adreani</t>
   </si>
   <si>
     <t>maria_adreani@fws.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54416</t>
   </si>
   <si>
     <t>Martha Volkoff</t>
   </si>
   <si>
     <t>Martha</t>
   </si>
   <si>
     <t>Volkoff</t>
@@ -2231,50 +2255,53 @@
     <t>National Wetland Condition Assessment Supporting Partners (2011)</t>
   </si>
   <si>
     <t>As indicated in the "National Wetland Condition Assessment 2011" report (https://www.epa.gov/sites/production/files/2016-05/documents/nwca_2011_public_report_20160510.pdf), the following partner agencies and organizations supported this program (see attached document).</t>
   </si>
   <si>
     <t>https://www.epa.gov/national-aquatic-resource-surveys/nwca</t>
   </si>
   <si>
     <t>National Wetlands Condition Assessment - Main Webpage</t>
   </si>
   <si>
     <t>The National Wetland Condition Assessment (NWCA) is a collaborative survey of our Nation's wetlands. The NWCA examines the chemical, physical and biological integrity of wetlands through a set of commonly used and widely accepted indicators.</t>
   </si>
   <si>
     <t>Project fact sheet</t>
   </si>
   <si>
     <t>TelemetryTools_RoadMap.pdf</t>
   </si>
   <si>
     <t>PIT Database Roadmap</t>
   </si>
   <si>
     <t>Roadmap of the next phases for development of the prototype PIT database</t>
+  </si>
+  <si>
+    <t>August 26, 2024</t>
   </si>
   <si>
     <t>https://www.cdpr.ca.gov/docs/endspec/prescint.htm</t>
   </si>
   <si>
     <t>PRESCRIBE Online Database Application</t>
   </si>
   <si>
     <t>Welcome to Pesticide Regulation's Endangered Species Custom Realtime Internet Bulletin Engine (PRESCRIBE). The PRESCRIBE online database application was developed to help pesticide applicators find out if they have any endangered species in the vicinity of their application site, and the use limitations applicable to the pesticide product(s) they intend to use.
 This site provides information consistent with the U.S. Environmental Protection Agency (U.S. EPA)'s Interim Measures Bulletins for Protection of Endangered Species for user-selected sites and pesticides. Habitat data is from the Department of Fish and Wildlife (DFW) Natural Diversity Database, the U.S. Fish and Wildlife Service and the National Marine Fisheries Service. Pesticide toxicology follows U.S. EPA standards and advice of DFW Pesticide Investigations Unit. Habitat protection measures are from U.S. Fish and Wildlife Service biological opinions and local plans developed through the cooperation of the County Agricultural Commissioners and Sealers Association, the Department of Fish and Wildlife and the California Department of Food and Agriculture. This program is implemented by the Department of Pesticide Regulation on behalf of U.S. EPA under Section 7(a)(1) of the Endangered Species Act.</t>
   </si>
   <si>
     <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-07-29-from-microbes-to-zooplankton.pdf</t>
   </si>
   <si>
     <t>Project at-a-glance</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Short summary of the project in aesthetically pleasing format. Key project objectives, background, management application, and SAA relevance are summarized.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Reviewed by Council staff and PI.</t>
   </si>
   <si>
@@ -2553,53 +2580,50 @@
   <si>
     <t>https://github.com/fishsciences/telemetry</t>
   </si>
   <si>
     <t>telemetry R package GitHub Repository</t>
   </si>
   <si>
     <t>Package for crafting API requests to the PIT telemetry database API.</t>
   </si>
   <si>
     <t>June 27, 2024</t>
   </si>
   <si>
     <t>https://fishsciences.github.io/telemetry/index.html</t>
   </si>
   <si>
     <t>telemetry webpage</t>
   </si>
   <si>
     <t>telemetry PIT database project webpage</t>
   </si>
   <si>
     <t>Awarded / Initiating</t>
   </si>
   <si>
-    <t>Complete</t>
-[...1 lines deleted...]
-  <si>
     <t>Cache Slough Complex</t>
   </si>
   <si>
     <t>North Delta</t>
   </si>
   <si>
     <t>South Delta</t>
   </si>
   <si>
     <t>Twitchell and Sherman Complex</t>
   </si>
   <si>
     <t>West Delta</t>
   </si>
   <si>
     <t>Yolo Bypass and Cache Slough Complex</t>
   </si>
   <si>
     <t>ATLAS TRACT</t>
   </si>
   <si>
     <t>BACON ISLAND</t>
   </si>
   <si>
     <t>BETHEL ISLAND</t>
@@ -3060,54 +3084,51 @@
   <si>
     <t>WEBB TRACT</t>
   </si>
   <si>
     <t>WEST SACRAMENTO</t>
   </si>
   <si>
     <t>WETHERBEE LAKE</t>
   </si>
   <si>
     <t>WINTER ISLAND</t>
   </si>
   <si>
     <t>WOODWARD ISLAND</t>
   </si>
   <si>
     <t>WRIGHT-ELMWOOD TRACT</t>
   </si>
   <si>
     <t>YOLANO</t>
   </si>
   <si>
     <t>Core monitoring</t>
   </si>
   <si>
-    <t>Targeted foundational research</t>
-[...2 lines deleted...]
-    <t>Targeted immediate research</t>
+    <t>Synthesis</t>
   </si>
   <si>
     <t>Data application - Analytics</t>
   </si>
   <si>
     <t>Data application - Data analysis</t>
   </si>
   <si>
     <t>Data application - Information management</t>
   </si>
   <si>
     <t>Data application - Modeling</t>
   </si>
   <si>
     <t>Data application - Science communication / knowledge synthesis</t>
   </si>
   <si>
     <t>Independent peer review</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness</t>
   </si>
   <si>
     <t>Monitoring - Implementation</t>
   </si>
@@ -4050,96 +4071,87 @@
   <si>
     <t>Delta Regional Monitoring Program RMP</t>
   </si>
   <si>
     <t>Delta Science Fellows Program (Delta Science Program and California Sea Grant)</t>
   </si>
   <si>
     <t>Operation Baseline (Delta Science Program)</t>
   </si>
   <si>
     <t>Prop 1 (California Department of Fish and Wildlife, CDFW)</t>
   </si>
   <si>
     <t>CalFED Bay Delta Fund CBDF</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife CDFW  - General Fund</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife CDFW - Prop 1</t>
   </si>
   <si>
     <t>Delta Stewardship Council - Environmental License Plate Fund ELPF</t>
   </si>
   <si>
-    <t>Delta Stewardship Council - General Fund</t>
-[...1 lines deleted...]
-  <si>
     <t>Proposition 50</t>
   </si>
   <si>
     <t>Proposition 84</t>
   </si>
   <si>
     <t>Wetland Program Development Grant</t>
   </si>
   <si>
     <t>Federal types of obligation</t>
   </si>
   <si>
     <t>Cooperative Agreement</t>
   </si>
   <si>
     <t>federal obsss</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
-    <t>Consulting services</t>
-[...1 lines deleted...]
-  <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
-  </si>
-[...1 lines deleted...]
-    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
@@ -5665,677 +5677,693 @@
       <c r="S17" t="s">
         <v>86</v>
       </c>
       <c r="T17" t="s">
         <v>63</v>
       </c>
       <c r="U17" t="s">
         <v>202</v>
       </c>
       <c r="V17"/>
       <c r="W17" t="s">
         <v>65</v>
       </c>
       <c r="X17" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18">
         <v>53151</v>
       </c>
       <c r="B18" t="s">
         <v>204</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>205</v>
       </c>
       <c r="D18" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E18" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F18" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18" t="s">
         <v>132</v>
       </c>
       <c r="J18" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="K18"/>
       <c r="L18">
         <v>2021</v>
       </c>
       <c r="M18" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="N18"/>
+        <v>210</v>
+      </c>
+      <c r="N18">
+        <v>2025</v>
+      </c>
       <c r="O18" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="P18" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="Q18" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="R18" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="S18" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="T18" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="U18" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="V18"/>
       <c r="W18" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="X18" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19">
         <v>53156</v>
       </c>
       <c r="B19" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>205</v>
       </c>
       <c r="D19" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E19" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F19" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19">
         <v>2022</v>
       </c>
-      <c r="M19"/>
-      <c r="N19"/>
+      <c r="M19" t="s">
+        <v>225</v>
+      </c>
+      <c r="N19">
+        <v>2024</v>
+      </c>
       <c r="O19" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="P19" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="Q19" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="R19" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="S19" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="T19" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="U19" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="V19"/>
       <c r="W19" t="s">
-        <v>231</v>
+        <v>218</v>
       </c>
       <c r="X19" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20">
         <v>54442</v>
       </c>
       <c r="B20" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C20" t="s">
         <v>36</v>
       </c>
       <c r="D20" t="s">
         <v>180</v>
       </c>
       <c r="E20" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F20" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="G20" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="H20"/>
       <c r="I20" t="s">
         <v>132</v>
       </c>
       <c r="J20" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="K20"/>
       <c r="L20">
         <v>2025</v>
       </c>
       <c r="M20" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="N20">
         <v>2026</v>
       </c>
       <c r="O20" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="P20" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="Q20" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="R20" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="S20" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="T20" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="U20" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="V20"/>
       <c r="W20" t="s">
         <v>127</v>
       </c>
       <c r="X20" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21">
         <v>54477</v>
       </c>
       <c r="B21" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C21" t="s">
         <v>36</v>
       </c>
       <c r="D21" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E21" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F21" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="G21" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="H21"/>
       <c r="I21" t="s">
         <v>41</v>
       </c>
       <c r="J21" t="s">
         <v>42</v>
       </c>
       <c r="K21"/>
       <c r="L21">
         <v>2024</v>
       </c>
       <c r="M21" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="N21">
         <v>2027</v>
       </c>
       <c r="O21" t="s">
-        <v>44</v>
+        <v>253</v>
       </c>
       <c r="P21" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="Q21" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="R21" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="S21" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="T21" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="U21" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="V21"/>
       <c r="W21" t="s">
-        <v>258</v>
+        <v>177</v>
       </c>
       <c r="X21" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="G1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="H1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="I1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="J1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="K1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="L1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="M1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="N1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51644</v>
       </c>
       <c r="B2">
         <v>49906</v>
       </c>
       <c r="C2" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D2" t="s">
         <v>38</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>53266</v>
       </c>
       <c r="B3">
         <v>53156</v>
       </c>
       <c r="C3">
         <v>21115</v>
       </c>
       <c r="D3" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F3"/>
-      <c r="G3"/>
+      <c r="G3" t="s">
+        <v>278</v>
+      </c>
       <c r="H3" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="I3" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="J3">
         <v>224951.0</v>
       </c>
       <c r="K3"/>
-      <c r="L3"/>
+      <c r="L3" t="s">
+        <v>281</v>
+      </c>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3" t="s">
-        <v>279</v>
+        <v>218</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>53556</v>
       </c>
       <c r="B4">
         <v>53151</v>
       </c>
       <c r="C4" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="D4" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F4" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="G4"/>
+        <v>283</v>
+      </c>
+      <c r="G4" t="s">
+        <v>278</v>
+      </c>
       <c r="H4" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>579386.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4" t="s">
-        <v>279</v>
+        <v>218</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>54486</v>
       </c>
       <c r="B5">
         <v>54477</v>
       </c>
       <c r="C5" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="D5" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E5" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="I5" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="J5">
         <v>799998.0</v>
       </c>
       <c r="K5" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>54489</v>
       </c>
       <c r="B6">
         <v>54477</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
         <v>79</v>
       </c>
       <c r="E6" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="I6" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="J6">
         <v>160670.39</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>54490</v>
       </c>
       <c r="B7">
         <v>54477</v>
       </c>
       <c r="C7" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="D7" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E7" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F7"/>
-      <c r="G7"/>
+      <c r="G7" t="s">
+        <v>278</v>
+      </c>
       <c r="H7" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="I7" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="J7">
         <v>108000.0</v>
       </c>
       <c r="K7"/>
-      <c r="L7"/>
+      <c r="L7" t="s">
+        <v>294</v>
+      </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>54491</v>
       </c>
       <c r="B8">
         <v>54477</v>
       </c>
       <c r="C8">
         <v>4600014542</v>
       </c>
       <c r="D8" t="s">
         <v>188</v>
       </c>
       <c r="E8" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="I8" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="J8">
         <v>64007.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G5"/>
+  <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="B1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C1" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="D1" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="E1" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51701</v>
       </c>
       <c r="B2">
         <v>51644</v>
       </c>
       <c r="C2">
         <v>2020</v>
       </c>
       <c r="D2">
         <v>2652000.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>65</v>
@@ -6352,4822 +6380,4891 @@
         <v>2021</v>
       </c>
       <c r="D3">
         <v>2700000.0</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>53606</v>
       </c>
       <c r="B4">
         <v>53556</v>
       </c>
       <c r="C4">
         <v>2022</v>
       </c>
       <c r="D4">
         <v>327151.0</v>
       </c>
       <c r="E4" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>53611</v>
       </c>
       <c r="B5">
         <v>53556</v>
       </c>
       <c r="C5">
         <v>2022</v>
       </c>
       <c r="D5">
         <v>164971.0</v>
       </c>
       <c r="E5" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>299</v>
+        <v>303</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6">
+        <v>54777</v>
+      </c>
+      <c r="B6">
+        <v>53556</v>
+      </c>
+      <c r="C6">
+        <v>2024</v>
+      </c>
+      <c r="D6">
+        <v>68501.65</v>
+      </c>
+      <c r="E6" t="s">
+        <v>302</v>
+      </c>
+      <c r="F6" t="s">
+        <v>304</v>
+      </c>
+      <c r="G6" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7">
+        <v>54782</v>
+      </c>
+      <c r="B7">
+        <v>53266</v>
+      </c>
+      <c r="C7">
+        <v>2024</v>
+      </c>
+      <c r="D7">
+        <v>23229.0</v>
+      </c>
+      <c r="E7" t="s">
+        <v>302</v>
+      </c>
+      <c r="F7" t="s">
+        <v>304</v>
+      </c>
+      <c r="G7" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8">
+        <v>54788</v>
+      </c>
+      <c r="B8">
+        <v>54490</v>
+      </c>
+      <c r="C8">
+        <v>2024</v>
+      </c>
+      <c r="D8">
+        <v>11521.12</v>
+      </c>
+      <c r="E8" t="s">
+        <v>302</v>
+      </c>
+      <c r="F8" t="s">
+        <v>304</v>
+      </c>
+      <c r="G8" t="s">
+        <v>295</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="B1" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="C1" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="D1" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="E1" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="H1" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="I1" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54395</v>
       </c>
       <c r="B2" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="C2" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="D2" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="G2" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="K2" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>54016</v>
       </c>
       <c r="B3" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="C3" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="D3" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="E3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="K3" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>54421</v>
       </c>
       <c r="B4" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="C4" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="D4" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="F4" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="G4" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>177</v>
+        <v>330</v>
       </c>
       <c r="K4" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>54482</v>
       </c>
       <c r="B5" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="C5" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="D5" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="E5" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F5" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="G5" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="K5" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>54006</v>
       </c>
       <c r="B6" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="C6" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="D6" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E6" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="K6" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>50365</v>
       </c>
       <c r="B7" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="C7" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="D7" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="E7" t="s">
         <v>188</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
         <v>65</v>
       </c>
       <c r="K7" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>54393</v>
       </c>
       <c r="B8" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="C8" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="D8" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="G8" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="K8" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>54417</v>
       </c>
       <c r="B9" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="C9" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="D9" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="G9" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>177</v>
+        <v>330</v>
       </c>
       <c r="K9" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>54480</v>
       </c>
       <c r="B10" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="C10" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="D10" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="E10" t="s">
         <v>79</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="K10" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>54387</v>
       </c>
       <c r="B11" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="C11" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="D11" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="F11" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="G11" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="K11" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>54388</v>
       </c>
       <c r="B12" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="C12" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="D12" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="G12" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="H12"/>
       <c r="I12" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="J12" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="K12" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>50277</v>
       </c>
       <c r="B13" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="C13" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="D13" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="E13" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
         <v>65</v>
       </c>
       <c r="K13" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>54413</v>
       </c>
       <c r="B14" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="C14" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="D14" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="F14" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="G14" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>177</v>
+        <v>330</v>
       </c>
       <c r="K14" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>53996</v>
       </c>
       <c r="B15" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="C15" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="D15" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="E15" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="K15" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>53571</v>
       </c>
       <c r="B16" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="C16" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="D16" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="E16" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F16" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="G16" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>217</v>
+        <v>397</v>
       </c>
       <c r="K16" t="s">
-        <v>391</v>
+        <v>398</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>54415</v>
       </c>
       <c r="B17" t="s">
-        <v>392</v>
+        <v>399</v>
       </c>
       <c r="C17" t="s">
-        <v>393</v>
+        <v>400</v>
       </c>
       <c r="D17" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="G17" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>177</v>
+        <v>330</v>
       </c>
       <c r="K17" t="s">
-        <v>396</v>
+        <v>403</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>54418</v>
       </c>
       <c r="B18" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="C18" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="D18" t="s">
-        <v>399</v>
+        <v>406</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
       <c r="F18" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="G18" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>177</v>
+        <v>330</v>
       </c>
       <c r="K18" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>50366</v>
       </c>
       <c r="B19" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="C19" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
       <c r="D19" t="s">
-        <v>405</v>
+        <v>412</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>65</v>
       </c>
       <c r="K19" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>54391</v>
       </c>
       <c r="B20" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
       <c r="C20" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
       <c r="D20" t="s">
-        <v>410</v>
+        <v>417</v>
       </c>
       <c r="E20" t="s">
         <v>37</v>
       </c>
       <c r="F20" t="s">
-        <v>411</v>
+        <v>418</v>
       </c>
       <c r="G20" t="s">
-        <v>412</v>
+        <v>419</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="K20" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>51791</v>
       </c>
       <c r="B21" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="C21" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
       <c r="D21" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
       <c r="E21" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F21" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="G21" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="H21" t="s">
         <v>180</v>
       </c>
       <c r="I21" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="J21" t="s">
-        <v>258</v>
+        <v>427</v>
       </c>
       <c r="K21" t="s">
-        <v>420</v>
+        <v>428</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>54416</v>
       </c>
       <c r="B22" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="C22" t="s">
-        <v>422</v>
+        <v>430</v>
       </c>
       <c r="D22" t="s">
-        <v>423</v>
+        <v>431</v>
       </c>
       <c r="E22" t="s">
         <v>37</v>
       </c>
       <c r="F22" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="G22" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>177</v>
+        <v>330</v>
       </c>
       <c r="K22" t="s">
-        <v>425</v>
+        <v>433</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>54086</v>
       </c>
       <c r="B23" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="C23" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="D23" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="E23" t="s">
         <v>79</v>
       </c>
       <c r="F23" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="G23" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>430</v>
+        <v>438</v>
       </c>
       <c r="K23" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>54041</v>
       </c>
       <c r="B24" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="C24" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
       <c r="D24" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="E24" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="K24" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>53561</v>
       </c>
       <c r="B25" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="C25" t="s">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="D25" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="E25" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F25" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="G25" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="H25"/>
       <c r="I25" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
       <c r="J25" t="s">
-        <v>217</v>
+        <v>397</v>
       </c>
       <c r="K25" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>53866</v>
       </c>
       <c r="B26" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="C26" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="D26" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="E26" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="K26" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>50309</v>
       </c>
       <c r="B27" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="C27" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="D27" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="E27" t="s">
         <v>188</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>452</v>
+        <v>460</v>
       </c>
       <c r="H27" t="s">
         <v>79</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
         <v>65</v>
       </c>
       <c r="K27" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>50278</v>
       </c>
       <c r="B28" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="C28" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="D28" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
       <c r="E28" t="s">
         <v>79</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>457</v>
+        <v>465</v>
       </c>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
         <v>65</v>
       </c>
       <c r="K28" t="s">
-        <v>458</v>
+        <v>466</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>50364</v>
       </c>
       <c r="B29" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="C29" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="D29" t="s">
-        <v>461</v>
+        <v>469</v>
       </c>
       <c r="E29" t="s">
         <v>188</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>462</v>
+        <v>470</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29" t="s">
         <v>65</v>
       </c>
       <c r="K29" t="s">
-        <v>463</v>
+        <v>471</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>54091</v>
       </c>
       <c r="B30" t="s">
-        <v>464</v>
+        <v>472</v>
       </c>
       <c r="C30" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
       <c r="D30" t="s">
-        <v>466</v>
+        <v>474</v>
       </c>
       <c r="E30" t="s">
         <v>79</v>
       </c>
       <c r="F30" t="s">
-        <v>467</v>
+        <v>475</v>
       </c>
       <c r="G30" t="s">
-        <v>468</v>
+        <v>476</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>469</v>
+        <v>477</v>
       </c>
       <c r="K30" t="s">
-        <v>470</v>
+        <v>478</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G34"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
       <c r="B1" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="E1" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50668</v>
       </c>
       <c r="B2">
         <v>50365</v>
       </c>
       <c r="C2">
         <v>50164</v>
       </c>
       <c r="D2" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>53566</v>
       </c>
       <c r="B3">
         <v>53561</v>
       </c>
       <c r="C3">
         <v>53151</v>
       </c>
       <c r="D3" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="E3" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>217</v>
+        <v>397</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>53576</v>
       </c>
       <c r="B4">
         <v>53571</v>
       </c>
       <c r="C4">
         <v>53151</v>
       </c>
       <c r="D4" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="E4" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>217</v>
+        <v>397</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>53846</v>
       </c>
       <c r="B5">
         <v>50364</v>
       </c>
       <c r="C5">
         <v>50146</v>
       </c>
       <c r="D5" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="E5" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>53991</v>
       </c>
       <c r="B6">
         <v>53866</v>
       </c>
       <c r="C6">
         <v>53156</v>
       </c>
       <c r="D6" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="E6" t="s">
-        <v>479</v>
+        <v>487</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>54001</v>
       </c>
       <c r="B7">
         <v>53996</v>
       </c>
       <c r="C7">
         <v>53156</v>
       </c>
       <c r="D7" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
       <c r="E7" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>54011</v>
       </c>
       <c r="B8">
         <v>54006</v>
       </c>
       <c r="C8">
         <v>53156</v>
       </c>
       <c r="D8" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="E8" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>54021</v>
       </c>
       <c r="B9">
         <v>54016</v>
       </c>
       <c r="C9">
         <v>53156</v>
       </c>
       <c r="D9" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="E9" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>54046</v>
       </c>
       <c r="B10">
         <v>54041</v>
       </c>
       <c r="C10">
         <v>53156</v>
       </c>
       <c r="D10" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="E10" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>54096</v>
       </c>
       <c r="B11">
         <v>54086</v>
       </c>
       <c r="C11">
         <v>50118</v>
       </c>
       <c r="D11" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
       <c r="E11" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>54101</v>
       </c>
       <c r="B12">
         <v>54091</v>
       </c>
       <c r="C12">
         <v>50118</v>
       </c>
       <c r="D12" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
       <c r="E12" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>54389</v>
       </c>
       <c r="B13">
         <v>54387</v>
       </c>
       <c r="C13">
         <v>49906</v>
       </c>
       <c r="D13" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="E13" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>54390</v>
       </c>
       <c r="B14">
         <v>54388</v>
       </c>
       <c r="C14">
         <v>49906</v>
       </c>
       <c r="D14" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="E14" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>54392</v>
       </c>
       <c r="B15">
         <v>54391</v>
       </c>
       <c r="C15">
         <v>49906</v>
       </c>
       <c r="D15" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
       <c r="E15" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>54410</v>
       </c>
       <c r="B16">
         <v>54395</v>
       </c>
       <c r="C16">
         <v>50153</v>
       </c>
       <c r="D16" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="E16" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>177</v>
+        <v>330</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>54411</v>
       </c>
       <c r="B17">
         <v>54388</v>
       </c>
       <c r="C17">
         <v>50153</v>
       </c>
       <c r="D17" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="E17" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>177</v>
+        <v>330</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>54412</v>
       </c>
       <c r="B18">
         <v>54391</v>
       </c>
       <c r="C18">
         <v>50153</v>
       </c>
       <c r="D18" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
       <c r="E18" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>177</v>
+        <v>330</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>54414</v>
       </c>
       <c r="B19">
         <v>54413</v>
       </c>
       <c r="C19">
         <v>50153</v>
       </c>
       <c r="D19" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="E19" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>177</v>
+        <v>330</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>54419</v>
       </c>
       <c r="B20">
         <v>54418</v>
       </c>
       <c r="C20">
         <v>50153</v>
       </c>
       <c r="D20" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>177</v>
+        <v>330</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>54420</v>
       </c>
       <c r="B21">
         <v>54416</v>
       </c>
       <c r="C21">
         <v>50153</v>
       </c>
       <c r="D21" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>177</v>
+        <v>330</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>54422</v>
       </c>
       <c r="B22">
         <v>54421</v>
       </c>
       <c r="C22">
         <v>50153</v>
       </c>
       <c r="D22" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="E22" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>177</v>
+        <v>330</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>54423</v>
       </c>
       <c r="B23">
         <v>54415</v>
       </c>
       <c r="C23">
         <v>49906</v>
       </c>
       <c r="D23" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="E23" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>177</v>
+        <v>330</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>54424</v>
       </c>
       <c r="B24">
         <v>54417</v>
       </c>
       <c r="C24">
         <v>49906</v>
       </c>
       <c r="D24" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="E24" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>177</v>
+        <v>330</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>54425</v>
       </c>
       <c r="B25">
         <v>54421</v>
       </c>
       <c r="C25">
         <v>49906</v>
       </c>
       <c r="D25" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="E25" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>177</v>
+        <v>330</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>54426</v>
       </c>
       <c r="B26">
         <v>50366</v>
       </c>
       <c r="C26">
         <v>49906</v>
       </c>
       <c r="D26" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="E26" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>177</v>
+        <v>330</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>54427</v>
       </c>
       <c r="B27">
         <v>54416</v>
       </c>
       <c r="C27">
         <v>49906</v>
       </c>
       <c r="D27" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="E27" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>177</v>
+        <v>330</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>54428</v>
       </c>
       <c r="B28">
         <v>54393</v>
       </c>
       <c r="C28">
         <v>50153</v>
       </c>
       <c r="D28" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="E28" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>177</v>
+        <v>330</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>54478</v>
       </c>
       <c r="B29">
         <v>50278</v>
       </c>
       <c r="C29">
         <v>54477</v>
       </c>
       <c r="D29" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="E29" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>54479</v>
       </c>
       <c r="B30">
         <v>50277</v>
       </c>
       <c r="C30">
         <v>54477</v>
       </c>
       <c r="D30" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="E30" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>54481</v>
       </c>
       <c r="B31">
         <v>54480</v>
       </c>
       <c r="C31">
         <v>54477</v>
       </c>
       <c r="D31" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="E31" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>54483</v>
       </c>
       <c r="B32">
         <v>54482</v>
       </c>
       <c r="C32">
         <v>54477</v>
       </c>
       <c r="D32" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="E32" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>54484</v>
       </c>
       <c r="B33">
         <v>50309</v>
       </c>
       <c r="C33">
         <v>54477</v>
       </c>
       <c r="D33" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="E33" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>54485</v>
       </c>
       <c r="B34">
         <v>51791</v>
       </c>
       <c r="C34">
         <v>54477</v>
       </c>
       <c r="D34" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="E34" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>481</v>
+        <v>489</v>
       </c>
       <c r="B1" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="C1" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49602</v>
       </c>
       <c r="B2" t="s">
         <v>79</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="E2" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="F2" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49605</v>
       </c>
       <c r="B3" t="s">
         <v>54</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="E3" t="s">
         <v>65</v>
       </c>
       <c r="F3" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49606</v>
       </c>
       <c r="B4" t="s">
         <v>68</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="E4" t="s">
         <v>65</v>
       </c>
       <c r="F4" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49609</v>
       </c>
       <c r="B5" t="s">
         <v>188</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
       <c r="E5" t="s">
         <v>65</v>
       </c>
       <c r="F5" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49622</v>
       </c>
       <c r="B6" t="s">
         <v>90</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="E6" t="s">
         <v>65</v>
       </c>
       <c r="F6" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49625</v>
       </c>
       <c r="B7" t="s">
         <v>138</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>495</v>
+        <v>503</v>
       </c>
       <c r="E7" t="s">
         <v>65</v>
       </c>
       <c r="F7" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49642</v>
       </c>
       <c r="B8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>497</v>
+        <v>505</v>
       </c>
       <c r="E8" t="s">
         <v>65</v>
       </c>
       <c r="F8" t="s">
-        <v>498</v>
+        <v>506</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49682</v>
       </c>
       <c r="B9" t="s">
         <v>98</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>499</v>
+        <v>507</v>
       </c>
       <c r="E9" t="s">
         <v>65</v>
       </c>
       <c r="F9" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>53146</v>
       </c>
       <c r="B10" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="E10" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
       <c r="F10" t="s">
-        <v>503</v>
+        <v>511</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49731</v>
       </c>
       <c r="B11" t="s">
         <v>38</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>504</v>
+        <v>512</v>
       </c>
       <c r="E11" t="s">
         <v>65</v>
       </c>
       <c r="F11" t="s">
-        <v>505</v>
+        <v>513</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49740</v>
       </c>
       <c r="B12" t="s">
         <v>118</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
       <c r="E12" t="s">
         <v>65</v>
       </c>
       <c r="F12" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49741</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
       <c r="E13" t="s">
         <v>65</v>
       </c>
       <c r="F13" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49750</v>
       </c>
       <c r="B14" t="s">
         <v>180</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
       <c r="E14" t="s">
         <v>65</v>
       </c>
       <c r="F14" t="s">
-        <v>511</v>
+        <v>519</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49752</v>
       </c>
       <c r="B15" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="E15" t="s">
         <v>65</v>
       </c>
       <c r="F15" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49603</v>
       </c>
       <c r="B16" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>515</v>
+        <v>523</v>
       </c>
       <c r="E16" t="s">
         <v>65</v>
       </c>
       <c r="F16" t="s">
-        <v>516</v>
+        <v>524</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>49624</v>
       </c>
       <c r="B17" t="s">
-        <v>517</v>
+        <v>525</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>518</v>
+        <v>526</v>
       </c>
       <c r="E17" t="s">
         <v>65</v>
       </c>
       <c r="F17" t="s">
-        <v>519</v>
+        <v>527</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49646</v>
       </c>
       <c r="B18" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>520</v>
+        <v>528</v>
       </c>
       <c r="E18" t="s">
         <v>65</v>
       </c>
       <c r="F18" t="s">
-        <v>521</v>
+        <v>529</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>49665</v>
       </c>
       <c r="B19" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
       <c r="E19" t="s">
         <v>65</v>
       </c>
       <c r="F19" t="s">
-        <v>523</v>
+        <v>531</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>49666</v>
       </c>
       <c r="B20" t="s">
-        <v>524</v>
+        <v>532</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>525</v>
+        <v>533</v>
       </c>
       <c r="E20" t="s">
         <v>65</v>
       </c>
       <c r="F20" t="s">
-        <v>526</v>
+        <v>534</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>49674</v>
       </c>
       <c r="B21" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>528</v>
+        <v>536</v>
       </c>
       <c r="E21" t="s">
         <v>65</v>
       </c>
       <c r="F21" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>49675</v>
       </c>
       <c r="B22" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E22" t="s">
         <v>65</v>
       </c>
       <c r="F22" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>49681</v>
       </c>
       <c r="B23" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>533</v>
+        <v>541</v>
       </c>
       <c r="E23" t="s">
         <v>65</v>
       </c>
       <c r="F23" t="s">
-        <v>534</v>
+        <v>542</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>49686</v>
       </c>
       <c r="B24" t="s">
-        <v>535</v>
+        <v>543</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>536</v>
+        <v>544</v>
       </c>
       <c r="E24" t="s">
         <v>65</v>
       </c>
       <c r="F24" t="s">
-        <v>537</v>
+        <v>545</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>49704</v>
       </c>
       <c r="B25" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>539</v>
+        <v>547</v>
       </c>
       <c r="E25" t="s">
         <v>65</v>
       </c>
       <c r="F25" t="s">
-        <v>540</v>
+        <v>548</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>49707</v>
       </c>
       <c r="B26" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>541</v>
+        <v>549</v>
       </c>
       <c r="E26" t="s">
         <v>65</v>
       </c>
       <c r="F26" t="s">
-        <v>542</v>
+        <v>550</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>49708</v>
       </c>
       <c r="B27" t="s">
-        <v>543</v>
+        <v>551</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="E27" t="s">
         <v>65</v>
       </c>
       <c r="F27" t="s">
-        <v>545</v>
+        <v>553</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>49714</v>
       </c>
       <c r="B28" t="s">
-        <v>546</v>
+        <v>554</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>547</v>
+        <v>555</v>
       </c>
       <c r="E28" t="s">
         <v>65</v>
       </c>
       <c r="F28" t="s">
-        <v>548</v>
+        <v>556</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>49715</v>
       </c>
       <c r="B29" t="s">
-        <v>549</v>
+        <v>557</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>550</v>
+        <v>558</v>
       </c>
       <c r="E29" t="s">
         <v>65</v>
       </c>
       <c r="F29" t="s">
-        <v>551</v>
+        <v>559</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>49727</v>
       </c>
       <c r="B30" t="s">
-        <v>552</v>
+        <v>560</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>553</v>
+        <v>561</v>
       </c>
       <c r="E30" t="s">
         <v>65</v>
       </c>
       <c r="F30" t="s">
-        <v>554</v>
+        <v>562</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>49733</v>
       </c>
       <c r="B31" t="s">
-        <v>555</v>
+        <v>563</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>556</v>
+        <v>564</v>
       </c>
       <c r="E31" t="s">
         <v>65</v>
       </c>
       <c r="F31" t="s">
-        <v>557</v>
+        <v>565</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>49743</v>
       </c>
       <c r="B32" t="s">
-        <v>558</v>
+        <v>566</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>559</v>
+        <v>567</v>
       </c>
       <c r="E32" t="s">
         <v>65</v>
       </c>
       <c r="F32" t="s">
-        <v>560</v>
+        <v>568</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J87"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>561</v>
+        <v>569</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>562</v>
+        <v>570</v>
       </c>
       <c r="D1" t="s">
-        <v>563</v>
+        <v>571</v>
       </c>
       <c r="E1" t="s">
-        <v>564</v>
+        <v>572</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>565</v>
+        <v>573</v>
       </c>
       <c r="H1" t="s">
-        <v>566</v>
+        <v>574</v>
       </c>
       <c r="I1" t="s">
-        <v>567</v>
+        <v>575</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>51410</v>
       </c>
       <c r="B2">
         <v>50146</v>
       </c>
       <c r="C2" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>569</v>
+        <v>577</v>
       </c>
       <c r="G2" t="s">
-        <v>570</v>
+        <v>578</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>0</v>
       </c>
       <c r="J2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>51191</v>
       </c>
       <c r="B3">
         <v>50074</v>
       </c>
       <c r="C3" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="D3" t="s">
-        <v>572</v>
+        <v>580</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>573</v>
+        <v>581</v>
       </c>
       <c r="G3" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>50984</v>
       </c>
       <c r="B4">
         <v>50099</v>
       </c>
       <c r="C4" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="D4" t="s">
-        <v>576</v>
+        <v>584</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>577</v>
+        <v>585</v>
       </c>
       <c r="G4" t="s">
-        <v>578</v>
+        <v>586</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>2</v>
       </c>
       <c r="J4" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>50990</v>
       </c>
       <c r="B5">
         <v>50174</v>
       </c>
       <c r="C5" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D5" t="s">
-        <v>579</v>
+        <v>587</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
       <c r="G5" t="s">
-        <v>581</v>
+        <v>589</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>0</v>
       </c>
       <c r="J5" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>51404</v>
       </c>
       <c r="B6">
         <v>50099</v>
       </c>
       <c r="C6" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="D6" t="s">
-        <v>583</v>
+        <v>591</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>584</v>
+        <v>592</v>
       </c>
       <c r="G6" t="s">
-        <v>585</v>
+        <v>593</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>3</v>
       </c>
       <c r="J6" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>51400</v>
       </c>
       <c r="B7">
         <v>50099</v>
       </c>
       <c r="C7" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="D7" t="s">
-        <v>586</v>
+        <v>594</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>587</v>
+        <v>595</v>
       </c>
       <c r="G7" t="s">
-        <v>588</v>
+        <v>596</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>12</v>
       </c>
       <c r="J7" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>51401</v>
       </c>
       <c r="B8">
         <v>50099</v>
       </c>
       <c r="C8" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="D8" t="s">
-        <v>589</v>
+        <v>597</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>590</v>
+        <v>598</v>
       </c>
       <c r="G8" t="s">
-        <v>591</v>
+        <v>599</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>0</v>
       </c>
       <c r="J8" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>51402</v>
       </c>
       <c r="B9">
         <v>50099</v>
       </c>
       <c r="C9" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D9" t="s">
-        <v>592</v>
+        <v>600</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>593</v>
+        <v>601</v>
       </c>
       <c r="G9" t="s">
-        <v>594</v>
+        <v>602</v>
       </c>
       <c r="H9"/>
       <c r="I9">
         <v>0</v>
       </c>
       <c r="J9" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>51403</v>
       </c>
       <c r="B10">
         <v>50099</v>
       </c>
       <c r="C10" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="D10" t="s">
-        <v>595</v>
+        <v>603</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>596</v>
+        <v>604</v>
       </c>
       <c r="G10" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>2</v>
       </c>
       <c r="J10" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>51247</v>
       </c>
       <c r="B11">
         <v>50174</v>
       </c>
       <c r="C11" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>598</v>
+        <v>606</v>
       </c>
       <c r="G11" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
       <c r="H11"/>
       <c r="I11">
         <v>0</v>
       </c>
       <c r="J11" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>51248</v>
       </c>
       <c r="B12">
         <v>50118</v>
       </c>
       <c r="C12" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>598</v>
+        <v>606</v>
       </c>
       <c r="G12" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>51450</v>
       </c>
       <c r="B13">
         <v>50118</v>
       </c>
       <c r="C13" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="D13" t="s">
-        <v>600</v>
+        <v>608</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>601</v>
+        <v>609</v>
       </c>
       <c r="G13" t="s">
-        <v>602</v>
+        <v>610</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>10</v>
       </c>
       <c r="J13" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>51150</v>
       </c>
       <c r="B14">
         <v>50144</v>
       </c>
       <c r="C14" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="D14" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>604</v>
+        <v>612</v>
       </c>
       <c r="G14" t="s">
-        <v>605</v>
+        <v>613</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>0</v>
       </c>
       <c r="J14" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>51151</v>
       </c>
       <c r="B15">
         <v>50135</v>
       </c>
       <c r="C15" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="D15" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>604</v>
+        <v>612</v>
       </c>
       <c r="G15" t="s">
-        <v>605</v>
+        <v>613</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50899</v>
       </c>
       <c r="B16">
         <v>50144</v>
       </c>
       <c r="C16" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D16" t="s">
-        <v>606</v>
+        <v>614</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>607</v>
+        <v>615</v>
       </c>
       <c r="G16" t="s">
-        <v>608</v>
+        <v>616</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>0</v>
       </c>
       <c r="J16" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>51411</v>
       </c>
       <c r="B17">
         <v>50144</v>
       </c>
       <c r="C17" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="D17" t="s">
-        <v>609</v>
+        <v>617</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>610</v>
+        <v>618</v>
       </c>
       <c r="G17" t="s">
-        <v>611</v>
+        <v>619</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>1</v>
       </c>
       <c r="J17" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>51252</v>
       </c>
       <c r="B18">
         <v>50081</v>
       </c>
       <c r="C18" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="D18" t="s">
-        <v>612</v>
+        <v>620</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>613</v>
+        <v>621</v>
       </c>
       <c r="G18" t="s">
-        <v>614</v>
+        <v>622</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>0</v>
       </c>
       <c r="J18" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>51253</v>
       </c>
       <c r="B19">
         <v>50099</v>
       </c>
       <c r="C19" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="D19" t="s">
-        <v>612</v>
+        <v>620</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>613</v>
+        <v>621</v>
       </c>
       <c r="G19" t="s">
-        <v>614</v>
+        <v>622</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>16</v>
       </c>
       <c r="J19" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>50928</v>
       </c>
       <c r="B20">
         <v>50099</v>
       </c>
       <c r="C20" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D20" t="s">
-        <v>615</v>
+        <v>623</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>616</v>
+        <v>624</v>
       </c>
       <c r="G20" t="s">
-        <v>617</v>
+        <v>625</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>6</v>
       </c>
       <c r="J20" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>51261</v>
       </c>
       <c r="B21">
         <v>50081</v>
       </c>
       <c r="C21" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="D21" t="s">
-        <v>618</v>
+        <v>626</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>619</v>
+        <v>627</v>
       </c>
       <c r="G21" t="s">
-        <v>620</v>
+        <v>628</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>0</v>
       </c>
       <c r="J21" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>51366</v>
       </c>
       <c r="B22">
         <v>50135</v>
       </c>
       <c r="C22" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="D22" t="s">
-        <v>621</v>
+        <v>629</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>622</v>
+        <v>630</v>
       </c>
       <c r="G22" t="s">
-        <v>623</v>
+        <v>631</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>0</v>
       </c>
       <c r="J22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>51187</v>
       </c>
       <c r="B23">
         <v>50174</v>
       </c>
       <c r="C23" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>624</v>
+        <v>632</v>
       </c>
       <c r="G23" t="s">
-        <v>625</v>
+        <v>633</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>0</v>
       </c>
       <c r="J23" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>50950</v>
       </c>
       <c r="B24">
         <v>50164</v>
       </c>
       <c r="C24" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D24" t="s">
-        <v>626</v>
+        <v>634</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>627</v>
+        <v>635</v>
       </c>
       <c r="G24" t="s">
-        <v>628</v>
+        <v>636</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>9</v>
       </c>
       <c r="J24" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>50921</v>
       </c>
       <c r="B25">
         <v>50153</v>
       </c>
       <c r="C25" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D25" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="G25" t="s">
-        <v>631</v>
+        <v>639</v>
       </c>
       <c r="H25"/>
       <c r="I25">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="J25" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>50911</v>
       </c>
       <c r="B26">
         <v>50146</v>
       </c>
       <c r="C26" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D26" t="s">
-        <v>632</v>
+        <v>640</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="G26" t="s">
-        <v>634</v>
+        <v>642</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0</v>
       </c>
       <c r="J26" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>50907</v>
       </c>
       <c r="B27">
         <v>50146</v>
       </c>
       <c r="C27" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D27" t="s">
-        <v>635</v>
+        <v>643</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>636</v>
+        <v>644</v>
       </c>
       <c r="G27" t="s">
-        <v>637</v>
+        <v>645</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>4</v>
       </c>
       <c r="J27" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>50910</v>
       </c>
       <c r="B28">
         <v>50146</v>
       </c>
       <c r="C28" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D28" t="s">
-        <v>638</v>
+        <v>646</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>639</v>
+        <v>647</v>
       </c>
       <c r="G28" t="s">
-        <v>640</v>
+        <v>648</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>0</v>
       </c>
       <c r="J28" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>50908</v>
       </c>
       <c r="B29">
         <v>50146</v>
       </c>
       <c r="C29" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="D29" t="s">
-        <v>641</v>
+        <v>649</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>642</v>
+        <v>650</v>
       </c>
       <c r="G29" t="s">
-        <v>643</v>
+        <v>651</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>6</v>
       </c>
       <c r="J29" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>50909</v>
       </c>
       <c r="B30">
         <v>50146</v>
       </c>
       <c r="C30" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D30" t="s">
-        <v>644</v>
+        <v>652</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>645</v>
+        <v>653</v>
       </c>
       <c r="G30" t="s">
-        <v>646</v>
+        <v>654</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>5</v>
       </c>
       <c r="J30" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>51235</v>
       </c>
       <c r="B31">
         <v>50081</v>
       </c>
       <c r="C31" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="D31" t="s">
-        <v>647</v>
+        <v>655</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>648</v>
+        <v>656</v>
       </c>
       <c r="G31" t="s">
-        <v>649</v>
+        <v>657</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>1</v>
       </c>
       <c r="J31" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>51408</v>
       </c>
       <c r="B32">
         <v>50146</v>
       </c>
       <c r="C32" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>650</v>
+        <v>658</v>
       </c>
       <c r="G32" t="s">
-        <v>651</v>
+        <v>659</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>0</v>
       </c>
       <c r="J32" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>51416</v>
       </c>
       <c r="B33">
         <v>50102</v>
       </c>
       <c r="C33" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="D33" t="s">
-        <v>652</v>
+        <v>660</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>653</v>
+        <v>661</v>
       </c>
       <c r="G33" t="s">
-        <v>654</v>
+        <v>662</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>0</v>
       </c>
       <c r="J33" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>51182</v>
       </c>
       <c r="B34">
         <v>50074</v>
       </c>
       <c r="C34" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>655</v>
+        <v>663</v>
       </c>
       <c r="G34" t="s">
-        <v>656</v>
+        <v>664</v>
       </c>
       <c r="H34"/>
       <c r="I34">
         <v>0</v>
       </c>
       <c r="J34" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>51480</v>
       </c>
       <c r="B35">
         <v>50125</v>
       </c>
       <c r="C35" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D35" t="s">
-        <v>657</v>
+        <v>665</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
-        <v>658</v>
+        <v>666</v>
       </c>
       <c r="G35" t="s">
-        <v>659</v>
+        <v>667</v>
       </c>
       <c r="H35"/>
       <c r="I35">
         <v>0</v>
       </c>
       <c r="J35" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>51322</v>
       </c>
       <c r="B36">
         <v>50148</v>
       </c>
       <c r="C36" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D36" t="s">
-        <v>660</v>
+        <v>668</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>661</v>
+        <v>669</v>
       </c>
       <c r="G36" t="s">
-        <v>662</v>
+        <v>670</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>0</v>
       </c>
       <c r="J36" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>51325</v>
       </c>
       <c r="B37">
         <v>50153</v>
       </c>
       <c r="C37" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D37" t="s">
-        <v>660</v>
+        <v>668</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>661</v>
+        <v>669</v>
       </c>
       <c r="G37" t="s">
-        <v>663</v>
+        <v>671</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>3</v>
       </c>
       <c r="J37" t="s">
-        <v>664</v>
+        <v>672</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>51326</v>
       </c>
       <c r="B38">
         <v>50154</v>
       </c>
       <c r="C38" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D38" t="s">
-        <v>660</v>
+        <v>668</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>661</v>
+        <v>669</v>
       </c>
       <c r="G38" t="s">
-        <v>662</v>
+        <v>670</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>4</v>
       </c>
       <c r="J38" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>51327</v>
       </c>
       <c r="B39">
         <v>50164</v>
       </c>
       <c r="C39" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D39" t="s">
-        <v>660</v>
+        <v>668</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>661</v>
+        <v>669</v>
       </c>
       <c r="G39" t="s">
-        <v>662</v>
+        <v>670</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>3</v>
       </c>
       <c r="J39" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>51335</v>
       </c>
       <c r="B40">
         <v>50146</v>
       </c>
       <c r="C40" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D40" t="s">
-        <v>660</v>
+        <v>668</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>661</v>
+        <v>669</v>
       </c>
       <c r="G40" t="s">
-        <v>662</v>
+        <v>670</v>
       </c>
       <c r="H40"/>
       <c r="I40">
         <v>2</v>
       </c>
       <c r="J40" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>50915</v>
       </c>
       <c r="B41">
         <v>50146</v>
       </c>
       <c r="C41" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>665</v>
+        <v>673</v>
       </c>
       <c r="G41" t="s">
-        <v>666</v>
+        <v>674</v>
       </c>
       <c r="H41"/>
       <c r="I41">
         <v>0</v>
       </c>
       <c r="J41" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>51197</v>
       </c>
       <c r="B42">
         <v>50074</v>
       </c>
       <c r="C42" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>667</v>
+        <v>675</v>
       </c>
       <c r="G42" t="s">
-        <v>668</v>
+        <v>676</v>
       </c>
       <c r="H42"/>
       <c r="I42">
         <v>0</v>
       </c>
       <c r="J42" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>50940</v>
       </c>
       <c r="B43">
         <v>50153</v>
       </c>
       <c r="C43" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>669</v>
+        <v>677</v>
       </c>
       <c r="G43" t="s">
-        <v>670</v>
+        <v>678</v>
       </c>
       <c r="H43"/>
       <c r="I43">
         <v>0</v>
       </c>
       <c r="J43" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>51192</v>
       </c>
       <c r="B44">
         <v>50074</v>
       </c>
       <c r="C44" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="D44" t="s">
-        <v>671</v>
+        <v>679</v>
       </c>
       <c r="E44" t="s">
-        <v>672</v>
+        <v>680</v>
       </c>
       <c r="F44" t="s">
-        <v>673</v>
+        <v>681</v>
       </c>
       <c r="G44" t="s">
-        <v>674</v>
+        <v>682</v>
       </c>
       <c r="H44"/>
       <c r="I44">
         <v>155</v>
       </c>
       <c r="J44" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>50941</v>
       </c>
       <c r="B45">
         <v>50153</v>
       </c>
       <c r="C45" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>675</v>
+        <v>683</v>
       </c>
       <c r="G45" t="s">
-        <v>676</v>
+        <v>684</v>
       </c>
       <c r="H45"/>
       <c r="I45">
         <v>0</v>
       </c>
       <c r="J45" t="s">
-        <v>177</v>
+        <v>330</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>51413</v>
       </c>
       <c r="B46">
         <v>50102</v>
       </c>
       <c r="C46" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="D46" t="s">
-        <v>677</v>
+        <v>685</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>678</v>
+        <v>686</v>
       </c>
       <c r="G46" t="s">
-        <v>679</v>
+        <v>687</v>
       </c>
       <c r="H46"/>
       <c r="I46">
         <v>3</v>
       </c>
       <c r="J46" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>51484</v>
       </c>
       <c r="B47">
         <v>50125</v>
       </c>
       <c r="C47" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D47" t="s">
-        <v>680</v>
+        <v>688</v>
       </c>
       <c r="E47" t="s">
-        <v>681</v>
+        <v>689</v>
       </c>
       <c r="F47" t="s">
-        <v>682</v>
+        <v>690</v>
       </c>
       <c r="G47" t="s">
-        <v>683</v>
+        <v>691</v>
       </c>
       <c r="H47"/>
       <c r="I47">
         <v>142</v>
       </c>
       <c r="J47" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>51483</v>
       </c>
       <c r="B48">
         <v>50125</v>
       </c>
       <c r="C48" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D48" t="s">
-        <v>684</v>
+        <v>692</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>685</v>
+        <v>693</v>
       </c>
       <c r="G48" t="s">
-        <v>686</v>
+        <v>694</v>
       </c>
       <c r="H48"/>
       <c r="I48">
         <v>1</v>
       </c>
       <c r="J48" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>51482</v>
       </c>
       <c r="B49">
         <v>50125</v>
       </c>
       <c r="C49" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D49" t="s">
-        <v>684</v>
+        <v>692</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>687</v>
+        <v>695</v>
       </c>
       <c r="G49" t="s">
-        <v>688</v>
+        <v>696</v>
       </c>
       <c r="H49"/>
       <c r="I49">
         <v>0</v>
       </c>
       <c r="J49" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>51481</v>
       </c>
       <c r="B50">
         <v>50125</v>
       </c>
       <c r="C50" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D50" t="s">
-        <v>684</v>
+        <v>692</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>689</v>
+        <v>697</v>
       </c>
       <c r="G50" t="s">
-        <v>690</v>
+        <v>698</v>
       </c>
       <c r="H50"/>
       <c r="I50">
         <v>4</v>
       </c>
       <c r="J50" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>51487</v>
       </c>
       <c r="B51">
         <v>50125</v>
       </c>
       <c r="C51" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="D51" t="s">
-        <v>691</v>
+        <v>699</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
-        <v>692</v>
+        <v>700</v>
       </c>
       <c r="G51" t="s">
-        <v>693</v>
+        <v>701</v>
       </c>
       <c r="H51"/>
       <c r="I51">
         <v>2</v>
       </c>
       <c r="J51" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>51486</v>
       </c>
       <c r="B52">
         <v>50125</v>
       </c>
       <c r="C52" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="D52" t="s">
-        <v>684</v>
+        <v>692</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>694</v>
+        <v>702</v>
       </c>
       <c r="G52" t="s">
-        <v>695</v>
+        <v>703</v>
       </c>
       <c r="H52"/>
       <c r="I52">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J52" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>51488</v>
       </c>
       <c r="B53">
         <v>50125</v>
       </c>
       <c r="C53" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D53" t="s">
-        <v>696</v>
+        <v>704</v>
       </c>
       <c r="E53" t="s">
-        <v>697</v>
+        <v>705</v>
       </c>
       <c r="F53" t="s">
-        <v>698</v>
+        <v>706</v>
       </c>
       <c r="G53" t="s">
-        <v>699</v>
+        <v>707</v>
       </c>
       <c r="H53"/>
       <c r="I53">
         <v>165</v>
       </c>
       <c r="J53" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>51485</v>
       </c>
       <c r="B54">
         <v>50125</v>
       </c>
       <c r="C54" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="D54" t="s">
-        <v>700</v>
+        <v>708</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>701</v>
+        <v>709</v>
       </c>
       <c r="G54" t="s">
-        <v>702</v>
+        <v>710</v>
       </c>
       <c r="H54"/>
       <c r="I54">
         <v>0</v>
       </c>
       <c r="J54" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>54031</v>
       </c>
       <c r="B55">
         <v>53156</v>
       </c>
       <c r="C55" t="s">
-        <v>703</v>
+        <v>711</v>
       </c>
       <c r="D55"/>
       <c r="E55" t="s">
-        <v>704</v>
+        <v>712</v>
       </c>
       <c r="F55" t="s">
-        <v>705</v>
+        <v>713</v>
       </c>
       <c r="G55" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="H55"/>
       <c r="I55">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="J55" t="s">
-        <v>231</v>
+        <v>715</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>51260</v>
       </c>
       <c r="B56">
         <v>50081</v>
       </c>
       <c r="C56" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="D56" t="s">
-        <v>707</v>
+        <v>716</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
-        <v>708</v>
+        <v>717</v>
       </c>
       <c r="G56" t="s">
-        <v>709</v>
+        <v>718</v>
       </c>
       <c r="H56"/>
       <c r="I56">
         <v>0</v>
       </c>
       <c r="J56" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>54111</v>
       </c>
       <c r="B57">
         <v>53151</v>
       </c>
       <c r="C57" t="s">
-        <v>703</v>
+        <v>711</v>
       </c>
       <c r="D57" t="s">
-        <v>710</v>
+        <v>719</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
-        <v>711</v>
+        <v>720</v>
       </c>
       <c r="G57" t="s">
-        <v>712</v>
+        <v>721</v>
       </c>
       <c r="H57" t="s">
-        <v>713</v>
+        <v>722</v>
       </c>
       <c r="I57">
         <v>8</v>
       </c>
       <c r="J57" t="s">
-        <v>714</v>
+        <v>723</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>54036</v>
       </c>
       <c r="B58">
         <v>53156</v>
       </c>
       <c r="C58" t="s">
-        <v>703</v>
+        <v>711</v>
       </c>
       <c r="D58"/>
       <c r="E58" t="s">
-        <v>715</v>
+        <v>724</v>
       </c>
       <c r="F58" t="s">
-        <v>716</v>
+        <v>725</v>
       </c>
       <c r="G58" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
       <c r="H58"/>
       <c r="I58">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="J58" t="s">
-        <v>231</v>
+        <v>715</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>51188</v>
       </c>
       <c r="B59">
         <v>50174</v>
       </c>
       <c r="C59" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59" t="s">
-        <v>718</v>
+        <v>727</v>
       </c>
       <c r="G59" t="s">
-        <v>719</v>
+        <v>728</v>
       </c>
       <c r="H59"/>
       <c r="I59">
         <v>0</v>
       </c>
       <c r="J59" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>51417</v>
       </c>
       <c r="B60">
         <v>50102</v>
       </c>
       <c r="C60" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="D60" t="s">
-        <v>720</v>
+        <v>729</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
-        <v>721</v>
+        <v>730</v>
       </c>
       <c r="G60" t="s">
-        <v>722</v>
+        <v>731</v>
       </c>
       <c r="H60"/>
       <c r="I60">
         <v>0</v>
       </c>
       <c r="J60" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>51398</v>
       </c>
       <c r="B61">
         <v>50099</v>
       </c>
       <c r="C61" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="D61" t="s">
-        <v>723</v>
+        <v>732</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
       <c r="G61" t="s">
-        <v>725</v>
+        <v>734</v>
       </c>
       <c r="H61"/>
       <c r="I61">
         <v>1</v>
       </c>
       <c r="J61" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>51399</v>
       </c>
       <c r="B62">
         <v>50099</v>
       </c>
       <c r="C62" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="D62" t="s">
-        <v>726</v>
+        <v>735</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>727</v>
+        <v>736</v>
       </c>
       <c r="G62" t="s">
-        <v>728</v>
+        <v>737</v>
       </c>
       <c r="H62"/>
       <c r="I62">
         <v>0</v>
       </c>
       <c r="J62" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>50970</v>
       </c>
       <c r="B63">
         <v>50135</v>
       </c>
       <c r="C63" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D63" t="s">
-        <v>729</v>
+        <v>738</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>730</v>
+        <v>739</v>
       </c>
       <c r="G63" t="s">
-        <v>731</v>
+        <v>740</v>
       </c>
       <c r="H63"/>
       <c r="I63">
         <v>0</v>
       </c>
       <c r="J63" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>50883</v>
       </c>
       <c r="B64">
         <v>50135</v>
       </c>
       <c r="C64" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="D64" t="s">
-        <v>732</v>
+        <v>741</v>
       </c>
       <c r="E64" t="s">
-        <v>733</v>
+        <v>742</v>
       </c>
       <c r="F64" t="s">
-        <v>734</v>
+        <v>743</v>
       </c>
       <c r="G64" t="s">
-        <v>735</v>
+        <v>744</v>
       </c>
       <c r="H64"/>
       <c r="I64">
         <v>530</v>
       </c>
       <c r="J64" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>50969</v>
       </c>
       <c r="B65">
         <v>50135</v>
       </c>
       <c r="C65" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D65" t="s">
-        <v>736</v>
+        <v>745</v>
       </c>
       <c r="E65"/>
       <c r="F65" t="s">
-        <v>737</v>
+        <v>746</v>
       </c>
       <c r="G65" t="s">
-        <v>738</v>
+        <v>747</v>
       </c>
       <c r="H65"/>
       <c r="I65">
         <v>0</v>
       </c>
       <c r="J65" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>50900</v>
       </c>
       <c r="B66">
         <v>50144</v>
       </c>
       <c r="C66" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D66" t="s">
-        <v>739</v>
+        <v>748</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
-        <v>740</v>
+        <v>749</v>
       </c>
       <c r="G66" t="s">
-        <v>741</v>
+        <v>750</v>
       </c>
       <c r="H66"/>
       <c r="I66">
         <v>0</v>
       </c>
       <c r="J66" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>50967</v>
       </c>
       <c r="B67">
         <v>50135</v>
       </c>
       <c r="C67" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D67" t="s">
-        <v>742</v>
+        <v>751</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>743</v>
+        <v>752</v>
       </c>
       <c r="G67" t="s">
-        <v>744</v>
+        <v>753</v>
       </c>
       <c r="H67"/>
       <c r="I67">
         <v>0</v>
       </c>
       <c r="J67" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>51259</v>
       </c>
       <c r="B68">
         <v>50081</v>
       </c>
       <c r="C68" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="D68" t="s">
-        <v>745</v>
+        <v>754</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
-        <v>746</v>
+        <v>755</v>
       </c>
       <c r="G68" t="s">
-        <v>747</v>
+        <v>756</v>
       </c>
       <c r="H68"/>
       <c r="I68">
         <v>0</v>
       </c>
       <c r="J68" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>51414</v>
       </c>
       <c r="B69">
         <v>50102</v>
       </c>
       <c r="C69" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="D69" t="s">
-        <v>748</v>
+        <v>757</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
-        <v>749</v>
+        <v>758</v>
       </c>
       <c r="G69" t="s">
-        <v>750</v>
+        <v>759</v>
       </c>
       <c r="H69"/>
       <c r="I69">
         <v>4</v>
       </c>
       <c r="J69" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
         <v>50891</v>
       </c>
       <c r="B70">
         <v>50101</v>
       </c>
       <c r="C70" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="D70" t="s">
-        <v>751</v>
+        <v>760</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
-        <v>752</v>
+        <v>761</v>
       </c>
       <c r="G70" t="s">
-        <v>753</v>
+        <v>762</v>
       </c>
       <c r="H70"/>
       <c r="I70">
         <v>0</v>
       </c>
       <c r="J70" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>50890</v>
       </c>
       <c r="B71">
         <v>50101</v>
       </c>
       <c r="C71" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D71" t="s">
-        <v>754</v>
+        <v>763</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
-        <v>755</v>
+        <v>764</v>
       </c>
       <c r="G71" t="s">
-        <v>756</v>
+        <v>765</v>
       </c>
       <c r="H71"/>
       <c r="I71">
         <v>2</v>
       </c>
       <c r="J71" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>51412</v>
       </c>
       <c r="B72">
         <v>50144</v>
       </c>
       <c r="C72" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="D72" t="s">
-        <v>757</v>
+        <v>766</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
-        <v>758</v>
+        <v>767</v>
       </c>
       <c r="G72" t="s">
-        <v>759</v>
+        <v>768</v>
       </c>
       <c r="H72"/>
       <c r="I72">
         <v>0</v>
       </c>
       <c r="J72" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
         <v>50917</v>
       </c>
       <c r="B73">
         <v>50148</v>
       </c>
       <c r="C73" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="D73"/>
       <c r="E73"/>
       <c r="F73" t="s">
-        <v>760</v>
+        <v>769</v>
       </c>
       <c r="G73" t="s">
-        <v>761</v>
+        <v>770</v>
       </c>
       <c r="H73"/>
       <c r="I73">
         <v>0</v>
       </c>
       <c r="J73" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
         <v>50918</v>
       </c>
       <c r="B74">
         <v>50148</v>
       </c>
       <c r="C74" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D74" t="s">
-        <v>762</v>
+        <v>771</v>
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
-        <v>763</v>
+        <v>772</v>
       </c>
       <c r="G74" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
       <c r="H74"/>
       <c r="I74">
         <v>0</v>
       </c>
       <c r="J74" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>50977</v>
       </c>
       <c r="B75">
         <v>50135</v>
       </c>
       <c r="C75" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="D75"/>
       <c r="E75"/>
       <c r="F75" t="s">
-        <v>765</v>
+        <v>774</v>
       </c>
       <c r="G75" t="s">
-        <v>766</v>
+        <v>775</v>
       </c>
       <c r="H75"/>
       <c r="I75">
         <v>0</v>
       </c>
       <c r="J75" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
         <v>50901</v>
       </c>
       <c r="B76">
         <v>50144</v>
       </c>
       <c r="C76" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D76" t="s">
-        <v>767</v>
+        <v>776</v>
       </c>
       <c r="E76"/>
       <c r="F76" t="s">
-        <v>768</v>
+        <v>777</v>
       </c>
       <c r="G76" t="s">
-        <v>769</v>
+        <v>778</v>
       </c>
       <c r="H76"/>
       <c r="I76">
         <v>0</v>
       </c>
       <c r="J76" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
         <v>51451</v>
       </c>
       <c r="B77">
         <v>50074</v>
       </c>
       <c r="C77" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="D77" t="s">
-        <v>770</v>
+        <v>779</v>
       </c>
       <c r="E77" t="s">
-        <v>771</v>
+        <v>780</v>
       </c>
       <c r="F77" t="s">
-        <v>772</v>
+        <v>781</v>
       </c>
       <c r="G77" t="s">
-        <v>773</v>
+        <v>782</v>
       </c>
       <c r="H77"/>
       <c r="I77">
         <v>153</v>
       </c>
       <c r="J77" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
         <v>51180</v>
       </c>
       <c r="B78">
         <v>50074</v>
       </c>
       <c r="C78" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="D78" t="s">
-        <v>770</v>
+        <v>779</v>
       </c>
       <c r="E78" t="s">
-        <v>774</v>
+        <v>783</v>
       </c>
       <c r="F78" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="G78" t="s">
-        <v>776</v>
+        <v>785</v>
       </c>
       <c r="H78"/>
       <c r="I78">
         <v>151</v>
       </c>
       <c r="J78" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
         <v>50920</v>
       </c>
       <c r="B79">
         <v>50154</v>
       </c>
       <c r="C79" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D79" t="s">
-        <v>777</v>
+        <v>786</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
-        <v>778</v>
+        <v>787</v>
       </c>
       <c r="G79" t="s">
-        <v>779</v>
+        <v>788</v>
       </c>
       <c r="H79"/>
       <c r="I79">
         <v>4</v>
       </c>
       <c r="J79" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
         <v>50971</v>
       </c>
       <c r="B80">
         <v>50135</v>
       </c>
       <c r="C80" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="D80"/>
       <c r="E80"/>
       <c r="F80" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
       <c r="G80" t="s">
-        <v>781</v>
+        <v>790</v>
       </c>
       <c r="H80"/>
       <c r="I80">
         <v>0</v>
       </c>
       <c r="J80" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
         <v>50857</v>
       </c>
       <c r="B81">
         <v>50144</v>
       </c>
       <c r="C81" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D81" t="s">
-        <v>782</v>
+        <v>791</v>
       </c>
       <c r="E81" t="s">
-        <v>783</v>
+        <v>792</v>
       </c>
       <c r="F81" t="s">
-        <v>784</v>
+        <v>793</v>
       </c>
       <c r="G81" t="s">
-        <v>785</v>
+        <v>794</v>
       </c>
       <c r="H81"/>
       <c r="I81">
         <v>137</v>
       </c>
       <c r="J81" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
         <v>51365</v>
       </c>
       <c r="B82">
         <v>50135</v>
       </c>
       <c r="C82" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="D82"/>
       <c r="E82"/>
       <c r="F82" t="s">
-        <v>786</v>
+        <v>795</v>
       </c>
       <c r="G82" t="s">
-        <v>787</v>
+        <v>796</v>
       </c>
       <c r="H82"/>
       <c r="I82">
         <v>0</v>
       </c>
       <c r="J82" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
         <v>50978</v>
       </c>
       <c r="B83">
         <v>50154</v>
       </c>
       <c r="C83" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="D83" t="s">
-        <v>788</v>
+        <v>797</v>
       </c>
       <c r="E83" t="s">
-        <v>789</v>
+        <v>798</v>
       </c>
       <c r="F83" t="s">
-        <v>790</v>
+        <v>799</v>
       </c>
       <c r="G83" t="s">
-        <v>791</v>
+        <v>800</v>
       </c>
       <c r="H83"/>
       <c r="I83">
         <v>19</v>
       </c>
       <c r="J83" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
         <v>51447</v>
       </c>
       <c r="B84">
         <v>50174</v>
       </c>
       <c r="C84" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="D84" t="s">
-        <v>792</v>
+        <v>801</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
-        <v>793</v>
+        <v>802</v>
       </c>
       <c r="G84" t="s">
-        <v>794</v>
+        <v>803</v>
       </c>
       <c r="H84"/>
       <c r="I84">
         <v>0</v>
       </c>
       <c r="J84" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
         <v>50953</v>
       </c>
       <c r="B85">
         <v>50164</v>
       </c>
       <c r="C85" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D85" t="s">
-        <v>795</v>
+        <v>804</v>
       </c>
       <c r="E85"/>
       <c r="F85" t="s">
-        <v>796</v>
+        <v>805</v>
       </c>
       <c r="G85" t="s">
-        <v>797</v>
+        <v>806</v>
       </c>
       <c r="H85"/>
       <c r="I85">
         <v>6</v>
       </c>
       <c r="J85" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86">
         <v>53981</v>
       </c>
       <c r="B86">
         <v>53156</v>
       </c>
       <c r="C86" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="D86" t="s">
-        <v>798</v>
+        <v>807</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
-        <v>799</v>
+        <v>808</v>
       </c>
       <c r="G86" t="s">
-        <v>800</v>
+        <v>809</v>
       </c>
       <c r="H86"/>
       <c r="I86">
         <v>4</v>
       </c>
       <c r="J86" t="s">
-        <v>801</v>
+        <v>810</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87">
         <v>53986</v>
       </c>
       <c r="B87">
         <v>53156</v>
       </c>
       <c r="C87" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="D87" t="s">
-        <v>802</v>
+        <v>811</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
-        <v>803</v>
+        <v>812</v>
       </c>
       <c r="G87" t="s">
-        <v>804</v>
+        <v>813</v>
       </c>
       <c r="H87"/>
       <c r="I87">
         <v>8</v>
       </c>
       <c r="J87" t="s">
-        <v>801</v>
+        <v>810</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -11190,2172 +11287,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="M1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="N1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="O1" t="s">
-        <v>1309</v>
+        <v>1315</v>
       </c>
       <c r="P1" t="s">
-        <v>1313</v>
+        <v>1319</v>
       </c>
       <c r="Q1" t="s">
-        <v>1321</v>
+        <v>1325</v>
       </c>
       <c r="R1" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="S1" t="s">
-        <v>1330</v>
+        <v>1334</v>
       </c>
       <c r="T1" t="s">
-        <v>1332</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>805</v>
+        <v>814</v>
       </c>
       <c r="C2" t="s">
-        <v>807</v>
+        <v>815</v>
       </c>
       <c r="D2" t="s">
-        <v>813</v>
+        <v>821</v>
       </c>
       <c r="E2" t="s">
-        <v>974</v>
+        <v>982</v>
       </c>
       <c r="F2" t="s">
-        <v>977</v>
+        <v>984</v>
       </c>
       <c r="G2" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="H2" t="s">
-        <v>992</v>
+        <v>999</v>
       </c>
       <c r="I2" t="s">
-        <v>1017</v>
+        <v>1024</v>
       </c>
       <c r="J2" t="s">
         <v>157</v>
       </c>
       <c r="K2" t="s">
-        <v>1115</v>
+        <v>1122</v>
       </c>
       <c r="L2" t="s">
-        <v>1295</v>
+        <v>1302</v>
       </c>
       <c r="M2" t="s">
-        <v>1297</v>
+        <v>1304</v>
       </c>
       <c r="N2" t="s">
-        <v>1301</v>
+        <v>1308</v>
       </c>
       <c r="O2" t="s">
-        <v>1310</v>
+        <v>1316</v>
       </c>
       <c r="P2" t="s">
-        <v>1314</v>
+        <v>1320</v>
       </c>
       <c r="Q2" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="R2" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="S2" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="T2" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>806</v>
+        <v>205</v>
       </c>
       <c r="C3" t="s">
         <v>108</v>
       </c>
       <c r="D3" t="s">
-        <v>814</v>
+        <v>822</v>
       </c>
       <c r="E3" t="s">
         <v>44</v>
       </c>
       <c r="F3" t="s">
-        <v>978</v>
+        <v>985</v>
       </c>
       <c r="G3" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="H3" t="s">
-        <v>993</v>
+        <v>1000</v>
       </c>
       <c r="I3" t="s">
-        <v>1018</v>
+        <v>1025</v>
       </c>
       <c r="J3" t="s">
-        <v>1054</v>
+        <v>1061</v>
       </c>
       <c r="K3" t="s">
-        <v>1116</v>
+        <v>1123</v>
       </c>
       <c r="L3" t="s">
-        <v>1296</v>
+        <v>1303</v>
       </c>
       <c r="M3" t="s">
+        <v>283</v>
+      </c>
+      <c r="N3" t="s">
+        <v>1309</v>
+      </c>
+      <c r="O3" t="s">
+        <v>1317</v>
+      </c>
+      <c r="P3" t="s">
         <v>281</v>
       </c>
-      <c r="N3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Q3" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="R3" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="S3" t="s">
-        <v>1331</v>
+        <v>1335</v>
       </c>
       <c r="T3" t="s">
-        <v>479</v>
+        <v>487</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4" t="s">
-        <v>815</v>
+        <v>823</v>
       </c>
       <c r="E4" t="s">
-        <v>224</v>
+        <v>983</v>
       </c>
       <c r="F4" t="s">
-        <v>979</v>
+        <v>986</v>
       </c>
       <c r="G4" t="s">
-        <v>987</v>
+        <v>994</v>
       </c>
       <c r="H4" t="s">
-        <v>994</v>
+        <v>1001</v>
       </c>
       <c r="I4" t="s">
-        <v>1019</v>
+        <v>1026</v>
       </c>
       <c r="J4" t="s">
-        <v>1055</v>
+        <v>1062</v>
       </c>
       <c r="K4" t="s">
-        <v>1117</v>
+        <v>1124</v>
       </c>
       <c r="M4" t="s">
-        <v>1298</v>
+        <v>1305</v>
       </c>
       <c r="N4" t="s">
-        <v>1303</v>
+        <v>1310</v>
       </c>
       <c r="O4" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="P4" t="s">
-        <v>1316</v>
+        <v>1321</v>
       </c>
       <c r="Q4" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
       <c r="R4" t="s">
-        <v>1325</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>808</v>
+        <v>816</v>
       </c>
       <c r="D5" t="s">
-        <v>816</v>
+        <v>824</v>
       </c>
       <c r="E5" t="s">
-        <v>975</v>
+        <v>253</v>
       </c>
       <c r="F5" t="s">
-        <v>980</v>
+        <v>987</v>
       </c>
       <c r="G5" t="s">
-        <v>988</v>
+        <v>995</v>
       </c>
       <c r="H5" t="s">
-        <v>995</v>
+        <v>1002</v>
       </c>
       <c r="I5" t="s">
-        <v>1020</v>
+        <v>1027</v>
       </c>
       <c r="J5" t="s">
-        <v>1056</v>
+        <v>1063</v>
       </c>
       <c r="K5" t="s">
-        <v>1118</v>
+        <v>1125</v>
       </c>
       <c r="M5" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="N5" t="s">
-        <v>1304</v>
+        <v>1311</v>
       </c>
       <c r="O5" t="s">
-        <v>1312</v>
+        <v>1318</v>
       </c>
       <c r="P5" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="Q5" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="R5" t="s">
-        <v>1326</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>809</v>
+        <v>817</v>
       </c>
       <c r="D6" t="s">
-        <v>817</v>
+        <v>825</v>
       </c>
       <c r="E6" t="s">
-        <v>976</v>
+        <v>226</v>
       </c>
       <c r="F6" t="s">
-        <v>981</v>
+        <v>988</v>
       </c>
       <c r="G6" t="s">
-        <v>989</v>
+        <v>996</v>
       </c>
       <c r="H6" t="s">
-        <v>996</v>
+        <v>1003</v>
       </c>
       <c r="I6" t="s">
-        <v>1021</v>
+        <v>1028</v>
       </c>
       <c r="J6" t="s">
-        <v>1057</v>
+        <v>1064</v>
       </c>
       <c r="K6" t="s">
-        <v>1119</v>
+        <v>1126</v>
       </c>
       <c r="M6" t="s">
-        <v>1299</v>
+        <v>1306</v>
       </c>
       <c r="N6" t="s">
-        <v>1305</v>
+        <v>278</v>
       </c>
       <c r="P6" t="s">
-        <v>1317</v>
+        <v>1322</v>
       </c>
       <c r="Q6" t="s">
-        <v>1322</v>
+        <v>1326</v>
       </c>
       <c r="R6" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D7" t="s">
-        <v>818</v>
+        <v>826</v>
       </c>
       <c r="E7" t="s">
         <v>110</v>
       </c>
       <c r="F7" t="s">
-        <v>982</v>
+        <v>989</v>
       </c>
       <c r="G7" t="s">
         <v>60</v>
       </c>
       <c r="H7" t="s">
-        <v>997</v>
+        <v>1004</v>
       </c>
       <c r="I7" t="s">
-        <v>1022</v>
+        <v>1029</v>
       </c>
       <c r="J7" t="s">
-        <v>1058</v>
+        <v>1065</v>
       </c>
       <c r="K7" t="s">
-        <v>1017</v>
+        <v>1024</v>
       </c>
       <c r="M7" t="s">
-        <v>1300</v>
+        <v>1307</v>
       </c>
       <c r="N7" t="s">
-        <v>1306</v>
+        <v>1312</v>
       </c>
       <c r="P7" t="s">
-        <v>1318</v>
+        <v>1323</v>
       </c>
       <c r="R7" t="s">
-        <v>1327</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>810</v>
+        <v>818</v>
       </c>
       <c r="D8" t="s">
-        <v>819</v>
+        <v>827</v>
       </c>
       <c r="F8" t="s">
-        <v>983</v>
+        <v>990</v>
       </c>
       <c r="G8" t="s">
         <v>84</v>
       </c>
       <c r="H8" t="s">
-        <v>998</v>
+        <v>1005</v>
       </c>
       <c r="I8" t="s">
-        <v>1023</v>
+        <v>1030</v>
       </c>
       <c r="J8" t="s">
-        <v>1059</v>
+        <v>1066</v>
       </c>
       <c r="K8" t="s">
-        <v>1018</v>
+        <v>1025</v>
       </c>
       <c r="N8" t="s">
-        <v>1307</v>
+        <v>1313</v>
       </c>
       <c r="P8" t="s">
-        <v>1319</v>
+        <v>1324</v>
       </c>
       <c r="R8" t="s">
-        <v>1328</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>811</v>
+        <v>819</v>
       </c>
       <c r="D9" t="s">
-        <v>820</v>
+        <v>828</v>
       </c>
       <c r="F9" t="s">
-        <v>984</v>
+        <v>991</v>
       </c>
       <c r="G9" t="s">
-        <v>990</v>
+        <v>997</v>
       </c>
       <c r="H9" t="s">
-        <v>999</v>
+        <v>1006</v>
       </c>
       <c r="I9" t="s">
-        <v>1024</v>
+        <v>1031</v>
       </c>
       <c r="J9" t="s">
-        <v>1060</v>
+        <v>1067</v>
       </c>
       <c r="K9" t="s">
-        <v>1120</v>
+        <v>1127</v>
       </c>
       <c r="N9" t="s">
         <v>38</v>
       </c>
       <c r="P9" t="s">
-        <v>1320</v>
+        <v>294</v>
       </c>
       <c r="R9" t="s">
-        <v>1329</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>183</v>
       </c>
       <c r="D10" t="s">
-        <v>821</v>
+        <v>829</v>
       </c>
       <c r="F10" t="s">
         <v>45</v>
       </c>
       <c r="G10" t="s">
-        <v>991</v>
+        <v>998</v>
       </c>
       <c r="H10" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="I10" t="s">
-        <v>1025</v>
+        <v>1032</v>
       </c>
       <c r="J10" t="s">
-        <v>1061</v>
+        <v>1068</v>
       </c>
       <c r="K10" t="s">
-        <v>1121</v>
+        <v>1128</v>
       </c>
       <c r="N10" t="s">
-        <v>1308</v>
+        <v>1314</v>
       </c>
       <c r="R10" t="s">
-        <v>703</v>
+        <v>711</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>812</v>
+        <v>820</v>
       </c>
       <c r="D11" t="s">
-        <v>822</v>
+        <v>830</v>
       </c>
       <c r="F11" t="s">
-        <v>985</v>
+        <v>992</v>
       </c>
       <c r="H11" t="s">
-        <v>1000</v>
+        <v>1007</v>
       </c>
       <c r="I11" t="s">
-        <v>1026</v>
+        <v>1033</v>
       </c>
       <c r="J11" t="s">
-        <v>1062</v>
+        <v>1069</v>
       </c>
       <c r="K11" t="s">
-        <v>1122</v>
+        <v>1129</v>
       </c>
       <c r="R11" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>823</v>
+        <v>831</v>
       </c>
       <c r="F12" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="H12" t="s">
-        <v>1001</v>
+        <v>1008</v>
       </c>
       <c r="I12" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="J12" t="s">
-        <v>1063</v>
+        <v>1070</v>
       </c>
       <c r="K12" t="s">
-        <v>1123</v>
+        <v>1130</v>
       </c>
       <c r="R12" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>824</v>
+        <v>832</v>
       </c>
       <c r="H13" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="I13" t="s">
         <v>48</v>
       </c>
       <c r="J13" t="s">
-        <v>1064</v>
+        <v>1071</v>
       </c>
       <c r="K13" t="s">
-        <v>1124</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>825</v>
+        <v>833</v>
       </c>
       <c r="H14" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="I14" t="s">
-        <v>1027</v>
+        <v>1034</v>
       </c>
       <c r="J14" t="s">
-        <v>1065</v>
+        <v>1072</v>
       </c>
       <c r="K14" t="s">
-        <v>1125</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>826</v>
+        <v>834</v>
       </c>
       <c r="H15" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="I15" t="s">
-        <v>1028</v>
+        <v>1035</v>
       </c>
       <c r="J15" t="s">
-        <v>1066</v>
+        <v>1073</v>
       </c>
       <c r="K15" t="s">
-        <v>1126</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>827</v>
+        <v>835</v>
       </c>
       <c r="H16" t="s">
-        <v>1005</v>
+        <v>1012</v>
       </c>
       <c r="I16" t="s">
-        <v>1029</v>
+        <v>1036</v>
       </c>
       <c r="J16" t="s">
-        <v>1067</v>
+        <v>1074</v>
       </c>
       <c r="K16" t="s">
-        <v>1127</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>828</v>
+        <v>836</v>
       </c>
       <c r="H17" t="s">
         <v>85</v>
       </c>
       <c r="I17" t="s">
-        <v>1030</v>
+        <v>1037</v>
       </c>
       <c r="J17" t="s">
-        <v>1068</v>
+        <v>1075</v>
       </c>
       <c r="K17" t="s">
-        <v>1020</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>829</v>
+        <v>837</v>
       </c>
       <c r="H18" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="I18" t="s">
-        <v>1031</v>
+        <v>1038</v>
       </c>
       <c r="J18" t="s">
-        <v>1069</v>
+        <v>1076</v>
       </c>
       <c r="K18" t="s">
-        <v>1128</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>830</v>
+        <v>838</v>
       </c>
       <c r="H19" t="s">
-        <v>1007</v>
+        <v>1014</v>
       </c>
       <c r="I19" t="s">
-        <v>1032</v>
+        <v>1039</v>
       </c>
       <c r="J19" t="s">
-        <v>1070</v>
+        <v>1077</v>
       </c>
       <c r="K19" t="s">
-        <v>1129</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="H20" t="s">
-        <v>1008</v>
+        <v>1015</v>
       </c>
       <c r="I20" t="s">
-        <v>1033</v>
+        <v>1040</v>
       </c>
       <c r="J20" t="s">
-        <v>1071</v>
+        <v>1078</v>
       </c>
       <c r="K20" t="s">
-        <v>1130</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="H21" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="I21" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
       <c r="J21" t="s">
-        <v>1072</v>
+        <v>1079</v>
       </c>
       <c r="K21" t="s">
-        <v>1131</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>833</v>
+        <v>841</v>
       </c>
       <c r="H22" t="s">
-        <v>1010</v>
+        <v>1017</v>
       </c>
       <c r="I22" t="s">
-        <v>1035</v>
+        <v>1042</v>
       </c>
       <c r="J22" t="s">
-        <v>1073</v>
+        <v>1080</v>
       </c>
       <c r="K22" t="s">
-        <v>1132</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>834</v>
+        <v>842</v>
       </c>
       <c r="H23" t="s">
-        <v>1011</v>
+        <v>1018</v>
       </c>
       <c r="I23" t="s">
-        <v>1036</v>
+        <v>1043</v>
       </c>
       <c r="J23" t="s">
-        <v>1074</v>
+        <v>1081</v>
       </c>
       <c r="K23" t="s">
-        <v>1133</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>835</v>
+        <v>843</v>
       </c>
       <c r="H24" t="s">
-        <v>1012</v>
+        <v>1019</v>
       </c>
       <c r="I24" t="s">
-        <v>1037</v>
+        <v>1044</v>
       </c>
       <c r="J24" t="s">
-        <v>1075</v>
+        <v>1082</v>
       </c>
       <c r="K24" t="s">
-        <v>1134</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>836</v>
+        <v>844</v>
       </c>
       <c r="H25" t="s">
-        <v>1013</v>
+        <v>1020</v>
       </c>
       <c r="I25" t="s">
-        <v>1038</v>
+        <v>1045</v>
       </c>
       <c r="J25" t="s">
-        <v>1076</v>
+        <v>1083</v>
       </c>
       <c r="K25" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>837</v>
+        <v>845</v>
       </c>
       <c r="H26" t="s">
-        <v>1014</v>
+        <v>1021</v>
       </c>
       <c r="I26" t="s">
-        <v>1039</v>
+        <v>1046</v>
       </c>
       <c r="J26" t="s">
-        <v>1077</v>
+        <v>1084</v>
       </c>
       <c r="K26" t="s">
-        <v>1136</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>838</v>
+        <v>846</v>
       </c>
       <c r="H27" t="s">
-        <v>1015</v>
+        <v>1022</v>
       </c>
       <c r="I27" t="s">
-        <v>1040</v>
+        <v>1047</v>
       </c>
       <c r="J27" t="s">
-        <v>1078</v>
+        <v>1085</v>
       </c>
       <c r="K27" t="s">
-        <v>1137</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>839</v>
+        <v>847</v>
       </c>
       <c r="H28" t="s">
-        <v>1016</v>
+        <v>1023</v>
       </c>
       <c r="I28" t="s">
-        <v>1041</v>
+        <v>1048</v>
       </c>
       <c r="J28" t="s">
-        <v>1079</v>
+        <v>1086</v>
       </c>
       <c r="K28" t="s">
-        <v>1138</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>840</v>
+        <v>848</v>
       </c>
       <c r="I29" t="s">
-        <v>1042</v>
+        <v>1049</v>
       </c>
       <c r="J29" t="s">
-        <v>1080</v>
+        <v>1087</v>
       </c>
       <c r="K29" t="s">
-        <v>1139</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>841</v>
+        <v>849</v>
       </c>
       <c r="I30" t="s">
-        <v>1043</v>
+        <v>1050</v>
       </c>
       <c r="J30" t="s">
-        <v>1081</v>
+        <v>1088</v>
       </c>
       <c r="K30" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>842</v>
+        <v>850</v>
       </c>
       <c r="I31" t="s">
-        <v>1044</v>
+        <v>1051</v>
       </c>
       <c r="J31" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
       <c r="K31" t="s">
-        <v>1141</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>843</v>
+        <v>851</v>
       </c>
       <c r="I32" t="s">
-        <v>1045</v>
+        <v>1052</v>
       </c>
       <c r="J32" t="s">
-        <v>1083</v>
+        <v>1090</v>
       </c>
       <c r="K32" t="s">
-        <v>1142</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="I33" t="s">
-        <v>1046</v>
+        <v>1053</v>
       </c>
       <c r="J33" t="s">
-        <v>1084</v>
+        <v>1091</v>
       </c>
       <c r="K33" t="s">
-        <v>1143</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
       <c r="I34" t="s">
-        <v>1047</v>
+        <v>1054</v>
       </c>
       <c r="J34" t="s">
-        <v>1085</v>
+        <v>1092</v>
       </c>
       <c r="K34" t="s">
-        <v>1144</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>846</v>
+        <v>854</v>
       </c>
       <c r="I35" t="s">
-        <v>1048</v>
+        <v>1055</v>
       </c>
       <c r="J35" t="s">
-        <v>1086</v>
+        <v>1093</v>
       </c>
       <c r="K35" t="s">
-        <v>1145</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>847</v>
+        <v>855</v>
       </c>
       <c r="I36" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
       <c r="J36" t="s">
-        <v>1087</v>
+        <v>1094</v>
       </c>
       <c r="K36" t="s">
-        <v>1146</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>848</v>
+        <v>856</v>
       </c>
       <c r="I37" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="J37" t="s">
-        <v>1088</v>
+        <v>1095</v>
       </c>
       <c r="K37" t="s">
-        <v>1147</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>849</v>
+        <v>857</v>
       </c>
       <c r="I38" t="s">
-        <v>1051</v>
+        <v>1058</v>
       </c>
       <c r="J38" t="s">
-        <v>1089</v>
+        <v>1096</v>
       </c>
       <c r="K38" t="s">
-        <v>1148</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>850</v>
+        <v>858</v>
       </c>
       <c r="I39" t="s">
-        <v>1052</v>
+        <v>1059</v>
       </c>
       <c r="J39" t="s">
-        <v>1090</v>
+        <v>1097</v>
       </c>
       <c r="K39" t="s">
-        <v>1149</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>851</v>
+        <v>859</v>
       </c>
       <c r="I40" t="s">
-        <v>990</v>
+        <v>997</v>
       </c>
       <c r="J40" t="s">
-        <v>1091</v>
+        <v>1098</v>
       </c>
       <c r="K40" t="s">
-        <v>1150</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>852</v>
+        <v>860</v>
       </c>
       <c r="I41" t="s">
-        <v>1053</v>
+        <v>1060</v>
       </c>
       <c r="J41" t="s">
-        <v>1092</v>
+        <v>1099</v>
       </c>
       <c r="K41" t="s">
-        <v>1151</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>853</v>
+        <v>861</v>
       </c>
       <c r="J42" t="s">
-        <v>1093</v>
+        <v>1100</v>
       </c>
       <c r="K42" t="s">
-        <v>1152</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>854</v>
+        <v>862</v>
       </c>
       <c r="J43" t="s">
-        <v>1094</v>
+        <v>1101</v>
       </c>
       <c r="K43" t="s">
-        <v>1153</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>855</v>
+        <v>863</v>
       </c>
       <c r="J44" t="s">
-        <v>1095</v>
+        <v>1102</v>
       </c>
       <c r="K44" t="s">
-        <v>1154</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>856</v>
+        <v>864</v>
       </c>
       <c r="J45" t="s">
-        <v>1096</v>
+        <v>1103</v>
       </c>
       <c r="K45" t="s">
-        <v>1155</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>857</v>
+        <v>865</v>
       </c>
       <c r="J46" t="s">
-        <v>1097</v>
+        <v>1104</v>
       </c>
       <c r="K46" t="s">
-        <v>1156</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>858</v>
+        <v>866</v>
       </c>
       <c r="J47" t="s">
-        <v>1098</v>
+        <v>1105</v>
       </c>
       <c r="K47" t="s">
-        <v>1157</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>859</v>
+        <v>867</v>
       </c>
       <c r="J48" t="s">
-        <v>1099</v>
+        <v>1106</v>
       </c>
       <c r="K48" t="s">
-        <v>1158</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="J49" t="s">
-        <v>1100</v>
+        <v>1107</v>
       </c>
       <c r="K49" t="s">
-        <v>1159</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>861</v>
+        <v>869</v>
       </c>
       <c r="J50" t="s">
-        <v>1101</v>
+        <v>1108</v>
       </c>
       <c r="K50" t="s">
-        <v>1160</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
       <c r="J51" t="s">
-        <v>1102</v>
+        <v>1109</v>
       </c>
       <c r="K51" t="s">
-        <v>1161</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>863</v>
+        <v>871</v>
       </c>
       <c r="J52" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
       <c r="K52" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>864</v>
+        <v>872</v>
       </c>
       <c r="J53" t="s">
-        <v>1104</v>
+        <v>1111</v>
       </c>
       <c r="K53" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="J54" t="s">
-        <v>1105</v>
+        <v>1112</v>
       </c>
       <c r="K54" t="s">
-        <v>1164</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>866</v>
+        <v>874</v>
       </c>
       <c r="J55" t="s">
-        <v>1106</v>
+        <v>1113</v>
       </c>
       <c r="K55" t="s">
-        <v>1165</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>867</v>
+        <v>875</v>
       </c>
       <c r="J56" t="s">
-        <v>1107</v>
+        <v>1114</v>
       </c>
       <c r="K56" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>868</v>
+        <v>876</v>
       </c>
       <c r="J57" t="s">
-        <v>1108</v>
+        <v>1115</v>
       </c>
       <c r="K57" t="s">
-        <v>1166</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>869</v>
+        <v>877</v>
       </c>
       <c r="J58" t="s">
-        <v>1109</v>
+        <v>1116</v>
       </c>
       <c r="K58" t="s">
-        <v>1167</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>870</v>
+        <v>878</v>
       </c>
       <c r="J59" t="s">
-        <v>1110</v>
+        <v>1117</v>
       </c>
       <c r="K59" t="s">
-        <v>1168</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>871</v>
+        <v>879</v>
       </c>
       <c r="J60" t="s">
-        <v>1111</v>
+        <v>1118</v>
       </c>
       <c r="K60" t="s">
-        <v>1169</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>872</v>
+        <v>880</v>
       </c>
       <c r="J61" t="s">
-        <v>1112</v>
+        <v>1119</v>
       </c>
       <c r="K61" t="s">
-        <v>1170</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>873</v>
+        <v>881</v>
       </c>
       <c r="J62" t="s">
-        <v>1113</v>
+        <v>1120</v>
       </c>
       <c r="K62" t="s">
-        <v>1171</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>874</v>
+        <v>882</v>
       </c>
       <c r="J63" t="s">
-        <v>1114</v>
+        <v>1121</v>
       </c>
       <c r="K63" t="s">
-        <v>1028</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>875</v>
+        <v>883</v>
       </c>
       <c r="J64" t="s">
         <v>63</v>
       </c>
       <c r="K64" t="s">
-        <v>1172</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>876</v>
+        <v>884</v>
       </c>
       <c r="K65" t="s">
-        <v>1173</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>877</v>
+        <v>885</v>
       </c>
       <c r="K66" t="s">
-        <v>1174</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>878</v>
+        <v>886</v>
       </c>
       <c r="K67" t="s">
-        <v>1175</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>879</v>
+        <v>887</v>
       </c>
       <c r="K68" t="s">
-        <v>1176</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>880</v>
+        <v>888</v>
       </c>
       <c r="K69" t="s">
-        <v>1177</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>881</v>
+        <v>889</v>
       </c>
       <c r="K70" t="s">
-        <v>1178</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>882</v>
+        <v>890</v>
       </c>
       <c r="K71" t="s">
-        <v>1179</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>883</v>
+        <v>891</v>
       </c>
       <c r="K72" t="s">
-        <v>1180</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>884</v>
+        <v>892</v>
       </c>
       <c r="K73" t="s">
-        <v>1181</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>885</v>
+        <v>893</v>
       </c>
       <c r="K74" t="s">
-        <v>1182</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>886</v>
+        <v>894</v>
       </c>
       <c r="K75" t="s">
-        <v>1183</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>887</v>
+        <v>895</v>
       </c>
       <c r="K76" t="s">
-        <v>1184</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>888</v>
+        <v>896</v>
       </c>
       <c r="K77" t="s">
-        <v>1185</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>889</v>
+        <v>897</v>
       </c>
       <c r="K78" t="s">
-        <v>1186</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>890</v>
+        <v>898</v>
       </c>
       <c r="K79" t="s">
-        <v>1187</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>891</v>
+        <v>899</v>
       </c>
       <c r="K80" t="s">
-        <v>1188</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>892</v>
+        <v>900</v>
       </c>
       <c r="K81" t="s">
-        <v>1189</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>893</v>
+        <v>901</v>
       </c>
       <c r="K82" t="s">
-        <v>1190</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>894</v>
+        <v>902</v>
       </c>
       <c r="K83" t="s">
-        <v>1191</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>895</v>
+        <v>903</v>
       </c>
       <c r="K84" t="s">
-        <v>1192</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>896</v>
+        <v>904</v>
       </c>
       <c r="K85" t="s">
-        <v>1035</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>897</v>
+        <v>905</v>
       </c>
       <c r="K86" t="s">
-        <v>1193</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>898</v>
+        <v>906</v>
       </c>
       <c r="K87" t="s">
-        <v>1194</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>899</v>
+        <v>907</v>
       </c>
       <c r="K88" t="s">
-        <v>1195</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>900</v>
+        <v>908</v>
       </c>
       <c r="K89" t="s">
-        <v>1196</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>901</v>
+        <v>909</v>
       </c>
       <c r="K90" t="s">
-        <v>1197</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>902</v>
+        <v>910</v>
       </c>
       <c r="K91" t="s">
-        <v>1198</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>903</v>
+        <v>911</v>
       </c>
       <c r="K92" t="s">
-        <v>1199</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>904</v>
+        <v>912</v>
       </c>
       <c r="K93" t="s">
-        <v>1200</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>905</v>
+        <v>913</v>
       </c>
       <c r="K94" t="s">
-        <v>1201</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>906</v>
+        <v>914</v>
       </c>
       <c r="K95" t="s">
-        <v>1038</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>907</v>
+        <v>915</v>
       </c>
       <c r="K96" t="s">
-        <v>1202</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>908</v>
+        <v>916</v>
       </c>
       <c r="K97" t="s">
-        <v>1203</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>909</v>
+        <v>917</v>
       </c>
       <c r="K98" t="s">
-        <v>1204</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>910</v>
+        <v>918</v>
       </c>
       <c r="K99" t="s">
-        <v>1205</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>911</v>
+        <v>919</v>
       </c>
       <c r="K100" t="s">
-        <v>1206</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>912</v>
+        <v>920</v>
       </c>
       <c r="K101" t="s">
-        <v>1207</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>913</v>
+        <v>921</v>
       </c>
       <c r="K102" t="s">
-        <v>1208</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>914</v>
+        <v>922</v>
       </c>
       <c r="K103" t="s">
-        <v>1209</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>915</v>
+        <v>923</v>
       </c>
       <c r="K104" t="s">
-        <v>1210</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>916</v>
+        <v>924</v>
       </c>
       <c r="K105" t="s">
-        <v>1211</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>917</v>
+        <v>925</v>
       </c>
       <c r="K106" t="s">
-        <v>1212</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>918</v>
+        <v>926</v>
       </c>
       <c r="K107" t="s">
-        <v>1213</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>919</v>
+        <v>927</v>
       </c>
       <c r="K108" t="s">
-        <v>1214</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>920</v>
+        <v>928</v>
       </c>
       <c r="K109" t="s">
-        <v>1215</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>921</v>
+        <v>929</v>
       </c>
       <c r="K110" t="s">
-        <v>1216</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>922</v>
+        <v>930</v>
       </c>
       <c r="K111" t="s">
-        <v>1217</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>923</v>
+        <v>931</v>
       </c>
       <c r="K112" t="s">
-        <v>1218</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>924</v>
+        <v>932</v>
       </c>
       <c r="K113" t="s">
-        <v>1219</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>925</v>
+        <v>933</v>
       </c>
       <c r="K114" t="s">
-        <v>1220</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>926</v>
+        <v>934</v>
       </c>
       <c r="K115" t="s">
-        <v>1221</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>927</v>
+        <v>935</v>
       </c>
       <c r="K116" t="s">
-        <v>1222</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>928</v>
+        <v>936</v>
       </c>
       <c r="K117" t="s">
-        <v>1223</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>929</v>
+        <v>937</v>
       </c>
       <c r="K118" t="s">
-        <v>1224</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>930</v>
+        <v>938</v>
       </c>
       <c r="K119" t="s">
-        <v>1225</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>931</v>
+        <v>939</v>
       </c>
       <c r="K120" t="s">
-        <v>1226</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>932</v>
+        <v>940</v>
       </c>
       <c r="K121" t="s">
-        <v>1227</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>933</v>
+        <v>941</v>
       </c>
       <c r="K122" t="s">
-        <v>1228</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>934</v>
+        <v>942</v>
       </c>
       <c r="K123" t="s">
-        <v>1229</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>935</v>
+        <v>943</v>
       </c>
       <c r="K124" t="s">
-        <v>1230</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>936</v>
+        <v>944</v>
       </c>
       <c r="K125" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>937</v>
+        <v>945</v>
       </c>
       <c r="K126" t="s">
-        <v>1231</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>938</v>
+        <v>946</v>
       </c>
       <c r="K127" t="s">
-        <v>1232</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>939</v>
+        <v>947</v>
       </c>
       <c r="K128" t="s">
-        <v>1233</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>940</v>
+        <v>948</v>
       </c>
       <c r="K129" t="s">
-        <v>1234</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>941</v>
+        <v>949</v>
       </c>
       <c r="K130" t="s">
-        <v>1235</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>942</v>
+        <v>950</v>
       </c>
       <c r="K131" t="s">
-        <v>1236</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>943</v>
+        <v>951</v>
       </c>
       <c r="K132" t="s">
-        <v>1237</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>944</v>
+        <v>952</v>
       </c>
       <c r="K133" t="s">
-        <v>1238</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>945</v>
+        <v>953</v>
       </c>
       <c r="K134" t="s">
-        <v>1239</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>946</v>
+        <v>954</v>
       </c>
       <c r="K135" t="s">
-        <v>1240</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>947</v>
+        <v>955</v>
       </c>
       <c r="K136" t="s">
-        <v>1241</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>948</v>
+        <v>956</v>
       </c>
       <c r="K137" t="s">
-        <v>1242</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>949</v>
+        <v>957</v>
       </c>
       <c r="K138" t="s">
-        <v>1043</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>950</v>
+        <v>958</v>
       </c>
       <c r="K139" t="s">
-        <v>1243</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="K140" t="s">
-        <v>1244</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="K141" t="s">
-        <v>1245</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>953</v>
+        <v>961</v>
       </c>
       <c r="K142" t="s">
-        <v>1246</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>954</v>
+        <v>962</v>
       </c>
       <c r="K143" t="s">
-        <v>1247</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>955</v>
+        <v>963</v>
       </c>
       <c r="K144" t="s">
-        <v>1248</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>956</v>
+        <v>964</v>
       </c>
       <c r="K145" t="s">
-        <v>1249</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>957</v>
+        <v>965</v>
       </c>
       <c r="K146" t="s">
-        <v>1250</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>958</v>
+        <v>966</v>
       </c>
       <c r="K147" t="s">
-        <v>1251</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>959</v>
+        <v>967</v>
       </c>
       <c r="K148" t="s">
-        <v>1252</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>960</v>
+        <v>968</v>
       </c>
       <c r="K149" t="s">
-        <v>1253</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>961</v>
+        <v>969</v>
       </c>
       <c r="K150" t="s">
-        <v>1254</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>962</v>
+        <v>970</v>
       </c>
       <c r="K151" t="s">
-        <v>1255</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>963</v>
+        <v>971</v>
       </c>
       <c r="K152" t="s">
-        <v>1256</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>964</v>
+        <v>972</v>
       </c>
       <c r="K153" t="s">
-        <v>1257</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>965</v>
+        <v>973</v>
       </c>
       <c r="K154" t="s">
-        <v>1258</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>966</v>
+        <v>974</v>
       </c>
       <c r="K155" t="s">
-        <v>1259</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>967</v>
+        <v>975</v>
       </c>
       <c r="K156" t="s">
-        <v>1260</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>968</v>
+        <v>976</v>
       </c>
       <c r="K157" t="s">
-        <v>1261</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>969</v>
+        <v>977</v>
       </c>
       <c r="K158" t="s">
-        <v>1262</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>970</v>
+        <v>978</v>
       </c>
       <c r="K159" t="s">
-        <v>1263</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>971</v>
+        <v>979</v>
       </c>
       <c r="K160" t="s">
-        <v>1264</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>972</v>
+        <v>980</v>
       </c>
       <c r="K161" t="s">
-        <v>1265</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>973</v>
+        <v>981</v>
       </c>
       <c r="K162" t="s">
-        <v>1266</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1267</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1268</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>1269</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1270</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1271</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1272</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1273</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1274</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1275</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1276</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1277</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>1278</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1279</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1280</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1281</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1282</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1283</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>1014</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>1284</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1285</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1286</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1287</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>1288</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>1016</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1289</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1290</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1291</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1292</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1293</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>1294</v>
+        <v>1301</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">