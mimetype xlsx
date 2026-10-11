--- v1 (2026-08-27)
+++ v2 (2026-10-11)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1337">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-26 07:43:56pm</t>
+    <t>2026-10-10 10:41:38pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13931</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13931"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -526,51 +526,51 @@
   <si>
     <t>1975;1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring; Synthesis</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness; Monitoring - Implementation; Monitoring - Status and trends; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Invasive species control and management; Pathways of introduction of invasives; Population enhancement of listed species; Salinity gate management; Water conveyance / infrastructure; Water operations; Wetlands</t>
   </si>
   <si>
     <t>Environmental conditions; Food webs; Invasive / non-native species; Invertebrates; Nutrients, energy and food web; Sediment; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>N/A (project initiated prior to 2017)</t>
   </si>
   <si>
     <t>Algae; Ammonia; Benthic; Benthos; Bivalve; Carbon; Chemistry; Chlorophyll A B; Climate change; Conductivity; Corbicula and Potamocorbula; Crustaceans; Cyanobacteria; Delta islands; Detritus; Dissolved oxygen; Docks and ports; Drought; Environmental drivers; Estuaries; Food webs; Harmful algal blooms HAB; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Mollusks; Nitrogen; Nitrogen and ammonia; Nutrients; Open water; Other species; Other zooplankton; pH; Phosphorous; Phytoplankton; Primary production; Salinity; Sediments; Sloughs; Surface water flow; Suspended sediment; Temperature; Tidal wetlands; Tides; Turbidity; Water; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature; Zooplankton</t>
   </si>
   <si>
-    <t>October 16, 2024</t>
+    <t>September 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50146</t>
   </si>
   <si>
     <t>Spring Kodiak Trawl Survey</t>
   </si>
   <si>
     <t>California Department of Water Resource [DWR]; California Department of Fish and Wildlife [CDFW]; U.S. Bureau of Reclamation [USBR]; U.S. Fish and Wildlife Service [USFWS]; U.S. Geological Survey [USGS]; U.S. Environmental Protection Agency [USEPA]; National Oceanic and Atmospheric Administration [NOAA]; California State Water Resources Control Board [SWRCB]</t>
   </si>
   <si>
     <t>The Spring Kodiak Trawl Survey (SKT) has sampled annually since its inception in 2002. The SKT determines the relative abundance and distribution of spawning delta smelt (Hypomesus transpacificus). The SKT samples 40 stations each month from January to May. These 40 stations range from San Pablo Bay upstream to Stockton on the San Joaquin River, Walnut Grove on the Sacramento River, and the Sacramento Deep Water Ship Channel. Each 'Delta-wide' survey takes approximately 4 - 5 days per month to complete. Historically, 'Delta-wide' surveys were followed by a 'Supplemental' survey two weeks later to intensively sample areas of highest delta smelt concentration to estimate the proportion of male and female delta smelt that were in pre-spawning, spawning and spent maturation stages. Beginning in 2008, in an effort to minimize take of spawning adults, routine 'Supplemental' surveys were discontinued and are now only conducted under the recommendation of the Smelt Working Group and the approval of managers.</t>
   </si>
   <si>
     <t>Sacramento River</t>
   </si>
   <si>
     <t>1961;1962;1963;1964;1965;1966;1967;1968;1969;1970;1971;1972;1973;1974;1975;1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Stage; Salinity; Water temperature; Turbidity; Main channels; Sloughs; Chinook Salmon; Steelhead Trout; Green sturgeon; White Sturgeon; Delta Smelt; Longfin Smelt; Sacramento Splittail; Conductivity; Other species</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50148</t>
   </si>
@@ -7551,51 +7551,51 @@
         <v>485</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>53846</v>
       </c>
       <c r="B5">
         <v>50364</v>
       </c>
       <c r="C5">
         <v>50146</v>
       </c>
       <c r="D5" t="s">
         <v>484</v>
       </c>
       <c r="E5" t="s">
         <v>485</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>455</v>
+        <v>159</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>53991</v>
       </c>
       <c r="B6">
         <v>53866</v>
       </c>
       <c r="C6">
         <v>53156</v>
       </c>
       <c r="D6" t="s">
         <v>486</v>
       </c>
       <c r="E6" t="s">
         <v>487</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
@@ -9151,51 +9151,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>51450</v>
       </c>
       <c r="B13">
         <v>50118</v>
       </c>
       <c r="C13" t="s">
         <v>579</v>
       </c>
       <c r="D13" t="s">
         <v>608</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
         <v>609</v>
       </c>
       <c r="G13" t="s">
         <v>610</v>
       </c>
       <c r="H13"/>
       <c r="I13">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="J13" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>51150</v>
       </c>
       <c r="B14">
         <v>50144</v>
       </c>
       <c r="C14" t="s">
         <v>583</v>
       </c>
       <c r="D14" t="s">
         <v>611</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
         <v>612</v>
       </c>
       <c r="G14" t="s">
         <v>613</v>
       </c>
@@ -9485,51 +9485,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>50921</v>
       </c>
       <c r="B25">
         <v>50153</v>
       </c>
       <c r="C25" t="s">
         <v>576</v>
       </c>
       <c r="D25" t="s">
         <v>637</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
         <v>638</v>
       </c>
       <c r="G25" t="s">
         <v>639</v>
       </c>
       <c r="H25"/>
       <c r="I25">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="J25" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>50911</v>
       </c>
       <c r="B26">
         <v>50146</v>
       </c>
       <c r="C26" t="s">
         <v>576</v>
       </c>
       <c r="D26" t="s">
         <v>640</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
         <v>641</v>
       </c>
       <c r="G26" t="s">
         <v>642</v>
       </c>
@@ -9541,51 +9541,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>50907</v>
       </c>
       <c r="B27">
         <v>50146</v>
       </c>
       <c r="C27" t="s">
         <v>576</v>
       </c>
       <c r="D27" t="s">
         <v>643</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
         <v>644</v>
       </c>
       <c r="G27" t="s">
         <v>645</v>
       </c>
       <c r="H27"/>
       <c r="I27">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J27" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>50910</v>
       </c>
       <c r="B28">
         <v>50146</v>
       </c>
       <c r="C28" t="s">
         <v>576</v>
       </c>
       <c r="D28" t="s">
         <v>646</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
         <v>647</v>
       </c>
       <c r="G28" t="s">
         <v>648</v>
       </c>
@@ -9597,79 +9597,79 @@
         <v>65</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>50908</v>
       </c>
       <c r="B29">
         <v>50146</v>
       </c>
       <c r="C29" t="s">
         <v>583</v>
       </c>
       <c r="D29" t="s">
         <v>649</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
         <v>650</v>
       </c>
       <c r="G29" t="s">
         <v>651</v>
       </c>
       <c r="H29"/>
       <c r="I29">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J29" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>50909</v>
       </c>
       <c r="B30">
         <v>50146</v>
       </c>
       <c r="C30" t="s">
         <v>576</v>
       </c>
       <c r="D30" t="s">
         <v>652</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
         <v>653</v>
       </c>
       <c r="G30" t="s">
         <v>654</v>
       </c>
       <c r="H30"/>
       <c r="I30">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J30" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>51235</v>
       </c>
       <c r="B31">
         <v>50081</v>
       </c>
       <c r="C31" t="s">
         <v>579</v>
       </c>
       <c r="D31" t="s">
         <v>655</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
         <v>656</v>
       </c>
       <c r="G31" t="s">
         <v>657</v>
       </c>
@@ -9901,51 +9901,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>51335</v>
       </c>
       <c r="B40">
         <v>50146</v>
       </c>
       <c r="C40" t="s">
         <v>576</v>
       </c>
       <c r="D40" t="s">
         <v>668</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
         <v>669</v>
       </c>
       <c r="G40" t="s">
         <v>670</v>
       </c>
       <c r="H40"/>
       <c r="I40">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J40" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>50915</v>
       </c>
       <c r="B41">
         <v>50146</v>
       </c>
       <c r="C41" t="s">
         <v>576</v>
       </c>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41" t="s">
         <v>673</v>
       </c>
       <c r="G41" t="s">
         <v>674</v>
       </c>
       <c r="H41"/>
       <c r="I41">
@@ -10319,51 +10319,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>54031</v>
       </c>
       <c r="B55">
         <v>53156</v>
       </c>
       <c r="C55" t="s">
         <v>711</v>
       </c>
       <c r="D55"/>
       <c r="E55" t="s">
         <v>712</v>
       </c>
       <c r="F55" t="s">
         <v>713</v>
       </c>
       <c r="G55" t="s">
         <v>714</v>
       </c>
       <c r="H55"/>
       <c r="I55">
-        <v>2114</v>
+        <v>2116</v>
       </c>
       <c r="J55" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>51260</v>
       </c>
       <c r="B56">
         <v>50081</v>
       </c>
       <c r="C56" t="s">
         <v>583</v>
       </c>
       <c r="D56" t="s">
         <v>716</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
         <v>717</v>
       </c>
       <c r="G56" t="s">
         <v>718</v>
       </c>
@@ -10405,51 +10405,51 @@
         <v>723</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>54036</v>
       </c>
       <c r="B58">
         <v>53156</v>
       </c>
       <c r="C58" t="s">
         <v>711</v>
       </c>
       <c r="D58"/>
       <c r="E58" t="s">
         <v>724</v>
       </c>
       <c r="F58" t="s">
         <v>725</v>
       </c>
       <c r="G58" t="s">
         <v>726</v>
       </c>
       <c r="H58"/>
       <c r="I58">
-        <v>2067</v>
+        <v>2069</v>
       </c>
       <c r="J58" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>51188</v>
       </c>
       <c r="B59">
         <v>50174</v>
       </c>
       <c r="C59" t="s">
         <v>576</v>
       </c>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59" t="s">
         <v>727</v>
       </c>
       <c r="G59" t="s">
         <v>728</v>
       </c>
       <c r="H59"/>
       <c r="I59">