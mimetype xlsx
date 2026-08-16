--- v0 (2026-06-25)
+++ v1 (2026-08-16)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1211">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-25 02:30:27am</t>
+    <t>2026-08-16 01:45:24pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13930</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13930"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -7597,51 +7597,51 @@
         <v>82</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50868</v>
       </c>
       <c r="B9">
         <v>50176</v>
       </c>
       <c r="C9" t="s">
         <v>419</v>
       </c>
       <c r="D9" t="s">
         <v>420</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
         <v>421</v>
       </c>
       <c r="G9" t="s">
         <v>422</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J9" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50874</v>
       </c>
       <c r="B10">
         <v>50167</v>
       </c>
       <c r="C10" t="s">
         <v>419</v>
       </c>
       <c r="D10" t="s">
         <v>420</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>421</v>
       </c>
       <c r="G10" t="s">
         <v>422</v>
       </c>
@@ -7653,79 +7653,79 @@
         <v>82</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>50876</v>
       </c>
       <c r="B11">
         <v>50076</v>
       </c>
       <c r="C11" t="s">
         <v>419</v>
       </c>
       <c r="D11" t="s">
         <v>420</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>421</v>
       </c>
       <c r="G11" t="s">
         <v>422</v>
       </c>
       <c r="H11"/>
       <c r="I11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J11" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>50882</v>
       </c>
       <c r="B12">
         <v>50109</v>
       </c>
       <c r="C12" t="s">
         <v>419</v>
       </c>
       <c r="D12" t="s">
         <v>420</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
         <v>421</v>
       </c>
       <c r="G12" t="s">
         <v>422</v>
       </c>
       <c r="H12"/>
       <c r="I12">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J12" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>51148</v>
       </c>
       <c r="B13">
         <v>49953</v>
       </c>
       <c r="C13" t="s">
         <v>419</v>
       </c>
       <c r="D13" t="s">
         <v>423</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
         <v>424</v>
       </c>
       <c r="G13" t="s">
         <v>425</v>
       </c>
@@ -7961,51 +7961,51 @@
         <v>82</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>50962</v>
       </c>
       <c r="B22">
         <v>50169</v>
       </c>
       <c r="C22" t="s">
         <v>408</v>
       </c>
       <c r="D22" t="s">
         <v>438</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
         <v>439</v>
       </c>
       <c r="G22" t="s">
         <v>440</v>
       </c>
       <c r="H22"/>
       <c r="I22">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J22" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>52891</v>
       </c>
       <c r="B23">
         <v>49810</v>
       </c>
       <c r="C23" t="s">
         <v>412</v>
       </c>
       <c r="D23" t="s">
         <v>441</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
         <v>442</v>
       </c>
       <c r="G23" t="s">
         <v>443</v>
       </c>
@@ -8155,51 +8155,51 @@
         <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>50675</v>
       </c>
       <c r="B29">
         <v>49809</v>
       </c>
       <c r="C29" t="s">
         <v>398</v>
       </c>
       <c r="D29"/>
       <c r="E29" t="s">
         <v>457</v>
       </c>
       <c r="F29" t="s">
         <v>458</v>
       </c>
       <c r="G29" t="s">
         <v>459</v>
       </c>
       <c r="H29"/>
       <c r="I29">
-        <v>2762</v>
+        <v>2780</v>
       </c>
       <c r="J29" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>51138</v>
       </c>
       <c r="B30">
         <v>50070</v>
       </c>
       <c r="C30" t="s">
         <v>419</v>
       </c>
       <c r="D30" t="s">
         <v>460</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
         <v>461</v>
       </c>
       <c r="G30" t="s">
         <v>462</v>
       </c>
@@ -8353,51 +8353,51 @@
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>51473</v>
       </c>
       <c r="B36">
         <v>50122</v>
       </c>
       <c r="C36" t="s">
         <v>398</v>
       </c>
       <c r="D36" t="s">
         <v>472</v>
       </c>
       <c r="E36" t="s">
         <v>473</v>
       </c>
       <c r="F36" t="s">
         <v>474</v>
       </c>
       <c r="G36" t="s">
         <v>475</v>
       </c>
       <c r="H36"/>
       <c r="I36">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="J36" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>51038</v>
       </c>
       <c r="B37">
         <v>50192</v>
       </c>
       <c r="C37" t="s">
         <v>398</v>
       </c>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37" t="s">
         <v>476</v>
       </c>
       <c r="G37" t="s">
         <v>477</v>
       </c>
       <c r="H37"/>
       <c r="I37">
@@ -8693,77 +8693,77 @@
       </c>
       <c r="J47" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>50785</v>
       </c>
       <c r="B48">
         <v>49848</v>
       </c>
       <c r="C48" t="s">
         <v>412</v>
       </c>
       <c r="D48"/>
       <c r="E48" t="s">
         <v>494</v>
       </c>
       <c r="F48" t="s">
         <v>73</v>
       </c>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="J48" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>50786</v>
       </c>
       <c r="B49">
         <v>49848</v>
       </c>
       <c r="C49" t="s">
         <v>412</v>
       </c>
       <c r="D49"/>
       <c r="E49" t="s">
         <v>495</v>
       </c>
       <c r="F49" t="s">
         <v>73</v>
       </c>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="J49" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>51480</v>
       </c>
       <c r="B50">
         <v>50125</v>
       </c>
       <c r="C50" t="s">
         <v>408</v>
       </c>
       <c r="D50" t="s">
         <v>496</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
         <v>497</v>
       </c>
       <c r="G50" t="s">
         <v>498</v>
       </c>
@@ -8885,51 +8885,51 @@
         <v>82</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>50963</v>
       </c>
       <c r="B55">
         <v>50167</v>
       </c>
       <c r="C55" t="s">
         <v>408</v>
       </c>
       <c r="D55" t="s">
         <v>510</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
         <v>511</v>
       </c>
       <c r="G55" t="s">
         <v>512</v>
       </c>
       <c r="H55"/>
       <c r="I55">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J55" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>51464</v>
       </c>
       <c r="B56">
         <v>50120</v>
       </c>
       <c r="C56" t="s">
         <v>412</v>
       </c>
       <c r="D56" t="s">
         <v>514</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
         <v>515</v>
       </c>
       <c r="G56" t="s">
         <v>516</v>
       </c>
@@ -9223,51 +9223,51 @@
         <v>82</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>51486</v>
       </c>
       <c r="B67">
         <v>50125</v>
       </c>
       <c r="C67" t="s">
         <v>412</v>
       </c>
       <c r="D67" t="s">
         <v>533</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
         <v>543</v>
       </c>
       <c r="G67" t="s">
         <v>544</v>
       </c>
       <c r="H67"/>
       <c r="I67">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J67" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>51488</v>
       </c>
       <c r="B68">
         <v>50125</v>
       </c>
       <c r="C68" t="s">
         <v>408</v>
       </c>
       <c r="D68" t="s">
         <v>545</v>
       </c>
       <c r="E68" t="s">
         <v>546</v>
       </c>
       <c r="F68" t="s">
         <v>547</v>
       </c>
       <c r="G68" t="s">
@@ -9921,51 +9921,51 @@
     </row>
     <row r="92" spans="1:10">
       <c r="A92">
         <v>51496</v>
       </c>
       <c r="B92">
         <v>50192</v>
       </c>
       <c r="C92" t="s">
         <v>408</v>
       </c>
       <c r="D92" t="s">
         <v>606</v>
       </c>
       <c r="E92" t="s">
         <v>607</v>
       </c>
       <c r="F92" t="s">
         <v>608</v>
       </c>
       <c r="G92" t="s">
         <v>609</v>
       </c>
       <c r="H92"/>
       <c r="I92">
-        <v>2618</v>
+        <v>2629</v>
       </c>
       <c r="J92" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93">
         <v>51470</v>
       </c>
       <c r="B93">
         <v>50121</v>
       </c>
       <c r="C93" t="s">
         <v>412</v>
       </c>
       <c r="D93" t="s">
         <v>610</v>
       </c>
       <c r="E93"/>
       <c r="F93" t="s">
         <v>611</v>
       </c>
       <c r="G93" t="s">
         <v>612</v>
       </c>
@@ -10515,79 +10515,79 @@
     </row>
     <row r="113" spans="1:10">
       <c r="A113">
         <v>51467</v>
       </c>
       <c r="B113">
         <v>50121</v>
       </c>
       <c r="C113" t="s">
         <v>408</v>
       </c>
       <c r="D113" t="s">
         <v>655</v>
       </c>
       <c r="E113" t="s">
         <v>656</v>
       </c>
       <c r="F113" t="s">
         <v>657</v>
       </c>
       <c r="G113" t="s">
         <v>658</v>
       </c>
       <c r="H113"/>
       <c r="I113">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="J113" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114">
         <v>51409</v>
       </c>
       <c r="B114">
         <v>50109</v>
       </c>
       <c r="C114" t="s">
         <v>412</v>
       </c>
       <c r="D114" t="s">
         <v>659</v>
       </c>
       <c r="E114"/>
       <c r="F114" t="s">
         <v>660</v>
       </c>
       <c r="G114" t="s">
         <v>661</v>
       </c>
       <c r="H114"/>
       <c r="I114">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J114" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115">
         <v>51426</v>
       </c>
       <c r="B115">
         <v>50109</v>
       </c>
       <c r="C115" t="s">
         <v>398</v>
       </c>
       <c r="D115" t="s">
         <v>659</v>
       </c>
       <c r="E115"/>
       <c r="F115" t="s">
         <v>662</v>
       </c>
       <c r="G115" t="s">
         <v>663</v>
       </c>
@@ -10711,51 +10711,51 @@
         <v>82</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120">
         <v>50975</v>
       </c>
       <c r="B120">
         <v>50169</v>
       </c>
       <c r="C120" t="s">
         <v>398</v>
       </c>
       <c r="D120" t="s">
         <v>673</v>
       </c>
       <c r="E120"/>
       <c r="F120" t="s">
         <v>674</v>
       </c>
       <c r="G120" t="s">
         <v>675</v>
       </c>
       <c r="H120"/>
       <c r="I120">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J120" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121">
         <v>50998</v>
       </c>
       <c r="B121">
         <v>50177</v>
       </c>
       <c r="C121" t="s">
         <v>398</v>
       </c>
       <c r="D121" t="s">
         <v>676</v>
       </c>
       <c r="E121"/>
       <c r="F121" t="s">
         <v>677</v>
       </c>
       <c r="G121" t="s">
         <v>678</v>
       </c>