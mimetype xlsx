--- v1 (2026-08-16)
+++ v2 (2026-09-30)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1211">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-16 01:45:24pm</t>
+    <t>2026-09-30 04:37:39pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13930</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13930"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -7933,51 +7933,51 @@
         <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>50961</v>
       </c>
       <c r="B21">
         <v>50167</v>
       </c>
       <c r="C21" t="s">
         <v>408</v>
       </c>
       <c r="D21" t="s">
         <v>438</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
         <v>439</v>
       </c>
       <c r="G21" t="s">
         <v>440</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J21" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>50962</v>
       </c>
       <c r="B22">
         <v>50169</v>
       </c>
       <c r="C22" t="s">
         <v>408</v>
       </c>
       <c r="D22" t="s">
         <v>438</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
         <v>439</v>
       </c>
       <c r="G22" t="s">
         <v>440</v>
       </c>
@@ -8017,79 +8017,79 @@
         <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>51463</v>
       </c>
       <c r="B24">
         <v>50120</v>
       </c>
       <c r="C24" t="s">
         <v>419</v>
       </c>
       <c r="D24" t="s">
         <v>444</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
         <v>445</v>
       </c>
       <c r="G24" t="s">
         <v>446</v>
       </c>
       <c r="H24"/>
       <c r="I24">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J24" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>51141</v>
       </c>
       <c r="B25">
         <v>50073</v>
       </c>
       <c r="C25" t="s">
         <v>408</v>
       </c>
       <c r="D25" t="s">
         <v>447</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
         <v>448</v>
       </c>
       <c r="G25" t="s">
         <v>449</v>
       </c>
       <c r="H25"/>
       <c r="I25">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J25" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>51164</v>
       </c>
       <c r="B26">
         <v>50070</v>
       </c>
       <c r="C26" t="s">
         <v>408</v>
       </c>
       <c r="D26" t="s">
         <v>450</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
         <v>451</v>
       </c>
       <c r="G26" t="s">
         <v>452</v>
       </c>
@@ -8155,51 +8155,51 @@
         <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>50675</v>
       </c>
       <c r="B29">
         <v>49809</v>
       </c>
       <c r="C29" t="s">
         <v>398</v>
       </c>
       <c r="D29"/>
       <c r="E29" t="s">
         <v>457</v>
       </c>
       <c r="F29" t="s">
         <v>458</v>
       </c>
       <c r="G29" t="s">
         <v>459</v>
       </c>
       <c r="H29"/>
       <c r="I29">
-        <v>2780</v>
+        <v>2857</v>
       </c>
       <c r="J29" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>51138</v>
       </c>
       <c r="B30">
         <v>50070</v>
       </c>
       <c r="C30" t="s">
         <v>419</v>
       </c>
       <c r="D30" t="s">
         <v>460</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
         <v>461</v>
       </c>
       <c r="G30" t="s">
         <v>462</v>
       </c>
@@ -8913,51 +8913,51 @@
         <v>513</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>51464</v>
       </c>
       <c r="B56">
         <v>50120</v>
       </c>
       <c r="C56" t="s">
         <v>412</v>
       </c>
       <c r="D56" t="s">
         <v>514</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
         <v>515</v>
       </c>
       <c r="G56" t="s">
         <v>516</v>
       </c>
       <c r="H56"/>
       <c r="I56">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J56" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>51465</v>
       </c>
       <c r="B57">
         <v>50120</v>
       </c>
       <c r="C57" t="s">
         <v>412</v>
       </c>
       <c r="D57" t="s">
         <v>517</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
         <v>518</v>
       </c>
       <c r="G57" t="s">
         <v>519</v>
       </c>
@@ -9447,51 +9447,51 @@
         <v>82</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>50958</v>
       </c>
       <c r="B75">
         <v>50167</v>
       </c>
       <c r="C75" t="s">
         <v>419</v>
       </c>
       <c r="D75" t="s">
         <v>561</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
         <v>562</v>
       </c>
       <c r="G75" t="s">
         <v>563</v>
       </c>
       <c r="H75"/>
       <c r="I75">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J75" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
         <v>51035</v>
       </c>
       <c r="B76">
         <v>50192</v>
       </c>
       <c r="C76" t="s">
         <v>398</v>
       </c>
       <c r="D76"/>
       <c r="E76"/>
       <c r="F76" t="s">
         <v>564</v>
       </c>
       <c r="G76" t="s">
         <v>565</v>
       </c>
       <c r="H76"/>
       <c r="I76">
@@ -10005,51 +10005,51 @@
         <v>50</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95">
         <v>51014</v>
       </c>
       <c r="B95">
         <v>50189</v>
       </c>
       <c r="C95" t="s">
         <v>419</v>
       </c>
       <c r="D95" t="s">
         <v>617</v>
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
         <v>618</v>
       </c>
       <c r="G95" t="s">
         <v>619</v>
       </c>
       <c r="H95"/>
       <c r="I95">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J95" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96">
         <v>51425</v>
       </c>
       <c r="B96">
         <v>50189</v>
       </c>
       <c r="C96" t="s">
         <v>412</v>
       </c>
       <c r="D96" t="s">
         <v>620</v>
       </c>
       <c r="E96"/>
       <c r="F96" t="s">
         <v>621</v>
       </c>
       <c r="G96" t="s">
         <v>622</v>
       </c>