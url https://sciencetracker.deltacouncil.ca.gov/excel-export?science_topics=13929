--- v0 (2026-06-04)
+++ v1 (2026-07-20)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1454">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1455">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-04 03:28:44am</t>
+    <t>2026-07-19 11:24:24pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13929</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13929"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -4437,50 +4437,53 @@
     <t>federal obsss</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
   <si>
     <t>Actual</t>
   </si>
@@ -9534,51 +9537,51 @@
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>51448</v>
       </c>
       <c r="B6">
         <v>49925</v>
       </c>
       <c r="C6" t="s">
         <v>601</v>
       </c>
       <c r="D6" t="s">
         <v>611</v>
       </c>
       <c r="E6" t="s">
         <v>612</v>
       </c>
       <c r="F6" t="s">
         <v>613</v>
       </c>
       <c r="G6" t="s">
         <v>614</v>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="J6" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50865</v>
       </c>
       <c r="B7">
         <v>50176</v>
       </c>
       <c r="C7" t="s">
         <v>607</v>
       </c>
       <c r="D7" t="s">
         <v>615</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
         <v>616</v>
       </c>
       <c r="G7" t="s">
         <v>617</v>
       </c>
@@ -9592,51 +9595,51 @@
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>51243</v>
       </c>
       <c r="B8">
         <v>49951</v>
       </c>
       <c r="C8" t="s">
         <v>597</v>
       </c>
       <c r="D8" t="s">
         <v>618</v>
       </c>
       <c r="E8" t="s">
         <v>619</v>
       </c>
       <c r="F8" t="s">
         <v>620</v>
       </c>
       <c r="G8" t="s">
         <v>621</v>
       </c>
       <c r="H8"/>
       <c r="I8">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="J8" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50984</v>
       </c>
       <c r="B9">
         <v>50099</v>
       </c>
       <c r="C9" t="s">
         <v>622</v>
       </c>
       <c r="D9" t="s">
         <v>623</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
         <v>624</v>
       </c>
       <c r="G9" t="s">
         <v>625</v>
       </c>
@@ -9844,51 +9847,51 @@
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>50903</v>
       </c>
       <c r="B17">
         <v>50142</v>
       </c>
       <c r="C17" t="s">
         <v>597</v>
       </c>
       <c r="D17" t="s">
         <v>648</v>
       </c>
       <c r="E17" t="s">
         <v>649</v>
       </c>
       <c r="F17" t="s">
         <v>650</v>
       </c>
       <c r="G17" t="s">
         <v>651</v>
       </c>
       <c r="H17"/>
       <c r="I17">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="J17" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>51247</v>
       </c>
       <c r="B18">
         <v>50174</v>
       </c>
       <c r="C18" t="s">
         <v>597</v>
       </c>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18" t="s">
         <v>652</v>
       </c>
       <c r="G18" t="s">
         <v>653</v>
       </c>
       <c r="H18"/>
       <c r="I18">
@@ -10536,51 +10539,51 @@
         <v>629</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>50675</v>
       </c>
       <c r="B42">
         <v>49809</v>
       </c>
       <c r="C42" t="s">
         <v>597</v>
       </c>
       <c r="D42"/>
       <c r="E42" t="s">
         <v>720</v>
       </c>
       <c r="F42" t="s">
         <v>721</v>
       </c>
       <c r="G42" t="s">
         <v>722</v>
       </c>
       <c r="H42"/>
       <c r="I42">
-        <v>2759</v>
+        <v>2771</v>
       </c>
       <c r="J42" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>51271</v>
       </c>
       <c r="B43">
         <v>50141</v>
       </c>
       <c r="C43" t="s">
         <v>607</v>
       </c>
       <c r="D43" t="s">
         <v>723</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
         <v>724</v>
       </c>
       <c r="G43" t="s">
         <v>725</v>
       </c>
@@ -11086,81 +11089,81 @@
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>51128</v>
       </c>
       <c r="B62">
         <v>49943</v>
       </c>
       <c r="C62" t="s">
         <v>601</v>
       </c>
       <c r="D62" t="s">
         <v>765</v>
       </c>
       <c r="E62" t="s">
         <v>766</v>
       </c>
       <c r="F62" t="s">
         <v>767</v>
       </c>
       <c r="G62" t="s">
         <v>768</v>
       </c>
       <c r="H62"/>
       <c r="I62">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J62" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>51109</v>
       </c>
       <c r="B63">
         <v>49943</v>
       </c>
       <c r="C63" t="s">
         <v>601</v>
       </c>
       <c r="D63" t="s">
         <v>765</v>
       </c>
       <c r="E63" t="s">
         <v>769</v>
       </c>
       <c r="F63" t="s">
         <v>770</v>
       </c>
       <c r="G63" t="s">
         <v>768</v>
       </c>
       <c r="H63"/>
       <c r="I63">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J63" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>51108</v>
       </c>
       <c r="B64">
         <v>49943</v>
       </c>
       <c r="C64" t="s">
         <v>601</v>
       </c>
       <c r="D64" t="s">
         <v>771</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
         <v>772</v>
       </c>
       <c r="G64" t="s">
         <v>773</v>
       </c>
@@ -11228,51 +11231,51 @@
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>51484</v>
       </c>
       <c r="B67">
         <v>50125</v>
       </c>
       <c r="C67" t="s">
         <v>601</v>
       </c>
       <c r="D67" t="s">
         <v>779</v>
       </c>
       <c r="E67" t="s">
         <v>780</v>
       </c>
       <c r="F67" t="s">
         <v>781</v>
       </c>
       <c r="G67" t="s">
         <v>782</v>
       </c>
       <c r="H67"/>
       <c r="I67">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="J67" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>51483</v>
       </c>
       <c r="B68">
         <v>50125</v>
       </c>
       <c r="C68" t="s">
         <v>601</v>
       </c>
       <c r="D68" t="s">
         <v>783</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
         <v>784</v>
       </c>
       <c r="G68" t="s">
         <v>785</v>
       </c>
@@ -11398,51 +11401,51 @@
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
         <v>51488</v>
       </c>
       <c r="B73">
         <v>50125</v>
       </c>
       <c r="C73" t="s">
         <v>601</v>
       </c>
       <c r="D73" t="s">
         <v>795</v>
       </c>
       <c r="E73" t="s">
         <v>796</v>
       </c>
       <c r="F73" t="s">
         <v>797</v>
       </c>
       <c r="G73" t="s">
         <v>798</v>
       </c>
       <c r="H73"/>
       <c r="I73">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="J73" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
         <v>51485</v>
       </c>
       <c r="B74">
         <v>50125</v>
       </c>
       <c r="C74" t="s">
         <v>607</v>
       </c>
       <c r="D74" t="s">
         <v>799</v>
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
         <v>800</v>
       </c>
       <c r="G74" t="s">
         <v>801</v>
       </c>
@@ -11456,51 +11459,51 @@
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>51118</v>
       </c>
       <c r="B75">
         <v>49941</v>
       </c>
       <c r="C75" t="s">
         <v>601</v>
       </c>
       <c r="D75" t="s">
         <v>802</v>
       </c>
       <c r="E75" t="s">
         <v>803</v>
       </c>
       <c r="F75" t="s">
         <v>804</v>
       </c>
       <c r="G75" t="s">
         <v>805</v>
       </c>
       <c r="H75"/>
       <c r="I75">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="J75" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
         <v>51123</v>
       </c>
       <c r="B76">
         <v>49941</v>
       </c>
       <c r="C76" t="s">
         <v>601</v>
       </c>
       <c r="D76" t="s">
         <v>806</v>
       </c>
       <c r="E76"/>
       <c r="F76" t="s">
         <v>807</v>
       </c>
       <c r="G76" t="s">
         <v>808</v>
       </c>
@@ -11570,51 +11573,51 @@
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
         <v>51121</v>
       </c>
       <c r="B79">
         <v>49941</v>
       </c>
       <c r="C79" t="s">
         <v>601</v>
       </c>
       <c r="D79" t="s">
         <v>815</v>
       </c>
       <c r="E79" t="s">
         <v>816</v>
       </c>
       <c r="F79" t="s">
         <v>817</v>
       </c>
       <c r="G79" t="s">
         <v>818</v>
       </c>
       <c r="H79"/>
       <c r="I79">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="J79" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
         <v>51058</v>
       </c>
       <c r="B80">
         <v>50206</v>
       </c>
       <c r="C80" t="s">
         <v>622</v>
       </c>
       <c r="D80" t="s">
         <v>819</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
         <v>820</v>
       </c>
       <c r="G80" t="s">
         <v>821</v>
       </c>
@@ -11658,81 +11661,81 @@
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
         <v>51101</v>
       </c>
       <c r="B82">
         <v>49937</v>
       </c>
       <c r="C82" t="s">
         <v>601</v>
       </c>
       <c r="D82" t="s">
         <v>826</v>
       </c>
       <c r="E82" t="s">
         <v>827</v>
       </c>
       <c r="F82" t="s">
         <v>828</v>
       </c>
       <c r="G82" t="s">
         <v>829</v>
       </c>
       <c r="H82"/>
       <c r="I82">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="J82" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
         <v>51102</v>
       </c>
       <c r="B83">
         <v>49937</v>
       </c>
       <c r="C83" t="s">
         <v>601</v>
       </c>
       <c r="D83" t="s">
         <v>830</v>
       </c>
       <c r="E83" t="s">
         <v>831</v>
       </c>
       <c r="F83" t="s">
         <v>832</v>
       </c>
       <c r="G83" t="s">
         <v>833</v>
       </c>
       <c r="H83"/>
       <c r="I83">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="J83" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
         <v>51082</v>
       </c>
       <c r="B84">
         <v>49925</v>
       </c>
       <c r="C84" t="s">
         <v>601</v>
       </c>
       <c r="D84" t="s">
         <v>657</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
         <v>834</v>
       </c>
       <c r="G84" t="s">
         <v>835</v>
       </c>
@@ -12104,51 +12107,51 @@
     </row>
     <row r="98" spans="1:10">
       <c r="A98">
         <v>51089</v>
       </c>
       <c r="B98">
         <v>49926</v>
       </c>
       <c r="C98" t="s">
         <v>601</v>
       </c>
       <c r="D98" t="s">
         <v>873</v>
       </c>
       <c r="E98" t="s">
         <v>874</v>
       </c>
       <c r="F98" t="s">
         <v>875</v>
       </c>
       <c r="G98" t="s">
         <v>876</v>
       </c>
       <c r="H98"/>
       <c r="I98">
-        <v>2608</v>
+        <v>2611</v>
       </c>
       <c r="J98" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99">
         <v>51063</v>
       </c>
       <c r="B99">
         <v>50157</v>
       </c>
       <c r="C99" t="s">
         <v>622</v>
       </c>
       <c r="D99" t="s">
         <v>877</v>
       </c>
       <c r="E99"/>
       <c r="F99" t="s">
         <v>878</v>
       </c>
       <c r="G99" t="s">
         <v>879</v>
       </c>
@@ -12188,51 +12191,51 @@
         <v>98</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101">
         <v>51435</v>
       </c>
       <c r="B101">
         <v>50113</v>
       </c>
       <c r="C101" t="s">
         <v>607</v>
       </c>
       <c r="D101" t="s">
         <v>883</v>
       </c>
       <c r="E101"/>
       <c r="F101" t="s">
         <v>884</v>
       </c>
       <c r="G101" t="s">
         <v>885</v>
       </c>
       <c r="H101"/>
       <c r="I101">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J101" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102">
         <v>50997</v>
       </c>
       <c r="B102">
         <v>50176</v>
       </c>
       <c r="C102" t="s">
         <v>601</v>
       </c>
       <c r="D102" t="s">
         <v>886</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
         <v>887</v>
       </c>
       <c r="G102" t="s">
         <v>888</v>
       </c>
@@ -12751,60 +12754,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>326</v>
       </c>
       <c r="M1" t="s">
         <v>318</v>
       </c>
       <c r="N1" t="s">
         <v>319</v>
       </c>
       <c r="O1" t="s">
         <v>1432</v>
       </c>
       <c r="P1" t="s">
         <v>1437</v>
       </c>
       <c r="Q1" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="R1" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="S1" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="T1" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>935</v>
       </c>
       <c r="C2" t="s">
         <v>936</v>
       </c>
       <c r="D2" t="s">
         <v>941</v>
       </c>
       <c r="E2" t="s">
         <v>1102</v>
       </c>
       <c r="F2" t="s">
         <v>1105</v>
       </c>
       <c r="G2" t="s">
         <v>1113</v>
       </c>
       <c r="H2" t="s">
         <v>1117</v>
       </c>
       <c r="I2" t="s">
@@ -12813,54 +12816,54 @@
       <c r="J2" t="s">
         <v>254</v>
       </c>
       <c r="K2" t="s">
         <v>1240</v>
       </c>
       <c r="L2" t="s">
         <v>331</v>
       </c>
       <c r="M2" t="s">
         <v>1421</v>
       </c>
       <c r="N2" t="s">
         <v>1425</v>
       </c>
       <c r="O2" t="s">
         <v>1433</v>
       </c>
       <c r="P2" t="s">
         <v>1438</v>
       </c>
       <c r="Q2" t="s">
         <v>473</v>
       </c>
       <c r="R2" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="S2" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="T2" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>91</v>
       </c>
       <c r="D3" t="s">
         <v>942</v>
       </c>
       <c r="E3" t="s">
         <v>170</v>
       </c>
       <c r="F3" t="s">
         <v>1106</v>
       </c>
       <c r="G3" t="s">
         <v>1114</v>
       </c>
       <c r="H3" t="s">
@@ -12875,54 +12878,54 @@
       <c r="K3" t="s">
         <v>1241</v>
       </c>
       <c r="L3" t="s">
         <v>1420</v>
       </c>
       <c r="M3" t="s">
         <v>1422</v>
       </c>
       <c r="N3" t="s">
         <v>1426</v>
       </c>
       <c r="O3" t="s">
         <v>1434</v>
       </c>
       <c r="P3" t="s">
         <v>334</v>
       </c>
       <c r="Q3" t="s">
         <v>475</v>
       </c>
       <c r="R3" t="s">
         <v>622</v>
       </c>
       <c r="S3" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="T3" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>86</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>943</v>
       </c>
       <c r="E4" t="s">
         <v>63</v>
       </c>
       <c r="F4" t="s">
         <v>1107</v>
       </c>
       <c r="G4" t="s">
         <v>1115</v>
       </c>
       <c r="H4" t="s">
         <v>1119</v>
       </c>
       <c r="I4" t="s">
@@ -12975,51 +12978,51 @@
       <c r="I5" t="s">
         <v>1145</v>
       </c>
       <c r="J5" t="s">
         <v>1182</v>
       </c>
       <c r="K5" t="s">
         <v>1243</v>
       </c>
       <c r="M5" t="s">
         <v>1423</v>
       </c>
       <c r="N5" t="s">
         <v>1428</v>
       </c>
       <c r="O5" t="s">
         <v>1436</v>
       </c>
       <c r="P5" t="s">
         <v>1435</v>
       </c>
       <c r="Q5" t="s">
         <v>472</v>
       </c>
       <c r="R5" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>150</v>
       </c>
       <c r="D6" t="s">
         <v>945</v>
       </c>
       <c r="E6" t="s">
         <v>1103</v>
       </c>
       <c r="F6" t="s">
         <v>1109</v>
       </c>
       <c r="G6" t="s">
         <v>134</v>
       </c>
       <c r="H6" t="s">
         <v>1121</v>
       </c>
       <c r="I6" t="s">
         <v>1146</v>
       </c>
       <c r="J6" t="s">
@@ -13060,115 +13063,118 @@
       <c r="G7" t="s">
         <v>281</v>
       </c>
       <c r="H7" t="s">
         <v>1122</v>
       </c>
       <c r="I7" t="s">
         <v>1147</v>
       </c>
       <c r="J7" t="s">
         <v>1184</v>
       </c>
       <c r="K7" t="s">
         <v>1142</v>
       </c>
       <c r="M7" t="s">
         <v>1424</v>
       </c>
       <c r="N7" t="s">
         <v>1429</v>
       </c>
       <c r="P7" t="s">
         <v>1441</v>
       </c>
       <c r="R7" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>938</v>
       </c>
       <c r="D8" t="s">
         <v>947</v>
       </c>
       <c r="F8" t="s">
         <v>1111</v>
       </c>
       <c r="G8" t="s">
         <v>118</v>
       </c>
       <c r="H8" t="s">
         <v>1123</v>
       </c>
       <c r="I8" t="s">
         <v>1148</v>
       </c>
       <c r="J8" t="s">
         <v>1185</v>
       </c>
       <c r="K8" t="s">
         <v>1143</v>
       </c>
       <c r="N8" t="s">
         <v>1430</v>
       </c>
       <c r="P8" t="s">
         <v>1442</v>
       </c>
       <c r="R8" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>939</v>
       </c>
       <c r="D9" t="s">
         <v>948</v>
       </c>
       <c r="F9" t="s">
         <v>1112</v>
       </c>
       <c r="G9" t="s">
         <v>47</v>
       </c>
       <c r="H9" t="s">
         <v>135</v>
       </c>
       <c r="I9" t="s">
         <v>1149</v>
       </c>
       <c r="J9" t="s">
         <v>1186</v>
       </c>
       <c r="K9" t="s">
         <v>1245</v>
       </c>
       <c r="N9" t="s">
         <v>516</v>
+      </c>
+      <c r="P9" t="s">
+        <v>1443</v>
       </c>
       <c r="R9" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>116</v>
       </c>
       <c r="D10" t="s">
         <v>949</v>
       </c>
       <c r="F10" t="s">
         <v>264</v>
       </c>
       <c r="G10" t="s">
         <v>201</v>
       </c>
       <c r="H10" t="s">
         <v>1124</v>
       </c>
       <c r="I10" t="s">
         <v>1150</v>
       </c>
       <c r="J10" t="s">