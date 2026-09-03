--- v1 (2026-07-20)
+++ v2 (2026-09-03)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1455">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-19 11:24:24pm</t>
+    <t>2026-09-03 01:35:22am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13929</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13929"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -807,51 +807,51 @@
   <si>
     <t>Environmental Monitoring Program: Continuous Water Quality Monitoring; Discrete dissolved oxygen monitoring in the Stockton Deep Water Ship Channel</t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring; Synthesis</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness; Monitoring - Implementation; Monitoring - Status and trends; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Invasive species control and management; Pathways of introduction of invasives; Population enhancement of listed species; Salinity gate management; Water conveyance / infrastructure; Water operations; Wetlands</t>
   </si>
   <si>
     <t>Environmental conditions; Food webs; Invasive / non-native species; Invertebrates; Nutrients, energy and food web; Sediment; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>N/A (project initiated prior to 2017)</t>
   </si>
   <si>
     <t>Algae; Ammonia; Benthic; Benthos; Bivalve; Carbon; Chemistry; Chlorophyll A B; Climate change; Conductivity; Corbicula and Potamocorbula; Crustaceans; Cyanobacteria; Delta islands; Detritus; Dissolved oxygen; Docks and ports; Drought; Environmental drivers; Estuaries; Food webs; Harmful algal blooms HAB; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Mollusks; Nitrogen; Nitrogen and ammonia; Nutrients; Open water; Other species; Other zooplankton; pH; Phosphorous; Phytoplankton; Primary production; Salinity; Sediments; Sloughs; Surface water flow; Suspended sediment; Temperature; Tidal wetlands; Tides; Turbidity; Water; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature; Zooplankton</t>
   </si>
   <si>
-    <t>October 16, 2024</t>
+    <t>September 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50146</t>
   </si>
   <si>
     <t>Delta Juvenile Fish Monitoring Program [DJFMP]</t>
   </si>
   <si>
     <t>U.S. Bureau of Reclamation [USBR]; California Department of Water Resource [DWR]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;The Delta Juvenile Fish Monitoring Program (DJFMP) has monitored natural-origin and hatchery-origin juvenile Chinook Salmon (Oncorhynchus tshawytscha)&amp;nbsp;and other fish species within the San Francisco Estuary (SFE) since 1976 using a combination of midwater trawls and beach seines. Since 2000, three trawl sites and at least 58 beach seine sites have been sampled weekly or biweekly within the SFE and lower Sacramento and San Joaquin Rivers. The main objectives of the DJFMP are:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;
 &lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;1. Document the long-term abundance and distribution of juvenile Chinook Salmon in the Delta.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;
 &lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;2. Comprehensively monitor throughout the year to document the presence of all races of juvenile Chinook Salmon.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;
 &lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;3. Intensively monitor juvenile Chinook salmon during the fall and winter months for use in managing water project operations (Delta Cross Channel gates and water export levels) on a real-time basis.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;
 &lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;4. Document the abundance and distribution of Steelhead.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;
 &lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;5. Document the abundance and distribution of non-salmonid species.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;ol&gt;
 &lt;/ol&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p class="MsoNoSpacing"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Enhanced Delta Smelt Monitoring [EDSM]; Estimating Abundance of Juvenile Winter-run Chinook Salmon Entering and Exiting the Delta [SAIL]; Extracting Better Information from Long-Term Monitoring Data: Estimating Occupancy and Abundance of Near-Shore Fishes in the Sacramento-San Joaquin River Delta</t>
@@ -859,51 +859,51 @@
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay; San Joaquin River</t>
   </si>
   <si>
     <t>1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019;2020;2021;2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Monitoring - Status and trends</t>
   </si>
   <si>
     <t>Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring; Population enhancement of listed species; Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Habitat changes; Hydrologic changes; Invasive / non-native species; Invertebrates; Salinity; Species; Water quality</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Aquatic vegetation; Chinook Salmon; Conductivity; Crustaceans; Dissolved oxygen; Endangered species; Environmental drivers; Estuaries; Fish; Habitat; Historical ecology; Intertidal and transition zones; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Monitoring methods and techniques; Mysis; Open water; Other species; Pelagic fish; Salinity; Salmon migration; Salmon rearing; SAV and FAV; Steelhead Trout; Turbidity; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature</t>
   </si>
   <si>
-    <t>May 21, 2025</t>
+    <t>July 28, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50153</t>
   </si>
   <si>
     <t>Breeding Waterfowl Surveys</t>
   </si>
   <si>
     <t>Pacific Flyway Council</t>
   </si>
   <si>
     <t>The California breeding population survey is modeled after the continental breeding survey. Though most of the wintering waterfowl in California breed outside of the state, California still has a significant number that both breed and winter here. CDFW and California Waterfowl Association (CWA) biologists conduct the California survey. Surveyed areas include wetland and agricultural areas in northeastern California, throughout the Central Valley, the Suisun Marsh, and some coastal valleys. CDFW biologists and warden-pilots use a fixed-wing aircraft to fly all of the transects while CWA completes the "ground" portion of the survey using a helicopter. This survey also utilizes a visibility correction factor. For the most part, ducks that only winter in California comprise most of the harvest, but CDFW augments the continental survey assessment with the estimates of California's breeding population for developing hunting regulation recommendations.</t>
   </si>
   <si>
     <t>1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Mudflats; Intertidal and transition zones; Above highwater refugia; Main channels; Sloughs; Backwater; Seasonally flooded; Open water; Managed ponds; Riparian wildlife; Delta islands; Pacific flyway; Waterfowl; Saltwater and freshwater marshes; Non resident and overwintering birds</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50157</t>
   </si>
   <si>
     <t>Invasive Species Program</t>
   </si>
@@ -1184,50 +1184,53 @@
     <t>Post Doctoral Fellow</t>
   </si>
   <si>
     <t>alexis.fischer@noaa.gov</t>
   </si>
   <si>
     <t>Post Doctoral Fellow, University of California Santa Cruz</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50223</t>
   </si>
   <si>
     <t>Andrew Goodman</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>Goodman</t>
   </si>
   <si>
     <t>Fish Taxonomist &amp; Laboratory Manager</t>
   </si>
   <si>
     <t>andrew_goodman@fws.gov</t>
+  </si>
+  <si>
+    <t>May 21, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54421</t>
   </si>
   <si>
     <t>Brian Bergamaschi</t>
   </si>
   <si>
     <t>Brian</t>
   </si>
   <si>
     <t>Bergamaschi</t>
   </si>
   <si>
     <t>Research Chemist</t>
   </si>
   <si>
     <t>bbergama@usgs.gov</t>
   </si>
   <si>
     <t>April 15, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50352</t>
   </si>
@@ -1486,53 +1489,50 @@
 (415) 338-3515</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50233</t>
   </si>
   <si>
     <t>Person Link ID</t>
   </si>
   <si>
     <t>Role</t>
   </si>
   <si>
     <t>Individual Status</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Principal investigator</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>Co-investigator</t>
-  </si>
-[...1 lines deleted...]
-    <t>May 21, 2024</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Audubon Canyon Ranch (ACR), is a 501(c)(3) not-for-profit environmental conservation and education organization. It was founded in 1962 to save a major heronry and block commercial development of Bolinas Lagoon in western Marin County, leading the way for the protection of Tomales Bay to the north.&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://egret.org/"&gt;Audubon Canyon Ranch&lt;/a&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>February 26, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49593</t>
   </si>
   <si>
@@ -7559,992 +7559,992 @@
     <row r="5" spans="1:11">
       <c r="A5">
         <v>54421</v>
       </c>
       <c r="B5" t="s">
         <v>373</v>
       </c>
       <c r="C5" t="s">
         <v>374</v>
       </c>
       <c r="D5" t="s">
         <v>375</v>
       </c>
       <c r="E5" t="s">
         <v>87</v>
       </c>
       <c r="F5" t="s">
         <v>376</v>
       </c>
       <c r="G5" t="s">
         <v>377</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>270</v>
+        <v>378</v>
       </c>
       <c r="K5" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>50352</v>
       </c>
       <c r="B6" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C6" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D6" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="E6" t="s">
         <v>77</v>
       </c>
       <c r="F6" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="G6" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="K6" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>54393</v>
       </c>
       <c r="B7" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C7" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D7" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E7" t="s">
         <v>87</v>
       </c>
       <c r="F7" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="G7" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
         <v>357</v>
       </c>
       <c r="K7" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>52841</v>
       </c>
       <c r="B8" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C8" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D8" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="E8" t="s">
         <v>77</v>
       </c>
       <c r="F8" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
         <v>50</v>
       </c>
       <c r="K8" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>50275</v>
       </c>
       <c r="B9" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C9" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="D9" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E9" t="s">
         <v>332</v>
       </c>
       <c r="F9" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="G9" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="H9"/>
       <c r="I9" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="J9" t="s">
         <v>98</v>
       </c>
       <c r="K9" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>54388</v>
       </c>
       <c r="B10" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C10" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D10" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E10" t="s">
         <v>87</v>
       </c>
       <c r="F10" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="G10" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="H10"/>
       <c r="I10" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="J10" t="s">
         <v>357</v>
       </c>
       <c r="K10" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>54413</v>
       </c>
       <c r="B11" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C11" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D11" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="E11" t="s">
         <v>87</v>
       </c>
       <c r="F11" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="G11" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>270</v>
+        <v>378</v>
       </c>
       <c r="K11" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>50225</v>
       </c>
       <c r="B12" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C12" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D12" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="E12" t="s">
         <v>77</v>
       </c>
       <c r="F12" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="G12" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="H12"/>
       <c r="I12" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="J12" t="s">
         <v>98</v>
       </c>
       <c r="K12" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>54418</v>
       </c>
       <c r="B13" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C13" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="D13" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E13" t="s">
         <v>87</v>
       </c>
       <c r="F13" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="G13" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>270</v>
+        <v>378</v>
       </c>
       <c r="K13" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>54391</v>
       </c>
       <c r="B14" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C14" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D14" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="E14" t="s">
         <v>87</v>
       </c>
       <c r="F14" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="G14" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>357</v>
       </c>
       <c r="K14" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>54416</v>
       </c>
       <c r="B15" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C15" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D15" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E15" t="s">
         <v>87</v>
       </c>
       <c r="F15" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="G15" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>270</v>
+        <v>378</v>
       </c>
       <c r="K15" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>50360</v>
       </c>
       <c r="B16" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C16" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="D16" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="E16" t="s">
         <v>77</v>
       </c>
       <c r="F16" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="G16" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
         <v>98</v>
       </c>
       <c r="K16" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>50224</v>
       </c>
       <c r="B17" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C17" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="D17" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E17" t="s">
         <v>58</v>
       </c>
       <c r="F17" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="G17" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="H17"/>
       <c r="I17" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="J17" t="s">
         <v>98</v>
       </c>
       <c r="K17" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>50273</v>
       </c>
       <c r="B18" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C18" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="D18" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E18" t="s">
         <v>77</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
         <v>98</v>
       </c>
       <c r="K18" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>50364</v>
       </c>
       <c r="B19" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C19" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="D19" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="E19" t="s">
         <v>231</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>98</v>
       </c>
       <c r="K19" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>50233</v>
       </c>
       <c r="B20" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C20" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D20" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E20" t="s">
         <v>53</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="H20"/>
       <c r="I20" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="J20" t="s">
         <v>98</v>
       </c>
       <c r="K20" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B1" t="s">
         <v>344</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50483</v>
       </c>
       <c r="B2">
         <v>50232</v>
       </c>
       <c r="C2">
         <v>49794</v>
       </c>
       <c r="D2" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50482</v>
       </c>
       <c r="B3">
         <v>50232</v>
       </c>
       <c r="C3">
         <v>49810</v>
       </c>
       <c r="D3" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50485</v>
       </c>
       <c r="B4">
         <v>50233</v>
       </c>
       <c r="C4">
         <v>49795</v>
       </c>
       <c r="D4" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50484</v>
       </c>
       <c r="B5">
         <v>50233</v>
       </c>
       <c r="C5">
         <v>49810</v>
       </c>
       <c r="D5" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50468</v>
       </c>
       <c r="B6">
         <v>50223</v>
       </c>
       <c r="C6">
         <v>49805</v>
       </c>
       <c r="D6" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E6" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50469</v>
       </c>
       <c r="B7">
         <v>50224</v>
       </c>
       <c r="C7">
         <v>49805</v>
       </c>
       <c r="D7" t="s">
+        <v>476</v>
+      </c>
+      <c r="E7" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50470</v>
       </c>
       <c r="B8">
         <v>50225</v>
       </c>
       <c r="C8">
         <v>49805</v>
       </c>
       <c r="D8" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E8" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>51776</v>
       </c>
       <c r="B9">
         <v>50275</v>
       </c>
       <c r="C9">
         <v>49809</v>
       </c>
       <c r="D9" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>52856</v>
       </c>
       <c r="B10">
         <v>52841</v>
       </c>
       <c r="C10">
         <v>49811</v>
       </c>
       <c r="D10" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>52861</v>
       </c>
       <c r="B11">
         <v>50360</v>
       </c>
       <c r="C11">
         <v>49811</v>
       </c>
       <c r="D11" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>52871</v>
       </c>
       <c r="B12">
         <v>50273</v>
       </c>
       <c r="C12">
         <v>49810</v>
       </c>
       <c r="D12" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>52876</v>
       </c>
       <c r="B13">
         <v>50352</v>
       </c>
       <c r="C13">
         <v>49810</v>
       </c>
       <c r="D13" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>53846</v>
       </c>
       <c r="B14">
         <v>50364</v>
       </c>
       <c r="C14">
         <v>50146</v>
       </c>
       <c r="D14" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E14" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>476</v>
+        <v>256</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>54410</v>
       </c>
       <c r="B15">
         <v>54395</v>
       </c>
       <c r="C15">
         <v>50153</v>
       </c>
       <c r="D15" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E15" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>270</v>
+        <v>378</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>54411</v>
       </c>
       <c r="B16">
         <v>54388</v>
       </c>
       <c r="C16">
         <v>50153</v>
       </c>
       <c r="D16" t="s">
+        <v>476</v>
+      </c>
+      <c r="E16" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>270</v>
+        <v>378</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>54412</v>
       </c>
       <c r="B17">
         <v>54391</v>
       </c>
       <c r="C17">
         <v>50153</v>
       </c>
       <c r="D17" t="s">
         <v>477</v>
       </c>
       <c r="E17" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>270</v>
+        <v>378</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>54414</v>
       </c>
       <c r="B18">
         <v>54413</v>
       </c>
       <c r="C18">
         <v>50153</v>
       </c>
       <c r="D18" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E18" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>270</v>
+        <v>378</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>54419</v>
       </c>
       <c r="B19">
         <v>54418</v>
       </c>
       <c r="C19">
         <v>50153</v>
       </c>
       <c r="D19" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>270</v>
+        <v>378</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>54420</v>
       </c>
       <c r="B20">
         <v>54416</v>
       </c>
       <c r="C20">
         <v>50153</v>
       </c>
       <c r="D20" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>270</v>
+        <v>378</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>54422</v>
       </c>
       <c r="B21">
         <v>54421</v>
       </c>
       <c r="C21">
         <v>50153</v>
       </c>
       <c r="D21" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E21" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>270</v>
+        <v>378</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>54428</v>
       </c>
       <c r="B22">
         <v>54393</v>
       </c>
       <c r="C22">
         <v>50153</v>
       </c>
       <c r="D22" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E22" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>270</v>
+        <v>378</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F45"/>
   <sheetViews>
@@ -9595,51 +9595,51 @@
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>51243</v>
       </c>
       <c r="B8">
         <v>49951</v>
       </c>
       <c r="C8" t="s">
         <v>597</v>
       </c>
       <c r="D8" t="s">
         <v>618</v>
       </c>
       <c r="E8" t="s">
         <v>619</v>
       </c>
       <c r="F8" t="s">
         <v>620</v>
       </c>
       <c r="G8" t="s">
         <v>621</v>
       </c>
       <c r="H8"/>
       <c r="I8">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="J8" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50984</v>
       </c>
       <c r="B9">
         <v>50099</v>
       </c>
       <c r="C9" t="s">
         <v>622</v>
       </c>
       <c r="D9" t="s">
         <v>623</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
         <v>624</v>
       </c>
       <c r="G9" t="s">
         <v>625</v>
       </c>
@@ -9957,51 +9957,51 @@
         <v>98</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>50868</v>
       </c>
       <c r="B21">
         <v>50176</v>
       </c>
       <c r="C21" t="s">
         <v>622</v>
       </c>
       <c r="D21" t="s">
         <v>660</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
         <v>661</v>
       </c>
       <c r="G21" t="s">
         <v>662</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J21" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>51253</v>
       </c>
       <c r="B22">
         <v>50099</v>
       </c>
       <c r="C22" t="s">
         <v>622</v>
       </c>
       <c r="D22" t="s">
         <v>663</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
         <v>664</v>
       </c>
       <c r="G22" t="s">
         <v>665</v>
       </c>
@@ -10179,51 +10179,51 @@
         <v>98</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>50921</v>
       </c>
       <c r="B29">
         <v>50153</v>
       </c>
       <c r="C29" t="s">
         <v>601</v>
       </c>
       <c r="D29" t="s">
         <v>683</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
         <v>684</v>
       </c>
       <c r="G29" t="s">
         <v>685</v>
       </c>
       <c r="H29"/>
       <c r="I29">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="J29" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>50671</v>
       </c>
       <c r="B30">
         <v>49805</v>
       </c>
       <c r="C30" t="s">
         <v>686</v>
       </c>
       <c r="D30" t="s">
         <v>687</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
         <v>688</v>
       </c>
       <c r="G30" t="s">
         <v>686</v>
       </c>
@@ -10539,107 +10539,107 @@
         <v>629</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>50675</v>
       </c>
       <c r="B42">
         <v>49809</v>
       </c>
       <c r="C42" t="s">
         <v>597</v>
       </c>
       <c r="D42"/>
       <c r="E42" t="s">
         <v>720</v>
       </c>
       <c r="F42" t="s">
         <v>721</v>
       </c>
       <c r="G42" t="s">
         <v>722</v>
       </c>
       <c r="H42"/>
       <c r="I42">
-        <v>2771</v>
+        <v>2782</v>
       </c>
       <c r="J42" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>51271</v>
       </c>
       <c r="B43">
         <v>50141</v>
       </c>
       <c r="C43" t="s">
         <v>607</v>
       </c>
       <c r="D43" t="s">
         <v>723</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
         <v>724</v>
       </c>
       <c r="G43" t="s">
         <v>725</v>
       </c>
       <c r="H43"/>
       <c r="I43">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J43" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>50898</v>
       </c>
       <c r="B44">
         <v>50141</v>
       </c>
       <c r="C44" t="s">
         <v>597</v>
       </c>
       <c r="D44" t="s">
         <v>726</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
         <v>727</v>
       </c>
       <c r="G44" t="s">
         <v>728</v>
       </c>
       <c r="H44"/>
       <c r="I44">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J44" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>51222</v>
       </c>
       <c r="B45">
         <v>50176</v>
       </c>
       <c r="C45" t="s">
         <v>601</v>
       </c>
       <c r="D45" t="s">
         <v>729</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
         <v>730</v>
       </c>
       <c r="G45" t="s">
         <v>731</v>
       </c>
@@ -10978,51 +10978,51 @@
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>50941</v>
       </c>
       <c r="B58">
         <v>50153</v>
       </c>
       <c r="C58" t="s">
         <v>597</v>
       </c>
       <c r="D58"/>
       <c r="E58"/>
       <c r="F58" t="s">
         <v>757</v>
       </c>
       <c r="G58" t="s">
         <v>758</v>
       </c>
       <c r="H58"/>
       <c r="I58">
         <v>0</v>
       </c>
       <c r="J58" t="s">
-        <v>270</v>
+        <v>378</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>51267</v>
       </c>
       <c r="B59">
         <v>49951</v>
       </c>
       <c r="C59" t="s">
         <v>622</v>
       </c>
       <c r="D59" t="s">
         <v>759</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
         <v>760</v>
       </c>
       <c r="G59" t="s">
         <v>761</v>
       </c>
       <c r="H59"/>
       <c r="I59">
         <v>0</v>
@@ -11371,51 +11371,51 @@
         <v>98</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>51486</v>
       </c>
       <c r="B72">
         <v>50125</v>
       </c>
       <c r="C72" t="s">
         <v>607</v>
       </c>
       <c r="D72" t="s">
         <v>783</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
         <v>793</v>
       </c>
       <c r="G72" t="s">
         <v>794</v>
       </c>
       <c r="H72"/>
       <c r="I72">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J72" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
         <v>51488</v>
       </c>
       <c r="B73">
         <v>50125</v>
       </c>
       <c r="C73" t="s">
         <v>601</v>
       </c>
       <c r="D73" t="s">
         <v>795</v>
       </c>
       <c r="E73" t="s">
         <v>796</v>
       </c>
       <c r="F73" t="s">
         <v>797</v>
       </c>
       <c r="G73" t="s">
@@ -12107,51 +12107,51 @@
     </row>
     <row r="98" spans="1:10">
       <c r="A98">
         <v>51089</v>
       </c>
       <c r="B98">
         <v>49926</v>
       </c>
       <c r="C98" t="s">
         <v>601</v>
       </c>
       <c r="D98" t="s">
         <v>873</v>
       </c>
       <c r="E98" t="s">
         <v>874</v>
       </c>
       <c r="F98" t="s">
         <v>875</v>
       </c>
       <c r="G98" t="s">
         <v>876</v>
       </c>
       <c r="H98"/>
       <c r="I98">
-        <v>2611</v>
+        <v>2703</v>
       </c>
       <c r="J98" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99">
         <v>51063</v>
       </c>
       <c r="B99">
         <v>50157</v>
       </c>
       <c r="C99" t="s">
         <v>622</v>
       </c>
       <c r="D99" t="s">
         <v>877</v>
       </c>
       <c r="E99"/>
       <c r="F99" t="s">
         <v>878</v>
       </c>
       <c r="G99" t="s">
         <v>879</v>
       </c>
@@ -12669,51 +12669,51 @@
         <v>98</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118">
         <v>51135</v>
       </c>
       <c r="B118">
         <v>49951</v>
       </c>
       <c r="C118" t="s">
         <v>601</v>
       </c>
       <c r="D118" t="s">
         <v>932</v>
       </c>
       <c r="E118"/>
       <c r="F118" t="s">
         <v>933</v>
       </c>
       <c r="G118" t="s">
         <v>934</v>
       </c>
       <c r="H118"/>
       <c r="I118">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J118" t="s">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -12813,110 +12813,110 @@
       <c r="I2" t="s">
         <v>1142</v>
       </c>
       <c r="J2" t="s">
         <v>254</v>
       </c>
       <c r="K2" t="s">
         <v>1240</v>
       </c>
       <c r="L2" t="s">
         <v>331</v>
       </c>
       <c r="M2" t="s">
         <v>1421</v>
       </c>
       <c r="N2" t="s">
         <v>1425</v>
       </c>
       <c r="O2" t="s">
         <v>1433</v>
       </c>
       <c r="P2" t="s">
         <v>1438</v>
       </c>
       <c r="Q2" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="R2" t="s">
         <v>1446</v>
       </c>
       <c r="S2" t="s">
         <v>1451</v>
       </c>
       <c r="T2" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>91</v>
       </c>
       <c r="D3" t="s">
         <v>942</v>
       </c>
       <c r="E3" t="s">
         <v>170</v>
       </c>
       <c r="F3" t="s">
         <v>1106</v>
       </c>
       <c r="G3" t="s">
         <v>1114</v>
       </c>
       <c r="H3" t="s">
         <v>1118</v>
       </c>
       <c r="I3" t="s">
         <v>1143</v>
       </c>
       <c r="J3" t="s">
         <v>1180</v>
       </c>
       <c r="K3" t="s">
         <v>1241</v>
       </c>
       <c r="L3" t="s">
         <v>1420</v>
       </c>
       <c r="M3" t="s">
         <v>1422</v>
       </c>
       <c r="N3" t="s">
         <v>1426</v>
       </c>
       <c r="O3" t="s">
         <v>1434</v>
       </c>
       <c r="P3" t="s">
         <v>334</v>
       </c>
       <c r="Q3" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="R3" t="s">
         <v>622</v>
       </c>
       <c r="S3" t="s">
         <v>1452</v>
       </c>
       <c r="T3" t="s">
         <v>1454</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>86</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>943</v>
       </c>
       <c r="E4" t="s">
         <v>63</v>
       </c>
       <c r="F4" t="s">
@@ -12975,95 +12975,95 @@
       <c r="H5" t="s">
         <v>1120</v>
       </c>
       <c r="I5" t="s">
         <v>1145</v>
       </c>
       <c r="J5" t="s">
         <v>1182</v>
       </c>
       <c r="K5" t="s">
         <v>1243</v>
       </c>
       <c r="M5" t="s">
         <v>1423</v>
       </c>
       <c r="N5" t="s">
         <v>1428</v>
       </c>
       <c r="O5" t="s">
         <v>1436</v>
       </c>
       <c r="P5" t="s">
         <v>1435</v>
       </c>
       <c r="Q5" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="R5" t="s">
         <v>1447</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>150</v>
       </c>
       <c r="D6" t="s">
         <v>945</v>
       </c>
       <c r="E6" t="s">
         <v>1103</v>
       </c>
       <c r="F6" t="s">
         <v>1109</v>
       </c>
       <c r="G6" t="s">
         <v>134</v>
       </c>
       <c r="H6" t="s">
         <v>1121</v>
       </c>
       <c r="I6" t="s">
         <v>1146</v>
       </c>
       <c r="J6" t="s">
         <v>1183</v>
       </c>
       <c r="K6" t="s">
         <v>1244</v>
       </c>
       <c r="M6" t="s">
         <v>328</v>
       </c>
       <c r="N6" t="s">
         <v>329</v>
       </c>
       <c r="P6" t="s">
         <v>1440</v>
       </c>
       <c r="Q6" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="R6" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>234</v>
       </c>
       <c r="D7" t="s">
         <v>946</v>
       </c>
       <c r="E7" t="s">
         <v>1104</v>
       </c>
       <c r="F7" t="s">
         <v>1110</v>
       </c>
       <c r="G7" t="s">
         <v>281</v>
       </c>
       <c r="H7" t="s">
         <v>1122</v>
       </c>
       <c r="I7" t="s">