--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1372">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-22 04:06:19am</t>
+    <t>2026-09-05 09:33:17am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13925</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13925"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -8468,51 +8468,51 @@
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>51243</v>
       </c>
       <c r="B15">
         <v>49951</v>
       </c>
       <c r="C15" t="s">
         <v>489</v>
       </c>
       <c r="D15" t="s">
         <v>532</v>
       </c>
       <c r="E15" t="s">
         <v>533</v>
       </c>
       <c r="F15" t="s">
         <v>534</v>
       </c>
       <c r="G15" t="s">
         <v>535</v>
       </c>
       <c r="H15"/>
       <c r="I15">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="J15" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50981</v>
       </c>
       <c r="B16">
         <v>50170</v>
       </c>
       <c r="C16" t="s">
         <v>516</v>
       </c>
       <c r="D16" t="s">
         <v>536</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
         <v>537</v>
       </c>
       <c r="G16" t="s">
         <v>538</v>
       </c>
@@ -8636,51 +8636,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>51493</v>
       </c>
       <c r="B21">
         <v>50128</v>
       </c>
       <c r="C21" t="s">
         <v>494</v>
       </c>
       <c r="D21" t="s">
         <v>547</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
         <v>548</v>
       </c>
       <c r="G21" t="s">
         <v>549</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J21" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>51490</v>
       </c>
       <c r="B22">
         <v>50127</v>
       </c>
       <c r="C22" t="s">
         <v>505</v>
       </c>
       <c r="D22" t="s">
         <v>547</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
         <v>550</v>
       </c>
       <c r="G22" t="s">
         <v>551</v>
       </c>
@@ -9730,79 +9730,79 @@
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>51473</v>
       </c>
       <c r="B60">
         <v>50122</v>
       </c>
       <c r="C60" t="s">
         <v>489</v>
       </c>
       <c r="D60" t="s">
         <v>659</v>
       </c>
       <c r="E60" t="s">
         <v>660</v>
       </c>
       <c r="F60" t="s">
         <v>661</v>
       </c>
       <c r="G60" t="s">
         <v>662</v>
       </c>
       <c r="H60"/>
       <c r="I60">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="J60" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>51495</v>
       </c>
       <c r="B61">
         <v>50128</v>
       </c>
       <c r="C61" t="s">
         <v>494</v>
       </c>
       <c r="D61" t="s">
         <v>547</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
         <v>663</v>
       </c>
       <c r="G61" t="s">
         <v>664</v>
       </c>
       <c r="H61"/>
       <c r="I61">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J61" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>51264</v>
       </c>
       <c r="B62">
         <v>50082</v>
       </c>
       <c r="C62" t="s">
         <v>494</v>
       </c>
       <c r="D62" t="s">
         <v>665</v>
       </c>
       <c r="E62" t="s">
         <v>666</v>
       </c>
       <c r="F62" t="s">
         <v>667</v>
       </c>
       <c r="G62" t="s">
@@ -10716,51 +10716,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95">
         <v>51494</v>
       </c>
       <c r="B95">
         <v>50128</v>
       </c>
       <c r="C95" t="s">
         <v>489</v>
       </c>
       <c r="D95" t="s">
         <v>547</v>
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
         <v>762</v>
       </c>
       <c r="G95" t="s">
         <v>763</v>
       </c>
       <c r="H95"/>
       <c r="I95">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J95" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96">
         <v>51466</v>
       </c>
       <c r="B96">
         <v>50121</v>
       </c>
       <c r="C96" t="s">
         <v>494</v>
       </c>
       <c r="D96" t="s">
         <v>764</v>
       </c>
       <c r="E96"/>
       <c r="F96" t="s">
         <v>765</v>
       </c>
       <c r="G96" t="s">
         <v>766</v>
       </c>
@@ -11440,51 +11440,51 @@
     </row>
     <row r="121" spans="1:10">
       <c r="A121">
         <v>51467</v>
       </c>
       <c r="B121">
         <v>50121</v>
       </c>
       <c r="C121" t="s">
         <v>494</v>
       </c>
       <c r="D121" t="s">
         <v>832</v>
       </c>
       <c r="E121" t="s">
         <v>833</v>
       </c>
       <c r="F121" t="s">
         <v>834</v>
       </c>
       <c r="G121" t="s">
         <v>835</v>
       </c>
       <c r="H121"/>
       <c r="I121">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="J121" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122">
         <v>51468</v>
       </c>
       <c r="B122">
         <v>50127</v>
       </c>
       <c r="C122" t="s">
         <v>494</v>
       </c>
       <c r="D122" t="s">
         <v>832</v>
       </c>
       <c r="E122" t="s">
         <v>836</v>
       </c>
       <c r="F122" t="s">
         <v>834</v>
       </c>
       <c r="G122" t="s">
@@ -11612,51 +11612,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127">
         <v>51135</v>
       </c>
       <c r="B127">
         <v>49951</v>
       </c>
       <c r="C127" t="s">
         <v>494</v>
       </c>
       <c r="D127" t="s">
         <v>847</v>
       </c>
       <c r="E127"/>
       <c r="F127" t="s">
         <v>848</v>
       </c>
       <c r="G127" t="s">
         <v>849</v>
       </c>
       <c r="H127"/>
       <c r="I127">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J127" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>