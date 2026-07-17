--- v0 (2026-05-25)
+++ v1 (2026-07-17)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1427">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1428">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-25 01:08:08am</t>
+    <t>2026-07-17 01:29:38pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13924</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13924"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -4419,50 +4419,53 @@
     <t>federal obsss</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
   <si>
     <t>Actual</t>
   </si>
@@ -9476,51 +9479,51 @@
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>51474</v>
       </c>
       <c r="B2">
         <v>50122</v>
       </c>
       <c r="C2" t="s">
         <v>542</v>
       </c>
       <c r="D2" t="s">
         <v>543</v>
       </c>
       <c r="E2" t="s">
         <v>544</v>
       </c>
       <c r="F2" t="s">
         <v>545</v>
       </c>
       <c r="G2" t="s">
         <v>546</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="J2" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>51273</v>
       </c>
       <c r="B3">
         <v>50140</v>
       </c>
       <c r="C3" t="s">
         <v>542</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>547</v>
       </c>
       <c r="G3" t="s">
         <v>548</v>
       </c>
       <c r="H3"/>
       <c r="I3">
@@ -9836,51 +9839,51 @@
         <v>80</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>50876</v>
       </c>
       <c r="B15">
         <v>50076</v>
       </c>
       <c r="C15" t="s">
         <v>571</v>
       </c>
       <c r="D15" t="s">
         <v>572</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
         <v>573</v>
       </c>
       <c r="G15" t="s">
         <v>574</v>
       </c>
       <c r="H15"/>
       <c r="I15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J15" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>51148</v>
       </c>
       <c r="B16">
         <v>49953</v>
       </c>
       <c r="C16" t="s">
         <v>571</v>
       </c>
       <c r="D16" t="s">
         <v>575</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
         <v>576</v>
       </c>
       <c r="G16" t="s">
         <v>577</v>
       </c>
@@ -10060,51 +10063,51 @@
         <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>50950</v>
       </c>
       <c r="B23">
         <v>50164</v>
       </c>
       <c r="C23" t="s">
         <v>549</v>
       </c>
       <c r="D23" t="s">
         <v>587</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
         <v>588</v>
       </c>
       <c r="G23" t="s">
         <v>589</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J23" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>50933</v>
       </c>
       <c r="B24">
         <v>50169</v>
       </c>
       <c r="C24" t="s">
         <v>571</v>
       </c>
       <c r="D24" t="s">
         <v>590</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
         <v>591</v>
       </c>
       <c r="G24" t="s">
         <v>592</v>
       </c>
@@ -10172,51 +10175,51 @@
         <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>50962</v>
       </c>
       <c r="B27">
         <v>50169</v>
       </c>
       <c r="C27" t="s">
         <v>549</v>
       </c>
       <c r="D27" t="s">
         <v>593</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
         <v>594</v>
       </c>
       <c r="G27" t="s">
         <v>595</v>
       </c>
       <c r="H27"/>
       <c r="I27">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J27" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>52891</v>
       </c>
       <c r="B28">
         <v>49810</v>
       </c>
       <c r="C28" t="s">
         <v>568</v>
       </c>
       <c r="D28" t="s">
         <v>596</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
         <v>597</v>
       </c>
       <c r="G28" t="s">
         <v>598</v>
       </c>
@@ -10618,51 +10621,51 @@
         <v>80</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>50749</v>
       </c>
       <c r="B43">
         <v>49835</v>
       </c>
       <c r="C43" t="s">
         <v>549</v>
       </c>
       <c r="D43"/>
       <c r="E43" t="s">
         <v>639</v>
       </c>
       <c r="F43" t="s">
         <v>640</v>
       </c>
       <c r="G43" t="s">
         <v>641</v>
       </c>
       <c r="H43"/>
       <c r="I43">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="J43" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>51416</v>
       </c>
       <c r="B44">
         <v>50102</v>
       </c>
       <c r="C44" t="s">
         <v>568</v>
       </c>
       <c r="D44" t="s">
         <v>643</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
         <v>644</v>
       </c>
       <c r="G44" t="s">
         <v>645</v>
       </c>
@@ -10700,79 +10703,79 @@
         <v>80</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>50675</v>
       </c>
       <c r="B46">
         <v>49809</v>
       </c>
       <c r="C46" t="s">
         <v>542</v>
       </c>
       <c r="D46"/>
       <c r="E46" t="s">
         <v>648</v>
       </c>
       <c r="F46" t="s">
         <v>649</v>
       </c>
       <c r="G46" t="s">
         <v>650</v>
       </c>
       <c r="H46"/>
       <c r="I46">
-        <v>2758</v>
+        <v>2771</v>
       </c>
       <c r="J46" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>50748</v>
       </c>
       <c r="B47">
         <v>49835</v>
       </c>
       <c r="C47" t="s">
         <v>542</v>
       </c>
       <c r="D47"/>
       <c r="E47" t="s">
         <v>651</v>
       </c>
       <c r="F47" t="s">
         <v>652</v>
       </c>
       <c r="G47" t="s">
         <v>653</v>
       </c>
       <c r="H47"/>
       <c r="I47">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="J47" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>54678</v>
       </c>
       <c r="B48">
         <v>50193</v>
       </c>
       <c r="C48" t="s">
         <v>549</v>
       </c>
       <c r="D48" t="s">
         <v>654</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
         <v>655</v>
       </c>
       <c r="G48" t="s">
         <v>656</v>
       </c>
@@ -11010,51 +11013,51 @@
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>51473</v>
       </c>
       <c r="B57">
         <v>50122</v>
       </c>
       <c r="C57" t="s">
         <v>542</v>
       </c>
       <c r="D57" t="s">
         <v>677</v>
       </c>
       <c r="E57" t="s">
         <v>678</v>
       </c>
       <c r="F57" t="s">
         <v>679</v>
       </c>
       <c r="G57" t="s">
         <v>680</v>
       </c>
       <c r="H57"/>
       <c r="I57">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="J57" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>51495</v>
       </c>
       <c r="B58">
         <v>50128</v>
       </c>
       <c r="C58" t="s">
         <v>549</v>
       </c>
       <c r="D58" t="s">
         <v>565</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
         <v>681</v>
       </c>
       <c r="G58" t="s">
         <v>682</v>
       </c>
@@ -11148,51 +11151,51 @@
         <v>80</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>51223</v>
       </c>
       <c r="B62">
         <v>50169</v>
       </c>
       <c r="C62" t="s">
         <v>549</v>
       </c>
       <c r="D62" t="s">
         <v>688</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
         <v>689</v>
       </c>
       <c r="G62" t="s">
         <v>690</v>
       </c>
       <c r="H62"/>
       <c r="I62">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J62" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>51226</v>
       </c>
       <c r="B63">
         <v>50167</v>
       </c>
       <c r="C63" t="s">
         <v>549</v>
       </c>
       <c r="D63" t="s">
         <v>688</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
         <v>689</v>
       </c>
       <c r="G63" t="s">
         <v>690</v>
       </c>
@@ -11234,141 +11237,141 @@
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>51205</v>
       </c>
       <c r="B65">
         <v>49953</v>
       </c>
       <c r="C65" t="s">
         <v>549</v>
       </c>
       <c r="D65" t="s">
         <v>695</v>
       </c>
       <c r="E65" t="s">
         <v>696</v>
       </c>
       <c r="F65" t="s">
         <v>697</v>
       </c>
       <c r="G65" t="s">
         <v>698</v>
       </c>
       <c r="H65"/>
       <c r="I65">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="J65" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>51206</v>
       </c>
       <c r="B66">
         <v>50070</v>
       </c>
       <c r="C66" t="s">
         <v>549</v>
       </c>
       <c r="D66" t="s">
         <v>695</v>
       </c>
       <c r="E66" t="s">
         <v>699</v>
       </c>
       <c r="F66" t="s">
         <v>697</v>
       </c>
       <c r="G66" t="s">
         <v>698</v>
       </c>
       <c r="H66"/>
       <c r="I66">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="J66" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>51158</v>
       </c>
       <c r="B67">
         <v>49953</v>
       </c>
       <c r="C67" t="s">
         <v>549</v>
       </c>
       <c r="D67" t="s">
         <v>700</v>
       </c>
       <c r="E67" t="s">
         <v>701</v>
       </c>
       <c r="F67" t="s">
         <v>702</v>
       </c>
       <c r="G67" t="s">
         <v>703</v>
       </c>
       <c r="H67"/>
       <c r="I67">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="J67" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>51159</v>
       </c>
       <c r="B68">
         <v>50070</v>
       </c>
       <c r="C68" t="s">
         <v>549</v>
       </c>
       <c r="D68" t="s">
         <v>700</v>
       </c>
       <c r="E68" t="s">
         <v>704</v>
       </c>
       <c r="F68" t="s">
         <v>702</v>
       </c>
       <c r="G68" t="s">
         <v>703</v>
       </c>
       <c r="H68"/>
       <c r="I68">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="J68" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>51480</v>
       </c>
       <c r="B69">
         <v>50125</v>
       </c>
       <c r="C69" t="s">
         <v>549</v>
       </c>
       <c r="D69" t="s">
         <v>705</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
         <v>706</v>
       </c>
       <c r="G69" t="s">
         <v>707</v>
       </c>
@@ -11490,51 +11493,51 @@
         <v>80</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
         <v>50747</v>
       </c>
       <c r="B74">
         <v>49835</v>
       </c>
       <c r="C74" t="s">
         <v>549</v>
       </c>
       <c r="D74"/>
       <c r="E74" t="s">
         <v>716</v>
       </c>
       <c r="F74" t="s">
         <v>717</v>
       </c>
       <c r="G74" t="s">
         <v>718</v>
       </c>
       <c r="H74"/>
       <c r="I74">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="J74" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>51177</v>
       </c>
       <c r="B75">
         <v>50075</v>
       </c>
       <c r="C75" t="s">
         <v>549</v>
       </c>
       <c r="D75" t="s">
         <v>719</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
         <v>720</v>
       </c>
       <c r="G75" t="s">
         <v>721</v>
       </c>
@@ -11546,51 +11549,51 @@
         <v>80</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
         <v>50963</v>
       </c>
       <c r="B76">
         <v>50167</v>
       </c>
       <c r="C76" t="s">
         <v>549</v>
       </c>
       <c r="D76" t="s">
         <v>722</v>
       </c>
       <c r="E76"/>
       <c r="F76" t="s">
         <v>723</v>
       </c>
       <c r="G76" t="s">
         <v>724</v>
       </c>
       <c r="H76"/>
       <c r="I76">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J76" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
         <v>51464</v>
       </c>
       <c r="B77">
         <v>50120</v>
       </c>
       <c r="C77" t="s">
         <v>568</v>
       </c>
       <c r="D77" t="s">
         <v>726</v>
       </c>
       <c r="E77"/>
       <c r="F77" t="s">
         <v>727</v>
       </c>
       <c r="G77" t="s">
         <v>728</v>
       </c>
@@ -11800,51 +11803,51 @@
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
         <v>51484</v>
       </c>
       <c r="B85">
         <v>50125</v>
       </c>
       <c r="C85" t="s">
         <v>549</v>
       </c>
       <c r="D85" t="s">
         <v>747</v>
       </c>
       <c r="E85" t="s">
         <v>748</v>
       </c>
       <c r="F85" t="s">
         <v>749</v>
       </c>
       <c r="G85" t="s">
         <v>750</v>
       </c>
       <c r="H85"/>
       <c r="I85">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="J85" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86">
         <v>51483</v>
       </c>
       <c r="B86">
         <v>50125</v>
       </c>
       <c r="C86" t="s">
         <v>549</v>
       </c>
       <c r="D86" t="s">
         <v>751</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
         <v>752</v>
       </c>
       <c r="G86" t="s">
         <v>753</v>
       </c>
@@ -11970,51 +11973,51 @@
     </row>
     <row r="91" spans="1:10">
       <c r="A91">
         <v>51488</v>
       </c>
       <c r="B91">
         <v>50125</v>
       </c>
       <c r="C91" t="s">
         <v>549</v>
       </c>
       <c r="D91" t="s">
         <v>763</v>
       </c>
       <c r="E91" t="s">
         <v>764</v>
       </c>
       <c r="F91" t="s">
         <v>765</v>
       </c>
       <c r="G91" t="s">
         <v>766</v>
       </c>
       <c r="H91"/>
       <c r="I91">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="J91" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92">
         <v>51485</v>
       </c>
       <c r="B92">
         <v>50125</v>
       </c>
       <c r="C92" t="s">
         <v>568</v>
       </c>
       <c r="D92" t="s">
         <v>767</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
         <v>768</v>
       </c>
       <c r="G92" t="s">
         <v>769</v>
       </c>
@@ -12134,51 +12137,51 @@
         <v>80</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97">
         <v>50976</v>
       </c>
       <c r="B97">
         <v>50169</v>
       </c>
       <c r="C97" t="s">
         <v>542</v>
       </c>
       <c r="D97" t="s">
         <v>776</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
         <v>779</v>
       </c>
       <c r="G97" t="s">
         <v>780</v>
       </c>
       <c r="H97"/>
       <c r="I97">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="J97" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98">
         <v>51025</v>
       </c>
       <c r="B98">
         <v>50192</v>
       </c>
       <c r="C98" t="s">
         <v>542</v>
       </c>
       <c r="D98"/>
       <c r="E98"/>
       <c r="F98" t="s">
         <v>781</v>
       </c>
       <c r="G98" t="s">
         <v>782</v>
       </c>
       <c r="H98"/>
       <c r="I98">
@@ -12378,51 +12381,51 @@
     </row>
     <row r="106" spans="1:10">
       <c r="A106">
         <v>51458</v>
       </c>
       <c r="B106">
         <v>50119</v>
       </c>
       <c r="C106" t="s">
         <v>549</v>
       </c>
       <c r="D106" t="s">
         <v>800</v>
       </c>
       <c r="E106" t="s">
         <v>801</v>
       </c>
       <c r="F106" t="s">
         <v>802</v>
       </c>
       <c r="G106" t="s">
         <v>803</v>
       </c>
       <c r="H106"/>
       <c r="I106">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="J106" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107">
         <v>51457</v>
       </c>
       <c r="B107">
         <v>50119</v>
       </c>
       <c r="C107" t="s">
         <v>571</v>
       </c>
       <c r="D107" t="s">
         <v>804</v>
       </c>
       <c r="E107"/>
       <c r="F107" t="s">
         <v>805</v>
       </c>
       <c r="G107" t="s">
         <v>806</v>
       </c>
@@ -12574,81 +12577,81 @@
     </row>
     <row r="113" spans="1:10">
       <c r="A113">
         <v>50884</v>
       </c>
       <c r="B113">
         <v>50111</v>
       </c>
       <c r="C113" t="s">
         <v>542</v>
       </c>
       <c r="D113" t="s">
         <v>820</v>
       </c>
       <c r="E113" t="s">
         <v>821</v>
       </c>
       <c r="F113" t="s">
         <v>822</v>
       </c>
       <c r="G113" t="s">
         <v>823</v>
       </c>
       <c r="H113"/>
       <c r="I113">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="J113" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114">
         <v>51502</v>
       </c>
       <c r="B114">
         <v>50111</v>
       </c>
       <c r="C114" t="s">
         <v>542</v>
       </c>
       <c r="D114" t="s">
         <v>824</v>
       </c>
       <c r="E114" t="s">
         <v>825</v>
       </c>
       <c r="F114" t="s">
         <v>826</v>
       </c>
       <c r="G114" t="s">
         <v>827</v>
       </c>
       <c r="H114"/>
       <c r="I114">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="J114" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115">
         <v>50968</v>
       </c>
       <c r="B115">
         <v>50126</v>
       </c>
       <c r="C115" t="s">
         <v>549</v>
       </c>
       <c r="D115" t="s">
         <v>828</v>
       </c>
       <c r="E115"/>
       <c r="F115" t="s">
         <v>829</v>
       </c>
       <c r="G115" t="s">
         <v>830</v>
       </c>
@@ -12662,139 +12665,139 @@
     </row>
     <row r="116" spans="1:10">
       <c r="A116">
         <v>51428</v>
       </c>
       <c r="B116">
         <v>50111</v>
       </c>
       <c r="C116" t="s">
         <v>542</v>
       </c>
       <c r="D116" t="s">
         <v>831</v>
       </c>
       <c r="E116" t="s">
         <v>832</v>
       </c>
       <c r="F116" t="s">
         <v>833</v>
       </c>
       <c r="G116" t="s">
         <v>834</v>
       </c>
       <c r="H116"/>
       <c r="I116">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="J116" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117">
         <v>51501</v>
       </c>
       <c r="B117">
         <v>50133</v>
       </c>
       <c r="C117" t="s">
         <v>542</v>
       </c>
       <c r="D117" t="s">
         <v>835</v>
       </c>
       <c r="E117"/>
       <c r="F117" t="s">
         <v>836</v>
       </c>
       <c r="G117" t="s">
         <v>837</v>
       </c>
       <c r="H117"/>
       <c r="I117">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J117" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118">
         <v>51489</v>
       </c>
       <c r="B118">
         <v>50126</v>
       </c>
       <c r="C118" t="s">
         <v>549</v>
       </c>
       <c r="D118" t="s">
         <v>838</v>
       </c>
       <c r="E118" t="s">
         <v>839</v>
       </c>
       <c r="F118" t="s">
         <v>840</v>
       </c>
       <c r="G118" t="s">
         <v>841</v>
       </c>
       <c r="H118"/>
       <c r="I118">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J118" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119">
         <v>51496</v>
       </c>
       <c r="B119">
         <v>50192</v>
       </c>
       <c r="C119" t="s">
         <v>549</v>
       </c>
       <c r="D119" t="s">
         <v>842</v>
       </c>
       <c r="E119" t="s">
         <v>843</v>
       </c>
       <c r="F119" t="s">
         <v>844</v>
       </c>
       <c r="G119" t="s">
         <v>845</v>
       </c>
       <c r="H119"/>
       <c r="I119">
-        <v>2616</v>
+        <v>2624</v>
       </c>
       <c r="J119" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120">
         <v>51414</v>
       </c>
       <c r="B120">
         <v>50102</v>
       </c>
       <c r="C120" t="s">
         <v>568</v>
       </c>
       <c r="D120" t="s">
         <v>846</v>
       </c>
       <c r="E120"/>
       <c r="F120" t="s">
         <v>847</v>
       </c>
       <c r="G120" t="s">
         <v>848</v>
       </c>
@@ -13112,81 +13115,81 @@
     </row>
     <row r="132" spans="1:10">
       <c r="A132">
         <v>51209</v>
       </c>
       <c r="B132">
         <v>49953</v>
       </c>
       <c r="C132" t="s">
         <v>542</v>
       </c>
       <c r="D132" t="s">
         <v>865</v>
       </c>
       <c r="E132" t="s">
         <v>866</v>
       </c>
       <c r="F132" t="s">
         <v>867</v>
       </c>
       <c r="G132" t="s">
         <v>868</v>
       </c>
       <c r="H132"/>
       <c r="I132">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="J132" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133">
         <v>51210</v>
       </c>
       <c r="B133">
         <v>50070</v>
       </c>
       <c r="C133" t="s">
         <v>542</v>
       </c>
       <c r="D133" t="s">
         <v>865</v>
       </c>
       <c r="E133" t="s">
         <v>869</v>
       </c>
       <c r="F133" t="s">
         <v>867</v>
       </c>
       <c r="G133" t="s">
         <v>868</v>
       </c>
       <c r="H133"/>
       <c r="I133">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="J133" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134">
         <v>54737</v>
       </c>
       <c r="B134">
         <v>54730</v>
       </c>
       <c r="C134" t="s">
         <v>571</v>
       </c>
       <c r="D134" t="s">
         <v>870</v>
       </c>
       <c r="E134"/>
       <c r="F134" t="s">
         <v>871</v>
       </c>
       <c r="G134" t="s">
         <v>872</v>
       </c>
@@ -13368,81 +13371,81 @@
     </row>
     <row r="141" spans="1:10">
       <c r="A141">
         <v>51468</v>
       </c>
       <c r="B141">
         <v>50127</v>
       </c>
       <c r="C141" t="s">
         <v>549</v>
       </c>
       <c r="D141" t="s">
         <v>886</v>
       </c>
       <c r="E141" t="s">
         <v>887</v>
       </c>
       <c r="F141" t="s">
         <v>888</v>
       </c>
       <c r="G141" t="s">
         <v>889</v>
       </c>
       <c r="H141"/>
       <c r="I141">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="J141" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142">
         <v>51469</v>
       </c>
       <c r="B142">
         <v>50128</v>
       </c>
       <c r="C142" t="s">
         <v>549</v>
       </c>
       <c r="D142" t="s">
         <v>886</v>
       </c>
       <c r="E142" t="s">
         <v>890</v>
       </c>
       <c r="F142" t="s">
         <v>888</v>
       </c>
       <c r="G142" t="s">
         <v>889</v>
       </c>
       <c r="H142"/>
       <c r="I142">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J142" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143">
         <v>51393</v>
       </c>
       <c r="B143">
         <v>50098</v>
       </c>
       <c r="C143" t="s">
         <v>568</v>
       </c>
       <c r="D143" t="s">
         <v>891</v>
       </c>
       <c r="E143"/>
       <c r="F143" t="s">
         <v>892</v>
       </c>
       <c r="G143" t="s">
         <v>893</v>
       </c>
@@ -13510,51 +13513,51 @@
         <v>80</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146">
         <v>50975</v>
       </c>
       <c r="B146">
         <v>50169</v>
       </c>
       <c r="C146" t="s">
         <v>542</v>
       </c>
       <c r="D146" t="s">
         <v>900</v>
       </c>
       <c r="E146"/>
       <c r="F146" t="s">
         <v>901</v>
       </c>
       <c r="G146" t="s">
         <v>902</v>
       </c>
       <c r="H146"/>
       <c r="I146">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="J146" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147">
         <v>51476</v>
       </c>
       <c r="B147">
         <v>50124</v>
       </c>
       <c r="C147" t="s">
         <v>568</v>
       </c>
       <c r="D147" t="s">
         <v>903</v>
       </c>
       <c r="E147"/>
       <c r="F147" t="s">
         <v>904</v>
       </c>
       <c r="G147" t="s">
         <v>905</v>
       </c>
@@ -13594,79 +13597,79 @@
         <v>80</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149">
         <v>51500</v>
       </c>
       <c r="B149">
         <v>50133</v>
       </c>
       <c r="C149" t="s">
         <v>568</v>
       </c>
       <c r="D149" t="s">
         <v>835</v>
       </c>
       <c r="E149"/>
       <c r="F149" t="s">
         <v>909</v>
       </c>
       <c r="G149" t="s">
         <v>910</v>
       </c>
       <c r="H149"/>
       <c r="I149">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J149" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150">
         <v>50953</v>
       </c>
       <c r="B150">
         <v>50164</v>
       </c>
       <c r="C150" t="s">
         <v>549</v>
       </c>
       <c r="D150" t="s">
         <v>911</v>
       </c>
       <c r="E150"/>
       <c r="F150" t="s">
         <v>912</v>
       </c>
       <c r="G150" t="s">
         <v>913</v>
       </c>
       <c r="H150"/>
       <c r="I150">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J150" t="s">
         <v>80</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -13707,60 +13710,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>330</v>
       </c>
       <c r="M1" t="s">
         <v>322</v>
       </c>
       <c r="N1" t="s">
         <v>323</v>
       </c>
       <c r="O1" t="s">
         <v>1405</v>
       </c>
       <c r="P1" t="s">
         <v>1410</v>
       </c>
       <c r="Q1" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="R1" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="S1" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="T1" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>914</v>
       </c>
       <c r="C2" t="s">
         <v>915</v>
       </c>
       <c r="D2" t="s">
         <v>923</v>
       </c>
       <c r="E2" t="s">
         <v>1084</v>
       </c>
       <c r="F2" t="s">
         <v>1086</v>
       </c>
       <c r="G2" t="s">
         <v>1091</v>
       </c>
       <c r="H2" t="s">
         <v>1097</v>
       </c>
       <c r="I2" t="s">
@@ -13769,54 +13772,54 @@
       <c r="J2" t="s">
         <v>253</v>
       </c>
       <c r="K2" t="s">
         <v>1215</v>
       </c>
       <c r="L2" t="s">
         <v>338</v>
       </c>
       <c r="M2" t="s">
         <v>1395</v>
       </c>
       <c r="N2" t="s">
         <v>1398</v>
       </c>
       <c r="O2" t="s">
         <v>1406</v>
       </c>
       <c r="P2" t="s">
         <v>1411</v>
       </c>
       <c r="Q2" t="s">
         <v>458</v>
       </c>
       <c r="R2" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="S2" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="T2" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>916</v>
       </c>
       <c r="D3" t="s">
         <v>924</v>
       </c>
       <c r="E3" t="s">
         <v>75</v>
       </c>
       <c r="F3" t="s">
         <v>310</v>
       </c>
       <c r="G3" t="s">
         <v>96</v>
       </c>
       <c r="H3" t="s">
@@ -13831,54 +13834,54 @@
       <c r="K3" t="s">
         <v>1216</v>
       </c>
       <c r="L3" t="s">
         <v>1394</v>
       </c>
       <c r="M3" t="s">
         <v>342</v>
       </c>
       <c r="N3" t="s">
         <v>1399</v>
       </c>
       <c r="O3" t="s">
         <v>1407</v>
       </c>
       <c r="P3" t="s">
         <v>340</v>
       </c>
       <c r="Q3" t="s">
         <v>460</v>
       </c>
       <c r="R3" t="s">
         <v>571</v>
       </c>
       <c r="S3" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="T3" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>103</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>925</v>
       </c>
       <c r="E4" t="s">
         <v>309</v>
       </c>
       <c r="F4" t="s">
         <v>1087</v>
       </c>
       <c r="G4" t="s">
         <v>1092</v>
       </c>
       <c r="H4" t="s">
         <v>1099</v>
       </c>
       <c r="I4" t="s">
@@ -14016,118 +14019,121 @@
       <c r="G7" t="s">
         <v>311</v>
       </c>
       <c r="H7" t="s">
         <v>1102</v>
       </c>
       <c r="I7" t="s">
         <v>1125</v>
       </c>
       <c r="J7" t="s">
         <v>314</v>
       </c>
       <c r="K7" t="s">
         <v>1120</v>
       </c>
       <c r="M7" t="s">
         <v>1397</v>
       </c>
       <c r="N7" t="s">
         <v>1402</v>
       </c>
       <c r="P7" t="s">
         <v>1414</v>
       </c>
       <c r="R7" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>919</v>
       </c>
       <c r="D8" t="s">
         <v>929</v>
       </c>
       <c r="F8" t="s">
         <v>299</v>
       </c>
       <c r="G8" t="s">
         <v>1095</v>
       </c>
       <c r="H8" t="s">
         <v>1103</v>
       </c>
       <c r="I8" t="s">
         <v>1126</v>
       </c>
       <c r="J8" t="s">
         <v>1160</v>
       </c>
       <c r="K8" t="s">
         <v>1121</v>
       </c>
       <c r="N8" t="s">
         <v>1403</v>
       </c>
       <c r="P8" t="s">
         <v>1415</v>
       </c>
       <c r="R8" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>920</v>
       </c>
       <c r="D9" t="s">
         <v>930</v>
       </c>
       <c r="F9" t="s">
         <v>1090</v>
       </c>
       <c r="G9" t="s">
         <v>47</v>
       </c>
       <c r="H9" t="s">
         <v>301</v>
       </c>
       <c r="I9" t="s">
         <v>1127</v>
       </c>
       <c r="J9" t="s">
         <v>1161</v>
       </c>
       <c r="K9" t="s">
         <v>1220</v>
       </c>
       <c r="N9" t="s">
         <v>121</v>
       </c>
+      <c r="P9" t="s">
+        <v>1416</v>
+      </c>
       <c r="R9" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>921</v>
       </c>
       <c r="D10" t="s">
         <v>931</v>
       </c>
       <c r="F10" t="s">
         <v>263</v>
       </c>
       <c r="G10" t="s">
         <v>1096</v>
       </c>
       <c r="H10" t="s">
         <v>1104</v>
       </c>
       <c r="I10" t="s">
         <v>1128</v>
       </c>
       <c r="J10" t="s">
         <v>1162</v>
       </c>
       <c r="K10" t="s">