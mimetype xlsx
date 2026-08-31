--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1428">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-17 01:29:38pm</t>
+    <t>2026-08-31 03:43:57pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13924</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13924"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -9727,51 +9727,51 @@
         <v>80</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>51493</v>
       </c>
       <c r="B11">
         <v>50128</v>
       </c>
       <c r="C11" t="s">
         <v>549</v>
       </c>
       <c r="D11" t="s">
         <v>565</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>566</v>
       </c>
       <c r="G11" t="s">
         <v>567</v>
       </c>
       <c r="H11"/>
       <c r="I11">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J11" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>51490</v>
       </c>
       <c r="B12">
         <v>50127</v>
       </c>
       <c r="C12" t="s">
         <v>568</v>
       </c>
       <c r="D12" t="s">
         <v>565</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
         <v>569</v>
       </c>
       <c r="G12" t="s">
         <v>570</v>
       </c>
@@ -10147,51 +10147,51 @@
         <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>50961</v>
       </c>
       <c r="B26">
         <v>50167</v>
       </c>
       <c r="C26" t="s">
         <v>549</v>
       </c>
       <c r="D26" t="s">
         <v>593</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
         <v>594</v>
       </c>
       <c r="G26" t="s">
         <v>595</v>
       </c>
       <c r="H26"/>
       <c r="I26">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J26" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>50962</v>
       </c>
       <c r="B27">
         <v>50169</v>
       </c>
       <c r="C27" t="s">
         <v>549</v>
       </c>
       <c r="D27" t="s">
         <v>593</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
         <v>594</v>
       </c>
       <c r="G27" t="s">
         <v>595</v>
       </c>
@@ -10231,51 +10231,51 @@
         <v>50</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>51463</v>
       </c>
       <c r="B29">
         <v>50120</v>
       </c>
       <c r="C29" t="s">
         <v>571</v>
       </c>
       <c r="D29" t="s">
         <v>599</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
         <v>600</v>
       </c>
       <c r="G29" t="s">
         <v>601</v>
       </c>
       <c r="H29"/>
       <c r="I29">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J29" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>50847</v>
       </c>
       <c r="B30">
         <v>49883</v>
       </c>
       <c r="C30" t="s">
         <v>568</v>
       </c>
       <c r="D30" t="s">
         <v>602</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
         <v>603</v>
       </c>
       <c r="G30" t="s">
         <v>604</v>
       </c>
@@ -10315,51 +10315,51 @@
         <v>605</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>51141</v>
       </c>
       <c r="B32">
         <v>50073</v>
       </c>
       <c r="C32" t="s">
         <v>549</v>
       </c>
       <c r="D32" t="s">
         <v>609</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
         <v>610</v>
       </c>
       <c r="G32" t="s">
         <v>611</v>
       </c>
       <c r="H32"/>
       <c r="I32">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J32" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>51164</v>
       </c>
       <c r="B33">
         <v>50070</v>
       </c>
       <c r="C33" t="s">
         <v>549</v>
       </c>
       <c r="D33" t="s">
         <v>612</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
         <v>613</v>
       </c>
       <c r="G33" t="s">
         <v>614</v>
       </c>
@@ -10621,51 +10621,51 @@
         <v>80</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>50749</v>
       </c>
       <c r="B43">
         <v>49835</v>
       </c>
       <c r="C43" t="s">
         <v>549</v>
       </c>
       <c r="D43"/>
       <c r="E43" t="s">
         <v>639</v>
       </c>
       <c r="F43" t="s">
         <v>640</v>
       </c>
       <c r="G43" t="s">
         <v>641</v>
       </c>
       <c r="H43"/>
       <c r="I43">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="J43" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>51416</v>
       </c>
       <c r="B44">
         <v>50102</v>
       </c>
       <c r="C44" t="s">
         <v>568</v>
       </c>
       <c r="D44" t="s">
         <v>643</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
         <v>644</v>
       </c>
       <c r="G44" t="s">
         <v>645</v>
       </c>
@@ -10703,79 +10703,79 @@
         <v>80</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>50675</v>
       </c>
       <c r="B46">
         <v>49809</v>
       </c>
       <c r="C46" t="s">
         <v>542</v>
       </c>
       <c r="D46"/>
       <c r="E46" t="s">
         <v>648</v>
       </c>
       <c r="F46" t="s">
         <v>649</v>
       </c>
       <c r="G46" t="s">
         <v>650</v>
       </c>
       <c r="H46"/>
       <c r="I46">
-        <v>2771</v>
+        <v>2782</v>
       </c>
       <c r="J46" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>50748</v>
       </c>
       <c r="B47">
         <v>49835</v>
       </c>
       <c r="C47" t="s">
         <v>542</v>
       </c>
       <c r="D47"/>
       <c r="E47" t="s">
         <v>651</v>
       </c>
       <c r="F47" t="s">
         <v>652</v>
       </c>
       <c r="G47" t="s">
         <v>653</v>
       </c>
       <c r="H47"/>
       <c r="I47">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="J47" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>54678</v>
       </c>
       <c r="B48">
         <v>50193</v>
       </c>
       <c r="C48" t="s">
         <v>549</v>
       </c>
       <c r="D48" t="s">
         <v>654</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
         <v>655</v>
       </c>
       <c r="G48" t="s">
         <v>656</v>
       </c>
@@ -10787,79 +10787,79 @@
         <v>657</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>52256</v>
       </c>
       <c r="B49">
         <v>50193</v>
       </c>
       <c r="C49" t="s">
         <v>568</v>
       </c>
       <c r="D49" t="s">
         <v>658</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
         <v>659</v>
       </c>
       <c r="G49" t="s">
         <v>660</v>
       </c>
       <c r="H49"/>
       <c r="I49">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J49" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>52266</v>
       </c>
       <c r="B50">
         <v>50193</v>
       </c>
       <c r="C50" t="s">
         <v>571</v>
       </c>
       <c r="D50" t="s">
         <v>662</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
         <v>663</v>
       </c>
       <c r="G50" t="s">
         <v>664</v>
       </c>
       <c r="H50"/>
       <c r="I50">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J50" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>51138</v>
       </c>
       <c r="B51">
         <v>50070</v>
       </c>
       <c r="C51" t="s">
         <v>571</v>
       </c>
       <c r="D51" t="s">
         <v>665</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
         <v>666</v>
       </c>
       <c r="G51" t="s">
         <v>667</v>
       </c>
@@ -11013,79 +11013,79 @@
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>51473</v>
       </c>
       <c r="B57">
         <v>50122</v>
       </c>
       <c r="C57" t="s">
         <v>542</v>
       </c>
       <c r="D57" t="s">
         <v>677</v>
       </c>
       <c r="E57" t="s">
         <v>678</v>
       </c>
       <c r="F57" t="s">
         <v>679</v>
       </c>
       <c r="G57" t="s">
         <v>680</v>
       </c>
       <c r="H57"/>
       <c r="I57">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="J57" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>51495</v>
       </c>
       <c r="B58">
         <v>50128</v>
       </c>
       <c r="C58" t="s">
         <v>549</v>
       </c>
       <c r="D58" t="s">
         <v>565</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
         <v>681</v>
       </c>
       <c r="G58" t="s">
         <v>682</v>
       </c>
       <c r="H58"/>
       <c r="I58">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J58" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>51038</v>
       </c>
       <c r="B59">
         <v>50192</v>
       </c>
       <c r="C59" t="s">
         <v>542</v>
       </c>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59" t="s">
         <v>683</v>
       </c>
       <c r="G59" t="s">
         <v>684</v>
       </c>
       <c r="H59"/>
       <c r="I59">
@@ -11493,51 +11493,51 @@
         <v>80</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
         <v>50747</v>
       </c>
       <c r="B74">
         <v>49835</v>
       </c>
       <c r="C74" t="s">
         <v>549</v>
       </c>
       <c r="D74"/>
       <c r="E74" t="s">
         <v>716</v>
       </c>
       <c r="F74" t="s">
         <v>717</v>
       </c>
       <c r="G74" t="s">
         <v>718</v>
       </c>
       <c r="H74"/>
       <c r="I74">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="J74" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>51177</v>
       </c>
       <c r="B75">
         <v>50075</v>
       </c>
       <c r="C75" t="s">
         <v>549</v>
       </c>
       <c r="D75" t="s">
         <v>719</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
         <v>720</v>
       </c>
       <c r="G75" t="s">
         <v>721</v>
       </c>
@@ -11577,51 +11577,51 @@
         <v>725</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
         <v>51464</v>
       </c>
       <c r="B77">
         <v>50120</v>
       </c>
       <c r="C77" t="s">
         <v>568</v>
       </c>
       <c r="D77" t="s">
         <v>726</v>
       </c>
       <c r="E77"/>
       <c r="F77" t="s">
         <v>727</v>
       </c>
       <c r="G77" t="s">
         <v>728</v>
       </c>
       <c r="H77"/>
       <c r="I77">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J77" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
         <v>51465</v>
       </c>
       <c r="B78">
         <v>50120</v>
       </c>
       <c r="C78" t="s">
         <v>568</v>
       </c>
       <c r="D78" t="s">
         <v>729</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
         <v>730</v>
       </c>
       <c r="G78" t="s">
         <v>731</v>
       </c>
@@ -11689,51 +11689,51 @@
         <v>80</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
         <v>51142</v>
       </c>
       <c r="B81">
         <v>50075</v>
       </c>
       <c r="C81" t="s">
         <v>549</v>
       </c>
       <c r="D81" t="s">
         <v>738</v>
       </c>
       <c r="E81"/>
       <c r="F81" t="s">
         <v>739</v>
       </c>
       <c r="G81" t="s">
         <v>740</v>
       </c>
       <c r="H81"/>
       <c r="I81">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J81" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
         <v>51413</v>
       </c>
       <c r="B82">
         <v>50102</v>
       </c>
       <c r="C82" t="s">
         <v>568</v>
       </c>
       <c r="D82" t="s">
         <v>741</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
         <v>742</v>
       </c>
       <c r="G82" t="s">
         <v>743</v>
       </c>
@@ -11943,51 +11943,51 @@
         <v>80</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90">
         <v>51486</v>
       </c>
       <c r="B90">
         <v>50125</v>
       </c>
       <c r="C90" t="s">
         <v>568</v>
       </c>
       <c r="D90" t="s">
         <v>751</v>
       </c>
       <c r="E90"/>
       <c r="F90" t="s">
         <v>761</v>
       </c>
       <c r="G90" t="s">
         <v>762</v>
       </c>
       <c r="H90"/>
       <c r="I90">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J90" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91">
         <v>51488</v>
       </c>
       <c r="B91">
         <v>50125</v>
       </c>
       <c r="C91" t="s">
         <v>549</v>
       </c>
       <c r="D91" t="s">
         <v>763</v>
       </c>
       <c r="E91" t="s">
         <v>764</v>
       </c>
       <c r="F91" t="s">
         <v>765</v>
       </c>
       <c r="G91" t="s">
@@ -12219,51 +12219,51 @@
         <v>80</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100">
         <v>50958</v>
       </c>
       <c r="B100">
         <v>50167</v>
       </c>
       <c r="C100" t="s">
         <v>571</v>
       </c>
       <c r="D100" t="s">
         <v>786</v>
       </c>
       <c r="E100"/>
       <c r="F100" t="s">
         <v>787</v>
       </c>
       <c r="G100" t="s">
         <v>788</v>
       </c>
       <c r="H100"/>
       <c r="I100">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J100" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101">
         <v>51479</v>
       </c>
       <c r="B101">
         <v>50075</v>
       </c>
       <c r="C101" t="s">
         <v>549</v>
       </c>
       <c r="D101"/>
       <c r="E101"/>
       <c r="F101" t="s">
         <v>789</v>
       </c>
       <c r="G101" t="s">
         <v>790</v>
       </c>
       <c r="H101"/>
       <c r="I101">
@@ -12493,51 +12493,51 @@
         <v>80</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110">
         <v>51494</v>
       </c>
       <c r="B110">
         <v>50128</v>
       </c>
       <c r="C110" t="s">
         <v>542</v>
       </c>
       <c r="D110" t="s">
         <v>565</v>
       </c>
       <c r="E110"/>
       <c r="F110" t="s">
         <v>813</v>
       </c>
       <c r="G110" t="s">
         <v>814</v>
       </c>
       <c r="H110"/>
       <c r="I110">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J110" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111">
         <v>51472</v>
       </c>
       <c r="B111">
         <v>50122</v>
       </c>
       <c r="C111" t="s">
         <v>542</v>
       </c>
       <c r="D111" t="s">
         <v>815</v>
       </c>
       <c r="E111"/>
       <c r="F111" t="s">
         <v>816</v>
       </c>
       <c r="G111" t="s">
         <v>817</v>
       </c>
@@ -12753,51 +12753,51 @@
     </row>
     <row r="119" spans="1:10">
       <c r="A119">
         <v>51496</v>
       </c>
       <c r="B119">
         <v>50192</v>
       </c>
       <c r="C119" t="s">
         <v>549</v>
       </c>
       <c r="D119" t="s">
         <v>842</v>
       </c>
       <c r="E119" t="s">
         <v>843</v>
       </c>
       <c r="F119" t="s">
         <v>844</v>
       </c>
       <c r="G119" t="s">
         <v>845</v>
       </c>
       <c r="H119"/>
       <c r="I119">
-        <v>2624</v>
+        <v>2629</v>
       </c>
       <c r="J119" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120">
         <v>51414</v>
       </c>
       <c r="B120">
         <v>50102</v>
       </c>
       <c r="C120" t="s">
         <v>568</v>
       </c>
       <c r="D120" t="s">
         <v>846</v>
       </c>
       <c r="E120"/>
       <c r="F120" t="s">
         <v>847</v>
       </c>
       <c r="G120" t="s">
         <v>848</v>
       </c>
@@ -12889,51 +12889,51 @@
         <v>80</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124">
         <v>51014</v>
       </c>
       <c r="B124">
         <v>50189</v>
       </c>
       <c r="C124" t="s">
         <v>571</v>
       </c>
       <c r="D124" t="s">
         <v>856</v>
       </c>
       <c r="E124"/>
       <c r="F124" t="s">
         <v>857</v>
       </c>
       <c r="G124" t="s">
         <v>858</v>
       </c>
       <c r="H124"/>
       <c r="I124">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J124" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125">
         <v>51425</v>
       </c>
       <c r="B125">
         <v>50189</v>
       </c>
       <c r="C125" t="s">
         <v>568</v>
       </c>
       <c r="D125" t="s">
         <v>859</v>
       </c>
       <c r="E125"/>
       <c r="F125" t="s">
         <v>860</v>
       </c>
       <c r="G125" t="s">
         <v>861</v>
       </c>