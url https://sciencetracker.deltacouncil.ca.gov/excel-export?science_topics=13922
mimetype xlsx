--- v0 (2026-06-04)
+++ v1 (2026-07-20)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="846">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="847">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-04 04:37:33am</t>
+    <t>2026-07-20 04:56:35pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13922</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13922"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -2574,50 +2574,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
@@ -4816,51 +4819,51 @@
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>50921</v>
       </c>
       <c r="B2">
         <v>50153</v>
       </c>
       <c r="C2" t="s">
         <v>248</v>
       </c>
       <c r="D2" t="s">
         <v>249</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
         <v>250</v>
       </c>
       <c r="G2" t="s">
         <v>251</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54550</v>
       </c>
       <c r="B3">
         <v>50090</v>
       </c>
       <c r="C3" t="s">
         <v>252</v>
       </c>
       <c r="D3" t="s">
         <v>253</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>254</v>
       </c>
       <c r="G3" t="s">
         <v>255</v>
       </c>
@@ -5118,51 +5121,51 @@
         <v>134</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>54655</v>
       </c>
       <c r="B13">
         <v>50151</v>
       </c>
       <c r="C13" t="s">
         <v>261</v>
       </c>
       <c r="D13" t="s">
         <v>286</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
         <v>287</v>
       </c>
       <c r="G13" t="s">
         <v>264</v>
       </c>
       <c r="H13"/>
       <c r="I13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J13" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>50936</v>
       </c>
       <c r="B14">
         <v>50151</v>
       </c>
       <c r="C14" t="s">
         <v>248</v>
       </c>
       <c r="D14" t="s">
         <v>288</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
         <v>289</v>
       </c>
       <c r="G14" t="s">
         <v>290</v>
       </c>
@@ -5423,60 +5426,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>130</v>
       </c>
       <c r="M1" t="s">
         <v>122</v>
       </c>
       <c r="N1" t="s">
         <v>123</v>
       </c>
       <c r="O1" t="s">
         <v>820</v>
       </c>
       <c r="P1" t="s">
         <v>825</v>
       </c>
       <c r="Q1" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="R1" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="S1" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="T1" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>309</v>
       </c>
       <c r="C2" t="s">
         <v>311</v>
       </c>
       <c r="D2" t="s">
         <v>318</v>
       </c>
       <c r="E2" t="s">
         <v>59</v>
       </c>
       <c r="F2" t="s">
         <v>483</v>
       </c>
       <c r="G2" t="s">
         <v>493</v>
       </c>
       <c r="H2" t="s">
         <v>501</v>
       </c>
       <c r="I2" t="s">
@@ -5485,54 +5488,54 @@
       <c r="J2" t="s">
         <v>87</v>
       </c>
       <c r="K2" t="s">
         <v>625</v>
       </c>
       <c r="L2" t="s">
         <v>805</v>
       </c>
       <c r="M2" t="s">
         <v>807</v>
       </c>
       <c r="N2" t="s">
         <v>812</v>
       </c>
       <c r="O2" t="s">
         <v>821</v>
       </c>
       <c r="P2" t="s">
         <v>826</v>
       </c>
       <c r="Q2" t="s">
         <v>219</v>
       </c>
       <c r="R2" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="S2" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="T2" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>310</v>
       </c>
       <c r="C3" t="s">
         <v>312</v>
       </c>
       <c r="D3" t="s">
         <v>319</v>
       </c>
       <c r="E3" t="s">
         <v>44</v>
       </c>
       <c r="F3" t="s">
         <v>484</v>
       </c>
       <c r="G3" t="s">
         <v>494</v>
       </c>
       <c r="H3" t="s">
@@ -5547,303 +5550,306 @@
       <c r="K3" t="s">
         <v>626</v>
       </c>
       <c r="L3" t="s">
         <v>806</v>
       </c>
       <c r="M3" t="s">
         <v>808</v>
       </c>
       <c r="N3" t="s">
         <v>813</v>
       </c>
       <c r="O3" t="s">
         <v>822</v>
       </c>
       <c r="P3" t="s">
         <v>827</v>
       </c>
       <c r="Q3" t="s">
         <v>221</v>
       </c>
       <c r="R3" t="s">
         <v>265</v>
       </c>
       <c r="S3" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="T3" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4" t="s">
         <v>320</v>
       </c>
       <c r="E4" t="s">
         <v>479</v>
       </c>
       <c r="F4" t="s">
         <v>485</v>
       </c>
       <c r="G4" t="s">
         <v>495</v>
       </c>
       <c r="H4" t="s">
         <v>503</v>
       </c>
       <c r="I4" t="s">
         <v>529</v>
       </c>
       <c r="J4" t="s">
         <v>565</v>
       </c>
       <c r="K4" t="s">
         <v>627</v>
       </c>
       <c r="M4" t="s">
         <v>809</v>
       </c>
       <c r="N4" t="s">
         <v>814</v>
       </c>
       <c r="O4" t="s">
         <v>823</v>
       </c>
       <c r="P4" t="s">
         <v>828</v>
       </c>
       <c r="Q4" t="s">
         <v>222</v>
       </c>
       <c r="R4" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>57</v>
       </c>
       <c r="D5" t="s">
         <v>321</v>
       </c>
       <c r="E5" t="s">
         <v>480</v>
       </c>
       <c r="F5" t="s">
         <v>486</v>
       </c>
       <c r="G5" t="s">
         <v>496</v>
       </c>
       <c r="H5" t="s">
         <v>504</v>
       </c>
       <c r="I5" t="s">
         <v>530</v>
       </c>
       <c r="J5" t="s">
         <v>566</v>
       </c>
       <c r="K5" t="s">
         <v>628</v>
       </c>
       <c r="M5" t="s">
         <v>132</v>
       </c>
       <c r="N5" t="s">
         <v>815</v>
       </c>
       <c r="O5" t="s">
         <v>824</v>
       </c>
       <c r="P5" t="s">
         <v>823</v>
       </c>
       <c r="Q5" t="s">
         <v>223</v>
       </c>
       <c r="R5" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>313</v>
       </c>
       <c r="D6" t="s">
         <v>322</v>
       </c>
       <c r="E6" t="s">
         <v>481</v>
       </c>
       <c r="F6" t="s">
         <v>487</v>
       </c>
       <c r="G6" t="s">
         <v>497</v>
       </c>
       <c r="H6" t="s">
         <v>505</v>
       </c>
       <c r="I6" t="s">
         <v>531</v>
       </c>
       <c r="J6" t="s">
         <v>567</v>
       </c>
       <c r="K6" t="s">
         <v>629</v>
       </c>
       <c r="M6" t="s">
         <v>810</v>
       </c>
       <c r="N6" t="s">
         <v>816</v>
       </c>
       <c r="P6" t="s">
         <v>829</v>
       </c>
       <c r="Q6" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="R6" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>107</v>
       </c>
       <c r="D7" t="s">
         <v>323</v>
       </c>
       <c r="E7" t="s">
         <v>482</v>
       </c>
       <c r="F7" t="s">
         <v>488</v>
       </c>
       <c r="G7" t="s">
         <v>498</v>
       </c>
       <c r="H7" t="s">
         <v>506</v>
       </c>
       <c r="I7" t="s">
         <v>532</v>
       </c>
       <c r="J7" t="s">
         <v>568</v>
       </c>
       <c r="K7" t="s">
         <v>527</v>
       </c>
       <c r="M7" t="s">
         <v>811</v>
       </c>
       <c r="N7" t="s">
         <v>817</v>
       </c>
       <c r="P7" t="s">
         <v>830</v>
       </c>
       <c r="R7" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>314</v>
       </c>
       <c r="D8" t="s">
         <v>324</v>
       </c>
       <c r="F8" t="s">
         <v>489</v>
       </c>
       <c r="G8" t="s">
         <v>60</v>
       </c>
       <c r="H8" t="s">
         <v>507</v>
       </c>
       <c r="I8" t="s">
         <v>533</v>
       </c>
       <c r="J8" t="s">
         <v>569</v>
       </c>
       <c r="K8" t="s">
         <v>528</v>
       </c>
       <c r="N8" t="s">
         <v>818</v>
       </c>
       <c r="P8" t="s">
         <v>831</v>
       </c>
       <c r="R8" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>315</v>
       </c>
       <c r="D9" t="s">
         <v>325</v>
       </c>
       <c r="F9" t="s">
         <v>490</v>
       </c>
       <c r="G9" t="s">
         <v>499</v>
       </c>
       <c r="H9" t="s">
         <v>508</v>
       </c>
       <c r="I9" t="s">
         <v>534</v>
       </c>
       <c r="J9" t="s">
         <v>570</v>
       </c>
       <c r="K9" t="s">
         <v>630</v>
       </c>
       <c r="N9" t="s">
         <v>38</v>
       </c>
+      <c r="P9" t="s">
+        <v>832</v>
+      </c>
       <c r="R9" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>316</v>
       </c>
       <c r="D10" t="s">
         <v>326</v>
       </c>
       <c r="F10" t="s">
         <v>45</v>
       </c>
       <c r="G10" t="s">
         <v>500</v>
       </c>
       <c r="H10" t="s">
         <v>509</v>
       </c>
       <c r="I10" t="s">
         <v>535</v>
       </c>
       <c r="J10" t="s">
         <v>571</v>
       </c>
       <c r="K10" t="s">