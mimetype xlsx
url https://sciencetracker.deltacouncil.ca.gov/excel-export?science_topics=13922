--- v1 (2026-07-20)
+++ v2 (2026-10-16)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="847">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="848">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-20 04:56:35pm</t>
+    <t>2026-10-16 01:36:50am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13922</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13922"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -315,91 +315,91 @@
   <si>
     <t>Environmental Monitoring Program (EMP)</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay; San Joaquin River</t>
   </si>
   <si>
     <t>1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Habitat management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Pollution control; Water demand</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat changes; Species</t>
   </si>
   <si>
     <t>N/A (project initiated prior to 2017)</t>
   </si>
   <si>
     <t>Crustaceans; Invertebrates; Main channels; Mysis; Other zooplankton; Sloughs</t>
   </si>
   <si>
-    <t>October 16, 2024</t>
+    <t>September 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50152</t>
   </si>
   <si>
     <t>U.S. Bureau of Reclamation [USBR]; California Department of Water Resource [DWR]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;The Delta Juvenile Fish Monitoring Program (DJFMP) has monitored natural-origin and hatchery-origin juvenile Chinook Salmon (Oncorhynchus tshawytscha)&amp;nbsp;and other fish species within the San Francisco Estuary (SFE) since 1976 using a combination of midwater trawls and beach seines. Since 2000, three trawl sites and at least 58 beach seine sites have been sampled weekly or biweekly within the SFE and lower Sacramento and San Joaquin Rivers. The main objectives of the DJFMP are:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;
 &lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;1. Document the long-term abundance and distribution of juvenile Chinook Salmon in the Delta.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;
 &lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;2. Comprehensively monitor throughout the year to document the presence of all races of juvenile Chinook Salmon.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;
 &lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;3. Intensively monitor juvenile Chinook salmon during the fall and winter months for use in managing water project operations (Delta Cross Channel gates and water export levels) on a real-time basis.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;
 &lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;4. Document the abundance and distribution of Steelhead.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;
 &lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;5. Document the abundance and distribution of non-salmonid species.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;ol&gt;
 &lt;/ol&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p class="MsoNoSpacing"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Enhanced Delta Smelt Monitoring [EDSM]; Estimating Abundance of Juvenile Winter-run Chinook Salmon Entering and Exiting the Delta [SAIL]; Extracting Better Information from Long-Term Monitoring Data: Estimating Occupancy and Abundance of Near-Shore Fishes in the Sacramento-San Joaquin River Delta</t>
   </si>
   <si>
     <t>1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019;2020;2021;2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring; Population enhancement of listed species; Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Habitat changes; Hydrologic changes; Invasive / non-native species; Invertebrates; Salinity; Species; Water quality</t>
   </si>
   <si>
     <t>Aquatic vegetation; Chinook Salmon; Conductivity; Crustaceans; Dissolved oxygen; Endangered species; Environmental drivers; Estuaries; Fish; Habitat; Historical ecology; Intertidal and transition zones; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Monitoring methods and techniques; Mysis; Open water; Other species; Pelagic fish; Salinity; Salmon migration; Salmon rearing; SAV and FAV; Steelhead Trout; Turbidity; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature</t>
   </si>
   <si>
-    <t>May 21, 2025</t>
+    <t>July 28, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50153</t>
   </si>
   <si>
     <t xml:space="preserve">Fish and Fish Habitat Monitoring - Wetland Regional Monitoring Program. </t>
   </si>
   <si>
     <t>University of California - Davis [UC Davis]</t>
   </si>
   <si>
     <t>San Francisco Estuary Institute [SFEI]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p data-end="733" data-start="277"&gt;The Wetland Regional Monitoring Program (WRMP) Fish and Fish Habitat Monitoring project is a collaborative effort to track biological responses to tidal wetland restoration in the San Francisco Estuary. Monthly sampling is conducted across a network of benchmark, reference, and project restoration sites in the South Bay and North Bay, with the goal of evaluating how wetland restoration influences fish assemblages, habitat use, and ecological condition.&lt;/p&gt;
 &lt;p data-end="1184" data-start="735"&gt;The study uses primarily otter trawls to monitor fish and macroinvertebrate communities. Standardized field methods align with those used in long-term monitoring programs to ensure comparability and data integration across regions. Environmental data, including water temperature, salinity, and dissolved oxygen, are collected in tandem with biological sampling to assess habitat quality and seasonal dynamics.&lt;/p&gt;
 &lt;p data-end="1624" data-start="1186"&gt;The program addresses WRMP Guiding Question #4: &lt;em data-end="1381" data-start="1234"&gt;How do policies, programs, and projects to protect and restore tidal marshes affect the distribution, abundance, and health of fish and wildlife?&lt;/em&gt; The data support adaptive management, regulatory compliance, and science-based restoration planning by identifying key habitats, tracking restoration performance, and detecting regional patterns in species composition and abundance over time.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Investigating the Factors that Affect Distribution, Abundance, and Recruitment of Age-0  Longfin Smelt in the upper San Francisco Estuary</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; San Francisco Bay</t>
   </si>
@@ -536,50 +536,53 @@
     <t>Program Supervisor</t>
   </si>
   <si>
     <t>adam_nanninga@fws.gov</t>
   </si>
   <si>
     <t>May 8, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54395</t>
   </si>
   <si>
     <t>Andrew Goodman</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>Goodman</t>
   </si>
   <si>
     <t>Fish Taxonomist &amp; Laboratory Manager</t>
   </si>
   <si>
     <t>andrew_goodman@fws.gov</t>
+  </si>
+  <si>
+    <t>May 21, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54421</t>
   </si>
   <si>
     <t>Bryan Matthias</t>
   </si>
   <si>
     <t>Bryan</t>
   </si>
   <si>
     <t>Matthias</t>
   </si>
   <si>
     <t>Supervisory Fish Biologist</t>
   </si>
   <si>
     <t>bryan_matthias@fws.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54393</t>
   </si>
   <si>
     <t>Claudia Macfarlane</t>
   </si>
@@ -3879,1513 +3882,1513 @@
     <row r="3" spans="1:11">
       <c r="A3">
         <v>54421</v>
       </c>
       <c r="B3" t="s">
         <v>154</v>
       </c>
       <c r="C3" t="s">
         <v>155</v>
       </c>
       <c r="D3" t="s">
         <v>156</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="F3" t="s">
         <v>157</v>
       </c>
       <c r="G3" t="s">
         <v>158</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>99</v>
+        <v>159</v>
       </c>
       <c r="K3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>54393</v>
       </c>
       <c r="B4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="F4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="G4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
         <v>152</v>
       </c>
       <c r="K4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>54417</v>
       </c>
       <c r="B5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="F5" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>99</v>
+        <v>159</v>
       </c>
       <c r="K5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>54387</v>
       </c>
       <c r="B6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D6" t="s">
         <v>156</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6" t="s">
         <v>150</v>
       </c>
       <c r="G6" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
         <v>152</v>
       </c>
       <c r="K6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>54388</v>
       </c>
       <c r="B7" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D7" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G7" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="H7"/>
       <c r="I7" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="J7" t="s">
         <v>152</v>
       </c>
       <c r="K7" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>54413</v>
       </c>
       <c r="B8" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C8" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G8" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>99</v>
+        <v>159</v>
       </c>
       <c r="K8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>54415</v>
       </c>
       <c r="B9" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C9" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G9" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>99</v>
+        <v>159</v>
       </c>
       <c r="K9" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>54418</v>
       </c>
       <c r="B10" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C10" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="F10" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="G10" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>99</v>
+        <v>159</v>
       </c>
       <c r="K10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>50366</v>
       </c>
       <c r="B11" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C11" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D11" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>134</v>
       </c>
       <c r="K11" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>54391</v>
       </c>
       <c r="B12" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C12" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D12" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="G12" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
         <v>152</v>
       </c>
       <c r="K12" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>54416</v>
       </c>
       <c r="B13" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C13" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D13" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="G13" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>99</v>
+        <v>159</v>
       </c>
       <c r="K13" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B1" t="s">
         <v>139</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>54389</v>
       </c>
       <c r="B2">
         <v>54387</v>
       </c>
       <c r="C2">
         <v>49906</v>
       </c>
       <c r="D2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>54390</v>
       </c>
       <c r="B3">
         <v>54388</v>
       </c>
       <c r="C3">
         <v>49906</v>
       </c>
       <c r="D3" t="s">
+        <v>222</v>
+      </c>
+      <c r="E3" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>54392</v>
       </c>
       <c r="B4">
         <v>54391</v>
       </c>
       <c r="C4">
         <v>49906</v>
       </c>
       <c r="D4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>54410</v>
       </c>
       <c r="B5">
         <v>54395</v>
       </c>
       <c r="C5">
         <v>50153</v>
       </c>
       <c r="D5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E5" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>99</v>
+        <v>159</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>54411</v>
       </c>
       <c r="B6">
         <v>54388</v>
       </c>
       <c r="C6">
         <v>50153</v>
       </c>
       <c r="D6" t="s">
+        <v>222</v>
+      </c>
+      <c r="E6" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>99</v>
+        <v>159</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>54412</v>
       </c>
       <c r="B7">
         <v>54391</v>
       </c>
       <c r="C7">
         <v>50153</v>
       </c>
       <c r="D7" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E7" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>99</v>
+        <v>159</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>54414</v>
       </c>
       <c r="B8">
         <v>54413</v>
       </c>
       <c r="C8">
         <v>50153</v>
       </c>
       <c r="D8" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>99</v>
+        <v>159</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>54419</v>
       </c>
       <c r="B9">
         <v>54418</v>
       </c>
       <c r="C9">
         <v>50153</v>
       </c>
       <c r="D9" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>99</v>
+        <v>159</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>54420</v>
       </c>
       <c r="B10">
         <v>54416</v>
       </c>
       <c r="C10">
         <v>50153</v>
       </c>
       <c r="D10" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>99</v>
+        <v>159</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>54422</v>
       </c>
       <c r="B11">
         <v>54421</v>
       </c>
       <c r="C11">
         <v>50153</v>
       </c>
       <c r="D11" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E11" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>99</v>
+        <v>159</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>54423</v>
       </c>
       <c r="B12">
         <v>54415</v>
       </c>
       <c r="C12">
         <v>49906</v>
       </c>
       <c r="D12" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E12" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>99</v>
+        <v>159</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>54424</v>
       </c>
       <c r="B13">
         <v>54417</v>
       </c>
       <c r="C13">
         <v>49906</v>
       </c>
       <c r="D13" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E13" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>99</v>
+        <v>159</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>54425</v>
       </c>
       <c r="B14">
         <v>54421</v>
       </c>
       <c r="C14">
         <v>49906</v>
       </c>
       <c r="D14" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E14" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>99</v>
+        <v>159</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>54426</v>
       </c>
       <c r="B15">
         <v>50366</v>
       </c>
       <c r="C15">
         <v>49906</v>
       </c>
       <c r="D15" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E15" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>99</v>
+        <v>159</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>54427</v>
       </c>
       <c r="B16">
         <v>54416</v>
       </c>
       <c r="C16">
         <v>49906</v>
       </c>
       <c r="D16" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E16" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>99</v>
+        <v>159</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>54428</v>
       </c>
       <c r="B17">
         <v>54393</v>
       </c>
       <c r="C17">
         <v>50153</v>
       </c>
       <c r="D17" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E17" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>99</v>
+        <v>159</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49602</v>
       </c>
       <c r="B2" t="s">
         <v>54</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49741</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E3" t="s">
         <v>134</v>
       </c>
       <c r="F3" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49750</v>
       </c>
       <c r="B4" t="s">
         <v>102</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E4" t="s">
         <v>134</v>
       </c>
       <c r="F4" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49609</v>
       </c>
       <c r="B5" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E5" t="s">
         <v>134</v>
       </c>
       <c r="F5" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49707</v>
       </c>
       <c r="B6" t="s">
         <v>103</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E6" t="s">
         <v>134</v>
       </c>
       <c r="F6" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49731</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E7" t="s">
         <v>134</v>
       </c>
       <c r="F7" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="H1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="I1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>50921</v>
       </c>
       <c r="B2">
         <v>50153</v>
       </c>
       <c r="C2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="G2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="J2" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54550</v>
       </c>
       <c r="B3">
         <v>50090</v>
       </c>
       <c r="C3" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D3" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="G3" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>2</v>
       </c>
       <c r="J3" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54654</v>
       </c>
       <c r="B4">
         <v>50090</v>
       </c>
       <c r="C4" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D4" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="G4" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>1</v>
       </c>
       <c r="J4" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54549</v>
       </c>
       <c r="B5">
         <v>50090</v>
       </c>
       <c r="C5" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D5" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="G5" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>5</v>
       </c>
       <c r="J5" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>51113</v>
       </c>
       <c r="B6">
         <v>50090</v>
       </c>
       <c r="C6" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D6" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="G6" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J6" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>51227</v>
       </c>
       <c r="B7">
         <v>50152</v>
       </c>
       <c r="C7" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D7" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="G7" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>1</v>
       </c>
       <c r="J7" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>51325</v>
       </c>
       <c r="B8">
         <v>50153</v>
       </c>
       <c r="C8" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D8" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="G8" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>3</v>
       </c>
       <c r="J8" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50940</v>
       </c>
       <c r="B9">
         <v>50153</v>
       </c>
       <c r="C9" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="G9" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="H9"/>
       <c r="I9">
         <v>0</v>
       </c>
       <c r="J9" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50941</v>
       </c>
       <c r="B10">
         <v>50153</v>
       </c>
       <c r="C10" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="G10" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>0</v>
       </c>
       <c r="J10" t="s">
-        <v>99</v>
+        <v>159</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>51443</v>
       </c>
       <c r="B11">
         <v>50152</v>
       </c>
       <c r="C11" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D11" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G11" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="H11"/>
       <c r="I11">
         <v>1</v>
       </c>
       <c r="J11" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>51373</v>
       </c>
       <c r="B12">
         <v>50151</v>
       </c>
       <c r="C12" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G12" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>54655</v>
       </c>
       <c r="B13">
         <v>50151</v>
       </c>
       <c r="C13" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D13" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G13" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>1</v>
       </c>
       <c r="J13" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>50936</v>
       </c>
       <c r="B14">
         <v>50151</v>
       </c>
       <c r="C14" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D14" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="G14" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>2</v>
       </c>
       <c r="J14" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>51374</v>
       </c>
       <c r="B15">
         <v>50151</v>
       </c>
       <c r="C15" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D15" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="G15" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50912</v>
       </c>
       <c r="B16">
         <v>50151</v>
       </c>
       <c r="C16" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D16" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="G16" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>2</v>
       </c>
       <c r="J16" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>50937</v>
       </c>
       <c r="B17">
         <v>50151</v>
       </c>
       <c r="C17" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G17" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>0</v>
       </c>
       <c r="J17" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>50859</v>
       </c>
       <c r="B18">
         <v>50152</v>
       </c>
       <c r="C18" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D18" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="G18" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>2</v>
       </c>
       <c r="J18" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50923</v>
       </c>
       <c r="B19">
         <v>50152</v>
       </c>
       <c r="C19" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="G19" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>0</v>
       </c>
       <c r="J19" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>50897</v>
       </c>
       <c r="B20">
         <v>50152</v>
       </c>
       <c r="C20" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D20" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="G20" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>4</v>
       </c>
       <c r="J20" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>50922</v>
       </c>
       <c r="B21">
         <v>50152</v>
       </c>
       <c r="C21" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D21" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="G21" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="J21" t="s">
         <v>134</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -5420,2163 +5423,2163 @@
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>130</v>
       </c>
       <c r="M1" t="s">
         <v>122</v>
       </c>
       <c r="N1" t="s">
         <v>123</v>
       </c>
       <c r="O1" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="P1" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="Q1" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="R1" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="S1" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="T1" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C2" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D2" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E2" t="s">
         <v>59</v>
       </c>
       <c r="F2" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="G2" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="H2" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="I2" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="J2" t="s">
         <v>87</v>
       </c>
       <c r="K2" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="L2" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="M2" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="N2" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="O2" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="P2" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="Q2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="R2" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="S2" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="T2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C3" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D3" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E3" t="s">
         <v>44</v>
       </c>
       <c r="F3" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="G3" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="H3" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="I3" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="J3" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="K3" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="L3" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="M3" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="N3" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="O3" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="P3" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="Q3" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="R3" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="S3" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="T3" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E4" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="F4" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G4" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="H4" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="I4" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="J4" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="K4" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="M4" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="N4" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="O4" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="P4" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="Q4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="R4" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>57</v>
       </c>
       <c r="D5" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E5" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F5" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G5" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="H5" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="I5" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="J5" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="K5" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="M5" t="s">
         <v>132</v>
       </c>
       <c r="N5" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="O5" t="s">
+        <v>825</v>
+      </c>
+      <c r="P5" t="s">
         <v>824</v>
       </c>
-      <c r="P5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q5" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="R5" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D6" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E6" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="F6" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="G6" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="H6" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="I6" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="J6" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="K6" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="M6" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="N6" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="P6" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="Q6" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="R6" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>107</v>
       </c>
       <c r="D7" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E7" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F7" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="G7" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="H7" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="I7" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="J7" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="K7" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="M7" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="N7" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="P7" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="R7" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D8" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F8" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="G8" t="s">
         <v>60</v>
       </c>
       <c r="H8" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="I8" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="J8" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="K8" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="N8" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="P8" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="R8" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D9" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F9" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="G9" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="H9" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="I9" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="J9" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="K9" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="N9" t="s">
         <v>38</v>
       </c>
       <c r="P9" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="R9" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D10" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="F10" t="s">
         <v>45</v>
       </c>
       <c r="G10" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="H10" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="I10" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="J10" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="K10" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="N10" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="R10" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D11" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F11" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="H11" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="I11" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="J11" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="K11" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="R11" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F12" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="H12" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="I12" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="J12" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="K12" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="R12" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="H13" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="I13" t="s">
         <v>48</v>
       </c>
       <c r="J13" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="K13" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="H14" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="I14" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="J14" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="K14" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="H15" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="I15" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="J15" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="K15" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="H16" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="I16" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="J16" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="K16" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="H17" t="s">
         <v>74</v>
       </c>
       <c r="I17" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="J17" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="K17" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="H18" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="I18" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="J18" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="K18" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="H19" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="I19" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="J19" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="K19" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="H20" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="I20" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="J20" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="K20" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="H21" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="I21" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="J21" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="K21" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="H22" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="I22" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="J22" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="K22" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H23" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="I23" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="J23" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="K23" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="H24" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="I24" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="J24" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="K24" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="H25" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="I25" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="J25" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="K25" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="H26" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="I26" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="J26" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="K26" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="H27" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="I27" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="J27" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="K27" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="H28" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="I28" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="J28" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="K28" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="I29" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="J29" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="K29" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="I30" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="J30" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="K30" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="I31" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="J31" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="K31" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="I32" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="J32" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="K32" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="I33" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="J33" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="K33" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="I34" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="J34" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="K34" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="I35" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="J35" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="K35" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="I36" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="J36" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="K36" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="I37" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="J37" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="K37" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="I38" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="J38" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="K38" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="I39" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="J39" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="K39" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="I40" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="J40" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="K40" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="I41" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="J41" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="K41" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="J42" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="K42" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="J43" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="K43" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="J44" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="K44" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="J45" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="K45" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="J46" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="K46" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="J47" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="K47" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="J48" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="K48" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="J49" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="K49" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="J50" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="K50" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="J51" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="K51" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="J52" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="K52" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="J53" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="K53" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="J54" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="K54" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="J55" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="K55" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="J56" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="K56" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="J57" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="K57" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="J58" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="K58" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="J59" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="K59" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="J60" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="K60" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="J61" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="K61" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="J62" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="K62" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="J63" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="K63" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="J64" t="s">
         <v>63</v>
       </c>
       <c r="K64" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="K65" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="K66" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="K67" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="K68" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="K69" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="K70" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="K71" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="K72" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="K73" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="K74" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="K75" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="K76" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="K77" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="K78" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="K79" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="K80" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="K81" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="K82" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="K83" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="K84" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="K85" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="K86" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="K87" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="K88" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="K89" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="K90" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="K91" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="K92" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="K93" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="K94" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="K95" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="K96" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="K97" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="K98" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="K99" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="K100" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="K101" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="K102" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="K103" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="K104" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="K105" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="K106" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="K107" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="K108" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="K109" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="K110" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="K111" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="K112" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="K113" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="K114" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="K115" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="K116" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="K117" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="K118" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="K119" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="K120" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="K121" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="K122" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="K123" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="K124" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="K125" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="K126" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="K127" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="K128" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="K129" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="K130" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="K131" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="K132" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="K133" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="K134" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="K135" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="K136" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="K137" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="K138" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="K139" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="K140" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="K141" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="K142" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="K143" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="K144" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="K145" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="K146" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="K147" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="K148" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="K149" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="K150" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="K151" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="K152" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="K153" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="K154" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="K155" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="K156" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="K157" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="K158" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="K159" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="K160" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="K161" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="K162" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">