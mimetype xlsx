--- v0 (2026-06-17)
+++ v1 (2026-08-01)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1181">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-17 05:46:45am</t>
+    <t>2026-08-01 03:48:38pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13916</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13916"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -6796,51 +6796,51 @@
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>51243</v>
       </c>
       <c r="B5">
         <v>49951</v>
       </c>
       <c r="C5" t="s">
         <v>392</v>
       </c>
       <c r="D5" t="s">
         <v>404</v>
       </c>
       <c r="E5" t="s">
         <v>405</v>
       </c>
       <c r="F5" t="s">
         <v>406</v>
       </c>
       <c r="G5" t="s">
         <v>407</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="J5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50984</v>
       </c>
       <c r="B6">
         <v>50099</v>
       </c>
       <c r="C6" t="s">
         <v>408</v>
       </c>
       <c r="D6" t="s">
         <v>409</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>410</v>
       </c>
       <c r="G6" t="s">
         <v>411</v>
       </c>
@@ -8168,51 +8168,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>51439</v>
       </c>
       <c r="B54">
         <v>50110</v>
       </c>
       <c r="C54" t="s">
         <v>421</v>
       </c>
       <c r="D54" t="s">
         <v>544</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
         <v>545</v>
       </c>
       <c r="G54" t="s">
         <v>546</v>
       </c>
       <c r="H54"/>
       <c r="I54">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="J54" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>51121</v>
       </c>
       <c r="B55">
         <v>49941</v>
       </c>
       <c r="C55" t="s">
         <v>396</v>
       </c>
       <c r="D55" t="s">
         <v>547</v>
       </c>
       <c r="E55" t="s">
         <v>548</v>
       </c>
       <c r="F55" t="s">
         <v>549</v>
       </c>
       <c r="G55" t="s">
@@ -8646,51 +8646,51 @@
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>51089</v>
       </c>
       <c r="B71">
         <v>49926</v>
       </c>
       <c r="C71" t="s">
         <v>396</v>
       </c>
       <c r="D71" t="s">
         <v>594</v>
       </c>
       <c r="E71" t="s">
         <v>595</v>
       </c>
       <c r="F71" t="s">
         <v>596</v>
       </c>
       <c r="G71" t="s">
         <v>597</v>
       </c>
       <c r="H71"/>
       <c r="I71">
-        <v>2610</v>
+        <v>2614</v>
       </c>
       <c r="J71" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>51063</v>
       </c>
       <c r="B72">
         <v>50157</v>
       </c>
       <c r="C72" t="s">
         <v>408</v>
       </c>
       <c r="D72" t="s">
         <v>598</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
         <v>599</v>
       </c>
       <c r="G72" t="s">
         <v>600</v>
       </c>
@@ -8730,51 +8730,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
         <v>51435</v>
       </c>
       <c r="B74">
         <v>50113</v>
       </c>
       <c r="C74" t="s">
         <v>421</v>
       </c>
       <c r="D74" t="s">
         <v>604</v>
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
         <v>605</v>
       </c>
       <c r="G74" t="s">
         <v>606</v>
       </c>
       <c r="H74"/>
       <c r="I74">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J74" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>51447</v>
       </c>
       <c r="B75">
         <v>50174</v>
       </c>
       <c r="C75" t="s">
         <v>408</v>
       </c>
       <c r="D75" t="s">
         <v>607</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
         <v>608</v>
       </c>
       <c r="G75" t="s">
         <v>609</v>
       </c>
@@ -9040,51 +9040,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
         <v>51135</v>
       </c>
       <c r="B85">
         <v>49951</v>
       </c>
       <c r="C85" t="s">
         <v>396</v>
       </c>
       <c r="D85" t="s">
         <v>637</v>
       </c>
       <c r="E85"/>
       <c r="F85" t="s">
         <v>638</v>
       </c>
       <c r="G85" t="s">
         <v>639</v>
       </c>
       <c r="H85"/>
       <c r="I85">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J85" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>