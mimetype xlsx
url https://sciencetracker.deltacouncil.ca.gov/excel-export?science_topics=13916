--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1181">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-01 03:48:38pm</t>
+    <t>2026-09-16 02:52:04am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13916</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13916"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -7940,51 +7940,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>51486</v>
       </c>
       <c r="B46">
         <v>50125</v>
       </c>
       <c r="C46" t="s">
         <v>421</v>
       </c>
       <c r="D46" t="s">
         <v>509</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
         <v>519</v>
       </c>
       <c r="G46" t="s">
         <v>520</v>
       </c>
       <c r="H46"/>
       <c r="I46">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J46" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>51488</v>
       </c>
       <c r="B47">
         <v>50125</v>
       </c>
       <c r="C47" t="s">
         <v>396</v>
       </c>
       <c r="D47" t="s">
         <v>521</v>
       </c>
       <c r="E47" t="s">
         <v>522</v>
       </c>
       <c r="F47" t="s">
         <v>523</v>
       </c>
       <c r="G47" t="s">
@@ -8140,79 +8140,79 @@
         <v>48</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>51427</v>
       </c>
       <c r="B53">
         <v>50110</v>
       </c>
       <c r="C53" t="s">
         <v>392</v>
       </c>
       <c r="D53" t="s">
         <v>541</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
         <v>542</v>
       </c>
       <c r="G53" t="s">
         <v>543</v>
       </c>
       <c r="H53"/>
       <c r="I53">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J53" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>51439</v>
       </c>
       <c r="B54">
         <v>50110</v>
       </c>
       <c r="C54" t="s">
         <v>421</v>
       </c>
       <c r="D54" t="s">
         <v>544</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
         <v>545</v>
       </c>
       <c r="G54" t="s">
         <v>546</v>
       </c>
       <c r="H54"/>
       <c r="I54">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J54" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>51121</v>
       </c>
       <c r="B55">
         <v>49941</v>
       </c>
       <c r="C55" t="s">
         <v>396</v>
       </c>
       <c r="D55" t="s">
         <v>547</v>
       </c>
       <c r="E55" t="s">
         <v>548</v>
       </c>
       <c r="F55" t="s">
         <v>549</v>
       </c>
       <c r="G55" t="s">
@@ -8646,51 +8646,51 @@
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>51089</v>
       </c>
       <c r="B71">
         <v>49926</v>
       </c>
       <c r="C71" t="s">
         <v>396</v>
       </c>
       <c r="D71" t="s">
         <v>594</v>
       </c>
       <c r="E71" t="s">
         <v>595</v>
       </c>
       <c r="F71" t="s">
         <v>596</v>
       </c>
       <c r="G71" t="s">
         <v>597</v>
       </c>
       <c r="H71"/>
       <c r="I71">
-        <v>2614</v>
+        <v>2788</v>
       </c>
       <c r="J71" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>51063</v>
       </c>
       <c r="B72">
         <v>50157</v>
       </c>
       <c r="C72" t="s">
         <v>408</v>
       </c>
       <c r="D72" t="s">
         <v>598</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
         <v>599</v>
       </c>
       <c r="G72" t="s">
         <v>600</v>
       </c>