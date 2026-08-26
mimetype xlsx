--- v0 (2026-07-12)
+++ v1 (2026-08-26)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1020">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-12 01:41:39pm</t>
+    <t>2026-08-26 02:18:10pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13901</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13901"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -5606,51 +5606,51 @@
         <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50882</v>
       </c>
       <c r="B7">
         <v>50109</v>
       </c>
       <c r="C7" t="s">
         <v>281</v>
       </c>
       <c r="D7" t="s">
         <v>282</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
         <v>283</v>
       </c>
       <c r="G7" t="s">
         <v>284</v>
       </c>
       <c r="H7"/>
       <c r="I7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J7" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>51148</v>
       </c>
       <c r="B8">
         <v>49953</v>
       </c>
       <c r="C8" t="s">
         <v>281</v>
       </c>
       <c r="D8" t="s">
         <v>285</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
         <v>286</v>
       </c>
       <c r="G8" t="s">
         <v>287</v>
       </c>
@@ -5858,51 +5858,51 @@
         <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50961</v>
       </c>
       <c r="B16">
         <v>50167</v>
       </c>
       <c r="C16" t="s">
         <v>268</v>
       </c>
       <c r="D16" t="s">
         <v>304</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
         <v>305</v>
       </c>
       <c r="G16" t="s">
         <v>306</v>
       </c>
       <c r="H16"/>
       <c r="I16">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J16" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>50962</v>
       </c>
       <c r="B17">
         <v>50169</v>
       </c>
       <c r="C17" t="s">
         <v>268</v>
       </c>
       <c r="D17" t="s">
         <v>304</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
         <v>305</v>
       </c>
       <c r="G17" t="s">
         <v>306</v>
       </c>
@@ -5916,111 +5916,111 @@
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>51084</v>
       </c>
       <c r="B18">
         <v>49924</v>
       </c>
       <c r="C18" t="s">
         <v>297</v>
       </c>
       <c r="D18" t="s">
         <v>307</v>
       </c>
       <c r="E18" t="s">
         <v>308</v>
       </c>
       <c r="F18" t="s">
         <v>309</v>
       </c>
       <c r="G18" t="s">
         <v>310</v>
       </c>
       <c r="H18"/>
       <c r="I18">
-        <v>2891</v>
+        <v>2896</v>
       </c>
       <c r="J18" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>51080</v>
       </c>
       <c r="B19">
         <v>49924</v>
       </c>
       <c r="C19" t="s">
         <v>268</v>
       </c>
       <c r="D19" t="s">
         <v>311</v>
       </c>
       <c r="E19" t="s">
         <v>312</v>
       </c>
       <c r="F19" t="s">
         <v>313</v>
       </c>
       <c r="G19" t="s">
         <v>314</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>2874</v>
+        <v>2879</v>
       </c>
       <c r="J19" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>51085</v>
       </c>
       <c r="B20">
         <v>49924</v>
       </c>
       <c r="C20" t="s">
         <v>268</v>
       </c>
       <c r="D20" t="s">
         <v>315</v>
       </c>
       <c r="E20" t="s">
         <v>316</v>
       </c>
       <c r="F20" t="s">
         <v>317</v>
       </c>
       <c r="G20" t="s">
         <v>318</v>
       </c>
       <c r="H20"/>
       <c r="I20">
-        <v>2804</v>
+        <v>2809</v>
       </c>
       <c r="J20" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>51081</v>
       </c>
       <c r="B21">
         <v>49924</v>
       </c>
       <c r="C21" t="s">
         <v>268</v>
       </c>
       <c r="D21" t="s">
         <v>319</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
         <v>320</v>
       </c>
       <c r="G21" t="s">
         <v>321</v>
       </c>
@@ -6654,51 +6654,51 @@
         <v>46</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>50958</v>
       </c>
       <c r="B44">
         <v>50167</v>
       </c>
       <c r="C44" t="s">
         <v>281</v>
       </c>
       <c r="D44" t="s">
         <v>381</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
         <v>382</v>
       </c>
       <c r="G44" t="s">
         <v>383</v>
       </c>
       <c r="H44"/>
       <c r="I44">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J44" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>51458</v>
       </c>
       <c r="B45">
         <v>50119</v>
       </c>
       <c r="C45" t="s">
         <v>268</v>
       </c>
       <c r="D45" t="s">
         <v>384</v>
       </c>
       <c r="E45" t="s">
         <v>385</v>
       </c>
       <c r="F45" t="s">
         <v>386</v>
       </c>
       <c r="G45" t="s">
@@ -7328,51 +7328,51 @@
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>51467</v>
       </c>
       <c r="B68">
         <v>50121</v>
       </c>
       <c r="C68" t="s">
         <v>268</v>
       </c>
       <c r="D68" t="s">
         <v>449</v>
       </c>
       <c r="E68" t="s">
         <v>450</v>
       </c>
       <c r="F68" t="s">
         <v>451</v>
       </c>
       <c r="G68" t="s">
         <v>452</v>
       </c>
       <c r="H68"/>
       <c r="I68">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="J68" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>51468</v>
       </c>
       <c r="B69">
         <v>50127</v>
       </c>
       <c r="C69" t="s">
         <v>268</v>
       </c>
       <c r="D69" t="s">
         <v>449</v>
       </c>
       <c r="E69" t="s">
         <v>453</v>
       </c>
       <c r="F69" t="s">
         <v>451</v>
       </c>
       <c r="G69" t="s">
@@ -7386,51 +7386,51 @@
         <v>46</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
         <v>51409</v>
       </c>
       <c r="B70">
         <v>50109</v>
       </c>
       <c r="C70" t="s">
         <v>272</v>
       </c>
       <c r="D70" t="s">
         <v>454</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
         <v>455</v>
       </c>
       <c r="G70" t="s">
         <v>456</v>
       </c>
       <c r="H70"/>
       <c r="I70">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J70" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>51426</v>
       </c>
       <c r="B71">
         <v>50109</v>
       </c>
       <c r="C71" t="s">
         <v>297</v>
       </c>
       <c r="D71" t="s">
         <v>454</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
         <v>457</v>
       </c>
       <c r="G71" t="s">
         <v>458</v>
       </c>