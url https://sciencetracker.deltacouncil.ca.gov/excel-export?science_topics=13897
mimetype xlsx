--- v0 (2026-06-26)
+++ v1 (2026-08-11)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1023">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-26 11:56:04am</t>
+    <t>2026-08-11 07:50:35am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13897</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13897"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -5788,141 +5788,141 @@
         <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>50962</v>
       </c>
       <c r="B12">
         <v>50169</v>
       </c>
       <c r="C12" t="s">
         <v>279</v>
       </c>
       <c r="D12" t="s">
         <v>305</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
         <v>306</v>
       </c>
       <c r="G12" t="s">
         <v>307</v>
       </c>
       <c r="H12"/>
       <c r="I12">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J12" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>51084</v>
       </c>
       <c r="B13">
         <v>49924</v>
       </c>
       <c r="C13" t="s">
         <v>276</v>
       </c>
       <c r="D13" t="s">
         <v>308</v>
       </c>
       <c r="E13" t="s">
         <v>309</v>
       </c>
       <c r="F13" t="s">
         <v>310</v>
       </c>
       <c r="G13" t="s">
         <v>311</v>
       </c>
       <c r="H13"/>
       <c r="I13">
-        <v>2885</v>
+        <v>2896</v>
       </c>
       <c r="J13" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>51080</v>
       </c>
       <c r="B14">
         <v>49924</v>
       </c>
       <c r="C14" t="s">
         <v>279</v>
       </c>
       <c r="D14" t="s">
         <v>312</v>
       </c>
       <c r="E14" t="s">
         <v>313</v>
       </c>
       <c r="F14" t="s">
         <v>314</v>
       </c>
       <c r="G14" t="s">
         <v>315</v>
       </c>
       <c r="H14"/>
       <c r="I14">
-        <v>2868</v>
+        <v>2879</v>
       </c>
       <c r="J14" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>51085</v>
       </c>
       <c r="B15">
         <v>49924</v>
       </c>
       <c r="C15" t="s">
         <v>279</v>
       </c>
       <c r="D15" t="s">
         <v>316</v>
       </c>
       <c r="E15" t="s">
         <v>317</v>
       </c>
       <c r="F15" t="s">
         <v>318</v>
       </c>
       <c r="G15" t="s">
         <v>319</v>
       </c>
       <c r="H15"/>
       <c r="I15">
-        <v>2798</v>
+        <v>2809</v>
       </c>
       <c r="J15" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>51081</v>
       </c>
       <c r="B16">
         <v>49924</v>
       </c>
       <c r="C16" t="s">
         <v>279</v>
       </c>
       <c r="D16" t="s">
         <v>320</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
         <v>321</v>
       </c>
       <c r="G16" t="s">
         <v>322</v>
       </c>
@@ -6486,51 +6486,51 @@
         <v>61</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>50963</v>
       </c>
       <c r="B37">
         <v>50167</v>
       </c>
       <c r="C37" t="s">
         <v>279</v>
       </c>
       <c r="D37" t="s">
         <v>377</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
         <v>378</v>
       </c>
       <c r="G37" t="s">
         <v>379</v>
       </c>
       <c r="H37"/>
       <c r="I37">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J37" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>51460</v>
       </c>
       <c r="B38">
         <v>50119</v>
       </c>
       <c r="C38" t="s">
         <v>289</v>
       </c>
       <c r="D38" t="s">
         <v>381</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
         <v>382</v>
       </c>
       <c r="G38" t="s">
         <v>383</v>
       </c>
@@ -6570,51 +6570,51 @@
         <v>61</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>51142</v>
       </c>
       <c r="B40">
         <v>50075</v>
       </c>
       <c r="C40" t="s">
         <v>279</v>
       </c>
       <c r="D40" t="s">
         <v>387</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
         <v>388</v>
       </c>
       <c r="G40" t="s">
         <v>389</v>
       </c>
       <c r="H40"/>
       <c r="I40">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J40" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>51453</v>
       </c>
       <c r="B41">
         <v>50119</v>
       </c>
       <c r="C41" t="s">
         <v>347</v>
       </c>
       <c r="D41" t="s">
         <v>390</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
         <v>391</v>
       </c>
       <c r="G41" t="s">
         <v>392</v>
       </c>
@@ -6768,51 +6768,51 @@
         <v>61</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>51486</v>
       </c>
       <c r="B47">
         <v>50125</v>
       </c>
       <c r="C47" t="s">
         <v>347</v>
       </c>
       <c r="D47" t="s">
         <v>397</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
         <v>407</v>
       </c>
       <c r="G47" t="s">
         <v>408</v>
       </c>
       <c r="H47"/>
       <c r="I47">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J47" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>51488</v>
       </c>
       <c r="B48">
         <v>50125</v>
       </c>
       <c r="C48" t="s">
         <v>279</v>
       </c>
       <c r="D48" t="s">
         <v>409</v>
       </c>
       <c r="E48" t="s">
         <v>410</v>
       </c>
       <c r="F48" t="s">
         <v>411</v>
       </c>
       <c r="G48" t="s">
@@ -7294,51 +7294,51 @@
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>51496</v>
       </c>
       <c r="B66">
         <v>50192</v>
       </c>
       <c r="C66" t="s">
         <v>279</v>
       </c>
       <c r="D66" t="s">
         <v>457</v>
       </c>
       <c r="E66" t="s">
         <v>458</v>
       </c>
       <c r="F66" t="s">
         <v>459</v>
       </c>
       <c r="G66" t="s">
         <v>460</v>
       </c>
       <c r="H66"/>
       <c r="I66">
-        <v>2618</v>
+        <v>2629</v>
       </c>
       <c r="J66" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>52211</v>
       </c>
       <c r="B67">
         <v>49806</v>
       </c>
       <c r="C67" t="s">
         <v>333</v>
       </c>
       <c r="D67"/>
       <c r="E67"/>
       <c r="F67" t="s">
         <v>461</v>
       </c>
       <c r="G67" t="s">
         <v>462</v>
       </c>
       <c r="H67"/>
       <c r="I67">