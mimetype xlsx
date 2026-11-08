--- v1 (2026-08-11)
+++ v2 (2026-11-08)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1023">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-11 07:50:35am</t>
+    <t>2026-11-08 01:29:23am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13897</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13897"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -5704,51 +5704,51 @@
         <v>61</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50974</v>
       </c>
       <c r="B9">
         <v>50167</v>
       </c>
       <c r="C9" t="s">
         <v>276</v>
       </c>
       <c r="D9" t="s">
         <v>299</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
         <v>300</v>
       </c>
       <c r="G9" t="s">
         <v>301</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J9" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50933</v>
       </c>
       <c r="B10">
         <v>50169</v>
       </c>
       <c r="C10" t="s">
         <v>289</v>
       </c>
       <c r="D10" t="s">
         <v>302</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>303</v>
       </c>
       <c r="G10" t="s">
         <v>304</v>
       </c>
@@ -5760,51 +5760,51 @@
         <v>61</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>50961</v>
       </c>
       <c r="B11">
         <v>50167</v>
       </c>
       <c r="C11" t="s">
         <v>279</v>
       </c>
       <c r="D11" t="s">
         <v>305</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>306</v>
       </c>
       <c r="G11" t="s">
         <v>307</v>
       </c>
       <c r="H11"/>
       <c r="I11">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="J11" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>50962</v>
       </c>
       <c r="B12">
         <v>50169</v>
       </c>
       <c r="C12" t="s">
         <v>279</v>
       </c>
       <c r="D12" t="s">
         <v>305</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
         <v>306</v>
       </c>
       <c r="G12" t="s">
         <v>307</v>
       </c>
@@ -5818,111 +5818,111 @@
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>51084</v>
       </c>
       <c r="B13">
         <v>49924</v>
       </c>
       <c r="C13" t="s">
         <v>276</v>
       </c>
       <c r="D13" t="s">
         <v>308</v>
       </c>
       <c r="E13" t="s">
         <v>309</v>
       </c>
       <c r="F13" t="s">
         <v>310</v>
       </c>
       <c r="G13" t="s">
         <v>311</v>
       </c>
       <c r="H13"/>
       <c r="I13">
-        <v>2896</v>
+        <v>3068</v>
       </c>
       <c r="J13" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>51080</v>
       </c>
       <c r="B14">
         <v>49924</v>
       </c>
       <c r="C14" t="s">
         <v>279</v>
       </c>
       <c r="D14" t="s">
         <v>312</v>
       </c>
       <c r="E14" t="s">
         <v>313</v>
       </c>
       <c r="F14" t="s">
         <v>314</v>
       </c>
       <c r="G14" t="s">
         <v>315</v>
       </c>
       <c r="H14"/>
       <c r="I14">
-        <v>2879</v>
+        <v>3032</v>
       </c>
       <c r="J14" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>51085</v>
       </c>
       <c r="B15">
         <v>49924</v>
       </c>
       <c r="C15" t="s">
         <v>279</v>
       </c>
       <c r="D15" t="s">
         <v>316</v>
       </c>
       <c r="E15" t="s">
         <v>317</v>
       </c>
       <c r="F15" t="s">
         <v>318</v>
       </c>
       <c r="G15" t="s">
         <v>319</v>
       </c>
       <c r="H15"/>
       <c r="I15">
-        <v>2809</v>
+        <v>2972</v>
       </c>
       <c r="J15" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>51081</v>
       </c>
       <c r="B16">
         <v>49924</v>
       </c>
       <c r="C16" t="s">
         <v>279</v>
       </c>
       <c r="D16" t="s">
         <v>320</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
         <v>321</v>
       </c>
       <c r="G16" t="s">
         <v>322</v>
       </c>
@@ -5934,79 +5934,79 @@
         <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>50672</v>
       </c>
       <c r="B17">
         <v>49806</v>
       </c>
       <c r="C17" t="s">
         <v>323</v>
       </c>
       <c r="D17" t="s">
         <v>324</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
         <v>325</v>
       </c>
       <c r="G17" t="s">
         <v>323</v>
       </c>
       <c r="H17"/>
       <c r="I17">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J17" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>51141</v>
       </c>
       <c r="B18">
         <v>50073</v>
       </c>
       <c r="C18" t="s">
         <v>279</v>
       </c>
       <c r="D18" t="s">
         <v>327</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
         <v>328</v>
       </c>
       <c r="G18" t="s">
         <v>329</v>
       </c>
       <c r="H18"/>
       <c r="I18">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J18" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>51203</v>
       </c>
       <c r="B19">
         <v>50197</v>
       </c>
       <c r="C19" t="s">
         <v>279</v>
       </c>
       <c r="D19" t="s">
         <v>330</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
         <v>331</v>
       </c>
       <c r="G19" t="s">
         <v>332</v>
       </c>
@@ -6320,51 +6320,51 @@
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>51226</v>
       </c>
       <c r="B31">
         <v>50167</v>
       </c>
       <c r="C31" t="s">
         <v>279</v>
       </c>
       <c r="D31" t="s">
         <v>359</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
         <v>360</v>
       </c>
       <c r="G31" t="s">
         <v>361</v>
       </c>
       <c r="H31"/>
       <c r="I31">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J31" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>52216</v>
       </c>
       <c r="B32">
         <v>49806</v>
       </c>
       <c r="C32" t="s">
         <v>362</v>
       </c>
       <c r="D32" t="s">
         <v>363</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
         <v>364</v>
       </c>
       <c r="G32" t="s">
         <v>365</v>
       </c>
@@ -6486,51 +6486,51 @@
         <v>61</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>50963</v>
       </c>
       <c r="B37">
         <v>50167</v>
       </c>
       <c r="C37" t="s">
         <v>279</v>
       </c>
       <c r="D37" t="s">
         <v>377</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
         <v>378</v>
       </c>
       <c r="G37" t="s">
         <v>379</v>
       </c>
       <c r="H37"/>
       <c r="I37">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J37" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>51460</v>
       </c>
       <c r="B38">
         <v>50119</v>
       </c>
       <c r="C38" t="s">
         <v>289</v>
       </c>
       <c r="D38" t="s">
         <v>381</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
         <v>382</v>
       </c>
       <c r="G38" t="s">
         <v>383</v>
       </c>
@@ -6570,51 +6570,51 @@
         <v>61</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>51142</v>
       </c>
       <c r="B40">
         <v>50075</v>
       </c>
       <c r="C40" t="s">
         <v>279</v>
       </c>
       <c r="D40" t="s">
         <v>387</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
         <v>388</v>
       </c>
       <c r="G40" t="s">
         <v>389</v>
       </c>
       <c r="H40"/>
       <c r="I40">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J40" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>51453</v>
       </c>
       <c r="B41">
         <v>50119</v>
       </c>
       <c r="C41" t="s">
         <v>347</v>
       </c>
       <c r="D41" t="s">
         <v>390</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
         <v>391</v>
       </c>
       <c r="G41" t="s">
         <v>392</v>
       </c>
@@ -6964,51 +6964,51 @@
         <v>61</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>50958</v>
       </c>
       <c r="B54">
         <v>50167</v>
       </c>
       <c r="C54" t="s">
         <v>289</v>
       </c>
       <c r="D54" t="s">
         <v>425</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
         <v>426</v>
       </c>
       <c r="G54" t="s">
         <v>427</v>
       </c>
       <c r="H54"/>
       <c r="I54">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="J54" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>51479</v>
       </c>
       <c r="B55">
         <v>50075</v>
       </c>
       <c r="C55" t="s">
         <v>279</v>
       </c>
       <c r="D55"/>
       <c r="E55"/>
       <c r="F55" t="s">
         <v>428</v>
       </c>
       <c r="G55" t="s">
         <v>429</v>
       </c>
       <c r="H55"/>
       <c r="I55">
@@ -7154,51 +7154,51 @@
         <v>61</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>51457</v>
       </c>
       <c r="B61">
         <v>50119</v>
       </c>
       <c r="C61" t="s">
         <v>289</v>
       </c>
       <c r="D61" t="s">
         <v>443</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
         <v>444</v>
       </c>
       <c r="G61" t="s">
         <v>445</v>
       </c>
       <c r="H61"/>
       <c r="I61">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J61" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>51456</v>
       </c>
       <c r="B62">
         <v>50119</v>
       </c>
       <c r="C62" t="s">
         <v>289</v>
       </c>
       <c r="D62" t="s">
         <v>446</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
         <v>447</v>
       </c>
       <c r="G62" t="s">
         <v>448</v>
       </c>
@@ -7210,51 +7210,51 @@
         <v>61</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>51455</v>
       </c>
       <c r="B63">
         <v>50119</v>
       </c>
       <c r="C63" t="s">
         <v>347</v>
       </c>
       <c r="D63" t="s">
         <v>449</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
         <v>450</v>
       </c>
       <c r="G63" t="s">
         <v>451</v>
       </c>
       <c r="H63"/>
       <c r="I63">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J63" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>51395</v>
       </c>
       <c r="B64">
         <v>50098</v>
       </c>
       <c r="C64" t="s">
         <v>289</v>
       </c>
       <c r="D64"/>
       <c r="E64"/>
       <c r="F64" t="s">
         <v>452</v>
       </c>
       <c r="G64" t="s">
         <v>453</v>
       </c>
       <c r="H64"/>
       <c r="I64">
@@ -7374,51 +7374,51 @@
         <v>326</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>51014</v>
       </c>
       <c r="B69">
         <v>50189</v>
       </c>
       <c r="C69" t="s">
         <v>289</v>
       </c>
       <c r="D69" t="s">
         <v>465</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
         <v>466</v>
       </c>
       <c r="G69" t="s">
         <v>467</v>
       </c>
       <c r="H69"/>
       <c r="I69">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J69" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
         <v>51425</v>
       </c>
       <c r="B70">
         <v>50189</v>
       </c>
       <c r="C70" t="s">
         <v>347</v>
       </c>
       <c r="D70" t="s">
         <v>468</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
         <v>469</v>
       </c>
       <c r="G70" t="s">
         <v>470</v>
       </c>
@@ -7430,51 +7430,51 @@
         <v>61</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>51168</v>
       </c>
       <c r="B71">
         <v>50167</v>
       </c>
       <c r="C71" t="s">
         <v>276</v>
       </c>
       <c r="D71" t="s">
         <v>471</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
         <v>472</v>
       </c>
       <c r="G71" t="s">
         <v>473</v>
       </c>
       <c r="H71"/>
       <c r="I71">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J71" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>51170</v>
       </c>
       <c r="B72">
         <v>50073</v>
       </c>
       <c r="C72" t="s">
         <v>276</v>
       </c>
       <c r="D72" t="s">
         <v>471</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
         <v>472</v>
       </c>
       <c r="G72" t="s">
         <v>473</v>
       </c>