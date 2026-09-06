--- v0 (2026-07-21)
+++ v1 (2026-09-06)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1079">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-21 01:23:43pm</t>
+    <t>2026-09-06 04:49:58am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13896</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13896"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -6353,51 +6353,51 @@
         <v>62</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>50882</v>
       </c>
       <c r="B5">
         <v>50109</v>
       </c>
       <c r="C5" t="s">
         <v>352</v>
       </c>
       <c r="D5" t="s">
         <v>353</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>354</v>
       </c>
       <c r="G5" t="s">
         <v>355</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J5" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>51148</v>
       </c>
       <c r="B6">
         <v>49953</v>
       </c>
       <c r="C6" t="s">
         <v>352</v>
       </c>
       <c r="D6" t="s">
         <v>356</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>357</v>
       </c>
       <c r="G6" t="s">
         <v>358</v>
       </c>
@@ -6577,51 +6577,51 @@
         <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>50961</v>
       </c>
       <c r="B13">
         <v>50167</v>
       </c>
       <c r="C13" t="s">
         <v>344</v>
       </c>
       <c r="D13" t="s">
         <v>375</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
         <v>376</v>
       </c>
       <c r="G13" t="s">
         <v>377</v>
       </c>
       <c r="H13"/>
       <c r="I13">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J13" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>50962</v>
       </c>
       <c r="B14">
         <v>50169</v>
       </c>
       <c r="C14" t="s">
         <v>344</v>
       </c>
       <c r="D14" t="s">
         <v>375</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
         <v>376</v>
       </c>
       <c r="G14" t="s">
         <v>377</v>
       </c>
@@ -6635,111 +6635,111 @@
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>51084</v>
       </c>
       <c r="B15">
         <v>49924</v>
       </c>
       <c r="C15" t="s">
         <v>368</v>
       </c>
       <c r="D15" t="s">
         <v>378</v>
       </c>
       <c r="E15" t="s">
         <v>379</v>
       </c>
       <c r="F15" t="s">
         <v>380</v>
       </c>
       <c r="G15" t="s">
         <v>381</v>
       </c>
       <c r="H15"/>
       <c r="I15">
-        <v>2891</v>
+        <v>2978</v>
       </c>
       <c r="J15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>51080</v>
       </c>
       <c r="B16">
         <v>49924</v>
       </c>
       <c r="C16" t="s">
         <v>344</v>
       </c>
       <c r="D16" t="s">
         <v>382</v>
       </c>
       <c r="E16" t="s">
         <v>383</v>
       </c>
       <c r="F16" t="s">
         <v>384</v>
       </c>
       <c r="G16" t="s">
         <v>385</v>
       </c>
       <c r="H16"/>
       <c r="I16">
-        <v>2874</v>
+        <v>2948</v>
       </c>
       <c r="J16" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>51085</v>
       </c>
       <c r="B17">
         <v>49924</v>
       </c>
       <c r="C17" t="s">
         <v>344</v>
       </c>
       <c r="D17" t="s">
         <v>386</v>
       </c>
       <c r="E17" t="s">
         <v>387</v>
       </c>
       <c r="F17" t="s">
         <v>388</v>
       </c>
       <c r="G17" t="s">
         <v>389</v>
       </c>
       <c r="H17"/>
       <c r="I17">
-        <v>2804</v>
+        <v>2884</v>
       </c>
       <c r="J17" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>51081</v>
       </c>
       <c r="B18">
         <v>49924</v>
       </c>
       <c r="C18" t="s">
         <v>344</v>
       </c>
       <c r="D18" t="s">
         <v>390</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
         <v>391</v>
       </c>
       <c r="G18" t="s">
         <v>392</v>
       </c>
@@ -6751,51 +6751,51 @@
         <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50844</v>
       </c>
       <c r="B19">
         <v>49881</v>
       </c>
       <c r="C19" t="s">
         <v>393</v>
       </c>
       <c r="D19" t="s">
         <v>394</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
         <v>395</v>
       </c>
       <c r="G19" t="s">
         <v>393</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J19" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>51235</v>
       </c>
       <c r="B20">
         <v>50081</v>
       </c>
       <c r="C20" t="s">
         <v>348</v>
       </c>
       <c r="D20" t="s">
         <v>397</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
         <v>398</v>
       </c>
       <c r="G20" t="s">
         <v>399</v>
       </c>
@@ -7569,51 +7569,51 @@
         <v>62</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>50958</v>
       </c>
       <c r="B48">
         <v>50167</v>
       </c>
       <c r="C48" t="s">
         <v>352</v>
       </c>
       <c r="D48" t="s">
         <v>475</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
         <v>476</v>
       </c>
       <c r="G48" t="s">
         <v>477</v>
       </c>
       <c r="H48"/>
       <c r="I48">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J48" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>51458</v>
       </c>
       <c r="B49">
         <v>50119</v>
       </c>
       <c r="C49" t="s">
         <v>344</v>
       </c>
       <c r="D49" t="s">
         <v>478</v>
       </c>
       <c r="E49" t="s">
         <v>479</v>
       </c>
       <c r="F49" t="s">
         <v>480</v>
       </c>
       <c r="G49" t="s">
@@ -7821,51 +7821,51 @@
         <v>62</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>51014</v>
       </c>
       <c r="B57">
         <v>50189</v>
       </c>
       <c r="C57" t="s">
         <v>352</v>
       </c>
       <c r="D57" t="s">
         <v>502</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
         <v>503</v>
       </c>
       <c r="G57" t="s">
         <v>504</v>
       </c>
       <c r="H57"/>
       <c r="I57">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J57" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>51425</v>
       </c>
       <c r="B58">
         <v>50189</v>
       </c>
       <c r="C58" t="s">
         <v>348</v>
       </c>
       <c r="D58" t="s">
         <v>505</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
         <v>506</v>
       </c>
       <c r="G58" t="s">
         <v>507</v>
       </c>
@@ -8185,51 +8185,51 @@
         <v>62</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
         <v>51409</v>
       </c>
       <c r="B70">
         <v>50109</v>
       </c>
       <c r="C70" t="s">
         <v>348</v>
       </c>
       <c r="D70" t="s">
         <v>538</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
         <v>539</v>
       </c>
       <c r="G70" t="s">
         <v>540</v>
       </c>
       <c r="H70"/>
       <c r="I70">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J70" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>51426</v>
       </c>
       <c r="B71">
         <v>50109</v>
       </c>
       <c r="C71" t="s">
         <v>368</v>
       </c>
       <c r="D71" t="s">
         <v>538</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
         <v>541</v>
       </c>
       <c r="G71" t="s">
         <v>542</v>
       </c>