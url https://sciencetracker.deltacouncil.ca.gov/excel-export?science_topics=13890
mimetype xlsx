--- v0 (2026-06-04)
+++ v1 (2026-06-04)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="783">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-04 06:32:56am</t>
+    <t>2026-06-04 07:43:28am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13890</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13890"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>