--- v1 (2026-06-04)
+++ v2 (2026-07-28)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="783">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="784">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-04 07:43:28am</t>
+    <t>2026-07-28 07:13:25am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13890</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13890"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -183,51 +183,51 @@
   <si>
     <t>2019;2020;2021;2022;2023</t>
   </si>
   <si>
     <t>Synthesis; Targeted foundational research</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Modeling; Data application - Science communication / knowledge synthesis; Planning and guidance</t>
   </si>
   <si>
     <t>Flood risk and land use management; Habitat management</t>
   </si>
   <si>
     <t>Carbon markets; Sea-level rise accommodation; Subsidence reversal; Wetland resilience</t>
   </si>
   <si>
     <t>Land use and human activities</t>
   </si>
   <si>
     <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions</t>
   </si>
   <si>
     <t>Carbon; Carbon storage; Greenhouse gas GHG; Nature-based solutions; Resilience; Sea level rise; Subsidence; Wetlands</t>
   </si>
   <si>
-    <t>June 1, 2026</t>
+    <t>July 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49779</t>
   </si>
   <si>
     <t>Wetland carbon sequestration and impacts of climate change</t>
   </si>
   <si>
     <t>California State University [CSU]</t>
   </si>
   <si>
     <t>U.S. Geological Survey [USGS]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;This project aims to improve understanding of atmospheric and hydrologic carbon fluxes in a restored tidal salt marsh in the South San Francisco Bay. I will use soil chambers to measure how much carbon dioxide and methane is taken in and emitted from the marsh. The project will also examine how spatial variability in marsh surface cover impact these exchanges. Shahan will use the data collected in this study to create a biogeochemical model that estimates the carbon budgets of wetlands in the Bay-Delta. A complete carbon budget will illuminate relationships between carbon fluxes and environmental variables. This information can support more informed management of wetlands, as well as allow researchers and decision makers to more effectively plan wetland restoration to be effective in managing carbon fluxes in the face of possible impacts due to climate change.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>2020;2021;2022</t>
   </si>
   <si>
     <t>Targeted foundational research</t>
   </si>
   <si>
     <t>Research</t>
@@ -2342,50 +2342,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Data (spatial and non-spatial data)</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
@@ -4456,79 +4459,79 @@
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54514</v>
       </c>
       <c r="B2">
         <v>54267</v>
       </c>
       <c r="C2" t="s">
         <v>243</v>
       </c>
       <c r="D2" t="s">
         <v>244</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
         <v>245</v>
       </c>
       <c r="G2" t="s">
         <v>246</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J2" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54474</v>
       </c>
       <c r="B3">
         <v>49779</v>
       </c>
       <c r="C3" t="s">
         <v>247</v>
       </c>
       <c r="D3" t="s">
         <v>248</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>249</v>
       </c>
       <c r="G3" t="s">
         <v>250</v>
       </c>
       <c r="H3"/>
       <c r="I3">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="J3" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>50840</v>
       </c>
       <c r="B4">
         <v>49877</v>
       </c>
       <c r="C4" t="s">
         <v>252</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>253</v>
       </c>
       <c r="G4" t="s">
         <v>254</v>
       </c>
       <c r="H4"/>
       <c r="I4">
@@ -4595,60 +4598,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>105</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
         <v>98</v>
       </c>
       <c r="O1" t="s">
         <v>757</v>
       </c>
       <c r="P1" t="s">
         <v>762</v>
       </c>
       <c r="Q1" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="R1" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="S1" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="T1" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>255</v>
       </c>
       <c r="C2" t="s">
         <v>256</v>
       </c>
       <c r="D2" t="s">
         <v>264</v>
       </c>
       <c r="E2" t="s">
         <v>425</v>
       </c>
       <c r="F2" t="s">
         <v>430</v>
       </c>
       <c r="G2" t="s">
         <v>440</v>
       </c>
       <c r="H2" t="s">
         <v>446</v>
       </c>
       <c r="I2" t="s">
@@ -4657,54 +4660,54 @@
       <c r="J2" t="s">
         <v>507</v>
       </c>
       <c r="K2" t="s">
         <v>566</v>
       </c>
       <c r="L2" t="s">
         <v>111</v>
       </c>
       <c r="M2" t="s">
         <v>747</v>
       </c>
       <c r="N2" t="s">
         <v>750</v>
       </c>
       <c r="O2" t="s">
         <v>758</v>
       </c>
       <c r="P2" t="s">
         <v>763</v>
       </c>
       <c r="Q2" t="s">
         <v>199</v>
       </c>
       <c r="R2" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="S2" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="T2" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>257</v>
       </c>
       <c r="D3" t="s">
         <v>265</v>
       </c>
       <c r="E3" t="s">
         <v>426</v>
       </c>
       <c r="F3" t="s">
         <v>431</v>
       </c>
       <c r="G3" t="s">
         <v>73</v>
       </c>
       <c r="H3" t="s">
@@ -4716,154 +4719,154 @@
       <c r="J3" t="s">
         <v>508</v>
       </c>
       <c r="K3" t="s">
         <v>567</v>
       </c>
       <c r="L3" t="s">
         <v>746</v>
       </c>
       <c r="M3" t="s">
         <v>117</v>
       </c>
       <c r="N3" t="s">
         <v>751</v>
       </c>
       <c r="O3" t="s">
         <v>759</v>
       </c>
       <c r="P3" t="s">
         <v>764</v>
       </c>
       <c r="Q3" t="s">
         <v>200</v>
       </c>
       <c r="R3" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="S3" t="s">
         <v>127</v>
       </c>
       <c r="T3" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>68</v>
       </c>
       <c r="C4" t="s">
         <v>71</v>
       </c>
       <c r="D4" t="s">
         <v>266</v>
       </c>
       <c r="E4" t="s">
         <v>427</v>
       </c>
       <c r="F4" t="s">
         <v>432</v>
       </c>
       <c r="G4" t="s">
         <v>86</v>
       </c>
       <c r="H4" t="s">
         <v>448</v>
       </c>
       <c r="I4" t="s">
         <v>473</v>
       </c>
       <c r="J4" t="s">
         <v>509</v>
       </c>
       <c r="K4" t="s">
         <v>568</v>
       </c>
       <c r="M4" t="s">
         <v>114</v>
       </c>
       <c r="N4" t="s">
         <v>109</v>
       </c>
       <c r="O4" t="s">
         <v>760</v>
       </c>
       <c r="P4" t="s">
         <v>765</v>
       </c>
       <c r="Q4" t="s">
         <v>204</v>
       </c>
       <c r="R4" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>267</v>
       </c>
       <c r="E5" t="s">
         <v>58</v>
       </c>
       <c r="F5" t="s">
         <v>433</v>
       </c>
       <c r="G5" t="s">
         <v>441</v>
       </c>
       <c r="H5" t="s">
         <v>449</v>
       </c>
       <c r="I5" t="s">
         <v>474</v>
       </c>
       <c r="J5" t="s">
         <v>510</v>
       </c>
       <c r="K5" t="s">
         <v>569</v>
       </c>
       <c r="M5" t="s">
         <v>748</v>
       </c>
       <c r="N5" t="s">
         <v>752</v>
       </c>
       <c r="O5" t="s">
         <v>761</v>
       </c>
       <c r="P5" t="s">
         <v>760</v>
       </c>
       <c r="Q5" t="s">
         <v>202</v>
       </c>
       <c r="R5" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>258</v>
       </c>
       <c r="D6" t="s">
         <v>268</v>
       </c>
       <c r="E6" t="s">
         <v>428</v>
       </c>
       <c r="F6" t="s">
         <v>434</v>
       </c>
       <c r="G6" t="s">
         <v>60</v>
       </c>
       <c r="H6" t="s">
         <v>450</v>
       </c>
       <c r="I6" t="s">
         <v>475</v>
       </c>
       <c r="J6" t="s">
@@ -4904,150 +4907,153 @@
       <c r="G7" t="s">
         <v>442</v>
       </c>
       <c r="H7" t="s">
         <v>451</v>
       </c>
       <c r="I7" t="s">
         <v>476</v>
       </c>
       <c r="J7" t="s">
         <v>512</v>
       </c>
       <c r="K7" t="s">
         <v>471</v>
       </c>
       <c r="M7" t="s">
         <v>108</v>
       </c>
       <c r="N7" t="s">
         <v>753</v>
       </c>
       <c r="P7" t="s">
         <v>767</v>
       </c>
       <c r="R7" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>260</v>
       </c>
       <c r="D8" t="s">
         <v>270</v>
       </c>
       <c r="F8" t="s">
         <v>436</v>
       </c>
       <c r="G8" t="s">
         <v>443</v>
       </c>
       <c r="H8" t="s">
         <v>452</v>
       </c>
       <c r="I8" t="s">
         <v>477</v>
       </c>
       <c r="J8" t="s">
         <v>513</v>
       </c>
       <c r="K8" t="s">
         <v>472</v>
       </c>
       <c r="N8" t="s">
         <v>754</v>
       </c>
       <c r="P8" t="s">
         <v>768</v>
       </c>
       <c r="R8" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>261</v>
       </c>
       <c r="D9" t="s">
         <v>271</v>
       </c>
       <c r="F9" t="s">
         <v>437</v>
       </c>
       <c r="G9" t="s">
         <v>444</v>
       </c>
       <c r="H9" t="s">
         <v>453</v>
       </c>
       <c r="I9" t="s">
         <v>478</v>
       </c>
       <c r="J9" t="s">
         <v>514</v>
       </c>
       <c r="K9" t="s">
         <v>571</v>
       </c>
       <c r="N9" t="s">
         <v>755</v>
       </c>
+      <c r="P9" t="s">
+        <v>769</v>
+      </c>
       <c r="R9" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>262</v>
       </c>
       <c r="D10" t="s">
         <v>272</v>
       </c>
       <c r="F10" t="s">
         <v>438</v>
       </c>
       <c r="G10" t="s">
         <v>445</v>
       </c>
       <c r="H10" t="s">
         <v>454</v>
       </c>
       <c r="I10" t="s">
         <v>479</v>
       </c>
       <c r="J10" t="s">
         <v>515</v>
       </c>
       <c r="K10" t="s">
         <v>572</v>
       </c>
       <c r="N10" t="s">
         <v>756</v>
       </c>
       <c r="R10" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>263</v>
       </c>
       <c r="D11" t="s">
         <v>273</v>
       </c>
       <c r="F11" t="s">
         <v>439</v>
       </c>
       <c r="H11" t="s">
         <v>455</v>
       </c>
       <c r="I11" t="s">
         <v>480</v>
       </c>
       <c r="J11" t="s">
         <v>516</v>
       </c>
       <c r="K11" t="s">
         <v>573</v>
       </c>
       <c r="R11" t="s">