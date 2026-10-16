--- v2 (2026-07-28)
+++ v3 (2026-10-16)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="784">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-28 07:13:25am</t>
+    <t>2026-10-15 06:48:26pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13890</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13890"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -4459,79 +4459,79 @@
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54514</v>
       </c>
       <c r="B2">
         <v>54267</v>
       </c>
       <c r="C2" t="s">
         <v>243</v>
       </c>
       <c r="D2" t="s">
         <v>244</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
         <v>245</v>
       </c>
       <c r="G2" t="s">
         <v>246</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J2" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54474</v>
       </c>
       <c r="B3">
         <v>49779</v>
       </c>
       <c r="C3" t="s">
         <v>247</v>
       </c>
       <c r="D3" t="s">
         <v>248</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>249</v>
       </c>
       <c r="G3" t="s">
         <v>250</v>
       </c>
       <c r="H3"/>
       <c r="I3">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="J3" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>50840</v>
       </c>
       <c r="B4">
         <v>49877</v>
       </c>
       <c r="C4" t="s">
         <v>252</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>253</v>
       </c>
       <c r="G4" t="s">
         <v>254</v>
       </c>
       <c r="H4"/>
       <c r="I4">