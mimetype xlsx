--- v0 (2026-07-26)
+++ v1 (2026-09-09)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1035">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-26 02:09:09am</t>
+    <t>2026-09-09 03:31:41pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13883</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13883"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -410,51 +410,51 @@
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Joaquin River</t>
   </si>
   <si>
     <t>1975;1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring; Synthesis</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness; Monitoring - Implementation; Monitoring - Status and trends; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Invasive species control and management; Pathways of introduction of invasives; Population enhancement of listed species; Salinity gate management; Water conveyance / infrastructure; Water operations; Wetlands</t>
   </si>
   <si>
     <t>Environmental conditions; Food webs; Invasive / non-native species; Invertebrates; Nutrients, energy and food web; Sediment; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>Algae; Ammonia; Benthic; Benthos; Bivalve; Carbon; Chemistry; Chlorophyll A B; Climate change; Conductivity; Corbicula and Potamocorbula; Crustaceans; Cyanobacteria; Delta islands; Detritus; Dissolved oxygen; Docks and ports; Drought; Environmental drivers; Estuaries; Food webs; Harmful algal blooms HAB; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Mollusks; Nitrogen; Nitrogen and ammonia; Nutrients; Open water; Other species; Other zooplankton; pH; Phosphorous; Phytoplankton; Primary production; Salinity; Sediments; Sloughs; Surface water flow; Suspended sediment; Temperature; Tidal wetlands; Tides; Turbidity; Water; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature; Zooplankton</t>
   </si>
   <si>
-    <t>October 16, 2024</t>
+    <t>September 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50146</t>
   </si>
   <si>
     <t>Yolo Bypass Fish Monitoring</t>
   </si>
   <si>
     <t>California Department of Water Resource [DWR]</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]; U.S. Fish and Wildlife Service [USFWS]; National Marine Fisheries Service [NMFS]</t>
   </si>
   <si>
     <t>California Department of Water Resources (DWR) has operated a fisheries monitoring program in the Yolo Bypass, a seasonal floodplain and tidal slough, since 1998. The objectives of the Yolo Bypass Fish Monitoring Program (YBFMP) are to: (1) collect baseline data on lower trophic levels (phytoplankton, zooplankton, and aquatic insects), juvenile fish and adult fish, hydrology, and water quality parameters;(2) investigation of the temporal and seasonal patterns in chlorophyll-a concentrations, including whether high concentrations are exported from the Bypass during agricultural and natural flow events and the possibility of manipulating bypass flows to benefit listed species like Delta Smelt (Hypomesus transpacificus) and Chinook salmon (Oncorhynchus tshawytscha).
 The YBFMP operates a rotary screw trap and fyke trap, and conducts biweekly beach seine and lower trophic surveys in addition to maintaining water quality instrumentation in the bypass. The YBFMP serves to fill information gaps regarding environmental conditions in the bypass that trigger migrations and enhanced survival and growth of native fishes, as well as provide data for IEP synthesis efforts.</t>
   </si>
   <si>
     <t>Yolo Bypass; Yolo Bypass and Cache Slough Complex</t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring</t>
   </si>
   <si>
     <t>Monitoring - Status and trends</t>
@@ -544,119 +544,116 @@
   <si>
     <t>February 27, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52341</t>
   </si>
   <si>
     <t>From Microbes to Zooplankton, What Defines a Beneficial Wetland?</t>
   </si>
   <si>
     <t>San Francisco State University, Estuary &amp; Ocean Science Center</t>
   </si>
   <si>
     <t>ICF International Inc.</t>
   </si>
   <si>
     <t>Our study will characterize species diversity at multiple levels of biological organization in the water column of restoring wetlands in the upper San Francisco Estuary and Delta (SFE), from bacteria to fishes. In doing so, we will also describe the foodweb benefits being provided to larval fishes, including longfin smelt, through additional dietary DNA analysis. We will use the species diversity we find in the water column to identify a subset of biota that are indicative of the conditions present in wetlands in different stages of restoration (early, intermediate, and mature) and identify connections between those indicators to the foodweb resources being provided to higher trophic levels. We will study 3-4 wetlands in each of 3 stages: early (unvegetated), intermediate (partially vegetated and partially channelized), and mature (fully vegetated and channelized) wetlands.</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; San Francisco Bay</t>
   </si>
   <si>
     <t>Suisun Marsh</t>
   </si>
   <si>
-    <t>2021;2022;2023</t>
+    <t>2021;2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Status and trend monitoring; Targeted foundational research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Native species management; Water quality</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species; Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Wetlands</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Food webs; Habitat changes; Invertebrates; Species; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Crustaceans; Cyanobacteria; Estuaries; Fish; Food webs; Habitat; Habitat restoration; Insects; Invertebrates; Longfin Smelt; Other species; Other zooplankton; Pelagic fish; Phytoplankton; Predation; Restoration; Salinity; Saltwater and freshwater marshes; Tidal wetlands; Wetlands; Zooplankton</t>
   </si>
   <si>
-    <t>January 31, 2024</t>
+    <t>July 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53151</t>
   </si>
   <si>
     <t>Continuous Flow and Water Quality Monitoring Network in the Sacramento-San Joaquin Delta and Suisun Bay</t>
   </si>
   <si>
     <t>U.S. Bureau of Reclamation [USBR]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;High-frequency monitoring for hydrodynamic (stage, velocity, flow), water quality (including chlorophyll, nutrients), sediment, and phytoplankton at key locations in the Delta (Figure 1). The physical properties monitored by the fixed-station network are the primary drivers of the habitat conditions and biological responses that management actions are designed for.&amp;nbsp;Combined, these data establish the spatially and temporally rich data set needed for real-time operation of water export facilities, understanding Delta ecosystem responses to hydrological conditions, and evaluating restoration actions.&lt;/p&gt;
 &lt;p&gt;For more information, including data links, please see the &lt;a href="https://www.usbr.gov/mp/bdo/flow-wq-monitoring.html"&gt;USBR program webpage&lt;/a&gt;.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Environmental conditions; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Water conveyance / infrastructure; Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Hydrologic changes; Hydrology and hydrodynamics; Nutrients, energy and food web; Salinity; Sediment; Water quality</t>
   </si>
   <si>
     <t>2B. Develop a framework for monitoring, modeling, and information dissemination in support of operational forecasting and near real-time visualization...</t>
   </si>
   <si>
     <t>Chlorophyll A B; Conductivity; Dissolved oxygen; Flows; Food webs; Habitat restoration; Intertidal and transition zones; Monitoring methods and techniques; Nutrients; Outflow; pH; Phytoplankton; Salinity; Stage; Turbidity; Velocity; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature</t>
   </si>
   <si>
     <t>March 13, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54511</t>
   </si>
   <si>
     <t>How Delta food webs have changed: integrating detrital material into the Delta food web puzzle</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Sacramento-San Joaquin Delta (Delta) ecosystems are suffering a collapse in pelagic ecosystems due in part to a decline in energy flow from detrital material (dead phytoplankton, aquatic and terrestrial vascular plants, and minerals), resulting in population declines in threatened and endangered native fish species. Declining primary productivity, decreasing sedimentary inputs to the Delta, impacts of climate change, and the shift in nutrients due to the EchoWater Resource Recovery Facility (EchoWater Facility) upgrade completed in 2023 together evoke a dire need to characterize rapidly changing algal and detrital particle sources and cycling within the Delta to inform management solutions that could improve the food web and better support native fish. To fill this knowledge gap, the researchers assessed the spatial distribution and availability of detrital particles to pelagic aquatic food webs within the Delta by modernizing and developing in-situ light sensors and integrating physical and chemical measurements. They also conducted lab experiments to characterize particle sources and quality by using biomarkers and genetic material to identify species present in the detritus.&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t>2021;2022;2023;2024;2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Environmental conditions</t>
   </si>
   <si>
     <t>Environmental conditions; Food webs; Nutrients, energy and food web</t>
   </si>
   <si>
     <t>SAA Need 3 (2022-2026): Expand multi-benefit approaches to managing the Delta as a social-ecological system; SAA Need 4 (2022-2026): Build and integrate knowledge on social processes and human behavior to support effective and equitable management; SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery</t>
   </si>
   <si>
     <t>Detritus; Food webs</t>
   </si>
   <si>
     <t>June 16, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54702</t>
   </si>
   <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
     <t>Funding organization</t>
@@ -772,50 +769,53 @@
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
   <si>
     <t>Actual</t>
   </si>
   <si>
     <t>February 1, 2024</t>
   </si>
   <si>
+    <t>Entered for Delta Crosscut Budget</t>
+  </si>
+  <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
   <si>
     <t>Albert Ruhi</t>
@@ -929,50 +929,53 @@
     <t>Donald</t>
   </si>
   <si>
     <t>Weston</t>
   </si>
   <si>
     <t>dweston@berkeley.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50264</t>
   </si>
   <si>
     <t>Jason Hassrick</t>
   </si>
   <si>
     <t>Jason</t>
   </si>
   <si>
     <t>Hassrick</t>
   </si>
   <si>
     <t>Managing Director, Fisheries Ecology</t>
   </si>
   <si>
     <t>jason.hassrick@icf.com</t>
+  </si>
+  <si>
+    <t>January 31, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53571</t>
   </si>
   <si>
     <t>Madison Mathers</t>
   </si>
   <si>
     <t>Madison</t>
   </si>
   <si>
     <t>Mathers</t>
   </si>
   <si>
     <t>Doctoral Student</t>
   </si>
   <si>
     <t>mamathers@ucdavis.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50350</t>
   </si>
   <si>
     <t>Megan Pagliaro</t>
   </si>
@@ -1137,53 +1140,50 @@
     <t>Individual Status</t>
   </si>
   <si>
     <t>Principal investigator</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>June 26, 2024</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>November 28, 2022</t>
   </si>
   <si>
     <t>May 8, 2024</t>
-  </si>
-[...1 lines deleted...]
-    <t>May 21, 2024</t>
   </si>
   <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Department of Fish and Wildlife (CDFW) The mission of the Department of Fish and Wildlife is to manage California's diverse fish, wildlife, and plant resources, and the habitats upon which they depend, for their ecological values and for their use and enjoyment by the public.&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://wildlife.ca.gov/"&gt;https://wildlife.ca.gov&amp;nbsp;&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>April 8, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49602</t>
   </si>
   <si>
     <t>Established in 1956 by the California State Legislature, DWR protects, conserves, develops, and manages much of California's water supply. This includes the State Water Project (SWP), the nation's largest state-built water conveyance program.</t>
   </si>
@@ -4567,77 +4567,79 @@
       <c r="S14" t="s">
         <v>155</v>
       </c>
       <c r="T14" t="s">
         <v>156</v>
       </c>
       <c r="U14" t="s">
         <v>157</v>
       </c>
       <c r="V14"/>
       <c r="W14" t="s">
         <v>158</v>
       </c>
       <c r="X14" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15">
         <v>53151</v>
       </c>
       <c r="B15" t="s">
         <v>160</v>
       </c>
       <c r="C15" t="s">
-        <v>102</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
         <v>161</v>
       </c>
       <c r="E15" t="s">
         <v>162</v>
       </c>
       <c r="F15" t="s">
         <v>163</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15" t="s">
         <v>164</v>
       </c>
       <c r="J15" t="s">
         <v>165</v>
       </c>
       <c r="K15"/>
       <c r="L15">
         <v>2021</v>
       </c>
       <c r="M15" t="s">
         <v>166</v>
       </c>
-      <c r="N15"/>
+      <c r="N15">
+        <v>2025</v>
+      </c>
       <c r="O15" t="s">
         <v>167</v>
       </c>
       <c r="P15" t="s">
         <v>44</v>
       </c>
       <c r="Q15" t="s">
         <v>168</v>
       </c>
       <c r="R15" t="s">
         <v>169</v>
       </c>
       <c r="S15" t="s">
         <v>170</v>
       </c>
       <c r="T15" t="s">
         <v>171</v>
       </c>
       <c r="U15" t="s">
         <v>172</v>
       </c>
       <c r="V15"/>
       <c r="W15" t="s">
         <v>173</v>
       </c>
@@ -4711,768 +4713,793 @@
         <v>185</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17" t="s">
         <v>85</v>
       </c>
       <c r="E17" t="s">
         <v>65</v>
       </c>
       <c r="F17" t="s">
         <v>186</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17" t="s">
         <v>40</v>
       </c>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17">
         <v>2021</v>
       </c>
       <c r="M17" t="s">
-        <v>187</v>
+        <v>166</v>
       </c>
       <c r="N17">
         <v>2025</v>
       </c>
       <c r="O17" t="s">
         <v>43</v>
       </c>
       <c r="P17" t="s">
         <v>44</v>
       </c>
       <c r="Q17" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="R17"/>
       <c r="S17" t="s">
+        <v>188</v>
+      </c>
+      <c r="T17" t="s">
         <v>189</v>
       </c>
-      <c r="T17" t="s">
+      <c r="U17" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="V17"/>
       <c r="W17" t="s">
+        <v>191</v>
+      </c>
+      <c r="X17" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D1" t="s">
         <v>195</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>196</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>197</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>198</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>199</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>200</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>201</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>202</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>203</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>204</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51635</v>
       </c>
       <c r="B2">
         <v>49893</v>
       </c>
       <c r="C2" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D2" t="s">
         <v>127</v>
       </c>
       <c r="E2" t="s">
         <v>113</v>
       </c>
       <c r="F2" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51521</v>
       </c>
       <c r="B3">
         <v>49794</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
         <v>58</v>
       </c>
       <c r="E3" t="s">
+        <v>209</v>
+      </c>
+      <c r="F3" t="s">
         <v>210</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" t="s">
         <v>211</v>
       </c>
-      <c r="G3" t="s">
+      <c r="H3" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>71615.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51518</v>
       </c>
       <c r="B4">
         <v>49809</v>
       </c>
       <c r="C4">
         <v>5047</v>
       </c>
       <c r="D4" t="s">
         <v>58</v>
       </c>
       <c r="E4" t="s">
+        <v>214</v>
+      </c>
+      <c r="F4" t="s">
+        <v>210</v>
+      </c>
+      <c r="G4" t="s">
+        <v>211</v>
+      </c>
+      <c r="H4" t="s">
         <v>215</v>
-      </c>
-[...7 lines deleted...]
-        <v>216</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>5500.0</v>
       </c>
       <c r="K4"/>
       <c r="L4" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="M4"/>
       <c r="N4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O4"/>
       <c r="P4" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51522</v>
       </c>
       <c r="B5">
         <v>49795</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
         <v>58</v>
       </c>
       <c r="E5" t="s">
         <v>53</v>
       </c>
       <c r="F5" t="s">
+        <v>210</v>
+      </c>
+      <c r="G5" t="s">
         <v>211</v>
       </c>
-      <c r="G5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H5" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>73935.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O5"/>
       <c r="P5" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51520</v>
       </c>
       <c r="B6">
         <v>49811</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
         <v>58</v>
       </c>
       <c r="E6" t="s">
         <v>65</v>
       </c>
       <c r="F6" t="s">
+        <v>210</v>
+      </c>
+      <c r="G6" t="s">
         <v>211</v>
       </c>
-      <c r="G6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>149866.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O6"/>
       <c r="P6" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51519</v>
       </c>
       <c r="B7">
         <v>49810</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
         <v>58</v>
       </c>
       <c r="E7" t="s">
         <v>65</v>
       </c>
       <c r="F7" t="s">
+        <v>210</v>
+      </c>
+      <c r="G7" t="s">
         <v>211</v>
       </c>
-      <c r="G7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>595700.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O7" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="P7" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51554</v>
       </c>
       <c r="B8">
         <v>49848</v>
       </c>
       <c r="C8">
         <v>2046</v>
       </c>
       <c r="D8" t="s">
         <v>58</v>
       </c>
       <c r="E8" t="s">
         <v>74</v>
       </c>
       <c r="F8" t="s">
+        <v>219</v>
+      </c>
+      <c r="G8" t="s">
         <v>220</v>
       </c>
-      <c r="G8" t="s">
+      <c r="H8" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>600000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>51669</v>
       </c>
       <c r="B9">
         <v>49879</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="E9" t="s">
         <v>85</v>
       </c>
       <c r="F9" t="s">
+        <v>223</v>
+      </c>
+      <c r="G9" t="s">
+        <v>211</v>
+      </c>
+      <c r="H9" t="s">
         <v>224</v>
-      </c>
-[...4 lines deleted...]
-        <v>225</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>129800.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O9"/>
       <c r="P9" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>51636</v>
       </c>
       <c r="B10">
         <v>49893</v>
       </c>
       <c r="C10" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D10" t="s">
         <v>176</v>
       </c>
       <c r="E10" t="s">
         <v>113</v>
       </c>
       <c r="F10" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>52416</v>
       </c>
       <c r="B11">
         <v>52341</v>
       </c>
       <c r="C11">
         <v>21045</v>
       </c>
       <c r="D11" t="s">
         <v>58</v>
       </c>
       <c r="E11" t="s">
         <v>74</v>
       </c>
       <c r="F11" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="G11" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="H11" t="s">
+        <v>225</v>
+      </c>
+      <c r="I11" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="J11">
         <v>150725.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="O11"/>
       <c r="P11" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>52901</v>
       </c>
       <c r="B12">
         <v>49809</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
         <v>58</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>55500.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>53556</v>
       </c>
       <c r="B13">
         <v>53151</v>
       </c>
       <c r="C13" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D13" t="s">
         <v>58</v>
       </c>
       <c r="E13" t="s">
         <v>161</v>
       </c>
       <c r="F13" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="G13"/>
+        <v>219</v>
+      </c>
+      <c r="G13" t="s">
+        <v>211</v>
+      </c>
       <c r="H13" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>579386.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13" t="s">
-        <v>229</v>
+        <v>173</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>54710</v>
       </c>
       <c r="B14">
         <v>54702</v>
       </c>
       <c r="C14">
         <v>21025</v>
       </c>
       <c r="D14" t="s">
         <v>58</v>
       </c>
       <c r="E14" t="s">
         <v>85</v>
       </c>
       <c r="F14" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="G14" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="H14" t="s">
+        <v>231</v>
+      </c>
+      <c r="I14" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="J14">
         <v>240902.0</v>
       </c>
       <c r="K14"/>
       <c r="L14" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G4"/>
+  <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C1" t="s">
         <v>235</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>236</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>53606</v>
       </c>
       <c r="B2">
         <v>53556</v>
       </c>
       <c r="C2">
         <v>2022</v>
       </c>
       <c r="D2">
         <v>327151.0</v>
       </c>
       <c r="E2" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>53611</v>
       </c>
       <c r="B3">
         <v>53556</v>
       </c>
       <c r="C3">
         <v>2022</v>
       </c>
       <c r="D3">
         <v>164971.0</v>
       </c>
       <c r="E3" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>54765</v>
       </c>
       <c r="B4">
         <v>54710</v>
       </c>
       <c r="C4">
         <v>2024</v>
       </c>
       <c r="D4">
         <v>33829.64</v>
       </c>
       <c r="E4" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>192</v>
+        <v>191</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5">
+        <v>54777</v>
+      </c>
+      <c r="B5">
+        <v>53556</v>
+      </c>
+      <c r="C5">
+        <v>2024</v>
+      </c>
+      <c r="D5">
+        <v>68501.65</v>
+      </c>
+      <c r="E5" t="s">
+        <v>238</v>
+      </c>
+      <c r="F5" t="s">
+        <v>240</v>
+      </c>
+      <c r="G5" t="s">
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K19"/>
   <sheetViews>
@@ -5540,51 +5567,51 @@
         <v>253</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
         <v>82</v>
       </c>
       <c r="K2" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>50232</v>
       </c>
       <c r="B3" t="s">
         <v>255</v>
       </c>
       <c r="C3" t="s">
         <v>256</v>
       </c>
       <c r="D3" t="s">
         <v>257</v>
       </c>
       <c r="E3" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>258</v>
       </c>
       <c r="H3"/>
       <c r="I3" t="s">
         <v>259</v>
       </c>
       <c r="J3" t="s">
         <v>82</v>
       </c>
       <c r="K3" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>50352</v>
       </c>
       <c r="B4" t="s">
         <v>261</v>
       </c>
       <c r="C4" t="s">
         <v>262</v>
@@ -5660,51 +5687,51 @@
       </c>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
         <v>50</v>
       </c>
       <c r="K6" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>50275</v>
       </c>
       <c r="B7" t="s">
         <v>277</v>
       </c>
       <c r="C7" t="s">
         <v>278</v>
       </c>
       <c r="D7" t="s">
         <v>279</v>
       </c>
       <c r="E7" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F7" t="s">
         <v>280</v>
       </c>
       <c r="G7" t="s">
         <v>281</v>
       </c>
       <c r="H7"/>
       <c r="I7" t="s">
         <v>282</v>
       </c>
       <c r="J7" t="s">
         <v>82</v>
       </c>
       <c r="K7" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>50264</v>
       </c>
       <c r="B8" t="s">
         <v>284</v>
       </c>
@@ -5733,873 +5760,873 @@
     <row r="9" spans="1:11">
       <c r="A9">
         <v>53571</v>
       </c>
       <c r="B9" t="s">
         <v>289</v>
       </c>
       <c r="C9" t="s">
         <v>290</v>
       </c>
       <c r="D9" t="s">
         <v>291</v>
       </c>
       <c r="E9" t="s">
         <v>162</v>
       </c>
       <c r="F9" t="s">
         <v>292</v>
       </c>
       <c r="G9" t="s">
         <v>293</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>173</v>
+        <v>294</v>
       </c>
       <c r="K9" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>50350</v>
       </c>
       <c r="B10" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C10" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D10" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E10" t="s">
         <v>85</v>
       </c>
       <c r="F10" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="G10" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
         <v>82</v>
       </c>
       <c r="K10" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>52346</v>
       </c>
       <c r="B11" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C11" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D11" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E11" t="s">
         <v>74</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="K11" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>50360</v>
       </c>
       <c r="B12" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C12" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D12" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E12" t="s">
         <v>65</v>
       </c>
       <c r="F12" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="G12" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
         <v>82</v>
       </c>
       <c r="K12" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>53561</v>
       </c>
       <c r="B13" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C13" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D13" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="E13" t="s">
         <v>161</v>
       </c>
       <c r="F13" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="G13" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="H13"/>
       <c r="I13" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="J13" t="s">
-        <v>173</v>
+        <v>294</v>
       </c>
       <c r="K13" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>50457</v>
       </c>
       <c r="B14" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C14" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D14" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E14" t="s">
         <v>96</v>
       </c>
       <c r="F14" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="G14" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>82</v>
       </c>
       <c r="K14" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>50351</v>
       </c>
       <c r="B15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C15" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D15" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E15" t="s">
         <v>85</v>
       </c>
       <c r="F15" t="s">
         <v>252</v>
       </c>
       <c r="G15" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>82</v>
       </c>
       <c r="K15" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>50336</v>
       </c>
       <c r="B16" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C16" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D16" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="E16" t="s">
         <v>65</v>
       </c>
       <c r="F16" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="G16" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
         <v>82</v>
       </c>
       <c r="K16" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>50273</v>
       </c>
       <c r="B17" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C17" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D17" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E17" t="s">
         <v>65</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
         <v>82</v>
       </c>
       <c r="K17" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>50364</v>
       </c>
       <c r="B18" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C18" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D18" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="E18" t="s">
         <v>127</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
         <v>82</v>
       </c>
       <c r="K18" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>50233</v>
       </c>
       <c r="B19" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C19" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D19" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="E19" t="s">
         <v>53</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="H19"/>
       <c r="I19" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="J19" t="s">
         <v>82</v>
       </c>
       <c r="K19" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B1" t="s">
         <v>241</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="E1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50651</v>
       </c>
       <c r="B2">
         <v>50350</v>
       </c>
       <c r="C2">
         <v>49879</v>
       </c>
       <c r="D2" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50652</v>
       </c>
       <c r="B3">
         <v>50351</v>
       </c>
       <c r="C3">
         <v>49879</v>
       </c>
       <c r="D3" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50653</v>
       </c>
       <c r="B4">
         <v>50352</v>
       </c>
       <c r="C4">
         <v>49879</v>
       </c>
       <c r="D4" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50664</v>
       </c>
       <c r="B5">
         <v>50457</v>
       </c>
       <c r="C5">
         <v>49886</v>
       </c>
       <c r="D5" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50483</v>
       </c>
       <c r="B6">
         <v>50232</v>
       </c>
       <c r="C6">
         <v>49794</v>
       </c>
       <c r="D6" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50482</v>
       </c>
       <c r="B7">
         <v>50232</v>
       </c>
       <c r="C7">
         <v>49810</v>
       </c>
       <c r="D7" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50485</v>
       </c>
       <c r="B8">
         <v>50233</v>
       </c>
       <c r="C8">
         <v>49795</v>
       </c>
       <c r="D8" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50484</v>
       </c>
       <c r="B9">
         <v>50233</v>
       </c>
       <c r="C9">
         <v>49810</v>
       </c>
       <c r="D9" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50532</v>
       </c>
       <c r="B10">
         <v>50264</v>
       </c>
       <c r="C10">
         <v>49848</v>
       </c>
       <c r="D10" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>50668</v>
       </c>
       <c r="B11">
         <v>50365</v>
       </c>
       <c r="C11">
         <v>50164</v>
       </c>
       <c r="D11" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>51776</v>
       </c>
       <c r="B12">
         <v>50275</v>
       </c>
       <c r="C12">
         <v>49809</v>
       </c>
       <c r="D12" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>52351</v>
       </c>
       <c r="B13">
         <v>52346</v>
       </c>
       <c r="C13">
         <v>52341</v>
       </c>
       <c r="D13" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E13" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>52756</v>
       </c>
       <c r="B14">
         <v>50348</v>
       </c>
       <c r="C14">
         <v>52341</v>
       </c>
       <c r="D14" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E14" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>52856</v>
       </c>
       <c r="B15">
         <v>52841</v>
       </c>
       <c r="C15">
         <v>49811</v>
       </c>
       <c r="D15" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>52861</v>
       </c>
       <c r="B16">
         <v>50360</v>
       </c>
       <c r="C16">
         <v>49811</v>
       </c>
       <c r="D16" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>52871</v>
       </c>
       <c r="B17">
         <v>50273</v>
       </c>
       <c r="C17">
         <v>49810</v>
       </c>
       <c r="D17" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>52876</v>
       </c>
       <c r="B18">
         <v>50352</v>
       </c>
       <c r="C18">
         <v>49810</v>
       </c>
       <c r="D18" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>53566</v>
       </c>
       <c r="B19">
         <v>53561</v>
       </c>
       <c r="C19">
         <v>53151</v>
       </c>
       <c r="D19" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E19" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>173</v>
+        <v>294</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>53576</v>
       </c>
       <c r="B20">
         <v>53571</v>
       </c>
       <c r="C20">
         <v>53151</v>
       </c>
       <c r="D20" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E20" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>173</v>
+        <v>294</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>53796</v>
       </c>
       <c r="B21">
         <v>50336</v>
       </c>
       <c r="C21">
         <v>52341</v>
       </c>
       <c r="D21" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>53846</v>
       </c>
       <c r="B22">
         <v>50364</v>
       </c>
       <c r="C22">
         <v>50146</v>
       </c>
       <c r="D22" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E22" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>362</v>
+        <v>124</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>54707</v>
       </c>
       <c r="B23">
         <v>50351</v>
       </c>
       <c r="C23">
         <v>54702</v>
       </c>
       <c r="D23" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>54708</v>
       </c>
       <c r="B24">
         <v>50273</v>
       </c>
       <c r="C24">
         <v>54702</v>
       </c>
       <c r="D24" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>54709</v>
       </c>
       <c r="B25">
         <v>50352</v>
       </c>
       <c r="C25">
         <v>54702</v>
       </c>
       <c r="D25" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" t="s">
         <v>266</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -6867,51 +6894,51 @@
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49681</v>
       </c>
       <c r="B15" t="s">
         <v>393</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
         <v>394</v>
       </c>
       <c r="E15" t="s">
         <v>82</v>
       </c>
       <c r="F15" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49707</v>
       </c>
       <c r="B16" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
         <v>396</v>
       </c>
       <c r="E16" t="s">
         <v>82</v>
       </c>
       <c r="F16" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>49741</v>
       </c>
       <c r="B17" t="s">
         <v>398</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
         <v>399</v>
       </c>
       <c r="E17" t="s">
         <v>82</v>
@@ -7175,51 +7202,51 @@
         <v>82</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50907</v>
       </c>
       <c r="B9">
         <v>50146</v>
       </c>
       <c r="C9" t="s">
         <v>413</v>
       </c>
       <c r="D9" t="s">
         <v>433</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
         <v>434</v>
       </c>
       <c r="G9" t="s">
         <v>435</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J9" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50910</v>
       </c>
       <c r="B10">
         <v>50146</v>
       </c>
       <c r="C10" t="s">
         <v>413</v>
       </c>
       <c r="D10" t="s">
         <v>436</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>437</v>
       </c>
       <c r="G10" t="s">
         <v>438</v>
       </c>
@@ -7231,79 +7258,79 @@
         <v>82</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>50908</v>
       </c>
       <c r="B11">
         <v>50146</v>
       </c>
       <c r="C11" t="s">
         <v>439</v>
       </c>
       <c r="D11" t="s">
         <v>440</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>441</v>
       </c>
       <c r="G11" t="s">
         <v>442</v>
       </c>
       <c r="H11"/>
       <c r="I11">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J11" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>50909</v>
       </c>
       <c r="B12">
         <v>50146</v>
       </c>
       <c r="C12" t="s">
         <v>413</v>
       </c>
       <c r="D12" t="s">
         <v>443</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
         <v>444</v>
       </c>
       <c r="G12" t="s">
         <v>445</v>
       </c>
       <c r="H12"/>
       <c r="I12">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J12" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>51408</v>
       </c>
       <c r="B13">
         <v>50146</v>
       </c>
       <c r="C13" t="s">
         <v>446</v>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13" t="s">
         <v>447</v>
       </c>
       <c r="G13" t="s">
         <v>448</v>
       </c>
       <c r="H13"/>
       <c r="I13">
@@ -7341,51 +7368,51 @@
         <v>266</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>50675</v>
       </c>
       <c r="B15">
         <v>49809</v>
       </c>
       <c r="C15" t="s">
         <v>446</v>
       </c>
       <c r="D15"/>
       <c r="E15" t="s">
         <v>452</v>
       </c>
       <c r="F15" t="s">
         <v>453</v>
       </c>
       <c r="G15" t="s">
         <v>454</v>
       </c>
       <c r="H15"/>
       <c r="I15">
-        <v>2773</v>
+        <v>2782</v>
       </c>
       <c r="J15" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>54664</v>
       </c>
       <c r="B16">
         <v>49893</v>
       </c>
       <c r="C16" t="s">
         <v>413</v>
       </c>
       <c r="D16" t="s">
         <v>455</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
         <v>456</v>
       </c>
       <c r="G16" t="s">
         <v>457</v>
       </c>
@@ -7453,131 +7480,131 @@
         <v>463</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>52256</v>
       </c>
       <c r="B19">
         <v>50193</v>
       </c>
       <c r="C19" t="s">
         <v>416</v>
       </c>
       <c r="D19" t="s">
         <v>464</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
         <v>465</v>
       </c>
       <c r="G19" t="s">
         <v>466</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="J19" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>52266</v>
       </c>
       <c r="B20">
         <v>50193</v>
       </c>
       <c r="C20" t="s">
         <v>439</v>
       </c>
       <c r="D20" t="s">
         <v>468</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
         <v>469</v>
       </c>
       <c r="G20" t="s">
         <v>470</v>
       </c>
       <c r="H20"/>
       <c r="I20">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J20" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>50785</v>
       </c>
       <c r="B21">
         <v>49848</v>
       </c>
       <c r="C21" t="s">
         <v>416</v>
       </c>
       <c r="D21"/>
       <c r="E21" t="s">
         <v>471</v>
       </c>
       <c r="F21" t="s">
         <v>73</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="J21" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>50786</v>
       </c>
       <c r="B22">
         <v>49848</v>
       </c>
       <c r="C22" t="s">
         <v>416</v>
       </c>
       <c r="D22"/>
       <c r="E22" t="s">
         <v>472</v>
       </c>
       <c r="F22" t="s">
         <v>73</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="J22" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>51327</v>
       </c>
       <c r="B23">
         <v>50164</v>
       </c>
       <c r="C23" t="s">
         <v>413</v>
       </c>
       <c r="D23" t="s">
         <v>473</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
         <v>474</v>
       </c>
       <c r="G23" t="s">
         <v>475</v>
       </c>
@@ -7589,51 +7616,51 @@
         <v>82</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>51335</v>
       </c>
       <c r="B24">
         <v>50146</v>
       </c>
       <c r="C24" t="s">
         <v>413</v>
       </c>
       <c r="D24" t="s">
         <v>473</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
         <v>474</v>
       </c>
       <c r="G24" t="s">
         <v>475</v>
       </c>
       <c r="H24"/>
       <c r="I24">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J24" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>50915</v>
       </c>
       <c r="B25">
         <v>50146</v>
       </c>
       <c r="C25" t="s">
         <v>413</v>
       </c>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25" t="s">
         <v>476</v>
       </c>
       <c r="G25" t="s">
         <v>477</v>
       </c>
       <c r="H25"/>
       <c r="I25">
@@ -7647,51 +7674,51 @@
       <c r="A26">
         <v>54299</v>
       </c>
       <c r="B26">
         <v>49879</v>
       </c>
       <c r="C26" t="s">
         <v>478</v>
       </c>
       <c r="D26" t="s">
         <v>479</v>
       </c>
       <c r="E26" t="s">
         <v>480</v>
       </c>
       <c r="F26" t="s">
         <v>481</v>
       </c>
       <c r="G26" t="s">
         <v>482</v>
       </c>
       <c r="H26" t="s">
         <v>483</v>
       </c>
       <c r="I26">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="J26" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>54472</v>
       </c>
       <c r="B27">
         <v>52341</v>
       </c>
       <c r="C27" t="s">
         <v>478</v>
       </c>
       <c r="D27" t="s">
         <v>485</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
         <v>486</v>
       </c>
       <c r="G27" t="s">
         <v>487</v>
       </c>
@@ -7765,51 +7792,51 @@
       <c r="A30">
         <v>53971</v>
       </c>
       <c r="B30">
         <v>49879</v>
       </c>
       <c r="C30" t="s">
         <v>408</v>
       </c>
       <c r="D30" t="s">
         <v>449</v>
       </c>
       <c r="E30" t="s">
         <v>495</v>
       </c>
       <c r="F30" t="s">
         <v>496</v>
       </c>
       <c r="G30" t="s">
         <v>497</v>
       </c>
       <c r="H30" t="s">
         <v>498</v>
       </c>
       <c r="I30">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="J30" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>54111</v>
       </c>
       <c r="B31">
         <v>53151</v>
       </c>
       <c r="C31" t="s">
         <v>408</v>
       </c>
       <c r="D31" t="s">
         <v>500</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
         <v>496</v>
       </c>
       <c r="G31" t="s">
         <v>501</v>
       </c>
@@ -8059,57 +8086,57 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="M1" t="s">
+        <v>197</v>
+      </c>
+      <c r="N1" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="O1" t="s">
         <v>1013</v>
       </c>
       <c r="P1" t="s">
         <v>1018</v>
       </c>
       <c r="Q1" t="s">
         <v>1024</v>
       </c>
       <c r="R1" t="s">
         <v>1025</v>
       </c>
       <c r="S1" t="s">
         <v>1031</v>
       </c>
       <c r="T1" t="s">
         <v>1033</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>519</v>
       </c>
       <c r="C2" t="s">
@@ -8118,272 +8145,272 @@
       <c r="D2" t="s">
         <v>528</v>
       </c>
       <c r="E2" t="s">
         <v>689</v>
       </c>
       <c r="F2" t="s">
         <v>694</v>
       </c>
       <c r="G2" t="s">
         <v>701</v>
       </c>
       <c r="H2" t="s">
         <v>706</v>
       </c>
       <c r="I2" t="s">
         <v>729</v>
       </c>
       <c r="J2" t="s">
         <v>107</v>
       </c>
       <c r="K2" t="s">
         <v>824</v>
       </c>
       <c r="L2" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="M2" t="s">
         <v>1005</v>
       </c>
       <c r="N2" t="s">
         <v>1007</v>
       </c>
       <c r="O2" t="s">
         <v>1014</v>
       </c>
       <c r="P2" t="s">
         <v>1019</v>
       </c>
       <c r="Q2" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="R2" t="s">
         <v>1026</v>
       </c>
       <c r="S2" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="T2" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>521</v>
       </c>
       <c r="D3" t="s">
         <v>529</v>
       </c>
       <c r="E3" t="s">
         <v>690</v>
       </c>
       <c r="F3" t="s">
         <v>695</v>
       </c>
       <c r="G3" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="H3" t="s">
         <v>707</v>
       </c>
       <c r="I3" t="s">
         <v>730</v>
       </c>
       <c r="J3" t="s">
         <v>766</v>
       </c>
       <c r="K3" t="s">
         <v>825</v>
       </c>
       <c r="L3" t="s">
         <v>1004</v>
       </c>
       <c r="M3" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="N3" t="s">
         <v>1008</v>
       </c>
       <c r="O3" t="s">
         <v>1015</v>
       </c>
       <c r="P3" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="Q3" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="R3" t="s">
         <v>439</v>
       </c>
       <c r="S3" t="s">
         <v>1032</v>
       </c>
       <c r="T3" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>102</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>530</v>
       </c>
       <c r="E4" t="s">
         <v>691</v>
       </c>
       <c r="F4" t="s">
         <v>696</v>
       </c>
       <c r="G4" t="s">
         <v>702</v>
       </c>
       <c r="H4" t="s">
         <v>708</v>
       </c>
       <c r="I4" t="s">
         <v>731</v>
       </c>
       <c r="J4" t="s">
         <v>767</v>
       </c>
       <c r="K4" t="s">
         <v>826</v>
       </c>
       <c r="M4" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="N4" t="s">
         <v>1009</v>
       </c>
       <c r="O4" t="s">
         <v>1016</v>
       </c>
       <c r="P4" t="s">
         <v>1020</v>
       </c>
       <c r="Q4" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="R4" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>522</v>
       </c>
       <c r="D5" t="s">
         <v>531</v>
       </c>
       <c r="E5" t="s">
         <v>43</v>
       </c>
       <c r="F5" t="s">
         <v>697</v>
       </c>
       <c r="G5" t="s">
         <v>703</v>
       </c>
       <c r="H5" t="s">
         <v>709</v>
       </c>
       <c r="I5" t="s">
         <v>732</v>
       </c>
       <c r="J5" t="s">
         <v>768</v>
       </c>
       <c r="K5" t="s">
         <v>827</v>
       </c>
       <c r="M5" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="N5" t="s">
         <v>1010</v>
       </c>
       <c r="O5" t="s">
         <v>1017</v>
       </c>
       <c r="P5" t="s">
         <v>1016</v>
       </c>
       <c r="Q5" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="R5" t="s">
         <v>1027</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>523</v>
       </c>
       <c r="D6" t="s">
         <v>532</v>
       </c>
       <c r="E6" t="s">
         <v>692</v>
       </c>
       <c r="F6" t="s">
         <v>698</v>
       </c>
       <c r="G6" t="s">
         <v>88</v>
       </c>
       <c r="H6" t="s">
         <v>710</v>
       </c>
       <c r="I6" t="s">
         <v>733</v>
       </c>
       <c r="J6" t="s">
         <v>769</v>
       </c>
       <c r="K6" t="s">
         <v>828</v>
       </c>
       <c r="M6" t="s">
+        <v>210</v>
+      </c>
+      <c r="N6" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="P6" t="s">
         <v>1021</v>
       </c>
       <c r="Q6" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="R6" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>165</v>
       </c>
       <c r="D7" t="s">
         <v>533</v>
       </c>
       <c r="E7" t="s">
         <v>693</v>
       </c>
       <c r="F7" t="s">
         <v>699</v>
       </c>
       <c r="G7" t="s">
         <v>704</v>
       </c>
       <c r="H7" t="s">
         <v>711</v>
       </c>
       <c r="I7" t="s">
@@ -8412,89 +8439,89 @@
       <c r="C8" t="s">
         <v>524</v>
       </c>
       <c r="D8" t="s">
         <v>534</v>
       </c>
       <c r="F8" t="s">
         <v>144</v>
       </c>
       <c r="G8" t="s">
         <v>106</v>
       </c>
       <c r="H8" t="s">
         <v>712</v>
       </c>
       <c r="I8" t="s">
         <v>735</v>
       </c>
       <c r="J8" t="s">
         <v>771</v>
       </c>
       <c r="K8" t="s">
         <v>730</v>
       </c>
       <c r="N8" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="P8" t="s">
         <v>1023</v>
       </c>
       <c r="R8" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>525</v>
       </c>
       <c r="D9" t="s">
         <v>535</v>
       </c>
       <c r="F9" t="s">
         <v>700</v>
       </c>
       <c r="G9" t="s">
         <v>47</v>
       </c>
       <c r="H9" t="s">
         <v>146</v>
       </c>
       <c r="I9" t="s">
         <v>736</v>
       </c>
       <c r="J9" t="s">
         <v>181</v>
       </c>
       <c r="K9" t="s">
         <v>829</v>
       </c>
       <c r="N9" t="s">
         <v>176</v>
       </c>
       <c r="P9" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="R9" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>526</v>
       </c>
       <c r="D10" t="s">
         <v>536</v>
       </c>
       <c r="F10" t="s">
         <v>132</v>
       </c>
       <c r="G10" t="s">
         <v>705</v>
       </c>
       <c r="H10" t="s">
         <v>713</v>
       </c>
       <c r="I10" t="s">
         <v>737</v>
       </c>
       <c r="J10" t="s">
@@ -8525,51 +8552,51 @@
       </c>
       <c r="I11" t="s">
         <v>738</v>
       </c>
       <c r="J11" t="s">
         <v>773</v>
       </c>
       <c r="K11" t="s">
         <v>831</v>
       </c>
       <c r="R11" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
         <v>538</v>
       </c>
       <c r="F12" t="s">
         <v>44</v>
       </c>
       <c r="H12" t="s">
         <v>715</v>
       </c>
       <c r="I12" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="J12" t="s">
         <v>774</v>
       </c>
       <c r="K12" t="s">
         <v>832</v>
       </c>
       <c r="R12" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
         <v>539</v>
       </c>
       <c r="H13" t="s">
         <v>716</v>
       </c>
       <c r="I13" t="s">
         <v>739</v>
       </c>
       <c r="J13" t="s">
         <v>775</v>
       </c>
       <c r="K13" t="s">