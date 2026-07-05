--- v0 (2026-05-20)
+++ v1 (2026-07-05)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1082">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1083">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-20 04:55:01pm</t>
+    <t>2026-07-04 08:22:51pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13881</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13881"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -448,81 +448,80 @@
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring</t>
   </si>
   <si>
     <t>Environmental conditions; Fish</t>
   </si>
   <si>
     <t>SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis</t>
   </si>
   <si>
     <t>Environmental drivers; Fish; Flows; White Sturgeon</t>
   </si>
   <si>
     <t>May 21, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53386</t>
   </si>
   <si>
     <t>Continuous Flow and Water Quality Monitoring Network in the Sacramento-San Joaquin Delta</t>
   </si>
   <si>
     <t>U.S. Geological Survey [USGS]</t>
   </si>
   <si>
-    <t xml:space="preserve">This project envisions the continuation, expansion, and further integration of high frequency monitoring for flow, water quality (including chlorophyll and nutrients), sediment, as well as biological responses at key locations in the Delta and Suisun Bay. The physical properties monitored by the fixed-station network are the primary drivers of the habitat conditions and biological responses that management actions hope to achieve. Nutrient dynamics are explicitly measured at select stations to improve our understanding of how physical dynamics, water quality and landscape features shape the base of Delta food webs. These data will provide information about drivers linked to food quantity and quality as well as potential toxins production by harmful algae. Suspended-sediment monitoring provides an understanding of the inputs and internal exchanges between regions, locations of sources and sinks, and provides insight into the underlying cause of turbidity variability in the study area. Suspended-sediment measurements gage the availability of suspended sediment for existing marshes and for proposed large-scale marsh restoration efforts in the Delta. 
-[...5 lines deleted...]
-</t>
+    <t>This project advances the integration of high-frequency monitoring of flow, water quality (including chlorophyll and nutrients), suspended sediment, and biological responses at key locations throughout the Delta and Suisun Bay. Data collected by the fixed-station network provide critical information on the physical and chemical conditions that drive habitat quality and ecosystem responses targeted by management actions.
+Enhanced monitoring of nutrients and phytoplankton at selected stations improves understanding of how hydrodynamics, water quality, and landscape features influence primary productivity and food-web dynamics. These measurements help identify factors affecting food quantity and quality, as well as conditions that may promote harmful algal blooms and toxin production.
+This work is supported by several integrated teams:
+• Hydrodynamics Team – Fixed-station network operation and maintenance; monitoring of flow, velocity, water level, and core water-quality parameters.
+• Biogeochemistry Team – Fixed-station network operation and maintenance; monitoring of expanded water-quality parameters, nutrients, and phytoplankton dynamics.
+• Bay Team – Fixed-station network operation and maintenance; monitoring of suspended sediment and water quality in San Francisco Bay.</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; San Francisco Bay</t>
   </si>
   <si>
     <t>Status and trend monitoring</t>
   </si>
   <si>
     <t>Monitoring - Status and trends</t>
   </si>
   <si>
     <t>Environmental conditions; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Environmental conditions; Hydrologic changes; Hydrology and hydrodynamics; Nutrients, energy and food web; Sediment; Water quality</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chlorophyll A B; Conductivity; Dissolved oxygen; Flows; Nutrients; pH; Phytoplankton; Sediments; Stage; Surface water flow; Tides; Turbidity; Velocity; Water operations and exports; Water temperature</t>
   </si>
   <si>
-    <t>May 22, 2025</t>
+    <t>June 5, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53411</t>
   </si>
   <si>
     <t xml:space="preserve">The value of information is context dependent: a demonstration of decision tools to address multi-species river temperature management under uncertainty </t>
   </si>
   <si>
     <t>CALFED Bay-Delta Program</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p style="text-indent:.5in"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="line-height:200%"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;,serif"&gt;Tradeoffs among objectives in natural resource management can be exacerbated in altered ecosystems and when there is uncertainty in predicted management outcomes. Multicriteria decision analysis (MCDA) and value of information (VOI) are underutilized decision tools that can assist fisheries managers in handling tradeoffs and evaluating the importance of uncertainty. We demonstrate the use of these tools using a case study in the Sacramento River, California, U.S.A., where two imperiled species with different temperature requirements, winter-run Chinook Salmon (&lt;i&gt;Oncorhynchus tshawytscha&lt;/i&gt;) and Green Sturgeon&lt;i&gt; &lt;/i&gt;(&lt;i&gt;Acipenser medirostris&lt;/i&gt;), spawn and rear in the artificially cold Shasta Dam tailwater. A temperature-control device installed on Shasta Dam maintains cool water for Chinook Salmon; however, uncertainties exist related to the effects of temperatures on the spawning and rearing of both species. We consider four alternative hypotheses in models of early life-stage dynamics to evaluate the effects of alternative temperature-management strategies on Chinook Salmon and Green Sturgeon management objectives. We used VOI to quantify the increase in management performance that can be expected by resolving hypothesis-based uncertainties as a function of the weight assigned to species-specific objectives. We found the decision was hindered by uncertainty; the best performing alternative depends on which hypothesis is true, with warmer or cooler alternative management strategies recommended when weights favor Green Sturgeon or Chinook Salmon objectives, respectively. The value of reducing uncertainty was highest when Green Sturgeon was slightly favored, highlighting the interaction between scientific uncertainty and decision makers' values. Our demonstration features MCDA and VOI as transparent, deliberative tools that can assist fisheries managers in confronting value conflicts, prioritizing resolution of uncertainty, and optimally managing aquatic ecosystems.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Unsure</t>
   </si>
   <si>
     <t>Data application - Modeling; Planning and guidance</t>
   </si>
   <si>
     <t>Habitat management; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Water operations</t>
@@ -839,54 +838,54 @@
   <si>
     <t>DSC23011</t>
   </si>
   <si>
     <t>Delta Stewardship Council - General Fund</t>
   </si>
   <si>
     <t>2025-02-01</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>February 25, 2025</t>
   </si>
   <si>
     <t>DSC23000</t>
   </si>
   <si>
     <t>2025-04-01</t>
   </si>
   <si>
     <t>February 28, 2025</t>
   </si>
   <si>
-    <t>2025-09-30</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-01-01</t>
+  </si>
+  <si>
+    <t>May 22, 2025</t>
   </si>
   <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
   <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
@@ -3311,50 +3310,53 @@
     <t>federal obsss</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Data (spatial and non-spatial data)</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
@@ -4412,73 +4414,75 @@
       <c r="S9" t="s">
         <v>122</v>
       </c>
       <c r="T9" t="s">
         <v>123</v>
       </c>
       <c r="U9" t="s">
         <v>124</v>
       </c>
       <c r="V9"/>
       <c r="W9" t="s">
         <v>125</v>
       </c>
       <c r="X9" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10">
         <v>53411</v>
       </c>
       <c r="B10" t="s">
         <v>127</v>
       </c>
       <c r="C10" t="s">
-        <v>78</v>
+        <v>36</v>
       </c>
       <c r="D10" t="s">
         <v>128</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>129</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10" t="s">
         <v>130</v>
       </c>
       <c r="J10" t="s">
         <v>88</v>
       </c>
       <c r="K10"/>
       <c r="L10">
         <v>2023</v>
       </c>
       <c r="M10"/>
-      <c r="N10"/>
+      <c r="N10">
+        <v>2025</v>
+      </c>
       <c r="O10" t="s">
         <v>131</v>
       </c>
       <c r="P10" t="s">
         <v>132</v>
       </c>
       <c r="Q10" t="s">
         <v>133</v>
       </c>
       <c r="R10"/>
       <c r="S10" t="s">
         <v>134</v>
       </c>
       <c r="T10" t="s">
         <v>135</v>
       </c>
       <c r="U10" t="s">
         <v>136</v>
       </c>
       <c r="V10"/>
       <c r="W10" t="s">
         <v>137</v>
       </c>
       <c r="X10" t="s">
         <v>138</v>
@@ -4859,51 +4863,51 @@
       <c r="X16" t="s">
         <v>206</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>207</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
         <v>208</v>
       </c>
       <c r="D1" t="s">
         <v>209</v>
       </c>
       <c r="E1" t="s">
         <v>210</v>
       </c>
       <c r="F1" t="s">
         <v>211</v>
@@ -5351,144 +5355,110 @@
         <v>233</v>
       </c>
       <c r="G13" t="s">
         <v>245</v>
       </c>
       <c r="H13" t="s">
         <v>250</v>
       </c>
       <c r="I13" t="s">
         <v>247</v>
       </c>
       <c r="J13">
         <v>33572.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
-        <v>54432</v>
+        <v>54433</v>
       </c>
       <c r="B14">
         <v>53411</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
         <v>128</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="I14" t="s">
         <v>252</v>
       </c>
+      <c r="I14"/>
       <c r="J14">
-        <v>4023.0</v>
+        <v>5037.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14" t="s">
-        <v>137</v>
+        <v>253</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
-        <v>54433</v>
+        <v>54434</v>
       </c>
       <c r="B15">
         <v>53411</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>37</v>
+        <v>128</v>
       </c>
       <c r="E15" t="s">
         <v>128</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="I15"/>
       <c r="J15">
-        <v>5037.0</v>
+        <v>900.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15" t="s">
-        <v>137</v>
-[...18 lines deleted...]
-      <c r="H16" t="s">
         <v>253</v>
-      </c>
-[...10 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G6"/>
   <sheetViews>
@@ -7911,79 +7881,79 @@
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>50833</v>
       </c>
       <c r="B2">
         <v>49780</v>
       </c>
       <c r="C2" t="s">
         <v>519</v>
       </c>
       <c r="D2" t="s">
         <v>520</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
         <v>521</v>
       </c>
       <c r="G2" t="s">
         <v>519</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J2" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54516</v>
       </c>
       <c r="B3">
         <v>54276</v>
       </c>
       <c r="C3" t="s">
         <v>523</v>
       </c>
       <c r="D3" t="s">
         <v>524</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>525</v>
       </c>
       <c r="G3" t="s">
         <v>526</v>
       </c>
       <c r="H3"/>
       <c r="I3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J3" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54521</v>
       </c>
       <c r="B4">
         <v>54182</v>
       </c>
       <c r="C4" t="s">
         <v>523</v>
       </c>
       <c r="D4" t="s">
         <v>527</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>528</v>
       </c>
       <c r="G4" t="s">
         <v>529</v>
       </c>
@@ -8163,51 +8133,51 @@
         <v>534</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>53591</v>
       </c>
       <c r="B11">
         <v>53386</v>
       </c>
       <c r="C11" t="s">
         <v>523</v>
       </c>
       <c r="D11" t="s">
         <v>551</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>552</v>
       </c>
       <c r="G11" t="s">
         <v>553</v>
       </c>
       <c r="H11"/>
       <c r="I11">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="J11" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>53421</v>
       </c>
       <c r="B12">
         <v>53411</v>
       </c>
       <c r="C12" t="s">
         <v>535</v>
       </c>
       <c r="D12" t="s">
         <v>554</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
         <v>555</v>
       </c>
       <c r="G12" t="s">
         <v>556</v>
       </c>
@@ -8249,79 +8219,79 @@
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>54150</v>
       </c>
       <c r="B14">
         <v>54149</v>
       </c>
       <c r="C14" t="s">
         <v>530</v>
       </c>
       <c r="D14" t="s">
         <v>561</v>
       </c>
       <c r="E14" t="s">
         <v>562</v>
       </c>
       <c r="F14" t="s">
         <v>563</v>
       </c>
       <c r="G14" t="s">
         <v>564</v>
       </c>
       <c r="H14"/>
       <c r="I14">
-        <v>2479</v>
+        <v>2562</v>
       </c>
       <c r="J14" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>53596</v>
       </c>
       <c r="B15">
         <v>53386</v>
       </c>
       <c r="C15" t="s">
         <v>519</v>
       </c>
       <c r="D15"/>
       <c r="E15" t="s">
         <v>566</v>
       </c>
       <c r="F15" t="s">
         <v>567</v>
       </c>
       <c r="G15" t="s">
         <v>568</v>
       </c>
       <c r="H15"/>
       <c r="I15">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="J15" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>53601</v>
       </c>
       <c r="B16">
         <v>53386</v>
       </c>
       <c r="C16" t="s">
         <v>523</v>
       </c>
       <c r="D16" t="s">
         <v>569</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
         <v>570</v>
       </c>
       <c r="G16" t="s">
         <v>571</v>
       </c>
@@ -8390,60 +8360,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>219</v>
       </c>
       <c r="M1" t="s">
         <v>211</v>
       </c>
       <c r="N1" t="s">
         <v>212</v>
       </c>
       <c r="O1" t="s">
         <v>1057</v>
       </c>
       <c r="P1" t="s">
         <v>1061</v>
       </c>
       <c r="Q1" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="R1" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="S1" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="T1" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>572</v>
       </c>
       <c r="C2" t="s">
         <v>573</v>
       </c>
       <c r="D2" t="s">
         <v>578</v>
       </c>
       <c r="E2" t="s">
         <v>43</v>
       </c>
       <c r="F2" t="s">
         <v>739</v>
       </c>
       <c r="G2" t="s">
         <v>745</v>
       </c>
       <c r="H2" t="s">
         <v>751</v>
       </c>
       <c r="I2" t="s">
@@ -8452,54 +8422,54 @@
       <c r="J2" t="s">
         <v>809</v>
       </c>
       <c r="K2" t="s">
         <v>867</v>
       </c>
       <c r="L2" t="s">
         <v>229</v>
       </c>
       <c r="M2" t="s">
         <v>1047</v>
       </c>
       <c r="N2" t="s">
         <v>1050</v>
       </c>
       <c r="O2" t="s">
         <v>1058</v>
       </c>
       <c r="P2" t="s">
         <v>1062</v>
       </c>
       <c r="Q2" t="s">
         <v>443</v>
       </c>
       <c r="R2" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="S2" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="T2" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>574</v>
       </c>
       <c r="D3" t="s">
         <v>579</v>
       </c>
       <c r="E3" t="s">
         <v>131</v>
       </c>
       <c r="F3" t="s">
         <v>740</v>
       </c>
       <c r="G3" t="s">
         <v>81</v>
       </c>
       <c r="H3" t="s">
@@ -8511,57 +8481,57 @@
       <c r="J3" t="s">
         <v>810</v>
       </c>
       <c r="K3" t="s">
         <v>868</v>
       </c>
       <c r="L3" t="s">
         <v>1046</v>
       </c>
       <c r="M3" t="s">
         <v>233</v>
       </c>
       <c r="N3" t="s">
         <v>1051</v>
       </c>
       <c r="O3" t="s">
         <v>1059</v>
       </c>
       <c r="P3" t="s">
         <v>1063</v>
       </c>
       <c r="Q3" t="s">
         <v>447</v>
       </c>
       <c r="R3" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="S3" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="T3" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>78</v>
       </c>
       <c r="C4" t="s">
         <v>88</v>
       </c>
       <c r="D4" t="s">
         <v>580</v>
       </c>
       <c r="E4" t="s">
         <v>118</v>
       </c>
       <c r="F4" t="s">
         <v>741</v>
       </c>
       <c r="G4" t="s">
         <v>746</v>
       </c>
       <c r="H4" t="s">
         <v>156</v>
       </c>
       <c r="I4" t="s">
@@ -8614,51 +8584,51 @@
       <c r="I5" t="s">
         <v>775</v>
       </c>
       <c r="J5" t="s">
         <v>812</v>
       </c>
       <c r="K5" t="s">
         <v>870</v>
       </c>
       <c r="M5" t="s">
         <v>223</v>
       </c>
       <c r="N5" t="s">
         <v>1053</v>
       </c>
       <c r="O5" t="s">
         <v>242</v>
       </c>
       <c r="P5" t="s">
         <v>1060</v>
       </c>
       <c r="Q5" t="s">
         <v>448</v>
       </c>
       <c r="R5" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>575</v>
       </c>
       <c r="D6" t="s">
         <v>582</v>
       </c>
       <c r="E6" t="s">
         <v>58</v>
       </c>
       <c r="F6" t="s">
         <v>119</v>
       </c>
       <c r="G6" t="s">
         <v>748</v>
       </c>
       <c r="H6" t="s">
         <v>753</v>
       </c>
       <c r="I6" t="s">
         <v>776</v>
       </c>
       <c r="J6" t="s">
@@ -8699,118 +8669,121 @@
       <c r="G7" t="s">
         <v>749</v>
       </c>
       <c r="H7" t="s">
         <v>754</v>
       </c>
       <c r="I7" t="s">
         <v>777</v>
       </c>
       <c r="J7" t="s">
         <v>814</v>
       </c>
       <c r="K7" t="s">
         <v>772</v>
       </c>
       <c r="M7" t="s">
         <v>1049</v>
       </c>
       <c r="N7" t="s">
         <v>1054</v>
       </c>
       <c r="P7" t="s">
         <v>1066</v>
       </c>
       <c r="R7" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>576</v>
       </c>
       <c r="D8" t="s">
         <v>584</v>
       </c>
       <c r="F8" t="s">
         <v>743</v>
       </c>
       <c r="G8" t="s">
         <v>71</v>
       </c>
       <c r="H8" t="s">
         <v>755</v>
       </c>
       <c r="I8" t="s">
         <v>778</v>
       </c>
       <c r="J8" t="s">
         <v>815</v>
       </c>
       <c r="K8" t="s">
         <v>773</v>
       </c>
       <c r="N8" t="s">
         <v>1055</v>
       </c>
       <c r="P8" t="s">
         <v>1067</v>
       </c>
       <c r="R8" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>56</v>
       </c>
       <c r="D9" t="s">
         <v>585</v>
       </c>
       <c r="F9" t="s">
         <v>44</v>
       </c>
       <c r="G9" t="s">
         <v>750</v>
       </c>
       <c r="H9" t="s">
         <v>61</v>
       </c>
       <c r="I9" t="s">
         <v>779</v>
       </c>
       <c r="J9" t="s">
         <v>203</v>
       </c>
       <c r="K9" t="s">
         <v>872</v>
       </c>
       <c r="N9" t="s">
         <v>53</v>
       </c>
+      <c r="P9" t="s">
+        <v>1068</v>
+      </c>
       <c r="R9" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>80</v>
       </c>
       <c r="D10" t="s">
         <v>586</v>
       </c>
       <c r="F10" t="s">
         <v>132</v>
       </c>
       <c r="G10" t="s">
         <v>155</v>
       </c>
       <c r="H10" t="s">
         <v>121</v>
       </c>
       <c r="I10" t="s">
         <v>780</v>
       </c>
       <c r="J10" t="s">
         <v>816</v>
       </c>
       <c r="K10" t="s">
@@ -8847,51 +8820,51 @@
       </c>
       <c r="R11" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
         <v>588</v>
       </c>
       <c r="F12" t="s">
         <v>59</v>
       </c>
       <c r="H12" t="s">
         <v>757</v>
       </c>
       <c r="I12" t="s">
         <v>81</v>
       </c>
       <c r="J12" t="s">
         <v>818</v>
       </c>
       <c r="K12" t="s">
         <v>875</v>
       </c>
       <c r="R12" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
         <v>589</v>
       </c>
       <c r="H13" t="s">
         <v>758</v>
       </c>
       <c r="I13" t="s">
         <v>47</v>
       </c>
       <c r="J13" t="s">
         <v>819</v>
       </c>
       <c r="K13" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
         <v>590</v>
       </c>
       <c r="H14" t="s">
         <v>167</v>