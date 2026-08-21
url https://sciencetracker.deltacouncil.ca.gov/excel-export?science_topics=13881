--- v1 (2026-07-05)
+++ v2 (2026-08-21)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1083">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-04 08:22:51pm</t>
+    <t>2026-08-21 08:31:51am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13881</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13881"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -7881,51 +7881,51 @@
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>50833</v>
       </c>
       <c r="B2">
         <v>49780</v>
       </c>
       <c r="C2" t="s">
         <v>519</v>
       </c>
       <c r="D2" t="s">
         <v>520</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
         <v>521</v>
       </c>
       <c r="G2" t="s">
         <v>519</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="J2" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54516</v>
       </c>
       <c r="B3">
         <v>54276</v>
       </c>
       <c r="C3" t="s">
         <v>523</v>
       </c>
       <c r="D3" t="s">
         <v>524</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>525</v>
       </c>
       <c r="G3" t="s">
         <v>526</v>
       </c>
@@ -7965,51 +7965,51 @@
         <v>160</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54161</v>
       </c>
       <c r="B5">
         <v>53411</v>
       </c>
       <c r="C5" t="s">
         <v>530</v>
       </c>
       <c r="D5" t="s">
         <v>531</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>532</v>
       </c>
       <c r="G5" t="s">
         <v>533</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J5" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50835</v>
       </c>
       <c r="B6">
         <v>49781</v>
       </c>
       <c r="C6" t="s">
         <v>535</v>
       </c>
       <c r="D6" t="s">
         <v>536</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>537</v>
       </c>
       <c r="G6" t="s">
         <v>538</v>
       </c>
@@ -8105,51 +8105,51 @@
         <v>534</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>54159</v>
       </c>
       <c r="B10">
         <v>53411</v>
       </c>
       <c r="C10" t="s">
         <v>530</v>
       </c>
       <c r="D10" t="s">
         <v>548</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>549</v>
       </c>
       <c r="G10" t="s">
         <v>550</v>
       </c>
       <c r="H10"/>
       <c r="I10">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J10" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>53591</v>
       </c>
       <c r="B11">
         <v>53386</v>
       </c>
       <c r="C11" t="s">
         <v>523</v>
       </c>
       <c r="D11" t="s">
         <v>551</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>552</v>
       </c>
       <c r="G11" t="s">
         <v>553</v>
       </c>
@@ -8219,107 +8219,107 @@
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>54150</v>
       </c>
       <c r="B14">
         <v>54149</v>
       </c>
       <c r="C14" t="s">
         <v>530</v>
       </c>
       <c r="D14" t="s">
         <v>561</v>
       </c>
       <c r="E14" t="s">
         <v>562</v>
       </c>
       <c r="F14" t="s">
         <v>563</v>
       </c>
       <c r="G14" t="s">
         <v>564</v>
       </c>
       <c r="H14"/>
       <c r="I14">
-        <v>2562</v>
+        <v>2567</v>
       </c>
       <c r="J14" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>53596</v>
       </c>
       <c r="B15">
         <v>53386</v>
       </c>
       <c r="C15" t="s">
         <v>519</v>
       </c>
       <c r="D15"/>
       <c r="E15" t="s">
         <v>566</v>
       </c>
       <c r="F15" t="s">
         <v>567</v>
       </c>
       <c r="G15" t="s">
         <v>568</v>
       </c>
       <c r="H15"/>
       <c r="I15">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="J15" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>53601</v>
       </c>
       <c r="B16">
         <v>53386</v>
       </c>
       <c r="C16" t="s">
         <v>523</v>
       </c>
       <c r="D16" t="s">
         <v>569</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
         <v>570</v>
       </c>
       <c r="G16" t="s">
         <v>571</v>
       </c>
       <c r="H16"/>
       <c r="I16">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J16" t="s">
         <v>238</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>