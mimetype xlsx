--- v0 (2026-06-16)
+++ v1 (2026-08-01)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1136">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-16 05:08:25am</t>
+    <t>2026-08-01 04:51:40am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13880</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13880"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -3499,50 +3499,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Principal investigator</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
@@ -6502,51 +6505,51 @@
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>51278</v>
       </c>
       <c r="B6">
         <v>50083</v>
       </c>
       <c r="C6" t="s">
         <v>345</v>
       </c>
       <c r="D6" t="s">
         <v>353</v>
       </c>
       <c r="E6" t="s">
         <v>354</v>
       </c>
       <c r="F6" t="s">
         <v>355</v>
       </c>
       <c r="G6" t="s">
         <v>356</v>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>1075</v>
+        <v>1079</v>
       </c>
       <c r="J6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>51448</v>
       </c>
       <c r="B7">
         <v>49925</v>
       </c>
       <c r="C7" t="s">
         <v>349</v>
       </c>
       <c r="D7" t="s">
         <v>357</v>
       </c>
       <c r="E7" t="s">
         <v>358</v>
       </c>
       <c r="F7" t="s">
         <v>359</v>
       </c>
       <c r="G7" t="s">
@@ -7318,51 +7321,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>50950</v>
       </c>
       <c r="B35">
         <v>50164</v>
       </c>
       <c r="C35" t="s">
         <v>349</v>
       </c>
       <c r="D35" t="s">
         <v>424</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
         <v>425</v>
       </c>
       <c r="G35" t="s">
         <v>426</v>
       </c>
       <c r="H35"/>
       <c r="I35">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>51053</v>
       </c>
       <c r="B36">
         <v>50204</v>
       </c>
       <c r="C36" t="s">
         <v>349</v>
       </c>
       <c r="D36" t="s">
         <v>385</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
         <v>427</v>
       </c>
       <c r="G36" t="s">
         <v>428</v>
       </c>
@@ -7486,51 +7489,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>50942</v>
       </c>
       <c r="B41">
         <v>50158</v>
       </c>
       <c r="C41" t="s">
         <v>375</v>
       </c>
       <c r="D41" t="s">
         <v>435</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
         <v>436</v>
       </c>
       <c r="G41" t="s">
         <v>437</v>
       </c>
       <c r="H41"/>
       <c r="I41">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="J41" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>51509</v>
       </c>
       <c r="B42">
         <v>50134</v>
       </c>
       <c r="C42" t="s">
         <v>361</v>
       </c>
       <c r="D42" t="s">
         <v>438</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
         <v>439</v>
       </c>
       <c r="G42" t="s">
         <v>440</v>
       </c>
@@ -8442,51 +8445,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>51355</v>
       </c>
       <c r="B75">
         <v>50107</v>
       </c>
       <c r="C75" t="s">
         <v>361</v>
       </c>
       <c r="D75" t="s">
         <v>523</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
         <v>524</v>
       </c>
       <c r="G75" t="s">
         <v>525</v>
       </c>
       <c r="H75"/>
       <c r="I75">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J75" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
         <v>51432</v>
       </c>
       <c r="B76">
         <v>50107</v>
       </c>
       <c r="C76" t="s">
         <v>349</v>
       </c>
       <c r="D76" t="s">
         <v>526</v>
       </c>
       <c r="E76"/>
       <c r="F76" t="s">
         <v>527</v>
       </c>
       <c r="G76" t="s">
         <v>528</v>
       </c>
@@ -9086,51 +9089,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98">
         <v>50953</v>
       </c>
       <c r="B98">
         <v>50164</v>
       </c>
       <c r="C98" t="s">
         <v>349</v>
       </c>
       <c r="D98" t="s">
         <v>587</v>
       </c>
       <c r="E98"/>
       <c r="F98" t="s">
         <v>588</v>
       </c>
       <c r="G98" t="s">
         <v>589</v>
       </c>
       <c r="H98"/>
       <c r="I98">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J98" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -9171,459 +9174,462 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>246</v>
       </c>
       <c r="M1" t="s">
         <v>238</v>
       </c>
       <c r="N1" t="s">
         <v>239</v>
       </c>
       <c r="O1" t="s">
         <v>1104</v>
       </c>
       <c r="P1" t="s">
         <v>1109</v>
       </c>
       <c r="Q1" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="R1" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="S1" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="T1" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>590</v>
       </c>
       <c r="C2" t="s">
         <v>592</v>
       </c>
       <c r="D2" t="s">
         <v>600</v>
       </c>
       <c r="E2" t="s">
         <v>761</v>
       </c>
       <c r="F2" t="s">
         <v>766</v>
       </c>
       <c r="G2" t="s">
         <v>776</v>
       </c>
       <c r="H2" t="s">
         <v>782</v>
       </c>
       <c r="I2" t="s">
         <v>809</v>
       </c>
       <c r="J2" t="s">
         <v>194</v>
       </c>
       <c r="K2" t="s">
         <v>908</v>
       </c>
       <c r="L2" t="s">
         <v>1088</v>
       </c>
       <c r="M2" t="s">
         <v>1090</v>
       </c>
       <c r="N2" t="s">
         <v>1096</v>
       </c>
       <c r="O2" t="s">
         <v>1105</v>
       </c>
       <c r="P2" t="s">
         <v>1110</v>
       </c>
       <c r="Q2" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="R2" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="S2" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="T2" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>591</v>
       </c>
       <c r="C3" t="s">
         <v>41</v>
       </c>
       <c r="D3" t="s">
         <v>601</v>
       </c>
       <c r="E3" t="s">
         <v>141</v>
       </c>
       <c r="F3" t="s">
         <v>767</v>
       </c>
       <c r="G3" t="s">
         <v>105</v>
       </c>
       <c r="H3" t="s">
         <v>783</v>
       </c>
       <c r="I3" t="s">
         <v>810</v>
       </c>
       <c r="J3" t="s">
         <v>847</v>
       </c>
       <c r="K3" t="s">
         <v>909</v>
       </c>
       <c r="L3" t="s">
         <v>1089</v>
       </c>
       <c r="M3" t="s">
         <v>1091</v>
       </c>
       <c r="N3" t="s">
         <v>1097</v>
       </c>
       <c r="O3" t="s">
         <v>1106</v>
       </c>
       <c r="P3" t="s">
         <v>1111</v>
       </c>
       <c r="Q3" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="R3" t="s">
         <v>375</v>
       </c>
       <c r="S3" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="T3" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>593</v>
       </c>
       <c r="D4" t="s">
         <v>602</v>
       </c>
       <c r="E4" t="s">
         <v>762</v>
       </c>
       <c r="F4" t="s">
         <v>768</v>
       </c>
       <c r="G4" t="s">
         <v>103</v>
       </c>
       <c r="H4" t="s">
         <v>784</v>
       </c>
       <c r="I4" t="s">
         <v>811</v>
       </c>
       <c r="J4" t="s">
         <v>848</v>
       </c>
       <c r="K4" t="s">
         <v>910</v>
       </c>
       <c r="M4" t="s">
         <v>1092</v>
       </c>
       <c r="N4" t="s">
         <v>1098</v>
       </c>
       <c r="O4" t="s">
         <v>1107</v>
       </c>
       <c r="P4" t="s">
         <v>1112</v>
       </c>
       <c r="Q4" t="s">
         <v>267</v>
       </c>
       <c r="R4" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>594</v>
       </c>
       <c r="D5" t="s">
         <v>603</v>
       </c>
       <c r="E5" t="s">
         <v>763</v>
       </c>
       <c r="F5" t="s">
         <v>769</v>
       </c>
       <c r="G5" t="s">
         <v>777</v>
       </c>
       <c r="H5" t="s">
         <v>785</v>
       </c>
       <c r="I5" t="s">
         <v>812</v>
       </c>
       <c r="J5" t="s">
         <v>849</v>
       </c>
       <c r="K5" t="s">
         <v>911</v>
       </c>
       <c r="M5" t="s">
         <v>1093</v>
       </c>
       <c r="N5" t="s">
         <v>1099</v>
       </c>
       <c r="O5" t="s">
         <v>1108</v>
       </c>
       <c r="P5" t="s">
         <v>1107</v>
       </c>
       <c r="Q5" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="R5" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>595</v>
       </c>
       <c r="D6" t="s">
         <v>604</v>
       </c>
       <c r="E6" t="s">
         <v>764</v>
       </c>
       <c r="F6" t="s">
         <v>770</v>
       </c>
       <c r="G6" t="s">
         <v>778</v>
       </c>
       <c r="H6" t="s">
         <v>786</v>
       </c>
       <c r="I6" t="s">
         <v>813</v>
       </c>
       <c r="J6" t="s">
         <v>850</v>
       </c>
       <c r="K6" t="s">
         <v>912</v>
       </c>
       <c r="M6" t="s">
         <v>1094</v>
       </c>
       <c r="N6" t="s">
         <v>1100</v>
       </c>
       <c r="P6" t="s">
         <v>1113</v>
       </c>
       <c r="Q6" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="R6" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>596</v>
       </c>
       <c r="D7" t="s">
         <v>605</v>
       </c>
       <c r="E7" t="s">
         <v>765</v>
       </c>
       <c r="F7" t="s">
         <v>771</v>
       </c>
       <c r="G7" t="s">
         <v>779</v>
       </c>
       <c r="H7" t="s">
         <v>787</v>
       </c>
       <c r="I7" t="s">
         <v>814</v>
       </c>
       <c r="J7" t="s">
         <v>851</v>
       </c>
       <c r="K7" t="s">
         <v>809</v>
       </c>
       <c r="M7" t="s">
         <v>1095</v>
       </c>
       <c r="N7" t="s">
         <v>1101</v>
       </c>
       <c r="P7" t="s">
         <v>1114</v>
       </c>
       <c r="R7" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>597</v>
       </c>
       <c r="D8" t="s">
         <v>606</v>
       </c>
       <c r="F8" t="s">
         <v>772</v>
       </c>
       <c r="G8" t="s">
         <v>780</v>
       </c>
       <c r="H8" t="s">
         <v>788</v>
       </c>
       <c r="I8" t="s">
         <v>815</v>
       </c>
       <c r="J8" t="s">
         <v>852</v>
       </c>
       <c r="K8" t="s">
         <v>810</v>
       </c>
       <c r="N8" t="s">
         <v>1102</v>
       </c>
       <c r="P8" t="s">
         <v>1115</v>
       </c>
       <c r="R8" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>76</v>
       </c>
       <c r="D9" t="s">
         <v>607</v>
       </c>
       <c r="F9" t="s">
         <v>773</v>
       </c>
       <c r="G9" t="s">
         <v>781</v>
       </c>
       <c r="H9" t="s">
         <v>789</v>
       </c>
       <c r="I9" t="s">
         <v>816</v>
       </c>
       <c r="J9" t="s">
         <v>853</v>
       </c>
       <c r="K9" t="s">
         <v>913</v>
       </c>
       <c r="N9" t="s">
         <v>62</v>
       </c>
+      <c r="P9" t="s">
+        <v>1116</v>
+      </c>
       <c r="R9" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>598</v>
       </c>
       <c r="D10" t="s">
         <v>608</v>
       </c>
       <c r="F10" t="s">
         <v>190</v>
       </c>
       <c r="G10" t="s">
         <v>68</v>
       </c>
       <c r="H10" t="s">
         <v>790</v>
       </c>
       <c r="I10" t="s">
         <v>817</v>
       </c>
       <c r="J10" t="s">
         <v>854</v>
       </c>
       <c r="K10" t="s">
         <v>914</v>
       </c>
       <c r="N10" t="s">
         <v>1103</v>
       </c>
       <c r="R10" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>599</v>
       </c>
       <c r="D11" t="s">
         <v>609</v>
       </c>
       <c r="F11" t="s">
         <v>774</v>
       </c>
       <c r="H11" t="s">
         <v>791</v>
       </c>
       <c r="I11" t="s">
         <v>818</v>
       </c>
       <c r="J11" t="s">
         <v>855</v>
       </c>
       <c r="K11" t="s">
         <v>915</v>
       </c>
       <c r="R11" t="s">