--- v1 (2026-08-01)
+++ v2 (2026-09-15)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1136">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-01 04:51:40am</t>
+    <t>2026-09-15 08:47:21am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13880</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13880"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -7127,51 +7127,51 @@
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>51353</v>
       </c>
       <c r="B28">
         <v>50088</v>
       </c>
       <c r="C28" t="s">
         <v>345</v>
       </c>
       <c r="D28" t="s">
         <v>403</v>
       </c>
       <c r="E28" t="s">
         <v>404</v>
       </c>
       <c r="F28" t="s">
         <v>405</v>
       </c>
       <c r="G28" t="s">
         <v>406</v>
       </c>
       <c r="H28"/>
       <c r="I28">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="J28" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>51041</v>
       </c>
       <c r="B29">
         <v>50199</v>
       </c>
       <c r="C29" t="s">
         <v>375</v>
       </c>
       <c r="D29" t="s">
         <v>407</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
         <v>408</v>
       </c>
       <c r="G29" t="s">
         <v>409</v>
       </c>
@@ -8245,51 +8245,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>51486</v>
       </c>
       <c r="B68">
         <v>50125</v>
       </c>
       <c r="C68" t="s">
         <v>361</v>
       </c>
       <c r="D68" t="s">
         <v>492</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
         <v>502</v>
       </c>
       <c r="G68" t="s">
         <v>503</v>
       </c>
       <c r="H68"/>
       <c r="I68">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J68" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>51488</v>
       </c>
       <c r="B69">
         <v>50125</v>
       </c>
       <c r="C69" t="s">
         <v>349</v>
       </c>
       <c r="D69" t="s">
         <v>504</v>
       </c>
       <c r="E69" t="s">
         <v>505</v>
       </c>
       <c r="F69" t="s">
         <v>506</v>
       </c>
       <c r="G69" t="s">
@@ -8331,51 +8331,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>51059</v>
       </c>
       <c r="B71">
         <v>50088</v>
       </c>
       <c r="C71" t="s">
         <v>375</v>
       </c>
       <c r="D71" t="s">
         <v>511</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
         <v>512</v>
       </c>
       <c r="G71" t="s">
         <v>513</v>
       </c>
       <c r="H71"/>
       <c r="I71">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J71" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>51061</v>
       </c>
       <c r="B72">
         <v>50088</v>
       </c>
       <c r="C72" t="s">
         <v>345</v>
       </c>
       <c r="D72" t="s">
         <v>514</v>
       </c>
       <c r="E72" t="s">
         <v>515</v>
       </c>
       <c r="F72" t="s">
         <v>516</v>
       </c>
       <c r="G72" t="s">