--- v0 (2026-05-30)
+++ v1 (2026-07-17)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="786">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="787">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-30 07:06:31am</t>
+    <t>2026-07-17 01:29:12pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13872</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13872"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -2361,50 +2361,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
@@ -4043,51 +4046,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>50989</v>
       </c>
       <c r="B5">
         <v>50172</v>
       </c>
       <c r="C5" t="s">
         <v>187</v>
       </c>
       <c r="D5" t="s">
         <v>188</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>189</v>
       </c>
       <c r="G5" t="s">
         <v>190</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J5" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50872</v>
       </c>
       <c r="B6">
         <v>49944</v>
       </c>
       <c r="C6" t="s">
         <v>180</v>
       </c>
       <c r="D6" t="s">
         <v>191</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>192</v>
       </c>
       <c r="G6" t="s">
         <v>193</v>
       </c>
@@ -4183,51 +4186,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50993</v>
       </c>
       <c r="B10">
         <v>50172</v>
       </c>
       <c r="C10" t="s">
         <v>187</v>
       </c>
       <c r="D10" t="s">
         <v>188</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>203</v>
       </c>
       <c r="G10" t="s">
         <v>204</v>
       </c>
       <c r="H10"/>
       <c r="I10">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J10" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>51106</v>
       </c>
       <c r="B11">
         <v>49944</v>
       </c>
       <c r="C11" t="s">
         <v>180</v>
       </c>
       <c r="D11" t="s">
         <v>205</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>206</v>
       </c>
       <c r="G11" t="s">
         <v>207</v>
       </c>
@@ -4658,60 +4661,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>103</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
         <v>762</v>
       </c>
       <c r="P1" t="s">
         <v>767</v>
       </c>
       <c r="Q1" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="R1" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="S1" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="T1" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>250</v>
       </c>
       <c r="C2" t="s">
         <v>251</v>
       </c>
       <c r="D2" t="s">
         <v>260</v>
       </c>
       <c r="E2" t="s">
         <v>421</v>
       </c>
       <c r="F2" t="s">
         <v>426</v>
       </c>
       <c r="G2" t="s">
         <v>436</v>
       </c>
       <c r="H2" t="s">
         <v>444</v>
       </c>
       <c r="I2" t="s">
@@ -4720,54 +4723,54 @@
       <c r="J2" t="s">
         <v>508</v>
       </c>
       <c r="K2" t="s">
         <v>569</v>
       </c>
       <c r="L2" t="s">
         <v>108</v>
       </c>
       <c r="M2" t="s">
         <v>750</v>
       </c>
       <c r="N2" t="s">
         <v>755</v>
       </c>
       <c r="O2" t="s">
         <v>763</v>
       </c>
       <c r="P2" t="s">
         <v>768</v>
       </c>
       <c r="Q2" t="s">
         <v>146</v>
       </c>
       <c r="R2" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="S2" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="T2" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>252</v>
       </c>
       <c r="D3" t="s">
         <v>261</v>
       </c>
       <c r="E3" t="s">
         <v>422</v>
       </c>
       <c r="F3" t="s">
         <v>427</v>
       </c>
       <c r="G3" t="s">
         <v>437</v>
       </c>
       <c r="H3" t="s">
@@ -4782,151 +4785,151 @@
       <c r="K3" t="s">
         <v>570</v>
       </c>
       <c r="L3" t="s">
         <v>749</v>
       </c>
       <c r="M3" t="s">
         <v>751</v>
       </c>
       <c r="N3" t="s">
         <v>756</v>
       </c>
       <c r="O3" t="s">
         <v>764</v>
       </c>
       <c r="P3" t="s">
         <v>769</v>
       </c>
       <c r="Q3" t="s">
         <v>148</v>
       </c>
       <c r="R3" t="s">
         <v>180</v>
       </c>
       <c r="S3" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="T3" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>53</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>262</v>
       </c>
       <c r="E4" t="s">
         <v>423</v>
       </c>
       <c r="F4" t="s">
         <v>428</v>
       </c>
       <c r="G4" t="s">
         <v>438</v>
       </c>
       <c r="H4" t="s">
         <v>446</v>
       </c>
       <c r="I4" t="s">
         <v>473</v>
       </c>
       <c r="J4" t="s">
         <v>510</v>
       </c>
       <c r="K4" t="s">
         <v>571</v>
       </c>
       <c r="M4" t="s">
         <v>105</v>
       </c>
       <c r="N4" t="s">
         <v>757</v>
       </c>
       <c r="O4" t="s">
         <v>765</v>
       </c>
       <c r="P4" t="s">
         <v>770</v>
       </c>
       <c r="Q4" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="R4" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>253</v>
       </c>
       <c r="D5" t="s">
         <v>263</v>
       </c>
       <c r="E5" t="s">
         <v>43</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5" t="s">
         <v>439</v>
       </c>
       <c r="H5" t="s">
         <v>447</v>
       </c>
       <c r="I5" t="s">
         <v>474</v>
       </c>
       <c r="J5" t="s">
         <v>511</v>
       </c>
       <c r="K5" t="s">
         <v>572</v>
       </c>
       <c r="M5" t="s">
         <v>752</v>
       </c>
       <c r="N5" t="s">
         <v>758</v>
       </c>
       <c r="O5" t="s">
         <v>766</v>
       </c>
       <c r="P5" t="s">
         <v>765</v>
       </c>
       <c r="Q5" t="s">
         <v>149</v>
       </c>
       <c r="R5" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>254</v>
       </c>
       <c r="D6" t="s">
         <v>264</v>
       </c>
       <c r="E6" t="s">
         <v>424</v>
       </c>
       <c r="F6" t="s">
         <v>429</v>
       </c>
       <c r="G6" t="s">
         <v>440</v>
       </c>
       <c r="H6" t="s">
         <v>448</v>
       </c>
       <c r="I6" t="s">
         <v>475</v>
       </c>
       <c r="J6" t="s">
@@ -4967,115 +4970,118 @@
       <c r="G7" t="s">
         <v>441</v>
       </c>
       <c r="H7" t="s">
         <v>449</v>
       </c>
       <c r="I7" t="s">
         <v>476</v>
       </c>
       <c r="J7" t="s">
         <v>513</v>
       </c>
       <c r="K7" t="s">
         <v>471</v>
       </c>
       <c r="M7" t="s">
         <v>754</v>
       </c>
       <c r="N7" t="s">
         <v>759</v>
       </c>
       <c r="P7" t="s">
         <v>772</v>
       </c>
       <c r="R7" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>256</v>
       </c>
       <c r="D8" t="s">
         <v>266</v>
       </c>
       <c r="F8" t="s">
         <v>431</v>
       </c>
       <c r="G8" t="s">
         <v>442</v>
       </c>
       <c r="H8" t="s">
         <v>450</v>
       </c>
       <c r="I8" t="s">
         <v>477</v>
       </c>
       <c r="J8" t="s">
         <v>514</v>
       </c>
       <c r="K8" t="s">
         <v>472</v>
       </c>
       <c r="N8" t="s">
         <v>760</v>
       </c>
       <c r="P8" t="s">
         <v>773</v>
       </c>
       <c r="R8" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>257</v>
       </c>
       <c r="D9" t="s">
         <v>267</v>
       </c>
       <c r="F9" t="s">
         <v>432</v>
       </c>
       <c r="G9" t="s">
         <v>443</v>
       </c>
       <c r="H9" t="s">
         <v>451</v>
       </c>
       <c r="I9" t="s">
         <v>478</v>
       </c>
       <c r="J9" t="s">
         <v>515</v>
       </c>
       <c r="K9" t="s">
         <v>574</v>
       </c>
       <c r="N9" t="s">
         <v>54</v>
+      </c>
+      <c r="P9" t="s">
+        <v>774</v>
       </c>
       <c r="R9" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>258</v>
       </c>
       <c r="D10" t="s">
         <v>268</v>
       </c>
       <c r="F10" t="s">
         <v>433</v>
       </c>
       <c r="G10" t="s">
         <v>60</v>
       </c>
       <c r="H10" t="s">
         <v>452</v>
       </c>
       <c r="I10" t="s">
         <v>479</v>
       </c>
       <c r="J10" t="s">