--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="787">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-17 01:29:12pm</t>
+    <t>2026-08-31 03:29:51pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13872</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13872"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>