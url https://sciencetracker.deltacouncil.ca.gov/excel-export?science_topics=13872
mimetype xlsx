--- v2 (2026-08-31)
+++ v3 (2026-10-16)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="787">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-31 03:29:51pm</t>
+    <t>2026-10-15 06:48:36pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13872</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13872"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>