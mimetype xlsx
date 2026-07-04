--- v0 (2026-05-19)
+++ v1 (2026-07-04)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="727">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="770">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-19 04:10:28pm</t>
+    <t>2026-07-04 02:47:22am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13858</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13858"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -232,195 +232,332 @@
   <si>
     <t>1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Water quality; Water supply management</t>
   </si>
   <si>
     <t>Pollution control; Wastewater management; Water demand; Water conveyance / infrastructure</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat changes; Land use and human activities</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Water conveyance and infrastructure; Agriculture; Nitrogen and ammonia; Phosphorous; Carbon; Chlorophyll A B; Detritus; Harmful algal blooms HAB; Phytoplankton; Other zooplankton; Salinity; Water temperature; Dissolved oxygen; pH; Turbidity; Hg and methyl mercury; Polychlorinated biphenyl PCB; Hydrocarbons and polycyclic aromatic hydrocarbons PAH; Hydrocarbons and polycyclic aromatic hydrocarbons PAH; Flame retardants; Endocrine disruptors; Lead; Cadmium; Copper; Zinc; Arsenic; Selenium; Constituent of emerging concern CEC; Insecticides; Rodenticides; Herbicides; Fungicides; Insecticides; Microplastics; Nitrogen and ammonia; Other discharge contaminants; Main channels; Sloughs; Fecal coliform E coli</t>
   </si>
   <si>
     <t>June 14, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50167</t>
   </si>
   <si>
+    <t>How Delta food webs have changed: integrating detrital material into the Delta food web puzzle</t>
+  </si>
+  <si>
+    <t>Complete</t>
+  </si>
+  <si>
+    <t>University of California - Davis [UC Davis]</t>
+  </si>
+  <si>
+    <t>U.S. Geological Survey [USGS]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Sacramento-San Joaquin Delta (Delta) ecosystems are suffering a collapse in pelagic ecosystems due in part to a decline in energy flow from detrital material (dead phytoplankton, aquatic and terrestrial vascular plants, and minerals), resulting in population declines in threatened and endangered native fish species. Declining primary productivity, decreasing sedimentary inputs to the Delta, impacts of climate change, and the shift in nutrients due to the EchoWater Resource Recovery Facility (EchoWater Facility) upgrade completed in 2023 together evoke a dire need to characterize rapidly changing algal and detrital particle sources and cycling within the Delta to inform management solutions that could improve the food web and better support native fish. To fill this knowledge gap, the researchers assessed the spatial distribution and availability of detrital particles to pelagic aquatic food webs within the Delta by modernizing and developing in-situ light sensors and integrating physical and chemical measurements. They also conducted lab experiments to characterize particle sources and quality by using biomarkers and genetic material to identify species present in the detritus.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Legal Delta and Suisun Marsh</t>
+  </si>
+  <si>
+    <t>2021;2022;2023;2024;2025</t>
+  </si>
+  <si>
+    <t>Targeted foundational research</t>
+  </si>
+  <si>
+    <t>Research</t>
+  </si>
+  <si>
+    <t>Environmental conditions</t>
+  </si>
+  <si>
+    <t>Environmental conditions; Food webs; Nutrients, energy and food web</t>
+  </si>
+  <si>
+    <t>SAA Need 3 (2022-2026): Expand multi-benefit approaches to managing the Delta as a social-ecological system; SAA Need 4 (2022-2026): Build and integrate knowledge on social processes and human behavior to support effective and equitable management; SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery</t>
+  </si>
+  <si>
+    <t>Detritus; Food webs</t>
+  </si>
+  <si>
+    <t>June 16, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54702</t>
+  </si>
+  <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
     <t>Funding organization</t>
   </si>
   <si>
     <t>Implementing organization</t>
   </si>
   <si>
     <t>Funding program</t>
   </si>
   <si>
     <t>Funding sources</t>
   </si>
   <si>
     <t>Date awarded</t>
   </si>
   <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>Total award amount ($)</t>
   </si>
   <si>
     <t>Federal types of obligation (if applicable)</t>
   </si>
   <si>
     <t>State types of obligation (if applicable)</t>
   </si>
   <si>
     <t>Reimbursability</t>
   </si>
   <si>
     <t>Procurement mechanism</t>
   </si>
   <si>
+    <t>Delta Stewardship Council</t>
+  </si>
+  <si>
+    <t>Delta Research Awards (Delta Science Program)</t>
+  </si>
+  <si>
+    <t>Delta Stewardship Council - General Fund</t>
+  </si>
+  <si>
+    <t>2021-11-09</t>
+  </si>
+  <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
   <si>
+    <t>Actual</t>
+  </si>
+  <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
   <si>
+    <t>Brian Bergamaschi</t>
+  </si>
+  <si>
+    <t>Brian</t>
+  </si>
+  <si>
+    <t>Bergamaschi</t>
+  </si>
+  <si>
+    <t>Research Chemist</t>
+  </si>
+  <si>
+    <t>bbergama@usgs.gov</t>
+  </si>
+  <si>
+    <t>April 15, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50352</t>
+  </si>
+  <si>
+    <t>Peter Hernes</t>
+  </si>
+  <si>
+    <t>Peter</t>
+  </si>
+  <si>
+    <t>Hernes</t>
+  </si>
+  <si>
+    <t>Research Mentor</t>
+  </si>
+  <si>
+    <t>pjhernes@ucdavis.edu</t>
+  </si>
+  <si>
+    <t>April 29, 2022</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50351</t>
+  </si>
+  <si>
+    <t>Tamara Kraus</t>
+  </si>
+  <si>
+    <t>Tamara</t>
+  </si>
+  <si>
+    <t>Kraus</t>
+  </si>
+  <si>
+    <t>tkraus@usgs.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50273</t>
+  </si>
+  <si>
     <t>Ted Flynn</t>
   </si>
   <si>
     <t>Ted</t>
   </si>
   <si>
     <t>Flynn</t>
   </si>
   <si>
     <t>theodore.flynn@water.ca.gov</t>
   </si>
   <si>
-    <t>April 29, 2022</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50364</t>
   </si>
   <si>
     <t>Person Link ID</t>
   </si>
   <si>
     <t>Role</t>
   </si>
   <si>
     <t>Individual Status</t>
   </si>
   <si>
     <t>Principal investigator</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>May 21, 2024</t>
   </si>
   <si>
+    <t>Co-investigator</t>
+  </si>
+  <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Established in 1956 by the California State Legislature, DWR protects, conserves, develops, and manages much of California's water supply. This includes the State Water Project (SWP), the nation's largest state-built water conveyance program.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49609</t>
   </si>
   <si>
     <t>U.S. Bureau of Reclamation [USBR]</t>
   </si>
   <si>
     <t>The United States Bureau of Reclamation (USBR), and formerly the United States Reclamation Service, is a federal agency under the U.S. Department of the Interior, which oversees water resource management, specifically as it applies to the oversight and operation of the diversion, delivery, and storage projects that it ...</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49731</t>
+  </si>
+  <si>
+    <t>Founded as a primarily agricultural campus, the university has expanded over the past century to include graduate and professional programs in medicine (which includes the UC Davis Medical Center), law, veterinary medicine, education, nursing, and business management, in addition to 90 research programs offered by UC.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49750</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Department of Fish and Wildlife (CDFW) The mission of the Department of Fish and Wildlife is to manage California's diverse fish, wildlife, and plant resources, and the habitats upon which they depend, for their ecological values and for their use and enjoyment by the public.&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://wildlife.ca.gov/"&gt;https://wildlife.ca.gov&amp;nbsp;&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>April 8, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49602</t>
+  </si>
+  <si>
+    <t>The USGS provides science about the natural hazards that threaten lives and livelihoods; the water, energy, minerals, and other natural resources we rely on; the health of our ecosystems and environment; and the impacts of climate and land-use change.
+The USGS Coastal Storm Modeling System (CoSMoS) provides detailed predictions of coastal flooding due to future sea-level rise, storms, and river flooding driven by climate change.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49743</t>
   </si>
   <si>
     <t>Output ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Link or DOI</t>
   </si>
   <si>
     <t>File</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>Peer Review</t>
   </si>
   <si>
     <t>Click Count</t>
   </si>
   <si>
     <t>Other</t>
   </si>
@@ -499,134 +636,158 @@
   <si>
     <t>https://water.ca.gov/LegacyFiles/bdma/docs/OPDiscrete_ActiveHistoric.pdf</t>
   </si>
   <si>
     <t>Discrete Water Quality Monitoring Active and Historical Site Map</t>
   </si>
   <si>
     <t>Map of the active and historic discrete water quality monitoring sites</t>
   </si>
   <si>
     <t>https://emp.baydeltalive.com/projects/11285/page</t>
   </si>
   <si>
     <t>Discrete Water Quality Monitoring Website</t>
   </si>
   <si>
     <t>Website for the Discrete Water Quality Monitoring</t>
   </si>
   <si>
     <t>Environmental Monitoring Program Review and Recommendations - Final Report</t>
   </si>
   <si>
     <t>D-1641 requires a review of the EMP every three years â€œto ensure that the goals of the monitoring program are attainedâ€ (D-1641 Condition 11 (e), p. 149). IEP guidelines call for regular program reviews every five years. This report is a result of the 2001-2002 programmatic review of the EMP. It contains the monitoring rationale, review highlights,and recommended program plans for a revised monitoring program and associated special studies. This report is based on detailed reviews conducted by four technical subject area teams (SATs) evaluating the water quality, phytoplankton, benthos, and zooplankton components of the EMP, an independent review by the IEP Science Advisory Group (SAG), and comments received during meetings with stakeholder representatives, agency managers, and other interested parties.</t>
   </si>
   <si>
+    <t>Project fact sheet</t>
+  </si>
+  <si>
+    <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-06-12-how-delta-food-webs-have-changed-food-web-puzzle.pdf</t>
+  </si>
+  <si>
+    <t>Fact sheet: How Delta food webs have changed: integrating detrital material into the Delta food web puzzle</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Project fact sheet&lt;/p&gt;
+</t>
+  </si>
+  <si>
     <t>https://pubs.er.usgs.gov/browse/Report/USGS%20Numbered%20Series/Techniques%20and%20Methods/</t>
   </si>
   <si>
     <t>Guidelines and Standard Procedures for High-Frequency Groundwater-Quality Monitoring Stations</t>
   </si>
   <si>
     <t>A USGS Techniques and Methods report (1-D7) on USGS standards (protocols) for the design, operation, and record computation of groundwater monitoring.
 Full title: Guidelines and Standard Procedures for High-Frequency Groundwater-Quality Monitoring Stationsâ€”Design, Operation, and Record Computation (Techniques and Methods 1-D7)</t>
   </si>
   <si>
     <t>https://pubs.er.usgs.gov/publication/tm1D3</t>
   </si>
   <si>
     <t>Guidelines and standard procedures for continuous water-quality monitors</t>
   </si>
   <si>
     <t>Guidelines and standard procedures for continuous water-quality monitors: Station operation, record computation, and data reporting (Techniques and Methods 1-D3)
 The U.S. Geological Survey uses continuous water-quality monitors to assess the quality of the Nation's surface water. A common monitoring-system configuration for water-quality data collection is the four-parameter monitoring system, which collects temperature, specific conductance, dissolved oxygen, and pH data. Such systems also can be configured to measure other properties, such as turbidity or fluorescence. Data from sensors can be used in conjunction with chemical analyses of samples to estimate chemical loads. The sensors that are used to measure water-quality field parameters require careful field observation, cleaning, and calibration procedures, as well as thorough procedures for the computation and publication of final records. This report provides guidelines for site- and monitor-selection considerations;sensor inspection and calibration methods;field procedures;data evaluation, correction, and computation;and record-review and data-reporting processes, which supersede the guidelines presented previously in U.S. Geological Survey Water-Resources Investigations Report WRIR 00-4252. These procedures have evolved over the past three decades, and the process continues to evolve with newer technologies.</t>
   </si>
   <si>
     <t>https://water.ca.gov/-/media/DWR-Website/Web-Pages/Programs/Environmental-Services/Interagency-Ecological-Program/Files/2019-IEP-Work-Plan_2018-12-11.pdf?la=en&amp;hash=C305D1B1DA7931D95E8676247669F098F26</t>
   </si>
   <si>
     <t>Interagency Ecological Program (IEP) 2019 Work Plan and Funding</t>
   </si>
   <si>
     <t>This Work Plan reflects the annuallyâ€planned work by IEP agencies to be conducted as part of the consortium within the Bayâ€Delta ecosystem during the calendar year. The authorities, responsibilities, and management needs for implementing (and funding) of projects and programs included in this plan are generally guided by, and in some cases are defined by, various regulatory requirements, such as the biological opinions, incidental take permits, and water rights decisions that cover the operations of the State Water Project (SWP) and the Central Valley Project (CVP). It is intended that this annual plan reflect a finerâ€scale focus for planning encompassed within a higher level of planning (3â€5 years and beyond) outlined by the IEP Science Strategy.</t>
   </si>
   <si>
     <t>Interagency Ecological Program (IEP) Data Management Plan: Discrete Water Quality</t>
   </si>
   <si>
     <t>Since 1975, the Interagency Ecological Program's (IEP) EMP has collected discrete water quality data within the Sacramento-San Joaquin Delta, Suisun Bay, and San Pablo Bay. The number of stations monitored has varied over time in response to programmatic reviews and new water right decisions. The EMP monitors physical and chemical discrete water quality constituents and chlorophyll at 24 fixed sites.  Four floating stations are sampled based upon specific conductance criteria at the bottom of the channel to capture the entrapment zone.</t>
   </si>
   <si>
     <t>https://water.ca.gov/LegacyFiles/waterquality/docs/MWQP_Jan-Dec2017_Workplan_Final_05172017.pdf</t>
   </si>
   <si>
     <t>Municipal Water Quality Investigations Program Work Plan: Jan Dec 2017</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Document outlines the mission and history of the MWQI program, funding needs, water quality assessment methods, explains the Real Time Data and Forecasting Comprehensive Program (RTDF-CP), outlines program mangement, and additional information.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>June 19, 2025</t>
+  </si>
+  <si>
+    <t>Journal article</t>
+  </si>
+  <si>
+    <t>https://link.springer.com/article/10.1007/s12237-025-01502-7</t>
+  </si>
+  <si>
+    <t>Particulate Organic Carbon Scarcity Exacerbates Vulnerability of the Sacramento-San Joaquin Delta Ecosystem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;h2 id="Abs1"&gt;Abstract&lt;/h2&gt;
+&lt;p&gt;Anthropogenic climate change on local to global scales has transformed the cycling of particulate organic carbon (POC) in river deltas. Understanding the biogeochemical processing of POC across deltas is key to developing a predictive framework for disruptions in carbon cycling within vulnerable ecosystems. This study examined the spatial and temporal variations in POC, particulate nitrogen (PN), and total suspended sediments (TSS) concentrations across the Sacramento-San Joaquin Delta (Delta) over three water years (2021–2023), covering drought-like conditions observed in spring, summer, and fall. Comprehensive Delta-wide surveys were conducted, employing a mass balance model to estimate total POC flux and constrain POC influx/efflux. Limited seasonal variability in POC and PN concentrations reflected a constrained particle supply under hydrologic conditions increasingly representative of the Delta’s future. Results revealed an 81% decrease in annual total suspended sediment concentration inputs to the Sacramento River from the 1957 water year compared to the average of 2021–2022, with levels during the study period much lower than previous decades. POC influx ranged from 39 to 79% of total efflux during spring to fall of low water years, with 8 to 37% of daily POC flux diverted to southern water pumping stations, limiting opportunities for particle deposition and internal production within the Delta. This was reflected in average Delta POC concentrations: 0.77&amp;nbsp;mg/L (2021), 0.54&amp;nbsp;mg/L (2022), and 0.42&amp;nbsp;mg/L (2023). The sustained reduction in sediment and POC levels in the Delta, driven by human activities, hinders wetland accretion, carbon sequestration, and overall ecosystem stability.&lt;/p&gt;
+</t>
   </si>
   <si>
     <t>https://www.researchgate.net/publication/256161216_Quality_Assurance_Quality_Control_for_DWR_Data</t>
   </si>
   <si>
     <t>Quality Assurance &amp; Quality Control (QA/QC) Program for DWR data</t>
   </si>
   <si>
     <t>The QA/QC Program implements our QA/QC Policy through Water Resources Engineering Memo (WREM) 60 (PDF). WREM 60 establishes our policies and procedures to assure that quality assurance is used in our chemical and physical measurements, data collection, and data measurement and management activities. Our QA/QC Program ensures that all water-related data is collected in a way that is scientifically sound, legally defensible, comparable and compatible with State and federal agencies, and is properly documented. All of our divisions, districts, contractors, and agency cooperators performing measurement activities are subject to the provisions of WREM 60.
 Monitoring programs follow published methods and guidance wherever possible. Evaluation of discrete water quality is carried out by careful review of laboratory lab reports and data using outlier testing, trending, comparing to historical data ranges, evaluating blanks for hits and comparing agreement of lab and field data of similar methods (ph, SC, etc.).  High-frequency data (data collected every 15 minutes) is checked for quality control by following the USGS document, â€œGuidelines and Standard Procedures for Continuous Water-Quality Monitors: Station Operation, Record Computation, and Data Reporting.â€
 Initial startup cost unknown, but the revitalization of the program in 2018 cost approximately $1.1 million (for 5, full-time staff and one CSUS contract for training) for annual operation.</t>
   </si>
   <si>
     <t>http://rtdf.info/</t>
   </si>
   <si>
     <t>Real Time Data and Forecasting (RTDF) project data</t>
   </si>
   <si>
     <t>Data collected by 46 sensors at the 5 MWQI stations (key water quality constituents, with organic carbon and bromide the primary focus) is used as the main input of the Real Time Data and Forecasting (RTDF) project.
 Of the 46 sensors, 31 are operated by MWQI and the other 15 by DWR's Division of Operations and Maintenance, DWR's Environmental Water Quality and Estuarine Studies Branch, the US Geological Survey, and the San Luis Delta Mendota Water Authority. Information provided by the the real-time stations is supplemented with other, selected water quality and hydrology data reported to CDEC by other agencies with links provided to specific websites that contain pertinent information.</t>
   </si>
   <si>
     <t>https://www.sfei.org/documents/current-water-quality-monitoring-efforts-delta</t>
   </si>
   <si>
     <t>Summary of Current Water Quality Monitoring Programs in the Delta</t>
   </si>
   <si>
     <t>This report is a first step in organizing available information on water quality monitoring in the Sacramento-San Joaquin Delta and serves as background for ongoing planning efforts to develop a Delta RMP.</t>
   </si>
   <si>
     <t>Awarded / Initiating</t>
   </si>
   <si>
-    <t>Complete</t>
-[...1 lines deleted...]
-  <si>
     <t>Cache Slough Complex</t>
   </si>
   <si>
     <t>East Delta</t>
   </si>
   <si>
     <t>North Delta</t>
   </si>
   <si>
     <t>South Delta</t>
   </si>
   <si>
     <t>Suisun Marsh</t>
   </si>
   <si>
     <t>Twitchell and Sherman Complex</t>
   </si>
   <si>
     <t>West Delta</t>
   </si>
   <si>
     <t>Yolo Bypass</t>
   </si>
   <si>
     <t>Yolo Bypass and Cache Slough Complex</t>
@@ -1102,98 +1263,89 @@
   <si>
     <t>WETHERBEE LAKE</t>
   </si>
   <si>
     <t>WINTER ISLAND</t>
   </si>
   <si>
     <t>WOODWARD ISLAND</t>
   </si>
   <si>
     <t>WRIGHT-ELMWOOD TRACT</t>
   </si>
   <si>
     <t>YOLANO</t>
   </si>
   <si>
     <t>Core monitoring</t>
   </si>
   <si>
     <t>Status and trend monitoring</t>
   </si>
   <si>
     <t>Synthesis</t>
   </si>
   <si>
-    <t>Targeted foundational research</t>
-[...1 lines deleted...]
-  <si>
     <t>Targeted immediate research</t>
   </si>
   <si>
     <t>Unsure</t>
   </si>
   <si>
     <t>Data application - Analytics</t>
   </si>
   <si>
     <t>Data application - Data analysis</t>
   </si>
   <si>
     <t>Data application - Information management</t>
   </si>
   <si>
     <t>Data application - Modeling</t>
   </si>
   <si>
     <t>Data application - Science communication / knowledge synthesis</t>
   </si>
   <si>
     <t>Independent peer review</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness</t>
   </si>
   <si>
     <t>Monitoring - Implementation</t>
   </si>
   <si>
     <t>Monitoring - Status and trends</t>
   </si>
   <si>
     <t>Planning and guidance</t>
   </si>
   <si>
-    <t>Research</t>
-[...1 lines deleted...]
-  <si>
     <t>Delta as Place</t>
   </si>
   <si>
-    <t>Environmental conditions</t>
-[...1 lines deleted...]
-  <si>
     <t>Flood risk and land use management</t>
   </si>
   <si>
     <t>Governance</t>
   </si>
   <si>
     <t>Habitat management</t>
   </si>
   <si>
     <t>Invasive / non-native species management</t>
   </si>
   <si>
     <t>Native species management</t>
   </si>
   <si>
     <t>Water quality</t>
   </si>
   <si>
     <t>Water supply management</t>
   </si>
   <si>
     <t>Agricultural production</t>
   </si>
   <si>
     <t>Carbon markets</t>
@@ -2098,171 +2250,153 @@
   <si>
     <t>Wildfire</t>
   </si>
   <si>
     <t>Wind</t>
   </si>
   <si>
     <t>Yellow star thistle</t>
   </si>
   <si>
     <t>Zinc</t>
   </si>
   <si>
     <t>Zooplankton</t>
   </si>
   <si>
     <t>Contracted competitive or direct award</t>
   </si>
   <si>
     <t>Not contracted</t>
   </si>
   <si>
     <t>Delta Regional Monitoring Program RMP</t>
   </si>
   <si>
-    <t>Delta Research Awards (Delta Science Program)</t>
-[...1 lines deleted...]
-  <si>
     <t>Delta Science Fellows Program (Delta Science Program and California Sea Grant)</t>
   </si>
   <si>
     <t>Interagency Ecological Program IEP</t>
   </si>
   <si>
     <t>Operation Baseline (Delta Science Program)</t>
   </si>
   <si>
     <t>Prop 1 (California Department of Fish and Wildlife, CDFW)</t>
   </si>
   <si>
     <t>CalFED Bay Delta Fund CBDF</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife CDFW  - General Fund</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife CDFW - Prop 1</t>
   </si>
   <si>
     <t>Delta Stewardship Council - Environmental License Plate Fund ELPF</t>
   </si>
   <si>
-    <t>Delta Stewardship Council - General Fund</t>
-[...1 lines deleted...]
-  <si>
     <t>Proposition 50</t>
   </si>
   <si>
     <t>Proposition 84</t>
   </si>
   <si>
     <t>Wetland Program Development Grant</t>
   </si>
   <si>
     <t>Federal types of obligation</t>
   </si>
   <si>
     <t>Cooperative Agreement</t>
   </si>
   <si>
     <t>federal obsss</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
-    <t>Co-investigator</t>
-[...1 lines deleted...]
-  <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
-    <t>Journal article</t>
-[...1 lines deleted...]
-  <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
   <si>
-    <t>Project fact sheet</t>
-[...1 lines deleted...]
-  <si>
     <t>Website</t>
   </si>
   <si>
     <t>expenditure_type</t>
-  </si>
-[...1 lines deleted...]
-    <t>Actual</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
   <si>
     <t>Inactive</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2695,51 +2829,51 @@
       <c r="A9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X3"/>
+  <dimension ref="A1:X4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
@@ -2901,1009 +3035,1374 @@
         <v>0</v>
       </c>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3" t="s">
         <v>59</v>
       </c>
       <c r="R3" t="s">
         <v>60</v>
       </c>
       <c r="S3" t="s">
         <v>61</v>
       </c>
       <c r="T3" t="s">
         <v>62</v>
       </c>
       <c r="U3" t="s">
         <v>63</v>
       </c>
       <c r="V3"/>
       <c r="W3" t="s">
         <v>64</v>
       </c>
       <c r="X3" t="s">
         <v>65</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4">
+        <v>54702</v>
+      </c>
+      <c r="B4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C4" t="s">
+        <v>67</v>
+      </c>
+      <c r="D4" t="s">
+        <v>68</v>
+      </c>
+      <c r="E4" t="s">
+        <v>69</v>
+      </c>
+      <c r="F4" t="s">
+        <v>70</v>
+      </c>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4" t="s">
+        <v>71</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4">
+        <v>2021</v>
+      </c>
+      <c r="M4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N4">
+        <v>2025</v>
+      </c>
+      <c r="O4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P4" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>75</v>
+      </c>
+      <c r="R4"/>
+      <c r="S4" t="s">
+        <v>76</v>
+      </c>
+      <c r="T4" t="s">
+        <v>77</v>
+      </c>
+      <c r="U4" t="s">
+        <v>78</v>
+      </c>
+      <c r="V4"/>
+      <c r="W4" t="s">
+        <v>79</v>
+      </c>
+      <c r="X4" t="s">
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P1"/>
+  <dimension ref="A1:P2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
       <c r="D1" t="s">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="E1" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="H1" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="I1" t="s">
-        <v>73</v>
+        <v>88</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="L1" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="M1" t="s">
-        <v>77</v>
+        <v>92</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2">
+        <v>54710</v>
+      </c>
+      <c r="B2">
+        <v>54702</v>
+      </c>
+      <c r="C2">
+        <v>21025</v>
+      </c>
+      <c r="D2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E2" t="s">
+        <v>68</v>
+      </c>
+      <c r="F2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G2" t="s">
+        <v>96</v>
+      </c>
+      <c r="H2" t="s">
+        <v>97</v>
+      </c>
+      <c r="I2" t="s">
+        <v>98</v>
+      </c>
+      <c r="J2">
+        <v>240902.0</v>
+      </c>
+      <c r="K2"/>
+      <c r="L2" t="s">
+        <v>99</v>
+      </c>
+      <c r="M2"/>
+      <c r="N2"/>
+      <c r="O2"/>
+      <c r="P2" t="s">
+        <v>79</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G1"/>
+  <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="B1" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>101</v>
       </c>
       <c r="D1" t="s">
-        <v>81</v>
+        <v>102</v>
       </c>
       <c r="E1" t="s">
-        <v>82</v>
+        <v>103</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2">
+        <v>54765</v>
+      </c>
+      <c r="B2">
+        <v>54710</v>
+      </c>
+      <c r="C2">
+        <v>2024</v>
+      </c>
+      <c r="D2">
+        <v>33829.64</v>
+      </c>
+      <c r="E2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F2"/>
+      <c r="G2" t="s">
+        <v>79</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K2"/>
+  <dimension ref="A1:K5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>83</v>
+        <v>105</v>
       </c>
       <c r="B1" t="s">
-        <v>84</v>
+        <v>106</v>
       </c>
       <c r="C1" t="s">
-        <v>85</v>
+        <v>107</v>
       </c>
       <c r="D1" t="s">
-        <v>86</v>
+        <v>108</v>
       </c>
       <c r="E1" t="s">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>88</v>
+        <v>110</v>
       </c>
       <c r="H1" t="s">
-        <v>89</v>
+        <v>111</v>
       </c>
       <c r="I1" t="s">
-        <v>90</v>
+        <v>112</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
-        <v>50364</v>
+        <v>50352</v>
       </c>
       <c r="B2" t="s">
-        <v>91</v>
+        <v>113</v>
       </c>
       <c r="C2" t="s">
-        <v>92</v>
+        <v>114</v>
       </c>
       <c r="D2" t="s">
-        <v>93</v>
+        <v>115</v>
       </c>
       <c r="E2" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="F2"/>
+        <v>69</v>
+      </c>
+      <c r="F2" t="s">
+        <v>116</v>
+      </c>
       <c r="G2" t="s">
-        <v>94</v>
+        <v>117</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>95</v>
+        <v>118</v>
       </c>
       <c r="K2" t="s">
-        <v>96</v>
+        <v>119</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3">
+        <v>50351</v>
+      </c>
+      <c r="B3" t="s">
+        <v>120</v>
+      </c>
+      <c r="C3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E3" t="s">
+        <v>68</v>
+      </c>
+      <c r="F3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G3" t="s">
+        <v>124</v>
+      </c>
+      <c r="H3"/>
+      <c r="I3"/>
+      <c r="J3" t="s">
+        <v>125</v>
+      </c>
+      <c r="K3" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4">
+        <v>50273</v>
+      </c>
+      <c r="B4" t="s">
+        <v>127</v>
+      </c>
+      <c r="C4" t="s">
+        <v>128</v>
+      </c>
+      <c r="D4" t="s">
+        <v>129</v>
+      </c>
+      <c r="E4" t="s">
+        <v>69</v>
+      </c>
+      <c r="F4"/>
+      <c r="G4" t="s">
+        <v>130</v>
+      </c>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4" t="s">
+        <v>125</v>
+      </c>
+      <c r="K4" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5">
+        <v>50364</v>
+      </c>
+      <c r="B5" t="s">
+        <v>132</v>
+      </c>
+      <c r="C5" t="s">
+        <v>133</v>
+      </c>
+      <c r="D5" t="s">
+        <v>134</v>
+      </c>
+      <c r="E5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5" t="s">
+        <v>135</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5" t="s">
+        <v>125</v>
+      </c>
+      <c r="K5" t="s">
+        <v>136</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G2"/>
+  <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>97</v>
+        <v>137</v>
       </c>
       <c r="B1" t="s">
-        <v>83</v>
+        <v>105</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>98</v>
+        <v>138</v>
       </c>
       <c r="E1" t="s">
-        <v>99</v>
+        <v>139</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>53846</v>
       </c>
       <c r="B2">
         <v>50364</v>
       </c>
       <c r="C2">
         <v>50146</v>
       </c>
       <c r="D2" t="s">
-        <v>100</v>
+        <v>140</v>
       </c>
       <c r="E2" t="s">
-        <v>101</v>
+        <v>141</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>102</v>
+        <v>142</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3">
+        <v>54707</v>
+      </c>
+      <c r="B3">
+        <v>50351</v>
+      </c>
+      <c r="C3">
+        <v>54702</v>
+      </c>
+      <c r="D3" t="s">
+        <v>140</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4">
+        <v>54708</v>
+      </c>
+      <c r="B4">
+        <v>50273</v>
+      </c>
+      <c r="C4">
+        <v>54702</v>
+      </c>
+      <c r="D4" t="s">
+        <v>143</v>
+      </c>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5">
+        <v>54709</v>
+      </c>
+      <c r="B5">
+        <v>50352</v>
+      </c>
+      <c r="C5">
+        <v>54702</v>
+      </c>
+      <c r="D5" t="s">
+        <v>143</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5" t="s">
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F4"/>
+  <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>103</v>
+        <v>144</v>
       </c>
       <c r="B1" t="s">
-        <v>104</v>
+        <v>145</v>
       </c>
       <c r="C1" t="s">
-        <v>105</v>
+        <v>146</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49609</v>
       </c>
       <c r="B2" t="s">
         <v>54</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>106</v>
+        <v>147</v>
       </c>
       <c r="E2" t="s">
-        <v>95</v>
+        <v>125</v>
       </c>
       <c r="F2" t="s">
-        <v>107</v>
+        <v>148</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49731</v>
       </c>
       <c r="B3" t="s">
-        <v>108</v>
+        <v>149</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>109</v>
+        <v>150</v>
       </c>
       <c r="E3" t="s">
-        <v>95</v>
+        <v>125</v>
       </c>
       <c r="F3" t="s">
-        <v>110</v>
+        <v>151</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>49602</v>
+        <v>49750</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>68</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>111</v>
+        <v>152</v>
       </c>
       <c r="E4" t="s">
-        <v>112</v>
+        <v>125</v>
       </c>
       <c r="F4" t="s">
-        <v>113</v>
+        <v>153</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5">
+        <v>49602</v>
+      </c>
+      <c r="B5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5" t="s">
+        <v>154</v>
+      </c>
+      <c r="E5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F5" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6">
+        <v>49743</v>
+      </c>
+      <c r="B6" t="s">
+        <v>69</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6" t="s">
+        <v>157</v>
+      </c>
+      <c r="E6" t="s">
+        <v>125</v>
+      </c>
+      <c r="F6" t="s">
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J19"/>
+  <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>114</v>
+        <v>159</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>115</v>
+        <v>160</v>
       </c>
       <c r="D1" t="s">
-        <v>116</v>
+        <v>161</v>
       </c>
       <c r="E1" t="s">
-        <v>117</v>
+        <v>162</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>118</v>
+        <v>163</v>
       </c>
       <c r="H1" t="s">
-        <v>119</v>
+        <v>164</v>
       </c>
       <c r="I1" t="s">
-        <v>120</v>
+        <v>165</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>51410</v>
       </c>
       <c r="B2">
         <v>50146</v>
       </c>
       <c r="C2" t="s">
-        <v>121</v>
+        <v>166</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>122</v>
+        <v>167</v>
       </c>
       <c r="G2" t="s">
-        <v>123</v>
+        <v>168</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>0</v>
       </c>
       <c r="J2" t="s">
-        <v>95</v>
+        <v>125</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>50874</v>
       </c>
       <c r="B3">
         <v>50167</v>
       </c>
       <c r="C3" t="s">
-        <v>124</v>
+        <v>169</v>
       </c>
       <c r="D3" t="s">
-        <v>125</v>
+        <v>170</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>126</v>
+        <v>171</v>
       </c>
       <c r="G3" t="s">
-        <v>127</v>
+        <v>172</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>8</v>
       </c>
       <c r="J3" t="s">
-        <v>95</v>
+        <v>125</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>50974</v>
       </c>
       <c r="B4">
         <v>50167</v>
       </c>
       <c r="C4" t="s">
-        <v>128</v>
+        <v>173</v>
       </c>
       <c r="D4" t="s">
-        <v>129</v>
+        <v>174</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>130</v>
+        <v>175</v>
       </c>
       <c r="G4" t="s">
-        <v>131</v>
+        <v>176</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>4</v>
       </c>
       <c r="J4" t="s">
-        <v>95</v>
+        <v>125</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>50961</v>
       </c>
       <c r="B5">
         <v>50167</v>
       </c>
       <c r="C5" t="s">
-        <v>121</v>
+        <v>166</v>
       </c>
       <c r="D5" t="s">
-        <v>132</v>
+        <v>177</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>133</v>
+        <v>178</v>
       </c>
       <c r="G5" t="s">
-        <v>134</v>
+        <v>179</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>19</v>
       </c>
       <c r="J5" t="s">
-        <v>95</v>
+        <v>125</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50911</v>
       </c>
       <c r="B6">
         <v>50146</v>
       </c>
       <c r="C6" t="s">
-        <v>121</v>
+        <v>166</v>
       </c>
       <c r="D6" t="s">
-        <v>135</v>
+        <v>180</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>136</v>
+        <v>181</v>
       </c>
       <c r="G6" t="s">
-        <v>137</v>
+        <v>182</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6" t="s">
-        <v>95</v>
+        <v>125</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50907</v>
       </c>
       <c r="B7">
         <v>50146</v>
       </c>
       <c r="C7" t="s">
-        <v>121</v>
+        <v>166</v>
       </c>
       <c r="D7" t="s">
-        <v>138</v>
+        <v>183</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>139</v>
+        <v>184</v>
       </c>
       <c r="G7" t="s">
-        <v>140</v>
+        <v>185</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>4</v>
       </c>
       <c r="J7" t="s">
-        <v>95</v>
+        <v>125</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>50910</v>
       </c>
       <c r="B8">
         <v>50146</v>
       </c>
       <c r="C8" t="s">
-        <v>121</v>
+        <v>166</v>
       </c>
       <c r="D8" t="s">
-        <v>141</v>
+        <v>186</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>142</v>
+        <v>187</v>
       </c>
       <c r="G8" t="s">
-        <v>143</v>
+        <v>188</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>0</v>
       </c>
       <c r="J8" t="s">
-        <v>95</v>
+        <v>125</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50908</v>
       </c>
       <c r="B9">
         <v>50146</v>
       </c>
       <c r="C9" t="s">
-        <v>124</v>
+        <v>169</v>
       </c>
       <c r="D9" t="s">
-        <v>144</v>
+        <v>189</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>145</v>
+        <v>190</v>
       </c>
       <c r="G9" t="s">
-        <v>146</v>
+        <v>191</v>
       </c>
       <c r="H9"/>
       <c r="I9">
         <v>6</v>
       </c>
       <c r="J9" t="s">
-        <v>95</v>
+        <v>125</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50909</v>
       </c>
       <c r="B10">
         <v>50146</v>
       </c>
       <c r="C10" t="s">
-        <v>121</v>
+        <v>166</v>
       </c>
       <c r="D10" t="s">
-        <v>147</v>
+        <v>192</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>148</v>
+        <v>193</v>
       </c>
       <c r="G10" t="s">
-        <v>149</v>
+        <v>194</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>5</v>
       </c>
       <c r="J10" t="s">
-        <v>95</v>
+        <v>125</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>51408</v>
       </c>
       <c r="B11">
         <v>50146</v>
       </c>
       <c r="C11" t="s">
-        <v>128</v>
+        <v>173</v>
       </c>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>150</v>
+        <v>195</v>
       </c>
       <c r="G11" t="s">
-        <v>151</v>
+        <v>196</v>
       </c>
       <c r="H11"/>
       <c r="I11">
         <v>0</v>
       </c>
       <c r="J11" t="s">
-        <v>95</v>
+        <v>125</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
-        <v>51214</v>
+        <v>54712</v>
       </c>
       <c r="B12">
-        <v>50167</v>
+        <v>54702</v>
       </c>
       <c r="C12" t="s">
-        <v>121</v>
+        <v>197</v>
       </c>
       <c r="D12" t="s">
-        <v>152</v>
+        <v>198</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>153</v>
+        <v>199</v>
       </c>
       <c r="G12" t="s">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="H12"/>
       <c r="I12">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J12" t="s">
-        <v>95</v>
+        <v>118</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
-        <v>51226</v>
+        <v>51214</v>
       </c>
       <c r="B13">
         <v>50167</v>
       </c>
       <c r="C13" t="s">
-        <v>121</v>
+        <v>166</v>
       </c>
       <c r="D13" t="s">
-        <v>155</v>
+        <v>201</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>156</v>
+        <v>202</v>
       </c>
       <c r="G13" t="s">
-        <v>157</v>
+        <v>203</v>
       </c>
       <c r="H13"/>
       <c r="I13">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J13" t="s">
-        <v>95</v>
+        <v>125</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
-        <v>51335</v>
+        <v>51226</v>
       </c>
       <c r="B14">
-        <v>50146</v>
+        <v>50167</v>
       </c>
       <c r="C14" t="s">
-        <v>121</v>
+        <v>166</v>
       </c>
       <c r="D14" t="s">
-        <v>158</v>
+        <v>204</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>159</v>
+        <v>205</v>
       </c>
       <c r="G14" t="s">
-        <v>160</v>
+        <v>206</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>2</v>
       </c>
       <c r="J14" t="s">
-        <v>95</v>
+        <v>125</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
-        <v>50915</v>
+        <v>51335</v>
       </c>
       <c r="B15">
         <v>50146</v>
       </c>
       <c r="C15" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="D15"/>
+        <v>166</v>
+      </c>
+      <c r="D15" t="s">
+        <v>207</v>
+      </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>161</v>
+        <v>208</v>
       </c>
       <c r="G15" t="s">
-        <v>162</v>
+        <v>209</v>
       </c>
       <c r="H15"/>
       <c r="I15">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J15" t="s">
-        <v>95</v>
+        <v>125</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
-        <v>50963</v>
+        <v>50915</v>
       </c>
       <c r="B16">
-        <v>50167</v>
+        <v>50146</v>
       </c>
       <c r="C16" t="s">
-        <v>121</v>
-[...3 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="D16"/>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>164</v>
+        <v>210</v>
       </c>
       <c r="G16" t="s">
-        <v>165</v>
+        <v>211</v>
       </c>
       <c r="H16"/>
       <c r="I16">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J16" t="s">
-        <v>166</v>
+        <v>125</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
-        <v>51442</v>
+        <v>50963</v>
       </c>
       <c r="B17">
         <v>50167</v>
       </c>
       <c r="C17" t="s">
-        <v>121</v>
+        <v>166</v>
       </c>
       <c r="D17" t="s">
-        <v>167</v>
+        <v>212</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>168</v>
+        <v>213</v>
       </c>
       <c r="G17" t="s">
-        <v>169</v>
+        <v>214</v>
       </c>
       <c r="H17"/>
       <c r="I17">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J17" t="s">
-        <v>95</v>
+        <v>215</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
-        <v>50958</v>
+        <v>54711</v>
       </c>
       <c r="B18">
-        <v>50167</v>
+        <v>54702</v>
       </c>
       <c r="C18" t="s">
-        <v>124</v>
+        <v>216</v>
       </c>
       <c r="D18" t="s">
-        <v>170</v>
+        <v>217</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>171</v>
+        <v>218</v>
       </c>
       <c r="G18" t="s">
-        <v>172</v>
+        <v>219</v>
       </c>
       <c r="H18"/>
       <c r="I18">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="J18" t="s">
-        <v>95</v>
+        <v>118</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
-        <v>51168</v>
+        <v>51442</v>
       </c>
       <c r="B19">
         <v>50167</v>
       </c>
       <c r="C19" t="s">
-        <v>128</v>
+        <v>166</v>
       </c>
       <c r="D19" t="s">
-        <v>173</v>
+        <v>220</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>174</v>
+        <v>221</v>
       </c>
       <c r="G19" t="s">
-        <v>175</v>
+        <v>222</v>
       </c>
       <c r="H19"/>
       <c r="I19">
+        <v>7</v>
+      </c>
+      <c r="J19" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20">
+        <v>50958</v>
+      </c>
+      <c r="B20">
+        <v>50167</v>
+      </c>
+      <c r="C20" t="s">
+        <v>169</v>
+      </c>
+      <c r="D20" t="s">
+        <v>223</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20" t="s">
+        <v>224</v>
+      </c>
+      <c r="G20" t="s">
+        <v>225</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20">
+        <v>14</v>
+      </c>
+      <c r="J20" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21">
+        <v>51168</v>
+      </c>
+      <c r="B21">
+        <v>50167</v>
+      </c>
+      <c r="C21" t="s">
+        <v>173</v>
+      </c>
+      <c r="D21" t="s">
+        <v>226</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21" t="s">
+        <v>227</v>
+      </c>
+      <c r="G21" t="s">
+        <v>228</v>
+      </c>
+      <c r="H21"/>
+      <c r="I21">
         <v>8</v>
       </c>
-      <c r="J19" t="s">
-        <v>95</v>
+      <c r="J21" t="s">
+        <v>125</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -3926,2169 +4425,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="M1" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>696</v>
+        <v>743</v>
       </c>
       <c r="P1" t="s">
-        <v>701</v>
+        <v>748</v>
       </c>
       <c r="Q1" t="s">
-        <v>708</v>
+        <v>755</v>
       </c>
       <c r="R1" t="s">
-        <v>713</v>
+        <v>759</v>
       </c>
       <c r="S1" t="s">
-        <v>722</v>
+        <v>766</v>
       </c>
       <c r="T1" t="s">
-        <v>725</v>
+        <v>768</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>176</v>
+        <v>229</v>
       </c>
       <c r="C2" t="s">
-        <v>178</v>
+        <v>230</v>
       </c>
       <c r="D2" t="s">
-        <v>187</v>
+        <v>239</v>
       </c>
       <c r="E2" t="s">
-        <v>348</v>
+        <v>400</v>
       </c>
       <c r="F2" t="s">
-        <v>354</v>
+        <v>405</v>
       </c>
       <c r="G2" t="s">
-        <v>365</v>
+        <v>415</v>
       </c>
       <c r="H2" t="s">
-        <v>374</v>
+        <v>423</v>
       </c>
       <c r="I2" t="s">
-        <v>401</v>
+        <v>450</v>
       </c>
       <c r="J2" t="s">
         <v>49</v>
       </c>
       <c r="K2" t="s">
-        <v>500</v>
+        <v>549</v>
       </c>
       <c r="L2" t="s">
-        <v>680</v>
+        <v>729</v>
       </c>
       <c r="M2" t="s">
-        <v>682</v>
+        <v>731</v>
       </c>
       <c r="N2" t="s">
-        <v>688</v>
+        <v>736</v>
       </c>
       <c r="O2" t="s">
-        <v>697</v>
+        <v>744</v>
       </c>
       <c r="P2" t="s">
-        <v>702</v>
+        <v>749</v>
       </c>
       <c r="Q2" t="s">
-        <v>100</v>
+        <v>140</v>
       </c>
       <c r="R2" t="s">
-        <v>714</v>
+        <v>760</v>
       </c>
       <c r="S2" t="s">
-        <v>723</v>
+        <v>104</v>
       </c>
       <c r="T2" t="s">
-        <v>101</v>
+        <v>141</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>177</v>
+        <v>67</v>
       </c>
       <c r="C3" t="s">
-        <v>179</v>
+        <v>231</v>
       </c>
       <c r="D3" t="s">
-        <v>188</v>
+        <v>240</v>
       </c>
       <c r="E3" t="s">
-        <v>349</v>
+        <v>401</v>
       </c>
       <c r="F3" t="s">
-        <v>355</v>
+        <v>406</v>
       </c>
       <c r="G3" t="s">
-        <v>366</v>
+        <v>75</v>
       </c>
       <c r="H3" t="s">
-        <v>375</v>
+        <v>424</v>
       </c>
       <c r="I3" t="s">
-        <v>402</v>
+        <v>451</v>
       </c>
       <c r="J3" t="s">
-        <v>439</v>
+        <v>488</v>
       </c>
       <c r="K3" t="s">
-        <v>501</v>
+        <v>550</v>
       </c>
       <c r="L3" t="s">
-        <v>681</v>
+        <v>730</v>
       </c>
       <c r="M3" t="s">
-        <v>683</v>
+        <v>95</v>
       </c>
       <c r="N3" t="s">
-        <v>689</v>
+        <v>737</v>
       </c>
       <c r="O3" t="s">
-        <v>698</v>
+        <v>745</v>
       </c>
       <c r="P3" t="s">
-        <v>703</v>
+        <v>750</v>
       </c>
       <c r="Q3" t="s">
-        <v>709</v>
+        <v>143</v>
       </c>
       <c r="R3" t="s">
-        <v>124</v>
+        <v>169</v>
       </c>
       <c r="S3" t="s">
-        <v>724</v>
+        <v>767</v>
       </c>
       <c r="T3" t="s">
-        <v>726</v>
+        <v>769</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4" t="s">
-        <v>189</v>
+        <v>241</v>
       </c>
       <c r="E4" t="s">
-        <v>350</v>
+        <v>402</v>
       </c>
       <c r="F4" t="s">
-        <v>356</v>
+        <v>407</v>
       </c>
       <c r="G4" t="s">
-        <v>367</v>
+        <v>416</v>
       </c>
       <c r="H4" t="s">
-        <v>376</v>
+        <v>425</v>
       </c>
       <c r="I4" t="s">
-        <v>403</v>
+        <v>452</v>
       </c>
       <c r="J4" t="s">
-        <v>440</v>
+        <v>489</v>
       </c>
       <c r="K4" t="s">
-        <v>502</v>
+        <v>551</v>
       </c>
       <c r="M4" t="s">
-        <v>684</v>
+        <v>732</v>
       </c>
       <c r="N4" t="s">
-        <v>690</v>
+        <v>738</v>
       </c>
       <c r="O4" t="s">
-        <v>699</v>
+        <v>746</v>
       </c>
       <c r="P4" t="s">
-        <v>704</v>
+        <v>751</v>
       </c>
       <c r="Q4" t="s">
-        <v>710</v>
+        <v>756</v>
       </c>
       <c r="R4" t="s">
-        <v>715</v>
+        <v>216</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>180</v>
+        <v>232</v>
       </c>
       <c r="D5" t="s">
-        <v>190</v>
+        <v>242</v>
       </c>
       <c r="E5" t="s">
-        <v>351</v>
+        <v>73</v>
       </c>
       <c r="F5" t="s">
-        <v>357</v>
+        <v>408</v>
       </c>
       <c r="G5" t="s">
-        <v>368</v>
+        <v>417</v>
       </c>
       <c r="H5" t="s">
-        <v>377</v>
+        <v>426</v>
       </c>
       <c r="I5" t="s">
-        <v>404</v>
+        <v>453</v>
       </c>
       <c r="J5" t="s">
-        <v>441</v>
+        <v>490</v>
       </c>
       <c r="K5" t="s">
-        <v>503</v>
+        <v>552</v>
       </c>
       <c r="M5" t="s">
-        <v>685</v>
+        <v>733</v>
       </c>
       <c r="N5" t="s">
-        <v>691</v>
+        <v>739</v>
       </c>
       <c r="O5" t="s">
-        <v>700</v>
+        <v>747</v>
       </c>
       <c r="P5" t="s">
-        <v>699</v>
+        <v>746</v>
       </c>
       <c r="Q5" t="s">
-        <v>711</v>
+        <v>757</v>
       </c>
       <c r="R5" t="s">
-        <v>716</v>
+        <v>761</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>181</v>
+        <v>233</v>
       </c>
       <c r="D6" t="s">
-        <v>191</v>
+        <v>243</v>
       </c>
       <c r="E6" t="s">
-        <v>352</v>
+        <v>403</v>
       </c>
       <c r="F6" t="s">
-        <v>358</v>
+        <v>409</v>
       </c>
       <c r="G6" t="s">
-        <v>369</v>
+        <v>418</v>
       </c>
       <c r="H6" t="s">
-        <v>378</v>
+        <v>427</v>
       </c>
       <c r="I6" t="s">
-        <v>405</v>
+        <v>454</v>
       </c>
       <c r="J6" t="s">
-        <v>442</v>
+        <v>491</v>
       </c>
       <c r="K6" t="s">
-        <v>504</v>
+        <v>553</v>
       </c>
       <c r="M6" t="s">
-        <v>686</v>
+        <v>734</v>
       </c>
       <c r="N6" t="s">
-        <v>692</v>
+        <v>96</v>
       </c>
       <c r="P6" t="s">
-        <v>705</v>
+        <v>752</v>
       </c>
       <c r="Q6" t="s">
-        <v>712</v>
+        <v>758</v>
       </c>
       <c r="R6" t="s">
-        <v>121</v>
+        <v>166</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
-        <v>182</v>
+        <v>234</v>
       </c>
       <c r="D7" t="s">
-        <v>192</v>
+        <v>244</v>
       </c>
       <c r="E7" t="s">
-        <v>353</v>
+        <v>404</v>
       </c>
       <c r="F7" t="s">
-        <v>359</v>
+        <v>410</v>
       </c>
       <c r="G7" t="s">
-        <v>370</v>
+        <v>419</v>
       </c>
       <c r="H7" t="s">
-        <v>379</v>
+        <v>428</v>
       </c>
       <c r="I7" t="s">
-        <v>406</v>
+        <v>455</v>
       </c>
       <c r="J7" t="s">
-        <v>443</v>
+        <v>492</v>
       </c>
       <c r="K7" t="s">
-        <v>401</v>
+        <v>450</v>
       </c>
       <c r="M7" t="s">
-        <v>687</v>
+        <v>735</v>
       </c>
       <c r="N7" t="s">
-        <v>693</v>
+        <v>740</v>
       </c>
       <c r="P7" t="s">
-        <v>706</v>
+        <v>753</v>
       </c>
       <c r="R7" t="s">
-        <v>717</v>
+        <v>762</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>183</v>
+        <v>235</v>
       </c>
       <c r="D8" t="s">
-        <v>193</v>
+        <v>245</v>
       </c>
       <c r="F8" t="s">
-        <v>360</v>
+        <v>411</v>
       </c>
       <c r="G8" t="s">
-        <v>371</v>
+        <v>420</v>
       </c>
       <c r="H8" t="s">
-        <v>380</v>
+        <v>429</v>
       </c>
       <c r="I8" t="s">
-        <v>407</v>
+        <v>456</v>
       </c>
       <c r="J8" t="s">
-        <v>444</v>
+        <v>493</v>
       </c>
       <c r="K8" t="s">
-        <v>402</v>
+        <v>451</v>
       </c>
       <c r="N8" t="s">
-        <v>694</v>
+        <v>741</v>
       </c>
       <c r="P8" t="s">
-        <v>707</v>
+        <v>754</v>
       </c>
       <c r="R8" t="s">
-        <v>718</v>
+        <v>763</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>184</v>
+        <v>236</v>
       </c>
       <c r="D9" t="s">
-        <v>194</v>
+        <v>246</v>
       </c>
       <c r="F9" t="s">
-        <v>361</v>
+        <v>412</v>
       </c>
       <c r="G9" t="s">
-        <v>372</v>
+        <v>421</v>
       </c>
       <c r="H9" t="s">
-        <v>381</v>
+        <v>430</v>
       </c>
       <c r="I9" t="s">
-        <v>408</v>
+        <v>457</v>
       </c>
       <c r="J9" t="s">
-        <v>445</v>
+        <v>494</v>
       </c>
       <c r="K9" t="s">
-        <v>505</v>
+        <v>554</v>
       </c>
       <c r="N9" t="s">
-        <v>108</v>
+        <v>149</v>
+      </c>
+      <c r="P9" t="s">
+        <v>99</v>
       </c>
       <c r="R9" t="s">
-        <v>719</v>
+        <v>764</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>185</v>
+        <v>237</v>
       </c>
       <c r="D10" t="s">
-        <v>195</v>
+        <v>247</v>
       </c>
       <c r="F10" t="s">
-        <v>362</v>
+        <v>413</v>
       </c>
       <c r="G10" t="s">
-        <v>373</v>
+        <v>422</v>
       </c>
       <c r="H10" t="s">
-        <v>382</v>
+        <v>431</v>
       </c>
       <c r="I10" t="s">
-        <v>409</v>
+        <v>458</v>
       </c>
       <c r="J10" t="s">
-        <v>446</v>
+        <v>495</v>
       </c>
       <c r="K10" t="s">
-        <v>506</v>
+        <v>555</v>
       </c>
       <c r="N10" t="s">
-        <v>695</v>
+        <v>742</v>
       </c>
       <c r="R10" t="s">
-        <v>720</v>
+        <v>197</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>186</v>
+        <v>238</v>
       </c>
       <c r="D11" t="s">
-        <v>196</v>
+        <v>248</v>
       </c>
       <c r="F11" t="s">
-        <v>363</v>
+        <v>414</v>
       </c>
       <c r="H11" t="s">
-        <v>383</v>
+        <v>432</v>
       </c>
       <c r="I11" t="s">
-        <v>410</v>
+        <v>459</v>
       </c>
       <c r="J11" t="s">
-        <v>447</v>
+        <v>496</v>
       </c>
       <c r="K11" t="s">
-        <v>507</v>
+        <v>556</v>
       </c>
       <c r="R11" t="s">
-        <v>128</v>
+        <v>173</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>197</v>
+        <v>249</v>
       </c>
       <c r="F12" t="s">
-        <v>364</v>
+        <v>74</v>
       </c>
       <c r="H12" t="s">
-        <v>384</v>
+        <v>433</v>
       </c>
       <c r="I12" t="s">
-        <v>366</v>
+        <v>75</v>
       </c>
       <c r="J12" t="s">
-        <v>448</v>
+        <v>497</v>
       </c>
       <c r="K12" t="s">
-        <v>508</v>
+        <v>557</v>
       </c>
       <c r="R12" t="s">
-        <v>721</v>
+        <v>765</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>198</v>
+        <v>250</v>
       </c>
       <c r="H13" t="s">
-        <v>385</v>
+        <v>434</v>
       </c>
       <c r="I13" t="s">
-        <v>411</v>
+        <v>460</v>
       </c>
       <c r="J13" t="s">
-        <v>449</v>
+        <v>498</v>
       </c>
       <c r="K13" t="s">
-        <v>509</v>
+        <v>558</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>199</v>
+        <v>251</v>
       </c>
       <c r="H14" t="s">
-        <v>386</v>
+        <v>435</v>
       </c>
       <c r="I14" t="s">
-        <v>412</v>
+        <v>461</v>
       </c>
       <c r="J14" t="s">
-        <v>450</v>
+        <v>499</v>
       </c>
       <c r="K14" t="s">
-        <v>510</v>
+        <v>559</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>200</v>
+        <v>252</v>
       </c>
       <c r="H15" t="s">
-        <v>387</v>
+        <v>436</v>
       </c>
       <c r="I15" t="s">
-        <v>413</v>
+        <v>462</v>
       </c>
       <c r="J15" t="s">
-        <v>451</v>
+        <v>500</v>
       </c>
       <c r="K15" t="s">
-        <v>511</v>
+        <v>560</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="H16" t="s">
-        <v>388</v>
+        <v>437</v>
       </c>
       <c r="I16" t="s">
-        <v>414</v>
+        <v>463</v>
       </c>
       <c r="J16" t="s">
-        <v>452</v>
+        <v>501</v>
       </c>
       <c r="K16" t="s">
-        <v>512</v>
+        <v>561</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>202</v>
+        <v>254</v>
       </c>
       <c r="H17" t="s">
-        <v>389</v>
+        <v>438</v>
       </c>
       <c r="I17" t="s">
-        <v>415</v>
+        <v>464</v>
       </c>
       <c r="J17" t="s">
+        <v>502</v>
+      </c>
+      <c r="K17" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>203</v>
+        <v>255</v>
       </c>
       <c r="H18" t="s">
-        <v>390</v>
+        <v>439</v>
       </c>
       <c r="I18" t="s">
-        <v>416</v>
+        <v>465</v>
       </c>
       <c r="J18" t="s">
-        <v>454</v>
+        <v>503</v>
       </c>
       <c r="K18" t="s">
-        <v>513</v>
+        <v>562</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>204</v>
+        <v>256</v>
       </c>
       <c r="H19" t="s">
-        <v>391</v>
+        <v>440</v>
       </c>
       <c r="I19" t="s">
-        <v>417</v>
+        <v>466</v>
       </c>
       <c r="J19" t="s">
-        <v>455</v>
+        <v>504</v>
       </c>
       <c r="K19" t="s">
-        <v>514</v>
+        <v>563</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>205</v>
+        <v>257</v>
       </c>
       <c r="H20" t="s">
-        <v>392</v>
+        <v>441</v>
       </c>
       <c r="I20" t="s">
-        <v>418</v>
+        <v>467</v>
       </c>
       <c r="J20" t="s">
-        <v>456</v>
+        <v>505</v>
       </c>
       <c r="K20" t="s">
-        <v>515</v>
+        <v>564</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>206</v>
+        <v>258</v>
       </c>
       <c r="H21" t="s">
-        <v>393</v>
+        <v>442</v>
       </c>
       <c r="I21" t="s">
-        <v>419</v>
+        <v>468</v>
       </c>
       <c r="J21" t="s">
-        <v>457</v>
+        <v>506</v>
       </c>
       <c r="K21" t="s">
-        <v>516</v>
+        <v>565</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>207</v>
+        <v>259</v>
       </c>
       <c r="H22" t="s">
-        <v>394</v>
+        <v>443</v>
       </c>
       <c r="I22" t="s">
-        <v>420</v>
+        <v>469</v>
       </c>
       <c r="J22" t="s">
-        <v>458</v>
+        <v>507</v>
       </c>
       <c r="K22" t="s">
-        <v>517</v>
+        <v>566</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>208</v>
+        <v>260</v>
       </c>
       <c r="H23" t="s">
-        <v>395</v>
+        <v>444</v>
       </c>
       <c r="I23" t="s">
-        <v>421</v>
+        <v>470</v>
       </c>
       <c r="J23" t="s">
-        <v>459</v>
+        <v>508</v>
       </c>
       <c r="K23" t="s">
-        <v>518</v>
+        <v>567</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>209</v>
+        <v>261</v>
       </c>
       <c r="H24" t="s">
-        <v>396</v>
+        <v>445</v>
       </c>
       <c r="I24" t="s">
-        <v>422</v>
+        <v>471</v>
       </c>
       <c r="J24" t="s">
-        <v>460</v>
+        <v>509</v>
       </c>
       <c r="K24" t="s">
-        <v>519</v>
+        <v>568</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>210</v>
+        <v>262</v>
       </c>
       <c r="H25" t="s">
-        <v>397</v>
+        <v>446</v>
       </c>
       <c r="I25" t="s">
-        <v>423</v>
+        <v>472</v>
       </c>
       <c r="J25" t="s">
-        <v>461</v>
+        <v>510</v>
       </c>
       <c r="K25" t="s">
-        <v>520</v>
+        <v>569</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>211</v>
+        <v>263</v>
       </c>
       <c r="H26" t="s">
-        <v>398</v>
+        <v>447</v>
       </c>
       <c r="I26" t="s">
-        <v>424</v>
+        <v>473</v>
       </c>
       <c r="J26" t="s">
-        <v>462</v>
+        <v>511</v>
       </c>
       <c r="K26" t="s">
-        <v>521</v>
+        <v>570</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>212</v>
+        <v>264</v>
       </c>
       <c r="H27" t="s">
-        <v>399</v>
+        <v>448</v>
       </c>
       <c r="I27" t="s">
-        <v>425</v>
+        <v>474</v>
       </c>
       <c r="J27" t="s">
-        <v>463</v>
+        <v>512</v>
       </c>
       <c r="K27" t="s">
-        <v>522</v>
+        <v>571</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="H28" t="s">
-        <v>400</v>
+        <v>449</v>
       </c>
       <c r="I28" t="s">
-        <v>426</v>
+        <v>475</v>
       </c>
       <c r="J28" t="s">
-        <v>464</v>
+        <v>513</v>
       </c>
       <c r="K28" t="s">
-        <v>523</v>
+        <v>572</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="I29" t="s">
-        <v>427</v>
+        <v>476</v>
       </c>
       <c r="J29" t="s">
-        <v>465</v>
+        <v>514</v>
       </c>
       <c r="K29" t="s">
-        <v>524</v>
+        <v>573</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I30" t="s">
-        <v>428</v>
+        <v>477</v>
       </c>
       <c r="J30" t="s">
-        <v>466</v>
+        <v>515</v>
       </c>
       <c r="K30" t="s">
-        <v>525</v>
+        <v>574</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>216</v>
+        <v>268</v>
       </c>
       <c r="I31" t="s">
-        <v>429</v>
+        <v>478</v>
       </c>
       <c r="J31" t="s">
-        <v>467</v>
+        <v>516</v>
       </c>
       <c r="K31" t="s">
-        <v>526</v>
+        <v>575</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>217</v>
+        <v>269</v>
       </c>
       <c r="I32" t="s">
-        <v>430</v>
+        <v>479</v>
       </c>
       <c r="J32" t="s">
-        <v>468</v>
+        <v>517</v>
       </c>
       <c r="K32" t="s">
-        <v>527</v>
+        <v>576</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>218</v>
+        <v>270</v>
       </c>
       <c r="I33" t="s">
-        <v>431</v>
+        <v>480</v>
       </c>
       <c r="J33" t="s">
-        <v>469</v>
+        <v>518</v>
       </c>
       <c r="K33" t="s">
-        <v>528</v>
+        <v>577</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>219</v>
+        <v>271</v>
       </c>
       <c r="I34" t="s">
-        <v>432</v>
+        <v>481</v>
       </c>
       <c r="J34" t="s">
-        <v>470</v>
+        <v>519</v>
       </c>
       <c r="K34" t="s">
-        <v>529</v>
+        <v>578</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>220</v>
+        <v>272</v>
       </c>
       <c r="I35" t="s">
-        <v>433</v>
+        <v>482</v>
       </c>
       <c r="J35" t="s">
-        <v>471</v>
+        <v>520</v>
       </c>
       <c r="K35" t="s">
-        <v>530</v>
+        <v>579</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>221</v>
+        <v>273</v>
       </c>
       <c r="I36" t="s">
-        <v>434</v>
+        <v>483</v>
       </c>
       <c r="J36" t="s">
-        <v>472</v>
+        <v>521</v>
       </c>
       <c r="K36" t="s">
-        <v>531</v>
+        <v>580</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>222</v>
+        <v>274</v>
       </c>
       <c r="I37" t="s">
-        <v>435</v>
+        <v>484</v>
       </c>
       <c r="J37" t="s">
-        <v>473</v>
+        <v>522</v>
       </c>
       <c r="K37" t="s">
-        <v>532</v>
+        <v>581</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>223</v>
+        <v>275</v>
       </c>
       <c r="I38" t="s">
-        <v>436</v>
+        <v>485</v>
       </c>
       <c r="J38" t="s">
-        <v>474</v>
+        <v>523</v>
       </c>
       <c r="K38" t="s">
-        <v>533</v>
+        <v>582</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="I39" t="s">
-        <v>437</v>
+        <v>486</v>
       </c>
       <c r="J39" t="s">
-        <v>475</v>
+        <v>524</v>
       </c>
       <c r="K39" t="s">
-        <v>534</v>
+        <v>583</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="I40" t="s">
-        <v>372</v>
+        <v>421</v>
       </c>
       <c r="J40" t="s">
-        <v>476</v>
+        <v>525</v>
       </c>
       <c r="K40" t="s">
-        <v>535</v>
+        <v>584</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
       <c r="I41" t="s">
-        <v>438</v>
+        <v>487</v>
       </c>
       <c r="J41" t="s">
-        <v>477</v>
+        <v>526</v>
       </c>
       <c r="K41" t="s">
-        <v>536</v>
+        <v>585</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>227</v>
+        <v>279</v>
       </c>
       <c r="J42" t="s">
-        <v>478</v>
+        <v>527</v>
       </c>
       <c r="K42" t="s">
-        <v>537</v>
+        <v>586</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>228</v>
+        <v>280</v>
       </c>
       <c r="J43" t="s">
-        <v>479</v>
+        <v>528</v>
       </c>
       <c r="K43" t="s">
-        <v>538</v>
+        <v>587</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>229</v>
+        <v>281</v>
       </c>
       <c r="J44" t="s">
-        <v>480</v>
+        <v>529</v>
       </c>
       <c r="K44" t="s">
-        <v>539</v>
+        <v>588</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>230</v>
+        <v>282</v>
       </c>
       <c r="J45" t="s">
-        <v>481</v>
+        <v>530</v>
       </c>
       <c r="K45" t="s">
-        <v>540</v>
+        <v>589</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>231</v>
+        <v>283</v>
       </c>
       <c r="J46" t="s">
-        <v>482</v>
+        <v>531</v>
       </c>
       <c r="K46" t="s">
-        <v>541</v>
+        <v>590</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>232</v>
+        <v>284</v>
       </c>
       <c r="J47" t="s">
-        <v>483</v>
+        <v>532</v>
       </c>
       <c r="K47" t="s">
-        <v>542</v>
+        <v>591</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>233</v>
+        <v>285</v>
       </c>
       <c r="J48" t="s">
-        <v>484</v>
+        <v>533</v>
       </c>
       <c r="K48" t="s">
-        <v>543</v>
+        <v>592</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>234</v>
+        <v>286</v>
       </c>
       <c r="J49" t="s">
-        <v>485</v>
+        <v>534</v>
       </c>
       <c r="K49" t="s">
-        <v>544</v>
+        <v>593</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>235</v>
+        <v>287</v>
       </c>
       <c r="J50" t="s">
-        <v>486</v>
+        <v>535</v>
       </c>
       <c r="K50" t="s">
-        <v>545</v>
+        <v>594</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>236</v>
+        <v>288</v>
       </c>
       <c r="J51" t="s">
-        <v>487</v>
+        <v>536</v>
       </c>
       <c r="K51" t="s">
-        <v>546</v>
+        <v>595</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>237</v>
+        <v>289</v>
       </c>
       <c r="J52" t="s">
-        <v>488</v>
+        <v>537</v>
       </c>
       <c r="K52" t="s">
-        <v>547</v>
+        <v>596</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>238</v>
+        <v>290</v>
       </c>
       <c r="J53" t="s">
-        <v>489</v>
+        <v>538</v>
       </c>
       <c r="K53" t="s">
-        <v>548</v>
+        <v>597</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>239</v>
+        <v>291</v>
       </c>
       <c r="J54" t="s">
-        <v>490</v>
+        <v>539</v>
       </c>
       <c r="K54" t="s">
-        <v>549</v>
+        <v>598</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>240</v>
+        <v>292</v>
       </c>
       <c r="J55" t="s">
-        <v>491</v>
+        <v>540</v>
       </c>
       <c r="K55" t="s">
-        <v>550</v>
+        <v>599</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>241</v>
+        <v>293</v>
       </c>
       <c r="J56" t="s">
-        <v>492</v>
+        <v>541</v>
       </c>
       <c r="K56" t="s">
-        <v>411</v>
+        <v>460</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>242</v>
+        <v>294</v>
       </c>
       <c r="J57" t="s">
-        <v>493</v>
+        <v>542</v>
       </c>
       <c r="K57" t="s">
-        <v>551</v>
+        <v>600</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>243</v>
+        <v>295</v>
       </c>
       <c r="J58" t="s">
-        <v>494</v>
+        <v>543</v>
       </c>
       <c r="K58" t="s">
-        <v>552</v>
+        <v>601</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>244</v>
+        <v>296</v>
       </c>
       <c r="J59" t="s">
-        <v>495</v>
+        <v>544</v>
       </c>
       <c r="K59" t="s">
-        <v>553</v>
+        <v>602</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>245</v>
+        <v>297</v>
       </c>
       <c r="J60" t="s">
-        <v>496</v>
+        <v>545</v>
       </c>
       <c r="K60" t="s">
-        <v>554</v>
+        <v>603</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>246</v>
+        <v>298</v>
       </c>
       <c r="J61" t="s">
-        <v>497</v>
+        <v>546</v>
       </c>
       <c r="K61" t="s">
-        <v>555</v>
+        <v>604</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>247</v>
+        <v>299</v>
       </c>
       <c r="J62" t="s">
-        <v>498</v>
+        <v>547</v>
       </c>
       <c r="K62" t="s">
-        <v>556</v>
+        <v>605</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>248</v>
+        <v>300</v>
       </c>
       <c r="J63" t="s">
-        <v>499</v>
+        <v>548</v>
       </c>
       <c r="K63" t="s">
-        <v>413</v>
+        <v>462</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>249</v>
+        <v>301</v>
       </c>
       <c r="J64" t="s">
         <v>62</v>
       </c>
       <c r="K64" t="s">
-        <v>557</v>
+        <v>606</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>250</v>
+        <v>302</v>
       </c>
       <c r="K65" t="s">
-        <v>558</v>
+        <v>607</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>251</v>
+        <v>303</v>
       </c>
       <c r="K66" t="s">
-        <v>559</v>
+        <v>608</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>252</v>
+        <v>304</v>
       </c>
       <c r="K67" t="s">
-        <v>560</v>
+        <v>609</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>253</v>
+        <v>305</v>
       </c>
       <c r="K68" t="s">
-        <v>561</v>
+        <v>610</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>254</v>
+        <v>306</v>
       </c>
       <c r="K69" t="s">
-        <v>562</v>
+        <v>611</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>255</v>
+        <v>307</v>
       </c>
       <c r="K70" t="s">
-        <v>563</v>
+        <v>612</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>256</v>
+        <v>308</v>
       </c>
       <c r="K71" t="s">
-        <v>564</v>
+        <v>613</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>257</v>
+        <v>309</v>
       </c>
       <c r="K72" t="s">
-        <v>565</v>
+        <v>614</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>258</v>
+        <v>310</v>
       </c>
       <c r="K73" t="s">
-        <v>566</v>
+        <v>615</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>259</v>
+        <v>311</v>
       </c>
       <c r="K74" t="s">
-        <v>567</v>
+        <v>616</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>260</v>
+        <v>312</v>
       </c>
       <c r="K75" t="s">
-        <v>568</v>
+        <v>617</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>261</v>
+        <v>313</v>
       </c>
       <c r="K76" t="s">
-        <v>569</v>
+        <v>618</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>262</v>
+        <v>314</v>
       </c>
       <c r="K77" t="s">
-        <v>570</v>
+        <v>619</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>263</v>
+        <v>315</v>
       </c>
       <c r="K78" t="s">
-        <v>571</v>
+        <v>620</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>264</v>
+        <v>316</v>
       </c>
       <c r="K79" t="s">
-        <v>572</v>
+        <v>621</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>265</v>
+        <v>317</v>
       </c>
       <c r="K80" t="s">
-        <v>573</v>
+        <v>622</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>266</v>
+        <v>318</v>
       </c>
       <c r="K81" t="s">
-        <v>574</v>
+        <v>623</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>267</v>
+        <v>319</v>
       </c>
       <c r="K82" t="s">
-        <v>575</v>
+        <v>624</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>268</v>
+        <v>320</v>
       </c>
       <c r="K83" t="s">
-        <v>576</v>
+        <v>625</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>269</v>
+        <v>321</v>
       </c>
       <c r="K84" t="s">
-        <v>577</v>
+        <v>626</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>270</v>
+        <v>322</v>
       </c>
       <c r="K85" t="s">
-        <v>420</v>
+        <v>469</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>271</v>
+        <v>323</v>
       </c>
       <c r="K86" t="s">
-        <v>578</v>
+        <v>627</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>272</v>
+        <v>324</v>
       </c>
       <c r="K87" t="s">
-        <v>579</v>
+        <v>628</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>273</v>
+        <v>325</v>
       </c>
       <c r="K88" t="s">
-        <v>580</v>
+        <v>629</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>274</v>
+        <v>326</v>
       </c>
       <c r="K89" t="s">
-        <v>581</v>
+        <v>630</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>275</v>
+        <v>327</v>
       </c>
       <c r="K90" t="s">
-        <v>582</v>
+        <v>631</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>276</v>
+        <v>328</v>
       </c>
       <c r="K91" t="s">
-        <v>583</v>
+        <v>632</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>277</v>
+        <v>329</v>
       </c>
       <c r="K92" t="s">
-        <v>584</v>
+        <v>633</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>278</v>
+        <v>330</v>
       </c>
       <c r="K93" t="s">
-        <v>585</v>
+        <v>634</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>279</v>
+        <v>331</v>
       </c>
       <c r="K94" t="s">
-        <v>586</v>
+        <v>635</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>280</v>
+        <v>332</v>
       </c>
       <c r="K95" t="s">
-        <v>423</v>
+        <v>472</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>281</v>
+        <v>333</v>
       </c>
       <c r="K96" t="s">
-        <v>587</v>
+        <v>636</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>282</v>
+        <v>334</v>
       </c>
       <c r="K97" t="s">
-        <v>588</v>
+        <v>637</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>283</v>
+        <v>335</v>
       </c>
       <c r="K98" t="s">
-        <v>589</v>
+        <v>638</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>284</v>
+        <v>336</v>
       </c>
       <c r="K99" t="s">
-        <v>590</v>
+        <v>639</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>285</v>
+        <v>337</v>
       </c>
       <c r="K100" t="s">
-        <v>591</v>
+        <v>640</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>286</v>
+        <v>338</v>
       </c>
       <c r="K101" t="s">
-        <v>592</v>
+        <v>641</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>287</v>
+        <v>339</v>
       </c>
       <c r="K102" t="s">
-        <v>593</v>
+        <v>642</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>288</v>
+        <v>340</v>
       </c>
       <c r="K103" t="s">
-        <v>594</v>
+        <v>643</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>289</v>
+        <v>341</v>
       </c>
       <c r="K104" t="s">
-        <v>595</v>
+        <v>644</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>290</v>
+        <v>342</v>
       </c>
       <c r="K105" t="s">
-        <v>596</v>
+        <v>645</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>291</v>
+        <v>343</v>
       </c>
       <c r="K106" t="s">
-        <v>597</v>
+        <v>646</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>292</v>
+        <v>344</v>
       </c>
       <c r="K107" t="s">
-        <v>598</v>
+        <v>647</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>293</v>
+        <v>345</v>
       </c>
       <c r="K108" t="s">
-        <v>599</v>
+        <v>648</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>294</v>
+        <v>346</v>
       </c>
       <c r="K109" t="s">
-        <v>600</v>
+        <v>649</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>295</v>
+        <v>347</v>
       </c>
       <c r="K110" t="s">
-        <v>601</v>
+        <v>650</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>296</v>
+        <v>348</v>
       </c>
       <c r="K111" t="s">
-        <v>602</v>
+        <v>651</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>297</v>
+        <v>349</v>
       </c>
       <c r="K112" t="s">
-        <v>603</v>
+        <v>652</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>298</v>
+        <v>350</v>
       </c>
       <c r="K113" t="s">
-        <v>604</v>
+        <v>653</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>299</v>
+        <v>351</v>
       </c>
       <c r="K114" t="s">
-        <v>605</v>
+        <v>654</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>300</v>
+        <v>352</v>
       </c>
       <c r="K115" t="s">
-        <v>606</v>
+        <v>655</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>301</v>
+        <v>353</v>
       </c>
       <c r="K116" t="s">
-        <v>607</v>
+        <v>656</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>302</v>
+        <v>354</v>
       </c>
       <c r="K117" t="s">
-        <v>608</v>
+        <v>657</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>303</v>
+        <v>355</v>
       </c>
       <c r="K118" t="s">
-        <v>609</v>
+        <v>658</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>304</v>
+        <v>356</v>
       </c>
       <c r="K119" t="s">
-        <v>610</v>
+        <v>659</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>305</v>
+        <v>357</v>
       </c>
       <c r="K120" t="s">
-        <v>611</v>
+        <v>660</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>306</v>
+        <v>358</v>
       </c>
       <c r="K121" t="s">
-        <v>612</v>
+        <v>661</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>307</v>
+        <v>359</v>
       </c>
       <c r="K122" t="s">
-        <v>613</v>
+        <v>662</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>308</v>
+        <v>360</v>
       </c>
       <c r="K123" t="s">
-        <v>614</v>
+        <v>663</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>309</v>
+        <v>361</v>
       </c>
       <c r="K124" t="s">
-        <v>615</v>
+        <v>664</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>310</v>
+        <v>362</v>
       </c>
       <c r="K125" t="s">
-        <v>390</v>
+        <v>439</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>311</v>
+        <v>363</v>
       </c>
       <c r="K126" t="s">
-        <v>616</v>
+        <v>665</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>312</v>
+        <v>364</v>
       </c>
       <c r="K127" t="s">
-        <v>617</v>
+        <v>666</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>313</v>
+        <v>365</v>
       </c>
       <c r="K128" t="s">
-        <v>618</v>
+        <v>667</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>314</v>
+        <v>366</v>
       </c>
       <c r="K129" t="s">
-        <v>619</v>
+        <v>668</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>315</v>
+        <v>367</v>
       </c>
       <c r="K130" t="s">
-        <v>620</v>
+        <v>669</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>316</v>
+        <v>368</v>
       </c>
       <c r="K131" t="s">
-        <v>621</v>
+        <v>670</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>317</v>
+        <v>369</v>
       </c>
       <c r="K132" t="s">
-        <v>622</v>
+        <v>671</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>318</v>
+        <v>370</v>
       </c>
       <c r="K133" t="s">
-        <v>623</v>
+        <v>672</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>319</v>
+        <v>371</v>
       </c>
       <c r="K134" t="s">
-        <v>624</v>
+        <v>673</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>320</v>
+        <v>372</v>
       </c>
       <c r="K135" t="s">
-        <v>625</v>
+        <v>674</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>321</v>
+        <v>373</v>
       </c>
       <c r="K136" t="s">
-        <v>626</v>
+        <v>675</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>322</v>
+        <v>374</v>
       </c>
       <c r="K137" t="s">
-        <v>627</v>
+        <v>676</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>323</v>
+        <v>375</v>
       </c>
       <c r="K138" t="s">
-        <v>428</v>
+        <v>477</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>324</v>
+        <v>376</v>
       </c>
       <c r="K139" t="s">
-        <v>628</v>
+        <v>677</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>325</v>
+        <v>377</v>
       </c>
       <c r="K140" t="s">
-        <v>629</v>
+        <v>678</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>326</v>
+        <v>378</v>
       </c>
       <c r="K141" t="s">
-        <v>630</v>
+        <v>679</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>327</v>
+        <v>379</v>
       </c>
       <c r="K142" t="s">
-        <v>631</v>
+        <v>680</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>328</v>
+        <v>380</v>
       </c>
       <c r="K143" t="s">
-        <v>632</v>
+        <v>681</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>329</v>
+        <v>381</v>
       </c>
       <c r="K144" t="s">
-        <v>633</v>
+        <v>682</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>330</v>
+        <v>382</v>
       </c>
       <c r="K145" t="s">
-        <v>634</v>
+        <v>683</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>331</v>
+        <v>383</v>
       </c>
       <c r="K146" t="s">
-        <v>635</v>
+        <v>684</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>332</v>
+        <v>384</v>
       </c>
       <c r="K147" t="s">
-        <v>636</v>
+        <v>685</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>333</v>
+        <v>385</v>
       </c>
       <c r="K148" t="s">
-        <v>637</v>
+        <v>686</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>334</v>
+        <v>386</v>
       </c>
       <c r="K149" t="s">
-        <v>638</v>
+        <v>687</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>335</v>
+        <v>387</v>
       </c>
       <c r="K150" t="s">
-        <v>639</v>
+        <v>688</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>336</v>
+        <v>388</v>
       </c>
       <c r="K151" t="s">
-        <v>640</v>
+        <v>689</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>337</v>
+        <v>389</v>
       </c>
       <c r="K152" t="s">
-        <v>641</v>
+        <v>690</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>338</v>
+        <v>390</v>
       </c>
       <c r="K153" t="s">
-        <v>642</v>
+        <v>691</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>339</v>
+        <v>391</v>
       </c>
       <c r="K154" t="s">
-        <v>643</v>
+        <v>692</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>340</v>
+        <v>392</v>
       </c>
       <c r="K155" t="s">
-        <v>644</v>
+        <v>693</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>341</v>
+        <v>393</v>
       </c>
       <c r="K156" t="s">
-        <v>645</v>
+        <v>694</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>342</v>
+        <v>394</v>
       </c>
       <c r="K157" t="s">
-        <v>646</v>
+        <v>695</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>343</v>
+        <v>395</v>
       </c>
       <c r="K158" t="s">
-        <v>647</v>
+        <v>696</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>344</v>
+        <v>396</v>
       </c>
       <c r="K159" t="s">
-        <v>648</v>
+        <v>697</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>345</v>
+        <v>397</v>
       </c>
       <c r="K160" t="s">
-        <v>649</v>
+        <v>698</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>346</v>
+        <v>398</v>
       </c>
       <c r="K161" t="s">
-        <v>650</v>
+        <v>699</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>347</v>
+        <v>399</v>
       </c>
       <c r="K162" t="s">
-        <v>651</v>
+        <v>700</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>652</v>
+        <v>701</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>653</v>
+        <v>702</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>654</v>
+        <v>703</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>655</v>
+        <v>704</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>434</v>
+        <v>483</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>656</v>
+        <v>705</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>657</v>
+        <v>706</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>658</v>
+        <v>707</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>659</v>
+        <v>708</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>660</v>
+        <v>709</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>661</v>
+        <v>710</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>662</v>
+        <v>711</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>663</v>
+        <v>712</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>664</v>
+        <v>713</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>665</v>
+        <v>714</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>666</v>
+        <v>715</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>667</v>
+        <v>716</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>668</v>
+        <v>717</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>398</v>
+        <v>447</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>669</v>
+        <v>718</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>670</v>
+        <v>719</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>671</v>
+        <v>720</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>672</v>
+        <v>721</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>673</v>
+        <v>722</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>400</v>
+        <v>449</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>674</v>
+        <v>723</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>675</v>
+        <v>724</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>676</v>
+        <v>725</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>677</v>
+        <v>726</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>678</v>
+        <v>727</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>679</v>
+        <v>728</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">