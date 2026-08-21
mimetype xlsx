--- v1 (2026-07-04)
+++ v2 (2026-08-21)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="770">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-04 02:47:22am</t>
+    <t>2026-08-21 09:13:17am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13858</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13858"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -3911,51 +3911,51 @@
         <v>125</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>50961</v>
       </c>
       <c r="B5">
         <v>50167</v>
       </c>
       <c r="C5" t="s">
         <v>166</v>
       </c>
       <c r="D5" t="s">
         <v>177</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>178</v>
       </c>
       <c r="G5" t="s">
         <v>179</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J5" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50911</v>
       </c>
       <c r="B6">
         <v>50146</v>
       </c>
       <c r="C6" t="s">
         <v>166</v>
       </c>
       <c r="D6" t="s">
         <v>180</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>181</v>
       </c>
       <c r="G6" t="s">
         <v>182</v>
       </c>
@@ -4327,51 +4327,51 @@
         <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>50958</v>
       </c>
       <c r="B20">
         <v>50167</v>
       </c>
       <c r="C20" t="s">
         <v>169</v>
       </c>
       <c r="D20" t="s">
         <v>223</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
         <v>224</v>
       </c>
       <c r="G20" t="s">
         <v>225</v>
       </c>
       <c r="H20"/>
       <c r="I20">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J20" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>51168</v>
       </c>
       <c r="B21">
         <v>50167</v>
       </c>
       <c r="C21" t="s">
         <v>173</v>
       </c>
       <c r="D21" t="s">
         <v>226</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
         <v>227</v>
       </c>
       <c r="G21" t="s">
         <v>228</v>
       </c>