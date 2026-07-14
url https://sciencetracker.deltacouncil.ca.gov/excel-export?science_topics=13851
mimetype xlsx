--- v0 (2026-05-30)
+++ v1 (2026-07-14)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1022">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1023">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-30 02:47:57am</t>
+    <t>2026-07-14 05:09:03am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13851</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13851"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -3116,50 +3116,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
@@ -5993,51 +5996,51 @@
         <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50962</v>
       </c>
       <c r="B19">
         <v>50169</v>
       </c>
       <c r="C19" t="s">
         <v>274</v>
       </c>
       <c r="D19" t="s">
         <v>306</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
         <v>307</v>
       </c>
       <c r="G19" t="s">
         <v>308</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J19" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>50691</v>
       </c>
       <c r="B20">
         <v>49798</v>
       </c>
       <c r="C20" t="s">
         <v>309</v>
       </c>
       <c r="D20" t="s">
         <v>310</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
         <v>311</v>
       </c>
       <c r="G20" t="s">
         <v>309</v>
       </c>
@@ -6267,51 +6270,51 @@
         <v>61</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>51223</v>
       </c>
       <c r="B29">
         <v>50169</v>
       </c>
       <c r="C29" t="s">
         <v>274</v>
       </c>
       <c r="D29" t="s">
         <v>335</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
         <v>336</v>
       </c>
       <c r="G29" t="s">
         <v>337</v>
       </c>
       <c r="H29"/>
       <c r="I29">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J29" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>51226</v>
       </c>
       <c r="B30">
         <v>50167</v>
       </c>
       <c r="C30" t="s">
         <v>274</v>
       </c>
       <c r="D30" t="s">
         <v>335</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
         <v>336</v>
       </c>
       <c r="G30" t="s">
         <v>337</v>
       </c>
@@ -6325,81 +6328,81 @@
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>51205</v>
       </c>
       <c r="B31">
         <v>49953</v>
       </c>
       <c r="C31" t="s">
         <v>274</v>
       </c>
       <c r="D31" t="s">
         <v>338</v>
       </c>
       <c r="E31" t="s">
         <v>339</v>
       </c>
       <c r="F31" t="s">
         <v>340</v>
       </c>
       <c r="G31" t="s">
         <v>341</v>
       </c>
       <c r="H31"/>
       <c r="I31">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="J31" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>51158</v>
       </c>
       <c r="B32">
         <v>49953</v>
       </c>
       <c r="C32" t="s">
         <v>274</v>
       </c>
       <c r="D32" t="s">
         <v>342</v>
       </c>
       <c r="E32" t="s">
         <v>343</v>
       </c>
       <c r="F32" t="s">
         <v>344</v>
       </c>
       <c r="G32" t="s">
         <v>345</v>
       </c>
       <c r="H32"/>
       <c r="I32">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="J32" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>51394</v>
       </c>
       <c r="B33">
         <v>50098</v>
       </c>
       <c r="C33" t="s">
         <v>274</v>
       </c>
       <c r="D33" t="s">
         <v>346</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
         <v>347</v>
       </c>
       <c r="G33" t="s">
         <v>348</v>
       </c>
@@ -6439,51 +6442,51 @@
         <v>61</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>50963</v>
       </c>
       <c r="B35">
         <v>50167</v>
       </c>
       <c r="C35" t="s">
         <v>274</v>
       </c>
       <c r="D35" t="s">
         <v>352</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
         <v>353</v>
       </c>
       <c r="G35" t="s">
         <v>354</v>
       </c>
       <c r="H35"/>
       <c r="I35">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J35" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>51460</v>
       </c>
       <c r="B36">
         <v>50119</v>
       </c>
       <c r="C36" t="s">
         <v>287</v>
       </c>
       <c r="D36" t="s">
         <v>356</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
         <v>357</v>
       </c>
       <c r="G36" t="s">
         <v>358</v>
       </c>
@@ -6635,51 +6638,51 @@
         <v>61</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>50976</v>
       </c>
       <c r="B42">
         <v>50169</v>
       </c>
       <c r="C42" t="s">
         <v>270</v>
       </c>
       <c r="D42" t="s">
         <v>370</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
         <v>373</v>
       </c>
       <c r="G42" t="s">
         <v>374</v>
       </c>
       <c r="H42"/>
       <c r="I42">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="J42" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>51025</v>
       </c>
       <c r="B43">
         <v>50192</v>
       </c>
       <c r="C43" t="s">
         <v>270</v>
       </c>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43" t="s">
         <v>375</v>
       </c>
       <c r="G43" t="s">
         <v>376</v>
       </c>
       <c r="H43"/>
       <c r="I43">
@@ -6851,51 +6854,51 @@
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>51458</v>
       </c>
       <c r="B50">
         <v>50119</v>
       </c>
       <c r="C50" t="s">
         <v>274</v>
       </c>
       <c r="D50" t="s">
         <v>391</v>
       </c>
       <c r="E50" t="s">
         <v>392</v>
       </c>
       <c r="F50" t="s">
         <v>393</v>
       </c>
       <c r="G50" t="s">
         <v>394</v>
       </c>
       <c r="H50"/>
       <c r="I50">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="J50" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>51457</v>
       </c>
       <c r="B51">
         <v>50119</v>
       </c>
       <c r="C51" t="s">
         <v>287</v>
       </c>
       <c r="D51" t="s">
         <v>395</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
         <v>396</v>
       </c>
       <c r="G51" t="s">
         <v>397</v>
       </c>
@@ -7073,111 +7076,111 @@
         <v>61</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>51501</v>
       </c>
       <c r="B58">
         <v>50133</v>
       </c>
       <c r="C58" t="s">
         <v>270</v>
       </c>
       <c r="D58" t="s">
         <v>414</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
         <v>415</v>
       </c>
       <c r="G58" t="s">
         <v>416</v>
       </c>
       <c r="H58"/>
       <c r="I58">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J58" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>51489</v>
       </c>
       <c r="B59">
         <v>50126</v>
       </c>
       <c r="C59" t="s">
         <v>274</v>
       </c>
       <c r="D59" t="s">
         <v>417</v>
       </c>
       <c r="E59" t="s">
         <v>418</v>
       </c>
       <c r="F59" t="s">
         <v>419</v>
       </c>
       <c r="G59" t="s">
         <v>420</v>
       </c>
       <c r="H59"/>
       <c r="I59">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J59" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>51496</v>
       </c>
       <c r="B60">
         <v>50192</v>
       </c>
       <c r="C60" t="s">
         <v>274</v>
       </c>
       <c r="D60" t="s">
         <v>421</v>
       </c>
       <c r="E60" t="s">
         <v>422</v>
       </c>
       <c r="F60" t="s">
         <v>423</v>
       </c>
       <c r="G60" t="s">
         <v>424</v>
       </c>
       <c r="H60"/>
       <c r="I60">
-        <v>2616</v>
+        <v>2624</v>
       </c>
       <c r="J60" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>51470</v>
       </c>
       <c r="B61">
         <v>50121</v>
       </c>
       <c r="C61" t="s">
         <v>278</v>
       </c>
       <c r="D61" t="s">
         <v>425</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
         <v>426</v>
       </c>
       <c r="G61" t="s">
         <v>427</v>
       </c>
@@ -7553,51 +7556,51 @@
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>51209</v>
       </c>
       <c r="B75">
         <v>49953</v>
       </c>
       <c r="C75" t="s">
         <v>270</v>
       </c>
       <c r="D75" t="s">
         <v>454</v>
       </c>
       <c r="E75" t="s">
         <v>455</v>
       </c>
       <c r="F75" t="s">
         <v>456</v>
       </c>
       <c r="G75" t="s">
         <v>457</v>
       </c>
       <c r="H75"/>
       <c r="I75">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="J75" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
         <v>52126</v>
       </c>
       <c r="B76">
         <v>49798</v>
       </c>
       <c r="C76" t="s">
         <v>318</v>
       </c>
       <c r="D76"/>
       <c r="E76"/>
       <c r="F76" t="s">
         <v>458</v>
       </c>
       <c r="G76" t="s">
         <v>459</v>
       </c>
       <c r="H76"/>
       <c r="I76">
@@ -7693,81 +7696,81 @@
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
         <v>51467</v>
       </c>
       <c r="B80">
         <v>50121</v>
       </c>
       <c r="C80" t="s">
         <v>274</v>
       </c>
       <c r="D80" t="s">
         <v>466</v>
       </c>
       <c r="E80" t="s">
         <v>467</v>
       </c>
       <c r="F80" t="s">
         <v>468</v>
       </c>
       <c r="G80" t="s">
         <v>469</v>
       </c>
       <c r="H80"/>
       <c r="I80">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="J80" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
         <v>51468</v>
       </c>
       <c r="B81">
         <v>50127</v>
       </c>
       <c r="C81" t="s">
         <v>274</v>
       </c>
       <c r="D81" t="s">
         <v>466</v>
       </c>
       <c r="E81" t="s">
         <v>470</v>
       </c>
       <c r="F81" t="s">
         <v>468</v>
       </c>
       <c r="G81" t="s">
         <v>469</v>
       </c>
       <c r="H81"/>
       <c r="I81">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="J81" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
         <v>51393</v>
       </c>
       <c r="B82">
         <v>50098</v>
       </c>
       <c r="C82" t="s">
         <v>278</v>
       </c>
       <c r="D82" t="s">
         <v>471</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
         <v>472</v>
       </c>
       <c r="G82" t="s">
         <v>473</v>
       </c>
@@ -7835,79 +7838,79 @@
         <v>61</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
         <v>50975</v>
       </c>
       <c r="B85">
         <v>50169</v>
       </c>
       <c r="C85" t="s">
         <v>270</v>
       </c>
       <c r="D85" t="s">
         <v>480</v>
       </c>
       <c r="E85"/>
       <c r="F85" t="s">
         <v>481</v>
       </c>
       <c r="G85" t="s">
         <v>482</v>
       </c>
       <c r="H85"/>
       <c r="I85">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="J85" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86">
         <v>51500</v>
       </c>
       <c r="B86">
         <v>50133</v>
       </c>
       <c r="C86" t="s">
         <v>278</v>
       </c>
       <c r="D86" t="s">
         <v>414</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
         <v>483</v>
       </c>
       <c r="G86" t="s">
         <v>484</v>
       </c>
       <c r="H86"/>
       <c r="I86">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J86" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -7948,60 +7951,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>185</v>
       </c>
       <c r="M1" t="s">
         <v>177</v>
       </c>
       <c r="N1" t="s">
         <v>178</v>
       </c>
       <c r="O1" t="s">
         <v>995</v>
       </c>
       <c r="P1" t="s">
         <v>1000</v>
       </c>
       <c r="Q1" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="R1" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="S1" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="T1" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>485</v>
       </c>
       <c r="C2" t="s">
         <v>486</v>
       </c>
       <c r="D2" t="s">
         <v>494</v>
       </c>
       <c r="E2" t="s">
         <v>655</v>
       </c>
       <c r="F2" t="s">
         <v>660</v>
       </c>
       <c r="G2" t="s">
         <v>670</v>
       </c>
       <c r="H2" t="s">
         <v>677</v>
       </c>
       <c r="I2" t="s">
@@ -8010,57 +8013,57 @@
       <c r="J2" t="s">
         <v>740</v>
       </c>
       <c r="K2" t="s">
         <v>802</v>
       </c>
       <c r="L2" t="s">
         <v>190</v>
       </c>
       <c r="M2" t="s">
         <v>983</v>
       </c>
       <c r="N2" t="s">
         <v>988</v>
       </c>
       <c r="O2" t="s">
         <v>996</v>
       </c>
       <c r="P2" t="s">
         <v>1001</v>
       </c>
       <c r="Q2" t="s">
         <v>227</v>
       </c>
       <c r="R2" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="S2" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="T2" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>487</v>
       </c>
       <c r="D3" t="s">
         <v>495</v>
       </c>
       <c r="E3" t="s">
         <v>656</v>
       </c>
       <c r="F3" t="s">
         <v>661</v>
       </c>
       <c r="G3" t="s">
         <v>70</v>
       </c>
       <c r="H3" t="s">
         <v>678</v>
       </c>
       <c r="I3" t="s">
@@ -8072,300 +8075,303 @@
       <c r="K3" t="s">
         <v>803</v>
       </c>
       <c r="L3" t="s">
         <v>982</v>
       </c>
       <c r="M3" t="s">
         <v>984</v>
       </c>
       <c r="N3" t="s">
         <v>989</v>
       </c>
       <c r="O3" t="s">
         <v>997</v>
       </c>
       <c r="P3" t="s">
         <v>1002</v>
       </c>
       <c r="Q3" t="s">
         <v>228</v>
       </c>
       <c r="R3" t="s">
         <v>287</v>
       </c>
       <c r="S3" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="T3" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>53</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>496</v>
       </c>
       <c r="E4" t="s">
         <v>657</v>
       </c>
       <c r="F4" t="s">
         <v>662</v>
       </c>
       <c r="G4" t="s">
         <v>671</v>
       </c>
       <c r="H4" t="s">
         <v>679</v>
       </c>
       <c r="I4" t="s">
         <v>705</v>
       </c>
       <c r="J4" t="s">
         <v>742</v>
       </c>
       <c r="K4" t="s">
         <v>804</v>
       </c>
       <c r="M4" t="s">
         <v>187</v>
       </c>
       <c r="N4" t="s">
         <v>990</v>
       </c>
       <c r="O4" t="s">
         <v>998</v>
       </c>
       <c r="P4" t="s">
         <v>1003</v>
       </c>
       <c r="Q4" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="R4" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>118</v>
       </c>
       <c r="D5" t="s">
         <v>497</v>
       </c>
       <c r="E5" t="s">
         <v>43</v>
       </c>
       <c r="F5" t="s">
         <v>663</v>
       </c>
       <c r="G5" t="s">
         <v>672</v>
       </c>
       <c r="H5" t="s">
         <v>680</v>
       </c>
       <c r="I5" t="s">
         <v>706</v>
       </c>
       <c r="J5" t="s">
         <v>743</v>
       </c>
       <c r="K5" t="s">
         <v>805</v>
       </c>
       <c r="M5" t="s">
         <v>985</v>
       </c>
       <c r="N5" t="s">
         <v>991</v>
       </c>
       <c r="O5" t="s">
         <v>999</v>
       </c>
       <c r="P5" t="s">
         <v>998</v>
       </c>
       <c r="Q5" t="s">
         <v>229</v>
       </c>
       <c r="R5" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>488</v>
       </c>
       <c r="D6" t="s">
         <v>498</v>
       </c>
       <c r="E6" t="s">
         <v>658</v>
       </c>
       <c r="F6" t="s">
         <v>664</v>
       </c>
       <c r="G6" t="s">
         <v>673</v>
       </c>
       <c r="H6" t="s">
         <v>681</v>
       </c>
       <c r="I6" t="s">
         <v>707</v>
       </c>
       <c r="J6" t="s">
         <v>744</v>
       </c>
       <c r="K6" t="s">
         <v>806</v>
       </c>
       <c r="M6" t="s">
         <v>986</v>
       </c>
       <c r="N6" t="s">
         <v>188</v>
       </c>
       <c r="P6" t="s">
         <v>1004</v>
       </c>
       <c r="Q6" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="R6" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>489</v>
       </c>
       <c r="D7" t="s">
         <v>499</v>
       </c>
       <c r="E7" t="s">
         <v>659</v>
       </c>
       <c r="F7" t="s">
         <v>665</v>
       </c>
       <c r="G7" t="s">
         <v>674</v>
       </c>
       <c r="H7" t="s">
         <v>682</v>
       </c>
       <c r="I7" t="s">
         <v>708</v>
       </c>
       <c r="J7" t="s">
         <v>745</v>
       </c>
       <c r="K7" t="s">
         <v>703</v>
       </c>
       <c r="M7" t="s">
         <v>987</v>
       </c>
       <c r="N7" t="s">
         <v>992</v>
       </c>
       <c r="P7" t="s">
         <v>1005</v>
       </c>
       <c r="R7" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>490</v>
       </c>
       <c r="D8" t="s">
         <v>500</v>
       </c>
       <c r="F8" t="s">
         <v>666</v>
       </c>
       <c r="G8" t="s">
         <v>675</v>
       </c>
       <c r="H8" t="s">
         <v>683</v>
       </c>
       <c r="I8" t="s">
         <v>709</v>
       </c>
       <c r="J8" t="s">
         <v>746</v>
       </c>
       <c r="K8" t="s">
         <v>704</v>
       </c>
       <c r="N8" t="s">
         <v>993</v>
       </c>
       <c r="P8" t="s">
         <v>1006</v>
       </c>
       <c r="R8" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>491</v>
       </c>
       <c r="D9" t="s">
         <v>501</v>
       </c>
       <c r="F9" t="s">
         <v>667</v>
       </c>
       <c r="G9" t="s">
         <v>91</v>
       </c>
       <c r="H9" t="s">
         <v>684</v>
       </c>
       <c r="I9" t="s">
         <v>710</v>
       </c>
       <c r="J9" t="s">
         <v>747</v>
       </c>
       <c r="K9" t="s">
         <v>807</v>
       </c>
       <c r="N9" t="s">
         <v>64</v>
+      </c>
+      <c r="P9" t="s">
+        <v>1007</v>
       </c>
       <c r="R9" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>492</v>
       </c>
       <c r="D10" t="s">
         <v>502</v>
       </c>
       <c r="F10" t="s">
         <v>668</v>
       </c>
       <c r="G10" t="s">
         <v>676</v>
       </c>
       <c r="H10" t="s">
         <v>685</v>
       </c>
       <c r="I10" t="s">
         <v>711</v>
       </c>
       <c r="J10" t="s">