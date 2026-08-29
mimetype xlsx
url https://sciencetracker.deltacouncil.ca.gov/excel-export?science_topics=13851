--- v1 (2026-07-14)
+++ v2 (2026-08-29)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1023">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-14 05:09:03am</t>
+    <t>2026-08-28 08:54:35pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13851</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13851"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -5716,51 +5716,51 @@
         <v>61</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50876</v>
       </c>
       <c r="B9">
         <v>50076</v>
       </c>
       <c r="C9" t="s">
         <v>287</v>
       </c>
       <c r="D9" t="s">
         <v>288</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
         <v>289</v>
       </c>
       <c r="G9" t="s">
         <v>290</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J9" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>51148</v>
       </c>
       <c r="B10">
         <v>49953</v>
       </c>
       <c r="C10" t="s">
         <v>287</v>
       </c>
       <c r="D10" t="s">
         <v>291</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>292</v>
       </c>
       <c r="G10" t="s">
         <v>293</v>
       </c>
@@ -5968,51 +5968,51 @@
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>50961</v>
       </c>
       <c r="B18">
         <v>50167</v>
       </c>
       <c r="C18" t="s">
         <v>274</v>
       </c>
       <c r="D18" t="s">
         <v>306</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
         <v>307</v>
       </c>
       <c r="G18" t="s">
         <v>308</v>
       </c>
       <c r="H18"/>
       <c r="I18">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J18" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50962</v>
       </c>
       <c r="B19">
         <v>50169</v>
       </c>
       <c r="C19" t="s">
         <v>274</v>
       </c>
       <c r="D19" t="s">
         <v>306</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
         <v>307</v>
       </c>
       <c r="G19" t="s">
         <v>308</v>
       </c>
@@ -6052,51 +6052,51 @@
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>51141</v>
       </c>
       <c r="B21">
         <v>50073</v>
       </c>
       <c r="C21" t="s">
         <v>274</v>
       </c>
       <c r="D21" t="s">
         <v>312</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
         <v>313</v>
       </c>
       <c r="G21" t="s">
         <v>314</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>51176</v>
       </c>
       <c r="B22">
         <v>50075</v>
       </c>
       <c r="C22" t="s">
         <v>287</v>
       </c>
       <c r="D22" t="s">
         <v>315</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
         <v>316</v>
       </c>
       <c r="G22" t="s">
         <v>317</v>
       </c>
@@ -6526,51 +6526,51 @@
         <v>61</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>51142</v>
       </c>
       <c r="B38">
         <v>50075</v>
       </c>
       <c r="C38" t="s">
         <v>274</v>
       </c>
       <c r="D38" t="s">
         <v>362</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
         <v>363</v>
       </c>
       <c r="G38" t="s">
         <v>364</v>
       </c>
       <c r="H38"/>
       <c r="I38">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J38" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>51453</v>
       </c>
       <c r="B39">
         <v>50119</v>
       </c>
       <c r="C39" t="s">
         <v>278</v>
       </c>
       <c r="D39" t="s">
         <v>365</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
         <v>366</v>
       </c>
       <c r="G39" t="s">
         <v>367</v>
       </c>
@@ -6692,51 +6692,51 @@
         <v>61</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>50958</v>
       </c>
       <c r="B44">
         <v>50167</v>
       </c>
       <c r="C44" t="s">
         <v>287</v>
       </c>
       <c r="D44" t="s">
         <v>377</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
         <v>378</v>
       </c>
       <c r="G44" t="s">
         <v>379</v>
       </c>
       <c r="H44"/>
       <c r="I44">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J44" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>51479</v>
       </c>
       <c r="B45">
         <v>50075</v>
       </c>
       <c r="C45" t="s">
         <v>274</v>
       </c>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45" t="s">
         <v>380</v>
       </c>
       <c r="G45" t="s">
         <v>381</v>
       </c>
       <c r="H45"/>
       <c r="I45">
@@ -7136,51 +7136,51 @@
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>51496</v>
       </c>
       <c r="B60">
         <v>50192</v>
       </c>
       <c r="C60" t="s">
         <v>274</v>
       </c>
       <c r="D60" t="s">
         <v>421</v>
       </c>
       <c r="E60" t="s">
         <v>422</v>
       </c>
       <c r="F60" t="s">
         <v>423</v>
       </c>
       <c r="G60" t="s">
         <v>424</v>
       </c>
       <c r="H60"/>
       <c r="I60">
-        <v>2624</v>
+        <v>2629</v>
       </c>
       <c r="J60" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>51470</v>
       </c>
       <c r="B61">
         <v>50121</v>
       </c>
       <c r="C61" t="s">
         <v>278</v>
       </c>
       <c r="D61" t="s">
         <v>425</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
         <v>426</v>
       </c>
       <c r="G61" t="s">
         <v>427</v>
       </c>
@@ -7696,51 +7696,51 @@
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
         <v>51467</v>
       </c>
       <c r="B80">
         <v>50121</v>
       </c>
       <c r="C80" t="s">
         <v>274</v>
       </c>
       <c r="D80" t="s">
         <v>466</v>
       </c>
       <c r="E80" t="s">
         <v>467</v>
       </c>
       <c r="F80" t="s">
         <v>468</v>
       </c>
       <c r="G80" t="s">
         <v>469</v>
       </c>
       <c r="H80"/>
       <c r="I80">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="J80" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
         <v>51468</v>
       </c>
       <c r="B81">
         <v>50127</v>
       </c>
       <c r="C81" t="s">
         <v>274</v>
       </c>
       <c r="D81" t="s">
         <v>466</v>
       </c>
       <c r="E81" t="s">
         <v>470</v>
       </c>
       <c r="F81" t="s">
         <v>468</v>
       </c>
       <c r="G81" t="s">