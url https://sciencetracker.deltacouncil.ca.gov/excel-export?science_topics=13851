--- v2 (2026-08-29)
+++ v3 (2026-10-23)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1023">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-28 08:54:35pm</t>
+    <t>2026-10-23 12:43:29pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13851</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13851"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -5884,51 +5884,51 @@
         <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>50974</v>
       </c>
       <c r="B15">
         <v>50167</v>
       </c>
       <c r="C15" t="s">
         <v>270</v>
       </c>
       <c r="D15" t="s">
         <v>300</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
         <v>301</v>
       </c>
       <c r="G15" t="s">
         <v>302</v>
       </c>
       <c r="H15"/>
       <c r="I15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J15" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50933</v>
       </c>
       <c r="B16">
         <v>50169</v>
       </c>
       <c r="C16" t="s">
         <v>287</v>
       </c>
       <c r="D16" t="s">
         <v>303</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
         <v>304</v>
       </c>
       <c r="G16" t="s">
         <v>305</v>
       </c>
@@ -5968,51 +5968,51 @@
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>50961</v>
       </c>
       <c r="B18">
         <v>50167</v>
       </c>
       <c r="C18" t="s">
         <v>274</v>
       </c>
       <c r="D18" t="s">
         <v>306</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
         <v>307</v>
       </c>
       <c r="G18" t="s">
         <v>308</v>
       </c>
       <c r="H18"/>
       <c r="I18">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J18" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50962</v>
       </c>
       <c r="B19">
         <v>50169</v>
       </c>
       <c r="C19" t="s">
         <v>274</v>
       </c>
       <c r="D19" t="s">
         <v>306</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
         <v>307</v>
       </c>
       <c r="G19" t="s">
         <v>308</v>
       </c>
@@ -6442,51 +6442,51 @@
         <v>61</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>50963</v>
       </c>
       <c r="B35">
         <v>50167</v>
       </c>
       <c r="C35" t="s">
         <v>274</v>
       </c>
       <c r="D35" t="s">
         <v>352</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
         <v>353</v>
       </c>
       <c r="G35" t="s">
         <v>354</v>
       </c>
       <c r="H35"/>
       <c r="I35">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J35" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>51460</v>
       </c>
       <c r="B36">
         <v>50119</v>
       </c>
       <c r="C36" t="s">
         <v>287</v>
       </c>
       <c r="D36" t="s">
         <v>356</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
         <v>357</v>
       </c>
       <c r="G36" t="s">
         <v>358</v>
       </c>
@@ -6526,51 +6526,51 @@
         <v>61</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>51142</v>
       </c>
       <c r="B38">
         <v>50075</v>
       </c>
       <c r="C38" t="s">
         <v>274</v>
       </c>
       <c r="D38" t="s">
         <v>362</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
         <v>363</v>
       </c>
       <c r="G38" t="s">
         <v>364</v>
       </c>
       <c r="H38"/>
       <c r="I38">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J38" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>51453</v>
       </c>
       <c r="B39">
         <v>50119</v>
       </c>
       <c r="C39" t="s">
         <v>278</v>
       </c>
       <c r="D39" t="s">
         <v>365</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
         <v>366</v>
       </c>
       <c r="G39" t="s">
         <v>367</v>
       </c>
@@ -7192,51 +7192,51 @@
         <v>61</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>51014</v>
       </c>
       <c r="B62">
         <v>50189</v>
       </c>
       <c r="C62" t="s">
         <v>287</v>
       </c>
       <c r="D62" t="s">
         <v>428</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
         <v>429</v>
       </c>
       <c r="G62" t="s">
         <v>430</v>
       </c>
       <c r="H62"/>
       <c r="I62">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J62" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>51425</v>
       </c>
       <c r="B63">
         <v>50189</v>
       </c>
       <c r="C63" t="s">
         <v>278</v>
       </c>
       <c r="D63" t="s">
         <v>431</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
         <v>432</v>
       </c>
       <c r="G63" t="s">
         <v>433</v>
       </c>