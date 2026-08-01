--- v0 (2026-06-17)
+++ v1 (2026-08-01)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="902">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-17 03:10:14am</t>
+    <t>2026-08-01 06:02:12am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13840</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13840"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -5833,51 +5833,51 @@
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>51111</v>
       </c>
       <c r="B24">
         <v>49942</v>
       </c>
       <c r="C24" t="s">
         <v>284</v>
       </c>
       <c r="D24" t="s">
         <v>333</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
         <v>334</v>
       </c>
       <c r="G24" t="s">
         <v>335</v>
       </c>
       <c r="H24"/>
       <c r="I24">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J24" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>54751</v>
       </c>
       <c r="B25">
         <v>54739</v>
       </c>
       <c r="C25" t="s">
         <v>272</v>
       </c>
       <c r="D25" t="s">
         <v>336</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
         <v>337</v>
       </c>
       <c r="G25" t="s">
         <v>338</v>
       </c>
@@ -6115,51 +6115,51 @@
         <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>51435</v>
       </c>
       <c r="B34">
         <v>50113</v>
       </c>
       <c r="C34" t="s">
         <v>276</v>
       </c>
       <c r="D34" t="s">
         <v>363</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
         <v>364</v>
       </c>
       <c r="G34" t="s">
         <v>365</v>
       </c>
       <c r="H34"/>
       <c r="I34">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J34" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>51447</v>
       </c>
       <c r="B35">
         <v>50174</v>
       </c>
       <c r="C35" t="s">
         <v>280</v>
       </c>
       <c r="D35" t="s">
         <v>366</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
         <v>367</v>
       </c>
       <c r="G35" t="s">
         <v>368</v>
       </c>