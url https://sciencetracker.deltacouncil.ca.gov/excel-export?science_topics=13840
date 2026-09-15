--- v1 (2026-08-01)
+++ v2 (2026-09-15)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="902">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-01 06:02:12am</t>
+    <t>2026-09-15 09:15:58am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13840</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13840"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -5889,51 +5889,51 @@
         <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>51103</v>
       </c>
       <c r="B26">
         <v>49942</v>
       </c>
       <c r="C26" t="s">
         <v>280</v>
       </c>
       <c r="D26" t="s">
         <v>339</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
         <v>340</v>
       </c>
       <c r="G26" t="s">
         <v>341</v>
       </c>
       <c r="H26"/>
       <c r="I26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J26" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>51188</v>
       </c>
       <c r="B27">
         <v>50174</v>
       </c>
       <c r="C27" t="s">
         <v>284</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27" t="s">
         <v>342</v>
       </c>
       <c r="G27" t="s">
         <v>343</v>
       </c>
       <c r="H27"/>
       <c r="I27">