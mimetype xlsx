--- v0 (2026-07-07)
+++ v1 (2026-07-07)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-07 02:54:12pm</t>
+    <t>2026-07-07 03:51:40pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13839</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13839"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>