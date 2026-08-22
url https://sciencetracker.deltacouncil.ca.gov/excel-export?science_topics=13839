--- v1 (2026-07-07)
+++ v2 (2026-08-22)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-07 03:51:40pm</t>
+    <t>2026-08-21 11:20:23pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13839</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13839"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -3738,103 +3738,103 @@
       </c>
       <c r="J2" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>50778</v>
       </c>
       <c r="B3">
         <v>49845</v>
       </c>
       <c r="C3" t="s">
         <v>166</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
         <v>167</v>
       </c>
       <c r="F3" t="s">
         <v>35</v>
       </c>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3">
-        <v>1483</v>
+        <v>1490</v>
       </c>
       <c r="J3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>50779</v>
       </c>
       <c r="B4">
         <v>49845</v>
       </c>
       <c r="C4" t="s">
         <v>166</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
         <v>168</v>
       </c>
       <c r="F4" t="s">
         <v>35</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
-        <v>1480</v>
+        <v>1487</v>
       </c>
       <c r="J4" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>50780</v>
       </c>
       <c r="B5">
         <v>49845</v>
       </c>
       <c r="C5" t="s">
         <v>166</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
         <v>169</v>
       </c>
       <c r="F5" t="s">
         <v>35</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5">
-        <v>1386</v>
+        <v>1393</v>
       </c>
       <c r="J5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50911</v>
       </c>
       <c r="B6">
         <v>50146</v>
       </c>
       <c r="C6" t="s">
         <v>163</v>
       </c>
       <c r="D6" t="s">
         <v>170</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>171</v>
       </c>
       <c r="G6" t="s">
         <v>172</v>
       </c>
@@ -4012,79 +4012,79 @@
         <v>192</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>52256</v>
       </c>
       <c r="B13">
         <v>50193</v>
       </c>
       <c r="C13" t="s">
         <v>166</v>
       </c>
       <c r="D13" t="s">
         <v>193</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
         <v>194</v>
       </c>
       <c r="G13" t="s">
         <v>195</v>
       </c>
       <c r="H13"/>
       <c r="I13">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J13" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>52266</v>
       </c>
       <c r="B14">
         <v>50193</v>
       </c>
       <c r="C14" t="s">
         <v>179</v>
       </c>
       <c r="D14" t="s">
         <v>197</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
         <v>198</v>
       </c>
       <c r="G14" t="s">
         <v>199</v>
       </c>
       <c r="H14"/>
       <c r="I14">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J14" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>51335</v>
       </c>
       <c r="B15">
         <v>50146</v>
       </c>
       <c r="C15" t="s">
         <v>163</v>
       </c>
       <c r="D15" t="s">
         <v>200</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
         <v>201</v>
       </c>
       <c r="G15" t="s">
         <v>202</v>
       </c>