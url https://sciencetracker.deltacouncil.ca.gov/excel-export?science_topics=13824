--- v0 (2026-05-20)
+++ v1 (2026-07-05)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1246">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-20 04:57:03pm</t>
+    <t>2026-07-04 10:58:18pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13824</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13824"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -3798,50 +3798,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
@@ -7387,51 +7390,51 @@
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>51474</v>
       </c>
       <c r="B2">
         <v>50122</v>
       </c>
       <c r="C2" t="s">
         <v>454</v>
       </c>
       <c r="D2" t="s">
         <v>455</v>
       </c>
       <c r="E2" t="s">
         <v>456</v>
       </c>
       <c r="F2" t="s">
         <v>457</v>
       </c>
       <c r="G2" t="s">
         <v>458</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="J2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>51305</v>
       </c>
       <c r="B3">
         <v>50182</v>
       </c>
       <c r="C3" t="s">
         <v>459</v>
       </c>
       <c r="D3" t="s">
         <v>460</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>461</v>
       </c>
       <c r="G3" t="s">
         <v>462</v>
       </c>
@@ -8841,51 +8844,51 @@
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>51473</v>
       </c>
       <c r="B54">
         <v>50122</v>
       </c>
       <c r="C54" t="s">
         <v>454</v>
       </c>
       <c r="D54" t="s">
         <v>587</v>
       </c>
       <c r="E54" t="s">
         <v>588</v>
       </c>
       <c r="F54" t="s">
         <v>589</v>
       </c>
       <c r="G54" t="s">
         <v>590</v>
       </c>
       <c r="H54"/>
       <c r="I54">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="J54" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>51495</v>
       </c>
       <c r="B55">
         <v>50128</v>
       </c>
       <c r="C55" t="s">
         <v>459</v>
       </c>
       <c r="D55" t="s">
         <v>480</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
         <v>591</v>
       </c>
       <c r="G55" t="s">
         <v>592</v>
       </c>
@@ -8983,231 +8986,231 @@
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>51264</v>
       </c>
       <c r="B59">
         <v>50082</v>
       </c>
       <c r="C59" t="s">
         <v>459</v>
       </c>
       <c r="D59" t="s">
         <v>602</v>
       </c>
       <c r="E59" t="s">
         <v>603</v>
       </c>
       <c r="F59" t="s">
         <v>604</v>
       </c>
       <c r="G59" t="s">
         <v>605</v>
       </c>
       <c r="H59"/>
       <c r="I59">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="J59" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>51205</v>
       </c>
       <c r="B60">
         <v>49953</v>
       </c>
       <c r="C60" t="s">
         <v>459</v>
       </c>
       <c r="D60" t="s">
         <v>606</v>
       </c>
       <c r="E60" t="s">
         <v>607</v>
       </c>
       <c r="F60" t="s">
         <v>608</v>
       </c>
       <c r="G60" t="s">
         <v>609</v>
       </c>
       <c r="H60"/>
       <c r="I60">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="J60" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>51206</v>
       </c>
       <c r="B61">
         <v>50070</v>
       </c>
       <c r="C61" t="s">
         <v>459</v>
       </c>
       <c r="D61" t="s">
         <v>606</v>
       </c>
       <c r="E61" t="s">
         <v>610</v>
       </c>
       <c r="F61" t="s">
         <v>608</v>
       </c>
       <c r="G61" t="s">
         <v>609</v>
       </c>
       <c r="H61"/>
       <c r="I61">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="J61" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>51207</v>
       </c>
       <c r="B62">
         <v>50077</v>
       </c>
       <c r="C62" t="s">
         <v>459</v>
       </c>
       <c r="D62" t="s">
         <v>606</v>
       </c>
       <c r="E62" t="s">
         <v>611</v>
       </c>
       <c r="F62" t="s">
         <v>608</v>
       </c>
       <c r="G62" t="s">
         <v>609</v>
       </c>
       <c r="H62"/>
       <c r="I62">
-        <v>2510</v>
+        <v>2598</v>
       </c>
       <c r="J62" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>51158</v>
       </c>
       <c r="B63">
         <v>49953</v>
       </c>
       <c r="C63" t="s">
         <v>459</v>
       </c>
       <c r="D63" t="s">
         <v>612</v>
       </c>
       <c r="E63" t="s">
         <v>613</v>
       </c>
       <c r="F63" t="s">
         <v>614</v>
       </c>
       <c r="G63" t="s">
         <v>615</v>
       </c>
       <c r="H63"/>
       <c r="I63">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="J63" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>51159</v>
       </c>
       <c r="B64">
         <v>50070</v>
       </c>
       <c r="C64" t="s">
         <v>459</v>
       </c>
       <c r="D64" t="s">
         <v>612</v>
       </c>
       <c r="E64" t="s">
         <v>616</v>
       </c>
       <c r="F64" t="s">
         <v>614</v>
       </c>
       <c r="G64" t="s">
         <v>615</v>
       </c>
       <c r="H64"/>
       <c r="I64">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="J64" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>51160</v>
       </c>
       <c r="B65">
         <v>50077</v>
       </c>
       <c r="C65" t="s">
         <v>459</v>
       </c>
       <c r="D65" t="s">
         <v>612</v>
       </c>
       <c r="E65" t="s">
         <v>617</v>
       </c>
       <c r="F65" t="s">
         <v>614</v>
       </c>
       <c r="G65" t="s">
         <v>615</v>
       </c>
       <c r="H65"/>
       <c r="I65">
-        <v>2579</v>
+        <v>2669</v>
       </c>
       <c r="J65" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>51498</v>
       </c>
       <c r="B66">
         <v>50131</v>
       </c>
       <c r="C66" t="s">
         <v>467</v>
       </c>
       <c r="D66" t="s">
         <v>618</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
         <v>619</v>
       </c>
       <c r="G66" t="s">
         <v>620</v>
       </c>
@@ -9275,51 +9278,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>50963</v>
       </c>
       <c r="B69">
         <v>50167</v>
       </c>
       <c r="C69" t="s">
         <v>459</v>
       </c>
       <c r="D69" t="s">
         <v>627</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
         <v>628</v>
       </c>
       <c r="G69" t="s">
         <v>629</v>
       </c>
       <c r="H69"/>
       <c r="I69">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J69" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
         <v>51052</v>
       </c>
       <c r="B70">
         <v>50203</v>
       </c>
       <c r="C70" t="s">
         <v>476</v>
       </c>
       <c r="D70"/>
       <c r="E70"/>
       <c r="F70" t="s">
         <v>631</v>
       </c>
       <c r="G70" t="s">
         <v>632</v>
       </c>
       <c r="H70"/>
       <c r="I70">
@@ -10055,81 +10058,81 @@
     </row>
     <row r="97" spans="1:10">
       <c r="A97">
         <v>51209</v>
       </c>
       <c r="B97">
         <v>49953</v>
       </c>
       <c r="C97" t="s">
         <v>454</v>
       </c>
       <c r="D97" t="s">
         <v>698</v>
       </c>
       <c r="E97" t="s">
         <v>699</v>
       </c>
       <c r="F97" t="s">
         <v>700</v>
       </c>
       <c r="G97" t="s">
         <v>701</v>
       </c>
       <c r="H97"/>
       <c r="I97">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="J97" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98">
         <v>51210</v>
       </c>
       <c r="B98">
         <v>50070</v>
       </c>
       <c r="C98" t="s">
         <v>454</v>
       </c>
       <c r="D98" t="s">
         <v>698</v>
       </c>
       <c r="E98" t="s">
         <v>702</v>
       </c>
       <c r="F98" t="s">
         <v>700</v>
       </c>
       <c r="G98" t="s">
         <v>701</v>
       </c>
       <c r="H98"/>
       <c r="I98">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="J98" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99">
         <v>51079</v>
       </c>
       <c r="B99">
         <v>49923</v>
       </c>
       <c r="C99" t="s">
         <v>459</v>
       </c>
       <c r="D99" t="s">
         <v>703</v>
       </c>
       <c r="E99"/>
       <c r="F99" t="s">
         <v>704</v>
       </c>
       <c r="G99" t="s">
         <v>705</v>
       </c>
@@ -10225,111 +10228,111 @@
     </row>
     <row r="103" spans="1:10">
       <c r="A103">
         <v>51467</v>
       </c>
       <c r="B103">
         <v>50121</v>
       </c>
       <c r="C103" t="s">
         <v>459</v>
       </c>
       <c r="D103" t="s">
         <v>711</v>
       </c>
       <c r="E103" t="s">
         <v>712</v>
       </c>
       <c r="F103" t="s">
         <v>713</v>
       </c>
       <c r="G103" t="s">
         <v>714</v>
       </c>
       <c r="H103"/>
       <c r="I103">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="J103" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104">
         <v>51468</v>
       </c>
       <c r="B104">
         <v>50127</v>
       </c>
       <c r="C104" t="s">
         <v>459</v>
       </c>
       <c r="D104" t="s">
         <v>711</v>
       </c>
       <c r="E104" t="s">
         <v>715</v>
       </c>
       <c r="F104" t="s">
         <v>713</v>
       </c>
       <c r="G104" t="s">
         <v>714</v>
       </c>
       <c r="H104"/>
       <c r="I104">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="J104" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105">
         <v>51469</v>
       </c>
       <c r="B105">
         <v>50128</v>
       </c>
       <c r="C105" t="s">
         <v>459</v>
       </c>
       <c r="D105" t="s">
         <v>711</v>
       </c>
       <c r="E105" t="s">
         <v>716</v>
       </c>
       <c r="F105" t="s">
         <v>713</v>
       </c>
       <c r="G105" t="s">
         <v>714</v>
       </c>
       <c r="H105"/>
       <c r="I105">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J105" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106">
         <v>51476</v>
       </c>
       <c r="B106">
         <v>50124</v>
       </c>
       <c r="C106" t="s">
         <v>467</v>
       </c>
       <c r="D106" t="s">
         <v>717</v>
       </c>
       <c r="E106"/>
       <c r="F106" t="s">
         <v>718</v>
       </c>
       <c r="G106" t="s">
         <v>719</v>
       </c>
@@ -10426,60 +10429,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>286</v>
       </c>
       <c r="M1" t="s">
         <v>278</v>
       </c>
       <c r="N1" t="s">
         <v>279</v>
       </c>
       <c r="O1" t="s">
         <v>1220</v>
       </c>
       <c r="P1" t="s">
         <v>1225</v>
       </c>
       <c r="Q1" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="R1" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="S1" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="T1" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>723</v>
       </c>
       <c r="C2" t="s">
         <v>724</v>
       </c>
       <c r="D2" t="s">
         <v>730</v>
       </c>
       <c r="E2" t="s">
         <v>891</v>
       </c>
       <c r="F2" t="s">
         <v>894</v>
       </c>
       <c r="G2" t="s">
         <v>267</v>
       </c>
       <c r="H2" t="s">
         <v>907</v>
       </c>
       <c r="I2" t="s">
@@ -10488,54 +10491,54 @@
       <c r="J2" t="s">
         <v>968</v>
       </c>
       <c r="K2" t="s">
         <v>1028</v>
       </c>
       <c r="L2" t="s">
         <v>291</v>
       </c>
       <c r="M2" t="s">
         <v>1208</v>
       </c>
       <c r="N2" t="s">
         <v>1213</v>
       </c>
       <c r="O2" t="s">
         <v>1221</v>
       </c>
       <c r="P2" t="s">
         <v>1226</v>
       </c>
       <c r="Q2" t="s">
         <v>347</v>
       </c>
       <c r="R2" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="S2" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="T2" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>58</v>
       </c>
       <c r="D3" t="s">
         <v>731</v>
       </c>
       <c r="E3" t="s">
         <v>119</v>
       </c>
       <c r="F3" t="s">
         <v>895</v>
       </c>
       <c r="G3" t="s">
         <v>120</v>
       </c>
       <c r="H3" t="s">
@@ -10550,151 +10553,151 @@
       <c r="K3" t="s">
         <v>253</v>
       </c>
       <c r="L3" t="s">
         <v>1207</v>
       </c>
       <c r="M3" t="s">
         <v>1209</v>
       </c>
       <c r="N3" t="s">
         <v>1214</v>
       </c>
       <c r="O3" t="s">
         <v>1222</v>
       </c>
       <c r="P3" t="s">
         <v>1227</v>
       </c>
       <c r="Q3" t="s">
         <v>349</v>
       </c>
       <c r="R3" t="s">
         <v>476</v>
       </c>
       <c r="S3" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="T3" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>53</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>732</v>
       </c>
       <c r="E4" t="s">
         <v>892</v>
       </c>
       <c r="F4" t="s">
         <v>896</v>
       </c>
       <c r="G4" t="s">
         <v>235</v>
       </c>
       <c r="H4" t="s">
         <v>909</v>
       </c>
       <c r="I4" t="s">
         <v>935</v>
       </c>
       <c r="J4" t="s">
         <v>970</v>
       </c>
       <c r="K4" t="s">
         <v>1029</v>
       </c>
       <c r="M4" t="s">
         <v>288</v>
       </c>
       <c r="N4" t="s">
         <v>1215</v>
       </c>
       <c r="O4" t="s">
         <v>1223</v>
       </c>
       <c r="P4" t="s">
         <v>1228</v>
       </c>
       <c r="Q4" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="R4" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>108</v>
       </c>
       <c r="D5" t="s">
         <v>733</v>
       </c>
       <c r="E5" t="s">
         <v>43</v>
       </c>
       <c r="F5" t="s">
         <v>897</v>
       </c>
       <c r="G5" t="s">
         <v>904</v>
       </c>
       <c r="H5" t="s">
         <v>910</v>
       </c>
       <c r="I5" t="s">
         <v>936</v>
       </c>
       <c r="J5" t="s">
         <v>971</v>
       </c>
       <c r="K5" t="s">
         <v>1030</v>
       </c>
       <c r="M5" t="s">
         <v>1210</v>
       </c>
       <c r="N5" t="s">
         <v>1216</v>
       </c>
       <c r="O5" t="s">
         <v>1224</v>
       </c>
       <c r="P5" t="s">
         <v>1223</v>
       </c>
       <c r="Q5" t="s">
         <v>350</v>
       </c>
       <c r="R5" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>725</v>
       </c>
       <c r="D6" t="s">
         <v>734</v>
       </c>
       <c r="E6" t="s">
         <v>893</v>
       </c>
       <c r="F6" t="s">
         <v>898</v>
       </c>
       <c r="G6" t="s">
         <v>45</v>
       </c>
       <c r="H6" t="s">
         <v>911</v>
       </c>
       <c r="I6" t="s">
         <v>937</v>
       </c>
       <c r="J6" t="s">
@@ -10735,118 +10738,121 @@
       <c r="G7" t="s">
         <v>905</v>
       </c>
       <c r="H7" t="s">
         <v>912</v>
       </c>
       <c r="I7" t="s">
         <v>938</v>
       </c>
       <c r="J7" t="s">
         <v>973</v>
       </c>
       <c r="K7" t="s">
         <v>933</v>
       </c>
       <c r="M7" t="s">
         <v>1212</v>
       </c>
       <c r="N7" t="s">
         <v>1217</v>
       </c>
       <c r="P7" t="s">
         <v>1230</v>
       </c>
       <c r="R7" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>726</v>
       </c>
       <c r="D8" t="s">
         <v>736</v>
       </c>
       <c r="F8" t="s">
         <v>900</v>
       </c>
       <c r="G8" t="s">
         <v>906</v>
       </c>
       <c r="H8" t="s">
         <v>913</v>
       </c>
       <c r="I8" t="s">
         <v>939</v>
       </c>
       <c r="J8" t="s">
         <v>974</v>
       </c>
       <c r="K8" t="s">
         <v>934</v>
       </c>
       <c r="N8" t="s">
         <v>1218</v>
       </c>
       <c r="P8" t="s">
         <v>1231</v>
       </c>
       <c r="R8" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>727</v>
       </c>
       <c r="D9" t="s">
         <v>737</v>
       </c>
       <c r="F9" t="s">
         <v>901</v>
       </c>
       <c r="G9" t="s">
         <v>129</v>
       </c>
       <c r="H9" t="s">
         <v>914</v>
       </c>
       <c r="I9" t="s">
         <v>940</v>
       </c>
       <c r="J9" t="s">
         <v>975</v>
       </c>
       <c r="K9" t="s">
         <v>1032</v>
       </c>
       <c r="N9" t="s">
         <v>84</v>
       </c>
+      <c r="P9" t="s">
+        <v>1232</v>
+      </c>
       <c r="R9" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>728</v>
       </c>
       <c r="D10" t="s">
         <v>738</v>
       </c>
       <c r="F10" t="s">
         <v>902</v>
       </c>
       <c r="G10" t="s">
         <v>89</v>
       </c>
       <c r="H10" t="s">
         <v>915</v>
       </c>
       <c r="I10" t="s">
         <v>941</v>
       </c>
       <c r="J10" t="s">
         <v>976</v>
       </c>
       <c r="K10" t="s">