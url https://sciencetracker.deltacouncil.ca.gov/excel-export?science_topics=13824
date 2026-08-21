--- v1 (2026-07-05)
+++ v2 (2026-08-21)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1246">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-04 10:58:18pm</t>
+    <t>2026-08-21 08:26:53am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13824</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13824"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -7610,51 +7610,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>51493</v>
       </c>
       <c r="B10">
         <v>50128</v>
       </c>
       <c r="C10" t="s">
         <v>459</v>
       </c>
       <c r="D10" t="s">
         <v>480</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>481</v>
       </c>
       <c r="G10" t="s">
         <v>482</v>
       </c>
       <c r="H10"/>
       <c r="I10">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J10" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>51490</v>
       </c>
       <c r="B11">
         <v>50127</v>
       </c>
       <c r="C11" t="s">
         <v>467</v>
       </c>
       <c r="D11" t="s">
         <v>480</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>483</v>
       </c>
       <c r="G11" t="s">
         <v>484</v>
       </c>
@@ -8786,51 +8786,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>51185</v>
       </c>
       <c r="B52">
         <v>50077</v>
       </c>
       <c r="C52" t="s">
         <v>476</v>
       </c>
       <c r="D52" t="s">
         <v>581</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
         <v>582</v>
       </c>
       <c r="G52" t="s">
         <v>583</v>
       </c>
       <c r="H52"/>
       <c r="I52">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J52" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>51183</v>
       </c>
       <c r="B53">
         <v>50077</v>
       </c>
       <c r="C53" t="s">
         <v>454</v>
       </c>
       <c r="D53" t="s">
         <v>584</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
         <v>585</v>
       </c>
       <c r="G53" t="s">
         <v>586</v>
       </c>
@@ -8844,79 +8844,79 @@
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>51473</v>
       </c>
       <c r="B54">
         <v>50122</v>
       </c>
       <c r="C54" t="s">
         <v>454</v>
       </c>
       <c r="D54" t="s">
         <v>587</v>
       </c>
       <c r="E54" t="s">
         <v>588</v>
       </c>
       <c r="F54" t="s">
         <v>589</v>
       </c>
       <c r="G54" t="s">
         <v>590</v>
       </c>
       <c r="H54"/>
       <c r="I54">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="J54" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>51495</v>
       </c>
       <c r="B55">
         <v>50128</v>
       </c>
       <c r="C55" t="s">
         <v>459</v>
       </c>
       <c r="D55" t="s">
         <v>480</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
         <v>591</v>
       </c>
       <c r="G55" t="s">
         <v>592</v>
       </c>
       <c r="H55"/>
       <c r="I55">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J55" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>51214</v>
       </c>
       <c r="B56">
         <v>50167</v>
       </c>
       <c r="C56" t="s">
         <v>459</v>
       </c>
       <c r="D56" t="s">
         <v>593</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
         <v>594</v>
       </c>
       <c r="G56" t="s">
         <v>595</v>
       </c>
@@ -9076,51 +9076,51 @@
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>51207</v>
       </c>
       <c r="B62">
         <v>50077</v>
       </c>
       <c r="C62" t="s">
         <v>459</v>
       </c>
       <c r="D62" t="s">
         <v>606</v>
       </c>
       <c r="E62" t="s">
         <v>611</v>
       </c>
       <c r="F62" t="s">
         <v>608</v>
       </c>
       <c r="G62" t="s">
         <v>609</v>
       </c>
       <c r="H62"/>
       <c r="I62">
-        <v>2598</v>
+        <v>2609</v>
       </c>
       <c r="J62" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>51158</v>
       </c>
       <c r="B63">
         <v>49953</v>
       </c>
       <c r="C63" t="s">
         <v>459</v>
       </c>
       <c r="D63" t="s">
         <v>612</v>
       </c>
       <c r="E63" t="s">
         <v>613</v>
       </c>
       <c r="F63" t="s">
         <v>614</v>
       </c>
       <c r="G63" t="s">
@@ -9166,51 +9166,51 @@
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>51160</v>
       </c>
       <c r="B65">
         <v>50077</v>
       </c>
       <c r="C65" t="s">
         <v>459</v>
       </c>
       <c r="D65" t="s">
         <v>612</v>
       </c>
       <c r="E65" t="s">
         <v>617</v>
       </c>
       <c r="F65" t="s">
         <v>614</v>
       </c>
       <c r="G65" t="s">
         <v>615</v>
       </c>
       <c r="H65"/>
       <c r="I65">
-        <v>2669</v>
+        <v>2680</v>
       </c>
       <c r="J65" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>51498</v>
       </c>
       <c r="B66">
         <v>50131</v>
       </c>
       <c r="C66" t="s">
         <v>467</v>
       </c>
       <c r="D66" t="s">
         <v>618</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
         <v>619</v>
       </c>
       <c r="G66" t="s">
         <v>620</v>
       </c>
@@ -9552,51 +9552,51 @@
         <v>65</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
         <v>51494</v>
       </c>
       <c r="B79">
         <v>50128</v>
       </c>
       <c r="C79" t="s">
         <v>454</v>
       </c>
       <c r="D79" t="s">
         <v>480</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
         <v>655</v>
       </c>
       <c r="G79" t="s">
         <v>656</v>
       </c>
       <c r="H79"/>
       <c r="I79">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J79" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
         <v>51466</v>
       </c>
       <c r="B80">
         <v>50121</v>
       </c>
       <c r="C80" t="s">
         <v>459</v>
       </c>
       <c r="D80" t="s">
         <v>657</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
         <v>658</v>
       </c>
       <c r="G80" t="s">
         <v>659</v>
       </c>
@@ -10228,51 +10228,51 @@
     </row>
     <row r="103" spans="1:10">
       <c r="A103">
         <v>51467</v>
       </c>
       <c r="B103">
         <v>50121</v>
       </c>
       <c r="C103" t="s">
         <v>459</v>
       </c>
       <c r="D103" t="s">
         <v>711</v>
       </c>
       <c r="E103" t="s">
         <v>712</v>
       </c>
       <c r="F103" t="s">
         <v>713</v>
       </c>
       <c r="G103" t="s">
         <v>714</v>
       </c>
       <c r="H103"/>
       <c r="I103">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="J103" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104">
         <v>51468</v>
       </c>
       <c r="B104">
         <v>50127</v>
       </c>
       <c r="C104" t="s">
         <v>459</v>
       </c>
       <c r="D104" t="s">
         <v>711</v>
       </c>
       <c r="E104" t="s">
         <v>715</v>
       </c>
       <c r="F104" t="s">
         <v>713</v>
       </c>
       <c r="G104" t="s">