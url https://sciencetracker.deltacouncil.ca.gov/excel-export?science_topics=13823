--- v0 (2026-05-25)
+++ v1 (2026-07-12)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1168">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-25 02:53:57am</t>
+    <t>2026-07-12 02:46:56pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13823</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13823"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -3541,50 +3541,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
@@ -6737,81 +6740,81 @@
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>51448</v>
       </c>
       <c r="B4">
         <v>49925</v>
       </c>
       <c r="C4" t="s">
         <v>396</v>
       </c>
       <c r="D4" t="s">
         <v>400</v>
       </c>
       <c r="E4" t="s">
         <v>401</v>
       </c>
       <c r="F4" t="s">
         <v>402</v>
       </c>
       <c r="G4" t="s">
         <v>403</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="J4" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>51243</v>
       </c>
       <c r="B5">
         <v>49951</v>
       </c>
       <c r="C5" t="s">
         <v>392</v>
       </c>
       <c r="D5" t="s">
         <v>404</v>
       </c>
       <c r="E5" t="s">
         <v>405</v>
       </c>
       <c r="F5" t="s">
         <v>406</v>
       </c>
       <c r="G5" t="s">
         <v>407</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="J5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50984</v>
       </c>
       <c r="B6">
         <v>50099</v>
       </c>
       <c r="C6" t="s">
         <v>408</v>
       </c>
       <c r="D6" t="s">
         <v>409</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>410</v>
       </c>
       <c r="G6" t="s">
         <v>411</v>
       </c>
@@ -7635,77 +7638,77 @@
       </c>
       <c r="J35" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>50785</v>
       </c>
       <c r="B36">
         <v>49848</v>
       </c>
       <c r="C36" t="s">
         <v>418</v>
       </c>
       <c r="D36"/>
       <c r="E36" t="s">
         <v>495</v>
       </c>
       <c r="F36" t="s">
         <v>35</v>
       </c>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="J36" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>50786</v>
       </c>
       <c r="B37">
         <v>49848</v>
       </c>
       <c r="C37" t="s">
         <v>418</v>
       </c>
       <c r="D37"/>
       <c r="E37" t="s">
         <v>496</v>
       </c>
       <c r="F37" t="s">
         <v>35</v>
       </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="J37" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>51480</v>
       </c>
       <c r="B38">
         <v>50125</v>
       </c>
       <c r="C38" t="s">
         <v>396</v>
       </c>
       <c r="D38" t="s">
         <v>497</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
         <v>498</v>
       </c>
       <c r="G38" t="s">
         <v>499</v>
       </c>
@@ -7859,81 +7862,81 @@
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>51128</v>
       </c>
       <c r="B44">
         <v>49943</v>
       </c>
       <c r="C44" t="s">
         <v>396</v>
       </c>
       <c r="D44" t="s">
         <v>512</v>
       </c>
       <c r="E44" t="s">
         <v>513</v>
       </c>
       <c r="F44" t="s">
         <v>514</v>
       </c>
       <c r="G44" t="s">
         <v>515</v>
       </c>
       <c r="H44"/>
       <c r="I44">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J44" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>51109</v>
       </c>
       <c r="B45">
         <v>49943</v>
       </c>
       <c r="C45" t="s">
         <v>396</v>
       </c>
       <c r="D45" t="s">
         <v>512</v>
       </c>
       <c r="E45" t="s">
         <v>516</v>
       </c>
       <c r="F45" t="s">
         <v>517</v>
       </c>
       <c r="G45" t="s">
         <v>515</v>
       </c>
       <c r="H45"/>
       <c r="I45">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J45" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>51108</v>
       </c>
       <c r="B46">
         <v>49943</v>
       </c>
       <c r="C46" t="s">
         <v>396</v>
       </c>
       <c r="D46" t="s">
         <v>518</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
         <v>519</v>
       </c>
       <c r="G46" t="s">
         <v>520</v>
       </c>
@@ -7975,51 +7978,51 @@
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>51484</v>
       </c>
       <c r="B48">
         <v>50125</v>
       </c>
       <c r="C48" t="s">
         <v>396</v>
       </c>
       <c r="D48" t="s">
         <v>524</v>
       </c>
       <c r="E48" t="s">
         <v>525</v>
       </c>
       <c r="F48" t="s">
         <v>526</v>
       </c>
       <c r="G48" t="s">
         <v>527</v>
       </c>
       <c r="H48"/>
       <c r="I48">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="J48" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>51483</v>
       </c>
       <c r="B49">
         <v>50125</v>
       </c>
       <c r="C49" t="s">
         <v>396</v>
       </c>
       <c r="D49" t="s">
         <v>528</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
         <v>529</v>
       </c>
       <c r="G49" t="s">
         <v>530</v>
       </c>
@@ -8145,51 +8148,51 @@
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>51488</v>
       </c>
       <c r="B54">
         <v>50125</v>
       </c>
       <c r="C54" t="s">
         <v>396</v>
       </c>
       <c r="D54" t="s">
         <v>540</v>
       </c>
       <c r="E54" t="s">
         <v>541</v>
       </c>
       <c r="F54" t="s">
         <v>542</v>
       </c>
       <c r="G54" t="s">
         <v>543</v>
       </c>
       <c r="H54"/>
       <c r="I54">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="J54" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>51485</v>
       </c>
       <c r="B55">
         <v>50125</v>
       </c>
       <c r="C55" t="s">
         <v>418</v>
       </c>
       <c r="D55" t="s">
         <v>544</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
         <v>545</v>
       </c>
       <c r="G55" t="s">
         <v>546</v>
       </c>
@@ -8203,51 +8206,51 @@
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>51118</v>
       </c>
       <c r="B56">
         <v>49941</v>
       </c>
       <c r="C56" t="s">
         <v>396</v>
       </c>
       <c r="D56" t="s">
         <v>547</v>
       </c>
       <c r="E56" t="s">
         <v>548</v>
       </c>
       <c r="F56" t="s">
         <v>549</v>
       </c>
       <c r="G56" t="s">
         <v>550</v>
       </c>
       <c r="H56"/>
       <c r="I56">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="J56" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>51123</v>
       </c>
       <c r="B57">
         <v>49941</v>
       </c>
       <c r="C57" t="s">
         <v>396</v>
       </c>
       <c r="D57" t="s">
         <v>551</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
         <v>552</v>
       </c>
       <c r="G57" t="s">
         <v>553</v>
       </c>
@@ -8317,111 +8320,111 @@
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>51121</v>
       </c>
       <c r="B60">
         <v>49941</v>
       </c>
       <c r="C60" t="s">
         <v>396</v>
       </c>
       <c r="D60" t="s">
         <v>560</v>
       </c>
       <c r="E60" t="s">
         <v>561</v>
       </c>
       <c r="F60" t="s">
         <v>562</v>
       </c>
       <c r="G60" t="s">
         <v>563</v>
       </c>
       <c r="H60"/>
       <c r="I60">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="J60" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>51101</v>
       </c>
       <c r="B61">
         <v>49937</v>
       </c>
       <c r="C61" t="s">
         <v>396</v>
       </c>
       <c r="D61" t="s">
         <v>564</v>
       </c>
       <c r="E61" t="s">
         <v>565</v>
       </c>
       <c r="F61" t="s">
         <v>566</v>
       </c>
       <c r="G61" t="s">
         <v>567</v>
       </c>
       <c r="H61"/>
       <c r="I61">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="J61" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>51102</v>
       </c>
       <c r="B62">
         <v>49937</v>
       </c>
       <c r="C62" t="s">
         <v>396</v>
       </c>
       <c r="D62" t="s">
         <v>568</v>
       </c>
       <c r="E62" t="s">
         <v>569</v>
       </c>
       <c r="F62" t="s">
         <v>570</v>
       </c>
       <c r="G62" t="s">
         <v>571</v>
       </c>
       <c r="H62"/>
       <c r="I62">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="J62" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>51082</v>
       </c>
       <c r="B63">
         <v>49925</v>
       </c>
       <c r="C63" t="s">
         <v>396</v>
       </c>
       <c r="D63" t="s">
         <v>446</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
         <v>572</v>
       </c>
       <c r="G63" t="s">
         <v>573</v>
       </c>
@@ -8797,51 +8800,51 @@
         <v>49</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
         <v>51435</v>
       </c>
       <c r="B77">
         <v>50113</v>
       </c>
       <c r="C77" t="s">
         <v>418</v>
       </c>
       <c r="D77" t="s">
         <v>613</v>
       </c>
       <c r="E77"/>
       <c r="F77" t="s">
         <v>614</v>
       </c>
       <c r="G77" t="s">
         <v>615</v>
       </c>
       <c r="H77"/>
       <c r="I77">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J77" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
         <v>51434</v>
       </c>
       <c r="B78">
         <v>50113</v>
       </c>
       <c r="C78" t="s">
         <v>408</v>
       </c>
       <c r="D78" t="s">
         <v>616</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
         <v>617</v>
       </c>
       <c r="G78" t="s">
         <v>618</v>
       </c>
@@ -9078,60 +9081,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>251</v>
       </c>
       <c r="M1" t="s">
         <v>243</v>
       </c>
       <c r="N1" t="s">
         <v>244</v>
       </c>
       <c r="O1" t="s">
         <v>1137</v>
       </c>
       <c r="P1" t="s">
         <v>1142</v>
       </c>
       <c r="Q1" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="R1" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="S1" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="T1" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>634</v>
       </c>
       <c r="C2" t="s">
         <v>635</v>
       </c>
       <c r="D2" t="s">
         <v>642</v>
       </c>
       <c r="E2" t="s">
         <v>803</v>
       </c>
       <c r="F2" t="s">
         <v>807</v>
       </c>
       <c r="G2" t="s">
         <v>817</v>
       </c>
       <c r="H2" t="s">
         <v>821</v>
       </c>
       <c r="I2" t="s">
@@ -9140,54 +9143,54 @@
       <c r="J2" t="s">
         <v>881</v>
       </c>
       <c r="K2" t="s">
         <v>943</v>
       </c>
       <c r="L2" t="s">
         <v>1123</v>
       </c>
       <c r="M2" t="s">
         <v>1125</v>
       </c>
       <c r="N2" t="s">
         <v>1130</v>
       </c>
       <c r="O2" t="s">
         <v>1138</v>
       </c>
       <c r="P2" t="s">
         <v>1143</v>
       </c>
       <c r="Q2" t="s">
         <v>281</v>
       </c>
       <c r="R2" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="S2" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="T2" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>57</v>
       </c>
       <c r="D3" t="s">
         <v>643</v>
       </c>
       <c r="E3" t="s">
         <v>134</v>
       </c>
       <c r="F3" t="s">
         <v>808</v>
       </c>
       <c r="G3" t="s">
         <v>818</v>
       </c>
       <c r="H3" t="s">
@@ -9196,341 +9199,344 @@
       <c r="I3" t="s">
         <v>845</v>
       </c>
       <c r="J3" t="s">
         <v>882</v>
       </c>
       <c r="K3" t="s">
         <v>944</v>
       </c>
       <c r="L3" t="s">
         <v>1124</v>
       </c>
       <c r="M3" t="s">
         <v>253</v>
       </c>
       <c r="N3" t="s">
         <v>1131</v>
       </c>
       <c r="O3" t="s">
         <v>1139</v>
       </c>
       <c r="P3" t="s">
         <v>1144</v>
       </c>
       <c r="Q3" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="R3" t="s">
         <v>408</v>
       </c>
       <c r="S3" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="T3" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>52</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>644</v>
       </c>
       <c r="E4" t="s">
         <v>804</v>
       </c>
       <c r="F4" t="s">
         <v>809</v>
       </c>
       <c r="G4" t="s">
         <v>199</v>
       </c>
       <c r="H4" t="s">
         <v>823</v>
       </c>
       <c r="I4" t="s">
         <v>846</v>
       </c>
       <c r="J4" t="s">
         <v>883</v>
       </c>
       <c r="K4" t="s">
         <v>945</v>
       </c>
       <c r="M4" t="s">
         <v>1126</v>
       </c>
       <c r="N4" t="s">
         <v>1132</v>
       </c>
       <c r="O4" t="s">
         <v>1140</v>
       </c>
       <c r="P4" t="s">
         <v>1145</v>
       </c>
       <c r="Q4" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="R4" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>636</v>
       </c>
       <c r="D5" t="s">
         <v>645</v>
       </c>
       <c r="E5" t="s">
         <v>42</v>
       </c>
       <c r="F5" t="s">
         <v>810</v>
       </c>
       <c r="G5" t="s">
         <v>819</v>
       </c>
       <c r="H5" t="s">
         <v>824</v>
       </c>
       <c r="I5" t="s">
         <v>847</v>
       </c>
       <c r="J5" t="s">
         <v>884</v>
       </c>
       <c r="K5" t="s">
         <v>946</v>
       </c>
       <c r="M5" t="s">
         <v>1127</v>
       </c>
       <c r="N5" t="s">
         <v>1133</v>
       </c>
       <c r="O5" t="s">
         <v>1141</v>
       </c>
       <c r="P5" t="s">
         <v>1140</v>
       </c>
       <c r="Q5" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="R5" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>104</v>
       </c>
       <c r="D6" t="s">
         <v>646</v>
       </c>
       <c r="E6" t="s">
         <v>805</v>
       </c>
       <c r="F6" t="s">
         <v>811</v>
       </c>
       <c r="G6" t="s">
         <v>87</v>
       </c>
       <c r="H6" t="s">
         <v>825</v>
       </c>
       <c r="I6" t="s">
         <v>848</v>
       </c>
       <c r="J6" t="s">
         <v>885</v>
       </c>
       <c r="K6" t="s">
         <v>947</v>
       </c>
       <c r="M6" t="s">
         <v>1128</v>
       </c>
       <c r="N6" t="s">
         <v>1134</v>
       </c>
       <c r="P6" t="s">
         <v>1146</v>
       </c>
       <c r="Q6" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="R6" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>637</v>
       </c>
       <c r="D7" t="s">
         <v>647</v>
       </c>
       <c r="E7" t="s">
         <v>806</v>
       </c>
       <c r="F7" t="s">
         <v>812</v>
       </c>
       <c r="G7" t="s">
         <v>217</v>
       </c>
       <c r="H7" t="s">
         <v>826</v>
       </c>
       <c r="I7" t="s">
         <v>849</v>
       </c>
       <c r="J7" t="s">
         <v>886</v>
       </c>
       <c r="K7" t="s">
         <v>844</v>
       </c>
       <c r="M7" t="s">
         <v>1129</v>
       </c>
       <c r="N7" t="s">
         <v>1135</v>
       </c>
       <c r="P7" t="s">
         <v>1147</v>
       </c>
       <c r="R7" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>638</v>
       </c>
       <c r="D8" t="s">
         <v>648</v>
       </c>
       <c r="F8" t="s">
         <v>813</v>
       </c>
       <c r="G8" t="s">
         <v>119</v>
       </c>
       <c r="H8" t="s">
         <v>827</v>
       </c>
       <c r="I8" t="s">
         <v>850</v>
       </c>
       <c r="J8" t="s">
         <v>887</v>
       </c>
       <c r="K8" t="s">
         <v>845</v>
       </c>
       <c r="N8" t="s">
         <v>254</v>
       </c>
       <c r="P8" t="s">
         <v>1148</v>
       </c>
       <c r="R8" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>639</v>
       </c>
       <c r="D9" t="s">
         <v>649</v>
       </c>
       <c r="F9" t="s">
         <v>814</v>
       </c>
       <c r="G9" t="s">
         <v>820</v>
       </c>
       <c r="H9" t="s">
         <v>88</v>
       </c>
       <c r="I9" t="s">
         <v>851</v>
       </c>
       <c r="J9" t="s">
         <v>888</v>
       </c>
       <c r="K9" t="s">
         <v>948</v>
       </c>
       <c r="N9" t="s">
         <v>371</v>
       </c>
+      <c r="P9" t="s">
+        <v>1149</v>
+      </c>
       <c r="R9" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>640</v>
       </c>
       <c r="D10" t="s">
         <v>650</v>
       </c>
       <c r="F10" t="s">
         <v>815</v>
       </c>
       <c r="G10" t="s">
         <v>165</v>
       </c>
       <c r="H10" t="s">
         <v>828</v>
       </c>
       <c r="I10" t="s">
         <v>852</v>
       </c>
       <c r="J10" t="s">
         <v>889</v>
       </c>
       <c r="K10" t="s">
         <v>949</v>
       </c>
       <c r="N10" t="s">
         <v>1136</v>
       </c>
       <c r="R10" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>641</v>
       </c>
       <c r="D11" t="s">
         <v>651</v>
       </c>
       <c r="F11" t="s">
         <v>816</v>
       </c>
       <c r="H11" t="s">
         <v>829</v>
       </c>
       <c r="I11" t="s">
         <v>853</v>
       </c>
       <c r="J11" t="s">
         <v>890</v>
       </c>
       <c r="K11" t="s">
         <v>950</v>
       </c>
       <c r="R11" t="s">