--- v1 (2026-07-12)
+++ v2 (2026-07-12)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1168">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-12 02:46:56pm</t>
+    <t>2026-07-12 03:54:09pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13823</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13823"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>