--- v2 (2026-07-12)
+++ v3 (2026-08-26)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1168">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-12 03:54:09pm</t>
+    <t>2026-08-26 04:23:20pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_topics=13823</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_topics":"13823"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -6770,51 +6770,51 @@
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>51243</v>
       </c>
       <c r="B5">
         <v>49951</v>
       </c>
       <c r="C5" t="s">
         <v>392</v>
       </c>
       <c r="D5" t="s">
         <v>404</v>
       </c>
       <c r="E5" t="s">
         <v>405</v>
       </c>
       <c r="F5" t="s">
         <v>406</v>
       </c>
       <c r="G5" t="s">
         <v>407</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="J5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50984</v>
       </c>
       <c r="B6">
         <v>50099</v>
       </c>
       <c r="C6" t="s">
         <v>408</v>
       </c>
       <c r="D6" t="s">
         <v>409</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>410</v>
       </c>
       <c r="G6" t="s">
         <v>411</v>
       </c>
@@ -7638,77 +7638,77 @@
       </c>
       <c r="J35" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>50785</v>
       </c>
       <c r="B36">
         <v>49848</v>
       </c>
       <c r="C36" t="s">
         <v>418</v>
       </c>
       <c r="D36"/>
       <c r="E36" t="s">
         <v>495</v>
       </c>
       <c r="F36" t="s">
         <v>35</v>
       </c>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="J36" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>50786</v>
       </c>
       <c r="B37">
         <v>49848</v>
       </c>
       <c r="C37" t="s">
         <v>418</v>
       </c>
       <c r="D37"/>
       <c r="E37" t="s">
         <v>496</v>
       </c>
       <c r="F37" t="s">
         <v>35</v>
       </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="J37" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>51480</v>
       </c>
       <c r="B38">
         <v>50125</v>
       </c>
       <c r="C38" t="s">
         <v>396</v>
       </c>
       <c r="D38" t="s">
         <v>497</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
         <v>498</v>
       </c>
       <c r="G38" t="s">
         <v>499</v>
       </c>
@@ -8118,51 +8118,51 @@
         <v>49</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>51486</v>
       </c>
       <c r="B53">
         <v>50125</v>
       </c>
       <c r="C53" t="s">
         <v>418</v>
       </c>
       <c r="D53" t="s">
         <v>528</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
         <v>538</v>
       </c>
       <c r="G53" t="s">
         <v>539</v>
       </c>
       <c r="H53"/>
       <c r="I53">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J53" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>51488</v>
       </c>
       <c r="B54">
         <v>50125</v>
       </c>
       <c r="C54" t="s">
         <v>396</v>
       </c>
       <c r="D54" t="s">
         <v>540</v>
       </c>
       <c r="E54" t="s">
         <v>541</v>
       </c>
       <c r="F54" t="s">
         <v>542</v>
       </c>
       <c r="G54" t="s">
@@ -8996,51 +8996,51 @@
         <v>49</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
         <v>51135</v>
       </c>
       <c r="B84">
         <v>49951</v>
       </c>
       <c r="C84" t="s">
         <v>396</v>
       </c>
       <c r="D84" t="s">
         <v>631</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
         <v>632</v>
       </c>
       <c r="G84" t="s">
         <v>633</v>
       </c>
       <c r="H84"/>
       <c r="I84">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J84" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>