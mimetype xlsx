--- v0 (2026-05-22)
+++ v1 (2026-07-13)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="724">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="725">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-22 12:07:31pm</t>
+    <t>2026-07-12 08:11:52pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_theme=14224</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_theme":"14224"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -2229,50 +2229,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
@@ -3769,107 +3772,107 @@
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54691</v>
       </c>
       <c r="B2">
         <v>54541</v>
       </c>
       <c r="C2" t="s">
         <v>162</v>
       </c>
       <c r="D2" t="s">
         <v>163</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
         <v>164</v>
       </c>
       <c r="G2" t="s">
         <v>165</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="J2" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54542</v>
       </c>
       <c r="B3">
         <v>54541</v>
       </c>
       <c r="C3" t="s">
         <v>167</v>
       </c>
       <c r="D3" t="s">
         <v>168</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>169</v>
       </c>
       <c r="G3" t="s">
         <v>170</v>
       </c>
       <c r="H3"/>
       <c r="I3">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="J3" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54642</v>
       </c>
       <c r="B4">
         <v>54541</v>
       </c>
       <c r="C4" t="s">
         <v>171</v>
       </c>
       <c r="D4" t="s">
         <v>172</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>173</v>
       </c>
       <c r="G4" t="s">
         <v>174</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J4" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54736</v>
       </c>
       <c r="B5">
         <v>54730</v>
       </c>
       <c r="C5" t="s">
         <v>176</v>
       </c>
       <c r="D5" t="s">
         <v>177</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>178</v>
       </c>
       <c r="G5" t="s">
         <v>179</v>
       </c>
@@ -3966,60 +3969,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>69</v>
       </c>
       <c r="N1" t="s">
         <v>70</v>
       </c>
       <c r="O1" t="s">
         <v>696</v>
       </c>
       <c r="P1" t="s">
         <v>701</v>
       </c>
       <c r="Q1" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="R1" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="S1" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="T1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>184</v>
       </c>
       <c r="C2" t="s">
         <v>185</v>
       </c>
       <c r="D2" t="s">
         <v>194</v>
       </c>
       <c r="E2" t="s">
         <v>355</v>
       </c>
       <c r="F2" t="s">
         <v>359</v>
       </c>
       <c r="G2" t="s">
         <v>369</v>
       </c>
       <c r="H2" t="s">
         <v>377</v>
       </c>
       <c r="I2" t="s">
@@ -4031,51 +4034,51 @@
       <c r="K2" t="s">
         <v>501</v>
       </c>
       <c r="L2" t="s">
         <v>84</v>
       </c>
       <c r="M2" t="s">
         <v>682</v>
       </c>
       <c r="N2" t="s">
         <v>688</v>
       </c>
       <c r="O2" t="s">
         <v>697</v>
       </c>
       <c r="P2" t="s">
         <v>702</v>
       </c>
       <c r="Q2" t="s">
         <v>137</v>
       </c>
       <c r="R2" t="s">
         <v>167</v>
       </c>
       <c r="S2" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="T2" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>51</v>
       </c>
       <c r="C3" t="s">
         <v>186</v>
       </c>
       <c r="D3" t="s">
         <v>195</v>
       </c>
       <c r="E3" t="s">
         <v>356</v>
       </c>
       <c r="F3" t="s">
         <v>58</v>
       </c>
       <c r="G3" t="s">
         <v>370</v>
       </c>
       <c r="H3" t="s">
@@ -4084,60 +4087,60 @@
       <c r="I3" t="s">
         <v>403</v>
       </c>
       <c r="J3" t="s">
         <v>440</v>
       </c>
       <c r="K3" t="s">
         <v>502</v>
       </c>
       <c r="L3" t="s">
         <v>681</v>
       </c>
       <c r="M3" t="s">
         <v>683</v>
       </c>
       <c r="N3" t="s">
         <v>689</v>
       </c>
       <c r="O3" t="s">
         <v>698</v>
       </c>
       <c r="P3" t="s">
         <v>703</v>
       </c>
       <c r="Q3" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="R3" t="s">
         <v>180</v>
       </c>
       <c r="S3" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="T3" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>196</v>
       </c>
       <c r="E4" t="s">
         <v>57</v>
       </c>
       <c r="F4" t="s">
         <v>360</v>
       </c>
       <c r="G4" t="s">
         <v>371</v>
       </c>
       <c r="H4" t="s">
         <v>379</v>
       </c>
       <c r="I4" t="s">
@@ -4187,264 +4190,267 @@
       <c r="H5" t="s">
         <v>380</v>
       </c>
       <c r="I5" t="s">
         <v>405</v>
       </c>
       <c r="J5" t="s">
         <v>442</v>
       </c>
       <c r="K5" t="s">
         <v>504</v>
       </c>
       <c r="M5" t="s">
         <v>685</v>
       </c>
       <c r="N5" t="s">
         <v>691</v>
       </c>
       <c r="O5" t="s">
         <v>700</v>
       </c>
       <c r="P5" t="s">
         <v>699</v>
       </c>
       <c r="Q5" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="R5" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>188</v>
       </c>
       <c r="D6" t="s">
         <v>198</v>
       </c>
       <c r="E6" t="s">
         <v>357</v>
       </c>
       <c r="F6" t="s">
         <v>362</v>
       </c>
       <c r="G6" t="s">
         <v>373</v>
       </c>
       <c r="H6" t="s">
         <v>381</v>
       </c>
       <c r="I6" t="s">
         <v>406</v>
       </c>
       <c r="J6" t="s">
         <v>443</v>
       </c>
       <c r="K6" t="s">
         <v>505</v>
       </c>
       <c r="M6" t="s">
         <v>686</v>
       </c>
       <c r="N6" t="s">
         <v>81</v>
       </c>
       <c r="P6" t="s">
         <v>705</v>
       </c>
       <c r="Q6" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="R6" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>189</v>
       </c>
       <c r="D7" t="s">
         <v>199</v>
       </c>
       <c r="E7" t="s">
         <v>358</v>
       </c>
       <c r="F7" t="s">
         <v>363</v>
       </c>
       <c r="G7" t="s">
         <v>59</v>
       </c>
       <c r="H7" t="s">
         <v>382</v>
       </c>
       <c r="I7" t="s">
         <v>407</v>
       </c>
       <c r="J7" t="s">
         <v>61</v>
       </c>
       <c r="K7" t="s">
         <v>402</v>
       </c>
       <c r="M7" t="s">
         <v>687</v>
       </c>
       <c r="N7" t="s">
         <v>692</v>
       </c>
       <c r="P7" t="s">
         <v>706</v>
       </c>
       <c r="R7" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>190</v>
       </c>
       <c r="D8" t="s">
         <v>200</v>
       </c>
       <c r="F8" t="s">
         <v>364</v>
       </c>
       <c r="G8" t="s">
         <v>374</v>
       </c>
       <c r="H8" t="s">
         <v>383</v>
       </c>
       <c r="I8" t="s">
         <v>408</v>
       </c>
       <c r="J8" t="s">
         <v>444</v>
       </c>
       <c r="K8" t="s">
         <v>403</v>
       </c>
       <c r="N8" t="s">
         <v>693</v>
       </c>
       <c r="P8" t="s">
         <v>707</v>
       </c>
       <c r="R8" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>191</v>
       </c>
       <c r="D9" t="s">
         <v>201</v>
       </c>
       <c r="F9" t="s">
         <v>365</v>
       </c>
       <c r="G9" t="s">
         <v>375</v>
       </c>
       <c r="H9" t="s">
         <v>384</v>
       </c>
       <c r="I9" t="s">
         <v>409</v>
       </c>
       <c r="J9" t="s">
         <v>445</v>
       </c>
       <c r="K9" t="s">
         <v>506</v>
       </c>
       <c r="N9" t="s">
         <v>694</v>
       </c>
+      <c r="P9" t="s">
+        <v>708</v>
+      </c>
       <c r="R9" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>192</v>
       </c>
       <c r="D10" t="s">
         <v>202</v>
       </c>
       <c r="F10" t="s">
         <v>366</v>
       </c>
       <c r="G10" t="s">
         <v>376</v>
       </c>
       <c r="H10" t="s">
         <v>45</v>
       </c>
       <c r="I10" t="s">
         <v>410</v>
       </c>
       <c r="J10" t="s">
         <v>446</v>
       </c>
       <c r="K10" t="s">
         <v>507</v>
       </c>
       <c r="N10" t="s">
         <v>695</v>
       </c>
       <c r="R10" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>193</v>
       </c>
       <c r="D11" t="s">
         <v>203</v>
       </c>
       <c r="F11" t="s">
         <v>367</v>
       </c>
       <c r="H11" t="s">
         <v>60</v>
       </c>
       <c r="I11" t="s">
         <v>411</v>
       </c>
       <c r="J11" t="s">
         <v>447</v>
       </c>
       <c r="K11" t="s">
         <v>508</v>
       </c>
       <c r="R11" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
         <v>204</v>
       </c>
       <c r="F12" t="s">
         <v>368</v>
       </c>
       <c r="H12" t="s">
         <v>385</v>
       </c>
       <c r="I12" t="s">
         <v>370</v>
       </c>
       <c r="J12" t="s">
         <v>448</v>
       </c>
       <c r="K12" t="s">
         <v>509</v>
       </c>
       <c r="R12" t="s">
         <v>171</v>
       </c>
     </row>