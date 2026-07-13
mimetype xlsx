--- v1 (2026-07-13)
+++ v2 (2026-07-13)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="725">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-12 08:11:52pm</t>
+    <t>2026-07-12 08:59:52pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_theme=14224</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_theme":"14224"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>