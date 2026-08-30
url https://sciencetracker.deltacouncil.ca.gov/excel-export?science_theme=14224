--- v2 (2026-07-13)
+++ v3 (2026-08-30)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="725">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-12 08:59:52pm</t>
+    <t>2026-08-30 12:00:15am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_theme=14224</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_theme":"14224"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -135,63 +135,64 @@
   <si>
     <t>Management themes</t>
   </si>
   <si>
     <t>Management actions</t>
   </si>
   <si>
     <t>Science themes</t>
   </si>
   <si>
     <t>Science action agenda areas &amp; needs</t>
   </si>
   <si>
     <t>Science topics</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Updated</t>
   </si>
   <si>
     <t>Permalink</t>
   </si>
   <si>
-    <t xml:space="preserve">San Francisco Bay-Delta Estuary 2025 Lidar Mapping Collaboration </t>
+    <t>Elevate Bay-Delta</t>
   </si>
   <si>
     <t>In progress / Ongoing</t>
   </si>
   <si>
     <t>San Francisco Estuary Institute [SFEI]; California Department of Water Resource [DWR]; Delta Stewardship Council</t>
   </si>
   <si>
     <t>San Francisco Bay Wetlands Regional Monitoring Program (WRMP)</t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;project provides high-resolution, region-wide elevation data for the San Francisco Bay-Delta Estuary, offering an unprecedented view of the landscape, landforms, and habitat conditions. LiDAR, which stands for Light Detection and Ranging, uses laser pulses to measure the distance between the sensor and the ground, creating detailed three-dimensional maps of terrain. This dataset captures fine-scale features across the San Francisco Bay-Delta Estuary. This supports researchers, community members, and agencies to better visualize changes in topography, habitat distribution, and flood risk. By providing consistent,&amp;nbsp;accurate, and comprehensive coverage, the&amp;nbsp;lidar&amp;nbsp;data supports a wide range of applications. Researchers can use the data to study habitat dynamics, track landscape change over time, model ecological processes, and more. Agencies and planners can integrate the information into flood risk management, infrastructure planning, and climate adaptation strategies. Community organizations and local stakeholders can also use the data to understand environmental conditions in their neighborhoods and inform local projects. The&amp;nbsp;lidar&amp;nbsp;data will be made publicly available following final review in 2026.&amp;nbsp;&lt;/p&gt;
+    <t xml:space="preserve">&lt;h4 lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;San Francisco Bay-Delta Estuary 2025 Lidar Mapping Collaboration&amp;nbsp;&lt;/h4&gt;
+&lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;project provides high-resolution, region-wide elevation data for the San Francisco Bay-Delta Estuary, offering an unprecedented view of the landscape, landforms, and habitat conditions. LiDAR, which stands for Light Detection and Ranging, uses laser pulses to measure the distance between the sensor and the ground, creating detailed three-dimensional maps of terrain. This dataset captures fine-scale features across the San Francisco Bay-Delta Estuary. This supports researchers, community members, and agencies to better visualize changes in topography, habitat distribution, and flood risk. By providing consistent,&amp;nbsp;accurate, and comprehensive coverage, the&amp;nbsp;lidar&amp;nbsp;data supports a wide range of applications. Researchers can use the data to study habitat dynamics, track landscape change over time, model ecological processes, and more. Agencies and planners can integrate the information into flood risk management, infrastructure planning, and climate adaptation strategies. Community organizations and local stakeholders can also use the data to understand environmental conditions in their neighborhoods and inform local projects. The&amp;nbsp;lidar&amp;nbsp;data will be made publicly available following final review in 2026.&amp;nbsp;&lt;/p&gt;
 &lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{153}" paraid="1513974754" xml:lang="EN-US"&gt;Availability details and links will be shared here as soon as the data are released.&amp;nbsp;&lt;/p&gt;
 &lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{160}" paraid="388478093" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;collection collaboration&amp;nbsp;would not&amp;nbsp;be possible without funding support from&amp;nbsp;the&amp;nbsp;&lt;a href="https://www.wrmp.org/" rel="noreferrer noopener" target="_blank"&gt;Wetlands Regional Monitoring Program&lt;/a&gt;&amp;nbsp;(through funding awarded by the San Francisco Bay Restoration Authority), Delta Stewardship Council, California Department of Water Resources, South Bay Salt Pond Restoration Project, and Valley Water (Santa Clara County).&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Project Details:&lt;/p&gt;
 &lt;table align="left" class="MsoTable15List2Accent1" style="border-collapse:collapse; margin-left:9px; margin-right:9px"&gt;
 	&lt;tbody&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Area&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 			&lt;td style="width:290px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;~1.25 million acres (the size of Delaware)&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Timing&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 			&lt;td style="width:290px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Coordinated with low tides&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:21px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Aircraft&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
@@ -230,51 +231,51 @@
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay</t>
   </si>
   <si>
     <t>Entire Delta</t>
   </si>
   <si>
     <t>Targeted foundational research</t>
   </si>
   <si>
     <t>Data application - Modeling; Monitoring - Effectiveness; Monitoring - Implementation; Monitoring - Status and trends; Planning and guidance; Research</t>
   </si>
   <si>
     <t>Flood risk and land use management; Habitat management</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring</t>
   </si>
   <si>
     <t>Remote Sensing</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.</t>
   </si>
   <si>
-    <t>April 16, 2026</t>
+    <t>July 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54541</t>
   </si>
   <si>
     <t>Field data collection and mapping of aquatic vegetation in the Sacramento-San Joaquin Delta and Suisun Marsh during drought year 2021 and gap filling 2009-2013 using archival satellite images</t>
   </si>
   <si>
     <t>Complete</t>
   </si>
   <si>
     <t>University of California - Davis [UC Davis]</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Invasive aquatic macrophytes (aquatic weeds) cover increased dramatically in the Sacramento-San Joaquin Delta during the 2013-2015 drought and the 2021-2023 drought. This trend toward increasing dominance of these invasive aquatic weeds has profound implications for delta/marsh habitat, as aquatic weeds are known to significantly alter the physical environment by slowing water velocities, increasing water clarity, providing habitat for invasive fishes, and reducing open water habitat. These habitat effects are thought to negatively impact the endangered Delta Smelt and other pelagic species that rely on turbid, open water habitat.&lt;/p&gt;
 &lt;p&gt;Different state and federal agencies have funded the acquisition of airborne spectroscopy data over the legal Delta since 2004. However, this long dataset has a critical 5-year gap in data acquisition during one of the most severe droughts that California has seen. This project is focused on inventorying any high spatial resolution satellite imagery that may have been taken over the legal delta, processing and analyzing it and mapping it to fill this 5-year gap in the only existing large-scale monitoring and mapping effort focused on aquatic macrophytes in the Delta.&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;The main objective of the study is map the satellite "gap-fill" imagery using the same methods used for the spectroscopy airborne data and creating and publishing a time series of those maps that could then potentially be used as a 21-year continuous dataset of floating and submerged aquatic macrophytes distribution in the Delta. Further, these maps will be used to study the effect of nutrients and management activities on the distribution of these invasive species.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Field data collection and mapping of aquatic vegetation in the Sacramento-San Joaquin Delta and Suisun Marsh from 2022-2027</t>
   </si>
@@ -3772,107 +3773,107 @@
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54691</v>
       </c>
       <c r="B2">
         <v>54541</v>
       </c>
       <c r="C2" t="s">
         <v>162</v>
       </c>
       <c r="D2" t="s">
         <v>163</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
         <v>164</v>
       </c>
       <c r="G2" t="s">
         <v>165</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54542</v>
       </c>
       <c r="B3">
         <v>54541</v>
       </c>
       <c r="C3" t="s">
         <v>167</v>
       </c>
       <c r="D3" t="s">
         <v>168</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>169</v>
       </c>
       <c r="G3" t="s">
         <v>170</v>
       </c>
       <c r="H3"/>
       <c r="I3">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="J3" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54642</v>
       </c>
       <c r="B4">
         <v>54541</v>
       </c>
       <c r="C4" t="s">
         <v>171</v>
       </c>
       <c r="D4" t="s">
         <v>172</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>173</v>
       </c>
       <c r="G4" t="s">
         <v>174</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="J4" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54736</v>
       </c>
       <c r="B5">
         <v>54730</v>
       </c>
       <c r="C5" t="s">
         <v>176</v>
       </c>
       <c r="D5" t="s">
         <v>177</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>178</v>
       </c>
       <c r="G5" t="s">
         <v>179</v>
       </c>