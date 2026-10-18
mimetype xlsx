--- v3 (2026-08-30)
+++ v4 (2026-10-18)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="725">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="744">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-30 12:00:15am</t>
+    <t>2026-10-18 02:29:06pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_theme=14224</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_theme":"14224"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -611,99 +611,162 @@
   </si>
   <si>
     <t>A clearer view: The first seamless elevation map of the Bay-Delta</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Maven's Notebook web post about the project&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>April 14, 2026</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>https://www.wrmp.org/4834-2/</t>
   </si>
   <si>
     <t>Capturing the Estuary: New LiDAR Data Collection Underway</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Early coverage of the Estuary lidar project, authored by Miranda Melen at the Wetlands Regional Monitoring Program.&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t>Website</t>
+    <t>Data (spatial and non-spatial data)</t>
   </si>
   <si>
     <t>https://gis.water.ca.gov/arcgisimg/rest/services/elevation/SacDelta_Lidar_201712/ImageServer</t>
   </si>
   <si>
-    <t>DWR's public-facing service 2017 lidar data</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">&lt;p&gt;DWR's public-facing service 2017 lidar data&lt;/p&gt;
+    <t>DWR: 2017 lidar dataset</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;DWR: 2017 lidar dataset&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t>March 24, 2026</t>
+    <t>August 31, 2026</t>
+  </si>
+  <si>
+    <t>https://gis.water.ca.gov/arcgisimg/rest/services/elevation</t>
+  </si>
+  <si>
+    <t>DWR: 2025 Lidar ArcGIS REST server</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;DWR ArcGIS REST links to the 2025 Lidar and other elevation datasets.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>September 1, 2026</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/j.scitotenv.2024.178138</t>
   </si>
   <si>
     <t>How are submersed and floating aquatic vegetation affected by management actions to reduce saltwater intrusion and herbicide applications?</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p class="MsoNormal" style="margin-top:6.0pt;margin-right:0in;margin-bottom:0in;
 margin-left:.25in;margin-bottom:.0001pt;text-indent:-.25in;line-height:115%"&gt;&lt;span style="font-size:10.0pt;mso-bidi-font-size:12.0pt;line-height:115%;font-family:
 &amp;quot;Arial&amp;quot;,sans-serif"&gt;Riaño, D., S. Khanna, M. Lay, N. Rasmussen, A. Kato, and S. L. Ustin, (2025). How are submersed and floating aquatic vegetation affected by management actions to reduce saltwater intrusion and herbicide applications? Science of the Total Environment, 959: Article 178138. DOI: &lt;a href="https://doi.org/10.1016/j.scitotenv.2024.178138"&gt;https://doi.org/10.1016/j.scitotenv.2024.178138&lt;/a&gt;.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t>Data (spatial and non-spatial data)</t>
+    <t>https://noaa-nos-coastal-lidar-pds.s3.amazonaws.com/entwine/geoid18/14673/ept.json</t>
+  </si>
+  <si>
+    <t>NOAA Lidar point cloud viewer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Potree is a viewer for large point cloud / Lidar data sets, developed at the Vienna University of Technology.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://coast.noaa.gov/dataviewer/#/lidar/search/where/id/14673</t>
+  </si>
+  <si>
+    <t>NOAA direct link for 2025 Lidar point cloud data: San Francisco Bay - Delta Estuary, CA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;72.4 billion points&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://coast.noaa.gov/dataviewer/#/lidar/search/where/id/14675</t>
+  </si>
+  <si>
+    <t>NOAA direct link to download 2025 Lidar data</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;h3&gt;2025 Lidar DEM (Hydro-Flattened): San Francisco Bay - Delta Estuary, CA&lt;/h3&gt;
+</t>
   </si>
   <si>
     <t>https://doi.org/10.5063/F10Z71SG</t>
   </si>
   <si>
     <t>The Sacramento-San Joaquin Delta community level classification maps derived from WorldView-2 multispectral data</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p class="MsoNormal" style="margin-top:6.0pt;margin-right:0in;margin-bottom:0in;
 margin-left:.25in;margin-bottom:.0001pt;text-indent:-.25in;line-height:115%"&gt;&lt;b style="mso-bidi-font-weight:normal"&gt;&lt;span style="font-size:10.0pt;mso-bidi-font-size:
 11.0pt;line-height:115%;font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;Khanna, S.&lt;/span&gt;&lt;/b&gt;&lt;span style="font-size:10.0pt;mso-bidi-font-size:11.0pt;line-height:115%;font-family:
 &amp;quot;Arial&amp;quot;,sans-serif;mso-bidi-font-weight:bold"&gt;, M. Lay, J. L. Tuil, &amp;amp; S. L. Ustin. (2025). The Sacramento-San Joaquin Delta community level classification maps derived from WorldView-2 multispectral data. Knowledge Network for Biocomplexity. DOI:&lt;/span&gt; &lt;span style="font-size:10.0pt;mso-bidi-font-size:
 11.0pt;line-height:115%;font-family:&amp;quot;Arial&amp;quot;,sans-serif;mso-bidi-font-weight:
 bold"&gt;&lt;a href="https://doi.org/10.5063/F10Z71SG"&gt;https://doi.org/10.5063/F10Z71SG&lt;/a&gt;.&lt;o:p&gt;&lt;/o:p&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>Photo or videos</t>
+  </si>
+  <si>
+    <t>https://www.wrmp.org/lidar-webinar/</t>
+  </si>
+  <si>
+    <t>WRMP Lidar webinar link</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;San Francisco Bay-Delta Estuary 2025 Lidar Collaboration Webinar, August 17, 2026.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://data.wrmp.org/catalog/San_Francisco_Bay-Delta_Estuary_2025_Digital_Elevation_Model_%28Hydro-flattened%29</t>
+  </si>
+  <si>
+    <t>WRMP description and link to the 2025 Digital Elevation Model data</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;The San Francisco Bay-Delta Estuary Lidar project called for the planning acquisition processing and derivative products of lidar data to be collected at a nominal pulse spacing (NPS) of 0.29 meters. Project specifications are based on the U.S. Geological Survey National Geospatial Program Base LiDAR Specification 2024 Rev. A. LiDAR data were delivered as processed Classified LAS 1.4 files formatted to individual 600 m x 600 m tiles as tiled intensity imagery and as tiled hydro-flattened DEMs; all tiled to the same 600 m x 600 m schema. Continuous breaklines were produced in Esri file geodatabase format.&amp;nbsp;&lt;/p&gt;
+</t>
+  </si>
+  <si>
     <t>Awarded / Initiating</t>
   </si>
   <si>
     <t>Cache Slough Complex</t>
   </si>
   <si>
     <t>East Delta</t>
   </si>
   <si>
     <t>North Delta</t>
   </si>
   <si>
     <t>South Delta</t>
   </si>
   <si>
     <t>Suisun Marsh</t>
   </si>
   <si>
     <t>Twitchell and Sherman Complex</t>
   </si>
   <si>
     <t>West Delta</t>
   </si>
   <si>
     <t>Yolo Bypass</t>
@@ -2253,63 +2316,63 @@
   <si>
     <t>obssss</t>
   </si>
   <si>
     <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
-    <t>Photo or videos</t>
-[...1 lines deleted...]
-  <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
   <si>
     <t>Project fact sheet</t>
   </si>
   <si>
     <t>Report</t>
+  </si>
+  <si>
+    <t>Website</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
   <si>
     <t>Actual</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
   <si>
     <t>Inactive</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -3711,51 +3774,51 @@
       <c r="F7" t="s">
         <v>154</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J6"/>
+  <dimension ref="A1:J12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>155</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
         <v>156</v>
       </c>
       <c r="D1" t="s">
         <v>157</v>
       </c>
       <c r="E1" t="s">
         <v>158</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
@@ -3801,138 +3864,306 @@
         <v>166</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54542</v>
       </c>
       <c r="B3">
         <v>54541</v>
       </c>
       <c r="C3" t="s">
         <v>167</v>
       </c>
       <c r="D3" t="s">
         <v>168</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>169</v>
       </c>
       <c r="G3" t="s">
         <v>170</v>
       </c>
       <c r="H3"/>
       <c r="I3">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="J3" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54642</v>
       </c>
       <c r="B4">
         <v>54541</v>
       </c>
       <c r="C4" t="s">
         <v>171</v>
       </c>
       <c r="D4" t="s">
         <v>172</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>173</v>
       </c>
       <c r="G4" t="s">
         <v>174</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="J4" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
-        <v>54736</v>
+        <v>54831</v>
       </c>
       <c r="B5">
-        <v>54730</v>
+        <v>54541</v>
       </c>
       <c r="C5" t="s">
+        <v>171</v>
+      </c>
+      <c r="D5" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
+        <v>177</v>
+      </c>
+      <c r="G5" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J5" t="s">
-        <v>63</v>
+        <v>179</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
-        <v>54737</v>
+        <v>54736</v>
       </c>
       <c r="B6">
         <v>54730</v>
       </c>
       <c r="C6" t="s">
         <v>180</v>
       </c>
       <c r="D6" t="s">
         <v>181</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>182</v>
       </c>
       <c r="G6" t="s">
         <v>183</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>1</v>
       </c>
       <c r="J6" t="s">
         <v>63</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7">
+        <v>54830</v>
+      </c>
+      <c r="B7">
+        <v>54541</v>
+      </c>
+      <c r="C7" t="s">
+        <v>171</v>
+      </c>
+      <c r="D7" t="s">
+        <v>184</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7" t="s">
+        <v>185</v>
+      </c>
+      <c r="G7" t="s">
+        <v>186</v>
+      </c>
+      <c r="H7"/>
+      <c r="I7">
+        <v>2</v>
+      </c>
+      <c r="J7" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8">
+        <v>54834</v>
+      </c>
+      <c r="B8">
+        <v>54541</v>
+      </c>
+      <c r="C8" t="s">
+        <v>171</v>
+      </c>
+      <c r="D8" t="s">
+        <v>187</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8" t="s">
+        <v>188</v>
+      </c>
+      <c r="G8" t="s">
+        <v>189</v>
+      </c>
+      <c r="H8"/>
+      <c r="I8">
+        <v>2</v>
+      </c>
+      <c r="J8" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9">
+        <v>54832</v>
+      </c>
+      <c r="B9">
+        <v>54541</v>
+      </c>
+      <c r="C9" t="s">
+        <v>171</v>
+      </c>
+      <c r="D9" t="s">
+        <v>190</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9" t="s">
+        <v>191</v>
+      </c>
+      <c r="G9" t="s">
+        <v>192</v>
+      </c>
+      <c r="H9"/>
+      <c r="I9">
+        <v>5</v>
+      </c>
+      <c r="J9" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10">
+        <v>54737</v>
+      </c>
+      <c r="B10">
+        <v>54730</v>
+      </c>
+      <c r="C10" t="s">
+        <v>171</v>
+      </c>
+      <c r="D10" t="s">
+        <v>193</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10" t="s">
+        <v>194</v>
+      </c>
+      <c r="G10" t="s">
+        <v>195</v>
+      </c>
+      <c r="H10"/>
+      <c r="I10">
+        <v>1</v>
+      </c>
+      <c r="J10" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11">
+        <v>54833</v>
+      </c>
+      <c r="B11">
+        <v>54541</v>
+      </c>
+      <c r="C11" t="s">
+        <v>196</v>
+      </c>
+      <c r="D11" t="s">
+        <v>197</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11" t="s">
+        <v>198</v>
+      </c>
+      <c r="G11" t="s">
+        <v>199</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11">
+        <v>1</v>
+      </c>
+      <c r="J11" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12">
+        <v>54829</v>
+      </c>
+      <c r="B12">
+        <v>54541</v>
+      </c>
+      <c r="C12" t="s">
+        <v>171</v>
+      </c>
+      <c r="D12" t="s">
+        <v>200</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12" t="s">
+        <v>201</v>
+      </c>
+      <c r="G12" t="s">
+        <v>202</v>
+      </c>
+      <c r="H12"/>
+      <c r="I12">
+        <v>7</v>
+      </c>
+      <c r="J12" t="s">
+        <v>179</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -3964,2163 +4195,2163 @@
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>69</v>
       </c>
       <c r="N1" t="s">
         <v>70</v>
       </c>
       <c r="O1" t="s">
-        <v>696</v>
+        <v>715</v>
       </c>
       <c r="P1" t="s">
-        <v>701</v>
+        <v>720</v>
       </c>
       <c r="Q1" t="s">
-        <v>709</v>
+        <v>728</v>
       </c>
       <c r="R1" t="s">
-        <v>713</v>
+        <v>732</v>
       </c>
       <c r="S1" t="s">
-        <v>720</v>
+        <v>739</v>
       </c>
       <c r="T1" t="s">
-        <v>723</v>
+        <v>742</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>203</v>
       </c>
       <c r="C2" t="s">
-        <v>185</v>
+        <v>204</v>
       </c>
       <c r="D2" t="s">
-        <v>194</v>
+        <v>213</v>
       </c>
       <c r="E2" t="s">
-        <v>355</v>
+        <v>374</v>
       </c>
       <c r="F2" t="s">
-        <v>359</v>
+        <v>378</v>
       </c>
       <c r="G2" t="s">
-        <v>369</v>
+        <v>388</v>
       </c>
       <c r="H2" t="s">
-        <v>377</v>
+        <v>396</v>
       </c>
       <c r="I2" t="s">
-        <v>402</v>
+        <v>421</v>
       </c>
       <c r="J2" t="s">
-        <v>439</v>
+        <v>458</v>
       </c>
       <c r="K2" t="s">
-        <v>501</v>
+        <v>520</v>
       </c>
       <c r="L2" t="s">
         <v>84</v>
       </c>
       <c r="M2" t="s">
-        <v>682</v>
+        <v>701</v>
       </c>
       <c r="N2" t="s">
-        <v>688</v>
+        <v>707</v>
       </c>
       <c r="O2" t="s">
-        <v>697</v>
+        <v>716</v>
       </c>
       <c r="P2" t="s">
-        <v>702</v>
+        <v>721</v>
       </c>
       <c r="Q2" t="s">
         <v>137</v>
       </c>
       <c r="R2" t="s">
         <v>167</v>
       </c>
       <c r="S2" t="s">
-        <v>721</v>
+        <v>740</v>
       </c>
       <c r="T2" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>51</v>
       </c>
       <c r="C3" t="s">
-        <v>186</v>
+        <v>205</v>
       </c>
       <c r="D3" t="s">
-        <v>195</v>
+        <v>214</v>
       </c>
       <c r="E3" t="s">
-        <v>356</v>
+        <v>375</v>
       </c>
       <c r="F3" t="s">
         <v>58</v>
       </c>
       <c r="G3" t="s">
-        <v>370</v>
+        <v>389</v>
       </c>
       <c r="H3" t="s">
-        <v>378</v>
+        <v>397</v>
       </c>
       <c r="I3" t="s">
-        <v>403</v>
+        <v>422</v>
       </c>
       <c r="J3" t="s">
-        <v>440</v>
+        <v>459</v>
       </c>
       <c r="K3" t="s">
-        <v>502</v>
+        <v>521</v>
       </c>
       <c r="L3" t="s">
-        <v>681</v>
+        <v>700</v>
       </c>
       <c r="M3" t="s">
-        <v>683</v>
+        <v>702</v>
       </c>
       <c r="N3" t="s">
-        <v>689</v>
+        <v>708</v>
       </c>
       <c r="O3" t="s">
-        <v>698</v>
+        <v>717</v>
       </c>
       <c r="P3" t="s">
-        <v>703</v>
+        <v>722</v>
       </c>
       <c r="Q3" t="s">
-        <v>710</v>
+        <v>729</v>
       </c>
       <c r="R3" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="S3" t="s">
-        <v>722</v>
+        <v>741</v>
       </c>
       <c r="T3" t="s">
-        <v>724</v>
+        <v>743</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>196</v>
+        <v>215</v>
       </c>
       <c r="E4" t="s">
         <v>57</v>
       </c>
       <c r="F4" t="s">
-        <v>360</v>
+        <v>379</v>
       </c>
       <c r="G4" t="s">
-        <v>371</v>
+        <v>390</v>
       </c>
       <c r="H4" t="s">
-        <v>379</v>
+        <v>398</v>
       </c>
       <c r="I4" t="s">
-        <v>404</v>
+        <v>423</v>
       </c>
       <c r="J4" t="s">
-        <v>441</v>
+        <v>460</v>
       </c>
       <c r="K4" t="s">
-        <v>503</v>
+        <v>522</v>
       </c>
       <c r="M4" t="s">
-        <v>684</v>
+        <v>703</v>
       </c>
       <c r="N4" t="s">
-        <v>690</v>
+        <v>709</v>
       </c>
       <c r="O4" t="s">
-        <v>699</v>
+        <v>718</v>
       </c>
       <c r="P4" t="s">
-        <v>704</v>
+        <v>723</v>
       </c>
       <c r="Q4" t="s">
         <v>135</v>
       </c>
       <c r="R4" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>187</v>
+        <v>206</v>
       </c>
       <c r="D5" t="s">
-        <v>197</v>
+        <v>216</v>
       </c>
       <c r="E5" t="s">
         <v>42</v>
       </c>
       <c r="F5" t="s">
-        <v>361</v>
+        <v>380</v>
       </c>
       <c r="G5" t="s">
-        <v>372</v>
+        <v>391</v>
       </c>
       <c r="H5" t="s">
-        <v>380</v>
+        <v>399</v>
       </c>
       <c r="I5" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="J5" t="s">
-        <v>442</v>
+        <v>461</v>
       </c>
       <c r="K5" t="s">
-        <v>504</v>
+        <v>523</v>
       </c>
       <c r="M5" t="s">
-        <v>685</v>
+        <v>704</v>
       </c>
       <c r="N5" t="s">
-        <v>691</v>
+        <v>710</v>
       </c>
       <c r="O5" t="s">
-        <v>700</v>
+        <v>719</v>
       </c>
       <c r="P5" t="s">
-        <v>699</v>
+        <v>718</v>
       </c>
       <c r="Q5" t="s">
-        <v>711</v>
+        <v>730</v>
       </c>
       <c r="R5" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>188</v>
+        <v>207</v>
       </c>
       <c r="D6" t="s">
-        <v>198</v>
+        <v>217</v>
       </c>
       <c r="E6" t="s">
-        <v>357</v>
+        <v>376</v>
       </c>
       <c r="F6" t="s">
-        <v>362</v>
+        <v>381</v>
       </c>
       <c r="G6" t="s">
-        <v>373</v>
+        <v>392</v>
       </c>
       <c r="H6" t="s">
-        <v>381</v>
+        <v>400</v>
       </c>
       <c r="I6" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="J6" t="s">
-        <v>443</v>
+        <v>462</v>
       </c>
       <c r="K6" t="s">
-        <v>505</v>
+        <v>524</v>
       </c>
       <c r="M6" t="s">
-        <v>686</v>
+        <v>705</v>
       </c>
       <c r="N6" t="s">
         <v>81</v>
       </c>
       <c r="P6" t="s">
-        <v>705</v>
+        <v>724</v>
       </c>
       <c r="Q6" t="s">
-        <v>712</v>
+        <v>731</v>
       </c>
       <c r="R6" t="s">
-        <v>714</v>
+        <v>733</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
-        <v>189</v>
+        <v>208</v>
       </c>
       <c r="D7" t="s">
-        <v>199</v>
+        <v>218</v>
       </c>
       <c r="E7" t="s">
-        <v>358</v>
+        <v>377</v>
       </c>
       <c r="F7" t="s">
-        <v>363</v>
+        <v>382</v>
       </c>
       <c r="G7" t="s">
         <v>59</v>
       </c>
       <c r="H7" t="s">
-        <v>382</v>
+        <v>401</v>
       </c>
       <c r="I7" t="s">
-        <v>407</v>
+        <v>426</v>
       </c>
       <c r="J7" t="s">
         <v>61</v>
       </c>
       <c r="K7" t="s">
-        <v>402</v>
+        <v>421</v>
       </c>
       <c r="M7" t="s">
-        <v>687</v>
+        <v>706</v>
       </c>
       <c r="N7" t="s">
-        <v>692</v>
+        <v>711</v>
       </c>
       <c r="P7" t="s">
-        <v>706</v>
+        <v>725</v>
       </c>
       <c r="R7" t="s">
-        <v>715</v>
+        <v>196</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>190</v>
+        <v>209</v>
       </c>
       <c r="D8" t="s">
-        <v>200</v>
+        <v>219</v>
       </c>
       <c r="F8" t="s">
-        <v>364</v>
+        <v>383</v>
       </c>
       <c r="G8" t="s">
-        <v>374</v>
+        <v>393</v>
       </c>
       <c r="H8" t="s">
-        <v>383</v>
+        <v>402</v>
       </c>
       <c r="I8" t="s">
-        <v>408</v>
+        <v>427</v>
       </c>
       <c r="J8" t="s">
-        <v>444</v>
+        <v>463</v>
       </c>
       <c r="K8" t="s">
-        <v>403</v>
+        <v>422</v>
       </c>
       <c r="N8" t="s">
-        <v>693</v>
+        <v>712</v>
       </c>
       <c r="P8" t="s">
-        <v>707</v>
+        <v>726</v>
       </c>
       <c r="R8" t="s">
-        <v>716</v>
+        <v>734</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>191</v>
+        <v>210</v>
       </c>
       <c r="D9" t="s">
-        <v>201</v>
+        <v>220</v>
       </c>
       <c r="F9" t="s">
-        <v>365</v>
+        <v>384</v>
       </c>
       <c r="G9" t="s">
-        <v>375</v>
+        <v>394</v>
       </c>
       <c r="H9" t="s">
-        <v>384</v>
+        <v>403</v>
       </c>
       <c r="I9" t="s">
-        <v>409</v>
+        <v>428</v>
       </c>
       <c r="J9" t="s">
-        <v>445</v>
+        <v>464</v>
       </c>
       <c r="K9" t="s">
-        <v>506</v>
+        <v>525</v>
       </c>
       <c r="N9" t="s">
-        <v>694</v>
+        <v>713</v>
       </c>
       <c r="P9" t="s">
-        <v>708</v>
+        <v>727</v>
       </c>
       <c r="R9" t="s">
-        <v>717</v>
+        <v>735</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>192</v>
+        <v>211</v>
       </c>
       <c r="D10" t="s">
-        <v>202</v>
+        <v>221</v>
       </c>
       <c r="F10" t="s">
-        <v>366</v>
+        <v>385</v>
       </c>
       <c r="G10" t="s">
-        <v>376</v>
+        <v>395</v>
       </c>
       <c r="H10" t="s">
         <v>45</v>
       </c>
       <c r="I10" t="s">
-        <v>410</v>
+        <v>429</v>
       </c>
       <c r="J10" t="s">
-        <v>446</v>
+        <v>465</v>
       </c>
       <c r="K10" t="s">
-        <v>507</v>
+        <v>526</v>
       </c>
       <c r="N10" t="s">
-        <v>695</v>
+        <v>714</v>
       </c>
       <c r="R10" t="s">
-        <v>718</v>
+        <v>736</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>193</v>
+        <v>212</v>
       </c>
       <c r="D11" t="s">
-        <v>203</v>
+        <v>222</v>
       </c>
       <c r="F11" t="s">
-        <v>367</v>
+        <v>386</v>
       </c>
       <c r="H11" t="s">
         <v>60</v>
       </c>
       <c r="I11" t="s">
-        <v>411</v>
+        <v>430</v>
       </c>
       <c r="J11" t="s">
-        <v>447</v>
+        <v>466</v>
       </c>
       <c r="K11" t="s">
-        <v>508</v>
+        <v>527</v>
       </c>
       <c r="R11" t="s">
-        <v>719</v>
+        <v>737</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>204</v>
+        <v>223</v>
       </c>
       <c r="F12" t="s">
-        <v>368</v>
+        <v>387</v>
       </c>
       <c r="H12" t="s">
-        <v>385</v>
+        <v>404</v>
       </c>
       <c r="I12" t="s">
-        <v>370</v>
+        <v>389</v>
       </c>
       <c r="J12" t="s">
-        <v>448</v>
+        <v>467</v>
       </c>
       <c r="K12" t="s">
-        <v>509</v>
+        <v>528</v>
       </c>
       <c r="R12" t="s">
-        <v>171</v>
+        <v>738</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>205</v>
+        <v>224</v>
       </c>
       <c r="H13" t="s">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="I13" t="s">
-        <v>412</v>
+        <v>431</v>
       </c>
       <c r="J13" t="s">
-        <v>449</v>
+        <v>468</v>
       </c>
       <c r="K13" t="s">
-        <v>510</v>
+        <v>529</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>206</v>
+        <v>225</v>
       </c>
       <c r="H14" t="s">
-        <v>387</v>
+        <v>406</v>
       </c>
       <c r="I14" t="s">
-        <v>413</v>
+        <v>432</v>
       </c>
       <c r="J14" t="s">
-        <v>450</v>
+        <v>469</v>
       </c>
       <c r="K14" t="s">
-        <v>511</v>
+        <v>530</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>207</v>
+        <v>226</v>
       </c>
       <c r="H15" t="s">
-        <v>388</v>
+        <v>407</v>
       </c>
       <c r="I15" t="s">
-        <v>414</v>
+        <v>433</v>
       </c>
       <c r="J15" t="s">
-        <v>451</v>
+        <v>470</v>
       </c>
       <c r="K15" t="s">
-        <v>512</v>
+        <v>531</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>208</v>
+        <v>227</v>
       </c>
       <c r="H16" t="s">
-        <v>389</v>
+        <v>408</v>
       </c>
       <c r="I16" t="s">
-        <v>415</v>
+        <v>434</v>
       </c>
       <c r="J16" t="s">
-        <v>452</v>
+        <v>471</v>
       </c>
       <c r="K16" t="s">
-        <v>513</v>
+        <v>532</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>209</v>
+        <v>228</v>
       </c>
       <c r="H17" t="s">
-        <v>390</v>
+        <v>409</v>
       </c>
       <c r="I17" t="s">
-        <v>416</v>
+        <v>435</v>
       </c>
       <c r="J17" t="s">
-        <v>453</v>
+        <v>472</v>
       </c>
       <c r="K17" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>210</v>
+        <v>229</v>
       </c>
       <c r="H18" t="s">
-        <v>391</v>
+        <v>410</v>
       </c>
       <c r="I18" t="s">
-        <v>417</v>
+        <v>436</v>
       </c>
       <c r="J18" t="s">
-        <v>454</v>
+        <v>473</v>
       </c>
       <c r="K18" t="s">
-        <v>514</v>
+        <v>533</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>211</v>
+        <v>230</v>
       </c>
       <c r="H19" t="s">
-        <v>392</v>
+        <v>411</v>
       </c>
       <c r="I19" t="s">
-        <v>418</v>
+        <v>437</v>
       </c>
       <c r="J19" t="s">
-        <v>455</v>
+        <v>474</v>
       </c>
       <c r="K19" t="s">
-        <v>515</v>
+        <v>534</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>212</v>
+        <v>231</v>
       </c>
       <c r="H20" t="s">
-        <v>393</v>
+        <v>412</v>
       </c>
       <c r="I20" t="s">
-        <v>419</v>
+        <v>438</v>
       </c>
       <c r="J20" t="s">
-        <v>456</v>
+        <v>475</v>
       </c>
       <c r="K20" t="s">
-        <v>516</v>
+        <v>535</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>213</v>
+        <v>232</v>
       </c>
       <c r="H21" t="s">
-        <v>394</v>
+        <v>413</v>
       </c>
       <c r="I21" t="s">
-        <v>420</v>
+        <v>439</v>
       </c>
       <c r="J21" t="s">
-        <v>457</v>
+        <v>476</v>
       </c>
       <c r="K21" t="s">
-        <v>517</v>
+        <v>536</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>214</v>
+        <v>233</v>
       </c>
       <c r="H22" t="s">
-        <v>395</v>
+        <v>414</v>
       </c>
       <c r="I22" t="s">
-        <v>421</v>
+        <v>440</v>
       </c>
       <c r="J22" t="s">
-        <v>458</v>
+        <v>477</v>
       </c>
       <c r="K22" t="s">
-        <v>518</v>
+        <v>537</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>215</v>
+        <v>234</v>
       </c>
       <c r="H23" t="s">
-        <v>396</v>
+        <v>415</v>
       </c>
       <c r="I23" t="s">
-        <v>422</v>
+        <v>441</v>
       </c>
       <c r="J23" t="s">
-        <v>459</v>
+        <v>478</v>
       </c>
       <c r="K23" t="s">
-        <v>519</v>
+        <v>538</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="H24" t="s">
-        <v>397</v>
+        <v>416</v>
       </c>
       <c r="I24" t="s">
-        <v>423</v>
+        <v>442</v>
       </c>
       <c r="J24" t="s">
-        <v>460</v>
+        <v>479</v>
       </c>
       <c r="K24" t="s">
-        <v>520</v>
+        <v>539</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>217</v>
+        <v>236</v>
       </c>
       <c r="H25" t="s">
-        <v>398</v>
+        <v>417</v>
       </c>
       <c r="I25" t="s">
-        <v>424</v>
+        <v>443</v>
       </c>
       <c r="J25" t="s">
-        <v>461</v>
+        <v>480</v>
       </c>
       <c r="K25" t="s">
-        <v>521</v>
+        <v>540</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>218</v>
+        <v>237</v>
       </c>
       <c r="H26" t="s">
-        <v>399</v>
+        <v>418</v>
       </c>
       <c r="I26" t="s">
-        <v>425</v>
+        <v>444</v>
       </c>
       <c r="J26" t="s">
-        <v>462</v>
+        <v>481</v>
       </c>
       <c r="K26" t="s">
-        <v>522</v>
+        <v>541</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="H27" t="s">
-        <v>400</v>
+        <v>419</v>
       </c>
       <c r="I27" t="s">
-        <v>426</v>
+        <v>445</v>
       </c>
       <c r="J27" t="s">
-        <v>463</v>
+        <v>482</v>
       </c>
       <c r="K27" t="s">
-        <v>523</v>
+        <v>542</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>220</v>
+        <v>239</v>
       </c>
       <c r="H28" t="s">
-        <v>401</v>
+        <v>420</v>
       </c>
       <c r="I28" t="s">
         <v>46</v>
       </c>
       <c r="J28" t="s">
-        <v>464</v>
+        <v>483</v>
       </c>
       <c r="K28" t="s">
-        <v>524</v>
+        <v>543</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>221</v>
+        <v>240</v>
       </c>
       <c r="I29" t="s">
-        <v>427</v>
+        <v>446</v>
       </c>
       <c r="J29" t="s">
-        <v>465</v>
+        <v>484</v>
       </c>
       <c r="K29" t="s">
-        <v>525</v>
+        <v>544</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>222</v>
+        <v>241</v>
       </c>
       <c r="I30" t="s">
-        <v>428</v>
+        <v>447</v>
       </c>
       <c r="J30" t="s">
-        <v>466</v>
+        <v>485</v>
       </c>
       <c r="K30" t="s">
-        <v>526</v>
+        <v>545</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>223</v>
+        <v>242</v>
       </c>
       <c r="I31" t="s">
-        <v>429</v>
+        <v>448</v>
       </c>
       <c r="J31" t="s">
-        <v>467</v>
+        <v>486</v>
       </c>
       <c r="K31" t="s">
-        <v>527</v>
+        <v>546</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>224</v>
+        <v>243</v>
       </c>
       <c r="I32" t="s">
-        <v>430</v>
+        <v>449</v>
       </c>
       <c r="J32" t="s">
-        <v>468</v>
+        <v>487</v>
       </c>
       <c r="K32" t="s">
-        <v>528</v>
+        <v>547</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>225</v>
+        <v>244</v>
       </c>
       <c r="I33" t="s">
-        <v>431</v>
+        <v>450</v>
       </c>
       <c r="J33" t="s">
-        <v>469</v>
+        <v>488</v>
       </c>
       <c r="K33" t="s">
-        <v>529</v>
+        <v>548</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>226</v>
+        <v>245</v>
       </c>
       <c r="I34" t="s">
-        <v>432</v>
+        <v>451</v>
       </c>
       <c r="J34" t="s">
-        <v>470</v>
+        <v>489</v>
       </c>
       <c r="K34" t="s">
-        <v>530</v>
+        <v>549</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>227</v>
+        <v>246</v>
       </c>
       <c r="I35" t="s">
-        <v>433</v>
+        <v>452</v>
       </c>
       <c r="J35" t="s">
-        <v>471</v>
+        <v>490</v>
       </c>
       <c r="K35" t="s">
-        <v>531</v>
+        <v>550</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>228</v>
+        <v>247</v>
       </c>
       <c r="I36" t="s">
-        <v>434</v>
+        <v>453</v>
       </c>
       <c r="J36" t="s">
-        <v>472</v>
+        <v>491</v>
       </c>
       <c r="K36" t="s">
-        <v>532</v>
+        <v>551</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>229</v>
+        <v>248</v>
       </c>
       <c r="I37" t="s">
-        <v>435</v>
+        <v>454</v>
       </c>
       <c r="J37" t="s">
-        <v>473</v>
+        <v>492</v>
       </c>
       <c r="K37" t="s">
-        <v>533</v>
+        <v>552</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>230</v>
+        <v>249</v>
       </c>
       <c r="I38" t="s">
-        <v>436</v>
+        <v>455</v>
       </c>
       <c r="J38" t="s">
-        <v>474</v>
+        <v>493</v>
       </c>
       <c r="K38" t="s">
-        <v>534</v>
+        <v>553</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>231</v>
+        <v>250</v>
       </c>
       <c r="I39" t="s">
-        <v>437</v>
+        <v>456</v>
       </c>
       <c r="J39" t="s">
-        <v>475</v>
+        <v>494</v>
       </c>
       <c r="K39" t="s">
-        <v>535</v>
+        <v>554</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>232</v>
+        <v>251</v>
       </c>
       <c r="I40" t="s">
-        <v>375</v>
+        <v>394</v>
       </c>
       <c r="J40" t="s">
-        <v>476</v>
+        <v>495</v>
       </c>
       <c r="K40" t="s">
-        <v>536</v>
+        <v>555</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>233</v>
+        <v>252</v>
       </c>
       <c r="I41" t="s">
-        <v>438</v>
+        <v>457</v>
       </c>
       <c r="J41" t="s">
-        <v>477</v>
+        <v>496</v>
       </c>
       <c r="K41" t="s">
-        <v>537</v>
+        <v>556</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>234</v>
+        <v>253</v>
       </c>
       <c r="J42" t="s">
-        <v>478</v>
+        <v>497</v>
       </c>
       <c r="K42" t="s">
-        <v>538</v>
+        <v>557</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>235</v>
+        <v>254</v>
       </c>
       <c r="J43" t="s">
-        <v>479</v>
+        <v>498</v>
       </c>
       <c r="K43" t="s">
-        <v>539</v>
+        <v>558</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>236</v>
+        <v>255</v>
       </c>
       <c r="J44" t="s">
-        <v>480</v>
+        <v>499</v>
       </c>
       <c r="K44" t="s">
-        <v>540</v>
+        <v>559</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>237</v>
+        <v>256</v>
       </c>
       <c r="J45" t="s">
-        <v>481</v>
+        <v>500</v>
       </c>
       <c r="K45" t="s">
-        <v>541</v>
+        <v>560</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>238</v>
+        <v>257</v>
       </c>
       <c r="J46" t="s">
-        <v>482</v>
+        <v>501</v>
       </c>
       <c r="K46" t="s">
-        <v>542</v>
+        <v>561</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>239</v>
+        <v>258</v>
       </c>
       <c r="J47" t="s">
-        <v>483</v>
+        <v>502</v>
       </c>
       <c r="K47" t="s">
-        <v>543</v>
+        <v>562</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>240</v>
+        <v>259</v>
       </c>
       <c r="J48" t="s">
-        <v>484</v>
+        <v>503</v>
       </c>
       <c r="K48" t="s">
-        <v>544</v>
+        <v>563</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>241</v>
+        <v>260</v>
       </c>
       <c r="J49" t="s">
-        <v>485</v>
+        <v>504</v>
       </c>
       <c r="K49" t="s">
-        <v>545</v>
+        <v>564</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>242</v>
+        <v>261</v>
       </c>
       <c r="J50" t="s">
-        <v>486</v>
+        <v>505</v>
       </c>
       <c r="K50" t="s">
-        <v>546</v>
+        <v>565</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>243</v>
+        <v>262</v>
       </c>
       <c r="J51" t="s">
-        <v>487</v>
+        <v>506</v>
       </c>
       <c r="K51" t="s">
-        <v>547</v>
+        <v>566</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>244</v>
+        <v>263</v>
       </c>
       <c r="J52" t="s">
-        <v>488</v>
+        <v>507</v>
       </c>
       <c r="K52" t="s">
-        <v>548</v>
+        <v>567</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>245</v>
+        <v>264</v>
       </c>
       <c r="J53" t="s">
-        <v>489</v>
+        <v>508</v>
       </c>
       <c r="K53" t="s">
-        <v>549</v>
+        <v>568</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>246</v>
+        <v>265</v>
       </c>
       <c r="J54" t="s">
-        <v>490</v>
+        <v>509</v>
       </c>
       <c r="K54" t="s">
-        <v>550</v>
+        <v>569</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>247</v>
+        <v>266</v>
       </c>
       <c r="J55" t="s">
-        <v>491</v>
+        <v>510</v>
       </c>
       <c r="K55" t="s">
-        <v>551</v>
+        <v>570</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>248</v>
+        <v>267</v>
       </c>
       <c r="J56" t="s">
-        <v>492</v>
+        <v>511</v>
       </c>
       <c r="K56" t="s">
-        <v>412</v>
+        <v>431</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>249</v>
+        <v>268</v>
       </c>
       <c r="J57" t="s">
-        <v>493</v>
+        <v>512</v>
       </c>
       <c r="K57" t="s">
-        <v>552</v>
+        <v>571</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>250</v>
+        <v>269</v>
       </c>
       <c r="J58" t="s">
-        <v>494</v>
+        <v>513</v>
       </c>
       <c r="K58" t="s">
-        <v>553</v>
+        <v>572</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>251</v>
+        <v>270</v>
       </c>
       <c r="J59" t="s">
-        <v>495</v>
+        <v>514</v>
       </c>
       <c r="K59" t="s">
-        <v>554</v>
+        <v>573</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>252</v>
+        <v>271</v>
       </c>
       <c r="J60" t="s">
-        <v>496</v>
+        <v>515</v>
       </c>
       <c r="K60" t="s">
-        <v>555</v>
+        <v>574</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>253</v>
+        <v>272</v>
       </c>
       <c r="J61" t="s">
-        <v>497</v>
+        <v>516</v>
       </c>
       <c r="K61" t="s">
-        <v>556</v>
+        <v>575</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>254</v>
+        <v>273</v>
       </c>
       <c r="J62" t="s">
-        <v>498</v>
+        <v>517</v>
       </c>
       <c r="K62" t="s">
-        <v>557</v>
+        <v>576</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>255</v>
+        <v>274</v>
       </c>
       <c r="J63" t="s">
-        <v>499</v>
+        <v>518</v>
       </c>
       <c r="K63" t="s">
-        <v>414</v>
+        <v>433</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>256</v>
+        <v>275</v>
       </c>
       <c r="J64" t="s">
-        <v>500</v>
+        <v>519</v>
       </c>
       <c r="K64" t="s">
-        <v>558</v>
+        <v>577</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>257</v>
+        <v>276</v>
       </c>
       <c r="K65" t="s">
-        <v>559</v>
+        <v>578</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>258</v>
+        <v>277</v>
       </c>
       <c r="K66" t="s">
-        <v>560</v>
+        <v>579</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>259</v>
+        <v>278</v>
       </c>
       <c r="K67" t="s">
-        <v>561</v>
+        <v>580</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>260</v>
+        <v>279</v>
       </c>
       <c r="K68" t="s">
-        <v>562</v>
+        <v>581</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>261</v>
+        <v>280</v>
       </c>
       <c r="K69" t="s">
-        <v>563</v>
+        <v>582</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>262</v>
+        <v>281</v>
       </c>
       <c r="K70" t="s">
-        <v>564</v>
+        <v>583</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>263</v>
+        <v>282</v>
       </c>
       <c r="K71" t="s">
-        <v>565</v>
+        <v>584</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>264</v>
+        <v>283</v>
       </c>
       <c r="K72" t="s">
-        <v>566</v>
+        <v>585</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>265</v>
+        <v>284</v>
       </c>
       <c r="K73" t="s">
-        <v>567</v>
+        <v>586</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>266</v>
+        <v>285</v>
       </c>
       <c r="K74" t="s">
-        <v>568</v>
+        <v>587</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>267</v>
+        <v>286</v>
       </c>
       <c r="K75" t="s">
-        <v>569</v>
+        <v>588</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>268</v>
+        <v>287</v>
       </c>
       <c r="K76" t="s">
-        <v>570</v>
+        <v>589</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>269</v>
+        <v>288</v>
       </c>
       <c r="K77" t="s">
-        <v>571</v>
+        <v>590</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>270</v>
+        <v>289</v>
       </c>
       <c r="K78" t="s">
-        <v>572</v>
+        <v>591</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>271</v>
+        <v>290</v>
       </c>
       <c r="K79" t="s">
-        <v>573</v>
+        <v>592</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>272</v>
+        <v>291</v>
       </c>
       <c r="K80" t="s">
-        <v>574</v>
+        <v>593</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>273</v>
+        <v>292</v>
       </c>
       <c r="K81" t="s">
-        <v>575</v>
+        <v>594</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>274</v>
+        <v>293</v>
       </c>
       <c r="K82" t="s">
-        <v>576</v>
+        <v>595</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>275</v>
+        <v>294</v>
       </c>
       <c r="K83" t="s">
-        <v>577</v>
+        <v>596</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>276</v>
+        <v>295</v>
       </c>
       <c r="K84" t="s">
-        <v>578</v>
+        <v>597</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>277</v>
+        <v>296</v>
       </c>
       <c r="K85" t="s">
-        <v>421</v>
+        <v>440</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>278</v>
+        <v>297</v>
       </c>
       <c r="K86" t="s">
-        <v>579</v>
+        <v>598</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>279</v>
+        <v>298</v>
       </c>
       <c r="K87" t="s">
-        <v>580</v>
+        <v>599</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>280</v>
+        <v>299</v>
       </c>
       <c r="K88" t="s">
-        <v>581</v>
+        <v>600</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>281</v>
+        <v>300</v>
       </c>
       <c r="K89" t="s">
-        <v>582</v>
+        <v>601</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>282</v>
+        <v>301</v>
       </c>
       <c r="K90" t="s">
-        <v>583</v>
+        <v>602</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>283</v>
+        <v>302</v>
       </c>
       <c r="K91" t="s">
-        <v>584</v>
+        <v>603</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>284</v>
+        <v>303</v>
       </c>
       <c r="K92" t="s">
-        <v>585</v>
+        <v>604</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>285</v>
+        <v>304</v>
       </c>
       <c r="K93" t="s">
-        <v>586</v>
+        <v>605</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>286</v>
+        <v>305</v>
       </c>
       <c r="K94" t="s">
-        <v>587</v>
+        <v>606</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>287</v>
+        <v>306</v>
       </c>
       <c r="K95" t="s">
-        <v>424</v>
+        <v>443</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>288</v>
+        <v>307</v>
       </c>
       <c r="K96" t="s">
-        <v>588</v>
+        <v>607</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>289</v>
+        <v>308</v>
       </c>
       <c r="K97" t="s">
-        <v>589</v>
+        <v>608</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>290</v>
+        <v>309</v>
       </c>
       <c r="K98" t="s">
-        <v>590</v>
+        <v>609</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>291</v>
+        <v>310</v>
       </c>
       <c r="K99" t="s">
-        <v>591</v>
+        <v>610</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>292</v>
+        <v>311</v>
       </c>
       <c r="K100" t="s">
-        <v>592</v>
+        <v>611</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>293</v>
+        <v>312</v>
       </c>
       <c r="K101" t="s">
-        <v>593</v>
+        <v>612</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>294</v>
+        <v>313</v>
       </c>
       <c r="K102" t="s">
-        <v>594</v>
+        <v>613</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>295</v>
+        <v>314</v>
       </c>
       <c r="K103" t="s">
-        <v>595</v>
+        <v>614</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>296</v>
+        <v>315</v>
       </c>
       <c r="K104" t="s">
-        <v>596</v>
+        <v>615</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>297</v>
+        <v>316</v>
       </c>
       <c r="K105" t="s">
-        <v>597</v>
+        <v>616</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>298</v>
+        <v>317</v>
       </c>
       <c r="K106" t="s">
-        <v>598</v>
+        <v>617</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>299</v>
+        <v>318</v>
       </c>
       <c r="K107" t="s">
-        <v>599</v>
+        <v>618</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>300</v>
+        <v>319</v>
       </c>
       <c r="K108" t="s">
-        <v>600</v>
+        <v>619</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>301</v>
+        <v>320</v>
       </c>
       <c r="K109" t="s">
-        <v>601</v>
+        <v>620</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>302</v>
+        <v>321</v>
       </c>
       <c r="K110" t="s">
-        <v>602</v>
+        <v>621</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>303</v>
+        <v>322</v>
       </c>
       <c r="K111" t="s">
-        <v>603</v>
+        <v>622</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>304</v>
+        <v>323</v>
       </c>
       <c r="K112" t="s">
-        <v>604</v>
+        <v>623</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>305</v>
+        <v>324</v>
       </c>
       <c r="K113" t="s">
-        <v>605</v>
+        <v>624</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>306</v>
+        <v>325</v>
       </c>
       <c r="K114" t="s">
-        <v>606</v>
+        <v>625</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>307</v>
+        <v>326</v>
       </c>
       <c r="K115" t="s">
-        <v>607</v>
+        <v>626</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>308</v>
+        <v>327</v>
       </c>
       <c r="K116" t="s">
-        <v>608</v>
+        <v>627</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>309</v>
+        <v>328</v>
       </c>
       <c r="K117" t="s">
-        <v>609</v>
+        <v>628</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>310</v>
+        <v>329</v>
       </c>
       <c r="K118" t="s">
-        <v>610</v>
+        <v>629</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>311</v>
+        <v>330</v>
       </c>
       <c r="K119" t="s">
-        <v>611</v>
+        <v>630</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>312</v>
+        <v>331</v>
       </c>
       <c r="K120" t="s">
-        <v>612</v>
+        <v>631</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>313</v>
+        <v>332</v>
       </c>
       <c r="K121" t="s">
-        <v>613</v>
+        <v>632</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>314</v>
+        <v>333</v>
       </c>
       <c r="K122" t="s">
-        <v>614</v>
+        <v>633</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>315</v>
+        <v>334</v>
       </c>
       <c r="K123" t="s">
-        <v>615</v>
+        <v>634</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>316</v>
+        <v>335</v>
       </c>
       <c r="K124" t="s">
-        <v>616</v>
+        <v>635</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>317</v>
+        <v>336</v>
       </c>
       <c r="K125" t="s">
-        <v>391</v>
+        <v>410</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>318</v>
+        <v>337</v>
       </c>
       <c r="K126" t="s">
-        <v>617</v>
+        <v>636</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>319</v>
+        <v>338</v>
       </c>
       <c r="K127" t="s">
-        <v>618</v>
+        <v>637</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>320</v>
+        <v>339</v>
       </c>
       <c r="K128" t="s">
-        <v>619</v>
+        <v>638</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>321</v>
+        <v>340</v>
       </c>
       <c r="K129" t="s">
-        <v>620</v>
+        <v>639</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>322</v>
+        <v>341</v>
       </c>
       <c r="K130" t="s">
-        <v>621</v>
+        <v>640</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>323</v>
+        <v>342</v>
       </c>
       <c r="K131" t="s">
-        <v>622</v>
+        <v>641</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>324</v>
+        <v>343</v>
       </c>
       <c r="K132" t="s">
-        <v>623</v>
+        <v>642</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>325</v>
+        <v>344</v>
       </c>
       <c r="K133" t="s">
-        <v>624</v>
+        <v>643</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="K134" t="s">
-        <v>625</v>
+        <v>644</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="K135" t="s">
-        <v>626</v>
+        <v>645</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>328</v>
+        <v>347</v>
       </c>
       <c r="K136" t="s">
-        <v>627</v>
+        <v>646</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>329</v>
+        <v>348</v>
       </c>
       <c r="K137" t="s">
-        <v>628</v>
+        <v>647</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>330</v>
+        <v>349</v>
       </c>
       <c r="K138" t="s">
-        <v>428</v>
+        <v>447</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>331</v>
+        <v>350</v>
       </c>
       <c r="K139" t="s">
-        <v>629</v>
+        <v>648</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>332</v>
+        <v>351</v>
       </c>
       <c r="K140" t="s">
-        <v>630</v>
+        <v>649</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>333</v>
+        <v>352</v>
       </c>
       <c r="K141" t="s">
-        <v>631</v>
+        <v>650</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>334</v>
+        <v>353</v>
       </c>
       <c r="K142" t="s">
-        <v>632</v>
+        <v>651</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>335</v>
+        <v>354</v>
       </c>
       <c r="K143" t="s">
-        <v>633</v>
+        <v>652</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>336</v>
+        <v>355</v>
       </c>
       <c r="K144" t="s">
-        <v>634</v>
+        <v>653</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>337</v>
+        <v>356</v>
       </c>
       <c r="K145" t="s">
-        <v>635</v>
+        <v>654</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>338</v>
+        <v>357</v>
       </c>
       <c r="K146" t="s">
-        <v>636</v>
+        <v>655</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>339</v>
+        <v>358</v>
       </c>
       <c r="K147" t="s">
-        <v>637</v>
+        <v>656</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>340</v>
+        <v>359</v>
       </c>
       <c r="K148" t="s">
-        <v>638</v>
+        <v>657</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>341</v>
+        <v>360</v>
       </c>
       <c r="K149" t="s">
-        <v>639</v>
+        <v>658</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>342</v>
+        <v>361</v>
       </c>
       <c r="K150" t="s">
-        <v>640</v>
+        <v>659</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>343</v>
+        <v>362</v>
       </c>
       <c r="K151" t="s">
-        <v>641</v>
+        <v>660</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>344</v>
+        <v>363</v>
       </c>
       <c r="K152" t="s">
-        <v>642</v>
+        <v>661</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>345</v>
+        <v>364</v>
       </c>
       <c r="K153" t="s">
-        <v>643</v>
+        <v>662</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>346</v>
+        <v>365</v>
       </c>
       <c r="K154" t="s">
-        <v>644</v>
+        <v>663</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>347</v>
+        <v>366</v>
       </c>
       <c r="K155" t="s">
-        <v>645</v>
+        <v>664</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>348</v>
+        <v>367</v>
       </c>
       <c r="K156" t="s">
-        <v>646</v>
+        <v>665</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>349</v>
+        <v>368</v>
       </c>
       <c r="K157" t="s">
-        <v>647</v>
+        <v>666</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>350</v>
+        <v>369</v>
       </c>
       <c r="K158" t="s">
-        <v>648</v>
+        <v>667</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>351</v>
+        <v>370</v>
       </c>
       <c r="K159" t="s">
-        <v>649</v>
+        <v>668</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>352</v>
+        <v>371</v>
       </c>
       <c r="K160" t="s">
-        <v>650</v>
+        <v>669</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>353</v>
+        <v>372</v>
       </c>
       <c r="K161" t="s">
-        <v>651</v>
+        <v>670</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>354</v>
+        <v>373</v>
       </c>
       <c r="K162" t="s">
-        <v>652</v>
+        <v>671</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>653</v>
+        <v>672</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>654</v>
+        <v>673</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>655</v>
+        <v>674</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>656</v>
+        <v>675</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>434</v>
+        <v>453</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>657</v>
+        <v>676</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>658</v>
+        <v>677</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>659</v>
+        <v>678</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>660</v>
+        <v>679</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>661</v>
+        <v>680</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>662</v>
+        <v>681</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>663</v>
+        <v>682</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>664</v>
+        <v>683</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>665</v>
+        <v>684</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>666</v>
+        <v>685</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>667</v>
+        <v>686</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>668</v>
+        <v>687</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>669</v>
+        <v>688</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>399</v>
+        <v>418</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>670</v>
+        <v>689</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>671</v>
+        <v>690</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>672</v>
+        <v>691</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>673</v>
+        <v>692</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>674</v>
+        <v>693</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>401</v>
+        <v>420</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>675</v>
+        <v>694</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>676</v>
+        <v>695</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>677</v>
+        <v>696</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>678</v>
+        <v>697</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>679</v>
+        <v>698</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>680</v>
+        <v>699</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">