--- v0 (2026-06-22)
+++ v1 (2026-06-23)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="830">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-22 04:54:55pm</t>
+    <t>2026-06-22 06:16:41pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_theme=14210</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_theme":"14210"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>