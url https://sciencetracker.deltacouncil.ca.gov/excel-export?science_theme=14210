--- v1 (2026-06-23)
+++ v2 (2026-08-07)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="830">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="844">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-22 06:16:41pm</t>
+    <t>2026-08-07 06:43:58am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_theme=14210</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_theme":"14210"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -250,75 +250,72 @@
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54368</t>
   </si>
   <si>
     <t>Earth Observations to Combat Invasive Aquatic Vegetation</t>
   </si>
   <si>
     <t>University of California - Merced [UC Merced]</t>
   </si>
   <si>
     <t>Delta Stewardship Council; California Department of Water Resource [DWR]; California Department of Fish and Wildlife [CDFW]; Interagency Ecological Program [IEP]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Invasive aquatic vegetation (IAV) is a threat to aquatic ecosystems worldwide, leading to a major loss of biodiversity and extensive damages and costs to human uses of those ecosystems. The Sacramento-San Joaquin River Delta (the “Delta”) is the hub of California’s water system, supporting over 35 million water users and a $54 billion agricultural industry. The Delta reform act mandates management decisions meet both water supply needs while maintaining the ecological function of the system. The Delta is a global biodiversity hotspot, and the focal point of $750-$950 million in restoration. It has also been called one of the most invaded estuaries in the world. Over the past 15 years, submerged and floating IAV have more than doubled in extent, threatening water supply and ecosystem health of the Delta. There is mounting evidence that herbicide treatments are not effective, and that water management actions, and wetland restoration may be having huge impacts on IAV. This presents both a risk to increasing IAV, but also an opportunity to prevent and even &amp;nbsp;effectively combat IAV through considered water management actions and better restoration planning, meeting the state’s co-equal goals of water security and Delta ecosystem conservation.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;This project will meet the needs of multiple state agencies by advancing operational Earth observation-based monitoring program for community-level submerged aquatic vegetation (SAV) and genus-level floating aquatic vegetation (FAV) and modeling tools to enable the Delta management community to assess the effect of previous management actions on IAV and forecast the effects of future actions to inform multi-agency decision making. Specifically, this work will 1) Operationalize IAV class mapping using Sentinel-2 satellite imagery, 2) Finalize and validate species distribution Models (SDM) for SAV community and FAV at genus-level to assess the impacts of previous water actions on IAV and predict IAV distribution in future scenarios, 3) Co-design IAV-based performance metrics to inform future actions.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;The proposed project fills a critical data gap in monitoring for state and federal agencies and stakeholders by implementing the first sustainable mapping effort for IAV. Monthly and seasonal estimates of SAV and FAV coverage will enable the Delta Stewardship Council to improve their performance metrics for evaluation of the Delta Plan and will help the Interagency Ecological Program assess whether management is meeting the co-equal goals for the Delta. Species distribution models will enable Department of Water Resources to evaluate how previous restoration flow actions have affected the spread and persistence of IAV and incorporate what they learn into future Structured Decision Making to better account for negative consequences of IAV when setting future restoration targets and implementing actions.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Low-Cost Satellite Remote Sensing of the Sacramento-San Joaquin Delta to Enhance Mapping for Invasive and Native Aquatic Vegetation; Remote sensing of the Sacramento-San Joaquin Delta to enhance mapping for invasive and native aquatic plant species</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh</t>
   </si>
   <si>
-    <t>2024;2025</t>
-[...2 lines deleted...]
-    <t>Status and trend monitoring</t>
+    <t>2024;2025;2026;2027</t>
   </si>
   <si>
     <t>Data application - Analytics; Data application - Modeling; Monitoring - Implementation; Monitoring - Status and trends; Planning and guidance</t>
   </si>
   <si>
     <t>Habitat management; Invasive / non-native species management; Native species management; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Invasive species control and management; Wetlands</t>
   </si>
   <si>
     <t>Aquatic vegetation; Habitat changes; Invasive / non-native species; modeling</t>
   </si>
   <si>
     <t>2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 2B. Develop a framework for monitoring, modeling, and information dissemination in support of operational forecasting and near real-time visualization...; 4B. Synthesize existing data and collaboratively develop additional long-term data collection and monitoring strategies to address knowledge gaps...; 1B. Develop tools to assist adaptive management in the Delta; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling; 5B: Explore innovative technologies and cost-effective methods for scientific monitoring and analysis of flow, water quality, and ecosystem characteristics...</t>
   </si>
   <si>
     <t>Aquatic vegetation; Emergent macrophytes; Floating aquatic vegetation; Habitat restoration; Invasive and non native species; Monitoring methods and techniques; Other species; Remote sensing; Saltwater and freshwater marshes; SAV and FAV; Submerged aquatic vegetation; Tidal wetlands; Water hyacinth; Wetland mapping; Wetlands</t>
   </si>
   <si>
-    <t>February 7, 2026</t>
+    <t>July 28, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54477</t>
   </si>
   <si>
     <t>Ecosystem Engineering Impacts of Water Primrose in the Delta</t>
   </si>
   <si>
     <t>Complete</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]; Interagency Ecological Program [IEP]; U.S. Geological Survey [USGS]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p style="margin-bottom: 0px; margin-top: 0px;"&gt;Water primrose (Ludwigia spp.) is a highly invasive, non-native floating macrophyte in the Delta. In recent years, water primrose has extended its niche into marsh habitat, causing extensive mortality of marsh macrophytes including tules and cattails. The goal of this project is to determine whether the growth strategy of water primrose, its allelopathic properties, or factors related to plant community structure are the cause of marsh loss following water primrose invasion in the Delta. Part of this study will identify and map the marshes most vulnerable to loss and quantify the spatial trajectory of marsh loss during the past 15 years. The ultimate benefit will be an improved understanding of the water primrose invasion processes in the Delta, which can be used to prioritize herbicide treatment of this highly invasive plant in marshes most vulnerable to invasion and with the highest habitat value.&lt;/p&gt;
 &lt;p style="margin-bottom: -35px; margin-top: -25px;"&gt;&lt;strong&gt;Objectives:&lt;/strong&gt;&lt;/p&gt;
 &lt;div&gt;1. Determine which water primrose functional traits are the likely cause of marsh loss in the Delta.&lt;br /&gt;
 2. Determine the effect(s) of community structure on water primrose invasion success and occurrence of marsh loss.&lt;br /&gt;
 3. Quantify the amount and spatial trajectory of marsh loss due to primrose invasion from 2004 - 2019.&lt;br /&gt;
 4. Identify and map the marshes that are most vulnerable to loss due to water primrose invasion in the Delta.&lt;br /&gt;
 5. Disseminate findings to relevant state agencies and additional stakeholders to ensure habitat restoration success and sustainability, and to focus resources on controlling water primrose in marshes most vulnerable to loss and of highest habitat value.&lt;/div&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
@@ -367,50 +364,93 @@
   <si>
     <t>Continuous Flow and Water Quality Monitoring Network in the Sacramento-San Joaquin Delta</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; San Francisco Bay</t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring</t>
   </si>
   <si>
     <t>Environmental conditions; Flood risk and land use management; Habitat management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat changes; Harmful algal blooms; Hydrologic changes; Hydrology and hydrodynamics; modeling; Salinity; Sediment; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>June 5, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54759</t>
   </si>
   <si>
+    <t>White Sturgeon Science Program</t>
+  </si>
+  <si>
+    <t>Awarded / Initiating</t>
+  </si>
+  <si>
+    <t>California Department of Water Resource [DWR]; California Department of Fish and Wildlife [CDFW]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:115%"&gt;&lt;span style="font-family:&amp;quot;Aptos&amp;quot;,sans-serif"&gt;Under the direction outlined in the White Sturgeon Science Plan, the White Sturgeon Science Program seeks to fill critical knowledge gaps in the ecology of California’s White Sturgeon and improve our knowledge of stressors, including the impacts from the operation of the State Water Project. A mathematical life cycle model will be the keystone element of the Science Program, which will shape and inform the efforts to tackle the other priority science areas: reducing uncertainty pertaining to spawning, rearing and development, new and/or improved monitoring, establishment of an entrainment and residency program at Clifton Court Forebay, development of a salvage prediction model, and improving our understanding of the impacts of harmful algal blooms.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay; San Joaquin River</t>
+  </si>
+  <si>
+    <t>Core monitoring; Status and trend monitoring; Synthesis; Targeted foundational research; Targeted immediate research</t>
+  </si>
+  <si>
+    <t>Data application - Modeling; Monitoring - Implementation; Planning and guidance; Research</t>
+  </si>
+  <si>
+    <t>Native species management</t>
+  </si>
+  <si>
+    <t>Population enhancement of listed species</t>
+  </si>
+  <si>
+    <t>Fish; Habitat changes; modeling</t>
+  </si>
+  <si>
+    <t>1A. Establish publicly accessible repositories, interactive platforms, and protocols for sharing information, products, and tools...; 2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 5B. Identify thresholds in the survival and health of managed fish and wildlife species with respect to environmental variables (e.g., flow, temperature, dissolved oxygen)...; 5A: Advance integrated modeling through efforts such as an open Delta collaboratory (physical or virtual) that promotes the use of models in guiding policy.</t>
+  </si>
+  <si>
+    <t>Endangered species; Habitat; Sturgeon</t>
+  </si>
+  <si>
+    <t>July 31, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54808</t>
+  </si>
+  <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
     <t>Funding organization</t>
   </si>
   <si>
     <t>Implementing organization</t>
   </si>
   <si>
     <t>Funding program</t>
   </si>
   <si>
     <t>Funding sources</t>
   </si>
   <si>
     <t>Date awarded</t>
   </si>
   <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>Total award amount ($)</t>
@@ -445,96 +485,108 @@
   <si>
     <t>February 28, 2025</t>
   </si>
   <si>
     <t>80NSSC23K1563</t>
   </si>
   <si>
     <t>National Aeronautics and Space Administration [NASA]</t>
   </si>
   <si>
     <t>2023-10-16</t>
   </si>
   <si>
     <t>2027-10-15</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]</t>
   </si>
   <si>
     <t>DSC23066</t>
   </si>
   <si>
-    <t>2024-05-01</t>
+    <t>2024-05-28</t>
   </si>
   <si>
     <t>2027-04-30</t>
   </si>
   <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
+    <t>July 30, 2026</t>
+  </si>
+  <si>
     <t>California Department of Water Resource [DWR]</t>
   </si>
   <si>
     <t>2024-07-01</t>
   </si>
   <si>
     <t>2026-12-31</t>
   </si>
   <si>
     <t>Q2096002</t>
   </si>
   <si>
     <t>Prop 1 (California Department of Fish and Wildlife, CDFW)</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife CDFW - Prop 1</t>
   </si>
   <si>
     <t>2020-07-15</t>
   </si>
   <si>
     <t>2024-01-01</t>
   </si>
   <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>February 9, 2026</t>
+  </si>
+  <si>
+    <t>Actual</t>
+  </si>
+  <si>
+    <t>Entered for Delta Crosscut Budget</t>
   </si>
   <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
@@ -678,50 +730,53 @@
   </si>
   <si>
     <t>Christman</t>
   </si>
   <si>
     <t>Program Manager II, Science Communication and Synthesis</t>
   </si>
   <si>
     <t>maggie.christman@deltacouncil.ca.gov</t>
   </si>
   <si>
     <t>University of California - Davis [UC Davis]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;meta charset="UTF-8"&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;Program Manager II, CBDA at the Delta Stewardship Council leading the Science Communication and Synthesis unit of the Delta Science Program&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="www.linkedin.com/in/maggie-christman-9b122112"&gt;www.linkedin.com/in/maggie-christman-9b122112&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="https://orcid.org/0000-0003-4491-0797"&gt;https://orcid.org/0000-0003-4491-0797&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="https://www.researchgate.net/profile/Maggie-Christman"&gt;https://www.researchgate.net/profile/Maggie-Christman&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>February 7, 2026</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/51791</t>
   </si>
   <si>
     <t>Rosemary Hartman</t>
   </si>
   <si>
     <t>Rosemary</t>
   </si>
   <si>
     <t>Hartman</t>
   </si>
   <si>
     <t>rosemary.hartman@water.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50309</t>
   </si>
   <si>
     <t>Shruti Khanna</t>
   </si>
   <si>
     <t>Shruti</t>
   </si>
   <si>
     <t>Khanna</t>
@@ -775,95 +830,95 @@
     <t>Individual Status</t>
   </si>
   <si>
     <t>Principal investigator</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Inactive</t>
   </si>
   <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
-  </si>
-[...23 lines deleted...]
-    <t>http://sciencetracker.deltacouncil.ca.gov/node/49761</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Department of Fish and Wildlife (CDFW) The mission of the Department of Fish and Wildlife is to manage California's diverse fish, wildlife, and plant resources, and the habitats upon which they depend, for their ecological values and for their use and enjoyment by the public.&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://wildlife.ca.gov/"&gt;https://wildlife.ca.gov&amp;nbsp;&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>April 8, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49602</t>
   </si>
   <si>
     <t>Established in 1956 by the California State Legislature, DWR protects, conserves, develops, and manages much of California's water supply. This includes the State Water Project (SWP), the nation's largest state-built water conveyance program.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49609</t>
   </si>
   <si>
+    <t>HydroFocus, Inc. conducts hydrologic and water-quality investigations and provides consulting services. HydroFocus employs cost effective investigation, data collection, research, and objective analyses to help clients solve problems affecting land and water resources.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49664</t>
+  </si>
+  <si>
+    <t>The USGS provides science about the natural hazards that threaten lives and livelihoods; the water, energy, minerals, and other natural resources we rely on; the health of our ecosystems and environment; and the impacts of climate and land-use change.
+The USGS Coastal Storm Modeling System (CoSMoS) provides detailed predictions of coastal flooding due to future sea-level rise, storms, and river flooding driven by climate change.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49743</t>
+  </si>
+  <si>
+    <t>Together, we will uphold UC Merced's mission to excel in research, teaching and service, while demonstrating the concern and care for one another that have been the hallmarks of our campus.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49752</t>
+  </si>
+  <si>
+    <t>As the flagship institution of the six public universities in Washington state, it is known for its medical, engineering and scientific research as well as its extremely competitive computer science, engineering, law, architecture and business school.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49761</t>
+  </si>
+  <si>
     <t>California Institute of Technology Jet Propulsion Laboratory</t>
   </si>
   <si>
     <t>Founded in the 1930s, JPL is owned by NASA and managed by the nearby California Institute of Technology (Caltech). The laboratory's primary function is the construction and operation of planetary robotic spacecraft, though it also conducts Earth-orbit and astronomy missions.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49614</t>
   </si>
   <si>
     <t>The Council was created to advance the state’s coequal goals for the Delta - a more reliable statewide water supply and a healthy and protected ecosystem, both achieved in a manner that protects and enhances the unique characteristics of the Delta as an evolving place. To do this, the Act required that the Council develop an enforceable long-term sustainable management plan for the Delta to ensure coordinated action at the federal, state, and local levels. The Delta Plan, adopted in 2013, includes both regulatory policies and non-binding recommendations.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49646</t>
   </si>
   <si>
     <t>Interagency Ecological Program [IEP]</t>
   </si>
   <si>
     <t>The Interagency Ecological Program (IEP) is a consortium of State and federal agencies that has been conducting cooperative ecological investigations since the 1970s. They provide and integrate relevant and timely ecological information for management of the Bay-Delta ecosystem and the water that flows through it.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49666</t>
   </si>
   <si>
     <t>Metropolitan Water District of Southern California</t>
@@ -933,53 +988,50 @@
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>https://deltacouncil.ca.gov/pdf/council-meeting/meeting-materials/2025-03-27-item-10-attachment-1-2025-delta-research-awards-summary.pdf</t>
   </si>
   <si>
     <t>2025 Delta Research Awards Information Sheet</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Summary sheet describing 2025 Delta Research Award projects funded by the Delta Stewardship Council Delta Science Program.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>https://storymaps.arcgis.com/stories/8667b5475ad94ecbaea4ba334e81583c</t>
   </si>
   <si>
     <t>Story Map</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;This is the ArcGIS story map that was produced summarizing all of the project components, analyses, and final products/Results&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t>Awarded / Initiating</t>
-[...1 lines deleted...]
-  <si>
     <t>Cache Slough Complex</t>
   </si>
   <si>
     <t>East Delta</t>
   </si>
   <si>
     <t>North Delta</t>
   </si>
   <si>
     <t>South Delta</t>
   </si>
   <si>
     <t>Suisun Marsh</t>
   </si>
   <si>
     <t>Twitchell and Sherman Complex</t>
   </si>
   <si>
     <t>West Delta</t>
   </si>
   <si>
     <t>Yolo Bypass</t>
   </si>
   <si>
     <t>Yolo Bypass and Cache Slough Complex</t>
@@ -1449,50 +1501,53 @@
   <si>
     <t>WEBB TRACT</t>
   </si>
   <si>
     <t>WEST SACRAMENTO</t>
   </si>
   <si>
     <t>WETHERBEE LAKE</t>
   </si>
   <si>
     <t>WINTER ISLAND</t>
   </si>
   <si>
     <t>WOODWARD ISLAND</t>
   </si>
   <si>
     <t>WRIGHT-ELMWOOD TRACT</t>
   </si>
   <si>
     <t>YOLANO</t>
   </si>
   <si>
     <t>Core monitoring</t>
   </si>
   <si>
+    <t>Status and trend monitoring</t>
+  </si>
+  <si>
     <t>Synthesis</t>
   </si>
   <si>
     <t>Targeted immediate research</t>
   </si>
   <si>
     <t>Unsure</t>
   </si>
   <si>
     <t>Data application - Analytics</t>
   </si>
   <si>
     <t>Data application - Data analysis</t>
   </si>
   <si>
     <t>Data application - Information management</t>
   </si>
   <si>
     <t>Data application - Modeling</t>
   </si>
   <si>
     <t>Data application - Science communication / knowledge synthesis</t>
   </si>
   <si>
     <t>Independent peer review</t>
@@ -1506,53 +1561,50 @@
   <si>
     <t>Monitoring - Status and trends</t>
   </si>
   <si>
     <t>Planning and guidance</t>
   </si>
   <si>
     <t>Research</t>
   </si>
   <si>
     <t>Delta as Place</t>
   </si>
   <si>
     <t>Environmental conditions</t>
   </si>
   <si>
     <t>Governance</t>
   </si>
   <si>
     <t>Habitat management</t>
   </si>
   <si>
     <t>Invasive / non-native species management</t>
   </si>
   <si>
-    <t>Native species management</t>
-[...1 lines deleted...]
-  <si>
     <t>Water quality</t>
   </si>
   <si>
     <t>Water supply management</t>
   </si>
   <si>
     <t>Agricultural production</t>
   </si>
   <si>
     <t>Carbon markets</t>
   </si>
   <si>
     <t>Climate change mitigation</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species</t>
   </si>
   <si>
     <t>Flood control</t>
   </si>
   <si>
     <t>GHG emissions</t>
   </si>
   <si>
     <t>Groundwater protection &amp; management</t>
@@ -1560,53 +1612,50 @@
   <si>
     <t>Habitat protection / enhancement / restoration</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring</t>
   </si>
   <si>
     <t>Invasive species control and management</t>
   </si>
   <si>
     <t>Land use designation</t>
   </si>
   <si>
     <t>Methylmercury TMDL</t>
   </si>
   <si>
     <t>Natural environmental flows</t>
   </si>
   <si>
     <t>Pathways of introduction of invasives</t>
   </si>
   <si>
     <t>Pollution control</t>
   </si>
   <si>
-    <t>Population enhancement of listed species</t>
-[...1 lines deleted...]
-  <si>
     <t>Predation</t>
   </si>
   <si>
     <t>Salinity gate management</t>
   </si>
   <si>
     <t>Sea-level rise accommodation</t>
   </si>
   <si>
     <t>Subsidence reversal</t>
   </si>
   <si>
     <t>Wastewater management</t>
   </si>
   <si>
     <t>Water conveyance / infrastructure</t>
   </si>
   <si>
     <t>Water demand</t>
   </si>
   <si>
     <t>Water operations</t>
   </si>
   <si>
     <t>Water storage</t>
@@ -2508,96 +2557,90 @@
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
   </si>
   <si>
-    <t>UC-CSU-UEI-GOV</t>
-[...1 lines deleted...]
-  <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Data (spatial and non-spatial data)</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
   <si>
     <t>Project fact sheet</t>
   </si>
   <si>
     <t>Report</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>expenditure_type</t>
-  </si>
-[...1 lines deleted...]
-    <t>Actual</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -3024,51 +3067,51 @@
       <c r="A9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:X7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
@@ -3270,1839 +3313,1926 @@
       </c>
       <c r="F4" t="s">
         <v>67</v>
       </c>
       <c r="G4" t="s">
         <v>68</v>
       </c>
       <c r="H4"/>
       <c r="I4" t="s">
         <v>69</v>
       </c>
       <c r="J4" t="s">
         <v>55</v>
       </c>
       <c r="K4"/>
       <c r="L4">
         <v>2024</v>
       </c>
       <c r="M4" t="s">
         <v>70</v>
       </c>
       <c r="N4">
         <v>2027</v>
       </c>
       <c r="O4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P4" t="s">
         <v>71</v>
       </c>
-      <c r="P4" t="s">
+      <c r="Q4" t="s">
         <v>72</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="R4" t="s">
         <v>73</v>
       </c>
-      <c r="R4" t="s">
+      <c r="S4" t="s">
         <v>74</v>
       </c>
-      <c r="S4" t="s">
+      <c r="T4" t="s">
         <v>75</v>
       </c>
-      <c r="T4" t="s">
+      <c r="U4" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="V4"/>
       <c r="W4" t="s">
+        <v>77</v>
+      </c>
+      <c r="X4" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5">
         <v>54493</v>
       </c>
       <c r="B5" t="s">
+        <v>79</v>
+      </c>
+      <c r="C5" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D5" t="s">
         <v>65</v>
       </c>
       <c r="E5" t="s">
+        <v>81</v>
+      </c>
+      <c r="F5" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5" t="s">
         <v>69</v>
       </c>
       <c r="J5" t="s">
         <v>55</v>
       </c>
       <c r="K5"/>
       <c r="L5">
         <v>2020</v>
       </c>
       <c r="M5" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="N5">
         <v>2024</v>
       </c>
       <c r="O5" t="s">
         <v>42</v>
       </c>
       <c r="P5" t="s">
         <v>57</v>
       </c>
       <c r="Q5" t="s">
+        <v>84</v>
+      </c>
+      <c r="R5" t="s">
         <v>85</v>
       </c>
-      <c r="R5" t="s">
+      <c r="S5" t="s">
         <v>86</v>
       </c>
-      <c r="S5" t="s">
+      <c r="T5" t="s">
         <v>87</v>
       </c>
-      <c r="T5" t="s">
+      <c r="U5" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="V5"/>
       <c r="W5" t="s">
+        <v>89</v>
+      </c>
+      <c r="X5" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6">
         <v>54759</v>
       </c>
       <c r="B6" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C6" t="s">
         <v>36</v>
       </c>
       <c r="D6" t="s">
+        <v>92</v>
+      </c>
+      <c r="E6" t="s">
         <v>93</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" t="s">
         <v>94</v>
       </c>
-      <c r="F6" t="s">
+      <c r="G6" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H6"/>
       <c r="I6" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6">
         <v>2024</v>
       </c>
       <c r="M6">
         <v>34</v>
       </c>
       <c r="N6"/>
       <c r="O6" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="P6"/>
       <c r="Q6" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="R6"/>
       <c r="S6" t="s">
+        <v>99</v>
+      </c>
+      <c r="T6" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6" t="s">
+        <v>101</v>
+      </c>
+      <c r="X6" t="s">
         <v>102</v>
       </c>
-      <c r="X6" t="s">
+    </row>
+    <row r="7" spans="1:24">
+      <c r="A7">
+        <v>54808</v>
+      </c>
+      <c r="B7" t="s">
         <v>103</v>
+      </c>
+      <c r="C7" t="s">
+        <v>104</v>
+      </c>
+      <c r="D7" t="s">
+        <v>105</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7" t="s">
+        <v>106</v>
+      </c>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7" t="s">
+        <v>107</v>
+      </c>
+      <c r="J7" t="s">
+        <v>55</v>
+      </c>
+      <c r="K7"/>
+      <c r="L7">
+        <v>2026</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7" t="s">
+        <v>108</v>
+      </c>
+      <c r="P7" t="s">
+        <v>109</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>110</v>
+      </c>
+      <c r="R7" t="s">
+        <v>111</v>
+      </c>
+      <c r="S7" t="s">
+        <v>112</v>
+      </c>
+      <c r="T7" t="s">
+        <v>113</v>
+      </c>
+      <c r="U7" t="s">
+        <v>114</v>
+      </c>
+      <c r="V7"/>
+      <c r="W7" t="s">
+        <v>115</v>
+      </c>
+      <c r="X7" t="s">
+        <v>116</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="D1" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="E1" t="s">
-        <v>107</v>
+        <v>120</v>
       </c>
       <c r="F1" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="G1" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="H1" t="s">
-        <v>110</v>
+        <v>123</v>
       </c>
       <c r="I1" t="s">
-        <v>111</v>
+        <v>124</v>
       </c>
       <c r="J1" t="s">
-        <v>112</v>
+        <v>125</v>
       </c>
       <c r="K1" t="s">
-        <v>113</v>
+        <v>126</v>
       </c>
       <c r="L1" t="s">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="M1" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
       <c r="N1" t="s">
-        <v>116</v>
+        <v>129</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>54269</v>
       </c>
       <c r="B2">
         <v>54267</v>
       </c>
       <c r="C2">
         <v>23000</v>
       </c>
       <c r="D2" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2" t="s">
-        <v>118</v>
+        <v>131</v>
       </c>
       <c r="G2" t="s">
-        <v>119</v>
+        <v>132</v>
       </c>
       <c r="H2" t="s">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="I2" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="J2">
         <v>198000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2" t="s">
-        <v>122</v>
+        <v>135</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>54486</v>
       </c>
       <c r="B3">
         <v>54477</v>
       </c>
       <c r="C3" t="s">
-        <v>123</v>
+        <v>136</v>
       </c>
       <c r="D3" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="E3" t="s">
         <v>65</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>125</v>
+        <v>138</v>
       </c>
       <c r="I3" t="s">
-        <v>126</v>
+        <v>139</v>
       </c>
       <c r="J3">
         <v>799998.0</v>
       </c>
       <c r="K3" t="s">
-        <v>127</v>
+        <v>140</v>
       </c>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>54489</v>
       </c>
       <c r="B4">
         <v>54477</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>128</v>
+        <v>141</v>
       </c>
       <c r="E4" t="s">
         <v>65</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>125</v>
+        <v>138</v>
       </c>
       <c r="I4" t="s">
-        <v>126</v>
+        <v>139</v>
       </c>
       <c r="J4">
         <v>160670.39</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>54490</v>
       </c>
       <c r="B5">
         <v>54477</v>
       </c>
       <c r="C5" t="s">
-        <v>129</v>
+        <v>142</v>
       </c>
       <c r="D5" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="E5" t="s">
         <v>65</v>
       </c>
       <c r="F5"/>
-      <c r="G5"/>
+      <c r="G5" t="s">
+        <v>132</v>
+      </c>
       <c r="H5" t="s">
-        <v>130</v>
+        <v>143</v>
       </c>
       <c r="I5" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="J5">
         <v>108000.0</v>
       </c>
       <c r="K5"/>
-      <c r="L5"/>
+      <c r="L5" t="s">
+        <v>145</v>
+      </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5" t="s">
-        <v>90</v>
+        <v>146</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>54491</v>
       </c>
       <c r="B6">
         <v>54477</v>
       </c>
       <c r="C6">
         <v>4600014542</v>
       </c>
       <c r="D6" t="s">
-        <v>132</v>
+        <v>147</v>
       </c>
       <c r="E6" t="s">
         <v>65</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>133</v>
+        <v>148</v>
       </c>
       <c r="I6" t="s">
-        <v>134</v>
+        <v>149</v>
       </c>
       <c r="J6">
         <v>64007.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>54499</v>
       </c>
       <c r="B7">
         <v>54493</v>
       </c>
       <c r="C7" t="s">
-        <v>135</v>
+        <v>150</v>
       </c>
       <c r="D7" t="s">
-        <v>128</v>
+        <v>141</v>
       </c>
       <c r="E7" t="s">
         <v>65</v>
       </c>
       <c r="F7" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="G7" t="s">
-        <v>137</v>
+        <v>152</v>
       </c>
       <c r="H7" t="s">
-        <v>138</v>
+        <v>153</v>
       </c>
       <c r="I7" t="s">
-        <v>139</v>
+        <v>154</v>
       </c>
       <c r="J7">
         <v>952844.0</v>
       </c>
       <c r="K7"/>
       <c r="L7" t="s">
-        <v>127</v>
+        <v>140</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G2"/>
+  <dimension ref="A1:G3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>140</v>
+        <v>155</v>
       </c>
       <c r="B1" t="s">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="C1" t="s">
-        <v>141</v>
+        <v>156</v>
       </c>
       <c r="D1" t="s">
-        <v>142</v>
+        <v>157</v>
       </c>
       <c r="E1" t="s">
-        <v>143</v>
+        <v>158</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>54539</v>
       </c>
       <c r="B2">
         <v>54269</v>
       </c>
       <c r="C2">
         <v>2025</v>
       </c>
       <c r="D2">
         <v>0.0</v>
       </c>
       <c r="E2" t="s">
-        <v>144</v>
+        <v>159</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>145</v>
+        <v>160</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3">
+        <v>54788</v>
+      </c>
+      <c r="B3">
+        <v>54490</v>
+      </c>
+      <c r="C3">
+        <v>2024</v>
+      </c>
+      <c r="D3">
+        <v>11521.12</v>
+      </c>
+      <c r="E3" t="s">
+        <v>161</v>
+      </c>
+      <c r="F3" t="s">
+        <v>162</v>
+      </c>
+      <c r="G3" t="s">
+        <v>146</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>146</v>
+        <v>163</v>
       </c>
       <c r="B1" t="s">
-        <v>147</v>
+        <v>164</v>
       </c>
       <c r="C1" t="s">
-        <v>148</v>
+        <v>165</v>
       </c>
       <c r="D1" t="s">
-        <v>149</v>
+        <v>166</v>
       </c>
       <c r="E1" t="s">
-        <v>150</v>
+        <v>167</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>151</v>
+        <v>168</v>
       </c>
       <c r="H1" t="s">
-        <v>152</v>
+        <v>169</v>
       </c>
       <c r="I1" t="s">
-        <v>153</v>
+        <v>170</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54482</v>
       </c>
       <c r="B2" t="s">
-        <v>154</v>
+        <v>171</v>
       </c>
       <c r="C2" t="s">
-        <v>155</v>
+        <v>172</v>
       </c>
       <c r="D2" t="s">
-        <v>156</v>
+        <v>173</v>
       </c>
       <c r="E2" t="s">
         <v>65</v>
       </c>
       <c r="F2" t="s">
-        <v>157</v>
+        <v>174</v>
       </c>
       <c r="G2" t="s">
-        <v>158</v>
+        <v>175</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="K2" t="s">
-        <v>159</v>
+        <v>176</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>50352</v>
       </c>
       <c r="B3" t="s">
-        <v>160</v>
+        <v>177</v>
       </c>
       <c r="C3" t="s">
-        <v>161</v>
+        <v>178</v>
       </c>
       <c r="D3" t="s">
-        <v>162</v>
+        <v>179</v>
       </c>
       <c r="E3" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F3" t="s">
-        <v>163</v>
+        <v>180</v>
       </c>
       <c r="G3" t="s">
-        <v>164</v>
+        <v>181</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>165</v>
+        <v>182</v>
       </c>
       <c r="K3" t="s">
-        <v>166</v>
+        <v>183</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>53431</v>
       </c>
       <c r="B4" t="s">
-        <v>167</v>
+        <v>184</v>
       </c>
       <c r="C4" t="s">
-        <v>168</v>
+        <v>185</v>
       </c>
       <c r="D4" t="s">
-        <v>169</v>
+        <v>186</v>
       </c>
       <c r="E4" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F4" t="s">
-        <v>170</v>
+        <v>187</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>171</v>
+        <v>188</v>
       </c>
       <c r="K4" t="s">
-        <v>172</v>
+        <v>189</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>54480</v>
       </c>
       <c r="B5" t="s">
-        <v>173</v>
+        <v>190</v>
       </c>
       <c r="C5" t="s">
-        <v>174</v>
+        <v>191</v>
       </c>
       <c r="D5" t="s">
-        <v>175</v>
+        <v>192</v>
       </c>
       <c r="E5" t="s">
-        <v>128</v>
+        <v>141</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>176</v>
+        <v>193</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="K5" t="s">
-        <v>177</v>
+        <v>194</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>53441</v>
       </c>
       <c r="B6" t="s">
-        <v>178</v>
+        <v>195</v>
       </c>
       <c r="C6" t="s">
-        <v>179</v>
+        <v>196</v>
       </c>
       <c r="D6" t="s">
-        <v>180</v>
+        <v>197</v>
       </c>
       <c r="E6" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F6" t="s">
-        <v>181</v>
+        <v>198</v>
       </c>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>171</v>
+        <v>188</v>
       </c>
       <c r="K6" t="s">
-        <v>182</v>
+        <v>199</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>50277</v>
       </c>
       <c r="B7" t="s">
-        <v>183</v>
+        <v>200</v>
       </c>
       <c r="C7" t="s">
-        <v>184</v>
+        <v>201</v>
       </c>
       <c r="D7" t="s">
-        <v>185</v>
+        <v>202</v>
       </c>
       <c r="E7" t="s">
         <v>65</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>186</v>
+        <v>203</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="K7" t="s">
-        <v>188</v>
+        <v>205</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>53426</v>
       </c>
       <c r="B8" t="s">
-        <v>189</v>
+        <v>206</v>
       </c>
       <c r="C8" t="s">
-        <v>190</v>
+        <v>207</v>
       </c>
       <c r="D8" t="s">
-        <v>191</v>
+        <v>208</v>
       </c>
       <c r="E8" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F8" t="s">
-        <v>170</v>
+        <v>187</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>171</v>
+        <v>188</v>
       </c>
       <c r="K8" t="s">
-        <v>192</v>
+        <v>209</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>50292</v>
       </c>
       <c r="B9" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="C9" t="s">
-        <v>194</v>
+        <v>211</v>
       </c>
       <c r="D9" t="s">
-        <v>195</v>
+        <v>212</v>
       </c>
       <c r="E9" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>196</v>
+        <v>213</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="K9" t="s">
-        <v>197</v>
+        <v>214</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>51791</v>
       </c>
       <c r="B10" t="s">
-        <v>198</v>
+        <v>215</v>
       </c>
       <c r="C10" t="s">
-        <v>199</v>
+        <v>216</v>
       </c>
       <c r="D10" t="s">
-        <v>200</v>
+        <v>217</v>
       </c>
       <c r="E10" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="F10" t="s">
-        <v>201</v>
+        <v>218</v>
       </c>
       <c r="G10" t="s">
-        <v>202</v>
+        <v>219</v>
       </c>
       <c r="H10" t="s">
-        <v>203</v>
+        <v>220</v>
       </c>
       <c r="I10" t="s">
-        <v>204</v>
+        <v>221</v>
       </c>
       <c r="J10" t="s">
-        <v>78</v>
+        <v>222</v>
       </c>
       <c r="K10" t="s">
-        <v>205</v>
+        <v>223</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>50309</v>
       </c>
       <c r="B11" t="s">
-        <v>206</v>
+        <v>224</v>
       </c>
       <c r="C11" t="s">
-        <v>207</v>
+        <v>225</v>
       </c>
       <c r="D11" t="s">
-        <v>208</v>
+        <v>226</v>
       </c>
       <c r="E11" t="s">
-        <v>132</v>
+        <v>147</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>209</v>
+        <v>227</v>
       </c>
       <c r="H11" t="s">
-        <v>128</v>
+        <v>141</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="K11" t="s">
-        <v>210</v>
+        <v>228</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>50278</v>
       </c>
       <c r="B12" t="s">
-        <v>211</v>
+        <v>229</v>
       </c>
       <c r="C12" t="s">
-        <v>212</v>
+        <v>230</v>
       </c>
       <c r="D12" t="s">
-        <v>213</v>
+        <v>231</v>
       </c>
       <c r="E12" t="s">
-        <v>128</v>
+        <v>141</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>214</v>
+        <v>232</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="K12" t="s">
-        <v>215</v>
+        <v>233</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>50219</v>
       </c>
       <c r="B13" t="s">
-        <v>216</v>
+        <v>234</v>
       </c>
       <c r="C13" t="s">
-        <v>217</v>
+        <v>235</v>
       </c>
       <c r="D13" t="s">
-        <v>218</v>
+        <v>236</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13" t="s">
-        <v>219</v>
+        <v>237</v>
       </c>
       <c r="G13" t="s">
-        <v>220</v>
+        <v>238</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="K13" t="s">
-        <v>221</v>
+        <v>239</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>50273</v>
       </c>
       <c r="B14" t="s">
-        <v>222</v>
+        <v>240</v>
       </c>
       <c r="C14" t="s">
-        <v>223</v>
+        <v>241</v>
       </c>
       <c r="D14" t="s">
-        <v>224</v>
+        <v>242</v>
       </c>
       <c r="E14" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>225</v>
+        <v>243</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="K14" t="s">
-        <v>226</v>
+        <v>244</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>227</v>
+        <v>245</v>
       </c>
       <c r="B1" t="s">
-        <v>146</v>
+        <v>163</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>228</v>
+        <v>246</v>
       </c>
       <c r="E1" t="s">
-        <v>229</v>
+        <v>247</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>54268</v>
       </c>
       <c r="B2">
         <v>50219</v>
       </c>
       <c r="C2">
         <v>54267</v>
       </c>
       <c r="D2" t="s">
-        <v>230</v>
+        <v>248</v>
       </c>
       <c r="E2" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>122</v>
+        <v>135</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>54478</v>
       </c>
       <c r="B3">
         <v>50278</v>
       </c>
       <c r="C3">
         <v>54477</v>
       </c>
       <c r="D3" t="s">
-        <v>232</v>
+        <v>250</v>
       </c>
       <c r="E3" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>54479</v>
       </c>
       <c r="B4">
         <v>50277</v>
       </c>
       <c r="C4">
         <v>54477</v>
       </c>
       <c r="D4" t="s">
-        <v>230</v>
+        <v>248</v>
       </c>
       <c r="E4" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>54481</v>
       </c>
       <c r="B5">
         <v>54480</v>
       </c>
       <c r="C5">
         <v>54477</v>
       </c>
       <c r="D5" t="s">
-        <v>232</v>
+        <v>250</v>
       </c>
       <c r="E5" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>54483</v>
       </c>
       <c r="B6">
         <v>54482</v>
       </c>
       <c r="C6">
         <v>54477</v>
       </c>
       <c r="D6" t="s">
-        <v>232</v>
+        <v>250</v>
       </c>
       <c r="E6" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>54484</v>
       </c>
       <c r="B7">
         <v>50309</v>
       </c>
       <c r="C7">
         <v>54477</v>
       </c>
       <c r="D7" t="s">
-        <v>233</v>
+        <v>251</v>
       </c>
       <c r="E7" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>54485</v>
       </c>
       <c r="B8">
         <v>51791</v>
       </c>
       <c r="C8">
         <v>54477</v>
       </c>
       <c r="D8" t="s">
-        <v>233</v>
+        <v>251</v>
       </c>
       <c r="E8" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>54495</v>
       </c>
       <c r="B9">
         <v>50277</v>
       </c>
       <c r="C9">
         <v>54493</v>
       </c>
       <c r="D9" t="s">
-        <v>230</v>
+        <v>248</v>
       </c>
       <c r="E9" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>54496</v>
       </c>
       <c r="B10">
         <v>50278</v>
       </c>
       <c r="C10">
         <v>54493</v>
       </c>
       <c r="D10" t="s">
-        <v>232</v>
+        <v>250</v>
       </c>
       <c r="E10" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>54497</v>
       </c>
       <c r="B11">
         <v>50292</v>
       </c>
       <c r="C11">
         <v>54493</v>
       </c>
       <c r="D11" t="s">
-        <v>232</v>
+        <v>250</v>
       </c>
       <c r="E11" t="s">
-        <v>234</v>
+        <v>252</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>54498</v>
       </c>
       <c r="B12">
         <v>54482</v>
       </c>
       <c r="C12">
         <v>54493</v>
       </c>
       <c r="D12" t="s">
-        <v>233</v>
+        <v>251</v>
       </c>
       <c r="E12" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>54760</v>
       </c>
       <c r="B13">
         <v>53431</v>
       </c>
       <c r="C13">
         <v>54759</v>
       </c>
       <c r="D13" t="s">
-        <v>232</v>
+        <v>250</v>
       </c>
       <c r="E13" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>54761</v>
       </c>
       <c r="B14">
         <v>50273</v>
       </c>
       <c r="C14">
         <v>54759</v>
       </c>
       <c r="D14" t="s">
-        <v>232</v>
+        <v>250</v>
       </c>
       <c r="E14" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>54762</v>
       </c>
       <c r="B15">
         <v>53441</v>
       </c>
       <c r="C15">
         <v>54759</v>
       </c>
       <c r="D15" t="s">
-        <v>232</v>
+        <v>250</v>
       </c>
       <c r="E15" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>54763</v>
       </c>
       <c r="B16">
         <v>53426</v>
       </c>
       <c r="C16">
         <v>54759</v>
       </c>
       <c r="D16" t="s">
-        <v>219</v>
+        <v>237</v>
       </c>
       <c r="E16" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>54764</v>
       </c>
       <c r="B17">
         <v>50352</v>
       </c>
       <c r="C17">
         <v>54759</v>
       </c>
       <c r="D17" t="s">
-        <v>219</v>
+        <v>237</v>
       </c>
       <c r="E17" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>235</v>
+        <v>253</v>
       </c>
       <c r="B1" t="s">
-        <v>236</v>
+        <v>254</v>
       </c>
       <c r="C1" t="s">
-        <v>237</v>
+        <v>255</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>49664</v>
+        <v>49602</v>
       </c>
       <c r="B2" t="s">
-        <v>37</v>
+        <v>141</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>238</v>
+        <v>256</v>
       </c>
       <c r="E2" t="s">
-        <v>187</v>
+        <v>257</v>
       </c>
       <c r="F2" t="s">
-        <v>239</v>
+        <v>258</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>49743</v>
+        <v>49609</v>
       </c>
       <c r="B3" t="s">
-        <v>93</v>
+        <v>147</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>240</v>
+        <v>259</v>
       </c>
       <c r="E3" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="F3" t="s">
-        <v>241</v>
+        <v>260</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>49752</v>
+        <v>49664</v>
       </c>
       <c r="B4" t="s">
-        <v>65</v>
+        <v>37</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>242</v>
+        <v>261</v>
       </c>
       <c r="E4" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="F4" t="s">
-        <v>243</v>
+        <v>262</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>49761</v>
+        <v>49743</v>
       </c>
       <c r="B5" t="s">
-        <v>52</v>
+        <v>92</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>244</v>
+        <v>263</v>
       </c>
       <c r="E5" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="F5" t="s">
-        <v>245</v>
+        <v>264</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>49602</v>
+        <v>49752</v>
       </c>
       <c r="B6" t="s">
-        <v>128</v>
+        <v>65</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>246</v>
+        <v>265</v>
       </c>
       <c r="E6" t="s">
-        <v>247</v>
+        <v>204</v>
       </c>
       <c r="F6" t="s">
-        <v>248</v>
+        <v>266</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>49609</v>
+        <v>49761</v>
       </c>
       <c r="B7" t="s">
-        <v>132</v>
+        <v>52</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>249</v>
+        <v>267</v>
       </c>
       <c r="E7" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="F7" t="s">
-        <v>250</v>
+        <v>268</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49614</v>
       </c>
       <c r="B8" t="s">
-        <v>251</v>
+        <v>269</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>252</v>
+        <v>270</v>
       </c>
       <c r="E8" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="F8" t="s">
-        <v>253</v>
+        <v>271</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49646</v>
       </c>
       <c r="B9" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="E9" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="F9" t="s">
-        <v>255</v>
+        <v>273</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49666</v>
       </c>
       <c r="B10" t="s">
-        <v>256</v>
+        <v>274</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>257</v>
+        <v>275</v>
       </c>
       <c r="E10" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="F10" t="s">
-        <v>258</v>
+        <v>276</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49671</v>
       </c>
       <c r="B11" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>260</v>
+        <v>278</v>
       </c>
       <c r="E11" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="F11" t="s">
-        <v>261</v>
+        <v>279</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49702</v>
       </c>
       <c r="B12" t="s">
-        <v>262</v>
+        <v>280</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>263</v>
+        <v>281</v>
       </c>
       <c r="E12" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="F12" t="s">
-        <v>264</v>
+        <v>282</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49723</v>
       </c>
       <c r="B13" t="s">
-        <v>265</v>
+        <v>283</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>266</v>
+        <v>284</v>
       </c>
       <c r="E13" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="F13" t="s">
-        <v>267</v>
+        <v>285</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49727</v>
       </c>
       <c r="B14" t="s">
-        <v>268</v>
+        <v>286</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>269</v>
+        <v>287</v>
       </c>
       <c r="E14" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="F14" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49749</v>
       </c>
       <c r="B15" t="s">
-        <v>271</v>
+        <v>289</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>272</v>
+        <v>290</v>
       </c>
       <c r="E15" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="F15" t="s">
-        <v>273</v>
+        <v>291</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>274</v>
+        <v>292</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>275</v>
+        <v>293</v>
       </c>
       <c r="D1" t="s">
-        <v>276</v>
+        <v>294</v>
       </c>
       <c r="E1" t="s">
-        <v>277</v>
+        <v>295</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>278</v>
+        <v>296</v>
       </c>
       <c r="H1" t="s">
-        <v>279</v>
+        <v>297</v>
       </c>
       <c r="I1" t="s">
-        <v>280</v>
+        <v>298</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54514</v>
       </c>
       <c r="B2">
         <v>54267</v>
       </c>
       <c r="C2" t="s">
-        <v>281</v>
+        <v>299</v>
       </c>
       <c r="D2" t="s">
-        <v>282</v>
+        <v>300</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>283</v>
+        <v>301</v>
       </c>
       <c r="G2" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J2" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54494</v>
       </c>
       <c r="B3">
         <v>54493</v>
       </c>
       <c r="C3" t="s">
-        <v>281</v>
+        <v>299</v>
       </c>
       <c r="D3" t="s">
-        <v>285</v>
+        <v>303</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>286</v>
+        <v>304</v>
       </c>
       <c r="G3" t="s">
-        <v>287</v>
+        <v>305</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>1</v>
       </c>
       <c r="J3" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -5125,2172 +5255,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>116</v>
+        <v>129</v>
       </c>
       <c r="M1" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="N1" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="O1" t="s">
-        <v>802</v>
+        <v>818</v>
       </c>
       <c r="P1" t="s">
-        <v>806</v>
+        <v>822</v>
       </c>
       <c r="Q1" t="s">
-        <v>814</v>
+        <v>829</v>
       </c>
       <c r="R1" t="s">
-        <v>816</v>
+        <v>831</v>
       </c>
       <c r="S1" t="s">
-        <v>827</v>
+        <v>842</v>
       </c>
       <c r="T1" t="s">
-        <v>829</v>
+        <v>843</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>288</v>
+        <v>104</v>
       </c>
       <c r="C2" t="s">
-        <v>289</v>
+        <v>306</v>
       </c>
       <c r="D2" t="s">
-        <v>298</v>
+        <v>315</v>
       </c>
       <c r="E2" t="s">
-        <v>459</v>
+        <v>476</v>
       </c>
       <c r="F2" t="s">
-        <v>463</v>
+        <v>481</v>
       </c>
       <c r="G2" t="s">
-        <v>474</v>
+        <v>492</v>
       </c>
       <c r="H2" t="s">
-        <v>482</v>
+        <v>499</v>
       </c>
       <c r="I2" t="s">
-        <v>509</v>
+        <v>525</v>
       </c>
       <c r="J2" t="s">
-        <v>547</v>
+        <v>563</v>
       </c>
       <c r="K2" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="L2" t="s">
-        <v>789</v>
+        <v>805</v>
       </c>
       <c r="M2" t="s">
-        <v>791</v>
+        <v>807</v>
       </c>
       <c r="N2" t="s">
-        <v>795</v>
+        <v>811</v>
       </c>
       <c r="O2" t="s">
-        <v>803</v>
+        <v>819</v>
       </c>
       <c r="P2" t="s">
-        <v>807</v>
+        <v>823</v>
       </c>
       <c r="Q2" t="s">
-        <v>230</v>
+        <v>248</v>
       </c>
       <c r="R2" t="s">
-        <v>817</v>
+        <v>832</v>
       </c>
       <c r="S2" t="s">
-        <v>828</v>
+        <v>161</v>
       </c>
       <c r="T2" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C3" t="s">
-        <v>290</v>
+        <v>307</v>
       </c>
       <c r="D3" t="s">
-        <v>299</v>
+        <v>316</v>
       </c>
       <c r="E3" t="s">
-        <v>71</v>
+        <v>477</v>
       </c>
       <c r="F3" t="s">
-        <v>464</v>
+        <v>482</v>
       </c>
       <c r="G3" t="s">
-        <v>475</v>
+        <v>493</v>
       </c>
       <c r="H3" t="s">
-        <v>483</v>
+        <v>500</v>
       </c>
       <c r="I3" t="s">
-        <v>510</v>
+        <v>526</v>
       </c>
       <c r="J3" t="s">
-        <v>548</v>
+        <v>564</v>
       </c>
       <c r="K3" t="s">
-        <v>610</v>
+        <v>626</v>
       </c>
       <c r="L3" t="s">
-        <v>790</v>
+        <v>806</v>
       </c>
       <c r="M3" t="s">
-        <v>118</v>
+        <v>131</v>
       </c>
       <c r="N3" t="s">
-        <v>796</v>
+        <v>812</v>
       </c>
       <c r="O3" t="s">
-        <v>804</v>
+        <v>820</v>
       </c>
       <c r="P3" t="s">
-        <v>808</v>
+        <v>824</v>
       </c>
       <c r="Q3" t="s">
-        <v>232</v>
+        <v>250</v>
       </c>
       <c r="R3" t="s">
-        <v>818</v>
+        <v>833</v>
       </c>
       <c r="S3" t="s">
-        <v>144</v>
+        <v>159</v>
       </c>
       <c r="T3" t="s">
-        <v>234</v>
+        <v>252</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>55</v>
       </c>
       <c r="D4" t="s">
-        <v>300</v>
+        <v>317</v>
       </c>
       <c r="E4" t="s">
-        <v>460</v>
+        <v>478</v>
       </c>
       <c r="F4" t="s">
-        <v>465</v>
+        <v>483</v>
       </c>
       <c r="G4" t="s">
         <v>44</v>
       </c>
       <c r="H4" t="s">
-        <v>484</v>
+        <v>501</v>
       </c>
       <c r="I4" t="s">
-        <v>511</v>
+        <v>527</v>
       </c>
       <c r="J4" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
       <c r="K4" t="s">
-        <v>611</v>
+        <v>627</v>
       </c>
       <c r="M4" t="s">
-        <v>792</v>
+        <v>808</v>
       </c>
       <c r="N4" t="s">
-        <v>137</v>
+        <v>152</v>
       </c>
       <c r="O4" t="s">
-        <v>127</v>
+        <v>140</v>
       </c>
       <c r="P4" t="s">
-        <v>809</v>
+        <v>825</v>
       </c>
       <c r="Q4" t="s">
-        <v>815</v>
+        <v>830</v>
       </c>
       <c r="R4" t="s">
-        <v>819</v>
+        <v>834</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>291</v>
+        <v>308</v>
       </c>
       <c r="D5" t="s">
-        <v>301</v>
+        <v>318</v>
       </c>
       <c r="E5" t="s">
         <v>42</v>
       </c>
       <c r="F5" t="s">
-        <v>466</v>
+        <v>484</v>
       </c>
       <c r="G5" t="s">
-        <v>476</v>
+        <v>494</v>
       </c>
       <c r="H5" t="s">
-        <v>485</v>
+        <v>502</v>
       </c>
       <c r="I5" t="s">
-        <v>512</v>
+        <v>528</v>
       </c>
       <c r="J5" t="s">
-        <v>550</v>
+        <v>566</v>
       </c>
       <c r="K5" t="s">
-        <v>612</v>
+        <v>628</v>
       </c>
       <c r="M5" t="s">
-        <v>793</v>
+        <v>809</v>
       </c>
       <c r="N5" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="O5" t="s">
-        <v>805</v>
+        <v>821</v>
       </c>
       <c r="P5" t="s">
-        <v>127</v>
+        <v>140</v>
       </c>
       <c r="Q5" t="s">
-        <v>233</v>
+        <v>251</v>
       </c>
       <c r="R5" t="s">
-        <v>820</v>
+        <v>835</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>292</v>
+        <v>309</v>
       </c>
       <c r="D6" t="s">
-        <v>302</v>
+        <v>319</v>
       </c>
       <c r="E6" t="s">
-        <v>461</v>
+        <v>479</v>
       </c>
       <c r="F6" t="s">
-        <v>467</v>
+        <v>485</v>
       </c>
       <c r="G6" t="s">
-        <v>477</v>
+        <v>495</v>
       </c>
       <c r="H6" t="s">
-        <v>486</v>
+        <v>503</v>
       </c>
       <c r="I6" t="s">
-        <v>513</v>
+        <v>529</v>
       </c>
       <c r="J6" t="s">
-        <v>551</v>
+        <v>567</v>
       </c>
       <c r="K6" t="s">
-        <v>613</v>
+        <v>629</v>
       </c>
       <c r="M6" t="s">
-        <v>794</v>
+        <v>810</v>
       </c>
       <c r="N6" t="s">
-        <v>119</v>
+        <v>132</v>
       </c>
       <c r="P6" t="s">
-        <v>810</v>
+        <v>826</v>
       </c>
       <c r="Q6" t="s">
-        <v>219</v>
+        <v>237</v>
       </c>
       <c r="R6" t="s">
-        <v>281</v>
+        <v>299</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
-        <v>293</v>
+        <v>310</v>
       </c>
       <c r="D7" t="s">
-        <v>303</v>
+        <v>320</v>
       </c>
       <c r="E7" t="s">
-        <v>462</v>
+        <v>480</v>
       </c>
       <c r="F7" t="s">
-        <v>468</v>
+        <v>486</v>
       </c>
       <c r="G7" t="s">
-        <v>478</v>
+        <v>496</v>
       </c>
       <c r="H7" t="s">
-        <v>487</v>
+        <v>504</v>
       </c>
       <c r="I7" t="s">
-        <v>514</v>
+        <v>530</v>
       </c>
       <c r="J7" t="s">
-        <v>552</v>
+        <v>568</v>
       </c>
       <c r="K7" t="s">
-        <v>509</v>
+        <v>525</v>
       </c>
       <c r="M7" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="N7" t="s">
-        <v>798</v>
+        <v>814</v>
       </c>
       <c r="P7" t="s">
-        <v>811</v>
+        <v>827</v>
       </c>
       <c r="R7" t="s">
-        <v>821</v>
+        <v>836</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="D8" t="s">
-        <v>304</v>
+        <v>321</v>
       </c>
       <c r="F8" t="s">
-        <v>469</v>
+        <v>487</v>
       </c>
       <c r="G8" t="s">
-        <v>479</v>
+        <v>110</v>
       </c>
       <c r="H8" t="s">
-        <v>488</v>
+        <v>505</v>
       </c>
       <c r="I8" t="s">
-        <v>515</v>
+        <v>531</v>
       </c>
       <c r="J8" t="s">
-        <v>553</v>
+        <v>569</v>
       </c>
       <c r="K8" t="s">
-        <v>510</v>
+        <v>526</v>
       </c>
       <c r="N8" t="s">
-        <v>799</v>
+        <v>815</v>
       </c>
       <c r="P8" t="s">
-        <v>812</v>
+        <v>828</v>
       </c>
       <c r="R8" t="s">
-        <v>822</v>
+        <v>837</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>295</v>
+        <v>312</v>
       </c>
       <c r="D9" t="s">
-        <v>305</v>
+        <v>322</v>
       </c>
       <c r="F9" t="s">
-        <v>470</v>
+        <v>488</v>
       </c>
       <c r="G9" t="s">
-        <v>480</v>
+        <v>497</v>
       </c>
       <c r="H9" t="s">
-        <v>489</v>
+        <v>506</v>
       </c>
       <c r="I9" t="s">
-        <v>516</v>
+        <v>532</v>
       </c>
       <c r="J9" t="s">
-        <v>554</v>
+        <v>570</v>
       </c>
       <c r="K9" t="s">
-        <v>614</v>
+        <v>630</v>
       </c>
       <c r="N9" t="s">
-        <v>800</v>
+        <v>816</v>
       </c>
       <c r="P9" t="s">
-        <v>813</v>
+        <v>145</v>
       </c>
       <c r="R9" t="s">
-        <v>823</v>
+        <v>838</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>296</v>
+        <v>313</v>
       </c>
       <c r="D10" t="s">
-        <v>306</v>
+        <v>323</v>
       </c>
       <c r="F10" t="s">
-        <v>471</v>
+        <v>489</v>
       </c>
       <c r="G10" t="s">
-        <v>481</v>
+        <v>498</v>
       </c>
       <c r="H10" t="s">
-        <v>490</v>
+        <v>507</v>
       </c>
       <c r="I10" t="s">
-        <v>517</v>
+        <v>533</v>
       </c>
       <c r="J10" t="s">
-        <v>555</v>
+        <v>571</v>
       </c>
       <c r="K10" t="s">
-        <v>615</v>
+        <v>631</v>
       </c>
       <c r="N10" t="s">
-        <v>801</v>
+        <v>817</v>
       </c>
       <c r="R10" t="s">
-        <v>824</v>
+        <v>839</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>297</v>
+        <v>314</v>
       </c>
       <c r="D11" t="s">
-        <v>307</v>
+        <v>324</v>
       </c>
       <c r="F11" t="s">
-        <v>472</v>
+        <v>490</v>
       </c>
       <c r="H11" t="s">
-        <v>491</v>
+        <v>508</v>
       </c>
       <c r="I11" t="s">
-        <v>518</v>
+        <v>534</v>
       </c>
       <c r="J11" t="s">
-        <v>556</v>
+        <v>572</v>
       </c>
       <c r="K11" t="s">
-        <v>616</v>
+        <v>632</v>
       </c>
       <c r="R11" t="s">
-        <v>825</v>
+        <v>840</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>308</v>
+        <v>325</v>
       </c>
       <c r="F12" t="s">
-        <v>473</v>
+        <v>491</v>
       </c>
       <c r="H12" t="s">
-        <v>492</v>
+        <v>509</v>
       </c>
       <c r="I12" t="s">
-        <v>475</v>
+        <v>493</v>
       </c>
       <c r="J12" t="s">
-        <v>557</v>
+        <v>573</v>
       </c>
       <c r="K12" t="s">
-        <v>617</v>
+        <v>633</v>
       </c>
       <c r="R12" t="s">
-        <v>826</v>
+        <v>841</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>309</v>
+        <v>326</v>
       </c>
       <c r="H13" t="s">
-        <v>493</v>
+        <v>510</v>
       </c>
       <c r="I13" t="s">
-        <v>519</v>
+        <v>535</v>
       </c>
       <c r="J13" t="s">
-        <v>558</v>
+        <v>574</v>
       </c>
       <c r="K13" t="s">
-        <v>618</v>
+        <v>634</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>310</v>
+        <v>327</v>
       </c>
       <c r="H14" t="s">
-        <v>494</v>
+        <v>511</v>
       </c>
       <c r="I14" t="s">
-        <v>520</v>
+        <v>536</v>
       </c>
       <c r="J14" t="s">
-        <v>559</v>
+        <v>575</v>
       </c>
       <c r="K14" t="s">
-        <v>619</v>
+        <v>635</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>311</v>
+        <v>328</v>
       </c>
       <c r="H15" t="s">
-        <v>495</v>
+        <v>512</v>
       </c>
       <c r="I15" t="s">
-        <v>521</v>
+        <v>537</v>
       </c>
       <c r="J15" t="s">
-        <v>560</v>
+        <v>576</v>
       </c>
       <c r="K15" t="s">
-        <v>620</v>
+        <v>636</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>312</v>
+        <v>329</v>
       </c>
       <c r="H16" t="s">
-        <v>496</v>
+        <v>513</v>
       </c>
       <c r="I16" t="s">
-        <v>522</v>
+        <v>538</v>
       </c>
       <c r="J16" t="s">
         <v>47</v>
       </c>
       <c r="K16" t="s">
-        <v>621</v>
+        <v>637</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>313</v>
+        <v>330</v>
       </c>
       <c r="H17" t="s">
-        <v>497</v>
+        <v>111</v>
       </c>
       <c r="I17" t="s">
-        <v>523</v>
+        <v>539</v>
       </c>
       <c r="J17" t="s">
-        <v>561</v>
+        <v>577</v>
       </c>
       <c r="K17" t="s">
-        <v>512</v>
+        <v>528</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>314</v>
+        <v>331</v>
       </c>
       <c r="H18" t="s">
-        <v>498</v>
+        <v>514</v>
       </c>
       <c r="I18" t="s">
-        <v>524</v>
+        <v>540</v>
       </c>
       <c r="J18" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="K18" t="s">
-        <v>622</v>
+        <v>638</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>315</v>
+        <v>332</v>
       </c>
       <c r="H19" t="s">
-        <v>499</v>
+        <v>515</v>
       </c>
       <c r="I19" t="s">
-        <v>525</v>
+        <v>541</v>
       </c>
       <c r="J19" t="s">
-        <v>563</v>
+        <v>579</v>
       </c>
       <c r="K19" t="s">
-        <v>623</v>
+        <v>639</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>316</v>
+        <v>333</v>
       </c>
       <c r="H20" t="s">
-        <v>500</v>
+        <v>516</v>
       </c>
       <c r="I20" t="s">
-        <v>526</v>
+        <v>542</v>
       </c>
       <c r="J20" t="s">
-        <v>564</v>
+        <v>580</v>
       </c>
       <c r="K20" t="s">
-        <v>624</v>
+        <v>640</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>317</v>
+        <v>334</v>
       </c>
       <c r="H21" t="s">
-        <v>501</v>
+        <v>517</v>
       </c>
       <c r="I21" t="s">
-        <v>527</v>
+        <v>543</v>
       </c>
       <c r="J21" t="s">
-        <v>565</v>
+        <v>581</v>
       </c>
       <c r="K21" t="s">
-        <v>625</v>
+        <v>641</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>318</v>
+        <v>335</v>
       </c>
       <c r="H22" t="s">
-        <v>502</v>
+        <v>518</v>
       </c>
       <c r="I22" t="s">
-        <v>528</v>
+        <v>544</v>
       </c>
       <c r="J22" t="s">
-        <v>566</v>
+        <v>582</v>
       </c>
       <c r="K22" t="s">
-        <v>626</v>
+        <v>642</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>319</v>
+        <v>336</v>
       </c>
       <c r="H23" t="s">
-        <v>503</v>
+        <v>519</v>
       </c>
       <c r="I23" t="s">
-        <v>529</v>
+        <v>545</v>
       </c>
       <c r="J23" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="K23" t="s">
-        <v>627</v>
+        <v>643</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>320</v>
+        <v>337</v>
       </c>
       <c r="H24" t="s">
-        <v>504</v>
+        <v>520</v>
       </c>
       <c r="I24" t="s">
-        <v>530</v>
+        <v>546</v>
       </c>
       <c r="J24" t="s">
-        <v>568</v>
+        <v>584</v>
       </c>
       <c r="K24" t="s">
-        <v>628</v>
+        <v>644</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>321</v>
+        <v>338</v>
       </c>
       <c r="H25" t="s">
-        <v>505</v>
+        <v>521</v>
       </c>
       <c r="I25" t="s">
-        <v>531</v>
+        <v>547</v>
       </c>
       <c r="J25" t="s">
-        <v>569</v>
+        <v>585</v>
       </c>
       <c r="K25" t="s">
-        <v>629</v>
+        <v>645</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>322</v>
+        <v>339</v>
       </c>
       <c r="H26" t="s">
-        <v>506</v>
+        <v>522</v>
       </c>
       <c r="I26" t="s">
-        <v>532</v>
+        <v>548</v>
       </c>
       <c r="J26" t="s">
-        <v>570</v>
+        <v>586</v>
       </c>
       <c r="K26" t="s">
-        <v>630</v>
+        <v>646</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>323</v>
+        <v>340</v>
       </c>
       <c r="H27" t="s">
-        <v>507</v>
+        <v>523</v>
       </c>
       <c r="I27" t="s">
-        <v>533</v>
+        <v>549</v>
       </c>
       <c r="J27" t="s">
-        <v>571</v>
+        <v>587</v>
       </c>
       <c r="K27" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>324</v>
+        <v>341</v>
       </c>
       <c r="H28" t="s">
-        <v>508</v>
+        <v>524</v>
       </c>
       <c r="I28" t="s">
-        <v>534</v>
+        <v>550</v>
       </c>
       <c r="J28" t="s">
-        <v>572</v>
+        <v>588</v>
       </c>
       <c r="K28" t="s">
-        <v>632</v>
+        <v>648</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>325</v>
+        <v>342</v>
       </c>
       <c r="I29" t="s">
-        <v>535</v>
+        <v>551</v>
       </c>
       <c r="J29" t="s">
-        <v>573</v>
+        <v>589</v>
       </c>
       <c r="K29" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>326</v>
+        <v>343</v>
       </c>
       <c r="I30" t="s">
-        <v>536</v>
+        <v>552</v>
       </c>
       <c r="J30" t="s">
-        <v>574</v>
+        <v>590</v>
       </c>
       <c r="K30" t="s">
-        <v>634</v>
+        <v>650</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>327</v>
+        <v>344</v>
       </c>
       <c r="I31" t="s">
-        <v>537</v>
+        <v>553</v>
       </c>
       <c r="J31" t="s">
-        <v>575</v>
+        <v>591</v>
       </c>
       <c r="K31" t="s">
-        <v>635</v>
+        <v>651</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>328</v>
+        <v>345</v>
       </c>
       <c r="I32" t="s">
-        <v>538</v>
+        <v>554</v>
       </c>
       <c r="J32" t="s">
-        <v>576</v>
+        <v>592</v>
       </c>
       <c r="K32" t="s">
-        <v>636</v>
+        <v>652</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>329</v>
+        <v>346</v>
       </c>
       <c r="I33" t="s">
-        <v>539</v>
+        <v>555</v>
       </c>
       <c r="J33" t="s">
-        <v>577</v>
+        <v>593</v>
       </c>
       <c r="K33" t="s">
-        <v>637</v>
+        <v>653</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>330</v>
+        <v>347</v>
       </c>
       <c r="I34" t="s">
-        <v>540</v>
+        <v>556</v>
       </c>
       <c r="J34" t="s">
-        <v>578</v>
+        <v>594</v>
       </c>
       <c r="K34" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>331</v>
+        <v>348</v>
       </c>
       <c r="I35" t="s">
-        <v>541</v>
+        <v>557</v>
       </c>
       <c r="J35" t="s">
-        <v>579</v>
+        <v>595</v>
       </c>
       <c r="K35" t="s">
-        <v>639</v>
+        <v>655</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>332</v>
+        <v>349</v>
       </c>
       <c r="I36" t="s">
-        <v>542</v>
+        <v>558</v>
       </c>
       <c r="J36" t="s">
-        <v>580</v>
+        <v>596</v>
       </c>
       <c r="K36" t="s">
-        <v>640</v>
+        <v>656</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>333</v>
+        <v>350</v>
       </c>
       <c r="I37" t="s">
-        <v>543</v>
+        <v>559</v>
       </c>
       <c r="J37" t="s">
-        <v>581</v>
+        <v>597</v>
       </c>
       <c r="K37" t="s">
-        <v>641</v>
+        <v>657</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
       <c r="I38" t="s">
-        <v>544</v>
+        <v>560</v>
       </c>
       <c r="J38" t="s">
-        <v>582</v>
+        <v>598</v>
       </c>
       <c r="K38" t="s">
-        <v>642</v>
+        <v>658</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="I39" t="s">
-        <v>545</v>
+        <v>561</v>
       </c>
       <c r="J39" t="s">
-        <v>583</v>
+        <v>599</v>
       </c>
       <c r="K39" t="s">
-        <v>643</v>
+        <v>659</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>336</v>
+        <v>353</v>
       </c>
       <c r="I40" t="s">
-        <v>480</v>
+        <v>497</v>
       </c>
       <c r="J40" t="s">
-        <v>584</v>
+        <v>600</v>
       </c>
       <c r="K40" t="s">
-        <v>644</v>
+        <v>660</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>337</v>
+        <v>354</v>
       </c>
       <c r="I41" t="s">
-        <v>546</v>
+        <v>562</v>
       </c>
       <c r="J41" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="K41" t="s">
-        <v>645</v>
+        <v>661</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>338</v>
+        <v>355</v>
       </c>
       <c r="J42" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="K42" t="s">
-        <v>646</v>
+        <v>662</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>339</v>
+        <v>356</v>
       </c>
       <c r="J43" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="K43" t="s">
-        <v>647</v>
+        <v>663</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>340</v>
+        <v>357</v>
       </c>
       <c r="J44" t="s">
-        <v>588</v>
+        <v>604</v>
       </c>
       <c r="K44" t="s">
-        <v>648</v>
+        <v>664</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>341</v>
+        <v>358</v>
       </c>
       <c r="J45" t="s">
-        <v>589</v>
+        <v>605</v>
       </c>
       <c r="K45" t="s">
-        <v>649</v>
+        <v>665</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>342</v>
+        <v>359</v>
       </c>
       <c r="J46" t="s">
-        <v>590</v>
+        <v>606</v>
       </c>
       <c r="K46" t="s">
-        <v>650</v>
+        <v>666</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="J47" t="s">
-        <v>591</v>
+        <v>607</v>
       </c>
       <c r="K47" t="s">
-        <v>651</v>
+        <v>667</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>344</v>
+        <v>361</v>
       </c>
       <c r="J48" t="s">
-        <v>592</v>
+        <v>608</v>
       </c>
       <c r="K48" t="s">
-        <v>652</v>
+        <v>668</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>345</v>
+        <v>362</v>
       </c>
       <c r="J49" t="s">
-        <v>593</v>
+        <v>609</v>
       </c>
       <c r="K49" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>346</v>
+        <v>363</v>
       </c>
       <c r="J50" t="s">
-        <v>594</v>
+        <v>610</v>
       </c>
       <c r="K50" t="s">
-        <v>654</v>
+        <v>670</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>347</v>
+        <v>364</v>
       </c>
       <c r="J51" t="s">
-        <v>595</v>
+        <v>611</v>
       </c>
       <c r="K51" t="s">
-        <v>655</v>
+        <v>671</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>348</v>
+        <v>365</v>
       </c>
       <c r="J52" t="s">
-        <v>596</v>
+        <v>612</v>
       </c>
       <c r="K52" t="s">
-        <v>656</v>
+        <v>672</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>349</v>
+        <v>366</v>
       </c>
       <c r="J53" t="s">
-        <v>597</v>
+        <v>613</v>
       </c>
       <c r="K53" t="s">
-        <v>657</v>
+        <v>673</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>350</v>
+        <v>367</v>
       </c>
       <c r="J54" t="s">
-        <v>598</v>
+        <v>614</v>
       </c>
       <c r="K54" t="s">
-        <v>658</v>
+        <v>674</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="J55" t="s">
-        <v>599</v>
+        <v>615</v>
       </c>
       <c r="K55" t="s">
-        <v>659</v>
+        <v>675</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="J56" t="s">
-        <v>600</v>
+        <v>616</v>
       </c>
       <c r="K56" t="s">
-        <v>519</v>
+        <v>535</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>353</v>
+        <v>370</v>
       </c>
       <c r="J57" t="s">
-        <v>601</v>
+        <v>617</v>
       </c>
       <c r="K57" t="s">
-        <v>660</v>
+        <v>676</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>354</v>
+        <v>371</v>
       </c>
       <c r="J58" t="s">
-        <v>602</v>
+        <v>618</v>
       </c>
       <c r="K58" t="s">
-        <v>661</v>
+        <v>677</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>355</v>
+        <v>372</v>
       </c>
       <c r="J59" t="s">
-        <v>603</v>
+        <v>619</v>
       </c>
       <c r="K59" t="s">
-        <v>662</v>
+        <v>678</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>356</v>
+        <v>373</v>
       </c>
       <c r="J60" t="s">
-        <v>604</v>
+        <v>620</v>
       </c>
       <c r="K60" t="s">
-        <v>663</v>
+        <v>679</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>357</v>
+        <v>374</v>
       </c>
       <c r="J61" t="s">
-        <v>605</v>
+        <v>621</v>
       </c>
       <c r="K61" t="s">
-        <v>664</v>
+        <v>680</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>358</v>
+        <v>375</v>
       </c>
       <c r="J62" t="s">
-        <v>606</v>
+        <v>622</v>
       </c>
       <c r="K62" t="s">
-        <v>665</v>
+        <v>681</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>359</v>
+        <v>376</v>
       </c>
       <c r="J63" t="s">
-        <v>607</v>
+        <v>623</v>
       </c>
       <c r="K63" t="s">
-        <v>521</v>
+        <v>537</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>360</v>
+        <v>377</v>
       </c>
       <c r="J64" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="K64" t="s">
-        <v>666</v>
+        <v>682</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>361</v>
+        <v>378</v>
       </c>
       <c r="K65" t="s">
-        <v>667</v>
+        <v>683</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>362</v>
+        <v>379</v>
       </c>
       <c r="K66" t="s">
-        <v>668</v>
+        <v>684</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>363</v>
+        <v>380</v>
       </c>
       <c r="K67" t="s">
-        <v>669</v>
+        <v>685</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>364</v>
+        <v>381</v>
       </c>
       <c r="K68" t="s">
-        <v>670</v>
+        <v>686</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>365</v>
+        <v>382</v>
       </c>
       <c r="K69" t="s">
-        <v>671</v>
+        <v>687</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>366</v>
+        <v>383</v>
       </c>
       <c r="K70" t="s">
-        <v>672</v>
+        <v>688</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>367</v>
+        <v>384</v>
       </c>
       <c r="K71" t="s">
-        <v>673</v>
+        <v>689</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>368</v>
+        <v>385</v>
       </c>
       <c r="K72" t="s">
-        <v>674</v>
+        <v>690</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>369</v>
+        <v>386</v>
       </c>
       <c r="K73" t="s">
-        <v>675</v>
+        <v>691</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>370</v>
+        <v>387</v>
       </c>
       <c r="K74" t="s">
-        <v>676</v>
+        <v>692</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>371</v>
+        <v>388</v>
       </c>
       <c r="K75" t="s">
-        <v>677</v>
+        <v>693</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>372</v>
+        <v>389</v>
       </c>
       <c r="K76" t="s">
-        <v>678</v>
+        <v>694</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>373</v>
+        <v>390</v>
       </c>
       <c r="K77" t="s">
-        <v>679</v>
+        <v>695</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>374</v>
+        <v>391</v>
       </c>
       <c r="K78" t="s">
-        <v>680</v>
+        <v>696</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>375</v>
+        <v>392</v>
       </c>
       <c r="K79" t="s">
-        <v>681</v>
+        <v>697</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>376</v>
+        <v>393</v>
       </c>
       <c r="K80" t="s">
-        <v>682</v>
+        <v>698</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>377</v>
+        <v>394</v>
       </c>
       <c r="K81" t="s">
-        <v>683</v>
+        <v>699</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>378</v>
+        <v>395</v>
       </c>
       <c r="K82" t="s">
-        <v>684</v>
+        <v>700</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>379</v>
+        <v>396</v>
       </c>
       <c r="K83" t="s">
-        <v>685</v>
+        <v>701</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>380</v>
+        <v>397</v>
       </c>
       <c r="K84" t="s">
-        <v>686</v>
+        <v>702</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>381</v>
+        <v>398</v>
       </c>
       <c r="K85" t="s">
-        <v>528</v>
+        <v>544</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>382</v>
+        <v>399</v>
       </c>
       <c r="K86" t="s">
-        <v>687</v>
+        <v>703</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>383</v>
+        <v>400</v>
       </c>
       <c r="K87" t="s">
-        <v>688</v>
+        <v>704</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>384</v>
+        <v>401</v>
       </c>
       <c r="K88" t="s">
-        <v>689</v>
+        <v>705</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>385</v>
+        <v>402</v>
       </c>
       <c r="K89" t="s">
-        <v>690</v>
+        <v>706</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>386</v>
+        <v>403</v>
       </c>
       <c r="K90" t="s">
-        <v>691</v>
+        <v>707</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>387</v>
+        <v>404</v>
       </c>
       <c r="K91" t="s">
-        <v>692</v>
+        <v>708</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>388</v>
+        <v>405</v>
       </c>
       <c r="K92" t="s">
-        <v>693</v>
+        <v>709</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>389</v>
+        <v>406</v>
       </c>
       <c r="K93" t="s">
-        <v>694</v>
+        <v>710</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>390</v>
+        <v>407</v>
       </c>
       <c r="K94" t="s">
-        <v>695</v>
+        <v>711</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>391</v>
+        <v>408</v>
       </c>
       <c r="K95" t="s">
-        <v>531</v>
+        <v>547</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>392</v>
+        <v>409</v>
       </c>
       <c r="K96" t="s">
-        <v>696</v>
+        <v>712</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>393</v>
+        <v>410</v>
       </c>
       <c r="K97" t="s">
-        <v>697</v>
+        <v>713</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>394</v>
+        <v>411</v>
       </c>
       <c r="K98" t="s">
-        <v>698</v>
+        <v>714</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>395</v>
+        <v>412</v>
       </c>
       <c r="K99" t="s">
-        <v>699</v>
+        <v>715</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>396</v>
+        <v>413</v>
       </c>
       <c r="K100" t="s">
-        <v>700</v>
+        <v>716</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>397</v>
+        <v>414</v>
       </c>
       <c r="K101" t="s">
-        <v>701</v>
+        <v>717</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>398</v>
+        <v>415</v>
       </c>
       <c r="K102" t="s">
-        <v>702</v>
+        <v>718</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>399</v>
+        <v>416</v>
       </c>
       <c r="K103" t="s">
-        <v>703</v>
+        <v>719</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>400</v>
+        <v>417</v>
       </c>
       <c r="K104" t="s">
-        <v>704</v>
+        <v>720</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>401</v>
+        <v>418</v>
       </c>
       <c r="K105" t="s">
-        <v>705</v>
+        <v>721</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>402</v>
+        <v>419</v>
       </c>
       <c r="K106" t="s">
-        <v>706</v>
+        <v>722</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>403</v>
+        <v>420</v>
       </c>
       <c r="K107" t="s">
-        <v>707</v>
+        <v>723</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>404</v>
+        <v>421</v>
       </c>
       <c r="K108" t="s">
-        <v>708</v>
+        <v>724</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>405</v>
+        <v>422</v>
       </c>
       <c r="K109" t="s">
-        <v>709</v>
+        <v>725</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>406</v>
+        <v>423</v>
       </c>
       <c r="K110" t="s">
-        <v>710</v>
+        <v>726</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>407</v>
+        <v>424</v>
       </c>
       <c r="K111" t="s">
-        <v>711</v>
+        <v>727</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>408</v>
+        <v>425</v>
       </c>
       <c r="K112" t="s">
-        <v>712</v>
+        <v>728</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>409</v>
+        <v>426</v>
       </c>
       <c r="K113" t="s">
-        <v>713</v>
+        <v>729</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>410</v>
+        <v>427</v>
       </c>
       <c r="K114" t="s">
-        <v>714</v>
+        <v>730</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>411</v>
+        <v>428</v>
       </c>
       <c r="K115" t="s">
-        <v>715</v>
+        <v>731</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>412</v>
+        <v>429</v>
       </c>
       <c r="K116" t="s">
-        <v>716</v>
+        <v>732</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>413</v>
+        <v>430</v>
       </c>
       <c r="K117" t="s">
-        <v>717</v>
+        <v>733</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>414</v>
+        <v>431</v>
       </c>
       <c r="K118" t="s">
-        <v>718</v>
+        <v>734</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>415</v>
+        <v>432</v>
       </c>
       <c r="K119" t="s">
-        <v>719</v>
+        <v>735</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>416</v>
+        <v>433</v>
       </c>
       <c r="K120" t="s">
-        <v>720</v>
+        <v>736</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>417</v>
+        <v>434</v>
       </c>
       <c r="K121" t="s">
-        <v>721</v>
+        <v>737</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>418</v>
+        <v>435</v>
       </c>
       <c r="K122" t="s">
-        <v>722</v>
+        <v>738</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>419</v>
+        <v>436</v>
       </c>
       <c r="K123" t="s">
-        <v>723</v>
+        <v>739</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>420</v>
+        <v>437</v>
       </c>
       <c r="K124" t="s">
-        <v>724</v>
+        <v>740</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>421</v>
+        <v>438</v>
       </c>
       <c r="K125" t="s">
-        <v>498</v>
+        <v>514</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>422</v>
+        <v>439</v>
       </c>
       <c r="K126" t="s">
-        <v>725</v>
+        <v>741</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>423</v>
+        <v>440</v>
       </c>
       <c r="K127" t="s">
-        <v>726</v>
+        <v>742</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>424</v>
+        <v>441</v>
       </c>
       <c r="K128" t="s">
-        <v>727</v>
+        <v>743</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>425</v>
+        <v>442</v>
       </c>
       <c r="K129" t="s">
-        <v>728</v>
+        <v>744</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>426</v>
+        <v>443</v>
       </c>
       <c r="K130" t="s">
-        <v>729</v>
+        <v>745</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>427</v>
+        <v>444</v>
       </c>
       <c r="K131" t="s">
-        <v>730</v>
+        <v>746</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>428</v>
+        <v>445</v>
       </c>
       <c r="K132" t="s">
-        <v>731</v>
+        <v>747</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>429</v>
+        <v>446</v>
       </c>
       <c r="K133" t="s">
-        <v>732</v>
+        <v>748</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>430</v>
+        <v>447</v>
       </c>
       <c r="K134" t="s">
-        <v>733</v>
+        <v>749</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>431</v>
+        <v>448</v>
       </c>
       <c r="K135" t="s">
-        <v>734</v>
+        <v>750</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>432</v>
+        <v>449</v>
       </c>
       <c r="K136" t="s">
-        <v>735</v>
+        <v>751</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>433</v>
+        <v>450</v>
       </c>
       <c r="K137" t="s">
-        <v>736</v>
+        <v>752</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>434</v>
+        <v>451</v>
       </c>
       <c r="K138" t="s">
-        <v>536</v>
+        <v>552</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>435</v>
+        <v>452</v>
       </c>
       <c r="K139" t="s">
-        <v>737</v>
+        <v>753</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>436</v>
+        <v>453</v>
       </c>
       <c r="K140" t="s">
-        <v>738</v>
+        <v>754</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>437</v>
+        <v>454</v>
       </c>
       <c r="K141" t="s">
-        <v>739</v>
+        <v>755</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>438</v>
+        <v>455</v>
       </c>
       <c r="K142" t="s">
-        <v>740</v>
+        <v>756</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>439</v>
+        <v>456</v>
       </c>
       <c r="K143" t="s">
-        <v>741</v>
+        <v>757</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>440</v>
+        <v>457</v>
       </c>
       <c r="K144" t="s">
-        <v>742</v>
+        <v>758</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>441</v>
+        <v>458</v>
       </c>
       <c r="K145" t="s">
-        <v>743</v>
+        <v>759</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>442</v>
+        <v>459</v>
       </c>
       <c r="K146" t="s">
-        <v>744</v>
+        <v>760</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>443</v>
+        <v>460</v>
       </c>
       <c r="K147" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>444</v>
+        <v>461</v>
       </c>
       <c r="K148" t="s">
-        <v>746</v>
+        <v>762</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>445</v>
+        <v>462</v>
       </c>
       <c r="K149" t="s">
-        <v>747</v>
+        <v>763</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>446</v>
+        <v>463</v>
       </c>
       <c r="K150" t="s">
-        <v>748</v>
+        <v>764</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>447</v>
+        <v>464</v>
       </c>
       <c r="K151" t="s">
-        <v>749</v>
+        <v>765</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>448</v>
+        <v>465</v>
       </c>
       <c r="K152" t="s">
-        <v>750</v>
+        <v>766</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>449</v>
+        <v>466</v>
       </c>
       <c r="K153" t="s">
-        <v>751</v>
+        <v>767</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>450</v>
+        <v>467</v>
       </c>
       <c r="K154" t="s">
-        <v>752</v>
+        <v>768</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>451</v>
+        <v>468</v>
       </c>
       <c r="K155" t="s">
-        <v>753</v>
+        <v>769</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>452</v>
+        <v>469</v>
       </c>
       <c r="K156" t="s">
-        <v>754</v>
+        <v>770</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>453</v>
+        <v>470</v>
       </c>
       <c r="K157" t="s">
-        <v>755</v>
+        <v>771</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>454</v>
+        <v>471</v>
       </c>
       <c r="K158" t="s">
-        <v>756</v>
+        <v>772</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>455</v>
+        <v>472</v>
       </c>
       <c r="K159" t="s">
-        <v>757</v>
+        <v>773</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>456</v>
+        <v>473</v>
       </c>
       <c r="K160" t="s">
-        <v>758</v>
+        <v>774</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="K161" t="s">
-        <v>759</v>
+        <v>775</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="K162" t="s">
-        <v>760</v>
+        <v>776</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>761</v>
+        <v>777</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>762</v>
+        <v>778</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>763</v>
+        <v>779</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>764</v>
+        <v>780</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>542</v>
+        <v>558</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>765</v>
+        <v>781</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>766</v>
+        <v>782</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>767</v>
+        <v>783</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>768</v>
+        <v>784</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>769</v>
+        <v>785</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>770</v>
+        <v>786</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>771</v>
+        <v>787</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>772</v>
+        <v>788</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>773</v>
+        <v>789</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>774</v>
+        <v>790</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>775</v>
+        <v>791</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>776</v>
+        <v>792</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>777</v>
+        <v>793</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>506</v>
+        <v>522</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>778</v>
+        <v>794</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>779</v>
+        <v>795</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>780</v>
+        <v>796</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>781</v>
+        <v>797</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>782</v>
+        <v>798</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>508</v>
+        <v>524</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>783</v>
+        <v>799</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>784</v>
+        <v>800</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>785</v>
+        <v>801</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>786</v>
+        <v>802</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>787</v>
+        <v>803</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>788</v>
+        <v>804</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">