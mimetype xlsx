--- v2 (2026-08-07)
+++ v3 (2026-09-23)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="844">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-07 06:43:58am</t>
+    <t>2026-09-23 04:05:55am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_theme=14210</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_theme":"14210"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -5157,51 +5157,51 @@
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54514</v>
       </c>
       <c r="B2">
         <v>54267</v>
       </c>
       <c r="C2" t="s">
         <v>299</v>
       </c>
       <c r="D2" t="s">
         <v>300</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
         <v>301</v>
       </c>
       <c r="G2" t="s">
         <v>302</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J2" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54494</v>
       </c>
       <c r="B3">
         <v>54493</v>
       </c>
       <c r="C3" t="s">
         <v>299</v>
       </c>
       <c r="D3" t="s">
         <v>303</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>304</v>
       </c>
       <c r="G3" t="s">
         <v>305</v>
       </c>