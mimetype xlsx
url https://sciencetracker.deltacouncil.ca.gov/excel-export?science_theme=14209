--- v0 (2026-06-17)
+++ v1 (2026-08-02)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="750">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-16 11:20:55pm</t>
+    <t>2026-08-02 02:48:25am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_theme=14209</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_theme":"14209"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -4265,51 +4265,51 @@
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54513</v>
       </c>
       <c r="B2">
         <v>54320</v>
       </c>
       <c r="C2" t="s">
         <v>199</v>
       </c>
       <c r="D2" t="s">
         <v>200</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
         <v>201</v>
       </c>
       <c r="G2" t="s">
         <v>202</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J2" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54521</v>
       </c>
       <c r="B3">
         <v>54182</v>
       </c>
       <c r="C3" t="s">
         <v>199</v>
       </c>
       <c r="D3" t="s">
         <v>203</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>204</v>
       </c>
       <c r="G3" t="s">
         <v>205</v>
       </c>