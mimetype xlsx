--- v1 (2026-08-02)
+++ v2 (2026-09-19)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="750">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-02 02:48:25am</t>
+    <t>2026-09-19 12:14:24pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_theme=14209</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_theme":"14209"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>