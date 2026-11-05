--- v2 (2026-09-19)
+++ v3 (2026-11-05)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="750">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-09-19 12:14:24pm</t>
+    <t>2026-11-05 10:48:52am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_theme=14209</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_theme":"14209"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>