--- v0 (2026-05-24)
+++ v1 (2026-05-24)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="951">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-24 03:55:31pm</t>
+    <t>2026-05-24 04:52:17pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_theme=13811</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_theme":"13811"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>