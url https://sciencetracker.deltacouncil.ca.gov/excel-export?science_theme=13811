--- v1 (2026-05-24)
+++ v2 (2026-07-13)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="951">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="952">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-24 04:52:17pm</t>
+    <t>2026-07-12 05:58:32pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_theme=13811</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_theme":"13811"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -2876,50 +2876,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Data (spatial and non-spatial data)</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
@@ -6818,51 +6821,51 @@
       </c>
       <c r="J9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50708</v>
       </c>
       <c r="B10">
         <v>49874</v>
       </c>
       <c r="C10" t="s">
         <v>421</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
         <v>422</v>
       </c>
       <c r="F10" t="s">
         <v>85</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="J10" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>54163</v>
       </c>
       <c r="B11">
         <v>52366</v>
       </c>
       <c r="C11" t="s">
         <v>421</v>
       </c>
       <c r="D11" t="s">
         <v>423</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>424</v>
       </c>
       <c r="G11" t="s">
         <v>425</v>
       </c>
@@ -6872,77 +6875,77 @@
       </c>
       <c r="J11" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>50790</v>
       </c>
       <c r="B12">
         <v>49850</v>
       </c>
       <c r="C12" t="s">
         <v>421</v>
       </c>
       <c r="D12"/>
       <c r="E12" t="s">
         <v>427</v>
       </c>
       <c r="F12" t="s">
         <v>428</v>
       </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="J12" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>50791</v>
       </c>
       <c r="B13">
         <v>49850</v>
       </c>
       <c r="C13" t="s">
         <v>421</v>
       </c>
       <c r="D13"/>
       <c r="E13" t="s">
         <v>429</v>
       </c>
       <c r="F13" t="s">
         <v>428</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="J13" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>50841</v>
       </c>
       <c r="B14">
         <v>49878</v>
       </c>
       <c r="C14" t="s">
         <v>421</v>
       </c>
       <c r="D14" t="s">
         <v>430</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
         <v>431</v>
       </c>
       <c r="G14" t="s">
         <v>432</v>
       </c>
@@ -7011,60 +7014,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>179</v>
       </c>
       <c r="M1" t="s">
         <v>171</v>
       </c>
       <c r="N1" t="s">
         <v>172</v>
       </c>
       <c r="O1" t="s">
         <v>925</v>
       </c>
       <c r="P1" t="s">
         <v>930</v>
       </c>
       <c r="Q1" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="R1" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="S1" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="T1" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>433</v>
       </c>
       <c r="C2" t="s">
         <v>434</v>
       </c>
       <c r="D2" t="s">
         <v>443</v>
       </c>
       <c r="E2" t="s">
         <v>604</v>
       </c>
       <c r="F2" t="s">
         <v>98</v>
       </c>
       <c r="G2" t="s">
         <v>615</v>
       </c>
       <c r="H2" t="s">
         <v>620</v>
       </c>
       <c r="I2" t="s">
@@ -7073,54 +7076,54 @@
       <c r="J2" t="s">
         <v>681</v>
       </c>
       <c r="K2" t="s">
         <v>740</v>
       </c>
       <c r="L2" t="s">
         <v>194</v>
       </c>
       <c r="M2" t="s">
         <v>917</v>
       </c>
       <c r="N2" t="s">
         <v>920</v>
       </c>
       <c r="O2" t="s">
         <v>926</v>
       </c>
       <c r="P2" t="s">
         <v>931</v>
       </c>
       <c r="Q2" t="s">
         <v>357</v>
       </c>
       <c r="R2" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="S2" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="T2" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>435</v>
       </c>
       <c r="D3" t="s">
         <v>444</v>
       </c>
       <c r="E3" t="s">
         <v>605</v>
       </c>
       <c r="F3" t="s">
         <v>608</v>
       </c>
       <c r="G3" t="s">
         <v>616</v>
       </c>
       <c r="H3" t="s">
@@ -7132,154 +7135,154 @@
       <c r="J3" t="s">
         <v>682</v>
       </c>
       <c r="K3" t="s">
         <v>741</v>
       </c>
       <c r="L3" t="s">
         <v>916</v>
       </c>
       <c r="M3" t="s">
         <v>188</v>
       </c>
       <c r="N3" t="s">
         <v>921</v>
       </c>
       <c r="O3" t="s">
         <v>927</v>
       </c>
       <c r="P3" t="s">
         <v>932</v>
       </c>
       <c r="Q3" t="s">
         <v>358</v>
       </c>
       <c r="R3" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="S3" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="T3" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>52</v>
       </c>
       <c r="C4" t="s">
         <v>64</v>
       </c>
       <c r="D4" t="s">
         <v>445</v>
       </c>
       <c r="E4" t="s">
         <v>97</v>
       </c>
       <c r="F4" t="s">
         <v>609</v>
       </c>
       <c r="G4" t="s">
         <v>617</v>
       </c>
       <c r="H4" t="s">
         <v>622</v>
       </c>
       <c r="I4" t="s">
         <v>647</v>
       </c>
       <c r="J4" t="s">
         <v>683</v>
       </c>
       <c r="K4" t="s">
         <v>742</v>
       </c>
       <c r="M4" t="s">
         <v>192</v>
       </c>
       <c r="N4" t="s">
         <v>184</v>
       </c>
       <c r="O4" t="s">
         <v>928</v>
       </c>
       <c r="P4" t="s">
         <v>933</v>
       </c>
       <c r="Q4" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="R4" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>436</v>
       </c>
       <c r="D5" t="s">
         <v>446</v>
       </c>
       <c r="E5" t="s">
         <v>42</v>
       </c>
       <c r="F5" t="s">
         <v>74</v>
       </c>
       <c r="G5" t="s">
         <v>134</v>
       </c>
       <c r="H5" t="s">
         <v>45</v>
       </c>
       <c r="I5" t="s">
         <v>648</v>
       </c>
       <c r="J5" t="s">
         <v>684</v>
       </c>
       <c r="K5" t="s">
         <v>743</v>
       </c>
       <c r="M5" t="s">
         <v>918</v>
       </c>
       <c r="N5" t="s">
         <v>922</v>
       </c>
       <c r="O5" t="s">
         <v>929</v>
       </c>
       <c r="P5" t="s">
         <v>928</v>
       </c>
       <c r="Q5" t="s">
         <v>359</v>
       </c>
       <c r="R5" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>437</v>
       </c>
       <c r="D6" t="s">
         <v>447</v>
       </c>
       <c r="E6" t="s">
         <v>606</v>
       </c>
       <c r="F6" t="s">
         <v>610</v>
       </c>
       <c r="G6" t="s">
         <v>124</v>
       </c>
       <c r="H6" t="s">
         <v>623</v>
       </c>
       <c r="I6" t="s">
         <v>649</v>
       </c>
       <c r="J6" t="s">
@@ -7320,116 +7323,119 @@
       <c r="G7" t="s">
         <v>618</v>
       </c>
       <c r="H7" t="s">
         <v>624</v>
       </c>
       <c r="I7" t="s">
         <v>650</v>
       </c>
       <c r="J7" t="s">
         <v>686</v>
       </c>
       <c r="K7" t="s">
         <v>645</v>
       </c>
       <c r="M7" t="s">
         <v>183</v>
       </c>
       <c r="N7" t="s">
         <v>923</v>
       </c>
       <c r="P7" t="s">
         <v>935</v>
       </c>
       <c r="R7" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>439</v>
       </c>
       <c r="D8" t="s">
         <v>449</v>
       </c>
       <c r="F8" t="s">
         <v>612</v>
       </c>
       <c r="G8" t="s">
         <v>99</v>
       </c>
       <c r="H8" t="s">
         <v>625</v>
       </c>
       <c r="I8" t="s">
         <v>651</v>
       </c>
       <c r="J8" t="s">
         <v>687</v>
       </c>
       <c r="K8" t="s">
         <v>646</v>
       </c>
       <c r="N8" t="s">
         <v>191</v>
       </c>
       <c r="P8" t="s">
         <v>936</v>
       </c>
       <c r="R8" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>440</v>
       </c>
       <c r="D9" t="s">
         <v>450</v>
       </c>
       <c r="F9" t="s">
         <v>613</v>
       </c>
       <c r="G9" t="s">
         <v>44</v>
       </c>
       <c r="H9" t="s">
         <v>100</v>
       </c>
       <c r="I9" t="s">
         <v>652</v>
       </c>
       <c r="J9" t="s">
         <v>688</v>
       </c>
       <c r="K9" t="s">
         <v>745</v>
       </c>
       <c r="N9" t="s">
         <v>370</v>
       </c>
+      <c r="P9" t="s">
+        <v>937</v>
+      </c>
       <c r="R9" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>441</v>
       </c>
       <c r="D10" t="s">
         <v>451</v>
       </c>
       <c r="F10" t="s">
         <v>113</v>
       </c>
       <c r="G10" t="s">
         <v>619</v>
       </c>
       <c r="H10" t="s">
         <v>626</v>
       </c>
       <c r="I10" t="s">
         <v>653</v>
       </c>
       <c r="J10" t="s">
         <v>689</v>
@@ -7445,51 +7451,51 @@
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>442</v>
       </c>
       <c r="D11" t="s">
         <v>452</v>
       </c>
       <c r="F11" t="s">
         <v>614</v>
       </c>
       <c r="H11" t="s">
         <v>627</v>
       </c>
       <c r="I11" t="s">
         <v>654</v>
       </c>
       <c r="J11" t="s">
         <v>690</v>
       </c>
       <c r="K11" t="s">
         <v>747</v>
       </c>
       <c r="R11" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
         <v>453</v>
       </c>
       <c r="F12" t="s">
         <v>43</v>
       </c>
       <c r="H12" t="s">
         <v>628</v>
       </c>
       <c r="I12" t="s">
         <v>616</v>
       </c>
       <c r="J12" t="s">
         <v>127</v>
       </c>
       <c r="K12" t="s">
         <v>748</v>
       </c>
       <c r="R12" t="s">
         <v>421</v>
       </c>
     </row>