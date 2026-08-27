--- v2 (2026-07-13)
+++ v3 (2026-08-27)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="952">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-12 05:58:32pm</t>
+    <t>2026-08-26 07:30:09pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_theme=13811</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_theme":"13811"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -6821,51 +6821,51 @@
       </c>
       <c r="J9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50708</v>
       </c>
       <c r="B10">
         <v>49874</v>
       </c>
       <c r="C10" t="s">
         <v>421</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
         <v>422</v>
       </c>
       <c r="F10" t="s">
         <v>85</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="J10" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>54163</v>
       </c>
       <c r="B11">
         <v>52366</v>
       </c>
       <c r="C11" t="s">
         <v>421</v>
       </c>
       <c r="D11" t="s">
         <v>423</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>424</v>
       </c>
       <c r="G11" t="s">
         <v>425</v>
       </c>
@@ -6875,77 +6875,77 @@
       </c>
       <c r="J11" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>50790</v>
       </c>
       <c r="B12">
         <v>49850</v>
       </c>
       <c r="C12" t="s">
         <v>421</v>
       </c>
       <c r="D12"/>
       <c r="E12" t="s">
         <v>427</v>
       </c>
       <c r="F12" t="s">
         <v>428</v>
       </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="J12" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>50791</v>
       </c>
       <c r="B13">
         <v>49850</v>
       </c>
       <c r="C13" t="s">
         <v>421</v>
       </c>
       <c r="D13"/>
       <c r="E13" t="s">
         <v>429</v>
       </c>
       <c r="F13" t="s">
         <v>428</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="J13" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>50841</v>
       </c>
       <c r="B14">
         <v>49878</v>
       </c>
       <c r="C14" t="s">
         <v>421</v>
       </c>
       <c r="D14" t="s">
         <v>430</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
         <v>431</v>
       </c>
       <c r="G14" t="s">
         <v>432</v>
       </c>