--- v0 (2026-05-30)
+++ v1 (2026-07-17)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="796">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="797">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-30 10:26:53am</t>
+    <t>2026-07-17 02:53:15pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_theme=13793</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_theme":"13793"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -2410,50 +2410,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
@@ -4612,51 +4615,51 @@
         <v>111</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>50950</v>
       </c>
       <c r="B3">
         <v>50164</v>
       </c>
       <c r="C3" t="s">
         <v>227</v>
       </c>
       <c r="D3" t="s">
         <v>228</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>229</v>
       </c>
       <c r="G3" t="s">
         <v>230</v>
       </c>
       <c r="H3"/>
       <c r="I3">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>50822</v>
       </c>
       <c r="B4">
         <v>49786</v>
       </c>
       <c r="C4" t="s">
         <v>231</v>
       </c>
       <c r="D4" t="s">
         <v>232</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>233</v>
       </c>
       <c r="G4" t="s">
         <v>234</v>
       </c>
@@ -4864,51 +4867,51 @@
         <v>254</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>50953</v>
       </c>
       <c r="B12">
         <v>50164</v>
       </c>
       <c r="C12" t="s">
         <v>227</v>
       </c>
       <c r="D12" t="s">
         <v>261</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
         <v>262</v>
       </c>
       <c r="G12" t="s">
         <v>263</v>
       </c>
       <c r="H12"/>
       <c r="I12">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J12" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -4949,60 +4952,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
         <v>93</v>
       </c>
       <c r="O1" t="s">
         <v>773</v>
       </c>
       <c r="P1" t="s">
         <v>778</v>
       </c>
       <c r="Q1" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="R1" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="S1" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="T1" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>264</v>
       </c>
       <c r="C2" t="s">
         <v>265</v>
       </c>
       <c r="D2" t="s">
         <v>274</v>
       </c>
       <c r="E2" t="s">
         <v>83</v>
       </c>
       <c r="F2" t="s">
         <v>439</v>
       </c>
       <c r="G2" t="s">
         <v>449</v>
       </c>
       <c r="H2" t="s">
         <v>456</v>
       </c>
       <c r="I2" t="s">
@@ -5011,54 +5014,54 @@
       <c r="J2" t="s">
         <v>76</v>
       </c>
       <c r="K2" t="s">
         <v>581</v>
       </c>
       <c r="L2" t="s">
         <v>104</v>
       </c>
       <c r="M2" t="s">
         <v>762</v>
       </c>
       <c r="N2" t="s">
         <v>766</v>
       </c>
       <c r="O2" t="s">
         <v>774</v>
       </c>
       <c r="P2" t="s">
         <v>779</v>
       </c>
       <c r="Q2" t="s">
         <v>187</v>
       </c>
       <c r="R2" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="S2" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="T2" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>266</v>
       </c>
       <c r="D3" t="s">
         <v>275</v>
       </c>
       <c r="E3" t="s">
         <v>435</v>
       </c>
       <c r="F3" t="s">
         <v>440</v>
       </c>
       <c r="G3" t="s">
         <v>450</v>
       </c>
       <c r="H3" t="s">
@@ -5073,51 +5076,51 @@
       <c r="K3" t="s">
         <v>582</v>
       </c>
       <c r="L3" t="s">
         <v>761</v>
       </c>
       <c r="M3" t="s">
         <v>763</v>
       </c>
       <c r="N3" t="s">
         <v>767</v>
       </c>
       <c r="O3" t="s">
         <v>775</v>
       </c>
       <c r="P3" t="s">
         <v>780</v>
       </c>
       <c r="Q3" t="s">
         <v>191</v>
       </c>
       <c r="R3" t="s">
         <v>231</v>
       </c>
       <c r="S3" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="T3" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>66</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4" t="s">
         <v>276</v>
       </c>
       <c r="E4" t="s">
         <v>436</v>
       </c>
       <c r="F4" t="s">
         <v>441</v>
       </c>
       <c r="G4" t="s">
         <v>451</v>
       </c>
       <c r="H4" t="s">
@@ -5173,51 +5176,51 @@
       <c r="I5" t="s">
         <v>485</v>
       </c>
       <c r="J5" t="s">
         <v>522</v>
       </c>
       <c r="K5" t="s">
         <v>584</v>
       </c>
       <c r="M5" t="s">
         <v>764</v>
       </c>
       <c r="N5" t="s">
         <v>768</v>
       </c>
       <c r="O5" t="s">
         <v>777</v>
       </c>
       <c r="P5" t="s">
         <v>776</v>
       </c>
       <c r="Q5" t="s">
         <v>188</v>
       </c>
       <c r="R5" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>268</v>
       </c>
       <c r="D6" t="s">
         <v>278</v>
       </c>
       <c r="E6" t="s">
         <v>437</v>
       </c>
       <c r="F6" t="s">
         <v>443</v>
       </c>
       <c r="G6" t="s">
         <v>46</v>
       </c>
       <c r="H6" t="s">
         <v>460</v>
       </c>
       <c r="I6" t="s">
         <v>486</v>
       </c>
       <c r="J6" t="s">
@@ -5258,118 +5261,121 @@
       <c r="G7" t="s">
         <v>84</v>
       </c>
       <c r="H7" t="s">
         <v>461</v>
       </c>
       <c r="I7" t="s">
         <v>487</v>
       </c>
       <c r="J7" t="s">
         <v>524</v>
       </c>
       <c r="K7" t="s">
         <v>482</v>
       </c>
       <c r="M7" t="s">
         <v>101</v>
       </c>
       <c r="N7" t="s">
         <v>769</v>
       </c>
       <c r="P7" t="s">
         <v>783</v>
       </c>
       <c r="R7" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>270</v>
       </c>
       <c r="D8" t="s">
         <v>280</v>
       </c>
       <c r="F8" t="s">
         <v>445</v>
       </c>
       <c r="G8" t="s">
         <v>453</v>
       </c>
       <c r="H8" t="s">
         <v>462</v>
       </c>
       <c r="I8" t="s">
         <v>488</v>
       </c>
       <c r="J8" t="s">
         <v>525</v>
       </c>
       <c r="K8" t="s">
         <v>483</v>
       </c>
       <c r="N8" t="s">
         <v>770</v>
       </c>
       <c r="P8" t="s">
         <v>784</v>
       </c>
       <c r="R8" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>271</v>
       </c>
       <c r="D9" t="s">
         <v>281</v>
       </c>
       <c r="F9" t="s">
         <v>446</v>
       </c>
       <c r="G9" t="s">
         <v>454</v>
       </c>
       <c r="H9" t="s">
         <v>47</v>
       </c>
       <c r="I9" t="s">
         <v>489</v>
       </c>
       <c r="J9" t="s">
         <v>526</v>
       </c>
       <c r="K9" t="s">
         <v>586</v>
       </c>
       <c r="N9" t="s">
         <v>771</v>
       </c>
+      <c r="P9" t="s">
+        <v>785</v>
+      </c>
       <c r="R9" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>272</v>
       </c>
       <c r="D10" t="s">
         <v>282</v>
       </c>
       <c r="F10" t="s">
         <v>72</v>
       </c>
       <c r="G10" t="s">
         <v>455</v>
       </c>
       <c r="H10" t="s">
         <v>463</v>
       </c>
       <c r="I10" t="s">
         <v>490</v>
       </c>
       <c r="J10" t="s">
         <v>527</v>
       </c>
       <c r="K10" t="s">