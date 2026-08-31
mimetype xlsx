--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="797">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-17 02:53:15pm</t>
+    <t>2026-08-31 03:29:17pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_theme=13793</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_theme":"13793"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>