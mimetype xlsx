--- v0 (2026-05-28)
+++ v1 (2026-07-13)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3453">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3477">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-28 07:28:18am</t>
+    <t>2026-07-12 05:38:14pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_theme=13791</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_theme":"13791"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -3127,72 +3127,71 @@
 practices in scientific computing for reproducible, transparent research, and by making all parts of
 the data and analysis accessible to the broader Delta research community. </t>
   </si>
   <si>
     <t>Entire Delta; Yolo Bypass</t>
   </si>
   <si>
     <t>Synthesis</t>
   </si>
   <si>
     <t>Delta as Place; Environmental conditions; Native species management</t>
   </si>
   <si>
     <t>SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis</t>
   </si>
   <si>
     <t>Environmental drivers; Fish; Flows; White Sturgeon</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53386</t>
   </si>
   <si>
     <t>Continuous Flow and Water Quality Monitoring Network in the Sacramento-San Joaquin Delta</t>
   </si>
   <si>
-    <t xml:space="preserve">This project envisions the continuation, expansion, and further integration of high frequency monitoring for flow, water quality (including chlorophyll and nutrients), sediment, as well as biological responses at key locations in the Delta and Suisun Bay. The physical properties monitored by the fixed-station network are the primary drivers of the habitat conditions and biological responses that management actions hope to achieve. Nutrient dynamics are explicitly measured at select stations to improve our understanding of how physical dynamics, water quality and landscape features shape the base of Delta food webs. These data will provide information about drivers linked to food quantity and quality as well as potential toxins production by harmful algae. Suspended-sediment monitoring provides an understanding of the inputs and internal exchanges between regions, locations of sources and sinks, and provides insight into the underlying cause of turbidity variability in the study area. Suspended-sediment measurements gage the availability of suspended sediment for existing marshes and for proposed large-scale marsh restoration efforts in the Delta. 
-[...5 lines deleted...]
-</t>
+    <t>This project advances the integration of high-frequency monitoring of flow, water quality (including chlorophyll and nutrients), suspended sediment, and biological responses at key locations throughout the Delta and Suisun Bay. Data collected by the fixed-station network provide critical information on the physical and chemical conditions that drive habitat quality and ecosystem responses targeted by management actions.
+Enhanced monitoring of nutrients and phytoplankton at selected stations improves understanding of how hydrodynamics, water quality, and landscape features influence primary productivity and food-web dynamics. These measurements help identify factors affecting food quantity and quality, as well as conditions that may promote harmful algal blooms and toxin production.
+This work is supported by several integrated teams:
+• Hydrodynamics Team – Fixed-station network operation and maintenance; monitoring of flow, velocity, water level, and core water-quality parameters.
+• Biogeochemistry Team – Fixed-station network operation and maintenance; monitoring of expanded water-quality parameters, nutrients, and phytoplankton dynamics.
+• Bay Team – Fixed-station network operation and maintenance; monitoring of suspended sediment and water quality in San Francisco Bay.</t>
   </si>
   <si>
     <t>Environmental conditions; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Environmental conditions; Hydrologic changes; Hydrology and hydrodynamics; Nutrients, energy and food web; Sediment; Water quality</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chlorophyll A B; Conductivity; Dissolved oxygen; Flows; Nutrients; pH; Phytoplankton; Sediments; Stage; Surface water flow; Tides; Turbidity; Velocity; Water operations and exports; Water temperature</t>
   </si>
   <si>
-    <t>May 22, 2025</t>
+    <t>June 5, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53411</t>
   </si>
   <si>
     <t>Defining the architecture and recurrence interval for faults in the Sacramento-San Joaquin Delta: Assessing Potential Geohazards</t>
   </si>
   <si>
     <t>San Diego State University</t>
   </si>
   <si>
     <t xml:space="preserve">This project aimed to create a detailed fault map for the Sacramento-San
 Joaquin Delta by mapping the faults throughout the Delta waterways.
 The project began with a review of existing data and reports, then a
 high-resolution seismic reflection and sidescan sonar survey, and finally,
 collection/analysis, including radiocarbon dating, of sediment cores to
 create the first detailed fault maps for the Delta waterways. The project
 worked to constrain the significant rupture histories of the Kirby Hills and
 Midland Faults, which is important for understanding the potential of future
 earthquakes. </t>
   </si>
   <si>
     <t>Landscape change; Seismicity</t>
   </si>
   <si>
@@ -3510,81 +3509,128 @@
     <t>Quick-Start Guide to Managing Invasive Aquatic Vegetation (IAV) in Tidal Wetland Habitats of the Sacramento-San Joaquin Delta and Suisun Marsh</t>
   </si>
   <si>
     <t>Sacramento-San Joaquin Delta Conservancy; California Department of Water Resource [DWR]; California Department of Fish and Wildlife [CDFW]; California Department of Parks and Recreation [PARKS]; Interagency Ecological Program [IEP]; Delta Stewardship Council</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&amp;nbsp;This guide is intended to give land managers an introduction to managing invasive aquatic vegetation (IAV) in tidal wetland habitats, whether the site is established, has been recently restored, or tidal reconnection will soon occur. It addresses submerged aquatic vegetation (SAV), floating aquatic vegetation (FAV), and emergent aquatic vegetation (EAV). It compiles knowledge from land managers in the Delta and members of the&amp;nbsp;&lt;a href="https://deltaconservancy.ca.gov/delta-inter-agency-invasive-species-team/"&gt;Delta Interagency Invasive Species Coordination Team (DIISCT)&lt;/a&gt;, whose purpose is to foster communication and collaboration among California state agencies, federal agencies, research and conservation groups, and other interested parties that detect, prevent, and manage invasive species and restore invaded habitats in the Delta. The authors hope this guide functions like asking an experienced colleague for recommendations as you start to consider your site’s IAV management.&amp;nbsp;https://deltaconservancy.ca.gov/iav-quick-start-guide/&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Invasive / non-native species management</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species; Habitat protection / enhancement / restoration; Invasive species control and management</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat changes; Invasive / non-native species; Tidal wetlands</t>
   </si>
   <si>
     <t>Invasive and non native species</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54671</t>
   </si>
   <si>
+    <t>How Delta food webs have changed: integrating detrital material into the Delta food web puzzle</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Sacramento-San Joaquin Delta (Delta) ecosystems are suffering a collapse in pelagic ecosystems due in part to a decline in energy flow from detrital material (dead phytoplankton, aquatic and terrestrial vascular plants, and minerals), resulting in population declines in threatened and endangered native fish species. Declining primary productivity, decreasing sedimentary inputs to the Delta, impacts of climate change, and the shift in nutrients due to the EchoWater Resource Recovery Facility (EchoWater Facility) upgrade completed in 2023 together evoke a dire need to characterize rapidly changing algal and detrital particle sources and cycling within the Delta to inform management solutions that could improve the food web and better support native fish. To fill this knowledge gap, the researchers assessed the spatial distribution and availability of detrital particles to pelagic aquatic food webs within the Delta by modernizing and developing in-situ light sensors and integrating physical and chemical measurements. They also conducted lab experiments to characterize particle sources and quality by using biomarkers and genetic material to identify species present in the detritus.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Environmental conditions; Food webs; Nutrients, energy and food web</t>
+  </si>
+  <si>
+    <t>SAA Need 3 (2022-2026): Expand multi-benefit approaches to managing the Delta as a social-ecological system; SAA Need 4 (2022-2026): Build and integrate knowledge on social processes and human behavior to support effective and equitable management; SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery</t>
+  </si>
+  <si>
+    <t>Detritus; Food webs</t>
+  </si>
+  <si>
+    <t>June 16, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54702</t>
+  </si>
+  <si>
     <t>Regulation of Controls of Cold Water Through the Temperature Control Device of the Shasta Dam as a Means of Supporting Downstream Fish Populations</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;This project examined cold water storage and regulation in Shasta Lake through the Shasta Dam Temperature Control Device (TCD). The TCD is a 300-foot structure with multiple gate openings, allowing water from different depths - and thus different temperatures - to be selectively released to manage water temperature in the river downstream. River water temperature is managed to support the imperiled Chinook salmon, a species of fish that is native to California. This capability is becoming increasingly important because low water years generally mean warmer river water temperatures that compromise habitat suitability for different species. In particular, cold pool management is essential for downstream spawning and rearing habitat for winter-run Chinook salmon that rely on cooler water temperatures to survive and reproduce. When the water is too warm, oxygen availability is limited for Chinook salmon and their eggs, which contributes to their mortality. Although the TCD allows reservoir managers to control water release and downstream water temperature, flow contributions into the TCD under day-to-day operations for different gate openings, operations, and thermal conditions within the reservoir are largely unquantified. Further complicating temperature management, TCD leakage (whether within the structure itself or through malfunctioning gates) needs to be better quantified in location and magnitude. This information will improve operational strategies for cold water performance especially during summer and fall months to manage cold water supply for downstream Chinook salmon habitat.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Data application - Modeling; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Native species management</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species; Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Habitat changes</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Need 4 (2022-2026): Build and integrate knowledge on social processes and human behavior to support effective and equitable management; SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery</t>
   </si>
   <si>
     <t>Fish; Habitat; Water management; Water storage; Water temperature</t>
   </si>
   <si>
     <t>April 15, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54713</t>
   </si>
   <si>
+    <t>Continuous Monitoring in Sacramento-San Joaquin Delta and San Francisco Bay</t>
+  </si>
+  <si>
+    <t>California Department of Water Resource [DWR]; U.S. Geological Survey [USGS]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;This project advances the integration of high-frequency monitoring of flow, water quality (including chlorophyll and nutrients), suspended sediment, and biological responses at key locations throughout the Delta and Suisun Bay. Data collected by the fixed-station network provide critical information on the physical and chemical conditions that drive habitat quality and ecosystem responses targeted by management actions.&lt;/p&gt;
+&lt;p&gt;Enhanced monitoring of nutrients and phytoplankton at selected stations improves understanding of how hydrodynamics, water quality, and landscape features influence primary productivity and food-web dynamics. These measurements help identify factors affecting food quantity and quality, as well as conditions that may promote harmful algal blooms and toxin production.&lt;/p&gt;
+&lt;p&gt;Suspended-sediment monitoring supports assessments of sediment sources, sinks, transport pathways, and exchanges among regions, while improving understanding of turbidity variability across the study area. These data also provide information on sediment availability for existing tidal marshes and planned large-scale habitat restoration projects in the Delta.&lt;/p&gt;
+&lt;p&gt;This work is supported by several integrated teams:&lt;/p&gt;
+&lt;p&gt;• &lt;strong&gt;Hydrodynamics Team&lt;/strong&gt; – Fixed-station network operation and maintenance; monitoring of flow, velocity, water level, and core water-quality parameters.&lt;/p&gt;
+&lt;p&gt;• &lt;strong&gt;Biogeochemistry Team&lt;/strong&gt; – Fixed-station network operation and maintenance; monitoring of expanded water-quality parameters, nutrients, and phytoplankton dynamics.&lt;/p&gt;
+&lt;p&gt;• &lt;strong&gt;Bay Team&lt;/strong&gt; – Fixed-station network operation and maintenance; monitoring of suspended sediment and water quality in San Francisco Bay.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Environmental conditions; Flood risk and land use management; Habitat management; Native species management; Water quality; Water supply management</t>
+  </si>
+  <si>
+    <t>Environmental conditions; Habitat changes; Harmful algal blooms; Hydrologic changes; Hydrology and hydrodynamics; modeling; Salinity; Sediment; Tidal wetlands; Water quality</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54759</t>
+  </si>
+  <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
     <t>Funding organization</t>
   </si>
   <si>
     <t>Implementing organization</t>
   </si>
   <si>
     <t>Funding program</t>
   </si>
   <si>
     <t>Funding sources</t>
   </si>
   <si>
     <t>Date awarded</t>
   </si>
   <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>Total award amount ($)</t>
@@ -3676,69 +3722,72 @@
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>January 19, 2024</t>
   </si>
   <si>
     <t>DSC-21009</t>
   </si>
   <si>
     <t>2021-11-01</t>
   </si>
   <si>
     <t>2021-12-17</t>
   </si>
   <si>
     <t>DSC23011</t>
   </si>
   <si>
     <t>2025-02-01</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
-    <t>2025-04-01</t>
-[...4 lines deleted...]
-  <si>
     <t>2025-01-01</t>
   </si>
   <si>
+    <t>May 22, 2025</t>
+  </si>
+  <si>
     <t>DSC21000</t>
   </si>
   <si>
     <t>University of North Carolina - Chapel Hill</t>
   </si>
   <si>
     <t>2022-07-01</t>
   </si>
   <si>
     <t>2021-06-30</t>
+  </si>
+  <si>
+    <t>2021-11-09</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>2022-12-23</t>
   </si>
   <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
   <si>
     <t>Actual</t>
   </si>
   <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
@@ -4416,50 +4465,65 @@
     <t>Fangue</t>
   </si>
   <si>
     <t>nafangue@ucdavis.edu</t>
   </si>
   <si>
     <t>Researcher at University of California Davis</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50244</t>
   </si>
   <si>
     <t>Parsa Saffarinia</t>
   </si>
   <si>
     <t>Parsa</t>
   </si>
   <si>
     <t>Saffarinia</t>
   </si>
   <si>
     <t>parsa@ucdavis.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52386</t>
+  </si>
+  <si>
+    <t>Peter Hernes</t>
+  </si>
+  <si>
+    <t>Peter</t>
+  </si>
+  <si>
+    <t>Hernes</t>
+  </si>
+  <si>
+    <t>pjhernes@ucdavis.edu</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50351</t>
   </si>
   <si>
     <t>Raphael Kudela</t>
   </si>
   <si>
     <t>Raphael</t>
   </si>
   <si>
     <t>Kudela</t>
   </si>
   <si>
     <t>kudela@ucsc.edu</t>
   </si>
   <si>
     <t>Researcher at University of California Santa Cruz</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50224</t>
   </si>
   <si>
     <t>Russell Perry</t>
   </si>
   <si>
     <t>Russell</t>
   </si>
@@ -6860,58 +6924,64 @@
   <si>
     <t>Equation for calculating R-GPCD in Monthly Urban Water Supply Reports</t>
   </si>
   <si>
     <t>Instructions for performing the Residential Gallons Per Capita Day (R-GPCD) estimate needed to complete the Monthly Urban Water Supplier Report (available here: https://www.waterboards.ca.gov/water_issues/programs/conservation_portal/conservation_reporting.html)</t>
   </si>
   <si>
     <t>https://pubs.er.usgs.gov/publication/cir1441</t>
   </si>
   <si>
     <t>Estimated Use of Water in the United States in 2015</t>
   </si>
   <si>
     <t>This report, â€œEstimated use of water in the United States in 2015,â€ is the 14th in a series of U.S. Geological Survey (USGS) Circular reports that have been published every 5 years since 1950. The 65-year span of national reports represents the longest compilation record of water-use data by a Federal agency in the United States. Estimates of withdrawals enable the depiction of trends in total water use for the Nation among different geographic areas, categories of use, and sources over time.</t>
   </si>
   <si>
     <t>http://cdmo.baruch.sc.edu/data/parameters.cfm</t>
   </si>
   <si>
     <t>Explanation of SWMP Data Parameters</t>
   </si>
   <si>
     <t>URL with details on the data parameters collected by the NERR</t>
   </si>
   <si>
-    <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-06-05-regulation-of-controls-of-cold-water-through-the-temperature-control-device-of-the-shasta-dam.pdf</t>
-[...2 lines deleted...]
-    <t>Fact sheet: Regulation of Controls of Cold Water Through the Temperature Control Device of the Shasta Dam as a Means of Supporting Downstream Fish Populations</t>
+    <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-06-12-how-delta-food-webs-have-changed-food-web-puzzle.pdf</t>
+  </si>
+  <si>
+    <t>Fact sheet: How Delta food webs have changed: integrating detrital material into the Delta food web puzzle</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Project fact sheet&lt;/p&gt;
 </t>
+  </si>
+  <si>
+    <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-06-05-regulation-of-controls-of-cold-water-through-the-temperature-control-device-of-the-shasta-dam.pdf</t>
+  </si>
+  <si>
+    <t>Fact sheet: Regulation of Controls of Cold Water Through the Temperature Control Device of the Shasta Dam as a Means of Supporting Downstream Fish Populations</t>
   </si>
   <si>
     <t>https://wildlife.ca.gov/Conservation/Delta/Fall-Midwater-Trawl/Bibliography</t>
   </si>
   <si>
     <t>Fall Midwater Trawl Bibliography</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Annual Fish Abundance Summaries&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>February 18, 2026</t>
   </si>
   <si>
     <t>https://nrm.dfg.ca.gov/FileHandler.ashx?DocumentID=225673&amp;inline</t>
   </si>
   <si>
     <t xml:space="preserve">Fall Midwater Trawl Data Management Plan </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Data Management Plans (DMPs) are documents that capture and share essential information from data providers of IEP studies to ensure proper accommodation for their data management needs and practices.&lt;/p&gt;
 </t>
   </si>
   <si>
@@ -7870,50 +7940,61 @@
   </si>
   <si>
     <t>PRESCRIBE Online Database Application</t>
   </si>
   <si>
     <t>Welcome to Pesticide Regulation's Endangered Species Custom Realtime Internet Bulletin Engine (PRESCRIBE). The PRESCRIBE online database application was developed to help pesticide applicators find out if they have any endangered species in the vicinity of their application site, and the use limitations applicable to the pesticide product(s) they intend to use.
 This site provides information consistent with the U.S. Environmental Protection Agency (U.S. EPA)'s Interim Measures Bulletins for Protection of Endangered Species for user-selected sites and pesticides. Habitat data is from the Department of Fish and Wildlife (DFW) Natural Diversity Database, the U.S. Fish and Wildlife Service and the National Marine Fisheries Service. Pesticide toxicology follows U.S. EPA standards and advice of DFW Pesticide Investigations Unit. Habitat protection measures are from U.S. Fish and Wildlife Service biological opinions and local plans developed through the cooperation of the County Agricultural Commissioners and Sealers Association, the Department of Fish and Wildlife and the California Department of Food and Agriculture. This program is implemented by the Department of Pesticide Regulation on behalf of U.S. EPA under Section 7(a)(1) of the Endangered Species Act.</t>
   </si>
   <si>
     <t>http://prism.oregonstate.edu/</t>
   </si>
   <si>
     <t>PRISM Climate Data</t>
   </si>
   <si>
     <t>The PRISM Climate Group gathers climate observations from a wide range of monitoring networks, applies sophisticated quality control measures, and develops spatial climate datasets to reveal short- and long-term climate patterns. The resulting datasets incorporate a variety of modeling techniques and are available at multiple spatial/temporal resolutions, covering the period from 1895 to the present. Whenever possible, we offer these datasets to the public, either free of charge or for a fee (depending on dataset size/complexity and funding available for the activity).</t>
   </si>
   <si>
     <t>https://pubs.er.usgs.gov/publication/tm12A2</t>
   </si>
   <si>
     <t>PRISM Software Processing and Review Interface for Strong-Motion Data</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Rapidly available and accurate ground-motion acceleration time series (seismic recordings) and derived data products are essential to quickly providing scientific and engineering analysis and advice after an earthquake. To meet this need, the U.S. Geological Survey National Strong Motion Project has developed a software package called PRISM (Processing and Review Interface for Strong-Motion data). PRISM automatically processes strong-motion acceleration records, producing compatible acceleration, velocity, and displacement time series;acceleration, velocity, and displacement response spectra;Fourier amplitude spectra;and standard earthquake-intensity measures. PRISM is intended to be used by strong-motion seismic networks, as well as by earthquake engineers and seismologists. Jones, J.M., Kalkan, Erol, Stephens, C.D., and Ng, Peter, 2017, PRISM softwareâ€”Processing and review interface for strong-motion data: U.S. Geological Survey Techniques and Methods, book 12, chap. A2, 4 p., https://doi.org/10.3133/tm12A2. (USGS Techniques and Methods Report 12-A2)&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://link.springer.com/article/10.1007/s12237-025-01502-7</t>
+  </si>
+  <si>
+    <t>Particulate Organic Carbon Scarcity Exacerbates Vulnerability of the Sacramento-San Joaquin Delta Ecosystem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;h2 id="Abs1"&gt;Abstract&lt;/h2&gt;
+&lt;p&gt;Anthropogenic climate change on local to global scales has transformed the cycling of particulate organic carbon (POC) in river deltas. Understanding the biogeochemical processing of POC across deltas is key to developing a predictive framework for disruptions in carbon cycling within vulnerable ecosystems. This study examined the spatial and temporal variations in POC, particulate nitrogen (PN), and total suspended sediments (TSS) concentrations across the Sacramento-San Joaquin Delta (Delta) over three water years (2021–2023), covering drought-like conditions observed in spring, summer, and fall. Comprehensive Delta-wide surveys were conducted, employing a mass balance model to estimate total POC flux and constrain POC influx/efflux. Limited seasonal variability in POC and PN concentrations reflected a constrained particle supply under hydrologic conditions increasingly representative of the Delta’s future. Results revealed an 81% decrease in annual total suspended sediment concentration inputs to the Sacramento River from the 1957 water year compared to the average of 2021–2022, with levels during the study period much lower than previous decades. POC influx ranged from 39 to 79% of total efflux during spring to fall of low water years, with 8 to 37% of daily POC flux diverted to southern water pumping stations, limiting opportunities for particle deposition and internal production within the Delta. This was reflected in average Delta POC concentrations: 0.77&amp;nbsp;mg/L (2021), 0.54&amp;nbsp;mg/L (2022), and 0.42&amp;nbsp;mg/L (2023). The sustained reduction in sediment and POC levels in the Delta, driven by human activities, hinders wetland accretion, carbon sequestration, and overall ecosystem stability.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Partners contributing water quality data</t>
   </si>
   <si>
     <t>The many partners contributing to the long-term water quality data available on the Water-Quality Changes in the Nation's Streams and Rivers' "Water Quality Trends mapping tool" are detailed in this report:
 A full list of the 608 Federal, State, Tribal, and local organizations whose data were screened as part of this assessment is available in Oelsner, G.P., Sprague, L.A., Murphy, J.C., Zuellig, R.E., Johnson, H.M., Ryberg, K.R., Falcone, J.A., Stets, E.G., Vecchia, A.V., Riskin, M.L., De Cicco, L.A., Mills, T.J., and Farmer, W.H., 2017, Water- Quality Trends in the Nation's Rivers and Streams 1972-2012-Data Preparation, Statistical Methods, and Trend Results: U.S. Geological Survey Scientific Investigations Report 2017-5006, 136p., https://doi.org/10.3133/sir20175006.</t>
   </si>
   <si>
     <t>https://www.cdpr.ca.gov/docs/pur/purovrvw/purovr5.htm</t>
   </si>
   <si>
     <t>Pesticide Use Reporting (PUR) Data Processing Procedures</t>
   </si>
   <si>
     <t>Methods of performing quality checks of the self-reported pesticide use data.</t>
   </si>
   <si>
     <t>https://www.cdpr.ca.gov/docs/pur/purovrvw/tabofcon.htm</t>
   </si>
   <si>
     <t>Pesticide Use Reporting (PUR) Information Links</t>
   </si>
   <si>
@@ -11413,51 +11494,51 @@
       <c r="A9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X140"/>
+  <dimension ref="A1:X142"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
@@ -19071,73 +19152,75 @@
       <c r="S127" t="s">
         <v>904</v>
       </c>
       <c r="T127" t="s">
         <v>960</v>
       </c>
       <c r="U127" t="s">
         <v>961</v>
       </c>
       <c r="V127"/>
       <c r="W127" t="s">
         <v>70</v>
       </c>
       <c r="X127" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="128" spans="1:24">
       <c r="A128">
         <v>53411</v>
       </c>
       <c r="B128" t="s">
         <v>963</v>
       </c>
       <c r="C128" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="D128" t="s">
         <v>124</v>
       </c>
       <c r="E128"/>
       <c r="F128" t="s">
         <v>964</v>
       </c>
       <c r="G128"/>
       <c r="H128"/>
       <c r="I128" t="s">
         <v>153</v>
       </c>
       <c r="J128" t="s">
         <v>560</v>
       </c>
       <c r="K128"/>
       <c r="L128">
         <v>2023</v>
       </c>
       <c r="M128"/>
-      <c r="N128"/>
+      <c r="N128">
+        <v>2025</v>
+      </c>
       <c r="O128" t="s">
         <v>346</v>
       </c>
       <c r="P128" t="s">
         <v>64</v>
       </c>
       <c r="Q128" t="s">
         <v>965</v>
       </c>
       <c r="R128"/>
       <c r="S128" t="s">
         <v>966</v>
       </c>
       <c r="T128" t="s">
         <v>967</v>
       </c>
       <c r="U128" t="s">
         <v>968</v>
       </c>
       <c r="V128"/>
       <c r="W128" t="s">
         <v>969</v>
       </c>
       <c r="X128" t="s">
         <v>970</v>
@@ -19813,287 +19896,407 @@
       <c r="Q139" t="s">
         <v>1070</v>
       </c>
       <c r="R139" t="s">
         <v>1071</v>
       </c>
       <c r="S139" t="s">
         <v>1072</v>
       </c>
       <c r="T139" t="s">
         <v>1064</v>
       </c>
       <c r="U139" t="s">
         <v>1073</v>
       </c>
       <c r="V139"/>
       <c r="W139" t="s">
         <v>1065</v>
       </c>
       <c r="X139" t="s">
         <v>1074</v>
       </c>
     </row>
     <row r="140" spans="1:24">
       <c r="A140">
-        <v>54713</v>
+        <v>54702</v>
       </c>
       <c r="B140" t="s">
         <v>1075</v>
       </c>
       <c r="C140" t="s">
         <v>36</v>
       </c>
       <c r="D140" t="s">
         <v>494</v>
       </c>
-      <c r="E140"/>
+      <c r="E140" t="s">
+        <v>124</v>
+      </c>
       <c r="F140" t="s">
         <v>1076</v>
       </c>
       <c r="G140"/>
       <c r="H140"/>
       <c r="I140" t="s">
         <v>39</v>
       </c>
-      <c r="J140" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J140"/>
       <c r="K140"/>
       <c r="L140">
         <v>2021</v>
       </c>
-      <c r="M140"/>
+      <c r="M140" t="s">
+        <v>1031</v>
+      </c>
       <c r="N140">
         <v>2025</v>
       </c>
       <c r="O140" t="s">
         <v>41</v>
       </c>
       <c r="P140" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q140" t="s">
+        <v>43</v>
+      </c>
+      <c r="R140"/>
+      <c r="S140" t="s">
         <v>1077</v>
       </c>
-      <c r="Q140" t="s">
+      <c r="T140" t="s">
         <v>1078</v>
       </c>
-      <c r="R140" t="s">
+      <c r="U140" t="s">
         <v>1079</v>
-      </c>
-[...7 lines deleted...]
-        <v>1082</v>
       </c>
       <c r="V140"/>
       <c r="W140" t="s">
+        <v>1080</v>
+      </c>
+      <c r="X140" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="141" spans="1:24">
+      <c r="A141">
+        <v>54713</v>
+      </c>
+      <c r="B141" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C141" t="s">
+        <v>36</v>
+      </c>
+      <c r="D141" t="s">
+        <v>494</v>
+      </c>
+      <c r="E141"/>
+      <c r="F141" t="s">
         <v>1083</v>
       </c>
-      <c r="X140" t="s">
+      <c r="G141"/>
+      <c r="H141"/>
+      <c r="I141" t="s">
+        <v>39</v>
+      </c>
+      <c r="J141" t="s">
+        <v>560</v>
+      </c>
+      <c r="K141"/>
+      <c r="L141">
+        <v>2021</v>
+      </c>
+      <c r="M141"/>
+      <c r="N141">
+        <v>2025</v>
+      </c>
+      <c r="O141" t="s">
+        <v>41</v>
+      </c>
+      <c r="P141" t="s">
         <v>1084</v>
+      </c>
+      <c r="Q141" t="s">
+        <v>1085</v>
+      </c>
+      <c r="R141" t="s">
+        <v>1086</v>
+      </c>
+      <c r="S141" t="s">
+        <v>1087</v>
+      </c>
+      <c r="T141" t="s">
+        <v>1088</v>
+      </c>
+      <c r="U141" t="s">
+        <v>1089</v>
+      </c>
+      <c r="V141"/>
+      <c r="W141" t="s">
+        <v>1090</v>
+      </c>
+      <c r="X141" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="142" spans="1:24">
+      <c r="A142">
+        <v>54759</v>
+      </c>
+      <c r="B142" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C142" t="s">
+        <v>57</v>
+      </c>
+      <c r="D142" t="s">
+        <v>124</v>
+      </c>
+      <c r="E142" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F142" t="s">
+        <v>1094</v>
+      </c>
+      <c r="G142" t="s">
+        <v>963</v>
+      </c>
+      <c r="H142"/>
+      <c r="I142" t="s">
+        <v>153</v>
+      </c>
+      <c r="J142"/>
+      <c r="K142"/>
+      <c r="L142">
+        <v>2024</v>
+      </c>
+      <c r="M142">
+        <v>34</v>
+      </c>
+      <c r="N142"/>
+      <c r="O142" t="s">
+        <v>63</v>
+      </c>
+      <c r="P142"/>
+      <c r="Q142" t="s">
+        <v>1095</v>
+      </c>
+      <c r="R142"/>
+      <c r="S142" t="s">
+        <v>1096</v>
+      </c>
+      <c r="T142" t="s">
+        <v>68</v>
+      </c>
+      <c r="U142"/>
+      <c r="V142"/>
+      <c r="W142" t="s">
+        <v>969</v>
+      </c>
+      <c r="X142" t="s">
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>1085</v>
+        <v>1098</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>1086</v>
+        <v>1099</v>
       </c>
       <c r="D1" t="s">
-        <v>1087</v>
+        <v>1100</v>
       </c>
       <c r="E1" t="s">
-        <v>1088</v>
+        <v>1101</v>
       </c>
       <c r="F1" t="s">
-        <v>1089</v>
+        <v>1102</v>
       </c>
       <c r="G1" t="s">
-        <v>1090</v>
+        <v>1103</v>
       </c>
       <c r="H1" t="s">
-        <v>1091</v>
+        <v>1104</v>
       </c>
       <c r="I1" t="s">
-        <v>1092</v>
+        <v>1105</v>
       </c>
       <c r="J1" t="s">
-        <v>1093</v>
+        <v>1106</v>
       </c>
       <c r="K1" t="s">
-        <v>1094</v>
+        <v>1107</v>
       </c>
       <c r="L1" t="s">
-        <v>1095</v>
+        <v>1108</v>
       </c>
       <c r="M1" t="s">
-        <v>1096</v>
+        <v>1109</v>
       </c>
       <c r="N1" t="s">
-        <v>1097</v>
+        <v>1110</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51637</v>
       </c>
       <c r="B2">
         <v>49901</v>
       </c>
       <c r="C2" t="s">
-        <v>1098</v>
+        <v>1111</v>
       </c>
       <c r="D2" t="s">
         <v>107</v>
       </c>
       <c r="E2" t="s">
         <v>49</v>
       </c>
       <c r="F2" t="s">
-        <v>1099</v>
+        <v>1112</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
-        <v>1100</v>
+        <v>1113</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51678</v>
       </c>
       <c r="B3">
         <v>49889</v>
       </c>
       <c r="C3">
         <v>2044</v>
       </c>
       <c r="D3" t="s">
-        <v>1101</v>
+        <v>1114</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="F3" t="s">
-        <v>1102</v>
+        <v>1115</v>
       </c>
       <c r="G3" t="s">
-        <v>1103</v>
+        <v>1116</v>
       </c>
       <c r="H3" t="s">
-        <v>1104</v>
+        <v>1117</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>900000.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3" t="s">
-        <v>1105</v>
+        <v>1118</v>
       </c>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51638</v>
       </c>
       <c r="B4">
         <v>49901</v>
       </c>
       <c r="C4" t="s">
-        <v>1098</v>
+        <v>1111</v>
       </c>
       <c r="D4" t="s">
         <v>106</v>
       </c>
       <c r="E4" t="s">
         <v>49</v>
       </c>
       <c r="F4" t="s">
-        <v>1099</v>
+        <v>1112</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>1100</v>
+        <v>1113</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51600</v>
       </c>
       <c r="B5">
         <v>50209</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
         <v>106</v>
       </c>
@@ -20110,668 +20313,676 @@
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51601</v>
       </c>
       <c r="B6">
         <v>50209</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
         <v>106</v>
       </c>
       <c r="E6" t="s">
         <v>106</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>1106</v>
+        <v>1119</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>52401</v>
       </c>
       <c r="B7">
         <v>52291</v>
       </c>
       <c r="C7">
         <v>21045</v>
       </c>
       <c r="D7" t="s">
-        <v>1101</v>
+        <v>1114</v>
       </c>
       <c r="E7" t="s">
         <v>894</v>
       </c>
       <c r="F7" t="s">
-        <v>1107</v>
+        <v>1120</v>
       </c>
       <c r="G7" t="s">
-        <v>1103</v>
+        <v>1116</v>
       </c>
       <c r="H7" t="s">
-        <v>1108</v>
+        <v>1121</v>
       </c>
       <c r="I7" t="s">
-        <v>1109</v>
+        <v>1122</v>
       </c>
       <c r="J7">
         <v>241410.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7" t="s">
-        <v>1105</v>
+        <v>1118</v>
       </c>
       <c r="O7"/>
       <c r="P7" t="s">
-        <v>1110</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>52406</v>
       </c>
       <c r="B8">
         <v>52306</v>
       </c>
       <c r="C8">
         <v>21045</v>
       </c>
       <c r="D8" t="s">
-        <v>1101</v>
+        <v>1114</v>
       </c>
       <c r="E8" t="s">
         <v>846</v>
       </c>
       <c r="F8" t="s">
-        <v>1107</v>
+        <v>1120</v>
       </c>
       <c r="G8" t="s">
-        <v>1103</v>
+        <v>1116</v>
       </c>
       <c r="H8" t="s">
-        <v>1108</v>
+        <v>1121</v>
       </c>
       <c r="I8" t="s">
-        <v>1109</v>
+        <v>1122</v>
       </c>
       <c r="J8">
         <v>241800.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8" t="s">
-        <v>1105</v>
+        <v>1118</v>
       </c>
       <c r="O8"/>
       <c r="P8" t="s">
-        <v>1110</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>52431</v>
       </c>
       <c r="B9">
         <v>52381</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
         <v>1037</v>
       </c>
       <c r="E9" t="s">
         <v>894</v>
       </c>
       <c r="F9" t="s">
-        <v>1107</v>
+        <v>1120</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>1108</v>
+        <v>1121</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>223407.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9" t="s">
-        <v>1105</v>
+        <v>1118</v>
       </c>
       <c r="O9"/>
       <c r="P9" t="s">
-        <v>1110</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>53131</v>
       </c>
       <c r="B10">
         <v>53106</v>
       </c>
       <c r="C10" t="s">
-        <v>1111</v>
+        <v>1124</v>
       </c>
       <c r="D10" t="s">
-        <v>1101</v>
+        <v>1114</v>
       </c>
       <c r="E10" t="s">
         <v>917</v>
       </c>
       <c r="F10" t="s">
-        <v>1102</v>
+        <v>1115</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>1112</v>
+        <v>1125</v>
       </c>
       <c r="I10" t="s">
-        <v>1113</v>
+        <v>1126</v>
       </c>
       <c r="J10">
         <v>529809.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10" t="s">
-        <v>1114</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>53226</v>
       </c>
       <c r="B11">
         <v>53221</v>
       </c>
       <c r="C11" t="s">
-        <v>1115</v>
+        <v>1128</v>
       </c>
       <c r="D11" t="s">
-        <v>1101</v>
+        <v>1114</v>
       </c>
       <c r="E11" t="s">
         <v>942</v>
       </c>
       <c r="F11" t="s">
-        <v>1102</v>
+        <v>1115</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>1116</v>
+        <v>1129</v>
       </c>
       <c r="I11" t="s">
-        <v>1113</v>
+        <v>1126</v>
       </c>
       <c r="J11">
         <v>241971.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11" t="s">
-        <v>1114</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>53391</v>
       </c>
       <c r="B12">
         <v>53386</v>
       </c>
       <c r="C12">
         <v>21013</v>
       </c>
       <c r="D12" t="s">
-        <v>1101</v>
+        <v>1114</v>
       </c>
       <c r="E12" t="s">
         <v>954</v>
       </c>
       <c r="F12" t="s">
-        <v>1102</v>
+        <v>1115</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>1117</v>
+        <v>1130</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>79120.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12" t="s">
-        <v>1118</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>53416</v>
       </c>
       <c r="B13">
         <v>53411</v>
       </c>
       <c r="C13" t="s">
-        <v>1119</v>
+        <v>1132</v>
       </c>
       <c r="D13" t="s">
         <v>106</v>
       </c>
       <c r="E13" t="s">
         <v>124</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>1120</v>
+        <v>1133</v>
       </c>
       <c r="I13" t="s">
-        <v>1121</v>
+        <v>1134</v>
       </c>
       <c r="J13">
         <v>14335.0</v>
       </c>
       <c r="K13" t="s">
-        <v>1122</v>
+        <v>1135</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13" t="s">
-        <v>1105</v>
+        <v>1118</v>
       </c>
       <c r="O13"/>
       <c r="P13" t="s">
-        <v>1123</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>53556</v>
       </c>
       <c r="B14">
         <v>53151</v>
       </c>
       <c r="C14" t="s">
-        <v>1124</v>
+        <v>1137</v>
       </c>
       <c r="D14" t="s">
-        <v>1101</v>
+        <v>1114</v>
       </c>
       <c r="E14" t="s">
         <v>929</v>
       </c>
       <c r="F14" t="s">
-        <v>1102</v>
+        <v>1115</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>1125</v>
+        <v>1138</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>579386.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14" t="s">
-        <v>1114</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>54152</v>
       </c>
       <c r="B15">
         <v>54151</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>1101</v>
+        <v>1114</v>
       </c>
       <c r="E15" t="s">
         <v>85</v>
       </c>
       <c r="F15" t="s">
-        <v>1102</v>
+        <v>1115</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>1126</v>
+        <v>1139</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>699993.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15" t="s">
-        <v>1114</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>54209</v>
       </c>
       <c r="B16">
         <v>54204</v>
       </c>
       <c r="C16" t="s">
-        <v>1127</v>
+        <v>1140</v>
       </c>
       <c r="D16" t="s">
-        <v>1101</v>
+        <v>1114</v>
       </c>
       <c r="E16" t="s">
         <v>999</v>
       </c>
       <c r="F16" t="s">
-        <v>1107</v>
+        <v>1120</v>
       </c>
       <c r="G16" t="s">
-        <v>1103</v>
+        <v>1116</v>
       </c>
       <c r="H16" t="s">
-        <v>1128</v>
+        <v>1141</v>
       </c>
       <c r="I16" t="s">
-        <v>1129</v>
+        <v>1142</v>
       </c>
       <c r="J16">
         <v>184171.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16" t="s">
-        <v>1114</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
-        <v>54432</v>
+        <v>54433</v>
       </c>
       <c r="B17">
         <v>53411</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E17" t="s">
         <v>124</v>
       </c>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>1130</v>
-[...3 lines deleted...]
-      </c>
+        <v>1143</v>
+      </c>
+      <c r="I17"/>
       <c r="J17">
-        <v>4023.0</v>
+        <v>5037.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17" t="s">
-        <v>969</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
-        <v>54433</v>
+        <v>54434</v>
       </c>
       <c r="B18">
         <v>53411</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="E18" t="s">
         <v>124</v>
       </c>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>1132</v>
+        <v>1143</v>
       </c>
       <c r="I18"/>
       <c r="J18">
-        <v>5037.0</v>
+        <v>900.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18" t="s">
-        <v>969</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
-        <v>54434</v>
+        <v>54595</v>
       </c>
       <c r="B19">
-        <v>53411</v>
-[...1 lines deleted...]
-      <c r="C19"/>
+        <v>54452</v>
+      </c>
+      <c r="C19" t="s">
+        <v>1145</v>
+      </c>
       <c r="D19" t="s">
-        <v>124</v>
+        <v>1114</v>
       </c>
       <c r="E19" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-      <c r="G19"/>
+        <v>1146</v>
+      </c>
+      <c r="F19" t="s">
+        <v>1115</v>
+      </c>
+      <c r="G19" t="s">
+        <v>1116</v>
+      </c>
       <c r="H19" t="s">
-        <v>1132</v>
-[...1 lines deleted...]
-      <c r="I19"/>
+        <v>1147</v>
+      </c>
+      <c r="I19" t="s">
+        <v>1148</v>
+      </c>
       <c r="J19">
-        <v>900.0</v>
+        <v>0.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19" t="s">
-        <v>969</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
-        <v>54595</v>
+        <v>54710</v>
       </c>
       <c r="B20">
-        <v>54452</v>
-[...2 lines deleted...]
-        <v>1133</v>
+        <v>54702</v>
+      </c>
+      <c r="C20">
+        <v>21025</v>
       </c>
       <c r="D20" t="s">
-        <v>1101</v>
+        <v>1114</v>
       </c>
       <c r="E20" t="s">
-        <v>1134</v>
+        <v>494</v>
       </c>
       <c r="F20" t="s">
-        <v>1102</v>
+        <v>1115</v>
       </c>
       <c r="G20" t="s">
-        <v>1103</v>
+        <v>1116</v>
       </c>
       <c r="H20" t="s">
-        <v>1135</v>
+        <v>1149</v>
       </c>
       <c r="I20" t="s">
-        <v>1136</v>
+        <v>1142</v>
       </c>
       <c r="J20">
-        <v>0.0</v>
+        <v>240902.0</v>
       </c>
       <c r="K20"/>
-      <c r="L20"/>
+      <c r="L20" t="s">
+        <v>1150</v>
+      </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20" t="s">
-        <v>1034</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>54716</v>
       </c>
       <c r="B21">
         <v>54713</v>
       </c>
       <c r="C21">
         <v>21027</v>
       </c>
       <c r="D21" t="s">
-        <v>1101</v>
+        <v>1114</v>
       </c>
       <c r="E21" t="s">
         <v>494</v>
       </c>
       <c r="F21" t="s">
-        <v>1102</v>
+        <v>1115</v>
       </c>
       <c r="G21" t="s">
         <v>106</v>
       </c>
       <c r="H21" t="s">
-        <v>1137</v>
+        <v>1151</v>
       </c>
       <c r="I21"/>
       <c r="J21">
         <v>498528.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21" t="s">
-        <v>1083</v>
+        <v>1090</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G5"/>
+  <dimension ref="A1:G6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>1138</v>
+        <v>1152</v>
       </c>
       <c r="B1" t="s">
-        <v>1085</v>
+        <v>1098</v>
       </c>
       <c r="C1" t="s">
-        <v>1139</v>
+        <v>1153</v>
       </c>
       <c r="D1" t="s">
-        <v>1140</v>
+        <v>1154</v>
       </c>
       <c r="E1" t="s">
-        <v>1141</v>
+        <v>1155</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51693</v>
       </c>
       <c r="B2">
         <v>51637</v>
       </c>
       <c r="C2">
         <v>2020</v>
       </c>
       <c r="D2">
         <v>12000.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>46</v>
@@ -20788,19692 +20999,19962 @@
         <v>2020</v>
       </c>
       <c r="D3">
         <v>12000.0</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>53606</v>
       </c>
       <c r="B4">
         <v>53556</v>
       </c>
       <c r="C4">
         <v>2022</v>
       </c>
       <c r="D4">
         <v>327151.0</v>
       </c>
       <c r="E4" t="s">
-        <v>1142</v>
+        <v>1156</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>1118</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>53611</v>
       </c>
       <c r="B5">
         <v>53556</v>
       </c>
       <c r="C5">
         <v>2022</v>
       </c>
       <c r="D5">
         <v>164971.0</v>
       </c>
       <c r="E5" t="s">
-        <v>1142</v>
+        <v>1156</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>1118</v>
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6">
+        <v>54765</v>
+      </c>
+      <c r="B6">
+        <v>54710</v>
+      </c>
+      <c r="C6">
+        <v>2024</v>
+      </c>
+      <c r="D6">
+        <v>33829.64</v>
+      </c>
+      <c r="E6" t="s">
+        <v>1156</v>
+      </c>
+      <c r="F6"/>
+      <c r="G6" t="s">
+        <v>1080</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K51"/>
+  <dimension ref="A1:K52"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>1143</v>
+        <v>1157</v>
       </c>
       <c r="B1" t="s">
-        <v>1144</v>
+        <v>1158</v>
       </c>
       <c r="C1" t="s">
-        <v>1145</v>
+        <v>1159</v>
       </c>
       <c r="D1" t="s">
-        <v>1146</v>
+        <v>1160</v>
       </c>
       <c r="E1" t="s">
-        <v>1147</v>
+        <v>1161</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>1148</v>
+        <v>1162</v>
       </c>
       <c r="H1" t="s">
-        <v>1149</v>
+        <v>1163</v>
       </c>
       <c r="I1" t="s">
-        <v>1150</v>
+        <v>1164</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54205</v>
       </c>
       <c r="B2" t="s">
-        <v>1151</v>
+        <v>1165</v>
       </c>
       <c r="C2" t="s">
-        <v>1152</v>
+        <v>1166</v>
       </c>
       <c r="D2" t="s">
-        <v>1153</v>
+        <v>1167</v>
       </c>
       <c r="E2" t="s">
         <v>999</v>
       </c>
       <c r="F2" t="s">
-        <v>1154</v>
+        <v>1168</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>1155</v>
+        <v>1169</v>
       </c>
       <c r="K2" t="s">
-        <v>1156</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>54395</v>
       </c>
       <c r="B3" t="s">
-        <v>1157</v>
+        <v>1171</v>
       </c>
       <c r="C3" t="s">
-        <v>1158</v>
+        <v>1172</v>
       </c>
       <c r="D3" t="s">
-        <v>1159</v>
+        <v>1173</v>
       </c>
       <c r="E3" t="s">
         <v>73</v>
       </c>
       <c r="F3" t="s">
-        <v>1160</v>
+        <v>1174</v>
       </c>
       <c r="G3" t="s">
-        <v>1161</v>
+        <v>1175</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>1162</v>
+        <v>1176</v>
       </c>
       <c r="K3" t="s">
-        <v>1163</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>50348</v>
       </c>
       <c r="B4" t="s">
-        <v>1164</v>
+        <v>1178</v>
       </c>
       <c r="C4" t="s">
-        <v>1165</v>
+        <v>1179</v>
       </c>
       <c r="D4" t="s">
-        <v>1166</v>
+        <v>1180</v>
       </c>
       <c r="E4" t="s">
         <v>894</v>
       </c>
       <c r="F4" t="s">
-        <v>1167</v>
+        <v>1181</v>
       </c>
       <c r="G4" t="s">
-        <v>1168</v>
+        <v>1182</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
         <v>46</v>
       </c>
       <c r="K4" t="s">
-        <v>1169</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>54714</v>
       </c>
       <c r="B5" t="s">
-        <v>1170</v>
+        <v>1184</v>
       </c>
       <c r="C5" t="s">
-        <v>1171</v>
+        <v>1185</v>
       </c>
       <c r="D5" t="s">
-        <v>1172</v>
+        <v>1186</v>
       </c>
       <c r="E5" t="s">
         <v>494</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>1083</v>
+        <v>1090</v>
       </c>
       <c r="K5" t="s">
-        <v>1173</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>50232</v>
       </c>
       <c r="B6" t="s">
-        <v>1174</v>
+        <v>1188</v>
       </c>
       <c r="C6" t="s">
-        <v>1171</v>
+        <v>1185</v>
       </c>
       <c r="D6" t="s">
-        <v>1175</v>
+        <v>1189</v>
       </c>
       <c r="E6" t="s">
         <v>917</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>1176</v>
+        <v>1190</v>
       </c>
       <c r="H6"/>
       <c r="I6" t="s">
-        <v>1177</v>
+        <v>1191</v>
       </c>
       <c r="J6" t="s">
         <v>46</v>
       </c>
       <c r="K6" t="s">
-        <v>1178</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>52296</v>
       </c>
       <c r="B7" t="s">
-        <v>1179</v>
+        <v>1193</v>
       </c>
       <c r="C7" t="s">
-        <v>1180</v>
+        <v>1194</v>
       </c>
       <c r="D7" t="s">
-        <v>1181</v>
+        <v>1195</v>
       </c>
       <c r="E7" t="s">
         <v>894</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>1182</v>
+        <v>1196</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>1183</v>
+        <v>1197</v>
       </c>
       <c r="K7" t="s">
-        <v>1184</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>54421</v>
       </c>
       <c r="B8" t="s">
-        <v>1185</v>
+        <v>1199</v>
       </c>
       <c r="C8" t="s">
-        <v>1186</v>
+        <v>1200</v>
       </c>
       <c r="D8" t="s">
-        <v>1187</v>
+        <v>1201</v>
       </c>
       <c r="E8" t="s">
         <v>73</v>
       </c>
       <c r="F8" t="s">
-        <v>1188</v>
+        <v>1202</v>
       </c>
       <c r="G8" t="s">
-        <v>1189</v>
+        <v>1203</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
         <v>614</v>
       </c>
       <c r="K8" t="s">
-        <v>1190</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>50410</v>
       </c>
       <c r="B9" t="s">
-        <v>1191</v>
+        <v>1205</v>
       </c>
       <c r="C9" t="s">
-        <v>1192</v>
+        <v>1206</v>
       </c>
       <c r="D9" t="s">
-        <v>1193</v>
+        <v>1207</v>
       </c>
       <c r="E9" t="s">
         <v>266</v>
       </c>
       <c r="F9" t="s">
-        <v>1194</v>
+        <v>1208</v>
       </c>
       <c r="G9" t="s">
-        <v>1195</v>
+        <v>1209</v>
       </c>
       <c r="H9"/>
       <c r="I9" t="s">
-        <v>1196</v>
+        <v>1210</v>
       </c>
       <c r="J9" t="s">
         <v>46</v>
       </c>
       <c r="K9" t="s">
-        <v>1197</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>50352</v>
       </c>
       <c r="B10" t="s">
-        <v>1198</v>
+        <v>1212</v>
       </c>
       <c r="C10" t="s">
-        <v>1199</v>
+        <v>1213</v>
       </c>
       <c r="D10" t="s">
-        <v>1200</v>
+        <v>1214</v>
       </c>
       <c r="E10" t="s">
         <v>124</v>
       </c>
       <c r="F10" t="s">
-        <v>1201</v>
+        <v>1215</v>
       </c>
       <c r="G10" t="s">
-        <v>1202</v>
+        <v>1216</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>1083</v>
+        <v>1090</v>
       </c>
       <c r="K10" t="s">
-        <v>1203</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>50365</v>
       </c>
       <c r="B11" t="s">
-        <v>1204</v>
+        <v>1218</v>
       </c>
       <c r="C11" t="s">
-        <v>1199</v>
+        <v>1213</v>
       </c>
       <c r="D11" t="s">
-        <v>1205</v>
+        <v>1219</v>
       </c>
       <c r="E11" t="s">
         <v>107</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>1206</v>
+        <v>1220</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>46</v>
       </c>
       <c r="K11" t="s">
-        <v>1207</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>54393</v>
       </c>
       <c r="B12" t="s">
-        <v>1208</v>
+        <v>1222</v>
       </c>
       <c r="C12" t="s">
-        <v>1209</v>
+        <v>1223</v>
       </c>
       <c r="D12" t="s">
-        <v>1210</v>
+        <v>1224</v>
       </c>
       <c r="E12" t="s">
         <v>73</v>
       </c>
       <c r="F12" t="s">
-        <v>1211</v>
+        <v>1225</v>
       </c>
       <c r="G12" t="s">
-        <v>1212</v>
+        <v>1226</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>1162</v>
+        <v>1176</v>
       </c>
       <c r="K12" t="s">
-        <v>1213</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>53431</v>
       </c>
       <c r="B13" t="s">
-        <v>1214</v>
+        <v>1228</v>
       </c>
       <c r="C13" t="s">
-        <v>1215</v>
+        <v>1229</v>
       </c>
       <c r="D13" t="s">
-        <v>1216</v>
+        <v>1230</v>
       </c>
       <c r="E13" t="s">
         <v>124</v>
       </c>
       <c r="F13" t="s">
-        <v>1217</v>
+        <v>1231</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>1123</v>
+        <v>1136</v>
       </c>
       <c r="K13" t="s">
-        <v>1218</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>50342</v>
       </c>
       <c r="B14" t="s">
-        <v>1219</v>
+        <v>1233</v>
       </c>
       <c r="C14" t="s">
-        <v>1220</v>
+        <v>1234</v>
       </c>
       <c r="D14" t="s">
-        <v>1221</v>
+        <v>1235</v>
       </c>
       <c r="E14" t="s">
         <v>266</v>
       </c>
       <c r="F14" t="s">
-        <v>1222</v>
+        <v>1236</v>
       </c>
       <c r="G14" t="s">
-        <v>1223</v>
+        <v>1237</v>
       </c>
       <c r="H14" t="s">
         <v>999</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>46</v>
       </c>
       <c r="K14" t="s">
-        <v>1224</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>53441</v>
       </c>
       <c r="B15" t="s">
-        <v>1225</v>
+        <v>1239</v>
       </c>
       <c r="C15" t="s">
-        <v>1226</v>
+        <v>1240</v>
       </c>
       <c r="D15" t="s">
-        <v>1227</v>
+        <v>1241</v>
       </c>
       <c r="E15" t="s">
         <v>124</v>
       </c>
       <c r="F15" t="s">
-        <v>1228</v>
+        <v>1242</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>1123</v>
+        <v>1136</v>
       </c>
       <c r="K15" t="s">
-        <v>1229</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>50310</v>
       </c>
       <c r="B16" t="s">
-        <v>1230</v>
+        <v>1244</v>
       </c>
       <c r="C16" t="s">
-        <v>1231</v>
+        <v>1245</v>
       </c>
       <c r="D16" t="s">
-        <v>1232</v>
+        <v>1246</v>
       </c>
       <c r="E16" t="s">
         <v>106</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>1233</v>
+        <v>1247</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
         <v>46</v>
       </c>
       <c r="K16" t="s">
-        <v>1234</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>54388</v>
       </c>
       <c r="B17" t="s">
-        <v>1235</v>
+        <v>1249</v>
       </c>
       <c r="C17" t="s">
-        <v>1236</v>
+        <v>1250</v>
       </c>
       <c r="D17" t="s">
-        <v>1237</v>
+        <v>1251</v>
       </c>
       <c r="E17" t="s">
         <v>73</v>
       </c>
       <c r="F17" t="s">
-        <v>1238</v>
+        <v>1252</v>
       </c>
       <c r="G17" t="s">
-        <v>1239</v>
+        <v>1253</v>
       </c>
       <c r="H17"/>
       <c r="I17" t="s">
-        <v>1240</v>
+        <v>1254</v>
       </c>
       <c r="J17" t="s">
-        <v>1162</v>
+        <v>1176</v>
       </c>
       <c r="K17" t="s">
-        <v>1241</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>52311</v>
       </c>
       <c r="B18" t="s">
-        <v>1242</v>
+        <v>1256</v>
       </c>
       <c r="C18" t="s">
-        <v>1243</v>
+        <v>1257</v>
       </c>
       <c r="D18" t="s">
-        <v>1244</v>
+        <v>1258</v>
       </c>
       <c r="E18" t="s">
         <v>846</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>1245</v>
+        <v>1259</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>1183</v>
+        <v>1197</v>
       </c>
       <c r="K18" t="s">
-        <v>1246</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>54587</v>
       </c>
       <c r="B19" t="s">
-        <v>1247</v>
+        <v>1261</v>
       </c>
       <c r="C19" t="s">
-        <v>1248</v>
+        <v>1262</v>
       </c>
       <c r="D19" t="s">
-        <v>1249</v>
+        <v>1263</v>
       </c>
       <c r="E19" t="s">
-        <v>1134</v>
+        <v>1146</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>1034</v>
       </c>
       <c r="K19" t="s">
-        <v>1250</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>54586</v>
       </c>
       <c r="B20" t="s">
-        <v>1251</v>
+        <v>1265</v>
       </c>
       <c r="C20" t="s">
-        <v>1252</v>
+        <v>1266</v>
       </c>
       <c r="D20" t="s">
-        <v>1253</v>
+        <v>1267</v>
       </c>
       <c r="E20" t="s">
-        <v>1134</v>
+        <v>1146</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
         <v>1034</v>
       </c>
       <c r="K20" t="s">
-        <v>1254</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>54413</v>
       </c>
       <c r="B21" t="s">
-        <v>1255</v>
+        <v>1269</v>
       </c>
       <c r="C21" t="s">
-        <v>1256</v>
+        <v>1270</v>
       </c>
       <c r="D21" t="s">
-        <v>1257</v>
+        <v>1271</v>
       </c>
       <c r="E21" t="s">
         <v>73</v>
       </c>
       <c r="F21" t="s">
-        <v>1258</v>
+        <v>1272</v>
       </c>
       <c r="G21" t="s">
-        <v>1259</v>
+        <v>1273</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
         <v>614</v>
       </c>
       <c r="K21" t="s">
-        <v>1260</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>54206</v>
       </c>
       <c r="B22" t="s">
-        <v>1261</v>
+        <v>1275</v>
       </c>
       <c r="C22" t="s">
-        <v>1262</v>
+        <v>1276</v>
       </c>
       <c r="D22" t="s">
-        <v>1263</v>
+        <v>1277</v>
       </c>
       <c r="E22" t="s">
         <v>999</v>
       </c>
       <c r="F22" t="s">
-        <v>1264</v>
+        <v>1278</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>1155</v>
+        <v>1169</v>
       </c>
       <c r="K22" t="s">
-        <v>1265</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>50349</v>
       </c>
       <c r="B23" t="s">
-        <v>1266</v>
+        <v>1280</v>
       </c>
       <c r="C23" t="s">
-        <v>1262</v>
+        <v>1276</v>
       </c>
       <c r="D23" t="s">
-        <v>1267</v>
+        <v>1281</v>
       </c>
       <c r="E23" t="s">
         <v>49</v>
       </c>
       <c r="F23" t="s">
-        <v>1268</v>
+        <v>1282</v>
       </c>
       <c r="G23" t="s">
-        <v>1269</v>
+        <v>1283</v>
       </c>
       <c r="H23" t="s">
         <v>494</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
         <v>46</v>
       </c>
       <c r="K23" t="s">
-        <v>1270</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>53571</v>
       </c>
       <c r="B24" t="s">
-        <v>1271</v>
+        <v>1285</v>
       </c>
       <c r="C24" t="s">
-        <v>1272</v>
+        <v>1286</v>
       </c>
       <c r="D24" t="s">
-        <v>1273</v>
+        <v>1287</v>
       </c>
       <c r="E24" t="s">
         <v>930</v>
       </c>
       <c r="F24" t="s">
-        <v>1274</v>
+        <v>1288</v>
       </c>
       <c r="G24" t="s">
-        <v>1275</v>
+        <v>1289</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
         <v>939</v>
       </c>
       <c r="K24" t="s">
-        <v>1276</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>53246</v>
       </c>
       <c r="B25" t="s">
-        <v>1277</v>
+        <v>1291</v>
       </c>
       <c r="C25" t="s">
-        <v>1278</v>
+        <v>1292</v>
       </c>
       <c r="D25" t="s">
-        <v>1279</v>
+        <v>1293</v>
       </c>
       <c r="E25" t="s">
-        <v>1280</v>
+        <v>1294</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>1281</v>
+        <v>1295</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>1282</v>
+        <v>1296</v>
       </c>
       <c r="K25" t="s">
-        <v>1283</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>52766</v>
       </c>
       <c r="B26" t="s">
-        <v>1284</v>
+        <v>1298</v>
       </c>
       <c r="C26" t="s">
-        <v>1285</v>
+        <v>1299</v>
       </c>
       <c r="D26" t="s">
-        <v>1286</v>
+        <v>1300</v>
       </c>
       <c r="E26" t="s">
         <v>894</v>
       </c>
       <c r="F26" t="s">
-        <v>1287</v>
+        <v>1301</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>1110</v>
+        <v>1123</v>
       </c>
       <c r="K26" t="s">
-        <v>1288</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>53426</v>
       </c>
       <c r="B27" t="s">
-        <v>1289</v>
+        <v>1303</v>
       </c>
       <c r="C27" t="s">
-        <v>1290</v>
+        <v>1304</v>
       </c>
       <c r="D27" t="s">
-        <v>1291</v>
+        <v>1305</v>
       </c>
       <c r="E27" t="s">
         <v>124</v>
       </c>
       <c r="F27" t="s">
-        <v>1217</v>
+        <v>1231</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>1123</v>
+        <v>1136</v>
       </c>
       <c r="K27" t="s">
-        <v>1292</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>54418</v>
       </c>
       <c r="B28" t="s">
-        <v>1293</v>
+        <v>1307</v>
       </c>
       <c r="C28" t="s">
-        <v>1294</v>
+        <v>1308</v>
       </c>
       <c r="D28" t="s">
-        <v>1295</v>
+        <v>1309</v>
       </c>
       <c r="E28" t="s">
         <v>73</v>
       </c>
       <c r="F28" t="s">
-        <v>1296</v>
+        <v>1310</v>
       </c>
       <c r="G28" t="s">
-        <v>1297</v>
+        <v>1311</v>
       </c>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
         <v>614</v>
       </c>
       <c r="K28" t="s">
-        <v>1298</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>54145</v>
       </c>
       <c r="B29" t="s">
-        <v>1299</v>
+        <v>1313</v>
       </c>
       <c r="C29" t="s">
-        <v>1300</v>
+        <v>1314</v>
       </c>
       <c r="D29" t="s">
-        <v>1301</v>
+        <v>1315</v>
       </c>
       <c r="E29" t="s">
         <v>942</v>
       </c>
       <c r="F29" t="s">
-        <v>1302</v>
+        <v>1316</v>
       </c>
       <c r="G29" t="s">
-        <v>1303</v>
+        <v>1317</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>1304</v>
+        <v>1318</v>
       </c>
       <c r="K29" t="s">
-        <v>1305</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>54233</v>
       </c>
       <c r="B30" t="s">
-        <v>1306</v>
+        <v>1320</v>
       </c>
       <c r="C30" t="s">
-        <v>1307</v>
+        <v>1321</v>
       </c>
       <c r="D30" t="s">
-        <v>1308</v>
+        <v>1322</v>
       </c>
       <c r="E30" t="s">
         <v>1000</v>
       </c>
       <c r="F30" t="s">
-        <v>1309</v>
+        <v>1323</v>
       </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>1310</v>
+        <v>1324</v>
       </c>
       <c r="K30" t="s">
-        <v>1311</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>50378</v>
       </c>
       <c r="B31" t="s">
-        <v>1312</v>
+        <v>1326</v>
       </c>
       <c r="C31" t="s">
-        <v>1313</v>
+        <v>1327</v>
       </c>
       <c r="D31" t="s">
-        <v>1314</v>
+        <v>1328</v>
       </c>
       <c r="E31" t="s">
         <v>124</v>
       </c>
       <c r="F31" t="s">
-        <v>1315</v>
+        <v>1329</v>
       </c>
       <c r="G31" t="s">
-        <v>1316</v>
+        <v>1330</v>
       </c>
       <c r="H31"/>
       <c r="I31" t="s">
-        <v>1317</v>
+        <v>1331</v>
       </c>
       <c r="J31" t="s">
         <v>46</v>
       </c>
       <c r="K31" t="s">
-        <v>1318</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>54593</v>
       </c>
       <c r="B32" t="s">
-        <v>1319</v>
+        <v>1333</v>
       </c>
       <c r="C32" t="s">
-        <v>1320</v>
+        <v>1334</v>
       </c>
       <c r="D32" t="s">
-        <v>1321</v>
+        <v>1335</v>
       </c>
       <c r="E32" t="s">
-        <v>1322</v>
+        <v>1336</v>
       </c>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32" t="s">
         <v>1034</v>
       </c>
       <c r="K32" t="s">
-        <v>1323</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>53851</v>
       </c>
       <c r="B33" t="s">
-        <v>1324</v>
+        <v>1338</v>
       </c>
       <c r="C33" t="s">
-        <v>1325</v>
+        <v>1339</v>
       </c>
       <c r="D33" t="s">
-        <v>1326</v>
+        <v>1340</v>
       </c>
       <c r="E33" t="s">
-        <v>1327</v>
+        <v>1341</v>
       </c>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>70</v>
       </c>
       <c r="K33" t="s">
-        <v>1328</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>54391</v>
       </c>
       <c r="B34" t="s">
-        <v>1329</v>
+        <v>1343</v>
       </c>
       <c r="C34" t="s">
-        <v>1330</v>
+        <v>1344</v>
       </c>
       <c r="D34" t="s">
-        <v>1331</v>
+        <v>1345</v>
       </c>
       <c r="E34" t="s">
         <v>73</v>
       </c>
       <c r="F34" t="s">
-        <v>1332</v>
+        <v>1346</v>
       </c>
       <c r="G34" t="s">
-        <v>1333</v>
+        <v>1347</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>1162</v>
+        <v>1176</v>
       </c>
       <c r="K34" t="s">
-        <v>1334</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>50291</v>
       </c>
       <c r="B35" t="s">
-        <v>1335</v>
+        <v>1349</v>
       </c>
       <c r="C35" t="s">
-        <v>1336</v>
+        <v>1350</v>
       </c>
       <c r="D35" t="s">
-        <v>1337</v>
+        <v>1351</v>
       </c>
       <c r="E35" t="s">
         <v>85</v>
       </c>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>1338</v>
+        <v>1352</v>
       </c>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
         <v>46</v>
       </c>
       <c r="K35" t="s">
-        <v>1339</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>54416</v>
       </c>
       <c r="B36" t="s">
-        <v>1340</v>
+        <v>1354</v>
       </c>
       <c r="C36" t="s">
-        <v>1341</v>
+        <v>1355</v>
       </c>
       <c r="D36" t="s">
-        <v>1342</v>
+        <v>1356</v>
       </c>
       <c r="E36" t="s">
         <v>73</v>
       </c>
       <c r="F36" t="s">
-        <v>1211</v>
+        <v>1225</v>
       </c>
       <c r="G36" t="s">
-        <v>1343</v>
+        <v>1357</v>
       </c>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36" t="s">
         <v>614</v>
       </c>
       <c r="K36" t="s">
-        <v>1344</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>54143</v>
       </c>
       <c r="B37" t="s">
-        <v>1345</v>
+        <v>1359</v>
       </c>
       <c r="C37" t="s">
-        <v>1346</v>
+        <v>1360</v>
       </c>
       <c r="D37" t="s">
-        <v>1347</v>
+        <v>1361</v>
       </c>
       <c r="E37" t="s">
         <v>942</v>
       </c>
       <c r="F37" t="s">
-        <v>1348</v>
+        <v>1362</v>
       </c>
       <c r="G37" t="s">
-        <v>1349</v>
+        <v>1363</v>
       </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>1304</v>
+        <v>1318</v>
       </c>
       <c r="K37" t="s">
-        <v>1350</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>53561</v>
       </c>
       <c r="B38" t="s">
-        <v>1351</v>
+        <v>1365</v>
       </c>
       <c r="C38" t="s">
-        <v>1352</v>
+        <v>1366</v>
       </c>
       <c r="D38" t="s">
-        <v>1353</v>
+        <v>1367</v>
       </c>
       <c r="E38" t="s">
         <v>929</v>
       </c>
       <c r="F38" t="s">
-        <v>1354</v>
+        <v>1368</v>
       </c>
       <c r="G38" t="s">
-        <v>1355</v>
+        <v>1369</v>
       </c>
       <c r="H38"/>
       <c r="I38" t="s">
-        <v>1356</v>
+        <v>1370</v>
       </c>
       <c r="J38" t="s">
         <v>939</v>
       </c>
       <c r="K38" t="s">
-        <v>1357</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>53866</v>
       </c>
       <c r="B39" t="s">
-        <v>1358</v>
+        <v>1372</v>
       </c>
       <c r="C39" t="s">
-        <v>1359</v>
+        <v>1373</v>
       </c>
       <c r="D39" t="s">
-        <v>1360</v>
+        <v>1374</v>
       </c>
       <c r="E39" t="s">
         <v>954</v>
       </c>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39" t="s">
         <v>70</v>
       </c>
       <c r="K39" t="s">
-        <v>1361</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
         <v>50244</v>
       </c>
       <c r="B40" t="s">
-        <v>1362</v>
+        <v>1376</v>
       </c>
       <c r="C40" t="s">
-        <v>1363</v>
+        <v>1377</v>
       </c>
       <c r="D40" t="s">
-        <v>1364</v>
+        <v>1378</v>
       </c>
       <c r="E40" t="s">
         <v>494</v>
       </c>
       <c r="F40" t="s">
-        <v>1167</v>
+        <v>1181</v>
       </c>
       <c r="G40" t="s">
-        <v>1365</v>
+        <v>1379</v>
       </c>
       <c r="H40"/>
       <c r="I40" t="s">
-        <v>1366</v>
+        <v>1380</v>
       </c>
       <c r="J40" t="s">
         <v>46</v>
       </c>
       <c r="K40" t="s">
-        <v>1367</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
         <v>52386</v>
       </c>
       <c r="B41" t="s">
-        <v>1368</v>
+        <v>1382</v>
       </c>
       <c r="C41" t="s">
-        <v>1369</v>
+        <v>1383</v>
       </c>
       <c r="D41" t="s">
-        <v>1370</v>
+        <v>1384</v>
       </c>
       <c r="E41" t="s">
         <v>894</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>1371</v>
+        <v>1385</v>
       </c>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>1183</v>
+        <v>1197</v>
       </c>
       <c r="K41" t="s">
-        <v>1372</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
-        <v>50224</v>
+        <v>50351</v>
       </c>
       <c r="B42" t="s">
-        <v>1373</v>
+        <v>1387</v>
       </c>
       <c r="C42" t="s">
-        <v>1374</v>
+        <v>1388</v>
       </c>
       <c r="D42" t="s">
-        <v>1375</v>
+        <v>1389</v>
       </c>
       <c r="E42" t="s">
-        <v>999</v>
+        <v>494</v>
       </c>
       <c r="F42" t="s">
-        <v>1167</v>
+        <v>1181</v>
       </c>
       <c r="G42" t="s">
-        <v>1376</v>
+        <v>1390</v>
       </c>
       <c r="H42"/>
-      <c r="I42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I42"/>
       <c r="J42" t="s">
         <v>46</v>
       </c>
       <c r="K42" t="s">
-        <v>1378</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
-        <v>50263</v>
+        <v>50224</v>
       </c>
       <c r="B43" t="s">
-        <v>1379</v>
+        <v>1392</v>
       </c>
       <c r="C43" t="s">
-        <v>1380</v>
+        <v>1393</v>
       </c>
       <c r="D43" t="s">
-        <v>1381</v>
+        <v>1394</v>
       </c>
       <c r="E43" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="F43"/>
+        <v>999</v>
+      </c>
+      <c r="F43" t="s">
+        <v>1181</v>
+      </c>
       <c r="G43" t="s">
-        <v>1382</v>
+        <v>1395</v>
       </c>
       <c r="H43"/>
       <c r="I43" t="s">
-        <v>1383</v>
+        <v>1396</v>
       </c>
       <c r="J43" t="s">
         <v>46</v>
       </c>
       <c r="K43" t="s">
-        <v>1384</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
-        <v>54590</v>
+        <v>50263</v>
       </c>
       <c r="B44" t="s">
-        <v>1385</v>
+        <v>1398</v>
       </c>
       <c r="C44" t="s">
-        <v>1386</v>
+        <v>1399</v>
       </c>
       <c r="D44" t="s">
-        <v>1253</v>
+        <v>1400</v>
       </c>
       <c r="E44" t="s">
-        <v>1387</v>
+        <v>124</v>
       </c>
       <c r="F44"/>
-      <c r="G44"/>
+      <c r="G44" t="s">
+        <v>1401</v>
+      </c>
       <c r="H44"/>
-      <c r="I44"/>
+      <c r="I44" t="s">
+        <v>1402</v>
+      </c>
       <c r="J44" t="s">
-        <v>1034</v>
+        <v>46</v>
       </c>
       <c r="K44" t="s">
-        <v>1388</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
-        <v>54154</v>
+        <v>54590</v>
       </c>
       <c r="B45" t="s">
-        <v>1389</v>
+        <v>1404</v>
       </c>
       <c r="C45" t="s">
-        <v>1390</v>
+        <v>1405</v>
       </c>
       <c r="D45" t="s">
-        <v>1391</v>
+        <v>1267</v>
       </c>
       <c r="E45" t="s">
-        <v>85</v>
+        <v>1406</v>
       </c>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>1392</v>
+        <v>1034</v>
       </c>
       <c r="K45" t="s">
-        <v>1393</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
-        <v>53756</v>
+        <v>54154</v>
       </c>
       <c r="B46" t="s">
-        <v>1394</v>
+        <v>1408</v>
       </c>
       <c r="C46" t="s">
-        <v>1395</v>
+        <v>1409</v>
       </c>
       <c r="D46" t="s">
-        <v>1396</v>
+        <v>1410</v>
       </c>
       <c r="E46" t="s">
-        <v>972</v>
+        <v>85</v>
       </c>
       <c r="F46"/>
-      <c r="G46" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>1398</v>
+        <v>1411</v>
       </c>
       <c r="K46" t="s">
-        <v>1399</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
-        <v>53121</v>
+        <v>53756</v>
       </c>
       <c r="B47" t="s">
-        <v>1400</v>
+        <v>1413</v>
       </c>
       <c r="C47" t="s">
-        <v>1401</v>
+        <v>1414</v>
       </c>
       <c r="D47" t="s">
-        <v>1402</v>
+        <v>1415</v>
       </c>
       <c r="E47" t="s">
-        <v>917</v>
-[...3 lines deleted...]
-      </c>
+        <v>972</v>
+      </c>
+      <c r="F47"/>
       <c r="G47" t="s">
-        <v>1403</v>
+        <v>1416</v>
       </c>
       <c r="H47"/>
-      <c r="I47" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I47"/>
       <c r="J47" t="s">
-        <v>926</v>
+        <v>1417</v>
       </c>
       <c r="K47" t="s">
-        <v>1405</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
-        <v>50273</v>
+        <v>53121</v>
       </c>
       <c r="B48" t="s">
-        <v>1406</v>
+        <v>1419</v>
       </c>
       <c r="C48" t="s">
-        <v>1407</v>
+        <v>1420</v>
       </c>
       <c r="D48" t="s">
-        <v>1408</v>
+        <v>1421</v>
       </c>
       <c r="E48" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="F48"/>
+        <v>917</v>
+      </c>
+      <c r="F48" t="s">
+        <v>1301</v>
+      </c>
       <c r="G48" t="s">
-        <v>1409</v>
+        <v>1422</v>
       </c>
       <c r="H48"/>
-      <c r="I48"/>
+      <c r="I48" t="s">
+        <v>1423</v>
+      </c>
       <c r="J48" t="s">
-        <v>46</v>
+        <v>926</v>
       </c>
       <c r="K48" t="s">
-        <v>1410</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
-        <v>53436</v>
+        <v>50273</v>
       </c>
       <c r="B49" t="s">
-        <v>1411</v>
+        <v>1425</v>
       </c>
       <c r="C49" t="s">
-        <v>1412</v>
+        <v>1426</v>
       </c>
       <c r="D49" t="s">
-        <v>1413</v>
+        <v>1427</v>
       </c>
       <c r="E49" t="s">
         <v>124</v>
       </c>
-      <c r="F49" t="s">
-[...2 lines deleted...]
-      <c r="G49"/>
+      <c r="F49"/>
+      <c r="G49" t="s">
+        <v>1428</v>
+      </c>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49" t="s">
-        <v>1123</v>
+        <v>46</v>
       </c>
       <c r="K49" t="s">
-        <v>1414</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
-        <v>50364</v>
+        <v>53436</v>
       </c>
       <c r="B50" t="s">
-        <v>1415</v>
+        <v>1430</v>
       </c>
       <c r="C50" t="s">
-        <v>1416</v>
+        <v>1431</v>
       </c>
       <c r="D50" t="s">
-        <v>1417</v>
+        <v>1432</v>
       </c>
       <c r="E50" t="s">
-        <v>107</v>
-[...4 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="F50" t="s">
+        <v>1242</v>
+      </c>
+      <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50" t="s">
-        <v>46</v>
+        <v>1136</v>
       </c>
       <c r="K50" t="s">
-        <v>1419</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
-        <v>53856</v>
+        <v>50364</v>
       </c>
       <c r="B51" t="s">
-        <v>1420</v>
+        <v>1434</v>
       </c>
       <c r="C51" t="s">
-        <v>1421</v>
+        <v>1435</v>
       </c>
       <c r="D51" t="s">
-        <v>1422</v>
+        <v>1436</v>
       </c>
       <c r="E51" t="s">
-        <v>73</v>
+        <v>107</v>
       </c>
       <c r="F51"/>
-      <c r="G51"/>
+      <c r="G51" t="s">
+        <v>1437</v>
+      </c>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51" t="s">
+        <v>46</v>
+      </c>
+      <c r="K51" t="s">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11">
+      <c r="A52">
+        <v>53856</v>
+      </c>
+      <c r="B52" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C52" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D52" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E52" t="s">
+        <v>73</v>
+      </c>
+      <c r="F52"/>
+      <c r="G52"/>
+      <c r="H52"/>
+      <c r="I52"/>
+      <c r="J52" t="s">
         <v>70</v>
       </c>
-      <c r="K51" t="s">
-        <v>1423</v>
+      <c r="K52" t="s">
+        <v>1442</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G52"/>
+  <dimension ref="A1:G60"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>1424</v>
+        <v>1443</v>
       </c>
       <c r="B1" t="s">
-        <v>1143</v>
+        <v>1157</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>1425</v>
+        <v>1444</v>
       </c>
       <c r="E1" t="s">
-        <v>1426</v>
+        <v>1445</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50667</v>
       </c>
       <c r="B2">
         <v>50232</v>
       </c>
       <c r="C2">
         <v>49889</v>
       </c>
       <c r="D2" t="s">
-        <v>1427</v>
+        <v>1446</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50603</v>
       </c>
       <c r="B3">
         <v>50310</v>
       </c>
       <c r="C3">
         <v>50209</v>
       </c>
       <c r="D3" t="s">
-        <v>1428</v>
+        <v>1447</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50668</v>
       </c>
       <c r="B4">
         <v>50365</v>
       </c>
       <c r="C4">
         <v>50164</v>
       </c>
       <c r="D4" t="s">
-        <v>1428</v>
+        <v>1447</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>1429</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>52301</v>
       </c>
       <c r="B5">
         <v>52296</v>
       </c>
       <c r="C5">
         <v>52291</v>
       </c>
       <c r="D5" t="s">
-        <v>1427</v>
+        <v>1446</v>
       </c>
       <c r="E5" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>1431</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>52316</v>
       </c>
       <c r="B6">
         <v>52311</v>
       </c>
       <c r="C6">
         <v>52306</v>
       </c>
       <c r="D6" t="s">
-        <v>1427</v>
+        <v>1446</v>
       </c>
       <c r="E6" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>1431</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>52391</v>
       </c>
       <c r="B7">
         <v>52386</v>
       </c>
       <c r="C7">
         <v>52381</v>
       </c>
       <c r="D7" t="s">
-        <v>1427</v>
+        <v>1446</v>
       </c>
       <c r="E7" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>1431</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>52771</v>
       </c>
       <c r="B8">
         <v>52766</v>
       </c>
       <c r="C8">
         <v>52291</v>
       </c>
       <c r="D8" t="s">
-        <v>1432</v>
+        <v>1451</v>
       </c>
       <c r="E8" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>1110</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>52776</v>
       </c>
       <c r="B9">
         <v>50348</v>
       </c>
       <c r="C9">
         <v>52381</v>
       </c>
       <c r="D9" t="s">
-        <v>1432</v>
+        <v>1451</v>
       </c>
       <c r="E9" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>1110</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>52796</v>
       </c>
       <c r="B10">
         <v>50244</v>
       </c>
       <c r="C10">
         <v>52306</v>
       </c>
       <c r="D10" t="s">
-        <v>1432</v>
+        <v>1451</v>
       </c>
       <c r="E10" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>1110</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>53126</v>
       </c>
       <c r="B11">
         <v>53121</v>
       </c>
       <c r="C11">
         <v>53106</v>
       </c>
       <c r="D11" t="s">
-        <v>1427</v>
+        <v>1446</v>
       </c>
       <c r="E11" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>53231</v>
       </c>
       <c r="B12">
         <v>50410</v>
       </c>
       <c r="C12">
         <v>53221</v>
       </c>
       <c r="D12" t="s">
-        <v>1432</v>
+        <v>1451</v>
       </c>
       <c r="E12" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>1282</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>53236</v>
       </c>
       <c r="B13">
         <v>50263</v>
       </c>
       <c r="C13">
         <v>53221</v>
       </c>
       <c r="D13" t="s">
-        <v>1432</v>
+        <v>1451</v>
       </c>
       <c r="E13" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>1282</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>53241</v>
       </c>
       <c r="B14">
         <v>50342</v>
       </c>
       <c r="C14">
         <v>53221</v>
       </c>
       <c r="D14" t="s">
-        <v>1432</v>
+        <v>1451</v>
       </c>
       <c r="E14" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>1282</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>53251</v>
       </c>
       <c r="B15">
         <v>53246</v>
       </c>
       <c r="C15">
         <v>53221</v>
       </c>
       <c r="D15" t="s">
-        <v>1432</v>
+        <v>1451</v>
       </c>
       <c r="E15" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>1282</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>53456</v>
       </c>
       <c r="B16">
         <v>50352</v>
       </c>
       <c r="C16">
         <v>53411</v>
       </c>
       <c r="D16" t="s">
-        <v>1427</v>
+        <v>1446</v>
       </c>
       <c r="E16" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>1123</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>53461</v>
       </c>
       <c r="B17">
         <v>50273</v>
       </c>
       <c r="C17">
         <v>53411</v>
       </c>
       <c r="D17" t="s">
-        <v>1427</v>
+        <v>1446</v>
       </c>
       <c r="E17" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>1123</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>53466</v>
       </c>
       <c r="B18">
         <v>53426</v>
       </c>
       <c r="C18">
         <v>53411</v>
       </c>
       <c r="D18" t="s">
-        <v>1427</v>
+        <v>1446</v>
       </c>
       <c r="E18" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>1123</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>53471</v>
       </c>
       <c r="B19">
         <v>53436</v>
       </c>
       <c r="C19">
         <v>53411</v>
       </c>
       <c r="D19" t="s">
-        <v>1427</v>
+        <v>1446</v>
       </c>
       <c r="E19" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>1123</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>53476</v>
       </c>
       <c r="B20">
         <v>53441</v>
       </c>
       <c r="C20">
         <v>53411</v>
       </c>
       <c r="D20" t="s">
-        <v>1427</v>
+        <v>1446</v>
       </c>
       <c r="E20" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>1123</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>53481</v>
       </c>
       <c r="B21">
         <v>53431</v>
       </c>
       <c r="C21">
         <v>53411</v>
       </c>
       <c r="D21" t="s">
-        <v>1427</v>
+        <v>1446</v>
       </c>
       <c r="E21" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>1123</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>53566</v>
       </c>
       <c r="B22">
         <v>53561</v>
       </c>
       <c r="C22">
         <v>53151</v>
       </c>
       <c r="D22" t="s">
-        <v>1427</v>
+        <v>1446</v>
       </c>
       <c r="E22" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>53576</v>
       </c>
       <c r="B23">
         <v>53571</v>
       </c>
       <c r="C23">
         <v>53151</v>
       </c>
       <c r="D23" t="s">
-        <v>1432</v>
+        <v>1451</v>
       </c>
       <c r="E23" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>53761</v>
       </c>
       <c r="B24">
         <v>53756</v>
       </c>
       <c r="C24">
         <v>53751</v>
       </c>
       <c r="D24" t="s">
-        <v>1427</v>
+        <v>1446</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>1398</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>53841</v>
       </c>
       <c r="B25">
         <v>50364</v>
       </c>
       <c r="C25">
         <v>49915</v>
       </c>
       <c r="D25" t="s">
-        <v>1432</v>
+        <v>1451</v>
       </c>
       <c r="E25" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>53846</v>
       </c>
       <c r="B26">
         <v>50364</v>
       </c>
       <c r="C26">
         <v>50146</v>
       </c>
       <c r="D26" t="s">
-        <v>1427</v>
+        <v>1446</v>
       </c>
       <c r="E26" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>53861</v>
       </c>
       <c r="B27">
         <v>53851</v>
       </c>
       <c r="C27">
         <v>53386</v>
       </c>
       <c r="D27" t="s">
-        <v>1432</v>
+        <v>1451</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>53871</v>
       </c>
       <c r="B28">
         <v>53856</v>
       </c>
       <c r="C28">
         <v>53386</v>
       </c>
       <c r="D28" t="s">
-        <v>1432</v>
+        <v>1451</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>53876</v>
       </c>
       <c r="B29">
         <v>53866</v>
       </c>
       <c r="C29">
         <v>53386</v>
       </c>
       <c r="D29" t="s">
-        <v>1432</v>
+        <v>1451</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>54144</v>
       </c>
       <c r="B30">
         <v>54143</v>
       </c>
       <c r="C30">
         <v>53221</v>
       </c>
       <c r="D30" t="s">
-        <v>1427</v>
+        <v>1446</v>
       </c>
       <c r="E30" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>1304</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>54146</v>
       </c>
       <c r="B31">
         <v>54145</v>
       </c>
       <c r="C31">
         <v>53221</v>
       </c>
       <c r="D31" t="s">
-        <v>1433</v>
+        <v>1452</v>
       </c>
       <c r="E31" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>1304</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>54153</v>
       </c>
       <c r="B32">
         <v>50291</v>
       </c>
       <c r="C32">
         <v>54151</v>
       </c>
       <c r="D32" t="s">
-        <v>1427</v>
+        <v>1446</v>
       </c>
       <c r="E32" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>54155</v>
       </c>
       <c r="B33">
         <v>54154</v>
       </c>
       <c r="C33">
         <v>54151</v>
       </c>
       <c r="D33" t="s">
-        <v>1432</v>
+        <v>1451</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>1392</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>54207</v>
       </c>
       <c r="B34">
         <v>54205</v>
       </c>
       <c r="C34">
         <v>54204</v>
       </c>
       <c r="D34" t="s">
-        <v>1427</v>
+        <v>1446</v>
       </c>
       <c r="E34" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>1155</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>54208</v>
       </c>
       <c r="B35">
         <v>54206</v>
       </c>
       <c r="C35">
         <v>54204</v>
       </c>
       <c r="D35" t="s">
-        <v>1432</v>
+        <v>1451</v>
       </c>
       <c r="E35" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>1155</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>54234</v>
       </c>
       <c r="B36">
         <v>54233</v>
       </c>
       <c r="C36">
         <v>54204</v>
       </c>
       <c r="D36" t="s">
-        <v>1222</v>
+        <v>1236</v>
       </c>
       <c r="E36" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F36"/>
       <c r="G36" t="s">
         <v>900</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>54244</v>
       </c>
       <c r="B37">
         <v>50378</v>
       </c>
       <c r="C37">
         <v>52291</v>
       </c>
       <c r="D37" t="s">
-        <v>1222</v>
+        <v>1236</v>
       </c>
       <c r="E37" t="s">
-        <v>1434</v>
+        <v>1453</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
         <v>900</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>54246</v>
       </c>
       <c r="B38">
         <v>50349</v>
       </c>
       <c r="C38">
         <v>52306</v>
       </c>
       <c r="D38" t="s">
-        <v>1222</v>
+        <v>1236</v>
       </c>
       <c r="E38" t="s">
-        <v>1434</v>
+        <v>1453</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
         <v>900</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>54410</v>
       </c>
       <c r="B39">
         <v>54395</v>
       </c>
       <c r="C39">
         <v>50153</v>
       </c>
       <c r="D39" t="s">
-        <v>1427</v>
+        <v>1446</v>
       </c>
       <c r="E39" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>54411</v>
       </c>
       <c r="B40">
         <v>54388</v>
       </c>
       <c r="C40">
         <v>50153</v>
       </c>
       <c r="D40" t="s">
-        <v>1432</v>
+        <v>1451</v>
       </c>
       <c r="E40" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>54412</v>
       </c>
       <c r="B41">
         <v>54391</v>
       </c>
       <c r="C41">
         <v>50153</v>
       </c>
       <c r="D41" t="s">
-        <v>1428</v>
+        <v>1447</v>
       </c>
       <c r="E41" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>54414</v>
       </c>
       <c r="B42">
         <v>54413</v>
       </c>
       <c r="C42">
         <v>50153</v>
       </c>
       <c r="D42" t="s">
-        <v>1433</v>
+        <v>1452</v>
       </c>
       <c r="E42" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>54419</v>
       </c>
       <c r="B43">
         <v>54418</v>
       </c>
       <c r="C43">
         <v>50153</v>
       </c>
       <c r="D43" t="s">
-        <v>1433</v>
+        <v>1452</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>54420</v>
       </c>
       <c r="B44">
         <v>54416</v>
       </c>
       <c r="C44">
         <v>50153</v>
       </c>
       <c r="D44" t="s">
-        <v>1433</v>
+        <v>1452</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>54422</v>
       </c>
       <c r="B45">
         <v>54421</v>
       </c>
       <c r="C45">
         <v>50153</v>
       </c>
       <c r="D45" t="s">
-        <v>1433</v>
+        <v>1452</v>
       </c>
       <c r="E45" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F45"/>
       <c r="G45" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>54428</v>
       </c>
       <c r="B46">
         <v>54393</v>
       </c>
       <c r="C46">
         <v>50153</v>
       </c>
       <c r="D46" t="s">
-        <v>1433</v>
+        <v>1452</v>
       </c>
       <c r="E46" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>54588</v>
       </c>
       <c r="B47">
         <v>54586</v>
       </c>
       <c r="C47">
         <v>54452</v>
       </c>
       <c r="D47" t="s">
-        <v>1427</v>
+        <v>1446</v>
       </c>
       <c r="E47" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>54589</v>
       </c>
       <c r="B48">
         <v>54587</v>
       </c>
       <c r="C48">
         <v>54452</v>
       </c>
       <c r="D48" t="s">
-        <v>1432</v>
+        <v>1451</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>54591</v>
       </c>
       <c r="B49">
         <v>54590</v>
       </c>
       <c r="C49">
         <v>54452</v>
       </c>
       <c r="D49" t="s">
-        <v>1432</v>
+        <v>1451</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>54592</v>
       </c>
       <c r="B50">
         <v>50224</v>
       </c>
       <c r="C50">
         <v>54452</v>
       </c>
       <c r="D50" t="s">
-        <v>1432</v>
+        <v>1451</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>54594</v>
       </c>
       <c r="B51">
         <v>54593</v>
       </c>
       <c r="C51">
         <v>54452</v>
       </c>
       <c r="D51" t="s">
-        <v>1432</v>
+        <v>1451</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
-        <v>54715</v>
+        <v>54707</v>
       </c>
       <c r="B52">
-        <v>54714</v>
+        <v>50351</v>
       </c>
       <c r="C52">
-        <v>54713</v>
+        <v>54702</v>
       </c>
       <c r="D52" t="s">
-        <v>1427</v>
+        <v>1446</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52" t="s">
-        <v>1083</v>
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53">
+        <v>54708</v>
+      </c>
+      <c r="B53">
+        <v>50273</v>
+      </c>
+      <c r="C53">
+        <v>54702</v>
+      </c>
+      <c r="D53" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54">
+        <v>54709</v>
+      </c>
+      <c r="B54">
+        <v>50352</v>
+      </c>
+      <c r="C54">
+        <v>54702</v>
+      </c>
+      <c r="D54" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55">
+        <v>54715</v>
+      </c>
+      <c r="B55">
+        <v>54714</v>
+      </c>
+      <c r="C55">
+        <v>54713</v>
+      </c>
+      <c r="D55" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E55"/>
+      <c r="F55"/>
+      <c r="G55" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56">
+        <v>54760</v>
+      </c>
+      <c r="B56">
+        <v>53431</v>
+      </c>
+      <c r="C56">
+        <v>54759</v>
+      </c>
+      <c r="D56" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E56" t="s">
+        <v>1449</v>
+      </c>
+      <c r="F56"/>
+      <c r="G56" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57">
+        <v>54761</v>
+      </c>
+      <c r="B57">
+        <v>50273</v>
+      </c>
+      <c r="C57">
+        <v>54759</v>
+      </c>
+      <c r="D57" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E57" t="s">
+        <v>1449</v>
+      </c>
+      <c r="F57"/>
+      <c r="G57" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58">
+        <v>54762</v>
+      </c>
+      <c r="B58">
+        <v>53441</v>
+      </c>
+      <c r="C58">
+        <v>54759</v>
+      </c>
+      <c r="D58" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E58" t="s">
+        <v>1449</v>
+      </c>
+      <c r="F58"/>
+      <c r="G58" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59">
+        <v>54763</v>
+      </c>
+      <c r="B59">
+        <v>53426</v>
+      </c>
+      <c r="C59">
+        <v>54759</v>
+      </c>
+      <c r="D59" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E59" t="s">
+        <v>1449</v>
+      </c>
+      <c r="F59"/>
+      <c r="G59" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60">
+        <v>54764</v>
+      </c>
+      <c r="B60">
+        <v>50352</v>
+      </c>
+      <c r="C60">
+        <v>54759</v>
+      </c>
+      <c r="D60" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E60" t="s">
+        <v>1449</v>
+      </c>
+      <c r="F60"/>
+      <c r="G60" t="s">
+        <v>969</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F98"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>1435</v>
+        <v>1454</v>
       </c>
       <c r="B1" t="s">
-        <v>1436</v>
+        <v>1455</v>
       </c>
       <c r="C1" t="s">
-        <v>1437</v>
+        <v>1456</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49599</v>
       </c>
       <c r="B2" t="s">
         <v>978</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>1438</v>
+        <v>1457</v>
       </c>
       <c r="E2" t="s">
         <v>46</v>
       </c>
       <c r="F2" t="s">
-        <v>1439</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49601</v>
       </c>
       <c r="B3" t="s">
         <v>747</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>1440</v>
+        <v>1459</v>
       </c>
       <c r="E3" t="s">
-        <v>1441</v>
+        <v>1460</v>
       </c>
       <c r="F3" t="s">
-        <v>1442</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49602</v>
       </c>
       <c r="B4" t="s">
         <v>49</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>1443</v>
+        <v>1462</v>
       </c>
       <c r="E4" t="s">
-        <v>1444</v>
+        <v>1463</v>
       </c>
       <c r="F4" t="s">
-        <v>1445</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49604</v>
       </c>
       <c r="B5" t="s">
         <v>624</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>1446</v>
+        <v>1465</v>
       </c>
       <c r="E5" t="s">
         <v>46</v>
       </c>
       <c r="F5" t="s">
-        <v>1447</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49605</v>
       </c>
       <c r="B6" t="s">
         <v>190</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>1448</v>
+        <v>1467</v>
       </c>
       <c r="E6" t="s">
         <v>46</v>
       </c>
       <c r="F6" t="s">
-        <v>1449</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49606</v>
       </c>
       <c r="B7" t="s">
         <v>235</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>1450</v>
+        <v>1469</v>
       </c>
       <c r="E7" t="s">
         <v>46</v>
       </c>
       <c r="F7" t="s">
-        <v>1451</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49609</v>
       </c>
       <c r="B8" t="s">
         <v>107</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>1452</v>
+        <v>1471</v>
       </c>
       <c r="E8" t="s">
         <v>46</v>
       </c>
       <c r="F8" t="s">
-        <v>1453</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49610</v>
       </c>
       <c r="B9" t="s">
         <v>823</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>1454</v>
+        <v>1473</v>
       </c>
       <c r="E9" t="s">
         <v>46</v>
       </c>
       <c r="F9" t="s">
-        <v>1455</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49619</v>
       </c>
       <c r="B10" t="s">
         <v>456</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>1456</v>
+        <v>1475</v>
       </c>
       <c r="E10" t="s">
         <v>46</v>
       </c>
       <c r="F10" t="s">
-        <v>1457</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49624</v>
       </c>
       <c r="B11" t="s">
         <v>917</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>1458</v>
+        <v>1477</v>
       </c>
       <c r="E11" t="s">
         <v>46</v>
       </c>
       <c r="F11" t="s">
-        <v>1459</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49625</v>
       </c>
       <c r="B12" t="s">
         <v>141</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>1460</v>
+        <v>1479</v>
       </c>
       <c r="E12" t="s">
         <v>46</v>
       </c>
       <c r="F12" t="s">
-        <v>1461</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49626</v>
       </c>
       <c r="B13" t="s">
         <v>398</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>1462</v>
+        <v>1481</v>
       </c>
       <c r="E13" t="s">
         <v>46</v>
       </c>
       <c r="F13" t="s">
-        <v>1463</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49633</v>
       </c>
       <c r="B14" t="s">
         <v>448</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>1464</v>
+        <v>1483</v>
       </c>
       <c r="E14" t="s">
         <v>46</v>
       </c>
       <c r="F14" t="s">
-        <v>1465</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49640</v>
       </c>
       <c r="B15" t="s">
         <v>205</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>1466</v>
+        <v>1485</v>
       </c>
       <c r="E15" t="s">
         <v>46</v>
       </c>
       <c r="F15" t="s">
-        <v>1467</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49642</v>
       </c>
       <c r="B16" t="s">
         <v>954</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>1468</v>
+        <v>1487</v>
       </c>
       <c r="E16" t="s">
         <v>46</v>
       </c>
       <c r="F16" t="s">
-        <v>1469</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>54669</v>
       </c>
       <c r="B17" t="s">
         <v>1058</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>1470</v>
+        <v>1489</v>
       </c>
       <c r="E17" t="s">
-        <v>1471</v>
+        <v>1490</v>
       </c>
       <c r="F17" t="s">
-        <v>1472</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49652</v>
       </c>
       <c r="B18" t="s">
         <v>501</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>1473</v>
+        <v>1492</v>
       </c>
       <c r="E18" t="s">
         <v>46</v>
       </c>
       <c r="F18" t="s">
-        <v>1474</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>49655</v>
       </c>
       <c r="B19" t="s">
         <v>259</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>1475</v>
+        <v>1494</v>
       </c>
       <c r="E19" t="s">
         <v>46</v>
       </c>
       <c r="F19" t="s">
-        <v>1476</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>49661</v>
       </c>
       <c r="B20" t="s">
         <v>487</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>1477</v>
+        <v>1496</v>
       </c>
       <c r="E20" t="s">
         <v>46</v>
       </c>
       <c r="F20" t="s">
-        <v>1478</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>49770</v>
       </c>
       <c r="B21" t="s">
         <v>480</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>1479</v>
+        <v>1498</v>
       </c>
       <c r="E21" t="s">
         <v>46</v>
       </c>
       <c r="F21" t="s">
-        <v>1480</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>49666</v>
       </c>
       <c r="B22" t="s">
-        <v>1481</v>
+        <v>1500</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>1482</v>
+        <v>1501</v>
       </c>
       <c r="E22" t="s">
         <v>46</v>
       </c>
       <c r="F22" t="s">
-        <v>1483</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>49675</v>
       </c>
       <c r="B23" t="s">
         <v>467</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>1484</v>
+        <v>1503</v>
       </c>
       <c r="E23" t="s">
         <v>46</v>
       </c>
       <c r="F23" t="s">
-        <v>1485</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>49682</v>
       </c>
       <c r="B24" t="s">
         <v>266</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>1486</v>
+        <v>1505</v>
       </c>
       <c r="E24" t="s">
         <v>46</v>
       </c>
       <c r="F24" t="s">
-        <v>1487</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>49693</v>
       </c>
       <c r="B25" t="s">
         <v>95</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>1488</v>
+        <v>1507</v>
       </c>
       <c r="E25" t="s">
         <v>46</v>
       </c>
       <c r="F25" t="s">
-        <v>1489</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>53746</v>
       </c>
       <c r="B26" t="s">
         <v>972</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26" t="s">
-        <v>1398</v>
+        <v>1417</v>
       </c>
       <c r="F26" t="s">
-        <v>1490</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>49707</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>1491</v>
+        <v>1510</v>
       </c>
       <c r="E27" t="s">
         <v>46</v>
       </c>
       <c r="F27" t="s">
-        <v>1492</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>49708</v>
       </c>
       <c r="B28" t="s">
         <v>37</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>1493</v>
+        <v>1512</v>
       </c>
       <c r="E28" t="s">
         <v>46</v>
       </c>
       <c r="F28" t="s">
-        <v>1494</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>53146</v>
       </c>
       <c r="B29" t="s">
         <v>929</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>1495</v>
+        <v>1514</v>
       </c>
       <c r="E29" t="s">
-        <v>1496</v>
+        <v>1515</v>
       </c>
       <c r="F29" t="s">
-        <v>1497</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>49709</v>
       </c>
       <c r="B30" t="s">
         <v>415</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>1498</v>
+        <v>1517</v>
       </c>
       <c r="E30" t="s">
         <v>46</v>
       </c>
       <c r="F30" t="s">
-        <v>1499</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>49716</v>
       </c>
       <c r="B31" t="s">
         <v>376</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>1500</v>
+        <v>1519</v>
       </c>
       <c r="E31" t="s">
         <v>46</v>
       </c>
       <c r="F31" t="s">
-        <v>1501</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>49720</v>
       </c>
       <c r="B32" t="s">
         <v>1037</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>1502</v>
+        <v>1521</v>
       </c>
       <c r="E32" t="s">
         <v>46</v>
       </c>
       <c r="F32" t="s">
-        <v>1503</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>49728</v>
       </c>
       <c r="B33" t="s">
         <v>294</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="s">
-        <v>1504</v>
+        <v>1523</v>
       </c>
       <c r="E33" t="s">
         <v>46</v>
       </c>
       <c r="F33" t="s">
-        <v>1505</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>49731</v>
       </c>
       <c r="B34" t="s">
         <v>106</v>
       </c>
       <c r="C34"/>
       <c r="D34" t="s">
-        <v>1506</v>
+        <v>1525</v>
       </c>
       <c r="E34" t="s">
         <v>46</v>
       </c>
       <c r="F34" t="s">
-        <v>1507</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>49733</v>
       </c>
       <c r="B35" t="s">
         <v>532</v>
       </c>
       <c r="C35"/>
       <c r="D35" t="s">
-        <v>1508</v>
+        <v>1527</v>
       </c>
       <c r="E35" t="s">
         <v>46</v>
       </c>
       <c r="F35" t="s">
-        <v>1509</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>49736</v>
       </c>
       <c r="B36" t="s">
         <v>341</v>
       </c>
       <c r="C36"/>
       <c r="D36" t="s">
-        <v>1510</v>
+        <v>1529</v>
       </c>
       <c r="E36" t="s">
         <v>46</v>
       </c>
       <c r="F36" t="s">
-        <v>1511</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>49740</v>
       </c>
       <c r="B37" t="s">
         <v>199</v>
       </c>
       <c r="C37"/>
       <c r="D37" t="s">
-        <v>1512</v>
+        <v>1531</v>
       </c>
       <c r="E37" t="s">
         <v>46</v>
       </c>
       <c r="F37" t="s">
-        <v>1513</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>49741</v>
       </c>
       <c r="B38" t="s">
         <v>73</v>
       </c>
       <c r="C38"/>
       <c r="D38" t="s">
-        <v>1514</v>
+        <v>1533</v>
       </c>
       <c r="E38" t="s">
         <v>46</v>
       </c>
       <c r="F38" t="s">
-        <v>1515</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>49743</v>
       </c>
       <c r="B39" t="s">
         <v>124</v>
       </c>
       <c r="C39"/>
       <c r="D39" t="s">
-        <v>1516</v>
+        <v>1535</v>
       </c>
       <c r="E39" t="s">
         <v>46</v>
       </c>
       <c r="F39" t="s">
-        <v>1517</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>49745</v>
       </c>
       <c r="B40" t="s">
         <v>742</v>
       </c>
       <c r="C40"/>
       <c r="D40" t="s">
-        <v>1518</v>
+        <v>1537</v>
       </c>
       <c r="E40" t="s">
         <v>46</v>
       </c>
       <c r="F40" t="s">
-        <v>1519</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>49749</v>
       </c>
       <c r="B41" t="s">
         <v>894</v>
       </c>
       <c r="C41"/>
       <c r="D41" t="s">
-        <v>1520</v>
+        <v>1539</v>
       </c>
       <c r="E41" t="s">
         <v>46</v>
       </c>
       <c r="F41" t="s">
-        <v>1521</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>49750</v>
       </c>
       <c r="B42" t="s">
         <v>494</v>
       </c>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>1522</v>
+        <v>1541</v>
       </c>
       <c r="E42" t="s">
         <v>46</v>
       </c>
       <c r="F42" t="s">
-        <v>1523</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>49754</v>
       </c>
       <c r="B43" t="s">
         <v>846</v>
       </c>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>1524</v>
+        <v>1543</v>
       </c>
       <c r="E43" t="s">
         <v>46</v>
       </c>
       <c r="F43" t="s">
-        <v>1525</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>49756</v>
       </c>
       <c r="B44" t="s">
         <v>999</v>
       </c>
       <c r="C44"/>
       <c r="D44" t="s">
-        <v>1526</v>
+        <v>1545</v>
       </c>
       <c r="E44" t="s">
         <v>46</v>
       </c>
       <c r="F44" t="s">
-        <v>1527</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>53216</v>
       </c>
       <c r="B45" t="s">
         <v>942</v>
       </c>
       <c r="C45"/>
       <c r="D45" t="s">
-        <v>1528</v>
+        <v>1547</v>
       </c>
       <c r="E45" t="s">
-        <v>1282</v>
+        <v>1296</v>
       </c>
       <c r="F45" t="s">
-        <v>1529</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>49761</v>
       </c>
       <c r="B46" t="s">
         <v>888</v>
       </c>
       <c r="C46"/>
       <c r="D46" t="s">
-        <v>1530</v>
+        <v>1549</v>
       </c>
       <c r="E46" t="s">
         <v>46</v>
       </c>
       <c r="F46" t="s">
-        <v>1531</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>49766</v>
       </c>
       <c r="B47" t="s">
         <v>431</v>
       </c>
       <c r="C47"/>
       <c r="D47" t="s">
-        <v>1532</v>
+        <v>1551</v>
       </c>
       <c r="E47" t="s">
         <v>46</v>
       </c>
       <c r="F47" t="s">
-        <v>1533</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>49767</v>
       </c>
       <c r="B48" t="s">
         <v>493</v>
       </c>
       <c r="C48"/>
       <c r="D48" t="s">
-        <v>1534</v>
+        <v>1553</v>
       </c>
       <c r="E48" t="s">
         <v>46</v>
       </c>
       <c r="F48" t="s">
-        <v>1535</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>54453</v>
       </c>
       <c r="B49" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="C49"/>
       <c r="D49" t="s">
-        <v>1537</v>
+        <v>1556</v>
       </c>
       <c r="E49" t="s">
         <v>1047</v>
       </c>
       <c r="F49" t="s">
-        <v>1538</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49600</v>
       </c>
       <c r="B50" t="s">
         <v>685</v>
       </c>
       <c r="C50"/>
       <c r="D50" t="s">
-        <v>1539</v>
+        <v>1558</v>
       </c>
       <c r="E50" t="s">
         <v>46</v>
       </c>
       <c r="F50" t="s">
-        <v>1540</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49603</v>
       </c>
       <c r="B51" t="s">
-        <v>1541</v>
+        <v>1560</v>
       </c>
       <c r="C51"/>
       <c r="D51" t="s">
-        <v>1542</v>
+        <v>1561</v>
       </c>
       <c r="E51" t="s">
         <v>46</v>
       </c>
       <c r="F51" t="s">
-        <v>1543</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49607</v>
       </c>
       <c r="B52" t="s">
-        <v>1544</v>
+        <v>1563</v>
       </c>
       <c r="C52"/>
       <c r="D52" t="s">
-        <v>1545</v>
+        <v>1564</v>
       </c>
       <c r="E52" t="s">
         <v>46</v>
       </c>
       <c r="F52" t="s">
-        <v>1546</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49611</v>
       </c>
       <c r="B53" t="s">
-        <v>1547</v>
+        <v>1566</v>
       </c>
       <c r="C53"/>
       <c r="D53" t="s">
-        <v>1548</v>
+        <v>1567</v>
       </c>
       <c r="E53" t="s">
         <v>46</v>
       </c>
       <c r="F53" t="s">
-        <v>1549</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>49614</v>
       </c>
       <c r="B54" t="s">
         <v>474</v>
       </c>
       <c r="C54"/>
       <c r="D54" t="s">
-        <v>1550</v>
+        <v>1569</v>
       </c>
       <c r="E54" t="s">
         <v>46</v>
       </c>
       <c r="F54" t="s">
-        <v>1551</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>49613</v>
       </c>
       <c r="B55" t="s">
-        <v>1552</v>
+        <v>1571</v>
       </c>
       <c r="C55"/>
       <c r="D55" t="s">
-        <v>1553</v>
+        <v>1572</v>
       </c>
       <c r="E55" t="s">
-        <v>1444</v>
+        <v>1463</v>
       </c>
       <c r="F55" t="s">
-        <v>1554</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>49615</v>
       </c>
       <c r="B56" t="s">
-        <v>1555</v>
+        <v>1574</v>
       </c>
       <c r="C56"/>
       <c r="D56" t="s">
-        <v>1556</v>
+        <v>1575</v>
       </c>
       <c r="E56" t="s">
         <v>46</v>
       </c>
       <c r="F56" t="s">
-        <v>1557</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>49616</v>
       </c>
       <c r="B57" t="s">
-        <v>1558</v>
+        <v>1577</v>
       </c>
       <c r="C57"/>
       <c r="D57" t="s">
-        <v>1559</v>
+        <v>1578</v>
       </c>
       <c r="E57" t="s">
         <v>46</v>
       </c>
       <c r="F57" t="s">
-        <v>1560</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>49621</v>
       </c>
       <c r="B58" t="s">
         <v>335</v>
       </c>
       <c r="C58"/>
       <c r="D58" t="s">
-        <v>1561</v>
+        <v>1580</v>
       </c>
       <c r="E58" t="s">
         <v>46</v>
       </c>
       <c r="F58" t="s">
-        <v>1562</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>49630</v>
       </c>
       <c r="B59" t="s">
-        <v>1563</v>
+        <v>1582</v>
       </c>
       <c r="C59"/>
       <c r="D59" t="s">
-        <v>1564</v>
+        <v>1583</v>
       </c>
       <c r="E59" t="s">
         <v>46</v>
       </c>
       <c r="F59" t="s">
-        <v>1565</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>49631</v>
       </c>
       <c r="B60" t="s">
-        <v>1566</v>
+        <v>1585</v>
       </c>
       <c r="C60"/>
       <c r="D60" t="s">
-        <v>1567</v>
+        <v>1586</v>
       </c>
       <c r="E60" t="s">
         <v>46</v>
       </c>
       <c r="F60" t="s">
-        <v>1568</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>49634</v>
       </c>
       <c r="B61" t="s">
-        <v>1569</v>
+        <v>1588</v>
       </c>
       <c r="C61"/>
       <c r="D61" t="s">
-        <v>1570</v>
+        <v>1589</v>
       </c>
       <c r="E61" t="s">
         <v>46</v>
       </c>
       <c r="F61" t="s">
-        <v>1571</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>49646</v>
       </c>
       <c r="B62" t="s">
-        <v>1101</v>
+        <v>1114</v>
       </c>
       <c r="C62"/>
       <c r="D62" t="s">
-        <v>1572</v>
+        <v>1591</v>
       </c>
       <c r="E62" t="s">
         <v>46</v>
       </c>
       <c r="F62" t="s">
-        <v>1573</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>49649</v>
       </c>
       <c r="B63" t="s">
-        <v>1574</v>
+        <v>1593</v>
       </c>
       <c r="C63"/>
       <c r="D63" t="s">
-        <v>1575</v>
+        <v>1594</v>
       </c>
       <c r="E63" t="s">
-        <v>1576</v>
+        <v>1595</v>
       </c>
       <c r="F63" t="s">
-        <v>1577</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>49651</v>
       </c>
       <c r="B64" t="s">
-        <v>1578</v>
+        <v>1597</v>
       </c>
       <c r="C64"/>
       <c r="D64" t="s">
-        <v>1579</v>
+        <v>1598</v>
       </c>
       <c r="E64" t="s">
         <v>46</v>
       </c>
       <c r="F64" t="s">
-        <v>1580</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>49663</v>
       </c>
       <c r="B65" t="s">
-        <v>1581</v>
+        <v>1600</v>
       </c>
       <c r="C65"/>
       <c r="D65" t="s">
-        <v>1581</v>
+        <v>1600</v>
       </c>
       <c r="E65" t="s">
         <v>46</v>
       </c>
       <c r="F65" t="s">
-        <v>1582</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>49665</v>
       </c>
       <c r="B66" t="s">
         <v>930</v>
       </c>
       <c r="C66"/>
       <c r="D66" t="s">
-        <v>1583</v>
+        <v>1602</v>
       </c>
       <c r="E66" t="s">
         <v>46</v>
       </c>
       <c r="F66" t="s">
-        <v>1584</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>49773</v>
       </c>
       <c r="B67" t="s">
-        <v>1585</v>
+        <v>1604</v>
       </c>
       <c r="C67"/>
       <c r="D67" t="s">
-        <v>1586</v>
+        <v>1605</v>
       </c>
       <c r="E67" t="s">
         <v>46</v>
       </c>
       <c r="F67" t="s">
-        <v>1587</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>49590</v>
       </c>
       <c r="B68" t="s">
         <v>422</v>
       </c>
       <c r="C68"/>
       <c r="D68" t="s">
-        <v>1588</v>
+        <v>1607</v>
       </c>
       <c r="E68" t="s">
-        <v>1589</v>
+        <v>1608</v>
       </c>
       <c r="F68" t="s">
-        <v>1590</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>49667</v>
       </c>
       <c r="B69" t="s">
-        <v>1591</v>
+        <v>1610</v>
       </c>
       <c r="C69"/>
       <c r="D69" t="s">
-        <v>1592</v>
+        <v>1611</v>
       </c>
       <c r="E69" t="s">
         <v>46</v>
       </c>
       <c r="F69" t="s">
-        <v>1593</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>49668</v>
       </c>
       <c r="B70" t="s">
-        <v>1594</v>
+        <v>1613</v>
       </c>
       <c r="C70"/>
       <c r="D70" t="s">
-        <v>1595</v>
+        <v>1614</v>
       </c>
       <c r="E70" t="s">
         <v>46</v>
       </c>
       <c r="F70" t="s">
-        <v>1596</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>49671</v>
       </c>
       <c r="B71" t="s">
-        <v>1597</v>
+        <v>1616</v>
       </c>
       <c r="C71"/>
       <c r="D71" t="s">
-        <v>1598</v>
+        <v>1617</v>
       </c>
       <c r="E71" t="s">
         <v>46</v>
       </c>
       <c r="F71" t="s">
-        <v>1599</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>49674</v>
       </c>
       <c r="B72" t="s">
-        <v>1600</v>
+        <v>1619</v>
       </c>
       <c r="C72"/>
       <c r="D72" t="s">
-        <v>1601</v>
+        <v>1620</v>
       </c>
       <c r="E72" t="s">
         <v>46</v>
       </c>
       <c r="F72" t="s">
-        <v>1602</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>49676</v>
       </c>
       <c r="B73" t="s">
-        <v>1603</v>
+        <v>1622</v>
       </c>
       <c r="C73"/>
       <c r="D73" t="s">
-        <v>1604</v>
+        <v>1623</v>
       </c>
       <c r="E73" t="s">
         <v>46</v>
       </c>
       <c r="F73" t="s">
-        <v>1605</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>49681</v>
       </c>
       <c r="B74" t="s">
-        <v>1606</v>
+        <v>1625</v>
       </c>
       <c r="C74"/>
       <c r="D74" t="s">
-        <v>1607</v>
+        <v>1626</v>
       </c>
       <c r="E74" t="s">
         <v>46</v>
       </c>
       <c r="F74" t="s">
-        <v>1608</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>49685</v>
       </c>
       <c r="B75" t="s">
         <v>789</v>
       </c>
       <c r="C75"/>
       <c r="D75" t="s">
-        <v>1609</v>
+        <v>1628</v>
       </c>
       <c r="E75" t="s">
         <v>46</v>
       </c>
       <c r="F75" t="s">
-        <v>1610</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>49687</v>
       </c>
       <c r="B76" t="s">
         <v>855</v>
       </c>
       <c r="C76"/>
       <c r="D76" t="s">
-        <v>1611</v>
+        <v>1630</v>
       </c>
       <c r="E76" t="s">
         <v>46</v>
       </c>
       <c r="F76" t="s">
-        <v>1612</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>49700</v>
       </c>
       <c r="B77" t="s">
-        <v>1613</v>
+        <v>1632</v>
       </c>
       <c r="C77"/>
       <c r="D77" t="s">
-        <v>1614</v>
+        <v>1633</v>
       </c>
       <c r="E77" t="s">
         <v>46</v>
       </c>
       <c r="F77" t="s">
-        <v>1615</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>49702</v>
       </c>
       <c r="B78" t="s">
-        <v>1616</v>
+        <v>1635</v>
       </c>
       <c r="C78"/>
       <c r="D78" t="s">
-        <v>1617</v>
+        <v>1636</v>
       </c>
       <c r="E78" t="s">
         <v>46</v>
       </c>
       <c r="F78" t="s">
-        <v>1618</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>49704</v>
       </c>
       <c r="B79" t="s">
-        <v>1619</v>
+        <v>1638</v>
       </c>
       <c r="C79"/>
       <c r="D79" t="s">
-        <v>1620</v>
+        <v>1639</v>
       </c>
       <c r="E79" t="s">
         <v>46</v>
       </c>
       <c r="F79" t="s">
-        <v>1621</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>49710</v>
       </c>
       <c r="B80" t="s">
         <v>416</v>
       </c>
       <c r="C80"/>
       <c r="D80" t="s">
-        <v>1622</v>
+        <v>1641</v>
       </c>
       <c r="E80" t="s">
         <v>46</v>
       </c>
       <c r="F80" t="s">
-        <v>1623</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>49711</v>
       </c>
       <c r="B81" t="s">
         <v>169</v>
       </c>
       <c r="C81"/>
       <c r="D81" t="s">
-        <v>1624</v>
+        <v>1643</v>
       </c>
       <c r="E81" t="s">
         <v>46</v>
       </c>
       <c r="F81" t="s">
-        <v>1625</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>49714</v>
       </c>
       <c r="B82" t="s">
-        <v>1626</v>
+        <v>1645</v>
       </c>
       <c r="C82"/>
       <c r="D82" t="s">
-        <v>1627</v>
+        <v>1646</v>
       </c>
       <c r="E82" t="s">
         <v>46</v>
       </c>
       <c r="F82" t="s">
-        <v>1628</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>49715</v>
       </c>
       <c r="B83" t="s">
-        <v>1629</v>
+        <v>1648</v>
       </c>
       <c r="C83"/>
       <c r="D83" t="s">
-        <v>1630</v>
+        <v>1649</v>
       </c>
       <c r="E83" t="s">
         <v>46</v>
       </c>
       <c r="F83" t="s">
-        <v>1631</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>49717</v>
       </c>
       <c r="B84" t="s">
-        <v>1632</v>
+        <v>1651</v>
       </c>
       <c r="C84"/>
       <c r="D84" t="s">
-        <v>1633</v>
+        <v>1652</v>
       </c>
       <c r="E84" t="s">
         <v>46</v>
       </c>
       <c r="F84" t="s">
-        <v>1634</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>49723</v>
       </c>
       <c r="B85" t="s">
         <v>988</v>
       </c>
       <c r="C85"/>
       <c r="D85" t="s">
-        <v>1635</v>
+        <v>1654</v>
       </c>
       <c r="E85" t="s">
         <v>46</v>
       </c>
       <c r="F85" t="s">
-        <v>1636</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>49727</v>
       </c>
       <c r="B86" t="s">
-        <v>1637</v>
+        <v>1656</v>
       </c>
       <c r="C86"/>
       <c r="D86" t="s">
-        <v>1638</v>
+        <v>1657</v>
       </c>
       <c r="E86" t="s">
         <v>46</v>
       </c>
       <c r="F86" t="s">
-        <v>1639</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>49729</v>
       </c>
       <c r="B87" t="s">
-        <v>1640</v>
+        <v>1659</v>
       </c>
       <c r="C87"/>
       <c r="D87" t="s">
-        <v>1641</v>
+        <v>1660</v>
       </c>
       <c r="E87" t="s">
         <v>46</v>
       </c>
       <c r="F87" t="s">
-        <v>1642</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>49730</v>
       </c>
       <c r="B88" t="s">
-        <v>1643</v>
+        <v>1662</v>
       </c>
       <c r="C88"/>
       <c r="D88" t="s">
-        <v>1644</v>
+        <v>1663</v>
       </c>
       <c r="E88" t="s">
         <v>46</v>
       </c>
       <c r="F88" t="s">
-        <v>1645</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>49732</v>
       </c>
       <c r="B89" t="s">
-        <v>1646</v>
+        <v>1665</v>
       </c>
       <c r="C89"/>
       <c r="D89" t="s">
-        <v>1647</v>
+        <v>1666</v>
       </c>
       <c r="E89" t="s">
         <v>46</v>
       </c>
       <c r="F89" t="s">
-        <v>1648</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>49735</v>
       </c>
       <c r="B90" t="s">
-        <v>1649</v>
+        <v>1668</v>
       </c>
       <c r="C90"/>
       <c r="D90" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="E90" t="s">
         <v>46</v>
       </c>
       <c r="F90" t="s">
-        <v>1651</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>49737</v>
       </c>
       <c r="B91" t="s">
-        <v>1652</v>
+        <v>1671</v>
       </c>
       <c r="C91"/>
       <c r="D91" t="s">
-        <v>1653</v>
+        <v>1672</v>
       </c>
       <c r="E91" t="s">
         <v>46</v>
       </c>
       <c r="F91" t="s">
-        <v>1654</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>49739</v>
       </c>
       <c r="B92" t="s">
-        <v>1655</v>
+        <v>1674</v>
       </c>
       <c r="C92"/>
       <c r="D92" t="s">
-        <v>1656</v>
+        <v>1675</v>
       </c>
       <c r="E92" t="s">
         <v>46</v>
       </c>
       <c r="F92" t="s">
-        <v>1657</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>49742</v>
       </c>
       <c r="B93" t="s">
-        <v>1658</v>
+        <v>1677</v>
       </c>
       <c r="C93"/>
       <c r="D93" t="s">
-        <v>1659</v>
+        <v>1678</v>
       </c>
       <c r="E93" t="s">
         <v>46</v>
       </c>
       <c r="F93" t="s">
-        <v>1660</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>49744</v>
       </c>
       <c r="B94" t="s">
-        <v>1661</v>
+        <v>1680</v>
       </c>
       <c r="C94"/>
       <c r="D94" t="s">
-        <v>1662</v>
+        <v>1681</v>
       </c>
       <c r="E94" t="s">
         <v>46</v>
       </c>
       <c r="F94" t="s">
-        <v>1663</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>49752</v>
       </c>
       <c r="B95" t="s">
         <v>1000</v>
       </c>
       <c r="C95"/>
       <c r="D95" t="s">
-        <v>1664</v>
+        <v>1683</v>
       </c>
       <c r="E95" t="s">
         <v>46</v>
       </c>
       <c r="F95" t="s">
-        <v>1665</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>49760</v>
       </c>
       <c r="B96" t="s">
         <v>918</v>
       </c>
       <c r="C96"/>
       <c r="D96" t="s">
-        <v>1666</v>
+        <v>1685</v>
       </c>
       <c r="E96" t="s">
         <v>46</v>
       </c>
       <c r="F96" t="s">
-        <v>1667</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>53381</v>
       </c>
       <c r="B97" t="s">
-        <v>1327</v>
+        <v>1341</v>
       </c>
       <c r="C97"/>
       <c r="D97"/>
       <c r="E97" t="s">
-        <v>1668</v>
+        <v>1687</v>
       </c>
       <c r="F97" t="s">
-        <v>1669</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>49765</v>
       </c>
       <c r="B98" t="s">
-        <v>1670</v>
+        <v>1689</v>
       </c>
       <c r="C98"/>
       <c r="D98" t="s">
-        <v>1671</v>
+        <v>1690</v>
       </c>
       <c r="E98" t="s">
         <v>46</v>
       </c>
       <c r="F98" t="s">
-        <v>1672</v>
+        <v>1691</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J540"/>
+  <dimension ref="A1:J542"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>1673</v>
+        <v>1692</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>1674</v>
+        <v>1693</v>
       </c>
       <c r="D1" t="s">
-        <v>1675</v>
+        <v>1694</v>
       </c>
       <c r="E1" t="s">
-        <v>1676</v>
+        <v>1695</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>1677</v>
+        <v>1696</v>
       </c>
       <c r="H1" t="s">
-        <v>1678</v>
+        <v>1697</v>
       </c>
       <c r="I1" t="s">
-        <v>1679</v>
+        <v>1698</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>51333</v>
       </c>
       <c r="B2">
         <v>49954</v>
       </c>
       <c r="C2" t="s">
-        <v>1680</v>
+        <v>1699</v>
       </c>
       <c r="D2" t="s">
-        <v>1681</v>
+        <v>1700</v>
       </c>
       <c r="E2" t="s">
-        <v>1682</v>
+        <v>1701</v>
       </c>
       <c r="F2" t="s">
-        <v>1683</v>
+        <v>1702</v>
       </c>
       <c r="G2" t="s">
-        <v>1684</v>
+        <v>1703</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="J2" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>51233</v>
       </c>
       <c r="B3">
         <v>49954</v>
       </c>
       <c r="C3" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D3" t="s">
-        <v>1686</v>
+        <v>1705</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>1687</v>
+        <v>1706</v>
       </c>
       <c r="G3" t="s">
-        <v>1688</v>
+        <v>1707</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>4</v>
       </c>
       <c r="J3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>51311</v>
       </c>
       <c r="B4">
         <v>50165</v>
       </c>
       <c r="C4" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D4" t="s">
-        <v>1690</v>
+        <v>1709</v>
       </c>
       <c r="E4" t="s">
-        <v>1691</v>
+        <v>1710</v>
       </c>
       <c r="F4" t="s">
-        <v>1692</v>
+        <v>1711</v>
       </c>
       <c r="G4" t="s">
-        <v>1693</v>
+        <v>1712</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>150</v>
       </c>
       <c r="J4" t="s">
-        <v>1694</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>50964</v>
       </c>
       <c r="B5">
         <v>50149</v>
       </c>
       <c r="C5" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>1695</v>
+        <v>1714</v>
       </c>
       <c r="G5" t="s">
-        <v>1696</v>
+        <v>1715</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>0</v>
       </c>
       <c r="J5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>51379</v>
       </c>
       <c r="B6">
         <v>50095</v>
       </c>
       <c r="C6" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D6" t="s">
-        <v>1697</v>
+        <v>1716</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>1698</v>
+        <v>1717</v>
       </c>
       <c r="G6" t="s">
-        <v>1699</v>
+        <v>1718</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>1</v>
       </c>
       <c r="J6" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>51380</v>
       </c>
       <c r="B7">
         <v>50096</v>
       </c>
       <c r="C7" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D7" t="s">
-        <v>1697</v>
+        <v>1716</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>1698</v>
+        <v>1717</v>
       </c>
       <c r="G7" t="s">
-        <v>1699</v>
+        <v>1718</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>0</v>
       </c>
       <c r="J7" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>51381</v>
       </c>
       <c r="B8">
         <v>50097</v>
       </c>
       <c r="C8" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D8" t="s">
-        <v>1697</v>
+        <v>1716</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>1698</v>
+        <v>1717</v>
       </c>
       <c r="G8" t="s">
-        <v>1699</v>
+        <v>1718</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>0</v>
       </c>
       <c r="J8" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>51474</v>
       </c>
       <c r="B9">
         <v>50122</v>
       </c>
       <c r="C9" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D9" t="s">
-        <v>1700</v>
+        <v>1719</v>
       </c>
       <c r="E9" t="s">
-        <v>1701</v>
+        <v>1720</v>
       </c>
       <c r="F9" t="s">
-        <v>1702</v>
+        <v>1721</v>
       </c>
       <c r="G9" t="s">
-        <v>1703</v>
+        <v>1722</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="J9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>54242</v>
       </c>
       <c r="B10">
         <v>52291</v>
       </c>
       <c r="C10" t="s">
-        <v>1680</v>
+        <v>1699</v>
       </c>
       <c r="D10" t="s">
-        <v>1704</v>
+        <v>1723</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>1705</v>
+        <v>1724</v>
       </c>
       <c r="G10" t="s">
-        <v>1706</v>
+        <v>1725</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>4</v>
       </c>
       <c r="J10" t="s">
         <v>900</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>54245</v>
       </c>
       <c r="B11">
         <v>52306</v>
       </c>
       <c r="C11" t="s">
-        <v>1680</v>
+        <v>1699</v>
       </c>
       <c r="D11" t="s">
-        <v>1707</v>
+        <v>1726</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>1705</v>
+        <v>1724</v>
       </c>
       <c r="G11" t="s">
-        <v>1708</v>
+        <v>1727</v>
       </c>
       <c r="H11"/>
       <c r="I11">
         <v>3</v>
       </c>
       <c r="J11" t="s">
         <v>900</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>54523</v>
       </c>
       <c r="B12">
         <v>54204</v>
       </c>
       <c r="C12" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D12" t="s">
-        <v>1710</v>
+        <v>1729</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>1711</v>
+        <v>1730</v>
       </c>
       <c r="G12" t="s">
-        <v>1712</v>
+        <v>1731</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>51273</v>
       </c>
       <c r="B13">
         <v>50140</v>
       </c>
       <c r="C13" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>1713</v>
+        <v>1732</v>
       </c>
       <c r="G13" t="s">
-        <v>1714</v>
+        <v>1733</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>0</v>
       </c>
       <c r="J13" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>51305</v>
       </c>
       <c r="B14">
         <v>50182</v>
       </c>
       <c r="C14" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D14" t="s">
-        <v>1715</v>
+        <v>1734</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>1716</v>
+        <v>1735</v>
       </c>
       <c r="G14" t="s">
-        <v>1717</v>
+        <v>1736</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>1</v>
       </c>
       <c r="J14" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>51238</v>
       </c>
       <c r="B15">
         <v>49925</v>
       </c>
       <c r="C15" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D15" t="s">
-        <v>1718</v>
+        <v>1737</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>1719</v>
+        <v>1738</v>
       </c>
       <c r="G15" t="s">
-        <v>1720</v>
+        <v>1739</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>51278</v>
       </c>
       <c r="B16">
         <v>50083</v>
       </c>
       <c r="C16" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D16" t="s">
-        <v>1721</v>
+        <v>1740</v>
       </c>
       <c r="E16" t="s">
-        <v>1722</v>
+        <v>1741</v>
       </c>
       <c r="F16" t="s">
-        <v>1723</v>
+        <v>1742</v>
       </c>
       <c r="G16" t="s">
-        <v>1724</v>
+        <v>1743</v>
       </c>
       <c r="H16"/>
       <c r="I16">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="J16" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>54161</v>
       </c>
       <c r="B17">
         <v>53411</v>
       </c>
       <c r="C17" t="s">
-        <v>1725</v>
+        <v>1744</v>
       </c>
       <c r="D17" t="s">
-        <v>1726</v>
+        <v>1745</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>1727</v>
+        <v>1746</v>
       </c>
       <c r="G17" t="s">
-        <v>1728</v>
+        <v>1747</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>1</v>
       </c>
       <c r="J17" t="s">
-        <v>1729</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>51410</v>
       </c>
       <c r="B18">
         <v>50146</v>
       </c>
       <c r="C18" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>1730</v>
+        <v>1749</v>
       </c>
       <c r="G18" t="s">
-        <v>1731</v>
+        <v>1750</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>0</v>
       </c>
       <c r="J18" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>54525</v>
       </c>
       <c r="B19">
         <v>54204</v>
       </c>
       <c r="C19" t="s">
-        <v>1732</v>
+        <v>1751</v>
       </c>
       <c r="D19" t="s">
-        <v>1733</v>
+        <v>1752</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>1734</v>
+        <v>1753</v>
       </c>
       <c r="G19" t="s">
-        <v>1735</v>
+        <v>1754</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>0</v>
       </c>
       <c r="J19" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>51424</v>
       </c>
       <c r="B20">
         <v>50106</v>
       </c>
       <c r="C20" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>1736</v>
+        <v>1755</v>
       </c>
       <c r="G20" t="s">
-        <v>1737</v>
+        <v>1756</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>0</v>
       </c>
       <c r="J20" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>51422</v>
       </c>
       <c r="B21">
         <v>50106</v>
       </c>
       <c r="C21" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>1738</v>
+        <v>1757</v>
       </c>
       <c r="G21" t="s">
-        <v>1739</v>
+        <v>1758</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>0</v>
       </c>
       <c r="J21" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>51423</v>
       </c>
       <c r="B22">
         <v>50106</v>
       </c>
       <c r="C22" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D22" t="s">
-        <v>1741</v>
+        <v>1760</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>1742</v>
+        <v>1761</v>
       </c>
       <c r="G22" t="s">
-        <v>1743</v>
+        <v>1762</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>1</v>
       </c>
       <c r="J22" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>51314</v>
       </c>
       <c r="B23">
         <v>50165</v>
       </c>
       <c r="C23" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D23" t="s">
-        <v>1744</v>
+        <v>1763</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>1745</v>
+        <v>1764</v>
       </c>
       <c r="G23" t="s">
-        <v>1746</v>
+        <v>1765</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>1</v>
       </c>
       <c r="J23" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>51286</v>
       </c>
       <c r="B24">
         <v>50196</v>
       </c>
       <c r="C24" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D24" t="s">
-        <v>1747</v>
+        <v>1766</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>1748</v>
+        <v>1767</v>
       </c>
       <c r="G24" t="s">
-        <v>1749</v>
+        <v>1768</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>1</v>
       </c>
       <c r="J24" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>51190</v>
       </c>
       <c r="B25">
         <v>50076</v>
       </c>
       <c r="C25" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D25" t="s">
-        <v>1750</v>
+        <v>1769</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
-        <v>1751</v>
+        <v>1770</v>
       </c>
       <c r="G25" t="s">
-        <v>1752</v>
+        <v>1771</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>4</v>
       </c>
       <c r="J25" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>51191</v>
       </c>
       <c r="B26">
         <v>50074</v>
       </c>
       <c r="C26" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D26" t="s">
-        <v>1753</v>
+        <v>1772</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>1754</v>
+        <v>1773</v>
       </c>
       <c r="G26" t="s">
-        <v>1755</v>
+        <v>1774</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0</v>
       </c>
       <c r="J26" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>51448</v>
       </c>
       <c r="B27">
         <v>49925</v>
       </c>
       <c r="C27" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D27" t="s">
-        <v>1756</v>
+        <v>1775</v>
       </c>
       <c r="E27" t="s">
-        <v>1757</v>
+        <v>1776</v>
       </c>
       <c r="F27" t="s">
-        <v>1758</v>
+        <v>1777</v>
       </c>
       <c r="G27" t="s">
-        <v>1759</v>
+        <v>1778</v>
       </c>
       <c r="H27"/>
       <c r="I27">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="J27" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>51239</v>
       </c>
       <c r="B28">
         <v>50140</v>
       </c>
       <c r="C28" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D28" t="s">
-        <v>1760</v>
+        <v>1779</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>1761</v>
+        <v>1780</v>
       </c>
       <c r="G28" t="s">
-        <v>1762</v>
+        <v>1781</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>0</v>
       </c>
       <c r="J28" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>51320</v>
       </c>
       <c r="B29">
         <v>50188</v>
       </c>
       <c r="C29" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D29" t="s">
-        <v>1763</v>
+        <v>1782</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>1764</v>
+        <v>1783</v>
       </c>
       <c r="G29" t="s">
-        <v>1765</v>
+        <v>1784</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>1</v>
       </c>
       <c r="J29" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>51234</v>
       </c>
       <c r="B30">
         <v>50079</v>
       </c>
       <c r="C30" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D30" t="s">
-        <v>1766</v>
+        <v>1785</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>1767</v>
+        <v>1786</v>
       </c>
       <c r="G30" t="s">
-        <v>1768</v>
+        <v>1787</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>0</v>
       </c>
       <c r="J30" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>51240</v>
       </c>
       <c r="B31">
         <v>50188</v>
       </c>
       <c r="C31" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D31" t="s">
-        <v>1769</v>
+        <v>1788</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>1770</v>
+        <v>1789</v>
       </c>
       <c r="G31" t="s">
-        <v>1771</v>
+        <v>1790</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>1</v>
       </c>
       <c r="J31" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>51241</v>
       </c>
       <c r="B32">
         <v>50188</v>
       </c>
       <c r="C32" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D32" t="s">
-        <v>1772</v>
+        <v>1791</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>1773</v>
+        <v>1792</v>
       </c>
       <c r="G32" t="s">
-        <v>1774</v>
+        <v>1793</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>1</v>
       </c>
       <c r="J32" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>51242</v>
       </c>
       <c r="B33">
         <v>50083</v>
       </c>
       <c r="C33" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D33" t="s">
-        <v>1772</v>
+        <v>1791</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>1773</v>
+        <v>1792</v>
       </c>
       <c r="G33" t="s">
-        <v>1774</v>
+        <v>1793</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>1</v>
       </c>
       <c r="J33" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>50864</v>
       </c>
       <c r="B34">
         <v>50079</v>
       </c>
       <c r="C34" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D34" t="s">
-        <v>1775</v>
+        <v>1794</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>1776</v>
+        <v>1795</v>
       </c>
       <c r="G34" t="s">
-        <v>1777</v>
+        <v>1796</v>
       </c>
       <c r="H34"/>
       <c r="I34">
         <v>1</v>
       </c>
       <c r="J34" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>50865</v>
       </c>
       <c r="B35">
         <v>50176</v>
       </c>
       <c r="C35" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D35" t="s">
-        <v>1775</v>
+        <v>1794</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
-        <v>1776</v>
+        <v>1795</v>
       </c>
       <c r="G35" t="s">
-        <v>1777</v>
+        <v>1796</v>
       </c>
       <c r="H35"/>
       <c r="I35">
         <v>6</v>
       </c>
       <c r="J35" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>51396</v>
       </c>
       <c r="B36">
         <v>50188</v>
       </c>
       <c r="C36" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D36" t="s">
-        <v>1778</v>
+        <v>1797</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>1779</v>
+        <v>1798</v>
       </c>
       <c r="G36" t="s">
-        <v>1780</v>
+        <v>1799</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>0</v>
       </c>
       <c r="J36" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>51303</v>
       </c>
       <c r="B37">
         <v>50188</v>
       </c>
       <c r="C37" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D37" t="s">
-        <v>1781</v>
+        <v>1800</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>1782</v>
+        <v>1801</v>
       </c>
       <c r="G37" t="s">
-        <v>1783</v>
+        <v>1802</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>2</v>
       </c>
       <c r="J37" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>51397</v>
       </c>
       <c r="B38">
         <v>50188</v>
       </c>
       <c r="C38" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D38" t="s">
-        <v>1784</v>
+        <v>1803</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>1785</v>
+        <v>1804</v>
       </c>
       <c r="G38" t="s">
-        <v>1786</v>
+        <v>1805</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>3</v>
       </c>
       <c r="J38" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>50981</v>
       </c>
       <c r="B39">
         <v>50170</v>
       </c>
       <c r="C39" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D39" t="s">
-        <v>1787</v>
+        <v>1806</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>1788</v>
+        <v>1807</v>
       </c>
       <c r="G39" t="s">
-        <v>1789</v>
+        <v>1808</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>2</v>
       </c>
       <c r="J39" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>50985</v>
       </c>
       <c r="B40">
         <v>50100</v>
       </c>
       <c r="C40" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D40" t="s">
-        <v>1787</v>
+        <v>1806</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>1788</v>
+        <v>1807</v>
       </c>
       <c r="G40" t="s">
-        <v>1789</v>
+        <v>1808</v>
       </c>
       <c r="H40"/>
       <c r="I40">
         <v>0</v>
       </c>
       <c r="J40" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>50931</v>
       </c>
       <c r="B41">
         <v>50169</v>
       </c>
       <c r="C41" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D41" t="s">
-        <v>1790</v>
+        <v>1809</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>1791</v>
+        <v>1810</v>
       </c>
       <c r="G41" t="s">
-        <v>1792</v>
+        <v>1811</v>
       </c>
       <c r="H41"/>
       <c r="I41">
         <v>5</v>
       </c>
       <c r="J41" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>50932</v>
       </c>
       <c r="B42">
         <v>50126</v>
       </c>
       <c r="C42" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D42" t="s">
-        <v>1790</v>
+        <v>1809</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>1791</v>
+        <v>1810</v>
       </c>
       <c r="G42" t="s">
-        <v>1792</v>
+        <v>1811</v>
       </c>
       <c r="H42"/>
       <c r="I42">
         <v>0</v>
       </c>
       <c r="J42" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>51244</v>
       </c>
       <c r="B43">
         <v>50180</v>
       </c>
       <c r="C43" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D43" t="s">
-        <v>1793</v>
+        <v>1812</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>1794</v>
+        <v>1813</v>
       </c>
       <c r="G43" t="s">
-        <v>1795</v>
+        <v>1814</v>
       </c>
       <c r="H43"/>
       <c r="I43">
         <v>0</v>
       </c>
       <c r="J43" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>51492</v>
       </c>
       <c r="B44">
         <v>50127</v>
       </c>
       <c r="C44" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D44" t="s">
-        <v>1796</v>
+        <v>1815</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>1797</v>
+        <v>1816</v>
       </c>
       <c r="G44" t="s">
-        <v>1798</v>
+        <v>1817</v>
       </c>
       <c r="H44"/>
       <c r="I44">
         <v>3</v>
       </c>
       <c r="J44" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>51493</v>
       </c>
       <c r="B45">
         <v>50128</v>
       </c>
       <c r="C45" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D45" t="s">
-        <v>1796</v>
+        <v>1815</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>1797</v>
+        <v>1816</v>
       </c>
       <c r="G45" t="s">
-        <v>1798</v>
+        <v>1817</v>
       </c>
       <c r="H45"/>
       <c r="I45">
         <v>5</v>
       </c>
       <c r="J45" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>51490</v>
       </c>
       <c r="B46">
         <v>50127</v>
       </c>
       <c r="C46" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D46" t="s">
-        <v>1796</v>
+        <v>1815</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>1799</v>
+        <v>1818</v>
       </c>
       <c r="G46" t="s">
-        <v>1800</v>
+        <v>1819</v>
       </c>
       <c r="H46"/>
       <c r="I46">
         <v>1</v>
       </c>
       <c r="J46" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>51491</v>
       </c>
       <c r="B47">
         <v>50128</v>
       </c>
       <c r="C47" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D47" t="s">
-        <v>1796</v>
+        <v>1815</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>1799</v>
+        <v>1818</v>
       </c>
       <c r="G47" t="s">
-        <v>1800</v>
+        <v>1819</v>
       </c>
       <c r="H47"/>
       <c r="I47">
         <v>2</v>
       </c>
       <c r="J47" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>51342</v>
       </c>
       <c r="B48">
         <v>50155</v>
       </c>
       <c r="C48" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D48" t="s">
-        <v>1801</v>
+        <v>1820</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>1802</v>
+        <v>1821</v>
       </c>
       <c r="G48" t="s">
-        <v>1803</v>
+        <v>1822</v>
       </c>
       <c r="H48"/>
       <c r="I48">
         <v>3</v>
       </c>
       <c r="J48" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>50957</v>
       </c>
       <c r="B49">
         <v>50166</v>
       </c>
       <c r="C49" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D49" t="s">
-        <v>1804</v>
+        <v>1823</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>1805</v>
+        <v>1824</v>
       </c>
       <c r="G49" t="s">
-        <v>1806</v>
+        <v>1825</v>
       </c>
       <c r="H49"/>
       <c r="I49">
         <v>0</v>
       </c>
       <c r="J49" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>50956</v>
       </c>
       <c r="B50">
         <v>50166</v>
       </c>
       <c r="C50" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D50" t="s">
-        <v>1807</v>
+        <v>1826</v>
       </c>
       <c r="E50" t="s">
-        <v>1808</v>
+        <v>1827</v>
       </c>
       <c r="F50" t="s">
-        <v>1809</v>
+        <v>1828</v>
       </c>
       <c r="G50" t="s">
-        <v>1810</v>
+        <v>1829</v>
       </c>
       <c r="H50"/>
       <c r="I50">
         <v>1256</v>
       </c>
       <c r="J50" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>51056</v>
       </c>
       <c r="B51">
         <v>50204</v>
       </c>
       <c r="C51" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D51" t="s">
-        <v>1811</v>
+        <v>1830</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
-        <v>1812</v>
+        <v>1831</v>
       </c>
       <c r="G51" t="s">
-        <v>1813</v>
+        <v>1832</v>
       </c>
       <c r="H51"/>
       <c r="I51">
         <v>2</v>
       </c>
       <c r="J51" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>51104</v>
       </c>
       <c r="B52">
         <v>49944</v>
       </c>
       <c r="C52" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D52" t="s">
-        <v>1814</v>
+        <v>1833</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>1815</v>
+        <v>1834</v>
       </c>
       <c r="G52" t="s">
-        <v>1816</v>
+        <v>1835</v>
       </c>
       <c r="H52"/>
       <c r="I52">
         <v>6</v>
       </c>
       <c r="J52" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>51105</v>
       </c>
       <c r="B53">
         <v>49949</v>
       </c>
       <c r="C53" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D53" t="s">
-        <v>1814</v>
+        <v>1833</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>1815</v>
+        <v>1834</v>
       </c>
       <c r="G53" t="s">
-        <v>1816</v>
+        <v>1835</v>
       </c>
       <c r="H53"/>
       <c r="I53">
         <v>1</v>
       </c>
       <c r="J53" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>51407</v>
       </c>
       <c r="B54">
         <v>50100</v>
       </c>
       <c r="C54" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D54" t="s">
-        <v>1817</v>
+        <v>1836</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>1818</v>
+        <v>1837</v>
       </c>
       <c r="G54" t="s">
-        <v>1819</v>
+        <v>1838</v>
       </c>
       <c r="H54"/>
       <c r="I54">
         <v>0</v>
       </c>
       <c r="J54" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>50987</v>
       </c>
       <c r="B55">
         <v>50170</v>
       </c>
       <c r="C55" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D55" t="s">
-        <v>1820</v>
+        <v>1839</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
-        <v>1821</v>
+        <v>1840</v>
       </c>
       <c r="G55" t="s">
-        <v>1822</v>
+        <v>1841</v>
       </c>
       <c r="H55"/>
       <c r="I55">
         <v>0</v>
       </c>
       <c r="J55" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>51027</v>
       </c>
       <c r="B56">
         <v>50194</v>
       </c>
       <c r="C56" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D56" t="s">
-        <v>1823</v>
+        <v>1842</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
-        <v>1824</v>
+        <v>1843</v>
       </c>
       <c r="G56" t="s">
-        <v>1825</v>
+        <v>1844</v>
       </c>
       <c r="H56"/>
       <c r="I56">
         <v>0</v>
       </c>
       <c r="J56" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>51028</v>
       </c>
       <c r="B57">
         <v>50195</v>
       </c>
       <c r="C57" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D57" t="s">
-        <v>1823</v>
+        <v>1842</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
-        <v>1824</v>
+        <v>1843</v>
       </c>
       <c r="G57" t="s">
-        <v>1825</v>
+        <v>1844</v>
       </c>
       <c r="H57"/>
       <c r="I57">
         <v>1</v>
       </c>
       <c r="J57" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>51026</v>
       </c>
       <c r="B58">
         <v>50194</v>
       </c>
       <c r="C58" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D58" t="s">
-        <v>1826</v>
+        <v>1845</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>1827</v>
+        <v>1846</v>
       </c>
       <c r="G58" t="s">
-        <v>1828</v>
+        <v>1847</v>
       </c>
       <c r="H58"/>
       <c r="I58">
         <v>3</v>
       </c>
       <c r="J58" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>51037</v>
       </c>
       <c r="B59">
         <v>50197</v>
       </c>
       <c r="C59" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D59" t="s">
-        <v>1829</v>
+        <v>1848</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
-        <v>1830</v>
+        <v>1849</v>
       </c>
       <c r="G59" t="s">
-        <v>1831</v>
+        <v>1850</v>
       </c>
       <c r="H59"/>
       <c r="I59">
         <v>1</v>
       </c>
       <c r="J59" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>50994</v>
       </c>
       <c r="B60">
         <v>50172</v>
       </c>
       <c r="C60" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D60" t="s">
-        <v>1832</v>
+        <v>1851</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
-        <v>1833</v>
+        <v>1852</v>
       </c>
       <c r="G60" t="s">
-        <v>1834</v>
+        <v>1853</v>
       </c>
       <c r="H60"/>
       <c r="I60">
         <v>13</v>
       </c>
       <c r="J60" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>50989</v>
       </c>
       <c r="B61">
         <v>50172</v>
       </c>
       <c r="C61" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D61" t="s">
-        <v>1835</v>
+        <v>1854</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
-        <v>1836</v>
+        <v>1855</v>
       </c>
       <c r="G61" t="s">
-        <v>1837</v>
+        <v>1856</v>
       </c>
       <c r="H61"/>
       <c r="I61">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J61" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>51019</v>
       </c>
       <c r="B62">
         <v>50190</v>
       </c>
       <c r="C62" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D62" t="s">
-        <v>1838</v>
+        <v>1857</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>1839</v>
+        <v>1858</v>
       </c>
       <c r="G62" t="s">
-        <v>1840</v>
+        <v>1859</v>
       </c>
       <c r="H62"/>
       <c r="I62">
         <v>33</v>
       </c>
       <c r="J62" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>50986</v>
       </c>
       <c r="B63">
         <v>50170</v>
       </c>
       <c r="C63" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D63" t="s">
-        <v>1841</v>
+        <v>1860</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>1842</v>
+        <v>1861</v>
       </c>
       <c r="G63" t="s">
-        <v>1843</v>
+        <v>1862</v>
       </c>
       <c r="H63"/>
       <c r="I63">
         <v>2</v>
       </c>
       <c r="J63" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>51096</v>
       </c>
       <c r="B64">
         <v>50103</v>
       </c>
       <c r="C64" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D64" t="s">
-        <v>1844</v>
+        <v>1863</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
-        <v>1845</v>
+        <v>1864</v>
       </c>
       <c r="G64" t="s">
-        <v>1846</v>
+        <v>1865</v>
       </c>
       <c r="H64"/>
       <c r="I64">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J64" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>51097</v>
       </c>
       <c r="B65">
         <v>50115</v>
       </c>
       <c r="C65" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D65" t="s">
-        <v>1844</v>
+        <v>1863</v>
       </c>
       <c r="E65"/>
       <c r="F65" t="s">
-        <v>1845</v>
+        <v>1864</v>
       </c>
       <c r="G65" t="s">
-        <v>1846</v>
+        <v>1865</v>
       </c>
       <c r="H65"/>
       <c r="I65">
         <v>1</v>
       </c>
       <c r="J65" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>51504</v>
       </c>
       <c r="B66">
         <v>50103</v>
       </c>
       <c r="C66" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D66" t="s">
-        <v>1847</v>
+        <v>1866</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
-        <v>1848</v>
+        <v>1867</v>
       </c>
       <c r="G66" t="s">
-        <v>1849</v>
+        <v>1868</v>
       </c>
       <c r="H66"/>
       <c r="I66">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="J66" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>51083</v>
       </c>
       <c r="B67">
         <v>49925</v>
       </c>
       <c r="C67" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D67" t="s">
-        <v>1850</v>
+        <v>1869</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>1851</v>
+        <v>1870</v>
       </c>
       <c r="G67" t="s">
-        <v>1852</v>
+        <v>1871</v>
       </c>
       <c r="H67"/>
       <c r="I67">
         <v>1</v>
       </c>
       <c r="J67" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>51245</v>
       </c>
       <c r="B68">
         <v>49925</v>
       </c>
       <c r="C68" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D68" t="s">
-        <v>1853</v>
+        <v>1872</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
-        <v>1854</v>
+        <v>1873</v>
       </c>
       <c r="G68" t="s">
-        <v>1855</v>
+        <v>1874</v>
       </c>
       <c r="H68"/>
       <c r="I68">
         <v>0</v>
       </c>
       <c r="J68" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>51312</v>
       </c>
       <c r="B69">
         <v>50165</v>
       </c>
       <c r="C69" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D69" t="s">
-        <v>1856</v>
+        <v>1875</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
-        <v>1857</v>
+        <v>1876</v>
       </c>
       <c r="G69" t="s">
-        <v>1858</v>
+        <v>1877</v>
       </c>
       <c r="H69"/>
       <c r="I69">
         <v>0</v>
       </c>
       <c r="J69" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
         <v>51250</v>
       </c>
       <c r="B70">
         <v>50204</v>
       </c>
       <c r="C70" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D70" t="s">
-        <v>1859</v>
+        <v>1878</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
-        <v>1860</v>
+        <v>1879</v>
       </c>
       <c r="G70" t="s">
-        <v>1861</v>
+        <v>1880</v>
       </c>
       <c r="H70"/>
       <c r="I70">
         <v>1</v>
       </c>
       <c r="J70" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>51211</v>
       </c>
       <c r="B71">
         <v>50204</v>
       </c>
       <c r="C71" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D71" t="s">
-        <v>1862</v>
+        <v>1881</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
-        <v>1863</v>
+        <v>1882</v>
       </c>
       <c r="G71" t="s">
-        <v>1864</v>
+        <v>1883</v>
       </c>
       <c r="H71"/>
       <c r="I71">
         <v>1</v>
       </c>
       <c r="J71" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>50867</v>
       </c>
       <c r="B72">
         <v>50079</v>
       </c>
       <c r="C72" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D72" t="s">
-        <v>1865</v>
+        <v>1884</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
-        <v>1866</v>
+        <v>1885</v>
       </c>
       <c r="G72" t="s">
-        <v>1867</v>
+        <v>1886</v>
       </c>
       <c r="H72"/>
       <c r="I72">
         <v>1</v>
       </c>
       <c r="J72" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
         <v>50868</v>
       </c>
       <c r="B73">
         <v>50176</v>
       </c>
       <c r="C73" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D73" t="s">
-        <v>1865</v>
+        <v>1884</v>
       </c>
       <c r="E73"/>
       <c r="F73" t="s">
-        <v>1866</v>
+        <v>1885</v>
       </c>
       <c r="G73" t="s">
-        <v>1867</v>
+        <v>1886</v>
       </c>
       <c r="H73"/>
       <c r="I73">
         <v>3</v>
       </c>
       <c r="J73" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
         <v>50869</v>
       </c>
       <c r="B74">
         <v>50186</v>
       </c>
       <c r="C74" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D74" t="s">
-        <v>1865</v>
+        <v>1884</v>
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
-        <v>1866</v>
+        <v>1885</v>
       </c>
       <c r="G74" t="s">
-        <v>1867</v>
+        <v>1886</v>
       </c>
       <c r="H74"/>
       <c r="I74">
         <v>1</v>
       </c>
       <c r="J74" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>50870</v>
       </c>
       <c r="B75">
         <v>50204</v>
       </c>
       <c r="C75" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D75" t="s">
-        <v>1865</v>
+        <v>1884</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
-        <v>1866</v>
+        <v>1885</v>
       </c>
       <c r="G75" t="s">
-        <v>1867</v>
+        <v>1886</v>
       </c>
       <c r="H75"/>
       <c r="I75">
         <v>0</v>
       </c>
       <c r="J75" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
         <v>50871</v>
       </c>
       <c r="B76">
         <v>50205</v>
       </c>
       <c r="C76" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D76" t="s">
-        <v>1865</v>
+        <v>1884</v>
       </c>
       <c r="E76"/>
       <c r="F76" t="s">
-        <v>1866</v>
+        <v>1885</v>
       </c>
       <c r="G76" t="s">
-        <v>1867</v>
+        <v>1886</v>
       </c>
       <c r="H76"/>
       <c r="I76">
         <v>2</v>
       </c>
       <c r="J76" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
         <v>50872</v>
       </c>
       <c r="B77">
         <v>49944</v>
       </c>
       <c r="C77" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D77" t="s">
-        <v>1865</v>
+        <v>1884</v>
       </c>
       <c r="E77"/>
       <c r="F77" t="s">
-        <v>1866</v>
+        <v>1885</v>
       </c>
       <c r="G77" t="s">
-        <v>1867</v>
+        <v>1886</v>
       </c>
       <c r="H77"/>
       <c r="I77">
         <v>4</v>
       </c>
       <c r="J77" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
         <v>50873</v>
       </c>
       <c r="B78">
         <v>49949</v>
       </c>
       <c r="C78" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D78" t="s">
-        <v>1865</v>
+        <v>1884</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
-        <v>1866</v>
+        <v>1885</v>
       </c>
       <c r="G78" t="s">
-        <v>1867</v>
+        <v>1886</v>
       </c>
       <c r="H78"/>
       <c r="I78">
         <v>1</v>
       </c>
       <c r="J78" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
         <v>50874</v>
       </c>
       <c r="B79">
         <v>50167</v>
       </c>
       <c r="C79" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D79" t="s">
-        <v>1865</v>
+        <v>1884</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
-        <v>1866</v>
+        <v>1885</v>
       </c>
       <c r="G79" t="s">
-        <v>1867</v>
+        <v>1886</v>
       </c>
       <c r="H79"/>
       <c r="I79">
         <v>8</v>
       </c>
       <c r="J79" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
         <v>50875</v>
       </c>
       <c r="B80">
         <v>50071</v>
       </c>
       <c r="C80" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D80" t="s">
-        <v>1865</v>
+        <v>1884</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
-        <v>1866</v>
+        <v>1885</v>
       </c>
       <c r="G80" t="s">
-        <v>1867</v>
+        <v>1886</v>
       </c>
       <c r="H80"/>
       <c r="I80">
         <v>5</v>
       </c>
       <c r="J80" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
         <v>50876</v>
       </c>
       <c r="B81">
         <v>50076</v>
       </c>
       <c r="C81" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D81" t="s">
-        <v>1865</v>
+        <v>1884</v>
       </c>
       <c r="E81"/>
       <c r="F81" t="s">
-        <v>1866</v>
+        <v>1885</v>
       </c>
       <c r="G81" t="s">
-        <v>1867</v>
+        <v>1886</v>
       </c>
       <c r="H81"/>
       <c r="I81">
         <v>3</v>
       </c>
       <c r="J81" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
         <v>50877</v>
       </c>
       <c r="B82">
         <v>50095</v>
       </c>
       <c r="C82" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D82" t="s">
-        <v>1865</v>
+        <v>1884</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
-        <v>1866</v>
+        <v>1885</v>
       </c>
       <c r="G82" t="s">
-        <v>1867</v>
+        <v>1886</v>
       </c>
       <c r="H82"/>
       <c r="I82">
         <v>8</v>
       </c>
       <c r="J82" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
         <v>50878</v>
       </c>
       <c r="B83">
         <v>50096</v>
       </c>
       <c r="C83" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D83" t="s">
-        <v>1865</v>
+        <v>1884</v>
       </c>
       <c r="E83"/>
       <c r="F83" t="s">
-        <v>1866</v>
+        <v>1885</v>
       </c>
       <c r="G83" t="s">
-        <v>1867</v>
+        <v>1886</v>
       </c>
       <c r="H83"/>
       <c r="I83">
         <v>0</v>
       </c>
       <c r="J83" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
         <v>50879</v>
       </c>
       <c r="B84">
         <v>50097</v>
       </c>
       <c r="C84" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D84" t="s">
-        <v>1865</v>
+        <v>1884</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
-        <v>1866</v>
+        <v>1885</v>
       </c>
       <c r="G84" t="s">
-        <v>1867</v>
+        <v>1886</v>
       </c>
       <c r="H84"/>
       <c r="I84">
         <v>0</v>
       </c>
       <c r="J84" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
         <v>50880</v>
       </c>
       <c r="B85">
         <v>50107</v>
       </c>
       <c r="C85" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D85" t="s">
-        <v>1865</v>
+        <v>1884</v>
       </c>
       <c r="E85"/>
       <c r="F85" t="s">
-        <v>1866</v>
+        <v>1885</v>
       </c>
       <c r="G85" t="s">
-        <v>1867</v>
+        <v>1886</v>
       </c>
       <c r="H85"/>
       <c r="I85">
         <v>4</v>
       </c>
       <c r="J85" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86">
         <v>50881</v>
       </c>
       <c r="B86">
         <v>50108</v>
       </c>
       <c r="C86" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D86" t="s">
-        <v>1865</v>
+        <v>1884</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
-        <v>1866</v>
+        <v>1885</v>
       </c>
       <c r="G86" t="s">
-        <v>1867</v>
+        <v>1886</v>
       </c>
       <c r="H86"/>
       <c r="I86">
         <v>1</v>
       </c>
       <c r="J86" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87">
         <v>50882</v>
       </c>
       <c r="B87">
         <v>50109</v>
       </c>
       <c r="C87" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D87" t="s">
-        <v>1865</v>
+        <v>1884</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
-        <v>1866</v>
+        <v>1885</v>
       </c>
       <c r="G87" t="s">
-        <v>1867</v>
+        <v>1886</v>
       </c>
       <c r="H87"/>
       <c r="I87">
         <v>1</v>
       </c>
       <c r="J87" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88">
         <v>51251</v>
       </c>
       <c r="B88">
         <v>50205</v>
       </c>
       <c r="C88" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D88" t="s">
-        <v>1868</v>
+        <v>1887</v>
       </c>
       <c r="E88"/>
       <c r="F88" t="s">
-        <v>1869</v>
+        <v>1888</v>
       </c>
       <c r="G88" t="s">
-        <v>1870</v>
+        <v>1889</v>
       </c>
       <c r="H88"/>
       <c r="I88">
         <v>2</v>
       </c>
       <c r="J88" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89">
         <v>50959</v>
       </c>
       <c r="B89">
         <v>50162</v>
       </c>
       <c r="C89" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D89" t="s">
-        <v>1871</v>
+        <v>1890</v>
       </c>
       <c r="E89"/>
       <c r="F89" t="s">
-        <v>1872</v>
+        <v>1891</v>
       </c>
       <c r="G89" t="s">
-        <v>1873</v>
+        <v>1892</v>
       </c>
       <c r="H89"/>
       <c r="I89">
         <v>0</v>
       </c>
       <c r="J89" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90">
         <v>50948</v>
       </c>
       <c r="B90">
         <v>50163</v>
       </c>
       <c r="C90" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D90" t="s">
-        <v>1874</v>
+        <v>1893</v>
       </c>
       <c r="E90"/>
       <c r="F90" t="s">
-        <v>1875</v>
+        <v>1894</v>
       </c>
       <c r="G90" t="s">
-        <v>1876</v>
+        <v>1895</v>
       </c>
       <c r="H90"/>
       <c r="I90">
         <v>15</v>
       </c>
       <c r="J90" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91">
         <v>51012</v>
       </c>
       <c r="B91">
         <v>50185</v>
       </c>
       <c r="C91" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D91" t="s">
-        <v>1877</v>
+        <v>1896</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
-        <v>1878</v>
+        <v>1897</v>
       </c>
       <c r="G91" t="s">
-        <v>1879</v>
+        <v>1898</v>
       </c>
       <c r="H91"/>
       <c r="I91">
         <v>0</v>
       </c>
       <c r="J91" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92">
         <v>51036</v>
       </c>
       <c r="B92">
         <v>50196</v>
       </c>
       <c r="C92" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D92" t="s">
-        <v>1880</v>
+        <v>1899</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
-        <v>1881</v>
+        <v>1900</v>
       </c>
       <c r="G92" t="s">
-        <v>1882</v>
+        <v>1901</v>
       </c>
       <c r="H92"/>
       <c r="I92">
         <v>1</v>
       </c>
       <c r="J92" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93">
         <v>51276</v>
       </c>
       <c r="B93">
         <v>50196</v>
       </c>
       <c r="C93" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D93" t="s">
-        <v>1883</v>
+        <v>1902</v>
       </c>
       <c r="E93"/>
       <c r="F93" t="s">
-        <v>1884</v>
+        <v>1903</v>
       </c>
       <c r="G93" t="s">
-        <v>1885</v>
+        <v>1904</v>
       </c>
       <c r="H93"/>
       <c r="I93">
         <v>0</v>
       </c>
       <c r="J93" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94">
         <v>51275</v>
       </c>
       <c r="B94">
         <v>50196</v>
       </c>
       <c r="C94" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D94" t="s">
-        <v>1886</v>
+        <v>1905</v>
       </c>
       <c r="E94"/>
       <c r="F94" t="s">
-        <v>1887</v>
+        <v>1906</v>
       </c>
       <c r="G94" t="s">
-        <v>1888</v>
+        <v>1907</v>
       </c>
       <c r="H94"/>
       <c r="I94">
         <v>0</v>
       </c>
       <c r="J94" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95">
         <v>51148</v>
       </c>
       <c r="B95">
         <v>49953</v>
       </c>
       <c r="C95" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D95" t="s">
-        <v>1889</v>
+        <v>1908</v>
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
-        <v>1890</v>
+        <v>1909</v>
       </c>
       <c r="G95" t="s">
-        <v>1891</v>
+        <v>1910</v>
       </c>
       <c r="H95"/>
       <c r="I95">
         <v>0</v>
       </c>
       <c r="J95" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96">
         <v>51149</v>
       </c>
       <c r="B96">
         <v>50145</v>
       </c>
       <c r="C96" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D96" t="s">
-        <v>1889</v>
+        <v>1908</v>
       </c>
       <c r="E96"/>
       <c r="F96" t="s">
-        <v>1890</v>
+        <v>1909</v>
       </c>
       <c r="G96" t="s">
-        <v>1891</v>
+        <v>1910</v>
       </c>
       <c r="H96"/>
       <c r="I96">
         <v>1</v>
       </c>
       <c r="J96" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97">
         <v>51150</v>
       </c>
       <c r="B97">
         <v>50144</v>
       </c>
       <c r="C97" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D97" t="s">
-        <v>1889</v>
+        <v>1908</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
-        <v>1890</v>
+        <v>1909</v>
       </c>
       <c r="G97" t="s">
-        <v>1891</v>
+        <v>1910</v>
       </c>
       <c r="H97"/>
       <c r="I97">
         <v>0</v>
       </c>
       <c r="J97" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98">
         <v>51151</v>
       </c>
       <c r="B98">
         <v>50135</v>
       </c>
       <c r="C98" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D98" t="s">
-        <v>1889</v>
+        <v>1908</v>
       </c>
       <c r="E98"/>
       <c r="F98" t="s">
-        <v>1890</v>
+        <v>1909</v>
       </c>
       <c r="G98" t="s">
-        <v>1891</v>
+        <v>1910</v>
       </c>
       <c r="H98"/>
       <c r="I98">
         <v>0</v>
       </c>
       <c r="J98" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99">
         <v>51153</v>
       </c>
       <c r="B99">
         <v>50077</v>
       </c>
       <c r="C99" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D99" t="s">
-        <v>1889</v>
+        <v>1908</v>
       </c>
       <c r="E99"/>
       <c r="F99" t="s">
-        <v>1890</v>
+        <v>1909</v>
       </c>
       <c r="G99" t="s">
-        <v>1891</v>
+        <v>1910</v>
       </c>
       <c r="H99"/>
       <c r="I99">
         <v>3</v>
       </c>
       <c r="J99" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100">
         <v>51154</v>
       </c>
       <c r="B100">
         <v>50070</v>
       </c>
       <c r="C100" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D100" t="s">
-        <v>1889</v>
+        <v>1908</v>
       </c>
       <c r="E100"/>
       <c r="F100" t="s">
-        <v>1890</v>
+        <v>1909</v>
       </c>
       <c r="G100" t="s">
-        <v>1891</v>
+        <v>1910</v>
       </c>
       <c r="H100"/>
       <c r="I100">
         <v>0</v>
       </c>
       <c r="J100" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101">
         <v>51155</v>
       </c>
       <c r="B101">
         <v>50117</v>
       </c>
       <c r="C101" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D101" t="s">
-        <v>1889</v>
+        <v>1908</v>
       </c>
       <c r="E101"/>
       <c r="F101" t="s">
-        <v>1890</v>
+        <v>1909</v>
       </c>
       <c r="G101" t="s">
-        <v>1891</v>
+        <v>1910</v>
       </c>
       <c r="H101"/>
       <c r="I101">
         <v>0</v>
       </c>
       <c r="J101" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102">
         <v>51156</v>
       </c>
       <c r="B102">
         <v>50126</v>
       </c>
       <c r="C102" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D102" t="s">
-        <v>1889</v>
+        <v>1908</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
-        <v>1890</v>
+        <v>1909</v>
       </c>
       <c r="G102" t="s">
-        <v>1891</v>
+        <v>1910</v>
       </c>
       <c r="H102"/>
       <c r="I102">
         <v>0</v>
       </c>
       <c r="J102" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103">
         <v>51157</v>
       </c>
       <c r="B103">
         <v>50127</v>
       </c>
       <c r="C103" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D103" t="s">
-        <v>1889</v>
+        <v>1908</v>
       </c>
       <c r="E103"/>
       <c r="F103" t="s">
-        <v>1890</v>
+        <v>1909</v>
       </c>
       <c r="G103" t="s">
-        <v>1891</v>
+        <v>1910</v>
       </c>
       <c r="H103"/>
       <c r="I103">
         <v>1</v>
       </c>
       <c r="J103" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104">
         <v>50899</v>
       </c>
       <c r="B104">
         <v>50144</v>
       </c>
       <c r="C104" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D104" t="s">
-        <v>1892</v>
+        <v>1911</v>
       </c>
       <c r="E104"/>
       <c r="F104" t="s">
-        <v>1893</v>
+        <v>1912</v>
       </c>
       <c r="G104" t="s">
-        <v>1894</v>
+        <v>1913</v>
       </c>
       <c r="H104"/>
       <c r="I104">
         <v>0</v>
       </c>
       <c r="J104" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105">
         <v>51411</v>
       </c>
       <c r="B105">
         <v>50144</v>
       </c>
       <c r="C105" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D105" t="s">
-        <v>1895</v>
+        <v>1914</v>
       </c>
       <c r="E105"/>
       <c r="F105" t="s">
-        <v>1896</v>
+        <v>1915</v>
       </c>
       <c r="G105" t="s">
-        <v>1897</v>
+        <v>1916</v>
       </c>
       <c r="H105"/>
       <c r="I105">
         <v>1</v>
       </c>
       <c r="J105" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106">
         <v>51062</v>
       </c>
       <c r="B106">
         <v>50189</v>
       </c>
       <c r="C106" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D106" t="s">
-        <v>1898</v>
+        <v>1917</v>
       </c>
       <c r="E106"/>
       <c r="F106" t="s">
-        <v>1899</v>
+        <v>1918</v>
       </c>
       <c r="G106" t="s">
-        <v>1900</v>
+        <v>1919</v>
       </c>
       <c r="H106"/>
       <c r="I106">
         <v>5</v>
       </c>
       <c r="J106" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107">
         <v>50980</v>
       </c>
       <c r="B107">
         <v>50170</v>
       </c>
       <c r="C107" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D107" t="s">
-        <v>1901</v>
+        <v>1920</v>
       </c>
       <c r="E107"/>
       <c r="F107" t="s">
-        <v>1902</v>
+        <v>1921</v>
       </c>
       <c r="G107" t="s">
-        <v>1903</v>
+        <v>1922</v>
       </c>
       <c r="H107"/>
       <c r="I107">
         <v>3</v>
       </c>
       <c r="J107" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108">
         <v>51252</v>
       </c>
       <c r="B108">
         <v>50081</v>
       </c>
       <c r="C108" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D108" t="s">
-        <v>1904</v>
+        <v>1923</v>
       </c>
       <c r="E108"/>
       <c r="F108" t="s">
-        <v>1905</v>
+        <v>1924</v>
       </c>
       <c r="G108" t="s">
-        <v>1906</v>
+        <v>1925</v>
       </c>
       <c r="H108"/>
       <c r="I108">
         <v>0</v>
       </c>
       <c r="J108" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109">
         <v>51231</v>
       </c>
       <c r="B109">
         <v>50186</v>
       </c>
       <c r="C109" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D109" t="s">
-        <v>1907</v>
+        <v>1926</v>
       </c>
       <c r="E109"/>
       <c r="F109" t="s">
-        <v>1908</v>
+        <v>1927</v>
       </c>
       <c r="G109" t="s">
-        <v>1909</v>
+        <v>1928</v>
       </c>
       <c r="H109"/>
       <c r="I109">
         <v>2</v>
       </c>
       <c r="J109" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110">
         <v>51232</v>
       </c>
       <c r="B110">
         <v>50185</v>
       </c>
       <c r="C110" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D110" t="s">
-        <v>1907</v>
+        <v>1926</v>
       </c>
       <c r="E110"/>
       <c r="F110" t="s">
-        <v>1908</v>
+        <v>1927</v>
       </c>
       <c r="G110" t="s">
-        <v>1909</v>
+        <v>1928</v>
       </c>
       <c r="H110"/>
       <c r="I110">
         <v>0</v>
       </c>
       <c r="J110" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111">
         <v>51261</v>
       </c>
       <c r="B111">
         <v>50081</v>
       </c>
       <c r="C111" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D111" t="s">
-        <v>1910</v>
+        <v>1929</v>
       </c>
       <c r="E111"/>
       <c r="F111" t="s">
-        <v>1911</v>
+        <v>1930</v>
       </c>
       <c r="G111" t="s">
-        <v>1912</v>
+        <v>1931</v>
       </c>
       <c r="H111"/>
       <c r="I111">
         <v>0</v>
       </c>
       <c r="J111" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112">
         <v>51262</v>
       </c>
       <c r="B112">
         <v>50082</v>
       </c>
       <c r="C112" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D112" t="s">
-        <v>1910</v>
+        <v>1929</v>
       </c>
       <c r="E112"/>
       <c r="F112" t="s">
-        <v>1911</v>
+        <v>1930</v>
       </c>
       <c r="G112" t="s">
-        <v>1912</v>
+        <v>1931</v>
       </c>
       <c r="H112"/>
       <c r="I112">
         <v>1</v>
       </c>
       <c r="J112" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113">
         <v>50960</v>
       </c>
       <c r="B113">
         <v>50165</v>
       </c>
       <c r="C113" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D113" t="s">
-        <v>1913</v>
+        <v>1932</v>
       </c>
       <c r="E113"/>
       <c r="F113" t="s">
-        <v>1914</v>
+        <v>1933</v>
       </c>
       <c r="G113" t="s">
-        <v>1915</v>
+        <v>1934</v>
       </c>
       <c r="H113"/>
       <c r="I113">
         <v>1</v>
       </c>
       <c r="J113" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114">
         <v>50955</v>
       </c>
       <c r="B114">
         <v>50166</v>
       </c>
       <c r="C114" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D114" t="s">
-        <v>1916</v>
+        <v>1935</v>
       </c>
       <c r="E114"/>
       <c r="F114" t="s">
-        <v>1917</v>
+        <v>1936</v>
       </c>
       <c r="G114" t="s">
-        <v>1918</v>
+        <v>1937</v>
       </c>
       <c r="H114"/>
       <c r="I114">
         <v>0</v>
       </c>
       <c r="J114" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115">
         <v>51366</v>
       </c>
       <c r="B115">
         <v>50135</v>
       </c>
       <c r="C115" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D115" t="s">
-        <v>1919</v>
+        <v>1938</v>
       </c>
       <c r="E115"/>
       <c r="F115" t="s">
-        <v>1920</v>
+        <v>1939</v>
       </c>
       <c r="G115" t="s">
-        <v>1921</v>
+        <v>1940</v>
       </c>
       <c r="H115"/>
       <c r="I115">
         <v>0</v>
       </c>
       <c r="J115" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116">
         <v>51098</v>
       </c>
       <c r="B116">
         <v>50166</v>
       </c>
       <c r="C116" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D116" t="s">
-        <v>1922</v>
+        <v>1941</v>
       </c>
       <c r="E116"/>
       <c r="F116" t="s">
-        <v>1923</v>
+        <v>1942</v>
       </c>
       <c r="G116" t="s">
-        <v>1924</v>
+        <v>1943</v>
       </c>
       <c r="H116"/>
       <c r="I116">
         <v>0</v>
       </c>
       <c r="J116" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117">
         <v>51099</v>
       </c>
       <c r="B117">
         <v>50166</v>
       </c>
       <c r="C117" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D117" t="s">
-        <v>1925</v>
+        <v>1944</v>
       </c>
       <c r="E117"/>
       <c r="F117" t="s">
-        <v>1926</v>
+        <v>1945</v>
       </c>
       <c r="G117" t="s">
-        <v>1927</v>
+        <v>1946</v>
       </c>
       <c r="H117"/>
       <c r="I117">
         <v>0</v>
       </c>
       <c r="J117" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118">
         <v>51174</v>
       </c>
       <c r="B118">
         <v>50197</v>
       </c>
       <c r="C118" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D118" t="s">
-        <v>1928</v>
+        <v>1947</v>
       </c>
       <c r="E118"/>
       <c r="F118" t="s">
-        <v>1929</v>
+        <v>1948</v>
       </c>
       <c r="G118" t="s">
-        <v>1930</v>
+        <v>1949</v>
       </c>
       <c r="H118"/>
       <c r="I118">
         <v>0</v>
       </c>
       <c r="J118" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119">
         <v>51505</v>
       </c>
       <c r="B119">
         <v>50103</v>
       </c>
       <c r="C119" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D119" t="s">
-        <v>1931</v>
+        <v>1950</v>
       </c>
       <c r="E119" t="s">
-        <v>1932</v>
+        <v>1951</v>
       </c>
       <c r="F119" t="s">
-        <v>1933</v>
+        <v>1952</v>
       </c>
       <c r="G119" t="s">
-        <v>1934</v>
+        <v>1953</v>
       </c>
       <c r="H119"/>
       <c r="I119">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="J119" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120">
         <v>51506</v>
       </c>
       <c r="B120">
         <v>50115</v>
       </c>
       <c r="C120" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D120" t="s">
-        <v>1931</v>
+        <v>1950</v>
       </c>
       <c r="E120" t="s">
-        <v>1935</v>
+        <v>1954</v>
       </c>
       <c r="F120" t="s">
-        <v>1933</v>
+        <v>1952</v>
       </c>
       <c r="G120" t="s">
-        <v>1934</v>
+        <v>1953</v>
       </c>
       <c r="H120"/>
       <c r="I120">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="J120" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121">
         <v>51507</v>
       </c>
       <c r="B121">
         <v>50116</v>
       </c>
       <c r="C121" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D121" t="s">
-        <v>1931</v>
+        <v>1950</v>
       </c>
       <c r="E121" t="s">
-        <v>1936</v>
+        <v>1955</v>
       </c>
       <c r="F121" t="s">
-        <v>1933</v>
+        <v>1952</v>
       </c>
       <c r="G121" t="s">
-        <v>1934</v>
+        <v>1953</v>
       </c>
       <c r="H121"/>
       <c r="I121">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="J121" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122">
         <v>51017</v>
       </c>
       <c r="B122">
         <v>50190</v>
       </c>
       <c r="C122" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D122" t="s">
-        <v>1937</v>
+        <v>1956</v>
       </c>
       <c r="E122"/>
       <c r="F122" t="s">
-        <v>1938</v>
+        <v>1957</v>
       </c>
       <c r="G122" t="s">
-        <v>1939</v>
+        <v>1958</v>
       </c>
       <c r="H122"/>
       <c r="I122">
         <v>34</v>
       </c>
       <c r="J122" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123">
         <v>51018</v>
       </c>
       <c r="B123">
         <v>50198</v>
       </c>
       <c r="C123" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D123" t="s">
-        <v>1937</v>
+        <v>1956</v>
       </c>
       <c r="E123"/>
       <c r="F123" t="s">
-        <v>1938</v>
+        <v>1957</v>
       </c>
       <c r="G123" t="s">
-        <v>1939</v>
+        <v>1958</v>
       </c>
       <c r="H123"/>
       <c r="I123">
         <v>12</v>
       </c>
       <c r="J123" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124">
         <v>51353</v>
       </c>
       <c r="B124">
         <v>50088</v>
       </c>
       <c r="C124" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D124" t="s">
-        <v>1940</v>
+        <v>1959</v>
       </c>
       <c r="E124" t="s">
-        <v>1941</v>
+        <v>1960</v>
       </c>
       <c r="F124" t="s">
-        <v>1942</v>
+        <v>1961</v>
       </c>
       <c r="G124" t="s">
-        <v>1943</v>
+        <v>1962</v>
       </c>
       <c r="H124"/>
       <c r="I124">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="J124" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125">
         <v>51041</v>
       </c>
       <c r="B125">
         <v>50199</v>
       </c>
       <c r="C125" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D125" t="s">
-        <v>1944</v>
+        <v>1963</v>
       </c>
       <c r="E125"/>
       <c r="F125" t="s">
-        <v>1945</v>
+        <v>1964</v>
       </c>
       <c r="G125" t="s">
-        <v>1946</v>
+        <v>1965</v>
       </c>
       <c r="H125"/>
       <c r="I125">
         <v>0</v>
       </c>
       <c r="J125" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126">
         <v>51204</v>
       </c>
       <c r="B126">
         <v>50078</v>
       </c>
       <c r="C126" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D126" t="s">
-        <v>1947</v>
+        <v>1966</v>
       </c>
       <c r="E126"/>
       <c r="F126" t="s">
-        <v>1948</v>
+        <v>1967</v>
       </c>
       <c r="G126" t="s">
-        <v>1949</v>
+        <v>1968</v>
       </c>
       <c r="H126"/>
       <c r="I126">
         <v>0</v>
       </c>
       <c r="J126" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127">
         <v>51000</v>
       </c>
       <c r="B127">
         <v>49944</v>
       </c>
       <c r="C127" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D127" t="s">
-        <v>1950</v>
+        <v>1969</v>
       </c>
       <c r="E127"/>
       <c r="F127" t="s">
-        <v>1951</v>
+        <v>1970</v>
       </c>
       <c r="G127" t="s">
-        <v>1952</v>
+        <v>1971</v>
       </c>
       <c r="H127"/>
       <c r="I127">
         <v>3</v>
       </c>
       <c r="J127" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128">
         <v>51299</v>
       </c>
       <c r="B128">
         <v>50078</v>
       </c>
       <c r="C128" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D128"/>
       <c r="E128"/>
       <c r="F128" t="s">
-        <v>1953</v>
+        <v>1972</v>
       </c>
       <c r="G128" t="s">
-        <v>1954</v>
+        <v>1973</v>
       </c>
       <c r="H128"/>
       <c r="I128">
         <v>0</v>
       </c>
       <c r="J128" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129">
         <v>51415</v>
       </c>
       <c r="B129">
         <v>50078</v>
       </c>
       <c r="C129" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D129" t="s">
-        <v>1955</v>
+        <v>1974</v>
       </c>
       <c r="E129"/>
       <c r="F129" t="s">
-        <v>1956</v>
+        <v>1975</v>
       </c>
       <c r="G129" t="s">
-        <v>1957</v>
+        <v>1976</v>
       </c>
       <c r="H129"/>
       <c r="I129">
         <v>0</v>
       </c>
       <c r="J129" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130">
         <v>51189</v>
       </c>
       <c r="B130">
         <v>50078</v>
       </c>
       <c r="C130" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D130" t="s">
-        <v>1958</v>
+        <v>1977</v>
       </c>
       <c r="E130"/>
       <c r="F130" t="s">
-        <v>1959</v>
+        <v>1978</v>
       </c>
       <c r="G130" t="s">
-        <v>1960</v>
+        <v>1979</v>
       </c>
       <c r="H130"/>
       <c r="I130">
         <v>2</v>
       </c>
       <c r="J130" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131">
         <v>51046</v>
       </c>
       <c r="B131">
         <v>50201</v>
       </c>
       <c r="C131" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D131" t="s">
-        <v>1961</v>
+        <v>1980</v>
       </c>
       <c r="E131"/>
       <c r="F131" t="s">
-        <v>1962</v>
+        <v>1981</v>
       </c>
       <c r="G131" t="s">
-        <v>1963</v>
+        <v>1982</v>
       </c>
       <c r="H131"/>
       <c r="I131">
         <v>15</v>
       </c>
       <c r="J131" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132">
         <v>51047</v>
       </c>
       <c r="B132">
         <v>50201</v>
       </c>
       <c r="C132" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D132" t="s">
-        <v>1964</v>
+        <v>1983</v>
       </c>
       <c r="E132"/>
       <c r="F132" t="s">
-        <v>1965</v>
+        <v>1984</v>
       </c>
       <c r="G132" t="s">
-        <v>1966</v>
+        <v>1985</v>
       </c>
       <c r="H132"/>
       <c r="I132">
         <v>8</v>
       </c>
       <c r="J132" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133">
         <v>51039</v>
       </c>
       <c r="B133">
         <v>50198</v>
       </c>
       <c r="C133" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D133" t="s">
-        <v>1967</v>
+        <v>1986</v>
       </c>
       <c r="E133"/>
       <c r="F133" t="s">
-        <v>1968</v>
+        <v>1987</v>
       </c>
       <c r="G133" t="s">
-        <v>1969</v>
+        <v>1988</v>
       </c>
       <c r="H133"/>
       <c r="I133">
         <v>3</v>
       </c>
       <c r="J133" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134">
         <v>51181</v>
       </c>
       <c r="B134">
         <v>50076</v>
       </c>
       <c r="C134" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D134" t="s">
-        <v>1970</v>
+        <v>1989</v>
       </c>
       <c r="E134"/>
       <c r="F134" t="s">
-        <v>1971</v>
+        <v>1990</v>
       </c>
       <c r="G134" t="s">
-        <v>1972</v>
+        <v>1991</v>
       </c>
       <c r="H134"/>
       <c r="I134">
         <v>1</v>
       </c>
       <c r="J134" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135">
         <v>50993</v>
       </c>
       <c r="B135">
         <v>50172</v>
       </c>
       <c r="C135" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D135" t="s">
-        <v>1835</v>
+        <v>1854</v>
       </c>
       <c r="E135"/>
       <c r="F135" t="s">
-        <v>1973</v>
+        <v>1992</v>
       </c>
       <c r="G135" t="s">
-        <v>1974</v>
+        <v>1993</v>
       </c>
       <c r="H135"/>
       <c r="I135">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J135" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136">
         <v>50974</v>
       </c>
       <c r="B136">
         <v>50167</v>
       </c>
       <c r="C136" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D136" t="s">
-        <v>1975</v>
+        <v>1994</v>
       </c>
       <c r="E136"/>
       <c r="F136" t="s">
-        <v>1976</v>
+        <v>1995</v>
       </c>
       <c r="G136" t="s">
-        <v>1977</v>
+        <v>1996</v>
       </c>
       <c r="H136"/>
       <c r="I136">
         <v>4</v>
       </c>
       <c r="J136" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137">
         <v>50950</v>
       </c>
       <c r="B137">
         <v>50164</v>
       </c>
       <c r="C137" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D137" t="s">
-        <v>1978</v>
+        <v>1997</v>
       </c>
       <c r="E137"/>
       <c r="F137" t="s">
-        <v>1979</v>
+        <v>1998</v>
       </c>
       <c r="G137" t="s">
-        <v>1980</v>
+        <v>1999</v>
       </c>
       <c r="H137"/>
       <c r="I137">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J137" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138">
         <v>50951</v>
       </c>
       <c r="B138">
         <v>50079</v>
       </c>
       <c r="C138" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D138" t="s">
-        <v>1978</v>
+        <v>1997</v>
       </c>
       <c r="E138"/>
       <c r="F138" t="s">
-        <v>1979</v>
+        <v>1998</v>
       </c>
       <c r="G138" t="s">
-        <v>1980</v>
+        <v>1999</v>
       </c>
       <c r="H138"/>
       <c r="I138">
         <v>1</v>
       </c>
       <c r="J138" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139">
         <v>50894</v>
       </c>
       <c r="B139">
         <v>50079</v>
       </c>
       <c r="C139" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D139" t="s">
-        <v>1981</v>
+        <v>2000</v>
       </c>
       <c r="E139"/>
       <c r="F139" t="s">
-        <v>1982</v>
+        <v>2001</v>
       </c>
       <c r="G139" t="s">
-        <v>1983</v>
+        <v>2002</v>
       </c>
       <c r="H139"/>
       <c r="I139">
         <v>1</v>
       </c>
       <c r="J139" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140">
         <v>51053</v>
       </c>
       <c r="B140">
         <v>50204</v>
       </c>
       <c r="C140" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D140" t="s">
-        <v>1859</v>
+        <v>1878</v>
       </c>
       <c r="E140"/>
       <c r="F140" t="s">
-        <v>1984</v>
+        <v>2003</v>
       </c>
       <c r="G140" t="s">
-        <v>1985</v>
+        <v>2004</v>
       </c>
       <c r="H140"/>
       <c r="I140">
         <v>0</v>
       </c>
       <c r="J140" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141">
         <v>50933</v>
       </c>
       <c r="B141">
         <v>50169</v>
       </c>
       <c r="C141" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D141" t="s">
-        <v>1986</v>
+        <v>2005</v>
       </c>
       <c r="E141"/>
       <c r="F141" t="s">
-        <v>1987</v>
+        <v>2006</v>
       </c>
       <c r="G141" t="s">
-        <v>1988</v>
+        <v>2007</v>
       </c>
       <c r="H141"/>
       <c r="I141">
         <v>1</v>
       </c>
       <c r="J141" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142">
         <v>50934</v>
       </c>
       <c r="B142">
         <v>50126</v>
       </c>
       <c r="C142" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D142" t="s">
-        <v>1986</v>
+        <v>2005</v>
       </c>
       <c r="E142"/>
       <c r="F142" t="s">
-        <v>1987</v>
+        <v>2006</v>
       </c>
       <c r="G142" t="s">
-        <v>1988</v>
+        <v>2007</v>
       </c>
       <c r="H142"/>
       <c r="I142">
         <v>0</v>
       </c>
       <c r="J142" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143">
         <v>50961</v>
       </c>
       <c r="B143">
         <v>50167</v>
       </c>
       <c r="C143" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D143" t="s">
-        <v>1989</v>
+        <v>2008</v>
       </c>
       <c r="E143"/>
       <c r="F143" t="s">
-        <v>1990</v>
+        <v>2009</v>
       </c>
       <c r="G143" t="s">
-        <v>1991</v>
+        <v>2010</v>
       </c>
       <c r="H143"/>
       <c r="I143">
         <v>19</v>
       </c>
       <c r="J143" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144">
         <v>50962</v>
       </c>
       <c r="B144">
         <v>50169</v>
       </c>
       <c r="C144" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D144" t="s">
-        <v>1989</v>
+        <v>2008</v>
       </c>
       <c r="E144"/>
       <c r="F144" t="s">
-        <v>1990</v>
+        <v>2009</v>
       </c>
       <c r="G144" t="s">
-        <v>1991</v>
+        <v>2010</v>
       </c>
       <c r="H144"/>
       <c r="I144">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J144" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145">
         <v>51106</v>
       </c>
       <c r="B145">
         <v>49944</v>
       </c>
       <c r="C145" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D145" t="s">
-        <v>1992</v>
+        <v>2011</v>
       </c>
       <c r="E145"/>
       <c r="F145" t="s">
-        <v>1993</v>
+        <v>2012</v>
       </c>
       <c r="G145" t="s">
-        <v>1994</v>
+        <v>2013</v>
       </c>
       <c r="H145"/>
       <c r="I145">
         <v>9</v>
       </c>
       <c r="J145" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146">
         <v>51131</v>
       </c>
       <c r="B146">
         <v>49949</v>
       </c>
       <c r="C146" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D146" t="s">
-        <v>1995</v>
+        <v>2014</v>
       </c>
       <c r="E146"/>
       <c r="F146" t="s">
-        <v>1996</v>
+        <v>2015</v>
       </c>
       <c r="G146" t="s">
-        <v>1997</v>
+        <v>2016</v>
       </c>
       <c r="H146"/>
       <c r="I146">
         <v>1</v>
       </c>
       <c r="J146" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147">
         <v>51132</v>
       </c>
       <c r="B147">
         <v>49944</v>
       </c>
       <c r="C147" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D147" t="s">
-        <v>1995</v>
+        <v>2014</v>
       </c>
       <c r="E147"/>
       <c r="F147" t="s">
-        <v>1996</v>
+        <v>2015</v>
       </c>
       <c r="G147" t="s">
-        <v>1997</v>
+        <v>2016</v>
       </c>
       <c r="H147"/>
       <c r="I147">
         <v>3</v>
       </c>
       <c r="J147" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148">
         <v>51133</v>
       </c>
       <c r="B148">
         <v>50202</v>
       </c>
       <c r="C148" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D148" t="s">
-        <v>1995</v>
+        <v>2014</v>
       </c>
       <c r="E148"/>
       <c r="F148" t="s">
-        <v>1996</v>
+        <v>2015</v>
       </c>
       <c r="G148" t="s">
-        <v>1997</v>
+        <v>2016</v>
       </c>
       <c r="H148"/>
       <c r="I148">
         <v>0</v>
       </c>
       <c r="J148" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149">
         <v>51463</v>
       </c>
       <c r="B149">
         <v>50120</v>
       </c>
       <c r="C149" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D149" t="s">
-        <v>1998</v>
+        <v>2017</v>
       </c>
       <c r="E149"/>
       <c r="F149" t="s">
-        <v>1999</v>
+        <v>2018</v>
       </c>
       <c r="G149" t="s">
-        <v>2000</v>
+        <v>2019</v>
       </c>
       <c r="H149"/>
       <c r="I149">
         <v>0</v>
       </c>
       <c r="J149" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150">
         <v>50942</v>
       </c>
       <c r="B150">
         <v>50158</v>
       </c>
       <c r="C150" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D150" t="s">
-        <v>2001</v>
+        <v>2020</v>
       </c>
       <c r="E150"/>
       <c r="F150" t="s">
-        <v>2002</v>
+        <v>2021</v>
       </c>
       <c r="G150" t="s">
-        <v>2003</v>
+        <v>2022</v>
       </c>
       <c r="H150"/>
       <c r="I150">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J150" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151">
         <v>54672</v>
       </c>
       <c r="B151">
         <v>54670</v>
       </c>
       <c r="C151" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D151" t="s">
-        <v>2004</v>
+        <v>2023</v>
       </c>
       <c r="E151"/>
       <c r="F151" t="s">
-        <v>2005</v>
+        <v>2024</v>
       </c>
       <c r="G151" t="s">
-        <v>2006</v>
+        <v>2025</v>
       </c>
       <c r="H151"/>
       <c r="I151">
         <v>0</v>
       </c>
       <c r="J151" t="s">
-        <v>1471</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152">
         <v>50921</v>
       </c>
       <c r="B152">
         <v>50153</v>
       </c>
       <c r="C152" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D152" t="s">
-        <v>2007</v>
+        <v>2026</v>
       </c>
       <c r="E152"/>
       <c r="F152" t="s">
-        <v>2008</v>
+        <v>2027</v>
       </c>
       <c r="G152" t="s">
-        <v>2009</v>
+        <v>2028</v>
       </c>
       <c r="H152"/>
       <c r="I152">
         <v>16</v>
       </c>
       <c r="J152" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153">
         <v>51084</v>
       </c>
       <c r="B153">
         <v>49924</v>
       </c>
       <c r="C153" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D153" t="s">
-        <v>2010</v>
+        <v>2029</v>
       </c>
       <c r="E153" t="s">
-        <v>2011</v>
+        <v>2030</v>
       </c>
       <c r="F153" t="s">
-        <v>2012</v>
+        <v>2031</v>
       </c>
       <c r="G153" t="s">
-        <v>2013</v>
+        <v>2032</v>
       </c>
       <c r="H153"/>
       <c r="I153">
-        <v>2881</v>
+        <v>2891</v>
       </c>
       <c r="J153" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154">
         <v>51080</v>
       </c>
       <c r="B154">
         <v>49924</v>
       </c>
       <c r="C154" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D154" t="s">
-        <v>2014</v>
+        <v>2033</v>
       </c>
       <c r="E154" t="s">
-        <v>2015</v>
+        <v>2034</v>
       </c>
       <c r="F154" t="s">
-        <v>2016</v>
+        <v>2035</v>
       </c>
       <c r="G154" t="s">
-        <v>2017</v>
+        <v>2036</v>
       </c>
       <c r="H154"/>
       <c r="I154">
-        <v>2864</v>
+        <v>2874</v>
       </c>
       <c r="J154" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155">
         <v>51085</v>
       </c>
       <c r="B155">
         <v>49924</v>
       </c>
       <c r="C155" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D155" t="s">
-        <v>2018</v>
+        <v>2037</v>
       </c>
       <c r="E155" t="s">
-        <v>2019</v>
+        <v>2038</v>
       </c>
       <c r="F155" t="s">
-        <v>2020</v>
+        <v>2039</v>
       </c>
       <c r="G155" t="s">
-        <v>2021</v>
+        <v>2040</v>
       </c>
       <c r="H155"/>
       <c r="I155">
-        <v>2794</v>
+        <v>2804</v>
       </c>
       <c r="J155" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156">
         <v>51081</v>
       </c>
       <c r="B156">
         <v>49924</v>
       </c>
       <c r="C156" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D156" t="s">
-        <v>2022</v>
+        <v>2041</v>
       </c>
       <c r="E156"/>
       <c r="F156" t="s">
-        <v>2023</v>
+        <v>2042</v>
       </c>
       <c r="G156" t="s">
-        <v>2024</v>
+        <v>2043</v>
       </c>
       <c r="H156"/>
       <c r="I156">
         <v>1</v>
       </c>
       <c r="J156" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157">
         <v>51141</v>
       </c>
       <c r="B157">
         <v>50073</v>
       </c>
       <c r="C157" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D157" t="s">
-        <v>2025</v>
+        <v>2044</v>
       </c>
       <c r="E157"/>
       <c r="F157" t="s">
-        <v>2026</v>
+        <v>2045</v>
       </c>
       <c r="G157" t="s">
-        <v>2027</v>
+        <v>2046</v>
       </c>
       <c r="H157"/>
       <c r="I157">
         <v>7</v>
       </c>
       <c r="J157" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158">
         <v>51164</v>
       </c>
       <c r="B158">
         <v>50070</v>
       </c>
       <c r="C158" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D158" t="s">
-        <v>2028</v>
+        <v>2047</v>
       </c>
       <c r="E158"/>
       <c r="F158" t="s">
-        <v>2029</v>
+        <v>2048</v>
       </c>
       <c r="G158" t="s">
-        <v>2030</v>
+        <v>2049</v>
       </c>
       <c r="H158"/>
       <c r="I158">
         <v>0</v>
       </c>
       <c r="J158" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159">
         <v>51203</v>
       </c>
       <c r="B159">
         <v>50197</v>
       </c>
       <c r="C159" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D159" t="s">
-        <v>2031</v>
+        <v>2050</v>
       </c>
       <c r="E159"/>
       <c r="F159" t="s">
-        <v>2032</v>
+        <v>2051</v>
       </c>
       <c r="G159" t="s">
-        <v>2033</v>
+        <v>2052</v>
       </c>
       <c r="H159"/>
       <c r="I159">
         <v>0</v>
       </c>
       <c r="J159" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160">
         <v>51220</v>
       </c>
       <c r="B160">
         <v>49950</v>
       </c>
       <c r="C160" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D160" t="s">
-        <v>2034</v>
+        <v>2053</v>
       </c>
       <c r="E160"/>
       <c r="F160" t="s">
-        <v>2035</v>
+        <v>2054</v>
       </c>
       <c r="G160" t="s">
-        <v>2036</v>
+        <v>2055</v>
       </c>
       <c r="H160"/>
       <c r="I160">
         <v>0</v>
       </c>
       <c r="J160" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161">
         <v>51184</v>
       </c>
       <c r="B161">
         <v>50077</v>
       </c>
       <c r="C161" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D161" t="s">
-        <v>2037</v>
+        <v>2056</v>
       </c>
       <c r="E161"/>
       <c r="F161" t="s">
-        <v>2038</v>
+        <v>2057</v>
       </c>
       <c r="G161" t="s">
-        <v>2039</v>
+        <v>2058</v>
       </c>
       <c r="H161"/>
       <c r="I161">
         <v>4</v>
       </c>
       <c r="J161" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162">
         <v>51509</v>
       </c>
       <c r="B162">
         <v>50134</v>
       </c>
       <c r="C162" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D162" t="s">
-        <v>2040</v>
+        <v>2059</v>
       </c>
       <c r="E162"/>
       <c r="F162" t="s">
-        <v>2041</v>
+        <v>2060</v>
       </c>
       <c r="G162" t="s">
-        <v>2042</v>
+        <v>2061</v>
       </c>
       <c r="H162"/>
       <c r="I162">
         <v>1</v>
       </c>
       <c r="J162" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163">
         <v>50911</v>
       </c>
       <c r="B163">
         <v>50146</v>
       </c>
       <c r="C163" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D163" t="s">
-        <v>1790</v>
+        <v>1809</v>
       </c>
       <c r="E163"/>
       <c r="F163" t="s">
-        <v>2043</v>
+        <v>2062</v>
       </c>
       <c r="G163" t="s">
-        <v>2044</v>
+        <v>2063</v>
       </c>
       <c r="H163"/>
       <c r="I163">
         <v>0</v>
       </c>
       <c r="J163" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164">
         <v>50907</v>
       </c>
       <c r="B164">
         <v>50146</v>
       </c>
       <c r="C164" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D164" t="s">
-        <v>2045</v>
+        <v>2064</v>
       </c>
       <c r="E164"/>
       <c r="F164" t="s">
-        <v>2046</v>
+        <v>2065</v>
       </c>
       <c r="G164" t="s">
-        <v>2047</v>
+        <v>2066</v>
       </c>
       <c r="H164"/>
       <c r="I164">
         <v>4</v>
       </c>
       <c r="J164" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165">
         <v>50910</v>
       </c>
       <c r="B165">
         <v>50146</v>
       </c>
       <c r="C165" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D165" t="s">
-        <v>2048</v>
+        <v>2067</v>
       </c>
       <c r="E165"/>
       <c r="F165" t="s">
-        <v>2049</v>
+        <v>2068</v>
       </c>
       <c r="G165" t="s">
-        <v>2050</v>
+        <v>2069</v>
       </c>
       <c r="H165"/>
       <c r="I165">
         <v>0</v>
       </c>
       <c r="J165" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166">
         <v>50908</v>
       </c>
       <c r="B166">
         <v>50146</v>
       </c>
       <c r="C166" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D166" t="s">
-        <v>2051</v>
+        <v>2070</v>
       </c>
       <c r="E166"/>
       <c r="F166" t="s">
-        <v>2052</v>
+        <v>2071</v>
       </c>
       <c r="G166" t="s">
-        <v>2053</v>
+        <v>2072</v>
       </c>
       <c r="H166"/>
       <c r="I166">
         <v>6</v>
       </c>
       <c r="J166" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167">
         <v>50909</v>
       </c>
       <c r="B167">
         <v>50146</v>
       </c>
       <c r="C167" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D167" t="s">
-        <v>2054</v>
+        <v>2073</v>
       </c>
       <c r="E167"/>
       <c r="F167" t="s">
-        <v>2055</v>
+        <v>2074</v>
       </c>
       <c r="G167" t="s">
-        <v>2056</v>
+        <v>2075</v>
       </c>
       <c r="H167"/>
       <c r="I167">
         <v>5</v>
       </c>
       <c r="J167" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168">
         <v>51143</v>
       </c>
       <c r="B168">
         <v>49952</v>
       </c>
       <c r="C168" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D168" t="s">
-        <v>2057</v>
+        <v>2076</v>
       </c>
       <c r="E168"/>
       <c r="F168" t="s">
-        <v>2058</v>
+        <v>2077</v>
       </c>
       <c r="G168" t="s">
-        <v>2059</v>
+        <v>2078</v>
       </c>
       <c r="H168"/>
       <c r="I168">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J168" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169">
         <v>51144</v>
       </c>
       <c r="B169">
         <v>49952</v>
       </c>
       <c r="C169" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D169" t="s">
-        <v>2060</v>
+        <v>2079</v>
       </c>
       <c r="E169"/>
       <c r="F169" t="s">
-        <v>2061</v>
+        <v>2080</v>
       </c>
       <c r="G169" t="s">
-        <v>2062</v>
+        <v>2081</v>
       </c>
       <c r="H169"/>
       <c r="I169">
         <v>2</v>
       </c>
       <c r="J169" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170">
         <v>54160</v>
       </c>
       <c r="B170">
         <v>53411</v>
       </c>
       <c r="C170" t="s">
-        <v>1725</v>
+        <v>1744</v>
       </c>
       <c r="D170" t="s">
-        <v>2063</v>
+        <v>2082</v>
       </c>
       <c r="E170"/>
       <c r="F170" t="s">
-        <v>2064</v>
+        <v>2083</v>
       </c>
       <c r="G170" t="s">
-        <v>2065</v>
+        <v>2084</v>
       </c>
       <c r="H170"/>
       <c r="I170">
         <v>2</v>
       </c>
       <c r="J170" t="s">
-        <v>1729</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171">
         <v>51376</v>
       </c>
       <c r="B171">
         <v>50095</v>
       </c>
       <c r="C171" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D171" t="s">
-        <v>2066</v>
+        <v>2085</v>
       </c>
       <c r="E171"/>
       <c r="F171" t="s">
-        <v>2067</v>
+        <v>2086</v>
       </c>
       <c r="G171" t="s">
-        <v>2068</v>
+        <v>2087</v>
       </c>
       <c r="H171"/>
       <c r="I171">
         <v>0</v>
       </c>
       <c r="J171" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172">
         <v>51377</v>
       </c>
       <c r="B172">
         <v>50096</v>
       </c>
       <c r="C172" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D172" t="s">
-        <v>2066</v>
+        <v>2085</v>
       </c>
       <c r="E172"/>
       <c r="F172" t="s">
-        <v>2067</v>
+        <v>2086</v>
       </c>
       <c r="G172" t="s">
-        <v>2068</v>
+        <v>2087</v>
       </c>
       <c r="H172"/>
       <c r="I172">
         <v>0</v>
       </c>
       <c r="J172" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173">
         <v>51378</v>
       </c>
       <c r="B173">
         <v>50097</v>
       </c>
       <c r="C173" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D173" t="s">
-        <v>2066</v>
+        <v>2085</v>
       </c>
       <c r="E173"/>
       <c r="F173" t="s">
-        <v>2067</v>
+        <v>2086</v>
       </c>
       <c r="G173" t="s">
-        <v>2068</v>
+        <v>2087</v>
       </c>
       <c r="H173"/>
       <c r="I173">
         <v>0</v>
       </c>
       <c r="J173" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174">
         <v>51258</v>
       </c>
       <c r="B174">
         <v>50186</v>
       </c>
       <c r="C174" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D174" t="s">
-        <v>1907</v>
+        <v>1926</v>
       </c>
       <c r="E174"/>
       <c r="F174" t="s">
-        <v>2069</v>
+        <v>2088</v>
       </c>
       <c r="G174" t="s">
-        <v>2070</v>
+        <v>2089</v>
       </c>
       <c r="H174"/>
       <c r="I174">
         <v>1</v>
       </c>
       <c r="J174" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175">
         <v>51163</v>
       </c>
       <c r="B175">
         <v>50070</v>
       </c>
       <c r="C175" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D175" t="s">
-        <v>2028</v>
+        <v>2047</v>
       </c>
       <c r="E175"/>
       <c r="F175" t="s">
-        <v>2071</v>
+        <v>2090</v>
       </c>
       <c r="G175" t="s">
-        <v>2072</v>
+        <v>2091</v>
       </c>
       <c r="H175"/>
       <c r="I175">
         <v>1</v>
       </c>
       <c r="J175" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176">
         <v>51406</v>
       </c>
       <c r="B176">
         <v>50100</v>
       </c>
       <c r="C176" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D176" t="s">
-        <v>2073</v>
+        <v>2092</v>
       </c>
       <c r="E176"/>
       <c r="F176" t="s">
-        <v>2074</v>
+        <v>2093</v>
       </c>
       <c r="G176" t="s">
-        <v>2075</v>
+        <v>2094</v>
       </c>
       <c r="H176"/>
       <c r="I176">
         <v>0</v>
       </c>
       <c r="J176" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177">
         <v>51176</v>
       </c>
       <c r="B177">
         <v>50075</v>
       </c>
       <c r="C177" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D177" t="s">
-        <v>2076</v>
+        <v>2095</v>
       </c>
       <c r="E177"/>
       <c r="F177" t="s">
-        <v>2077</v>
+        <v>2096</v>
       </c>
       <c r="G177" t="s">
-        <v>2078</v>
+        <v>2097</v>
       </c>
       <c r="H177"/>
       <c r="I177">
         <v>0</v>
       </c>
       <c r="J177" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178">
         <v>50902</v>
       </c>
       <c r="B178">
         <v>50181</v>
       </c>
       <c r="C178" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D178" t="s">
-        <v>2079</v>
+        <v>2098</v>
       </c>
       <c r="E178"/>
       <c r="F178" t="s">
-        <v>2080</v>
+        <v>2099</v>
       </c>
       <c r="G178" t="s">
-        <v>2081</v>
+        <v>2100</v>
       </c>
       <c r="H178"/>
       <c r="I178">
         <v>7</v>
       </c>
       <c r="J178" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179">
         <v>51308</v>
       </c>
       <c r="B179">
         <v>50084</v>
       </c>
       <c r="C179" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D179"/>
       <c r="E179"/>
       <c r="F179" t="s">
-        <v>2082</v>
+        <v>2101</v>
       </c>
       <c r="G179" t="s">
-        <v>2083</v>
+        <v>2102</v>
       </c>
       <c r="H179"/>
       <c r="I179">
         <v>0</v>
       </c>
       <c r="J179" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180">
         <v>51309</v>
       </c>
       <c r="B180">
         <v>50084</v>
       </c>
       <c r="C180" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D180"/>
       <c r="E180"/>
       <c r="F180" t="s">
-        <v>2084</v>
+        <v>2103</v>
       </c>
       <c r="G180" t="s">
-        <v>2085</v>
+        <v>2104</v>
       </c>
       <c r="H180"/>
       <c r="I180">
         <v>0</v>
       </c>
       <c r="J180" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181">
         <v>50925</v>
       </c>
       <c r="B181">
         <v>49923</v>
       </c>
       <c r="C181" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D181" t="s">
-        <v>2086</v>
+        <v>2105</v>
       </c>
       <c r="E181"/>
       <c r="F181" t="s">
-        <v>2087</v>
+        <v>2106</v>
       </c>
       <c r="G181" t="s">
-        <v>2088</v>
+        <v>2107</v>
       </c>
       <c r="H181"/>
       <c r="I181">
         <v>6</v>
       </c>
       <c r="J181" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182">
         <v>51497</v>
       </c>
       <c r="B182">
         <v>50130</v>
       </c>
       <c r="C182" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D182" t="s">
-        <v>2089</v>
+        <v>2108</v>
       </c>
       <c r="E182"/>
       <c r="F182" t="s">
-        <v>2090</v>
+        <v>2109</v>
       </c>
       <c r="G182" t="s">
-        <v>2091</v>
+        <v>2110</v>
       </c>
       <c r="H182"/>
       <c r="I182">
         <v>1</v>
       </c>
       <c r="J182" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183">
         <v>51420</v>
       </c>
       <c r="B183">
         <v>50105</v>
       </c>
       <c r="C183" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D183" t="s">
-        <v>2092</v>
+        <v>2111</v>
       </c>
       <c r="E183"/>
       <c r="F183" t="s">
-        <v>2093</v>
+        <v>2112</v>
       </c>
       <c r="G183" t="s">
-        <v>2094</v>
+        <v>2113</v>
       </c>
       <c r="H183"/>
       <c r="I183">
         <v>2</v>
       </c>
       <c r="J183" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184">
         <v>51419</v>
       </c>
       <c r="B184">
         <v>50105</v>
       </c>
       <c r="C184" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D184" t="s">
-        <v>2095</v>
+        <v>2114</v>
       </c>
       <c r="E184" t="s">
-        <v>2096</v>
+        <v>2115</v>
       </c>
       <c r="F184" t="s">
-        <v>2097</v>
+        <v>2116</v>
       </c>
       <c r="G184" t="s">
-        <v>2098</v>
+        <v>2117</v>
       </c>
       <c r="H184"/>
       <c r="I184">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="J184" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185">
         <v>51421</v>
       </c>
       <c r="B185">
         <v>50105</v>
       </c>
       <c r="C185" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D185" t="s">
-        <v>2099</v>
+        <v>2118</v>
       </c>
       <c r="E185"/>
       <c r="F185" t="s">
-        <v>2100</v>
+        <v>2119</v>
       </c>
       <c r="G185" t="s">
-        <v>2101</v>
+        <v>2120</v>
       </c>
       <c r="H185"/>
       <c r="I185">
         <v>0</v>
       </c>
       <c r="J185" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186">
         <v>51418</v>
       </c>
       <c r="B186">
         <v>50105</v>
       </c>
       <c r="C186" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D186" t="s">
-        <v>2102</v>
+        <v>2121</v>
       </c>
       <c r="E186"/>
       <c r="F186" t="s">
-        <v>2103</v>
+        <v>2122</v>
       </c>
       <c r="G186" t="s">
-        <v>2104</v>
+        <v>2123</v>
       </c>
       <c r="H186"/>
       <c r="I186">
         <v>6</v>
       </c>
       <c r="J186" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187">
         <v>51508</v>
       </c>
       <c r="B187">
         <v>50116</v>
       </c>
       <c r="C187" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D187" t="s">
-        <v>2105</v>
+        <v>2124</v>
       </c>
       <c r="E187" t="s">
-        <v>2106</v>
+        <v>2125</v>
       </c>
       <c r="F187" t="s">
-        <v>2107</v>
+        <v>2126</v>
       </c>
       <c r="G187" t="s">
-        <v>2108</v>
+        <v>2127</v>
       </c>
       <c r="H187"/>
       <c r="I187">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="J187" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188">
         <v>51235</v>
       </c>
       <c r="B188">
         <v>50081</v>
       </c>
       <c r="C188" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D188" t="s">
-        <v>2109</v>
+        <v>2128</v>
       </c>
       <c r="E188"/>
       <c r="F188" t="s">
-        <v>2110</v>
+        <v>2129</v>
       </c>
       <c r="G188" t="s">
-        <v>2111</v>
+        <v>2130</v>
       </c>
       <c r="H188"/>
       <c r="I188">
         <v>1</v>
       </c>
       <c r="J188" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189">
         <v>51285</v>
       </c>
       <c r="B189">
         <v>50196</v>
       </c>
       <c r="C189" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D189" t="s">
-        <v>1880</v>
+        <v>1899</v>
       </c>
       <c r="E189"/>
       <c r="F189" t="s">
-        <v>2112</v>
+        <v>2131</v>
       </c>
       <c r="G189" t="s">
-        <v>2113</v>
+        <v>2132</v>
       </c>
       <c r="H189"/>
       <c r="I189">
         <v>2</v>
       </c>
       <c r="J189" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190">
         <v>51175</v>
       </c>
       <c r="B190">
         <v>50075</v>
       </c>
       <c r="C190" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D190" t="s">
-        <v>2114</v>
+        <v>2133</v>
       </c>
       <c r="E190"/>
       <c r="F190" t="s">
-        <v>2115</v>
+        <v>2134</v>
       </c>
       <c r="G190" t="s">
-        <v>2116</v>
+        <v>2135</v>
       </c>
       <c r="H190"/>
       <c r="I190">
         <v>0</v>
       </c>
       <c r="J190" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191">
         <v>51313</v>
       </c>
       <c r="B191">
         <v>50165</v>
       </c>
       <c r="C191" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D191" t="s">
-        <v>2117</v>
+        <v>2136</v>
       </c>
       <c r="E191" t="s">
-        <v>2118</v>
+        <v>2137</v>
       </c>
       <c r="F191" t="s">
-        <v>2119</v>
+        <v>2138</v>
       </c>
       <c r="G191" t="s">
-        <v>2120</v>
+        <v>2139</v>
       </c>
       <c r="H191"/>
       <c r="I191">
         <v>137</v>
       </c>
       <c r="J191" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192">
         <v>51408</v>
       </c>
       <c r="B192">
         <v>50146</v>
       </c>
       <c r="C192" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D192"/>
       <c r="E192"/>
       <c r="F192" t="s">
-        <v>2121</v>
+        <v>2140</v>
       </c>
       <c r="G192" t="s">
-        <v>2122</v>
+        <v>2141</v>
       </c>
       <c r="H192"/>
       <c r="I192">
         <v>0</v>
       </c>
       <c r="J192" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193">
         <v>51256</v>
       </c>
       <c r="B193">
         <v>50186</v>
       </c>
       <c r="C193" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D193" t="s">
-        <v>2123</v>
+        <v>2142</v>
       </c>
       <c r="E193" t="s">
-        <v>2124</v>
+        <v>2143</v>
       </c>
       <c r="F193" t="s">
-        <v>2125</v>
+        <v>2144</v>
       </c>
       <c r="G193" t="s">
-        <v>2126</v>
+        <v>2145</v>
       </c>
       <c r="H193"/>
       <c r="I193">
         <v>140</v>
       </c>
       <c r="J193" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194">
         <v>51297</v>
       </c>
       <c r="B194">
         <v>50187</v>
       </c>
       <c r="C194" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D194" t="s">
-        <v>2127</v>
+        <v>2146</v>
       </c>
       <c r="E194"/>
       <c r="F194" t="s">
-        <v>2128</v>
+        <v>2147</v>
       </c>
       <c r="G194" t="s">
-        <v>2129</v>
+        <v>2148</v>
       </c>
       <c r="H194"/>
       <c r="I194">
         <v>1</v>
       </c>
       <c r="J194" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195">
         <v>51416</v>
       </c>
       <c r="B195">
         <v>50102</v>
       </c>
       <c r="C195" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D195" t="s">
-        <v>2130</v>
+        <v>2149</v>
       </c>
       <c r="E195"/>
       <c r="F195" t="s">
-        <v>2131</v>
+        <v>2150</v>
       </c>
       <c r="G195" t="s">
-        <v>2132</v>
+        <v>2151</v>
       </c>
       <c r="H195"/>
       <c r="I195">
         <v>0</v>
       </c>
       <c r="J195" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196">
-        <v>54717</v>
+        <v>54712</v>
       </c>
       <c r="B196">
-        <v>54713</v>
+        <v>54702</v>
       </c>
       <c r="C196" t="s">
-        <v>1680</v>
+        <v>1699</v>
       </c>
       <c r="D196" t="s">
-        <v>2133</v>
+        <v>2152</v>
       </c>
       <c r="E196"/>
       <c r="F196" t="s">
-        <v>2134</v>
+        <v>2153</v>
       </c>
       <c r="G196" t="s">
-        <v>2135</v>
+        <v>2154</v>
       </c>
       <c r="H196"/>
       <c r="I196">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J196" t="s">
-        <v>1083</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197">
-        <v>54550</v>
+        <v>54717</v>
       </c>
       <c r="B197">
-        <v>50090</v>
+        <v>54713</v>
       </c>
       <c r="C197" t="s">
-        <v>1740</v>
+        <v>1699</v>
       </c>
       <c r="D197" t="s">
-        <v>2136</v>
+        <v>2155</v>
       </c>
       <c r="E197"/>
       <c r="F197" t="s">
-        <v>2137</v>
+        <v>2156</v>
       </c>
       <c r="G197" t="s">
-        <v>2138</v>
+        <v>2154</v>
       </c>
       <c r="H197"/>
       <c r="I197">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J197" t="s">
-        <v>2139</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198">
-        <v>54654</v>
+        <v>54550</v>
       </c>
       <c r="B198">
         <v>50090</v>
       </c>
       <c r="C198" t="s">
-        <v>1709</v>
+        <v>1759</v>
       </c>
       <c r="D198" t="s">
-        <v>2140</v>
+        <v>2157</v>
       </c>
       <c r="E198"/>
       <c r="F198" t="s">
-        <v>2141</v>
+        <v>2158</v>
       </c>
       <c r="G198" t="s">
-        <v>2142</v>
+        <v>2159</v>
       </c>
       <c r="H198"/>
       <c r="I198">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J198" t="s">
-        <v>2143</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199">
-        <v>54549</v>
+        <v>54654</v>
       </c>
       <c r="B199">
         <v>50090</v>
       </c>
       <c r="C199" t="s">
-        <v>1680</v>
+        <v>1728</v>
       </c>
       <c r="D199" t="s">
-        <v>2144</v>
+        <v>2161</v>
       </c>
       <c r="E199"/>
       <c r="F199" t="s">
-        <v>2145</v>
+        <v>2162</v>
       </c>
       <c r="G199" t="s">
-        <v>1684</v>
+        <v>2163</v>
       </c>
       <c r="H199"/>
       <c r="I199">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J199" t="s">
-        <v>2143</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200">
-        <v>51113</v>
+        <v>54549</v>
       </c>
       <c r="B200">
         <v>50090</v>
       </c>
       <c r="C200" t="s">
-        <v>1685</v>
+        <v>1699</v>
       </c>
       <c r="D200" t="s">
-        <v>2146</v>
+        <v>2165</v>
       </c>
       <c r="E200"/>
       <c r="F200" t="s">
-        <v>2147</v>
+        <v>2166</v>
       </c>
       <c r="G200" t="s">
-        <v>2148</v>
+        <v>1703</v>
       </c>
       <c r="H200"/>
       <c r="I200">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J200" t="s">
-        <v>2139</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201">
-        <v>51310</v>
+        <v>51113</v>
       </c>
       <c r="B201">
-        <v>50182</v>
+        <v>50090</v>
       </c>
       <c r="C201" t="s">
-        <v>1740</v>
+        <v>1704</v>
       </c>
       <c r="D201" t="s">
-        <v>2149</v>
+        <v>2167</v>
       </c>
       <c r="E201"/>
       <c r="F201" t="s">
-        <v>2150</v>
+        <v>2168</v>
       </c>
       <c r="G201" t="s">
-        <v>2151</v>
+        <v>2169</v>
       </c>
       <c r="H201"/>
       <c r="I201">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J201" t="s">
-        <v>46</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202">
-        <v>51023</v>
+        <v>51310</v>
       </c>
       <c r="B202">
         <v>50182</v>
       </c>
       <c r="C202" t="s">
-        <v>1685</v>
+        <v>1759</v>
       </c>
       <c r="D202" t="s">
-        <v>2152</v>
+        <v>2170</v>
       </c>
       <c r="E202"/>
       <c r="F202" t="s">
-        <v>2153</v>
+        <v>2171</v>
       </c>
       <c r="G202" t="s">
-        <v>2154</v>
+        <v>2172</v>
       </c>
       <c r="H202"/>
       <c r="I202">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J202" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203">
-        <v>51021</v>
+        <v>51023</v>
       </c>
       <c r="B203">
-        <v>50192</v>
+        <v>50182</v>
       </c>
       <c r="C203" t="s">
-        <v>1709</v>
-[...1 lines deleted...]
-      <c r="D203"/>
+        <v>1704</v>
+      </c>
+      <c r="D203" t="s">
+        <v>2173</v>
+      </c>
       <c r="E203"/>
       <c r="F203" t="s">
-        <v>2155</v>
+        <v>2174</v>
       </c>
       <c r="G203" t="s">
-        <v>2156</v>
+        <v>2175</v>
       </c>
       <c r="H203"/>
       <c r="I203">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J203" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204">
-        <v>50861</v>
+        <v>51021</v>
       </c>
       <c r="B204">
-        <v>50155</v>
+        <v>50192</v>
       </c>
       <c r="C204" t="s">
-        <v>1709</v>
-[...3 lines deleted...]
-      </c>
+        <v>1728</v>
+      </c>
+      <c r="D204"/>
       <c r="E204"/>
       <c r="F204" t="s">
-        <v>2157</v>
+        <v>2176</v>
       </c>
       <c r="G204" t="s">
-        <v>2158</v>
+        <v>2177</v>
       </c>
       <c r="H204"/>
       <c r="I204">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J204" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205">
-        <v>54678</v>
+        <v>50861</v>
       </c>
       <c r="B205">
-        <v>50193</v>
+        <v>50155</v>
       </c>
       <c r="C205" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D205" t="s">
-        <v>2159</v>
+        <v>1820</v>
       </c>
       <c r="E205"/>
       <c r="F205" t="s">
-        <v>2160</v>
+        <v>2178</v>
       </c>
       <c r="G205" t="s">
-        <v>2142</v>
+        <v>2179</v>
       </c>
       <c r="H205"/>
       <c r="I205">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J205" t="s">
-        <v>576</v>
+        <v>46</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206">
-        <v>52256</v>
+        <v>54678</v>
       </c>
       <c r="B206">
         <v>50193</v>
       </c>
       <c r="C206" t="s">
-        <v>1740</v>
+        <v>1728</v>
       </c>
       <c r="D206" t="s">
-        <v>2161</v>
+        <v>2180</v>
       </c>
       <c r="E206"/>
       <c r="F206" t="s">
-        <v>2162</v>
+        <v>2181</v>
       </c>
       <c r="G206" t="s">
         <v>2163</v>
       </c>
       <c r="H206"/>
       <c r="I206">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="J206" t="s">
-        <v>891</v>
+        <v>576</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207">
-        <v>52266</v>
+        <v>52256</v>
       </c>
       <c r="B207">
         <v>50193</v>
       </c>
       <c r="C207" t="s">
-        <v>1685</v>
+        <v>1759</v>
       </c>
       <c r="D207" t="s">
-        <v>2164</v>
+        <v>2182</v>
       </c>
       <c r="E207"/>
       <c r="F207" t="s">
-        <v>2165</v>
+        <v>2183</v>
       </c>
       <c r="G207" t="s">
-        <v>2166</v>
+        <v>2184</v>
       </c>
       <c r="H207"/>
       <c r="I207">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="J207" t="s">
-        <v>807</v>
+        <v>891</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208">
-        <v>51182</v>
+        <v>52266</v>
       </c>
       <c r="B208">
-        <v>50074</v>
+        <v>50193</v>
       </c>
       <c r="C208" t="s">
-        <v>1689</v>
-[...1 lines deleted...]
-      <c r="D208"/>
+        <v>1704</v>
+      </c>
+      <c r="D208" t="s">
+        <v>2185</v>
+      </c>
       <c r="E208"/>
       <c r="F208" t="s">
-        <v>2167</v>
+        <v>2186</v>
       </c>
       <c r="G208" t="s">
-        <v>2168</v>
+        <v>2187</v>
       </c>
       <c r="H208"/>
       <c r="I208">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J208" t="s">
-        <v>46</v>
+        <v>807</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209">
-        <v>51387</v>
+        <v>51182</v>
       </c>
       <c r="B209">
-        <v>50097</v>
+        <v>50074</v>
       </c>
       <c r="C209" t="s">
-        <v>1740</v>
-[...3 lines deleted...]
-      </c>
+        <v>1708</v>
+      </c>
+      <c r="D209"/>
       <c r="E209"/>
       <c r="F209" t="s">
-        <v>2170</v>
+        <v>2188</v>
       </c>
       <c r="G209" t="s">
-        <v>2171</v>
+        <v>2189</v>
       </c>
       <c r="H209"/>
       <c r="I209">
         <v>0</v>
       </c>
       <c r="J209" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210">
-        <v>51388</v>
+        <v>51387</v>
       </c>
       <c r="B210">
-        <v>50096</v>
+        <v>50097</v>
       </c>
       <c r="C210" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D210" t="s">
-        <v>2169</v>
+        <v>2190</v>
       </c>
       <c r="E210"/>
       <c r="F210" t="s">
-        <v>2170</v>
+        <v>2191</v>
       </c>
       <c r="G210" t="s">
-        <v>2171</v>
+        <v>2192</v>
       </c>
       <c r="H210"/>
       <c r="I210">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J210" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211">
-        <v>51389</v>
+        <v>51388</v>
       </c>
       <c r="B211">
-        <v>50095</v>
+        <v>50096</v>
       </c>
       <c r="C211" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D211" t="s">
-        <v>2169</v>
+        <v>2190</v>
       </c>
       <c r="E211"/>
       <c r="F211" t="s">
-        <v>2170</v>
+        <v>2191</v>
       </c>
       <c r="G211" t="s">
-        <v>2171</v>
+        <v>2192</v>
       </c>
       <c r="H211"/>
       <c r="I211">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J211" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212">
-        <v>51127</v>
+        <v>51389</v>
       </c>
       <c r="B212">
-        <v>49944</v>
+        <v>50095</v>
       </c>
       <c r="C212" t="s">
-        <v>1685</v>
+        <v>1759</v>
       </c>
       <c r="D212" t="s">
-        <v>2172</v>
+        <v>2190</v>
       </c>
       <c r="E212"/>
       <c r="F212" t="s">
-        <v>2173</v>
+        <v>2191</v>
       </c>
       <c r="G212" t="s">
-        <v>2174</v>
+        <v>2192</v>
       </c>
       <c r="H212"/>
       <c r="I212">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J212" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213">
-        <v>51307</v>
+        <v>51127</v>
       </c>
       <c r="B213">
-        <v>50084</v>
+        <v>49944</v>
       </c>
       <c r="C213" t="s">
-        <v>1709</v>
-[...1 lines deleted...]
-      <c r="D213"/>
+        <v>1704</v>
+      </c>
+      <c r="D213" t="s">
+        <v>2193</v>
+      </c>
       <c r="E213"/>
       <c r="F213" t="s">
-        <v>2175</v>
+        <v>2194</v>
       </c>
       <c r="G213" t="s">
-        <v>2176</v>
+        <v>2195</v>
       </c>
       <c r="H213"/>
       <c r="I213">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J213" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214">
-        <v>51302</v>
+        <v>51307</v>
       </c>
       <c r="B214">
         <v>50084</v>
       </c>
       <c r="C214" t="s">
-        <v>1740</v>
-[...3 lines deleted...]
-      </c>
+        <v>1728</v>
+      </c>
+      <c r="D214"/>
       <c r="E214"/>
       <c r="F214" t="s">
-        <v>2178</v>
+        <v>2196</v>
       </c>
       <c r="G214" t="s">
-        <v>2179</v>
+        <v>2197</v>
       </c>
       <c r="H214"/>
       <c r="I214">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J214" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215">
-        <v>51138</v>
+        <v>51302</v>
       </c>
       <c r="B215">
-        <v>50070</v>
+        <v>50084</v>
       </c>
       <c r="C215" t="s">
-        <v>1685</v>
+        <v>1759</v>
       </c>
       <c r="D215" t="s">
-        <v>2180</v>
+        <v>2198</v>
       </c>
       <c r="E215"/>
       <c r="F215" t="s">
-        <v>2181</v>
+        <v>2199</v>
       </c>
       <c r="G215" t="s">
-        <v>2182</v>
+        <v>2200</v>
       </c>
       <c r="H215"/>
       <c r="I215">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J215" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216">
-        <v>51139</v>
+        <v>51138</v>
       </c>
       <c r="B216">
-        <v>49953</v>
+        <v>50070</v>
       </c>
       <c r="C216" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D216" t="s">
-        <v>2180</v>
+        <v>2201</v>
       </c>
       <c r="E216"/>
       <c r="F216" t="s">
-        <v>2181</v>
+        <v>2202</v>
       </c>
       <c r="G216" t="s">
-        <v>2182</v>
+        <v>2203</v>
       </c>
       <c r="H216"/>
       <c r="I216">
         <v>0</v>
       </c>
       <c r="J216" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217">
-        <v>51140</v>
+        <v>51139</v>
       </c>
       <c r="B217">
-        <v>50122</v>
+        <v>49953</v>
       </c>
       <c r="C217" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D217" t="s">
-        <v>2180</v>
+        <v>2201</v>
       </c>
       <c r="E217"/>
       <c r="F217" t="s">
-        <v>2181</v>
+        <v>2202</v>
       </c>
       <c r="G217" t="s">
-        <v>2182</v>
+        <v>2203</v>
       </c>
       <c r="H217"/>
       <c r="I217">
-        <v>149</v>
+        <v>0</v>
       </c>
       <c r="J217" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218">
-        <v>51186</v>
+        <v>51140</v>
       </c>
       <c r="B218">
-        <v>50077</v>
+        <v>50122</v>
       </c>
       <c r="C218" t="s">
-        <v>1689</v>
+        <v>1704</v>
       </c>
       <c r="D218" t="s">
-        <v>2183</v>
+        <v>2201</v>
       </c>
       <c r="E218"/>
       <c r="F218" t="s">
-        <v>2184</v>
+        <v>2202</v>
       </c>
       <c r="G218" t="s">
-        <v>2185</v>
+        <v>2203</v>
       </c>
       <c r="H218"/>
       <c r="I218">
-        <v>2</v>
+        <v>149</v>
       </c>
       <c r="J218" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219">
-        <v>51185</v>
+        <v>51186</v>
       </c>
       <c r="B219">
         <v>50077</v>
       </c>
       <c r="C219" t="s">
-        <v>1685</v>
+        <v>1708</v>
       </c>
       <c r="D219" t="s">
-        <v>2186</v>
+        <v>2204</v>
       </c>
       <c r="E219"/>
       <c r="F219" t="s">
-        <v>2187</v>
+        <v>2205</v>
       </c>
       <c r="G219" t="s">
-        <v>2188</v>
+        <v>2206</v>
       </c>
       <c r="H219"/>
       <c r="I219">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J219" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220">
-        <v>51183</v>
+        <v>51185</v>
       </c>
       <c r="B220">
         <v>50077</v>
       </c>
       <c r="C220" t="s">
-        <v>1689</v>
+        <v>1704</v>
       </c>
       <c r="D220" t="s">
-        <v>2189</v>
+        <v>2207</v>
       </c>
       <c r="E220"/>
       <c r="F220" t="s">
-        <v>2190</v>
+        <v>2208</v>
       </c>
       <c r="G220" t="s">
-        <v>2191</v>
+        <v>2209</v>
       </c>
       <c r="H220"/>
       <c r="I220">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J220" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221">
-        <v>51274</v>
+        <v>51183</v>
       </c>
       <c r="B221">
-        <v>50140</v>
+        <v>50077</v>
       </c>
       <c r="C221" t="s">
-        <v>1709</v>
+        <v>1708</v>
       </c>
       <c r="D221" t="s">
-        <v>2192</v>
+        <v>2210</v>
       </c>
       <c r="E221"/>
       <c r="F221" t="s">
-        <v>2193</v>
+        <v>2211</v>
       </c>
       <c r="G221" t="s">
-        <v>2194</v>
+        <v>2212</v>
       </c>
       <c r="H221"/>
       <c r="I221">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J221" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222">
-        <v>51287</v>
+        <v>51274</v>
       </c>
       <c r="B222">
         <v>50140</v>
       </c>
       <c r="C222" t="s">
-        <v>1740</v>
+        <v>1728</v>
       </c>
       <c r="D222" t="s">
-        <v>2195</v>
+        <v>2213</v>
       </c>
       <c r="E222"/>
       <c r="F222" t="s">
-        <v>2196</v>
+        <v>2214</v>
       </c>
       <c r="G222" t="s">
-        <v>2197</v>
+        <v>2215</v>
       </c>
       <c r="H222"/>
       <c r="I222">
         <v>0</v>
       </c>
       <c r="J222" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223">
-        <v>51202</v>
+        <v>51287</v>
       </c>
       <c r="B223">
         <v>50140</v>
       </c>
       <c r="C223" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D223" t="s">
-        <v>2198</v>
+        <v>2216</v>
       </c>
       <c r="E223"/>
       <c r="F223" t="s">
-        <v>2199</v>
+        <v>2217</v>
       </c>
       <c r="G223" t="s">
-        <v>2200</v>
+        <v>2218</v>
       </c>
       <c r="H223"/>
       <c r="I223">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J223" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224">
-        <v>51371</v>
+        <v>51202</v>
       </c>
       <c r="B224">
-        <v>50108</v>
+        <v>50140</v>
       </c>
       <c r="C224" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D224" t="s">
-        <v>2201</v>
+        <v>2219</v>
       </c>
       <c r="E224"/>
       <c r="F224" t="s">
-        <v>2202</v>
+        <v>2220</v>
       </c>
       <c r="G224" t="s">
-        <v>2203</v>
+        <v>2221</v>
       </c>
       <c r="H224"/>
       <c r="I224">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J224" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225">
-        <v>51473</v>
+        <v>51371</v>
       </c>
       <c r="B225">
-        <v>50122</v>
+        <v>50108</v>
       </c>
       <c r="C225" t="s">
-        <v>1689</v>
+        <v>1759</v>
       </c>
       <c r="D225" t="s">
-        <v>2204</v>
-[...3 lines deleted...]
-      </c>
+        <v>2222</v>
+      </c>
+      <c r="E225"/>
       <c r="F225" t="s">
-        <v>2206</v>
+        <v>2223</v>
       </c>
       <c r="G225" t="s">
-        <v>2207</v>
+        <v>2224</v>
       </c>
       <c r="H225"/>
       <c r="I225">
-        <v>224</v>
+        <v>3</v>
       </c>
       <c r="J225" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226">
-        <v>51495</v>
+        <v>51473</v>
       </c>
       <c r="B226">
-        <v>50128</v>
+        <v>50122</v>
       </c>
       <c r="C226" t="s">
-        <v>1709</v>
+        <v>1708</v>
       </c>
       <c r="D226" t="s">
-        <v>1796</v>
-[...1 lines deleted...]
-      <c r="E226"/>
+        <v>2225</v>
+      </c>
+      <c r="E226" t="s">
+        <v>2226</v>
+      </c>
       <c r="F226" t="s">
-        <v>2208</v>
+        <v>2227</v>
       </c>
       <c r="G226" t="s">
-        <v>2209</v>
+        <v>2228</v>
       </c>
       <c r="H226"/>
       <c r="I226">
-        <v>0</v>
+        <v>225</v>
       </c>
       <c r="J226" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="227" spans="1:10">
       <c r="A227">
-        <v>51038</v>
+        <v>51495</v>
       </c>
       <c r="B227">
-        <v>50192</v>
+        <v>50128</v>
       </c>
       <c r="C227" t="s">
-        <v>1689</v>
-[...1 lines deleted...]
-      <c r="D227"/>
+        <v>1728</v>
+      </c>
+      <c r="D227" t="s">
+        <v>1815</v>
+      </c>
       <c r="E227"/>
       <c r="F227" t="s">
-        <v>2210</v>
+        <v>2229</v>
       </c>
       <c r="G227" t="s">
-        <v>2211</v>
+        <v>2230</v>
       </c>
       <c r="H227"/>
       <c r="I227">
         <v>0</v>
       </c>
       <c r="J227" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228">
-        <v>51212</v>
+        <v>51038</v>
       </c>
       <c r="B228">
-        <v>50140</v>
+        <v>50192</v>
       </c>
       <c r="C228" t="s">
-        <v>1709</v>
-[...3 lines deleted...]
-      </c>
+        <v>1708</v>
+      </c>
+      <c r="D228"/>
       <c r="E228"/>
       <c r="F228" t="s">
-        <v>2213</v>
+        <v>2231</v>
       </c>
       <c r="G228" t="s">
-        <v>2214</v>
+        <v>2232</v>
       </c>
       <c r="H228"/>
       <c r="I228">
         <v>0</v>
       </c>
       <c r="J228" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="229" spans="1:10">
       <c r="A229">
-        <v>51213</v>
+        <v>51212</v>
       </c>
       <c r="B229">
-        <v>50178</v>
+        <v>50140</v>
       </c>
       <c r="C229" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D229" t="s">
-        <v>2212</v>
+        <v>2233</v>
       </c>
       <c r="E229"/>
       <c r="F229" t="s">
-        <v>2213</v>
+        <v>2234</v>
       </c>
       <c r="G229" t="s">
-        <v>2214</v>
+        <v>2235</v>
       </c>
       <c r="H229"/>
       <c r="I229">
         <v>0</v>
       </c>
       <c r="J229" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230">
-        <v>51214</v>
+        <v>51213</v>
       </c>
       <c r="B230">
-        <v>50167</v>
+        <v>50178</v>
       </c>
       <c r="C230" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D230" t="s">
-        <v>2212</v>
+        <v>2233</v>
       </c>
       <c r="E230"/>
       <c r="F230" t="s">
-        <v>2213</v>
+        <v>2234</v>
       </c>
       <c r="G230" t="s">
-        <v>2214</v>
+        <v>2235</v>
       </c>
       <c r="H230"/>
       <c r="I230">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J230" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231">
-        <v>51222</v>
+        <v>51214</v>
       </c>
       <c r="B231">
-        <v>50176</v>
+        <v>50167</v>
       </c>
       <c r="C231" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D231" t="s">
-        <v>2215</v>
+        <v>2233</v>
       </c>
       <c r="E231"/>
       <c r="F231" t="s">
-        <v>2216</v>
+        <v>2234</v>
       </c>
       <c r="G231" t="s">
-        <v>2217</v>
+        <v>2235</v>
       </c>
       <c r="H231"/>
       <c r="I231">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J231" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232">
-        <v>51223</v>
+        <v>51222</v>
       </c>
       <c r="B232">
-        <v>50169</v>
+        <v>50176</v>
       </c>
       <c r="C232" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D232" t="s">
-        <v>2215</v>
+        <v>2236</v>
       </c>
       <c r="E232"/>
       <c r="F232" t="s">
-        <v>2216</v>
+        <v>2237</v>
       </c>
       <c r="G232" t="s">
-        <v>2217</v>
+        <v>2238</v>
       </c>
       <c r="H232"/>
       <c r="I232">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J232" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233">
-        <v>51224</v>
+        <v>51223</v>
       </c>
       <c r="B233">
-        <v>50071</v>
+        <v>50169</v>
       </c>
       <c r="C233" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D233" t="s">
-        <v>2215</v>
+        <v>2236</v>
       </c>
       <c r="E233"/>
       <c r="F233" t="s">
-        <v>2216</v>
+        <v>2237</v>
       </c>
       <c r="G233" t="s">
-        <v>2217</v>
+        <v>2238</v>
       </c>
       <c r="H233"/>
       <c r="I233">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J233" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234">
-        <v>51225</v>
+        <v>51224</v>
       </c>
       <c r="B234">
-        <v>50178</v>
+        <v>50071</v>
       </c>
       <c r="C234" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D234" t="s">
-        <v>2215</v>
+        <v>2236</v>
       </c>
       <c r="E234"/>
       <c r="F234" t="s">
-        <v>2216</v>
+        <v>2237</v>
       </c>
       <c r="G234" t="s">
-        <v>2217</v>
+        <v>2238</v>
       </c>
       <c r="H234"/>
       <c r="I234">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J234" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235">
-        <v>51226</v>
+        <v>51225</v>
       </c>
       <c r="B235">
-        <v>50167</v>
+        <v>50178</v>
       </c>
       <c r="C235" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D235" t="s">
-        <v>2215</v>
+        <v>2236</v>
       </c>
       <c r="E235"/>
       <c r="F235" t="s">
-        <v>2216</v>
+        <v>2237</v>
       </c>
       <c r="G235" t="s">
-        <v>2217</v>
+        <v>2238</v>
       </c>
       <c r="H235"/>
       <c r="I235">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J235" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236">
-        <v>51227</v>
+        <v>51226</v>
       </c>
       <c r="B236">
-        <v>50152</v>
+        <v>50167</v>
       </c>
       <c r="C236" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D236" t="s">
-        <v>2215</v>
+        <v>2236</v>
       </c>
       <c r="E236"/>
       <c r="F236" t="s">
-        <v>2216</v>
+        <v>2237</v>
       </c>
       <c r="G236" t="s">
-        <v>2217</v>
+        <v>2238</v>
       </c>
       <c r="H236"/>
       <c r="I236">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J236" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237">
-        <v>51228</v>
+        <v>51227</v>
       </c>
       <c r="B237">
-        <v>50109</v>
+        <v>50152</v>
       </c>
       <c r="C237" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D237" t="s">
-        <v>2215</v>
+        <v>2236</v>
       </c>
       <c r="E237"/>
       <c r="F237" t="s">
-        <v>2216</v>
+        <v>2237</v>
       </c>
       <c r="G237" t="s">
-        <v>2217</v>
+        <v>2238</v>
       </c>
       <c r="H237"/>
       <c r="I237">
         <v>1</v>
       </c>
       <c r="J237" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238">
-        <v>51229</v>
+        <v>51228</v>
       </c>
       <c r="B238">
-        <v>50138</v>
+        <v>50109</v>
       </c>
       <c r="C238" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D238" t="s">
-        <v>2215</v>
+        <v>2236</v>
       </c>
       <c r="E238"/>
       <c r="F238" t="s">
-        <v>2216</v>
+        <v>2237</v>
       </c>
       <c r="G238" t="s">
-        <v>2217</v>
+        <v>2238</v>
       </c>
       <c r="H238"/>
       <c r="I238">
         <v>1</v>
       </c>
       <c r="J238" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239">
-        <v>51298</v>
+        <v>51229</v>
       </c>
       <c r="B239">
-        <v>50187</v>
+        <v>50138</v>
       </c>
       <c r="C239" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D239" t="s">
-        <v>2218</v>
+        <v>2236</v>
       </c>
       <c r="E239"/>
       <c r="F239" t="s">
-        <v>2219</v>
+        <v>2237</v>
       </c>
       <c r="G239" t="s">
-        <v>2220</v>
+        <v>2238</v>
       </c>
       <c r="H239"/>
       <c r="I239">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J239" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240">
-        <v>51264</v>
+        <v>51298</v>
       </c>
       <c r="B240">
-        <v>50082</v>
+        <v>50187</v>
       </c>
       <c r="C240" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D240" t="s">
-        <v>2221</v>
-[...3 lines deleted...]
-      </c>
+        <v>2239</v>
+      </c>
+      <c r="E240"/>
       <c r="F240" t="s">
-        <v>2223</v>
+        <v>2240</v>
       </c>
       <c r="G240" t="s">
-        <v>2224</v>
+        <v>2241</v>
       </c>
       <c r="H240"/>
       <c r="I240">
-        <v>148</v>
+        <v>3</v>
       </c>
       <c r="J240" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241">
-        <v>54159</v>
+        <v>51264</v>
       </c>
       <c r="B241">
-        <v>53411</v>
+        <v>50082</v>
       </c>
       <c r="C241" t="s">
-        <v>1725</v>
+        <v>1728</v>
       </c>
       <c r="D241" t="s">
-        <v>2225</v>
-[...1 lines deleted...]
-      <c r="E241"/>
+        <v>2242</v>
+      </c>
+      <c r="E241" t="s">
+        <v>2243</v>
+      </c>
       <c r="F241" t="s">
-        <v>2226</v>
+        <v>2244</v>
       </c>
       <c r="G241" t="s">
-        <v>2227</v>
+        <v>2245</v>
       </c>
       <c r="H241"/>
       <c r="I241">
-        <v>2</v>
+        <v>149</v>
       </c>
       <c r="J241" t="s">
-        <v>1729</v>
+        <v>46</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242">
-        <v>51205</v>
+        <v>54159</v>
       </c>
       <c r="B242">
-        <v>49953</v>
+        <v>53411</v>
       </c>
       <c r="C242" t="s">
-        <v>1709</v>
+        <v>1744</v>
       </c>
       <c r="D242" t="s">
-        <v>2228</v>
-[...3 lines deleted...]
-      </c>
+        <v>2246</v>
+      </c>
+      <c r="E242"/>
       <c r="F242" t="s">
-        <v>2230</v>
+        <v>2247</v>
       </c>
       <c r="G242" t="s">
-        <v>2231</v>
+        <v>2248</v>
       </c>
       <c r="H242"/>
       <c r="I242">
-        <v>163</v>
+        <v>2</v>
       </c>
       <c r="J242" t="s">
-        <v>46</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243">
-        <v>51206</v>
+        <v>51205</v>
       </c>
       <c r="B243">
-        <v>50070</v>
+        <v>49953</v>
       </c>
       <c r="C243" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D243" t="s">
-        <v>2228</v>
+        <v>2249</v>
       </c>
       <c r="E243" t="s">
-        <v>2232</v>
+        <v>2250</v>
       </c>
       <c r="F243" t="s">
-        <v>2230</v>
+        <v>2251</v>
       </c>
       <c r="G243" t="s">
-        <v>2231</v>
+        <v>2252</v>
       </c>
       <c r="H243"/>
       <c r="I243">
-        <v>144</v>
+        <v>164</v>
       </c>
       <c r="J243" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244">
-        <v>51207</v>
+        <v>51206</v>
       </c>
       <c r="B244">
-        <v>50077</v>
+        <v>50070</v>
       </c>
       <c r="C244" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D244" t="s">
-        <v>2228</v>
+        <v>2249</v>
       </c>
       <c r="E244" t="s">
-        <v>2233</v>
+        <v>2253</v>
       </c>
       <c r="F244" t="s">
-        <v>2230</v>
+        <v>2251</v>
       </c>
       <c r="G244" t="s">
-        <v>2231</v>
+        <v>2252</v>
       </c>
       <c r="H244"/>
       <c r="I244">
-        <v>2595</v>
+        <v>145</v>
       </c>
       <c r="J244" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245">
-        <v>51158</v>
+        <v>51207</v>
       </c>
       <c r="B245">
-        <v>49953</v>
+        <v>50077</v>
       </c>
       <c r="C245" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D245" t="s">
-        <v>2234</v>
+        <v>2249</v>
       </c>
       <c r="E245" t="s">
-        <v>2235</v>
+        <v>2254</v>
       </c>
       <c r="F245" t="s">
-        <v>2236</v>
+        <v>2251</v>
       </c>
       <c r="G245" t="s">
-        <v>2237</v>
+        <v>2252</v>
       </c>
       <c r="H245"/>
       <c r="I245">
-        <v>133</v>
+        <v>2604</v>
       </c>
       <c r="J245" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246">
-        <v>51159</v>
+        <v>51158</v>
       </c>
       <c r="B246">
-        <v>50070</v>
+        <v>49953</v>
       </c>
       <c r="C246" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D246" t="s">
-        <v>2234</v>
+        <v>2255</v>
       </c>
       <c r="E246" t="s">
-        <v>2238</v>
+        <v>2256</v>
       </c>
       <c r="F246" t="s">
-        <v>2236</v>
+        <v>2257</v>
       </c>
       <c r="G246" t="s">
-        <v>2237</v>
+        <v>2258</v>
       </c>
       <c r="H246"/>
       <c r="I246">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="J246" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247">
-        <v>51160</v>
+        <v>51159</v>
       </c>
       <c r="B247">
-        <v>50077</v>
+        <v>50070</v>
       </c>
       <c r="C247" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D247" t="s">
-        <v>2234</v>
+        <v>2255</v>
       </c>
       <c r="E247" t="s">
-        <v>2239</v>
+        <v>2259</v>
       </c>
       <c r="F247" t="s">
-        <v>2236</v>
+        <v>2257</v>
       </c>
       <c r="G247" t="s">
-        <v>2237</v>
+        <v>2258</v>
       </c>
       <c r="H247"/>
       <c r="I247">
-        <v>2666</v>
+        <v>142</v>
       </c>
       <c r="J247" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248">
-        <v>51480</v>
+        <v>51160</v>
       </c>
       <c r="B248">
-        <v>50125</v>
+        <v>50077</v>
       </c>
       <c r="C248" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D248" t="s">
-        <v>2240</v>
-[...1 lines deleted...]
-      <c r="E248"/>
+        <v>2255</v>
+      </c>
+      <c r="E248" t="s">
+        <v>2260</v>
+      </c>
       <c r="F248" t="s">
-        <v>2241</v>
+        <v>2257</v>
       </c>
       <c r="G248" t="s">
-        <v>2242</v>
+        <v>2258</v>
       </c>
       <c r="H248"/>
       <c r="I248">
-        <v>0</v>
+        <v>2675</v>
       </c>
       <c r="J248" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249">
-        <v>51194</v>
+        <v>51480</v>
       </c>
       <c r="B249">
-        <v>50196</v>
+        <v>50125</v>
       </c>
       <c r="C249" t="s">
-        <v>1685</v>
+        <v>1728</v>
       </c>
       <c r="D249" t="s">
-        <v>2243</v>
+        <v>2261</v>
       </c>
       <c r="E249"/>
       <c r="F249" t="s">
-        <v>2244</v>
+        <v>2262</v>
       </c>
       <c r="G249" t="s">
-        <v>2245</v>
+        <v>2263</v>
       </c>
       <c r="H249"/>
       <c r="I249">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J249" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250">
-        <v>51322</v>
+        <v>51194</v>
       </c>
       <c r="B250">
-        <v>50148</v>
+        <v>50196</v>
       </c>
       <c r="C250" t="s">
-        <v>1709</v>
+        <v>1704</v>
       </c>
       <c r="D250" t="s">
-        <v>1681</v>
+        <v>2264</v>
       </c>
       <c r="E250"/>
       <c r="F250" t="s">
-        <v>2246</v>
+        <v>2265</v>
       </c>
       <c r="G250" t="s">
-        <v>2247</v>
+        <v>2266</v>
       </c>
       <c r="H250"/>
       <c r="I250">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J250" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251">
-        <v>51325</v>
+        <v>51322</v>
       </c>
       <c r="B251">
-        <v>50153</v>
+        <v>50148</v>
       </c>
       <c r="C251" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D251" t="s">
-        <v>1681</v>
+        <v>1700</v>
       </c>
       <c r="E251"/>
       <c r="F251" t="s">
-        <v>2246</v>
+        <v>2267</v>
       </c>
       <c r="G251" t="s">
-        <v>2248</v>
+        <v>2268</v>
       </c>
       <c r="H251"/>
       <c r="I251">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J251" t="s">
-        <v>2249</v>
+        <v>46</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252">
-        <v>51326</v>
+        <v>51325</v>
       </c>
       <c r="B252">
-        <v>50154</v>
+        <v>50153</v>
       </c>
       <c r="C252" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D252" t="s">
-        <v>1681</v>
+        <v>1700</v>
       </c>
       <c r="E252"/>
       <c r="F252" t="s">
-        <v>2246</v>
+        <v>2267</v>
       </c>
       <c r="G252" t="s">
-        <v>2247</v>
+        <v>2269</v>
       </c>
       <c r="H252"/>
       <c r="I252">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J252" t="s">
-        <v>46</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253">
-        <v>51327</v>
+        <v>51326</v>
       </c>
       <c r="B253">
-        <v>50164</v>
+        <v>50154</v>
       </c>
       <c r="C253" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D253" t="s">
-        <v>1681</v>
+        <v>1700</v>
       </c>
       <c r="E253"/>
       <c r="F253" t="s">
-        <v>2246</v>
+        <v>2267</v>
       </c>
       <c r="G253" t="s">
-        <v>2247</v>
+        <v>2268</v>
       </c>
       <c r="H253"/>
       <c r="I253">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J253" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254">
-        <v>51328</v>
+        <v>51327</v>
       </c>
       <c r="B254">
-        <v>50149</v>
+        <v>50164</v>
       </c>
       <c r="C254" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D254" t="s">
-        <v>1681</v>
+        <v>1700</v>
       </c>
       <c r="E254"/>
       <c r="F254" t="s">
-        <v>2246</v>
+        <v>2267</v>
       </c>
       <c r="G254" t="s">
-        <v>2247</v>
+        <v>2268</v>
       </c>
       <c r="H254"/>
       <c r="I254">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J254" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255">
-        <v>51330</v>
+        <v>51328</v>
       </c>
       <c r="B255">
-        <v>50176</v>
+        <v>50149</v>
       </c>
       <c r="C255" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D255" t="s">
-        <v>1681</v>
+        <v>1700</v>
       </c>
       <c r="E255"/>
       <c r="F255" t="s">
-        <v>2246</v>
+        <v>2267</v>
       </c>
       <c r="G255" t="s">
-        <v>2247</v>
+        <v>2268</v>
       </c>
       <c r="H255"/>
       <c r="I255">
         <v>0</v>
       </c>
       <c r="J255" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256">
-        <v>51331</v>
+        <v>51330</v>
       </c>
       <c r="B256">
-        <v>49952</v>
+        <v>50176</v>
       </c>
       <c r="C256" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D256" t="s">
-        <v>1681</v>
+        <v>1700</v>
       </c>
       <c r="E256"/>
       <c r="F256" t="s">
-        <v>2246</v>
+        <v>2267</v>
       </c>
       <c r="G256" t="s">
-        <v>2247</v>
+        <v>2268</v>
       </c>
       <c r="H256"/>
       <c r="I256">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J256" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257">
-        <v>51332</v>
+        <v>51331</v>
       </c>
       <c r="B257">
-        <v>50072</v>
+        <v>49952</v>
       </c>
       <c r="C257" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D257" t="s">
-        <v>1681</v>
+        <v>1700</v>
       </c>
       <c r="E257"/>
       <c r="F257" t="s">
-        <v>2246</v>
+        <v>2267</v>
       </c>
       <c r="G257" t="s">
-        <v>2247</v>
+        <v>2268</v>
       </c>
       <c r="H257"/>
       <c r="I257">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J257" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258">
-        <v>51335</v>
+        <v>51332</v>
       </c>
       <c r="B258">
-        <v>50146</v>
+        <v>50072</v>
       </c>
       <c r="C258" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D258" t="s">
-        <v>1681</v>
+        <v>1700</v>
       </c>
       <c r="E258"/>
       <c r="F258" t="s">
-        <v>2246</v>
+        <v>2267</v>
       </c>
       <c r="G258" t="s">
-        <v>2247</v>
+        <v>2268</v>
       </c>
       <c r="H258"/>
       <c r="I258">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J258" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259">
-        <v>50915</v>
+        <v>51335</v>
       </c>
       <c r="B259">
         <v>50146</v>
       </c>
       <c r="C259" t="s">
-        <v>1709</v>
-[...1 lines deleted...]
-      <c r="D259"/>
+        <v>1728</v>
+      </c>
+      <c r="D259" t="s">
+        <v>1700</v>
+      </c>
       <c r="E259"/>
       <c r="F259" t="s">
-        <v>2250</v>
+        <v>2267</v>
       </c>
       <c r="G259" t="s">
-        <v>2251</v>
+        <v>2268</v>
       </c>
       <c r="H259"/>
       <c r="I259">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J259" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260">
-        <v>50916</v>
+        <v>50915</v>
       </c>
       <c r="B260">
-        <v>50176</v>
+        <v>50146</v>
       </c>
       <c r="C260" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D260"/>
       <c r="E260"/>
       <c r="F260" t="s">
-        <v>2250</v>
+        <v>2271</v>
       </c>
       <c r="G260" t="s">
-        <v>2251</v>
+        <v>2272</v>
       </c>
       <c r="H260"/>
       <c r="I260">
         <v>0</v>
       </c>
       <c r="J260" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261">
-        <v>50952</v>
+        <v>50916</v>
       </c>
       <c r="B261">
         <v>50176</v>
       </c>
       <c r="C261" t="s">
-        <v>1689</v>
-[...3 lines deleted...]
-      </c>
+        <v>1728</v>
+      </c>
+      <c r="D261"/>
       <c r="E261"/>
       <c r="F261" t="s">
-        <v>2253</v>
+        <v>2271</v>
       </c>
       <c r="G261" t="s">
-        <v>2254</v>
+        <v>2272</v>
       </c>
       <c r="H261"/>
       <c r="I261">
         <v>0</v>
       </c>
       <c r="J261" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262">
-        <v>51394</v>
+        <v>50952</v>
       </c>
       <c r="B262">
-        <v>50098</v>
+        <v>50176</v>
       </c>
       <c r="C262" t="s">
-        <v>1709</v>
+        <v>1708</v>
       </c>
       <c r="D262" t="s">
-        <v>2255</v>
+        <v>2273</v>
       </c>
       <c r="E262"/>
       <c r="F262" t="s">
-        <v>2256</v>
+        <v>2274</v>
       </c>
       <c r="G262" t="s">
-        <v>2257</v>
+        <v>2275</v>
       </c>
       <c r="H262"/>
       <c r="I262">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J262" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="263" spans="1:10">
       <c r="A263">
-        <v>50906</v>
+        <v>51394</v>
       </c>
       <c r="B263">
-        <v>50145</v>
+        <v>50098</v>
       </c>
       <c r="C263" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D263" t="s">
-        <v>2258</v>
-[...3 lines deleted...]
-      </c>
+        <v>2276</v>
+      </c>
+      <c r="E263"/>
       <c r="F263" t="s">
-        <v>2260</v>
+        <v>2277</v>
       </c>
       <c r="G263" t="s">
-        <v>2261</v>
+        <v>2278</v>
       </c>
       <c r="H263"/>
       <c r="I263">
-        <v>135</v>
+        <v>3</v>
       </c>
       <c r="J263" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="264" spans="1:10">
       <c r="A264">
-        <v>51197</v>
+        <v>50906</v>
       </c>
       <c r="B264">
-        <v>50074</v>
+        <v>50145</v>
       </c>
       <c r="C264" t="s">
-        <v>1709</v>
-[...2 lines deleted...]
-      <c r="E264"/>
+        <v>1728</v>
+      </c>
+      <c r="D264" t="s">
+        <v>2279</v>
+      </c>
+      <c r="E264" t="s">
+        <v>2280</v>
+      </c>
       <c r="F264" t="s">
-        <v>2262</v>
+        <v>2281</v>
       </c>
       <c r="G264" t="s">
-        <v>2263</v>
+        <v>2282</v>
       </c>
       <c r="H264"/>
       <c r="I264">
-        <v>0</v>
+        <v>136</v>
       </c>
       <c r="J264" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265">
-        <v>53591</v>
+        <v>51197</v>
       </c>
       <c r="B265">
-        <v>53386</v>
+        <v>50074</v>
       </c>
       <c r="C265" t="s">
-        <v>1709</v>
-[...3 lines deleted...]
-      </c>
+        <v>1728</v>
+      </c>
+      <c r="D265"/>
       <c r="E265"/>
       <c r="F265" t="s">
-        <v>2265</v>
+        <v>2283</v>
       </c>
       <c r="G265" t="s">
-        <v>2266</v>
+        <v>2284</v>
       </c>
       <c r="H265"/>
       <c r="I265">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="J265" t="s">
-        <v>1118</v>
+        <v>46</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266">
-        <v>50940</v>
+        <v>53591</v>
       </c>
       <c r="B266">
-        <v>50153</v>
+        <v>53386</v>
       </c>
       <c r="C266" t="s">
-        <v>1689</v>
-[...1 lines deleted...]
-      <c r="D266"/>
+        <v>1728</v>
+      </c>
+      <c r="D266" t="s">
+        <v>2285</v>
+      </c>
       <c r="E266"/>
       <c r="F266" t="s">
-        <v>2267</v>
+        <v>2286</v>
       </c>
       <c r="G266" t="s">
-        <v>2268</v>
+        <v>2287</v>
       </c>
       <c r="H266"/>
       <c r="I266">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="J266" t="s">
-        <v>46</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267">
-        <v>50888</v>
+        <v>50940</v>
       </c>
       <c r="B267">
-        <v>50136</v>
+        <v>50153</v>
       </c>
       <c r="C267" t="s">
-        <v>1689</v>
-[...3 lines deleted...]
-      </c>
+        <v>1708</v>
+      </c>
+      <c r="D267"/>
       <c r="E267"/>
       <c r="F267" t="s">
-        <v>2270</v>
+        <v>2288</v>
       </c>
       <c r="G267" t="s">
-        <v>2271</v>
+        <v>2289</v>
       </c>
       <c r="H267"/>
       <c r="I267">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J267" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268">
-        <v>50887</v>
+        <v>50888</v>
       </c>
       <c r="B268">
         <v>50136</v>
       </c>
       <c r="C268" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D268" t="s">
-        <v>2272</v>
+        <v>2290</v>
       </c>
       <c r="E268"/>
       <c r="F268" t="s">
-        <v>2273</v>
+        <v>2291</v>
       </c>
       <c r="G268" t="s">
-        <v>2274</v>
+        <v>2292</v>
       </c>
       <c r="H268"/>
       <c r="I268">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J268" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269">
-        <v>54663</v>
+        <v>50887</v>
       </c>
       <c r="B269">
-        <v>50103</v>
+        <v>50136</v>
       </c>
       <c r="C269" t="s">
-        <v>1709</v>
+        <v>1708</v>
       </c>
       <c r="D269" t="s">
-        <v>2275</v>
+        <v>2293</v>
       </c>
       <c r="E269"/>
       <c r="F269" t="s">
-        <v>2276</v>
+        <v>2294</v>
       </c>
       <c r="G269" t="s">
-        <v>2142</v>
+        <v>2295</v>
       </c>
       <c r="H269"/>
       <c r="I269">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J269" t="s">
-        <v>2143</v>
+        <v>46</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270">
-        <v>54648</v>
+        <v>54663</v>
       </c>
       <c r="B270">
         <v>50103</v>
       </c>
       <c r="C270" t="s">
-        <v>1680</v>
+        <v>1728</v>
       </c>
       <c r="D270" t="s">
-        <v>2277</v>
+        <v>2296</v>
       </c>
       <c r="E270"/>
       <c r="F270" t="s">
-        <v>2278</v>
+        <v>2297</v>
       </c>
       <c r="G270" t="s">
-        <v>1684</v>
+        <v>2163</v>
       </c>
       <c r="H270"/>
       <c r="I270">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J270" t="s">
-        <v>324</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271">
-        <v>51498</v>
+        <v>54648</v>
       </c>
       <c r="B271">
-        <v>50131</v>
+        <v>50103</v>
       </c>
       <c r="C271" t="s">
-        <v>1740</v>
+        <v>1699</v>
       </c>
       <c r="D271" t="s">
-        <v>2279</v>
+        <v>2298</v>
       </c>
       <c r="E271"/>
       <c r="F271" t="s">
-        <v>2280</v>
+        <v>2299</v>
       </c>
       <c r="G271" t="s">
-        <v>2281</v>
+        <v>1703</v>
       </c>
       <c r="H271"/>
       <c r="I271">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J271" t="s">
-        <v>46</v>
+        <v>324</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272">
-        <v>51383</v>
+        <v>51498</v>
       </c>
       <c r="B272">
-        <v>50095</v>
+        <v>50131</v>
       </c>
       <c r="C272" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D272" t="s">
-        <v>2282</v>
+        <v>2300</v>
       </c>
       <c r="E272"/>
       <c r="F272" t="s">
-        <v>2283</v>
+        <v>2301</v>
       </c>
       <c r="G272" t="s">
-        <v>2284</v>
+        <v>2302</v>
       </c>
       <c r="H272"/>
       <c r="I272">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J272" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273">
-        <v>51125</v>
+        <v>51383</v>
       </c>
       <c r="B273">
-        <v>49944</v>
+        <v>50095</v>
       </c>
       <c r="C273" t="s">
-        <v>1685</v>
+        <v>1759</v>
       </c>
       <c r="D273" t="s">
-        <v>2285</v>
+        <v>2303</v>
       </c>
       <c r="E273"/>
       <c r="F273" t="s">
-        <v>2286</v>
+        <v>2304</v>
       </c>
       <c r="G273" t="s">
-        <v>2287</v>
+        <v>2305</v>
       </c>
       <c r="H273"/>
       <c r="I273">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J273" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274">
-        <v>51510</v>
+        <v>51125</v>
       </c>
       <c r="B274">
-        <v>50131</v>
+        <v>49944</v>
       </c>
       <c r="C274" t="s">
-        <v>1709</v>
+        <v>1704</v>
       </c>
       <c r="D274" t="s">
-        <v>2288</v>
+        <v>2306</v>
       </c>
       <c r="E274"/>
       <c r="F274" t="s">
-        <v>2289</v>
+        <v>2307</v>
       </c>
       <c r="G274" t="s">
-        <v>2290</v>
+        <v>2308</v>
       </c>
       <c r="H274"/>
       <c r="I274">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J274" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275">
-        <v>51386</v>
+        <v>51510</v>
       </c>
       <c r="B275">
-        <v>50096</v>
+        <v>50131</v>
       </c>
       <c r="C275" t="s">
-        <v>1740</v>
+        <v>1728</v>
       </c>
       <c r="D275" t="s">
-        <v>2291</v>
+        <v>2309</v>
       </c>
       <c r="E275"/>
       <c r="F275" t="s">
-        <v>2292</v>
+        <v>2310</v>
       </c>
       <c r="G275" t="s">
-        <v>2293</v>
+        <v>2311</v>
       </c>
       <c r="H275"/>
       <c r="I275">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J275" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276">
-        <v>51048</v>
+        <v>51386</v>
       </c>
       <c r="B276">
-        <v>50201</v>
+        <v>50096</v>
       </c>
       <c r="C276" t="s">
-        <v>1709</v>
+        <v>1759</v>
       </c>
       <c r="D276" t="s">
-        <v>2294</v>
+        <v>2312</v>
       </c>
       <c r="E276"/>
       <c r="F276" t="s">
-        <v>2295</v>
+        <v>2313</v>
       </c>
       <c r="G276" t="s">
-        <v>2296</v>
+        <v>2314</v>
       </c>
       <c r="H276"/>
       <c r="I276">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="J276" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277">
-        <v>51049</v>
+        <v>51048</v>
       </c>
       <c r="B277">
         <v>50201</v>
       </c>
       <c r="C277" t="s">
-        <v>1685</v>
+        <v>1728</v>
       </c>
       <c r="D277" t="s">
-        <v>2297</v>
+        <v>2315</v>
       </c>
       <c r="E277"/>
       <c r="F277" t="s">
-        <v>2298</v>
+        <v>2316</v>
       </c>
       <c r="G277" t="s">
-        <v>2299</v>
+        <v>2317</v>
       </c>
       <c r="H277"/>
       <c r="I277">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="J277" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278">
-        <v>51382</v>
+        <v>51049</v>
       </c>
       <c r="B278">
-        <v>50095</v>
+        <v>50201</v>
       </c>
       <c r="C278" t="s">
-        <v>1709</v>
+        <v>1704</v>
       </c>
       <c r="D278" t="s">
-        <v>2300</v>
+        <v>2318</v>
       </c>
       <c r="E278"/>
       <c r="F278" t="s">
-        <v>2301</v>
+        <v>2319</v>
       </c>
       <c r="G278" t="s">
-        <v>2302</v>
+        <v>2320</v>
       </c>
       <c r="H278"/>
       <c r="I278">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J278" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279">
-        <v>51375</v>
+        <v>51382</v>
       </c>
       <c r="B279">
         <v>50095</v>
       </c>
       <c r="C279" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D279" t="s">
-        <v>2303</v>
+        <v>2321</v>
       </c>
       <c r="E279"/>
       <c r="F279" t="s">
-        <v>2304</v>
+        <v>2322</v>
       </c>
       <c r="G279" t="s">
-        <v>2305</v>
+        <v>2323</v>
       </c>
       <c r="H279"/>
       <c r="I279">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J279" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280">
-        <v>51255</v>
+        <v>51375</v>
       </c>
       <c r="B280">
-        <v>50198</v>
+        <v>50095</v>
       </c>
       <c r="C280" t="s">
-        <v>1685</v>
-[...1 lines deleted...]
-      <c r="D280"/>
+        <v>1728</v>
+      </c>
+      <c r="D280" t="s">
+        <v>2324</v>
+      </c>
       <c r="E280"/>
       <c r="F280" t="s">
-        <v>2306</v>
+        <v>2325</v>
       </c>
       <c r="G280" t="s">
-        <v>2307</v>
+        <v>2326</v>
       </c>
       <c r="H280"/>
       <c r="I280">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J280" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281">
-        <v>51254</v>
+        <v>51255</v>
       </c>
       <c r="B281">
         <v>50198</v>
       </c>
       <c r="C281" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D281"/>
       <c r="E281"/>
       <c r="F281" t="s">
-        <v>2308</v>
+        <v>2327</v>
       </c>
       <c r="G281" t="s">
-        <v>2309</v>
+        <v>2328</v>
       </c>
       <c r="H281"/>
       <c r="I281">
         <v>0</v>
       </c>
       <c r="J281" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282">
-        <v>51177</v>
+        <v>51254</v>
       </c>
       <c r="B282">
-        <v>50075</v>
+        <v>50198</v>
       </c>
       <c r="C282" t="s">
-        <v>1709</v>
-[...3 lines deleted...]
-      </c>
+        <v>1704</v>
+      </c>
+      <c r="D282"/>
       <c r="E282"/>
       <c r="F282" t="s">
-        <v>2311</v>
+        <v>2329</v>
       </c>
       <c r="G282" t="s">
-        <v>2312</v>
+        <v>2330</v>
       </c>
       <c r="H282"/>
       <c r="I282">
         <v>0</v>
       </c>
       <c r="J282" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283">
-        <v>51236</v>
+        <v>51177</v>
       </c>
       <c r="B283">
-        <v>50196</v>
+        <v>50075</v>
       </c>
       <c r="C283" t="s">
-        <v>1685</v>
+        <v>1728</v>
       </c>
       <c r="D283" t="s">
-        <v>2313</v>
+        <v>2331</v>
       </c>
       <c r="E283"/>
       <c r="F283" t="s">
-        <v>2314</v>
+        <v>2332</v>
       </c>
       <c r="G283" t="s">
-        <v>2315</v>
+        <v>2333</v>
       </c>
       <c r="H283"/>
       <c r="I283">
         <v>0</v>
       </c>
       <c r="J283" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284">
-        <v>51196</v>
+        <v>51236</v>
       </c>
       <c r="B284">
         <v>50196</v>
       </c>
       <c r="C284" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D284" t="s">
-        <v>2316</v>
+        <v>2334</v>
       </c>
       <c r="E284"/>
       <c r="F284" t="s">
-        <v>2317</v>
+        <v>2335</v>
       </c>
       <c r="G284" t="s">
-        <v>2318</v>
+        <v>2336</v>
       </c>
       <c r="H284"/>
       <c r="I284">
         <v>0</v>
       </c>
       <c r="J284" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285">
-        <v>51193</v>
+        <v>51196</v>
       </c>
       <c r="B285">
         <v>50196</v>
       </c>
       <c r="C285" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D285" t="s">
-        <v>2319</v>
+        <v>2337</v>
       </c>
       <c r="E285"/>
       <c r="F285" t="s">
-        <v>2320</v>
+        <v>2338</v>
       </c>
       <c r="G285" t="s">
-        <v>2321</v>
+        <v>2339</v>
       </c>
       <c r="H285"/>
       <c r="I285">
         <v>0</v>
       </c>
       <c r="J285" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286">
-        <v>51129</v>
+        <v>51193</v>
       </c>
       <c r="B286">
-        <v>49950</v>
+        <v>50196</v>
       </c>
       <c r="C286" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D286" t="s">
-        <v>2322</v>
+        <v>2340</v>
       </c>
       <c r="E286"/>
       <c r="F286" t="s">
-        <v>2323</v>
+        <v>2341</v>
       </c>
       <c r="G286" t="s">
-        <v>2324</v>
+        <v>2342</v>
       </c>
       <c r="H286"/>
       <c r="I286">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J286" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287">
-        <v>51126</v>
+        <v>51129</v>
       </c>
       <c r="B287">
-        <v>49944</v>
+        <v>49950</v>
       </c>
       <c r="C287" t="s">
-        <v>1685</v>
-[...1 lines deleted...]
-      <c r="D287"/>
+        <v>1704</v>
+      </c>
+      <c r="D287" t="s">
+        <v>2343</v>
+      </c>
       <c r="E287"/>
       <c r="F287" t="s">
-        <v>2325</v>
+        <v>2344</v>
       </c>
       <c r="G287" t="s">
-        <v>2326</v>
+        <v>2345</v>
       </c>
       <c r="H287"/>
       <c r="I287">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J287" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288">
-        <v>51192</v>
+        <v>51126</v>
       </c>
       <c r="B288">
-        <v>50074</v>
+        <v>49944</v>
       </c>
       <c r="C288" t="s">
-        <v>1685</v>
-[...6 lines deleted...]
-      </c>
+        <v>1704</v>
+      </c>
+      <c r="D288"/>
+      <c r="E288"/>
       <c r="F288" t="s">
-        <v>2329</v>
+        <v>2346</v>
       </c>
       <c r="G288" t="s">
-        <v>2330</v>
+        <v>2347</v>
       </c>
       <c r="H288"/>
       <c r="I288">
-        <v>154</v>
+        <v>0</v>
       </c>
       <c r="J288" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289">
-        <v>51246</v>
+        <v>51192</v>
       </c>
       <c r="B289">
-        <v>50196</v>
+        <v>50074</v>
       </c>
       <c r="C289" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D289" t="s">
-        <v>2331</v>
-[...1 lines deleted...]
-      <c r="E289"/>
+        <v>2348</v>
+      </c>
+      <c r="E289" t="s">
+        <v>2349</v>
+      </c>
       <c r="F289" t="s">
-        <v>2332</v>
+        <v>2350</v>
       </c>
       <c r="G289" t="s">
-        <v>2333</v>
+        <v>2351</v>
       </c>
       <c r="H289"/>
       <c r="I289">
-        <v>0</v>
+        <v>155</v>
       </c>
       <c r="J289" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="290" spans="1:10">
       <c r="A290">
-        <v>50941</v>
+        <v>51246</v>
       </c>
       <c r="B290">
-        <v>50153</v>
+        <v>50196</v>
       </c>
       <c r="C290" t="s">
-        <v>1689</v>
-[...1 lines deleted...]
-      <c r="D290"/>
+        <v>1704</v>
+      </c>
+      <c r="D290" t="s">
+        <v>2352</v>
+      </c>
       <c r="E290"/>
       <c r="F290" t="s">
-        <v>2334</v>
+        <v>2353</v>
       </c>
       <c r="G290" t="s">
-        <v>2335</v>
+        <v>2354</v>
       </c>
       <c r="H290"/>
       <c r="I290">
         <v>0</v>
       </c>
       <c r="J290" t="s">
-        <v>614</v>
+        <v>46</v>
       </c>
     </row>
     <row r="291" spans="1:10">
       <c r="A291">
-        <v>51511</v>
+        <v>50941</v>
       </c>
       <c r="B291">
-        <v>50129</v>
+        <v>50153</v>
       </c>
       <c r="C291" t="s">
-        <v>1740</v>
-[...3 lines deleted...]
-      </c>
+        <v>1708</v>
+      </c>
+      <c r="D291"/>
       <c r="E291"/>
       <c r="F291" t="s">
-        <v>2337</v>
+        <v>2355</v>
       </c>
       <c r="G291" t="s">
-        <v>2338</v>
+        <v>2356</v>
       </c>
       <c r="H291"/>
       <c r="I291">
         <v>0</v>
       </c>
       <c r="J291" t="s">
-        <v>46</v>
+        <v>614</v>
       </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292">
-        <v>51503</v>
+        <v>51511</v>
       </c>
       <c r="B292">
-        <v>50115</v>
+        <v>50129</v>
       </c>
       <c r="C292" t="s">
-        <v>1685</v>
+        <v>1759</v>
       </c>
       <c r="D292" t="s">
-        <v>2339</v>
+        <v>2357</v>
       </c>
       <c r="E292"/>
       <c r="F292" t="s">
-        <v>2340</v>
+        <v>2358</v>
       </c>
       <c r="G292" t="s">
-        <v>2341</v>
+        <v>2359</v>
       </c>
       <c r="H292"/>
       <c r="I292">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J292" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293">
-        <v>51452</v>
+        <v>51503</v>
       </c>
       <c r="B293">
-        <v>50179</v>
+        <v>50115</v>
       </c>
       <c r="C293" t="s">
-        <v>1740</v>
+        <v>1704</v>
       </c>
       <c r="D293" t="s">
-        <v>2342</v>
+        <v>2360</v>
       </c>
       <c r="E293"/>
       <c r="F293" t="s">
-        <v>2343</v>
+        <v>2361</v>
       </c>
       <c r="G293" t="s">
-        <v>2344</v>
+        <v>2362</v>
       </c>
       <c r="H293"/>
       <c r="I293">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="J293" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294">
-        <v>50963</v>
+        <v>51452</v>
       </c>
       <c r="B294">
-        <v>50167</v>
+        <v>50179</v>
       </c>
       <c r="C294" t="s">
-        <v>1709</v>
+        <v>1759</v>
       </c>
       <c r="D294" t="s">
-        <v>2345</v>
+        <v>2363</v>
       </c>
       <c r="E294"/>
       <c r="F294" t="s">
-        <v>2346</v>
+        <v>2364</v>
       </c>
       <c r="G294" t="s">
-        <v>2347</v>
+        <v>2365</v>
       </c>
       <c r="H294"/>
       <c r="I294">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="J294" t="s">
-        <v>1694</v>
+        <v>46</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295">
-        <v>51464</v>
+        <v>50963</v>
       </c>
       <c r="B295">
-        <v>50120</v>
+        <v>50167</v>
       </c>
       <c r="C295" t="s">
-        <v>1740</v>
+        <v>1728</v>
       </c>
       <c r="D295" t="s">
-        <v>2348</v>
+        <v>2366</v>
       </c>
       <c r="E295"/>
       <c r="F295" t="s">
-        <v>2349</v>
+        <v>2367</v>
       </c>
       <c r="G295" t="s">
-        <v>2350</v>
+        <v>2368</v>
       </c>
       <c r="H295"/>
       <c r="I295">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J295" t="s">
-        <v>46</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296">
-        <v>51465</v>
+        <v>51464</v>
       </c>
       <c r="B296">
         <v>50120</v>
       </c>
       <c r="C296" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D296" t="s">
-        <v>2351</v>
+        <v>2369</v>
       </c>
       <c r="E296"/>
       <c r="F296" t="s">
-        <v>2352</v>
+        <v>2370</v>
       </c>
       <c r="G296" t="s">
-        <v>2353</v>
+        <v>2371</v>
       </c>
       <c r="H296"/>
       <c r="I296">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J296" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297">
-        <v>51460</v>
+        <v>51465</v>
       </c>
       <c r="B297">
-        <v>50119</v>
+        <v>50120</v>
       </c>
       <c r="C297" t="s">
-        <v>1685</v>
+        <v>1759</v>
       </c>
       <c r="D297" t="s">
-        <v>2354</v>
+        <v>2372</v>
       </c>
       <c r="E297"/>
       <c r="F297" t="s">
-        <v>2355</v>
+        <v>2373</v>
       </c>
       <c r="G297" t="s">
-        <v>2356</v>
+        <v>2374</v>
       </c>
       <c r="H297"/>
       <c r="I297">
         <v>1</v>
       </c>
       <c r="J297" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298">
-        <v>51462</v>
+        <v>51460</v>
       </c>
       <c r="B298">
         <v>50119</v>
       </c>
       <c r="C298" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D298" t="s">
-        <v>2357</v>
+        <v>2375</v>
       </c>
       <c r="E298"/>
       <c r="F298" t="s">
-        <v>2358</v>
+        <v>2376</v>
       </c>
       <c r="G298" t="s">
-        <v>2359</v>
+        <v>2377</v>
       </c>
       <c r="H298"/>
       <c r="I298">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J298" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="299" spans="1:10">
       <c r="A299">
-        <v>51066</v>
+        <v>51462</v>
       </c>
       <c r="B299">
-        <v>50206</v>
+        <v>50119</v>
       </c>
       <c r="C299" t="s">
-        <v>1689</v>
+        <v>1704</v>
       </c>
       <c r="D299" t="s">
-        <v>2360</v>
+        <v>2378</v>
       </c>
       <c r="E299"/>
       <c r="F299" t="s">
-        <v>2361</v>
+        <v>2379</v>
       </c>
       <c r="G299" t="s">
-        <v>2362</v>
+        <v>2380</v>
       </c>
       <c r="H299"/>
       <c r="I299">
         <v>0</v>
       </c>
       <c r="J299" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="300" spans="1:10">
       <c r="A300">
-        <v>51142</v>
+        <v>51066</v>
       </c>
       <c r="B300">
-        <v>50075</v>
+        <v>50206</v>
       </c>
       <c r="C300" t="s">
-        <v>1709</v>
+        <v>1708</v>
       </c>
       <c r="D300" t="s">
-        <v>2363</v>
+        <v>2381</v>
       </c>
       <c r="E300"/>
       <c r="F300" t="s">
-        <v>2364</v>
+        <v>2382</v>
       </c>
       <c r="G300" t="s">
-        <v>2365</v>
+        <v>2383</v>
       </c>
       <c r="H300"/>
       <c r="I300">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J300" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="301" spans="1:10">
       <c r="A301">
-        <v>50850</v>
+        <v>51142</v>
       </c>
       <c r="B301">
-        <v>50191</v>
+        <v>50075</v>
       </c>
       <c r="C301" t="s">
-        <v>1685</v>
+        <v>1728</v>
       </c>
       <c r="D301" t="s">
-        <v>2366</v>
+        <v>2384</v>
       </c>
       <c r="E301"/>
       <c r="F301" t="s">
-        <v>2367</v>
-[...1 lines deleted...]
-      <c r="G301"/>
+        <v>2385</v>
+      </c>
+      <c r="G301" t="s">
+        <v>2386</v>
+      </c>
       <c r="H301"/>
       <c r="I301">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="J301" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="302" spans="1:10">
       <c r="A302">
-        <v>51272</v>
+        <v>50850</v>
       </c>
       <c r="B302">
-        <v>50200</v>
+        <v>50191</v>
       </c>
       <c r="C302" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D302" t="s">
-        <v>2368</v>
+        <v>2387</v>
       </c>
       <c r="E302"/>
       <c r="F302" t="s">
-        <v>2369</v>
-[...3 lines deleted...]
-      </c>
+        <v>2388</v>
+      </c>
+      <c r="G302"/>
       <c r="H302"/>
       <c r="I302">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J302" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="303" spans="1:10">
       <c r="A303">
-        <v>51054</v>
+        <v>51272</v>
       </c>
       <c r="B303">
-        <v>50202</v>
+        <v>50200</v>
       </c>
       <c r="C303" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D303" t="s">
-        <v>2371</v>
+        <v>2389</v>
       </c>
       <c r="E303"/>
       <c r="F303" t="s">
-        <v>2372</v>
+        <v>2390</v>
       </c>
       <c r="G303" t="s">
-        <v>2373</v>
+        <v>2391</v>
       </c>
       <c r="H303"/>
       <c r="I303">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J303" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="304" spans="1:10">
       <c r="A304">
-        <v>51043</v>
+        <v>51054</v>
       </c>
       <c r="B304">
-        <v>50200</v>
+        <v>50202</v>
       </c>
       <c r="C304" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D304" t="s">
-        <v>2374</v>
+        <v>2392</v>
       </c>
       <c r="E304"/>
       <c r="F304" t="s">
-        <v>2375</v>
+        <v>2393</v>
       </c>
       <c r="G304" t="s">
-        <v>2376</v>
+        <v>2394</v>
       </c>
       <c r="H304"/>
       <c r="I304">
         <v>1</v>
       </c>
       <c r="J304" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="305" spans="1:10">
       <c r="A305">
-        <v>51044</v>
+        <v>51043</v>
       </c>
       <c r="B305">
         <v>50200</v>
       </c>
       <c r="C305" t="s">
-        <v>1709</v>
+        <v>1704</v>
       </c>
       <c r="D305" t="s">
-        <v>2377</v>
+        <v>2395</v>
       </c>
       <c r="E305"/>
       <c r="F305" t="s">
-        <v>2378</v>
+        <v>2396</v>
       </c>
       <c r="G305" t="s">
-        <v>2379</v>
+        <v>2397</v>
       </c>
       <c r="H305"/>
       <c r="I305">
         <v>1</v>
       </c>
       <c r="J305" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="306" spans="1:10">
       <c r="A306">
-        <v>51413</v>
+        <v>51044</v>
       </c>
       <c r="B306">
-        <v>50102</v>
+        <v>50200</v>
       </c>
       <c r="C306" t="s">
-        <v>1740</v>
+        <v>1728</v>
       </c>
       <c r="D306" t="s">
-        <v>2380</v>
+        <v>2398</v>
       </c>
       <c r="E306"/>
       <c r="F306" t="s">
-        <v>2381</v>
+        <v>2399</v>
       </c>
       <c r="G306" t="s">
-        <v>2382</v>
+        <v>2400</v>
       </c>
       <c r="H306"/>
       <c r="I306">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J306" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="307" spans="1:10">
       <c r="A307">
-        <v>51230</v>
+        <v>51413</v>
       </c>
       <c r="B307">
-        <v>49950</v>
+        <v>50102</v>
       </c>
       <c r="C307" t="s">
-        <v>1709</v>
+        <v>1759</v>
       </c>
       <c r="D307" t="s">
-        <v>2383</v>
+        <v>2401</v>
       </c>
       <c r="E307"/>
       <c r="F307" t="s">
-        <v>2384</v>
+        <v>2402</v>
       </c>
       <c r="G307" t="s">
-        <v>2385</v>
+        <v>2403</v>
       </c>
       <c r="H307"/>
       <c r="I307">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J307" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="308" spans="1:10">
       <c r="A308">
-        <v>51453</v>
+        <v>51230</v>
       </c>
       <c r="B308">
-        <v>50119</v>
+        <v>49950</v>
       </c>
       <c r="C308" t="s">
-        <v>1740</v>
+        <v>1728</v>
       </c>
       <c r="D308" t="s">
-        <v>2386</v>
+        <v>2404</v>
       </c>
       <c r="E308"/>
       <c r="F308" t="s">
-        <v>2387</v>
+        <v>2405</v>
       </c>
       <c r="G308" t="s">
-        <v>2388</v>
+        <v>2406</v>
       </c>
       <c r="H308"/>
       <c r="I308">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J308" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="309" spans="1:10">
       <c r="A309">
-        <v>51454</v>
+        <v>51453</v>
       </c>
       <c r="B309">
-        <v>50120</v>
+        <v>50119</v>
       </c>
       <c r="C309" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D309" t="s">
-        <v>2386</v>
+        <v>2407</v>
       </c>
       <c r="E309"/>
       <c r="F309" t="s">
-        <v>2387</v>
+        <v>2408</v>
       </c>
       <c r="G309" t="s">
-        <v>2388</v>
+        <v>2409</v>
       </c>
       <c r="H309"/>
       <c r="I309">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J309" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="310" spans="1:10">
       <c r="A310">
-        <v>51484</v>
+        <v>51454</v>
       </c>
       <c r="B310">
-        <v>50125</v>
+        <v>50120</v>
       </c>
       <c r="C310" t="s">
-        <v>1709</v>
+        <v>1759</v>
       </c>
       <c r="D310" t="s">
-        <v>2389</v>
-[...3 lines deleted...]
-      </c>
+        <v>2407</v>
+      </c>
+      <c r="E310"/>
       <c r="F310" t="s">
-        <v>2391</v>
+        <v>2408</v>
       </c>
       <c r="G310" t="s">
-        <v>2392</v>
+        <v>2409</v>
       </c>
       <c r="H310"/>
       <c r="I310">
-        <v>141</v>
+        <v>0</v>
       </c>
       <c r="J310" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="311" spans="1:10">
       <c r="A311">
-        <v>51483</v>
+        <v>51484</v>
       </c>
       <c r="B311">
         <v>50125</v>
       </c>
       <c r="C311" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D311" t="s">
-        <v>2393</v>
-[...1 lines deleted...]
-      <c r="E311"/>
+        <v>2410</v>
+      </c>
+      <c r="E311" t="s">
+        <v>2411</v>
+      </c>
       <c r="F311" t="s">
-        <v>2394</v>
+        <v>2412</v>
       </c>
       <c r="G311" t="s">
-        <v>2395</v>
+        <v>2413</v>
       </c>
       <c r="H311"/>
       <c r="I311">
-        <v>1</v>
+        <v>142</v>
       </c>
       <c r="J311" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="312" spans="1:10">
       <c r="A312">
-        <v>51482</v>
+        <v>51483</v>
       </c>
       <c r="B312">
         <v>50125</v>
       </c>
       <c r="C312" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D312" t="s">
-        <v>2393</v>
+        <v>2414</v>
       </c>
       <c r="E312"/>
       <c r="F312" t="s">
-        <v>2396</v>
+        <v>2415</v>
       </c>
       <c r="G312" t="s">
-        <v>2397</v>
+        <v>2416</v>
       </c>
       <c r="H312"/>
       <c r="I312">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J312" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="313" spans="1:10">
       <c r="A313">
-        <v>51481</v>
+        <v>51482</v>
       </c>
       <c r="B313">
         <v>50125</v>
       </c>
       <c r="C313" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D313" t="s">
-        <v>2393</v>
+        <v>2414</v>
       </c>
       <c r="E313"/>
       <c r="F313" t="s">
-        <v>2398</v>
+        <v>2417</v>
       </c>
       <c r="G313" t="s">
-        <v>2399</v>
+        <v>2418</v>
       </c>
       <c r="H313"/>
       <c r="I313">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J313" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="314" spans="1:10">
       <c r="A314">
-        <v>51487</v>
+        <v>51481</v>
       </c>
       <c r="B314">
         <v>50125</v>
       </c>
       <c r="C314" t="s">
-        <v>1685</v>
+        <v>1728</v>
       </c>
       <c r="D314" t="s">
-        <v>2400</v>
+        <v>2414</v>
       </c>
       <c r="E314"/>
       <c r="F314" t="s">
-        <v>2401</v>
+        <v>2419</v>
       </c>
       <c r="G314" t="s">
-        <v>2402</v>
+        <v>2420</v>
       </c>
       <c r="H314"/>
       <c r="I314">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J314" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="315" spans="1:10">
       <c r="A315">
-        <v>51486</v>
+        <v>51487</v>
       </c>
       <c r="B315">
         <v>50125</v>
       </c>
       <c r="C315" t="s">
-        <v>1740</v>
+        <v>1704</v>
       </c>
       <c r="D315" t="s">
-        <v>2393</v>
+        <v>2421</v>
       </c>
       <c r="E315"/>
       <c r="F315" t="s">
-        <v>2403</v>
+        <v>2422</v>
       </c>
       <c r="G315" t="s">
-        <v>2404</v>
+        <v>2423</v>
       </c>
       <c r="H315"/>
       <c r="I315">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J315" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316">
-        <v>51488</v>
+        <v>51486</v>
       </c>
       <c r="B316">
         <v>50125</v>
       </c>
       <c r="C316" t="s">
-        <v>1709</v>
+        <v>1759</v>
       </c>
       <c r="D316" t="s">
-        <v>2405</v>
-[...3 lines deleted...]
-      </c>
+        <v>2414</v>
+      </c>
+      <c r="E316"/>
       <c r="F316" t="s">
-        <v>2407</v>
+        <v>2424</v>
       </c>
       <c r="G316" t="s">
-        <v>2408</v>
+        <v>2425</v>
       </c>
       <c r="H316"/>
       <c r="I316">
-        <v>164</v>
+        <v>0</v>
       </c>
       <c r="J316" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317">
-        <v>51485</v>
+        <v>51488</v>
       </c>
       <c r="B317">
         <v>50125</v>
       </c>
       <c r="C317" t="s">
-        <v>1740</v>
+        <v>1728</v>
       </c>
       <c r="D317" t="s">
-        <v>2409</v>
-[...1 lines deleted...]
-      <c r="E317"/>
+        <v>2426</v>
+      </c>
+      <c r="E317" t="s">
+        <v>2427</v>
+      </c>
       <c r="F317" t="s">
-        <v>2410</v>
+        <v>2428</v>
       </c>
       <c r="G317" t="s">
-        <v>2411</v>
+        <v>2429</v>
       </c>
       <c r="H317"/>
       <c r="I317">
-        <v>0</v>
+        <v>165</v>
       </c>
       <c r="J317" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="318" spans="1:10">
       <c r="A318">
-        <v>51478</v>
+        <v>51485</v>
       </c>
       <c r="B318">
-        <v>50124</v>
+        <v>50125</v>
       </c>
       <c r="C318" t="s">
-        <v>1709</v>
-[...1 lines deleted...]
-      <c r="D318"/>
+        <v>1759</v>
+      </c>
+      <c r="D318" t="s">
+        <v>2430</v>
+      </c>
       <c r="E318"/>
       <c r="F318" t="s">
-        <v>2412</v>
+        <v>2431</v>
       </c>
       <c r="G318" t="s">
-        <v>2413</v>
+        <v>2432</v>
       </c>
       <c r="H318"/>
       <c r="I318">
         <v>0</v>
       </c>
       <c r="J318" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="319" spans="1:10">
       <c r="A319">
-        <v>51477</v>
+        <v>51478</v>
       </c>
       <c r="B319">
         <v>50124</v>
       </c>
       <c r="C319" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D319"/>
       <c r="E319"/>
       <c r="F319" t="s">
-        <v>2414</v>
+        <v>2433</v>
       </c>
       <c r="G319" t="s">
-        <v>2415</v>
+        <v>2434</v>
       </c>
       <c r="H319"/>
       <c r="I319">
         <v>0</v>
       </c>
       <c r="J319" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="320" spans="1:10">
       <c r="A320">
-        <v>51013</v>
+        <v>51477</v>
       </c>
       <c r="B320">
-        <v>50188</v>
+        <v>50124</v>
       </c>
       <c r="C320" t="s">
-        <v>1685</v>
-[...3 lines deleted...]
-      </c>
+        <v>1728</v>
+      </c>
+      <c r="D320"/>
       <c r="E320"/>
       <c r="F320" t="s">
-        <v>2417</v>
+        <v>2435</v>
       </c>
       <c r="G320" t="s">
-        <v>2418</v>
+        <v>2436</v>
       </c>
       <c r="H320"/>
       <c r="I320">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J320" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="321" spans="1:10">
       <c r="A321">
-        <v>51427</v>
+        <v>51013</v>
       </c>
       <c r="B321">
-        <v>50110</v>
+        <v>50188</v>
       </c>
       <c r="C321" t="s">
-        <v>1689</v>
+        <v>1704</v>
       </c>
       <c r="D321" t="s">
-        <v>2419</v>
+        <v>2437</v>
       </c>
       <c r="E321"/>
       <c r="F321" t="s">
-        <v>2420</v>
+        <v>2438</v>
       </c>
       <c r="G321" t="s">
-        <v>2421</v>
+        <v>2439</v>
       </c>
       <c r="H321"/>
       <c r="I321">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="J321" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="322" spans="1:10">
       <c r="A322">
-        <v>51439</v>
+        <v>51427</v>
       </c>
       <c r="B322">
         <v>50110</v>
       </c>
       <c r="C322" t="s">
-        <v>1740</v>
+        <v>1708</v>
       </c>
       <c r="D322" t="s">
-        <v>2422</v>
+        <v>2440</v>
       </c>
       <c r="E322"/>
       <c r="F322" t="s">
-        <v>2423</v>
+        <v>2441</v>
       </c>
       <c r="G322" t="s">
-        <v>2424</v>
+        <v>2442</v>
       </c>
       <c r="H322"/>
       <c r="I322">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="J322" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="323" spans="1:10">
       <c r="A323">
-        <v>51045</v>
+        <v>51439</v>
       </c>
       <c r="B323">
-        <v>50200</v>
+        <v>50110</v>
       </c>
       <c r="C323" t="s">
-        <v>1685</v>
+        <v>1759</v>
       </c>
       <c r="D323" t="s">
-        <v>2371</v>
+        <v>2443</v>
       </c>
       <c r="E323"/>
       <c r="F323" t="s">
-        <v>2425</v>
+        <v>2444</v>
       </c>
       <c r="G323" t="s">
-        <v>2426</v>
+        <v>2445</v>
       </c>
       <c r="H323"/>
       <c r="I323">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="J323" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="324" spans="1:10">
       <c r="A324">
-        <v>51294</v>
+        <v>51045</v>
       </c>
       <c r="B324">
-        <v>50185</v>
+        <v>50200</v>
       </c>
       <c r="C324" t="s">
-        <v>1740</v>
+        <v>1704</v>
       </c>
       <c r="D324" t="s">
-        <v>2427</v>
+        <v>2392</v>
       </c>
       <c r="E324"/>
       <c r="F324" t="s">
-        <v>2428</v>
+        <v>2446</v>
       </c>
       <c r="G324" t="s">
-        <v>2429</v>
+        <v>2447</v>
       </c>
       <c r="H324"/>
       <c r="I324">
         <v>0</v>
       </c>
       <c r="J324" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="325" spans="1:10">
       <c r="A325">
-        <v>51005</v>
+        <v>51294</v>
       </c>
       <c r="B325">
-        <v>50181</v>
+        <v>50185</v>
       </c>
       <c r="C325" t="s">
-        <v>1685</v>
+        <v>1759</v>
       </c>
       <c r="D325" t="s">
-        <v>2430</v>
+        <v>2448</v>
       </c>
       <c r="E325"/>
       <c r="F325" t="s">
-        <v>2431</v>
+        <v>2449</v>
       </c>
       <c r="G325" t="s">
-        <v>2432</v>
+        <v>2450</v>
       </c>
       <c r="H325"/>
       <c r="I325">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="J325" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="326" spans="1:10">
       <c r="A326">
-        <v>51058</v>
+        <v>51005</v>
       </c>
       <c r="B326">
-        <v>50206</v>
+        <v>50181</v>
       </c>
       <c r="C326" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D326" t="s">
-        <v>2433</v>
+        <v>2451</v>
       </c>
       <c r="E326"/>
       <c r="F326" t="s">
-        <v>2434</v>
+        <v>2452</v>
       </c>
       <c r="G326" t="s">
-        <v>2435</v>
+        <v>2453</v>
       </c>
       <c r="H326"/>
       <c r="I326">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="J326" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="327" spans="1:10">
       <c r="A327">
-        <v>51059</v>
+        <v>51058</v>
       </c>
       <c r="B327">
-        <v>50088</v>
+        <v>50206</v>
       </c>
       <c r="C327" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D327" t="s">
-        <v>2433</v>
+        <v>2454</v>
       </c>
       <c r="E327"/>
       <c r="F327" t="s">
-        <v>2434</v>
+        <v>2455</v>
       </c>
       <c r="G327" t="s">
-        <v>2435</v>
+        <v>2456</v>
       </c>
       <c r="H327"/>
       <c r="I327">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="J327" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="328" spans="1:10">
       <c r="A328">
-        <v>51060</v>
+        <v>51059</v>
       </c>
       <c r="B328">
-        <v>50206</v>
+        <v>50088</v>
       </c>
       <c r="C328" t="s">
-        <v>1689</v>
+        <v>1704</v>
       </c>
       <c r="D328" t="s">
-        <v>2436</v>
-[...3 lines deleted...]
-      </c>
+        <v>2454</v>
+      </c>
+      <c r="E328"/>
       <c r="F328" t="s">
-        <v>2438</v>
+        <v>2455</v>
       </c>
       <c r="G328" t="s">
-        <v>2439</v>
+        <v>2456</v>
       </c>
       <c r="H328"/>
       <c r="I328">
-        <v>126</v>
+        <v>9</v>
       </c>
       <c r="J328" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="329" spans="1:10">
       <c r="A329">
-        <v>51061</v>
+        <v>51060</v>
       </c>
       <c r="B329">
-        <v>50088</v>
+        <v>50206</v>
       </c>
       <c r="C329" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D329" t="s">
-        <v>2436</v>
+        <v>2457</v>
       </c>
       <c r="E329" t="s">
-        <v>2440</v>
+        <v>2458</v>
       </c>
       <c r="F329" t="s">
-        <v>2438</v>
+        <v>2459</v>
       </c>
       <c r="G329" t="s">
-        <v>2439</v>
+        <v>2460</v>
       </c>
       <c r="H329"/>
       <c r="I329">
-        <v>155</v>
+        <v>126</v>
       </c>
       <c r="J329" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="330" spans="1:10">
       <c r="A330">
-        <v>51260</v>
+        <v>51061</v>
       </c>
       <c r="B330">
-        <v>50081</v>
+        <v>50088</v>
       </c>
       <c r="C330" t="s">
-        <v>1685</v>
+        <v>1708</v>
       </c>
       <c r="D330" t="s">
-        <v>2441</v>
-[...1 lines deleted...]
-      <c r="E330"/>
+        <v>2457</v>
+      </c>
+      <c r="E330" t="s">
+        <v>2461</v>
+      </c>
       <c r="F330" t="s">
-        <v>2442</v>
+        <v>2459</v>
       </c>
       <c r="G330" t="s">
-        <v>2443</v>
+        <v>2460</v>
       </c>
       <c r="H330"/>
       <c r="I330">
-        <v>0</v>
+        <v>156</v>
       </c>
       <c r="J330" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="331" spans="1:10">
       <c r="A331">
-        <v>51042</v>
+        <v>51260</v>
       </c>
       <c r="B331">
-        <v>50200</v>
+        <v>50081</v>
       </c>
       <c r="C331" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D331" t="s">
-        <v>2444</v>
+        <v>2462</v>
       </c>
       <c r="E331"/>
       <c r="F331" t="s">
-        <v>2445</v>
+        <v>2463</v>
       </c>
       <c r="G331" t="s">
-        <v>2446</v>
+        <v>2464</v>
       </c>
       <c r="H331"/>
       <c r="I331">
         <v>0</v>
       </c>
       <c r="J331" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="332" spans="1:10">
       <c r="A332">
-        <v>51221</v>
+        <v>51042</v>
       </c>
       <c r="B332">
-        <v>50198</v>
+        <v>50200</v>
       </c>
       <c r="C332" t="s">
-        <v>1709</v>
+        <v>1704</v>
       </c>
       <c r="D332" t="s">
-        <v>2447</v>
+        <v>2465</v>
       </c>
       <c r="E332"/>
       <c r="F332" t="s">
-        <v>2448</v>
+        <v>2466</v>
       </c>
       <c r="G332" t="s">
-        <v>2449</v>
+        <v>2467</v>
       </c>
       <c r="H332"/>
       <c r="I332">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J332" t="s">
-        <v>1694</v>
+        <v>46</v>
       </c>
     </row>
     <row r="333" spans="1:10">
       <c r="A333">
-        <v>51461</v>
+        <v>51221</v>
       </c>
       <c r="B333">
-        <v>50119</v>
+        <v>50198</v>
       </c>
       <c r="C333" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D333" t="s">
-        <v>2357</v>
+        <v>2468</v>
       </c>
       <c r="E333"/>
       <c r="F333" t="s">
-        <v>2450</v>
+        <v>2469</v>
       </c>
       <c r="G333" t="s">
-        <v>2451</v>
+        <v>2470</v>
       </c>
       <c r="H333"/>
       <c r="I333">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J333" t="s">
-        <v>46</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="334" spans="1:10">
       <c r="A334">
-        <v>51266</v>
+        <v>54711</v>
       </c>
       <c r="B334">
-        <v>50082</v>
+        <v>54702</v>
       </c>
       <c r="C334" t="s">
-        <v>1709</v>
+        <v>1744</v>
       </c>
       <c r="D334" t="s">
-        <v>2452</v>
+        <v>2471</v>
       </c>
       <c r="E334"/>
       <c r="F334" t="s">
-        <v>2453</v>
+        <v>2472</v>
       </c>
       <c r="G334" t="s">
-        <v>2454</v>
+        <v>2473</v>
       </c>
       <c r="H334"/>
       <c r="I334">
         <v>0</v>
       </c>
       <c r="J334" t="s">
-        <v>46</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="335" spans="1:10">
       <c r="A335">
-        <v>51265</v>
+        <v>51461</v>
       </c>
       <c r="B335">
-        <v>50082</v>
+        <v>50119</v>
       </c>
       <c r="C335" t="s">
-        <v>1740</v>
+        <v>1728</v>
       </c>
       <c r="D335" t="s">
-        <v>2455</v>
+        <v>2378</v>
       </c>
       <c r="E335"/>
       <c r="F335" t="s">
-        <v>2456</v>
+        <v>2474</v>
       </c>
       <c r="G335" t="s">
-        <v>2457</v>
+        <v>2475</v>
       </c>
       <c r="H335"/>
       <c r="I335">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J335" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="336" spans="1:10">
       <c r="A336">
-        <v>51263</v>
+        <v>51266</v>
       </c>
       <c r="B336">
         <v>50082</v>
       </c>
       <c r="C336" t="s">
-        <v>1740</v>
+        <v>1728</v>
       </c>
       <c r="D336" t="s">
-        <v>2458</v>
+        <v>2476</v>
       </c>
       <c r="E336"/>
       <c r="F336" t="s">
-        <v>2459</v>
+        <v>2477</v>
       </c>
       <c r="G336" t="s">
-        <v>2460</v>
+        <v>2478</v>
       </c>
       <c r="H336"/>
       <c r="I336">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J336" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="337" spans="1:10">
       <c r="A337">
-        <v>53421</v>
+        <v>51265</v>
       </c>
       <c r="B337">
-        <v>53411</v>
+        <v>50082</v>
       </c>
       <c r="C337" t="s">
-        <v>1689</v>
+        <v>1759</v>
       </c>
       <c r="D337" t="s">
-        <v>2461</v>
+        <v>2479</v>
       </c>
       <c r="E337"/>
       <c r="F337" t="s">
-        <v>2462</v>
+        <v>2480</v>
       </c>
       <c r="G337" t="s">
-        <v>2463</v>
+        <v>2481</v>
       </c>
       <c r="H337"/>
       <c r="I337">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J337" t="s">
-        <v>1123</v>
+        <v>46</v>
       </c>
     </row>
     <row r="338" spans="1:10">
       <c r="A338">
-        <v>51161</v>
+        <v>51263</v>
       </c>
       <c r="B338">
-        <v>50072</v>
+        <v>50082</v>
       </c>
       <c r="C338" t="s">
-        <v>1709</v>
+        <v>1759</v>
       </c>
       <c r="D338" t="s">
-        <v>2464</v>
-[...3 lines deleted...]
-      </c>
+        <v>2482</v>
+      </c>
+      <c r="E338"/>
       <c r="F338" t="s">
-        <v>2466</v>
+        <v>2483</v>
       </c>
       <c r="G338" t="s">
-        <v>2467</v>
+        <v>2484</v>
       </c>
       <c r="H338"/>
       <c r="I338">
-        <v>1442</v>
+        <v>10</v>
       </c>
       <c r="J338" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="339" spans="1:10">
       <c r="A339">
-        <v>51162</v>
+        <v>53421</v>
       </c>
       <c r="B339">
-        <v>50072</v>
+        <v>53411</v>
       </c>
       <c r="C339" t="s">
-        <v>1709</v>
+        <v>1708</v>
       </c>
       <c r="D339" t="s">
-        <v>2468</v>
+        <v>2485</v>
       </c>
       <c r="E339"/>
       <c r="F339" t="s">
-        <v>2469</v>
+        <v>2486</v>
       </c>
       <c r="G339" t="s">
-        <v>2470</v>
+        <v>2487</v>
       </c>
       <c r="H339"/>
       <c r="I339">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J339" t="s">
-        <v>46</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="340" spans="1:10">
       <c r="A340">
-        <v>51173</v>
+        <v>51161</v>
       </c>
       <c r="B340">
         <v>50072</v>
       </c>
       <c r="C340" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D340" t="s">
-        <v>2471</v>
-[...1 lines deleted...]
-      <c r="E340"/>
+        <v>2488</v>
+      </c>
+      <c r="E340" t="s">
+        <v>2489</v>
+      </c>
       <c r="F340" t="s">
-        <v>2472</v>
+        <v>2490</v>
       </c>
       <c r="G340" t="s">
-        <v>2473</v>
+        <v>2491</v>
       </c>
       <c r="H340"/>
       <c r="I340">
-        <v>3</v>
+        <v>1443</v>
       </c>
       <c r="J340" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="341" spans="1:10">
       <c r="A341">
-        <v>51006</v>
+        <v>51162</v>
       </c>
       <c r="B341">
-        <v>50181</v>
+        <v>50072</v>
       </c>
       <c r="C341" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D341" t="s">
-        <v>2474</v>
+        <v>2492</v>
       </c>
       <c r="E341"/>
       <c r="F341" t="s">
-        <v>2475</v>
+        <v>2493</v>
       </c>
       <c r="G341" t="s">
-        <v>2476</v>
+        <v>2494</v>
       </c>
       <c r="H341"/>
       <c r="I341">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="J341" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="342" spans="1:10">
       <c r="A342">
-        <v>51050</v>
+        <v>51173</v>
       </c>
       <c r="B342">
-        <v>50200</v>
+        <v>50072</v>
       </c>
       <c r="C342" t="s">
-        <v>1685</v>
+        <v>1728</v>
       </c>
       <c r="D342" t="s">
-        <v>2477</v>
+        <v>2495</v>
       </c>
       <c r="E342"/>
       <c r="F342" t="s">
-        <v>2478</v>
+        <v>2496</v>
       </c>
       <c r="G342" t="s">
-        <v>2479</v>
+        <v>2497</v>
       </c>
       <c r="H342"/>
       <c r="I342">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J342" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="343" spans="1:10">
       <c r="A343">
-        <v>51107</v>
+        <v>51006</v>
       </c>
       <c r="B343">
-        <v>49944</v>
+        <v>50181</v>
       </c>
       <c r="C343" t="s">
-        <v>1689</v>
+        <v>1728</v>
       </c>
       <c r="D343" t="s">
-        <v>2480</v>
+        <v>2498</v>
       </c>
       <c r="E343"/>
       <c r="F343" t="s">
-        <v>2481</v>
+        <v>2499</v>
       </c>
       <c r="G343" t="s">
-        <v>2482</v>
+        <v>2500</v>
       </c>
       <c r="H343"/>
       <c r="I343">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="J343" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="344" spans="1:10">
       <c r="A344">
-        <v>54111</v>
+        <v>51050</v>
       </c>
       <c r="B344">
-        <v>53151</v>
+        <v>50200</v>
       </c>
       <c r="C344" t="s">
-        <v>1680</v>
+        <v>1704</v>
       </c>
       <c r="D344" t="s">
-        <v>2483</v>
+        <v>2501</v>
       </c>
       <c r="E344"/>
       <c r="F344" t="s">
-        <v>2484</v>
+        <v>2502</v>
       </c>
       <c r="G344" t="s">
-        <v>2485</v>
-[...3 lines deleted...]
-      </c>
+        <v>2503</v>
+      </c>
+      <c r="H344"/>
       <c r="I344">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="J344" t="s">
-        <v>907</v>
+        <v>46</v>
       </c>
     </row>
     <row r="345" spans="1:10">
       <c r="A345">
-        <v>54582</v>
+        <v>51107</v>
       </c>
       <c r="B345">
-        <v>54452</v>
+        <v>49944</v>
       </c>
       <c r="C345" t="s">
-        <v>1680</v>
+        <v>1708</v>
       </c>
       <c r="D345" t="s">
-        <v>2487</v>
+        <v>2504</v>
       </c>
       <c r="E345"/>
       <c r="F345" t="s">
-        <v>2488</v>
+        <v>2505</v>
       </c>
       <c r="G345" t="s">
-        <v>2489</v>
+        <v>2506</v>
       </c>
       <c r="H345"/>
       <c r="I345">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J345" t="s">
-        <v>1034</v>
+        <v>46</v>
       </c>
     </row>
     <row r="346" spans="1:10">
       <c r="A346">
-        <v>54605</v>
+        <v>54111</v>
       </c>
       <c r="B346">
-        <v>53106</v>
+        <v>53151</v>
       </c>
       <c r="C346" t="s">
-        <v>1680</v>
+        <v>1699</v>
       </c>
       <c r="D346" t="s">
-        <v>2490</v>
+        <v>2507</v>
       </c>
       <c r="E346"/>
       <c r="F346" t="s">
-        <v>2488</v>
+        <v>2508</v>
       </c>
       <c r="G346" t="s">
-        <v>2489</v>
-[...1 lines deleted...]
-      <c r="H346"/>
+        <v>2509</v>
+      </c>
+      <c r="H346" t="s">
+        <v>2510</v>
+      </c>
       <c r="I346">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J346" t="s">
-        <v>1034</v>
+        <v>907</v>
       </c>
     </row>
     <row r="347" spans="1:10">
       <c r="A347">
-        <v>54609</v>
+        <v>54582</v>
       </c>
       <c r="B347">
-        <v>53386</v>
+        <v>54452</v>
       </c>
       <c r="C347" t="s">
-        <v>1680</v>
+        <v>1699</v>
       </c>
       <c r="D347" t="s">
-        <v>2491</v>
+        <v>2511</v>
       </c>
       <c r="E347"/>
       <c r="F347" t="s">
-        <v>2488</v>
+        <v>2512</v>
       </c>
       <c r="G347" t="s">
-        <v>2489</v>
+        <v>2513</v>
       </c>
       <c r="H347"/>
       <c r="I347">
         <v>1</v>
       </c>
       <c r="J347" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="348" spans="1:10">
       <c r="A348">
-        <v>51082</v>
+        <v>54605</v>
       </c>
       <c r="B348">
-        <v>49925</v>
+        <v>53106</v>
       </c>
       <c r="C348" t="s">
-        <v>1709</v>
+        <v>1699</v>
       </c>
       <c r="D348" t="s">
-        <v>1853</v>
+        <v>2514</v>
       </c>
       <c r="E348"/>
       <c r="F348" t="s">
-        <v>2492</v>
+        <v>2512</v>
       </c>
       <c r="G348" t="s">
-        <v>2493</v>
+        <v>2513</v>
       </c>
       <c r="H348"/>
       <c r="I348">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J348" t="s">
-        <v>46</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="349" spans="1:10">
       <c r="A349">
-        <v>51440</v>
+        <v>54609</v>
       </c>
       <c r="B349">
-        <v>50071</v>
+        <v>53386</v>
       </c>
       <c r="C349" t="s">
-        <v>1709</v>
+        <v>1699</v>
       </c>
       <c r="D349" t="s">
-        <v>2494</v>
+        <v>2515</v>
       </c>
       <c r="E349"/>
       <c r="F349" t="s">
-        <v>2495</v>
+        <v>2512</v>
       </c>
       <c r="G349" t="s">
-        <v>2496</v>
+        <v>2513</v>
       </c>
       <c r="H349"/>
       <c r="I349">
         <v>1</v>
       </c>
       <c r="J349" t="s">
-        <v>46</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10">
       <c r="A350">
-        <v>51441</v>
+        <v>51082</v>
       </c>
       <c r="B350">
-        <v>50178</v>
+        <v>49925</v>
       </c>
       <c r="C350" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D350" t="s">
-        <v>2494</v>
+        <v>1872</v>
       </c>
       <c r="E350"/>
       <c r="F350" t="s">
-        <v>2495</v>
+        <v>2516</v>
       </c>
       <c r="G350" t="s">
-        <v>2496</v>
+        <v>2517</v>
       </c>
       <c r="H350"/>
       <c r="I350">
         <v>0</v>
       </c>
       <c r="J350" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="351" spans="1:10">
       <c r="A351">
-        <v>51442</v>
+        <v>51440</v>
       </c>
       <c r="B351">
-        <v>50167</v>
+        <v>50071</v>
       </c>
       <c r="C351" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D351" t="s">
-        <v>2494</v>
+        <v>2518</v>
       </c>
       <c r="E351"/>
       <c r="F351" t="s">
-        <v>2495</v>
+        <v>2519</v>
       </c>
       <c r="G351" t="s">
-        <v>2496</v>
+        <v>2520</v>
       </c>
       <c r="H351"/>
       <c r="I351">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J351" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="352" spans="1:10">
       <c r="A352">
-        <v>51443</v>
+        <v>51441</v>
       </c>
       <c r="B352">
-        <v>50152</v>
+        <v>50178</v>
       </c>
       <c r="C352" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D352" t="s">
-        <v>2494</v>
+        <v>2518</v>
       </c>
       <c r="E352"/>
       <c r="F352" t="s">
-        <v>2495</v>
+        <v>2519</v>
       </c>
       <c r="G352" t="s">
-        <v>2496</v>
+        <v>2520</v>
       </c>
       <c r="H352"/>
       <c r="I352">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J352" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="353" spans="1:10">
       <c r="A353">
-        <v>51444</v>
+        <v>51442</v>
       </c>
       <c r="B353">
-        <v>50109</v>
+        <v>50167</v>
       </c>
       <c r="C353" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D353" t="s">
-        <v>2494</v>
+        <v>2518</v>
       </c>
       <c r="E353"/>
       <c r="F353" t="s">
-        <v>2495</v>
+        <v>2519</v>
       </c>
       <c r="G353" t="s">
-        <v>2496</v>
+        <v>2520</v>
       </c>
       <c r="H353"/>
       <c r="I353">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J353" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="354" spans="1:10">
       <c r="A354">
-        <v>51445</v>
+        <v>51443</v>
       </c>
       <c r="B354">
-        <v>50138</v>
+        <v>50152</v>
       </c>
       <c r="C354" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D354" t="s">
-        <v>2494</v>
+        <v>2518</v>
       </c>
       <c r="E354"/>
       <c r="F354" t="s">
-        <v>2495</v>
+        <v>2519</v>
       </c>
       <c r="G354" t="s">
-        <v>2496</v>
+        <v>2520</v>
       </c>
       <c r="H354"/>
       <c r="I354">
         <v>1</v>
       </c>
       <c r="J354" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="355" spans="1:10">
       <c r="A355">
-        <v>50976</v>
+        <v>51444</v>
       </c>
       <c r="B355">
-        <v>50169</v>
+        <v>50109</v>
       </c>
       <c r="C355" t="s">
-        <v>1689</v>
+        <v>1728</v>
       </c>
       <c r="D355" t="s">
-        <v>2494</v>
+        <v>2518</v>
       </c>
       <c r="E355"/>
       <c r="F355" t="s">
-        <v>2497</v>
+        <v>2519</v>
       </c>
       <c r="G355" t="s">
-        <v>2498</v>
+        <v>2520</v>
       </c>
       <c r="H355"/>
       <c r="I355">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="J355" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="356" spans="1:10">
       <c r="A356">
-        <v>51025</v>
+        <v>51445</v>
       </c>
       <c r="B356">
-        <v>50192</v>
+        <v>50138</v>
       </c>
       <c r="C356" t="s">
-        <v>1689</v>
-[...1 lines deleted...]
-      <c r="D356"/>
+        <v>1728</v>
+      </c>
+      <c r="D356" t="s">
+        <v>2518</v>
+      </c>
       <c r="E356"/>
       <c r="F356" t="s">
-        <v>2499</v>
+        <v>2519</v>
       </c>
       <c r="G356" t="s">
-        <v>2500</v>
+        <v>2520</v>
       </c>
       <c r="H356"/>
       <c r="I356">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J356" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="357" spans="1:10">
       <c r="A357">
-        <v>51373</v>
+        <v>50976</v>
       </c>
       <c r="B357">
-        <v>50151</v>
+        <v>50169</v>
       </c>
       <c r="C357" t="s">
-        <v>1689</v>
-[...1 lines deleted...]
-      <c r="D357"/>
+        <v>1708</v>
+      </c>
+      <c r="D357" t="s">
+        <v>2518</v>
+      </c>
       <c r="E357"/>
       <c r="F357" t="s">
-        <v>2501</v>
+        <v>2521</v>
       </c>
       <c r="G357" t="s">
-        <v>2502</v>
+        <v>2522</v>
       </c>
       <c r="H357"/>
       <c r="I357">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="J357" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="358" spans="1:10">
       <c r="A358">
-        <v>51417</v>
+        <v>51025</v>
       </c>
       <c r="B358">
-        <v>50102</v>
+        <v>50192</v>
       </c>
       <c r="C358" t="s">
-        <v>1740</v>
-[...3 lines deleted...]
-      </c>
+        <v>1708</v>
+      </c>
+      <c r="D358"/>
       <c r="E358"/>
       <c r="F358" t="s">
-        <v>2504</v>
+        <v>2523</v>
       </c>
       <c r="G358" t="s">
-        <v>2505</v>
+        <v>2524</v>
       </c>
       <c r="H358"/>
       <c r="I358">
         <v>0</v>
       </c>
       <c r="J358" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="359" spans="1:10">
       <c r="A359">
-        <v>54673</v>
+        <v>51373</v>
       </c>
       <c r="B359">
-        <v>54671</v>
+        <v>50151</v>
       </c>
       <c r="C359" t="s">
-        <v>1740</v>
-[...3 lines deleted...]
-      </c>
+        <v>1708</v>
+      </c>
+      <c r="D359"/>
       <c r="E359"/>
       <c r="F359" t="s">
-        <v>1067</v>
+        <v>2525</v>
       </c>
       <c r="G359" t="s">
-        <v>2507</v>
-[...3 lines deleted...]
-      </c>
+        <v>2526</v>
+      </c>
+      <c r="H359"/>
       <c r="I359">
         <v>0</v>
       </c>
       <c r="J359" t="s">
-        <v>1471</v>
+        <v>46</v>
       </c>
     </row>
     <row r="360" spans="1:10">
       <c r="A360">
-        <v>50958</v>
+        <v>51417</v>
       </c>
       <c r="B360">
-        <v>50167</v>
+        <v>50102</v>
       </c>
       <c r="C360" t="s">
-        <v>1685</v>
+        <v>1759</v>
       </c>
       <c r="D360" t="s">
-        <v>2509</v>
+        <v>2527</v>
       </c>
       <c r="E360"/>
       <c r="F360" t="s">
-        <v>2510</v>
+        <v>2528</v>
       </c>
       <c r="G360" t="s">
-        <v>2511</v>
+        <v>2529</v>
       </c>
       <c r="H360"/>
       <c r="I360">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="J360" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="361" spans="1:10">
       <c r="A361">
-        <v>51479</v>
+        <v>54673</v>
       </c>
       <c r="B361">
-        <v>50075</v>
+        <v>54671</v>
       </c>
       <c r="C361" t="s">
-        <v>1709</v>
-[...1 lines deleted...]
-      <c r="D361"/>
+        <v>1759</v>
+      </c>
+      <c r="D361" t="s">
+        <v>2530</v>
+      </c>
       <c r="E361"/>
       <c r="F361" t="s">
-        <v>2512</v>
+        <v>1067</v>
       </c>
       <c r="G361" t="s">
-        <v>2513</v>
-[...1 lines deleted...]
-      <c r="H361"/>
+        <v>2531</v>
+      </c>
+      <c r="H361" t="s">
+        <v>2532</v>
+      </c>
       <c r="I361">
         <v>0</v>
       </c>
       <c r="J361" t="s">
-        <v>46</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="362" spans="1:10">
       <c r="A362">
-        <v>51029</v>
+        <v>50958</v>
       </c>
       <c r="B362">
-        <v>50194</v>
+        <v>50167</v>
       </c>
       <c r="C362" t="s">
-        <v>1709</v>
+        <v>1704</v>
       </c>
       <c r="D362" t="s">
-        <v>2514</v>
+        <v>2533</v>
       </c>
       <c r="E362"/>
       <c r="F362" t="s">
-        <v>2515</v>
+        <v>2534</v>
       </c>
       <c r="G362" t="s">
-        <v>2516</v>
+        <v>2535</v>
       </c>
       <c r="H362"/>
       <c r="I362">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="J362" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="363" spans="1:10">
       <c r="A363">
-        <v>51437</v>
+        <v>51479</v>
       </c>
       <c r="B363">
-        <v>50104</v>
+        <v>50075</v>
       </c>
       <c r="C363" t="s">
-        <v>1740</v>
-[...3 lines deleted...]
-      </c>
+        <v>1728</v>
+      </c>
+      <c r="D363"/>
       <c r="E363"/>
       <c r="F363" t="s">
-        <v>2518</v>
+        <v>2536</v>
       </c>
       <c r="G363" t="s">
-        <v>2519</v>
+        <v>2537</v>
       </c>
       <c r="H363"/>
       <c r="I363">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J363" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="364" spans="1:10">
       <c r="A364">
-        <v>51035</v>
+        <v>51029</v>
       </c>
       <c r="B364">
-        <v>50192</v>
+        <v>50194</v>
       </c>
       <c r="C364" t="s">
-        <v>1689</v>
-[...1 lines deleted...]
-      <c r="D364"/>
+        <v>1728</v>
+      </c>
+      <c r="D364" t="s">
+        <v>2538</v>
+      </c>
       <c r="E364"/>
       <c r="F364" t="s">
-        <v>2520</v>
+        <v>2539</v>
       </c>
       <c r="G364" t="s">
-        <v>2521</v>
+        <v>2540</v>
       </c>
       <c r="H364"/>
       <c r="I364">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J364" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="365" spans="1:10">
       <c r="A365">
-        <v>51030</v>
+        <v>51437</v>
       </c>
       <c r="B365">
-        <v>50192</v>
+        <v>50104</v>
       </c>
       <c r="C365" t="s">
-        <v>1709</v>
-[...1 lines deleted...]
-      <c r="D365"/>
+        <v>1759</v>
+      </c>
+      <c r="D365" t="s">
+        <v>2541</v>
+      </c>
       <c r="E365"/>
       <c r="F365" t="s">
-        <v>2522</v>
+        <v>2542</v>
       </c>
       <c r="G365" t="s">
-        <v>2523</v>
+        <v>2543</v>
       </c>
       <c r="H365"/>
       <c r="I365">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J365" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="366" spans="1:10">
       <c r="A366">
-        <v>51020</v>
+        <v>51035</v>
       </c>
       <c r="B366">
         <v>50192</v>
       </c>
       <c r="C366" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D366"/>
       <c r="E366"/>
       <c r="F366" t="s">
-        <v>2524</v>
+        <v>2544</v>
       </c>
       <c r="G366" t="s">
-        <v>2525</v>
+        <v>2545</v>
       </c>
       <c r="H366"/>
       <c r="I366">
         <v>0</v>
       </c>
       <c r="J366" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="367" spans="1:10">
       <c r="A367">
-        <v>51031</v>
+        <v>51030</v>
       </c>
       <c r="B367">
         <v>50192</v>
       </c>
       <c r="C367" t="s">
-        <v>1709</v>
-[...3 lines deleted...]
-      </c>
+        <v>1728</v>
+      </c>
+      <c r="D367"/>
       <c r="E367"/>
       <c r="F367" t="s">
-        <v>2527</v>
+        <v>2546</v>
       </c>
       <c r="G367" t="s">
-        <v>2528</v>
+        <v>2547</v>
       </c>
       <c r="H367"/>
       <c r="I367">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J367" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="368" spans="1:10">
       <c r="A368">
-        <v>51458</v>
+        <v>51020</v>
       </c>
       <c r="B368">
-        <v>50119</v>
+        <v>50192</v>
       </c>
       <c r="C368" t="s">
-        <v>1709</v>
-[...6 lines deleted...]
-      </c>
+        <v>1708</v>
+      </c>
+      <c r="D368"/>
+      <c r="E368"/>
       <c r="F368" t="s">
-        <v>2531</v>
+        <v>2548</v>
       </c>
       <c r="G368" t="s">
-        <v>2532</v>
+        <v>2549</v>
       </c>
       <c r="H368"/>
       <c r="I368">
-        <v>1000</v>
+        <v>0</v>
       </c>
       <c r="J368" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="369" spans="1:10">
       <c r="A369">
-        <v>51457</v>
+        <v>51031</v>
       </c>
       <c r="B369">
-        <v>50119</v>
+        <v>50192</v>
       </c>
       <c r="C369" t="s">
-        <v>1685</v>
+        <v>1728</v>
       </c>
       <c r="D369" t="s">
-        <v>2533</v>
+        <v>2550</v>
       </c>
       <c r="E369"/>
       <c r="F369" t="s">
-        <v>2534</v>
+        <v>2551</v>
       </c>
       <c r="G369" t="s">
-        <v>2535</v>
+        <v>2552</v>
       </c>
       <c r="H369"/>
       <c r="I369">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J369" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="370" spans="1:10">
       <c r="A370">
-        <v>51456</v>
+        <v>51458</v>
       </c>
       <c r="B370">
         <v>50119</v>
       </c>
       <c r="C370" t="s">
-        <v>1685</v>
+        <v>1728</v>
       </c>
       <c r="D370" t="s">
-        <v>2536</v>
-[...1 lines deleted...]
-      <c r="E370"/>
+        <v>2553</v>
+      </c>
+      <c r="E370" t="s">
+        <v>2554</v>
+      </c>
       <c r="F370" t="s">
-        <v>2537</v>
+        <v>2555</v>
       </c>
       <c r="G370" t="s">
-        <v>2538</v>
+        <v>2556</v>
       </c>
       <c r="H370"/>
       <c r="I370">
-        <v>1</v>
+        <v>1001</v>
       </c>
       <c r="J370" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="371" spans="1:10">
       <c r="A371">
-        <v>51455</v>
+        <v>51457</v>
       </c>
       <c r="B371">
         <v>50119</v>
       </c>
       <c r="C371" t="s">
-        <v>1740</v>
+        <v>1704</v>
       </c>
       <c r="D371" t="s">
-        <v>2539</v>
+        <v>2557</v>
       </c>
       <c r="E371"/>
       <c r="F371" t="s">
-        <v>2540</v>
+        <v>2558</v>
       </c>
       <c r="G371" t="s">
-        <v>2541</v>
+        <v>2559</v>
       </c>
       <c r="H371"/>
       <c r="I371">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J371" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="372" spans="1:10">
       <c r="A372">
-        <v>51494</v>
+        <v>51456</v>
       </c>
       <c r="B372">
-        <v>50128</v>
+        <v>50119</v>
       </c>
       <c r="C372" t="s">
-        <v>1689</v>
+        <v>1704</v>
       </c>
       <c r="D372" t="s">
-        <v>1796</v>
+        <v>2560</v>
       </c>
       <c r="E372"/>
       <c r="F372" t="s">
-        <v>2542</v>
+        <v>2561</v>
       </c>
       <c r="G372" t="s">
-        <v>2543</v>
+        <v>2562</v>
       </c>
       <c r="H372"/>
       <c r="I372">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J372" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="373" spans="1:10">
       <c r="A373">
-        <v>51466</v>
+        <v>51455</v>
       </c>
       <c r="B373">
-        <v>50121</v>
+        <v>50119</v>
       </c>
       <c r="C373" t="s">
-        <v>1709</v>
+        <v>1759</v>
       </c>
       <c r="D373" t="s">
-        <v>2544</v>
+        <v>2563</v>
       </c>
       <c r="E373"/>
       <c r="F373" t="s">
-        <v>2545</v>
+        <v>2564</v>
       </c>
       <c r="G373" t="s">
-        <v>2546</v>
+        <v>2565</v>
       </c>
       <c r="H373"/>
       <c r="I373">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J373" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="374" spans="1:10">
       <c r="A374">
-        <v>51471</v>
+        <v>51494</v>
       </c>
       <c r="B374">
-        <v>50121</v>
+        <v>50128</v>
       </c>
       <c r="C374" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D374" t="s">
-        <v>2544</v>
+        <v>1815</v>
       </c>
       <c r="E374"/>
       <c r="F374" t="s">
-        <v>2547</v>
+        <v>2566</v>
       </c>
       <c r="G374" t="s">
-        <v>2548</v>
+        <v>2567</v>
       </c>
       <c r="H374"/>
       <c r="I374">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J374" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="375" spans="1:10">
       <c r="A375">
-        <v>51472</v>
+        <v>51466</v>
       </c>
       <c r="B375">
-        <v>50122</v>
+        <v>50121</v>
       </c>
       <c r="C375" t="s">
-        <v>1689</v>
+        <v>1728</v>
       </c>
       <c r="D375" t="s">
-        <v>2544</v>
+        <v>2568</v>
       </c>
       <c r="E375"/>
       <c r="F375" t="s">
-        <v>2547</v>
+        <v>2569</v>
       </c>
       <c r="G375" t="s">
-        <v>2548</v>
+        <v>2570</v>
       </c>
       <c r="H375"/>
       <c r="I375">
-        <v>140</v>
+        <v>3</v>
       </c>
       <c r="J375" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376">
-        <v>51355</v>
+        <v>51471</v>
       </c>
       <c r="B376">
-        <v>50107</v>
+        <v>50121</v>
       </c>
       <c r="C376" t="s">
-        <v>1740</v>
+        <v>1708</v>
       </c>
       <c r="D376" t="s">
-        <v>2549</v>
+        <v>2568</v>
       </c>
       <c r="E376"/>
       <c r="F376" t="s">
-        <v>2550</v>
+        <v>2571</v>
       </c>
       <c r="G376" t="s">
-        <v>2551</v>
+        <v>2572</v>
       </c>
       <c r="H376"/>
       <c r="I376">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J376" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377">
-        <v>51430</v>
+        <v>51472</v>
       </c>
       <c r="B377">
-        <v>50108</v>
+        <v>50122</v>
       </c>
       <c r="C377" t="s">
-        <v>1709</v>
+        <v>1708</v>
       </c>
       <c r="D377" t="s">
-        <v>2552</v>
+        <v>2568</v>
       </c>
       <c r="E377"/>
       <c r="F377" t="s">
-        <v>2553</v>
+        <v>2571</v>
       </c>
       <c r="G377" t="s">
-        <v>2554</v>
+        <v>2572</v>
       </c>
       <c r="H377"/>
       <c r="I377">
-        <v>3</v>
+        <v>140</v>
       </c>
       <c r="J377" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="378" spans="1:10">
       <c r="A378">
-        <v>51431</v>
+        <v>51355</v>
       </c>
       <c r="B378">
-        <v>50109</v>
+        <v>50107</v>
       </c>
       <c r="C378" t="s">
-        <v>1709</v>
+        <v>1759</v>
       </c>
       <c r="D378" t="s">
-        <v>2552</v>
+        <v>2573</v>
       </c>
       <c r="E378"/>
       <c r="F378" t="s">
-        <v>2555</v>
+        <v>2574</v>
       </c>
       <c r="G378" t="s">
-        <v>2556</v>
+        <v>2575</v>
       </c>
       <c r="H378"/>
       <c r="I378">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J378" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="379" spans="1:10">
       <c r="A379">
-        <v>51432</v>
+        <v>51430</v>
       </c>
       <c r="B379">
-        <v>50107</v>
+        <v>50108</v>
       </c>
       <c r="C379" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D379" t="s">
-        <v>2552</v>
+        <v>2576</v>
       </c>
       <c r="E379"/>
       <c r="F379" t="s">
-        <v>2555</v>
+        <v>2577</v>
       </c>
       <c r="G379" t="s">
-        <v>2556</v>
+        <v>2578</v>
       </c>
       <c r="H379"/>
       <c r="I379">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J379" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="380" spans="1:10">
       <c r="A380">
-        <v>51433</v>
+        <v>51431</v>
       </c>
       <c r="B380">
-        <v>50108</v>
+        <v>50109</v>
       </c>
       <c r="C380" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D380" t="s">
-        <v>2552</v>
+        <v>2576</v>
       </c>
       <c r="E380"/>
       <c r="F380" t="s">
-        <v>2555</v>
+        <v>2579</v>
       </c>
       <c r="G380" t="s">
-        <v>2556</v>
+        <v>2580</v>
       </c>
       <c r="H380"/>
       <c r="I380">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J380" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="381" spans="1:10">
       <c r="A381">
-        <v>51395</v>
+        <v>51432</v>
       </c>
       <c r="B381">
-        <v>50098</v>
+        <v>50107</v>
       </c>
       <c r="C381" t="s">
-        <v>1685</v>
-[...1 lines deleted...]
-      <c r="D381"/>
+        <v>1728</v>
+      </c>
+      <c r="D381" t="s">
+        <v>2576</v>
+      </c>
       <c r="E381"/>
       <c r="F381" t="s">
-        <v>2557</v>
+        <v>2579</v>
       </c>
       <c r="G381" t="s">
-        <v>2558</v>
+        <v>2580</v>
       </c>
       <c r="H381"/>
       <c r="I381">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J381" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="382" spans="1:10">
       <c r="A382">
-        <v>50970</v>
+        <v>51433</v>
       </c>
       <c r="B382">
-        <v>50135</v>
+        <v>50108</v>
       </c>
       <c r="C382" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D382" t="s">
-        <v>2559</v>
+        <v>2576</v>
       </c>
       <c r="E382"/>
       <c r="F382" t="s">
-        <v>2560</v>
+        <v>2579</v>
       </c>
       <c r="G382" t="s">
-        <v>2561</v>
+        <v>2580</v>
       </c>
       <c r="H382"/>
       <c r="I382">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J382" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="383" spans="1:10">
       <c r="A383">
-        <v>50883</v>
+        <v>51395</v>
       </c>
       <c r="B383">
-        <v>50135</v>
+        <v>50098</v>
       </c>
       <c r="C383" t="s">
-        <v>1689</v>
-[...6 lines deleted...]
-      </c>
+        <v>1704</v>
+      </c>
+      <c r="D383"/>
+      <c r="E383"/>
       <c r="F383" t="s">
-        <v>2564</v>
+        <v>2581</v>
       </c>
       <c r="G383" t="s">
-        <v>2565</v>
+        <v>2582</v>
       </c>
       <c r="H383"/>
       <c r="I383">
-        <v>529</v>
+        <v>0</v>
       </c>
       <c r="J383" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="384" spans="1:10">
       <c r="A384">
-        <v>50884</v>
+        <v>50970</v>
       </c>
       <c r="B384">
-        <v>50111</v>
+        <v>50135</v>
       </c>
       <c r="C384" t="s">
-        <v>1689</v>
+        <v>1728</v>
       </c>
       <c r="D384" t="s">
-        <v>2562</v>
-[...3 lines deleted...]
-      </c>
+        <v>2583</v>
+      </c>
+      <c r="E384"/>
       <c r="F384" t="s">
-        <v>2564</v>
+        <v>2584</v>
       </c>
       <c r="G384" t="s">
-        <v>2565</v>
+        <v>2585</v>
       </c>
       <c r="H384"/>
       <c r="I384">
-        <v>137</v>
+        <v>0</v>
       </c>
       <c r="J384" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="385" spans="1:10">
       <c r="A385">
-        <v>50969</v>
+        <v>50883</v>
       </c>
       <c r="B385">
         <v>50135</v>
       </c>
       <c r="C385" t="s">
-        <v>1709</v>
+        <v>1708</v>
       </c>
       <c r="D385" t="s">
-        <v>2567</v>
-[...1 lines deleted...]
-      <c r="E385"/>
+        <v>2586</v>
+      </c>
+      <c r="E385" t="s">
+        <v>2587</v>
+      </c>
       <c r="F385" t="s">
-        <v>2568</v>
+        <v>2588</v>
       </c>
       <c r="G385" t="s">
-        <v>2569</v>
+        <v>2589</v>
       </c>
       <c r="H385"/>
       <c r="I385">
-        <v>0</v>
+        <v>530</v>
       </c>
       <c r="J385" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="386" spans="1:10">
       <c r="A386">
-        <v>51502</v>
+        <v>50884</v>
       </c>
       <c r="B386">
         <v>50111</v>
       </c>
       <c r="C386" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D386" t="s">
-        <v>2570</v>
+        <v>2586</v>
       </c>
       <c r="E386" t="s">
-        <v>2571</v>
+        <v>2590</v>
       </c>
       <c r="F386" t="s">
-        <v>2572</v>
+        <v>2588</v>
       </c>
       <c r="G386" t="s">
-        <v>2573</v>
+        <v>2589</v>
       </c>
       <c r="H386"/>
       <c r="I386">
-        <v>160</v>
+        <v>138</v>
       </c>
       <c r="J386" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="387" spans="1:10">
       <c r="A387">
-        <v>50900</v>
+        <v>50969</v>
       </c>
       <c r="B387">
-        <v>50144</v>
+        <v>50135</v>
       </c>
       <c r="C387" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D387" t="s">
-        <v>2574</v>
+        <v>2591</v>
       </c>
       <c r="E387"/>
       <c r="F387" t="s">
-        <v>2575</v>
+        <v>2592</v>
       </c>
       <c r="G387" t="s">
-        <v>2576</v>
+        <v>2593</v>
       </c>
       <c r="H387"/>
       <c r="I387">
         <v>0</v>
       </c>
       <c r="J387" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="388" spans="1:10">
       <c r="A388">
-        <v>50967</v>
+        <v>51502</v>
       </c>
       <c r="B388">
-        <v>50135</v>
+        <v>50111</v>
       </c>
       <c r="C388" t="s">
-        <v>1709</v>
+        <v>1708</v>
       </c>
       <c r="D388" t="s">
-        <v>2577</v>
-[...1 lines deleted...]
-      <c r="E388"/>
+        <v>2594</v>
+      </c>
+      <c r="E388" t="s">
+        <v>2595</v>
+      </c>
       <c r="F388" t="s">
-        <v>2578</v>
+        <v>2596</v>
       </c>
       <c r="G388" t="s">
-        <v>2579</v>
+        <v>2597</v>
       </c>
       <c r="H388"/>
       <c r="I388">
-        <v>0</v>
+        <v>161</v>
       </c>
       <c r="J388" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="389" spans="1:10">
       <c r="A389">
-        <v>50968</v>
+        <v>50900</v>
       </c>
       <c r="B389">
-        <v>50126</v>
+        <v>50144</v>
       </c>
       <c r="C389" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D389" t="s">
-        <v>2577</v>
+        <v>2598</v>
       </c>
       <c r="E389"/>
       <c r="F389" t="s">
-        <v>2578</v>
+        <v>2599</v>
       </c>
       <c r="G389" t="s">
-        <v>2579</v>
+        <v>2600</v>
       </c>
       <c r="H389"/>
       <c r="I389">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J389" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="390" spans="1:10">
       <c r="A390">
-        <v>51428</v>
+        <v>50967</v>
       </c>
       <c r="B390">
-        <v>50111</v>
+        <v>50135</v>
       </c>
       <c r="C390" t="s">
-        <v>1689</v>
+        <v>1728</v>
       </c>
       <c r="D390" t="s">
-        <v>2580</v>
-[...3 lines deleted...]
-      </c>
+        <v>2601</v>
+      </c>
+      <c r="E390"/>
       <c r="F390" t="s">
-        <v>2582</v>
+        <v>2602</v>
       </c>
       <c r="G390" t="s">
-        <v>2583</v>
+        <v>2603</v>
       </c>
       <c r="H390"/>
       <c r="I390">
-        <v>160</v>
+        <v>0</v>
       </c>
       <c r="J390" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="391" spans="1:10">
       <c r="A391">
-        <v>50886</v>
+        <v>50968</v>
       </c>
       <c r="B391">
-        <v>50136</v>
+        <v>50126</v>
       </c>
       <c r="C391" t="s">
-        <v>1689</v>
+        <v>1728</v>
       </c>
       <c r="D391" t="s">
-        <v>2584</v>
+        <v>2601</v>
       </c>
       <c r="E391"/>
       <c r="F391" t="s">
-        <v>2585</v>
+        <v>2602</v>
       </c>
       <c r="G391" t="s">
-        <v>2586</v>
+        <v>2603</v>
       </c>
       <c r="H391"/>
       <c r="I391">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J391" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="392" spans="1:10">
       <c r="A392">
-        <v>51501</v>
+        <v>51428</v>
       </c>
       <c r="B392">
-        <v>50133</v>
+        <v>50111</v>
       </c>
       <c r="C392" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D392" t="s">
-        <v>2587</v>
-[...1 lines deleted...]
-      <c r="E392"/>
+        <v>2604</v>
+      </c>
+      <c r="E392" t="s">
+        <v>2605</v>
+      </c>
       <c r="F392" t="s">
-        <v>2588</v>
+        <v>2606</v>
       </c>
       <c r="G392" t="s">
-        <v>2589</v>
+        <v>2607</v>
       </c>
       <c r="H392"/>
       <c r="I392">
-        <v>4</v>
+        <v>161</v>
       </c>
       <c r="J392" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="393" spans="1:10">
       <c r="A393">
-        <v>51489</v>
+        <v>50886</v>
       </c>
       <c r="B393">
-        <v>50126</v>
+        <v>50136</v>
       </c>
       <c r="C393" t="s">
-        <v>1709</v>
+        <v>1708</v>
       </c>
       <c r="D393" t="s">
-        <v>2590</v>
-[...3 lines deleted...]
-      </c>
+        <v>2608</v>
+      </c>
+      <c r="E393"/>
       <c r="F393" t="s">
-        <v>2592</v>
+        <v>2609</v>
       </c>
       <c r="G393" t="s">
-        <v>2593</v>
+        <v>2610</v>
       </c>
       <c r="H393"/>
       <c r="I393">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="J393" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="394" spans="1:10">
       <c r="A394">
-        <v>51259</v>
+        <v>51501</v>
       </c>
       <c r="B394">
-        <v>50081</v>
+        <v>50133</v>
       </c>
       <c r="C394" t="s">
-        <v>1685</v>
+        <v>1708</v>
       </c>
       <c r="D394" t="s">
-        <v>2594</v>
+        <v>2611</v>
       </c>
       <c r="E394"/>
       <c r="F394" t="s">
-        <v>2595</v>
+        <v>2612</v>
       </c>
       <c r="G394" t="s">
-        <v>2596</v>
+        <v>2613</v>
       </c>
       <c r="H394"/>
       <c r="I394">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J394" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="395" spans="1:10">
       <c r="A395">
-        <v>51496</v>
+        <v>51489</v>
       </c>
       <c r="B395">
-        <v>50192</v>
+        <v>50126</v>
       </c>
       <c r="C395" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D395" t="s">
-        <v>2597</v>
+        <v>2614</v>
       </c>
       <c r="E395" t="s">
-        <v>2598</v>
+        <v>2615</v>
       </c>
       <c r="F395" t="s">
-        <v>2599</v>
+        <v>2616</v>
       </c>
       <c r="G395" t="s">
-        <v>2600</v>
+        <v>2617</v>
       </c>
       <c r="H395"/>
       <c r="I395">
-        <v>2616</v>
+        <v>10</v>
       </c>
       <c r="J395" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="396" spans="1:10">
       <c r="A396">
-        <v>51076</v>
+        <v>51259</v>
       </c>
       <c r="B396">
-        <v>49923</v>
+        <v>50081</v>
       </c>
       <c r="C396" t="s">
-        <v>1689</v>
+        <v>1704</v>
       </c>
       <c r="D396" t="s">
-        <v>2601</v>
+        <v>2618</v>
       </c>
       <c r="E396"/>
       <c r="F396" t="s">
-        <v>2602</v>
+        <v>2619</v>
       </c>
       <c r="G396" t="s">
-        <v>2603</v>
+        <v>2620</v>
       </c>
       <c r="H396"/>
       <c r="I396">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J396" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="397" spans="1:10">
       <c r="A397">
-        <v>51078</v>
+        <v>51496</v>
       </c>
       <c r="B397">
-        <v>49923</v>
+        <v>50192</v>
       </c>
       <c r="C397" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D397" t="s">
-        <v>2604</v>
-[...1 lines deleted...]
-      <c r="E397"/>
+        <v>2621</v>
+      </c>
+      <c r="E397" t="s">
+        <v>2622</v>
+      </c>
       <c r="F397" t="s">
-        <v>2605</v>
+        <v>2623</v>
       </c>
       <c r="G397" t="s">
-        <v>2606</v>
+        <v>2624</v>
       </c>
       <c r="H397"/>
       <c r="I397">
-        <v>4</v>
+        <v>2624</v>
       </c>
       <c r="J397" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="398" spans="1:10">
       <c r="A398">
-        <v>51077</v>
+        <v>51076</v>
       </c>
       <c r="B398">
         <v>49923</v>
       </c>
       <c r="C398" t="s">
-        <v>1709</v>
+        <v>1708</v>
       </c>
       <c r="D398" t="s">
-        <v>2607</v>
+        <v>2625</v>
       </c>
       <c r="E398"/>
       <c r="F398" t="s">
-        <v>2608</v>
+        <v>2626</v>
       </c>
       <c r="G398" t="s">
-        <v>2609</v>
+        <v>2627</v>
       </c>
       <c r="H398"/>
       <c r="I398">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J398" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="399" spans="1:10">
       <c r="A399">
-        <v>51414</v>
+        <v>51078</v>
       </c>
       <c r="B399">
-        <v>50102</v>
+        <v>49923</v>
       </c>
       <c r="C399" t="s">
-        <v>1740</v>
+        <v>1728</v>
       </c>
       <c r="D399" t="s">
-        <v>2610</v>
+        <v>2628</v>
       </c>
       <c r="E399"/>
       <c r="F399" t="s">
-        <v>2611</v>
+        <v>2629</v>
       </c>
       <c r="G399" t="s">
-        <v>2612</v>
+        <v>2630</v>
       </c>
       <c r="H399"/>
       <c r="I399">
         <v>4</v>
       </c>
       <c r="J399" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="400" spans="1:10">
       <c r="A400">
-        <v>50927</v>
+        <v>51077</v>
       </c>
       <c r="B400">
-        <v>50138</v>
+        <v>49923</v>
       </c>
       <c r="C400" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D400" t="s">
-        <v>2613</v>
+        <v>2631</v>
       </c>
       <c r="E400"/>
       <c r="F400" t="s">
-        <v>2614</v>
+        <v>2632</v>
       </c>
       <c r="G400" t="s">
-        <v>2615</v>
+        <v>2633</v>
       </c>
       <c r="H400"/>
       <c r="I400">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J400" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="401" spans="1:10">
       <c r="A401">
-        <v>54656</v>
+        <v>51414</v>
       </c>
       <c r="B401">
-        <v>50138</v>
+        <v>50102</v>
       </c>
       <c r="C401" t="s">
-        <v>1709</v>
+        <v>1759</v>
       </c>
       <c r="D401" t="s">
-        <v>2616</v>
+        <v>2634</v>
       </c>
       <c r="E401"/>
       <c r="F401" t="s">
-        <v>2617</v>
+        <v>2635</v>
       </c>
       <c r="G401" t="s">
-        <v>2142</v>
+        <v>2636</v>
       </c>
       <c r="H401"/>
       <c r="I401">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J401" t="s">
-        <v>2143</v>
+        <v>46</v>
       </c>
     </row>
     <row r="402" spans="1:10">
       <c r="A402">
-        <v>50926</v>
+        <v>50927</v>
       </c>
       <c r="B402">
         <v>50138</v>
       </c>
       <c r="C402" t="s">
-        <v>1685</v>
+        <v>1728</v>
       </c>
       <c r="D402" t="s">
-        <v>2618</v>
+        <v>2637</v>
       </c>
       <c r="E402"/>
       <c r="F402" t="s">
-        <v>2619</v>
+        <v>2638</v>
       </c>
       <c r="G402" t="s">
-        <v>2620</v>
+        <v>2639</v>
       </c>
       <c r="H402"/>
       <c r="I402">
         <v>2</v>
       </c>
       <c r="J402" t="s">
-        <v>2621</v>
+        <v>46</v>
       </c>
     </row>
     <row r="403" spans="1:10">
       <c r="A403">
-        <v>54611</v>
+        <v>54656</v>
       </c>
       <c r="B403">
         <v>50138</v>
       </c>
       <c r="C403" t="s">
-        <v>1680</v>
+        <v>1728</v>
       </c>
       <c r="D403" t="s">
-        <v>2622</v>
+        <v>2640</v>
       </c>
       <c r="E403"/>
       <c r="F403" t="s">
-        <v>2623</v>
+        <v>2641</v>
       </c>
       <c r="G403" t="s">
-        <v>1684</v>
+        <v>2163</v>
       </c>
       <c r="H403"/>
       <c r="I403">
-        <v>33</v>
+        <v>1</v>
       </c>
       <c r="J403" t="s">
-        <v>2143</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="404" spans="1:10">
       <c r="A404">
-        <v>51087</v>
+        <v>50926</v>
       </c>
       <c r="B404">
         <v>50138</v>
       </c>
       <c r="C404" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D404" t="s">
-        <v>2613</v>
+        <v>2642</v>
       </c>
       <c r="E404"/>
       <c r="F404" t="s">
-        <v>2624</v>
+        <v>2643</v>
       </c>
       <c r="G404" t="s">
-        <v>2625</v>
+        <v>2644</v>
       </c>
       <c r="H404"/>
       <c r="I404">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J404" t="s">
-        <v>2621</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="405" spans="1:10">
       <c r="A405">
-        <v>50943</v>
+        <v>54611</v>
       </c>
       <c r="B405">
-        <v>50158</v>
+        <v>50138</v>
       </c>
       <c r="C405" t="s">
-        <v>1685</v>
+        <v>1699</v>
       </c>
       <c r="D405" t="s">
-        <v>2626</v>
+        <v>2646</v>
       </c>
       <c r="E405"/>
       <c r="F405" t="s">
-        <v>2627</v>
+        <v>2647</v>
       </c>
       <c r="G405" t="s">
-        <v>2628</v>
+        <v>1703</v>
       </c>
       <c r="H405"/>
       <c r="I405">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="J405" t="s">
-        <v>46</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="406" spans="1:10">
       <c r="A406">
-        <v>51470</v>
+        <v>51087</v>
       </c>
       <c r="B406">
-        <v>50121</v>
+        <v>50138</v>
       </c>
       <c r="C406" t="s">
-        <v>1740</v>
+        <v>1704</v>
       </c>
       <c r="D406" t="s">
-        <v>2629</v>
+        <v>2637</v>
       </c>
       <c r="E406"/>
       <c r="F406" t="s">
-        <v>2630</v>
+        <v>2648</v>
       </c>
       <c r="G406" t="s">
-        <v>2631</v>
+        <v>2649</v>
       </c>
       <c r="H406"/>
       <c r="I406">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J406" t="s">
-        <v>46</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="407" spans="1:10">
       <c r="A407">
-        <v>51412</v>
+        <v>50943</v>
       </c>
       <c r="B407">
-        <v>50144</v>
+        <v>50158</v>
       </c>
       <c r="C407" t="s">
-        <v>1740</v>
+        <v>1704</v>
       </c>
       <c r="D407" t="s">
-        <v>2632</v>
+        <v>2650</v>
       </c>
       <c r="E407"/>
       <c r="F407" t="s">
-        <v>2633</v>
+        <v>2651</v>
       </c>
       <c r="G407" t="s">
-        <v>2634</v>
+        <v>2652</v>
       </c>
       <c r="H407"/>
       <c r="I407">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="J407" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="408" spans="1:10">
       <c r="A408">
-        <v>54164</v>
+        <v>51470</v>
       </c>
       <c r="B408">
-        <v>53106</v>
+        <v>50121</v>
       </c>
       <c r="C408" t="s">
-        <v>1709</v>
+        <v>1759</v>
       </c>
       <c r="D408" t="s">
-        <v>2635</v>
+        <v>2653</v>
       </c>
       <c r="E408"/>
       <c r="F408" t="s">
-        <v>2636</v>
+        <v>2654</v>
       </c>
       <c r="G408" t="s">
-        <v>2637</v>
+        <v>2655</v>
       </c>
       <c r="H408"/>
       <c r="I408">
-        <v>138</v>
+        <v>3</v>
       </c>
       <c r="J408" t="s">
-        <v>2638</v>
+        <v>46</v>
       </c>
     </row>
     <row r="409" spans="1:10">
       <c r="A409">
-        <v>51279</v>
+        <v>51412</v>
       </c>
       <c r="B409">
-        <v>50083</v>
+        <v>50144</v>
       </c>
       <c r="C409" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D409" t="s">
-        <v>2639</v>
+        <v>2656</v>
       </c>
       <c r="E409"/>
       <c r="F409" t="s">
-        <v>2640</v>
+        <v>2657</v>
       </c>
       <c r="G409" t="s">
-        <v>2641</v>
+        <v>2658</v>
       </c>
       <c r="H409"/>
       <c r="I409">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J409" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="410" spans="1:10">
       <c r="A410">
-        <v>51277</v>
+        <v>54164</v>
       </c>
       <c r="B410">
-        <v>50083</v>
+        <v>53106</v>
       </c>
       <c r="C410" t="s">
-        <v>1689</v>
+        <v>1728</v>
       </c>
       <c r="D410" t="s">
-        <v>2642</v>
+        <v>2659</v>
       </c>
       <c r="E410"/>
       <c r="F410" t="s">
-        <v>2643</v>
+        <v>2660</v>
       </c>
       <c r="G410" t="s">
-        <v>2644</v>
+        <v>2661</v>
       </c>
       <c r="H410"/>
       <c r="I410">
-        <v>8</v>
+        <v>138</v>
       </c>
       <c r="J410" t="s">
-        <v>46</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="411" spans="1:10">
       <c r="A411">
-        <v>51429</v>
+        <v>51279</v>
       </c>
       <c r="B411">
-        <v>50108</v>
+        <v>50083</v>
       </c>
       <c r="C411" t="s">
-        <v>1709</v>
+        <v>1759</v>
       </c>
       <c r="D411" t="s">
-        <v>2552</v>
+        <v>2663</v>
       </c>
       <c r="E411"/>
       <c r="F411" t="s">
-        <v>2645</v>
+        <v>2664</v>
       </c>
       <c r="G411" t="s">
-        <v>2646</v>
+        <v>2665</v>
       </c>
       <c r="H411"/>
       <c r="I411">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J411" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="412" spans="1:10">
       <c r="A412">
-        <v>51033</v>
+        <v>51277</v>
       </c>
       <c r="B412">
-        <v>50195</v>
+        <v>50083</v>
       </c>
       <c r="C412" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D412" t="s">
-        <v>2647</v>
+        <v>2666</v>
       </c>
       <c r="E412"/>
       <c r="F412" t="s">
-        <v>2648</v>
+        <v>2667</v>
       </c>
       <c r="G412" t="s">
-        <v>2649</v>
+        <v>2668</v>
       </c>
       <c r="H412"/>
       <c r="I412">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J412" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="413" spans="1:10">
       <c r="A413">
-        <v>51032</v>
+        <v>51429</v>
       </c>
       <c r="B413">
-        <v>50195</v>
+        <v>50108</v>
       </c>
       <c r="C413" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D413" t="s">
-        <v>2650</v>
+        <v>2576</v>
       </c>
       <c r="E413"/>
       <c r="F413" t="s">
-        <v>2651</v>
+        <v>2669</v>
       </c>
       <c r="G413" t="s">
-        <v>2652</v>
+        <v>2670</v>
       </c>
       <c r="H413"/>
       <c r="I413">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J413" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="414" spans="1:10">
       <c r="A414">
-        <v>51499</v>
+        <v>51033</v>
       </c>
       <c r="B414">
-        <v>50132</v>
+        <v>50195</v>
       </c>
       <c r="C414" t="s">
-        <v>1740</v>
+        <v>1708</v>
       </c>
       <c r="D414" t="s">
-        <v>2653</v>
+        <v>2671</v>
       </c>
       <c r="E414"/>
       <c r="F414" t="s">
-        <v>2654</v>
+        <v>2672</v>
       </c>
       <c r="G414" t="s">
-        <v>2655</v>
+        <v>2673</v>
       </c>
       <c r="H414"/>
       <c r="I414">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J414" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="415" spans="1:10">
       <c r="A415">
-        <v>52271</v>
+        <v>51032</v>
       </c>
       <c r="B415">
-        <v>50193</v>
+        <v>50195</v>
       </c>
       <c r="C415" t="s">
-        <v>1689</v>
-[...1 lines deleted...]
-      <c r="D415"/>
+        <v>1728</v>
+      </c>
+      <c r="D415" t="s">
+        <v>2674</v>
+      </c>
       <c r="E415"/>
       <c r="F415" t="s">
-        <v>2656</v>
+        <v>2675</v>
       </c>
       <c r="G415" t="s">
-        <v>2657</v>
+        <v>2676</v>
       </c>
       <c r="H415"/>
       <c r="I415">
         <v>0</v>
       </c>
       <c r="J415" t="s">
-        <v>891</v>
+        <v>46</v>
       </c>
     </row>
     <row r="416" spans="1:10">
       <c r="A416">
-        <v>50913</v>
+        <v>51499</v>
       </c>
       <c r="B416">
-        <v>50147</v>
+        <v>50132</v>
       </c>
       <c r="C416" t="s">
-        <v>1689</v>
-[...1 lines deleted...]
-      <c r="D416"/>
+        <v>1759</v>
+      </c>
+      <c r="D416" t="s">
+        <v>2677</v>
+      </c>
       <c r="E416"/>
       <c r="F416" t="s">
-        <v>2658</v>
+        <v>2678</v>
       </c>
       <c r="G416" t="s">
-        <v>2659</v>
+        <v>2679</v>
       </c>
       <c r="H416"/>
       <c r="I416">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J416" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="417" spans="1:10">
       <c r="A417">
-        <v>50914</v>
+        <v>52271</v>
       </c>
       <c r="B417">
-        <v>50147</v>
+        <v>50193</v>
       </c>
       <c r="C417" t="s">
-        <v>1709</v>
-[...3 lines deleted...]
-      </c>
+        <v>1708</v>
+      </c>
+      <c r="D417"/>
       <c r="E417"/>
       <c r="F417" t="s">
-        <v>2661</v>
+        <v>2680</v>
       </c>
       <c r="G417" t="s">
-        <v>2662</v>
+        <v>2681</v>
       </c>
       <c r="H417"/>
       <c r="I417">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J417" t="s">
-        <v>46</v>
+        <v>891</v>
       </c>
     </row>
     <row r="418" spans="1:10">
       <c r="A418">
-        <v>54668</v>
+        <v>50913</v>
       </c>
       <c r="B418">
         <v>50147</v>
       </c>
       <c r="C418" t="s">
-        <v>1709</v>
-[...3 lines deleted...]
-      </c>
+        <v>1708</v>
+      </c>
+      <c r="D418"/>
       <c r="E418"/>
       <c r="F418" t="s">
-        <v>2664</v>
+        <v>2682</v>
       </c>
       <c r="G418" t="s">
-        <v>2142</v>
+        <v>2683</v>
       </c>
       <c r="H418"/>
       <c r="I418">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J418" t="s">
-        <v>2143</v>
+        <v>46</v>
       </c>
     </row>
     <row r="419" spans="1:10">
       <c r="A419">
-        <v>54676</v>
+        <v>50914</v>
       </c>
       <c r="B419">
         <v>50147</v>
       </c>
       <c r="C419" t="s">
-        <v>1680</v>
+        <v>1728</v>
       </c>
       <c r="D419" t="s">
-        <v>2665</v>
+        <v>2684</v>
       </c>
       <c r="E419"/>
       <c r="F419" t="s">
-        <v>2666</v>
+        <v>2685</v>
       </c>
       <c r="G419" t="s">
-        <v>1684</v>
+        <v>2686</v>
       </c>
       <c r="H419"/>
       <c r="I419">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J419" t="s">
-        <v>576</v>
+        <v>46</v>
       </c>
     </row>
     <row r="420" spans="1:10">
       <c r="A420">
-        <v>51055</v>
+        <v>54668</v>
       </c>
       <c r="B420">
-        <v>50204</v>
+        <v>50147</v>
       </c>
       <c r="C420" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D420" t="s">
-        <v>1859</v>
+        <v>2687</v>
       </c>
       <c r="E420"/>
       <c r="F420" t="s">
-        <v>2667</v>
+        <v>2688</v>
       </c>
       <c r="G420" t="s">
-        <v>2668</v>
+        <v>2163</v>
       </c>
       <c r="H420"/>
       <c r="I420">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J420" t="s">
-        <v>46</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="421" spans="1:10">
       <c r="A421">
-        <v>51306</v>
+        <v>54676</v>
       </c>
       <c r="B421">
-        <v>50182</v>
+        <v>50147</v>
       </c>
       <c r="C421" t="s">
-        <v>1685</v>
+        <v>1699</v>
       </c>
       <c r="D421" t="s">
-        <v>2669</v>
+        <v>2689</v>
       </c>
       <c r="E421"/>
       <c r="F421" t="s">
-        <v>2670</v>
+        <v>2690</v>
       </c>
       <c r="G421" t="s">
-        <v>2671</v>
+        <v>1703</v>
       </c>
       <c r="H421"/>
       <c r="I421">
         <v>0</v>
       </c>
       <c r="J421" t="s">
-        <v>46</v>
+        <v>576</v>
       </c>
     </row>
     <row r="422" spans="1:10">
       <c r="A422">
-        <v>51291</v>
+        <v>51055</v>
       </c>
       <c r="B422">
-        <v>50139</v>
+        <v>50204</v>
       </c>
       <c r="C422" t="s">
-        <v>1740</v>
+        <v>1728</v>
       </c>
       <c r="D422" t="s">
-        <v>2672</v>
-[...3 lines deleted...]
-      </c>
+        <v>1878</v>
+      </c>
+      <c r="E422"/>
       <c r="F422" t="s">
-        <v>2674</v>
+        <v>2691</v>
       </c>
       <c r="G422" t="s">
-        <v>2675</v>
+        <v>2692</v>
       </c>
       <c r="H422"/>
       <c r="I422">
-        <v>264</v>
+        <v>0</v>
       </c>
       <c r="J422" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="423" spans="1:10">
       <c r="A423">
-        <v>51289</v>
+        <v>51306</v>
       </c>
       <c r="B423">
-        <v>50139</v>
+        <v>50182</v>
       </c>
       <c r="C423" t="s">
-        <v>1689</v>
-[...1 lines deleted...]
-      <c r="D423"/>
+        <v>1704</v>
+      </c>
+      <c r="D423" t="s">
+        <v>2693</v>
+      </c>
       <c r="E423"/>
       <c r="F423" t="s">
-        <v>2676</v>
+        <v>2694</v>
       </c>
       <c r="G423" t="s">
-        <v>2677</v>
+        <v>2695</v>
       </c>
       <c r="H423"/>
       <c r="I423">
         <v>0</v>
       </c>
       <c r="J423" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="424" spans="1:10">
       <c r="A424">
-        <v>51290</v>
+        <v>51291</v>
       </c>
       <c r="B424">
         <v>50139</v>
       </c>
       <c r="C424" t="s">
-        <v>1689</v>
-[...2 lines deleted...]
-      <c r="E424"/>
+        <v>1759</v>
+      </c>
+      <c r="D424" t="s">
+        <v>2696</v>
+      </c>
+      <c r="E424" t="s">
+        <v>2697</v>
+      </c>
       <c r="F424" t="s">
-        <v>2678</v>
+        <v>2698</v>
       </c>
       <c r="G424" t="s">
-        <v>2679</v>
+        <v>2699</v>
       </c>
       <c r="H424"/>
       <c r="I424">
-        <v>0</v>
+        <v>266</v>
       </c>
       <c r="J424" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="425" spans="1:10">
       <c r="A425">
-        <v>51288</v>
+        <v>51289</v>
       </c>
       <c r="B425">
         <v>50139</v>
       </c>
       <c r="C425" t="s">
-        <v>1740</v>
-[...3 lines deleted...]
-      </c>
+        <v>1708</v>
+      </c>
+      <c r="D425"/>
       <c r="E425"/>
       <c r="F425" t="s">
-        <v>2681</v>
+        <v>2700</v>
       </c>
       <c r="G425" t="s">
-        <v>2682</v>
+        <v>2701</v>
       </c>
       <c r="H425"/>
       <c r="I425">
-        <v>67</v>
+        <v>0</v>
       </c>
       <c r="J425" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="426" spans="1:10">
       <c r="A426">
-        <v>50917</v>
+        <v>51290</v>
       </c>
       <c r="B426">
-        <v>50148</v>
+        <v>50139</v>
       </c>
       <c r="C426" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D426"/>
       <c r="E426"/>
       <c r="F426" t="s">
-        <v>2683</v>
+        <v>2702</v>
       </c>
       <c r="G426" t="s">
-        <v>2684</v>
+        <v>2703</v>
       </c>
       <c r="H426"/>
       <c r="I426">
         <v>0</v>
       </c>
       <c r="J426" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="427" spans="1:10">
       <c r="A427">
-        <v>50918</v>
+        <v>51288</v>
       </c>
       <c r="B427">
-        <v>50148</v>
+        <v>50139</v>
       </c>
       <c r="C427" t="s">
-        <v>1709</v>
+        <v>1759</v>
       </c>
       <c r="D427" t="s">
-        <v>2685</v>
+        <v>2704</v>
       </c>
       <c r="E427"/>
       <c r="F427" t="s">
-        <v>2686</v>
+        <v>2705</v>
       </c>
       <c r="G427" t="s">
-        <v>2687</v>
+        <v>2706</v>
       </c>
       <c r="H427"/>
       <c r="I427">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="J427" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="428" spans="1:10">
       <c r="A428">
-        <v>50977</v>
+        <v>50917</v>
       </c>
       <c r="B428">
-        <v>50135</v>
+        <v>50148</v>
       </c>
       <c r="C428" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D428"/>
       <c r="E428"/>
       <c r="F428" t="s">
-        <v>2688</v>
+        <v>2707</v>
       </c>
       <c r="G428" t="s">
-        <v>2689</v>
+        <v>2708</v>
       </c>
       <c r="H428"/>
       <c r="I428">
         <v>0</v>
       </c>
       <c r="J428" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="429" spans="1:10">
       <c r="A429">
-        <v>50901</v>
+        <v>50918</v>
       </c>
       <c r="B429">
-        <v>50144</v>
+        <v>50148</v>
       </c>
       <c r="C429" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D429" t="s">
-        <v>2690</v>
+        <v>2709</v>
       </c>
       <c r="E429"/>
       <c r="F429" t="s">
-        <v>2691</v>
+        <v>2710</v>
       </c>
       <c r="G429" t="s">
-        <v>2692</v>
+        <v>2711</v>
       </c>
       <c r="H429"/>
       <c r="I429">
         <v>0</v>
       </c>
       <c r="J429" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="430" spans="1:10">
       <c r="A430">
-        <v>51449</v>
+        <v>50977</v>
       </c>
       <c r="B430">
-        <v>50111</v>
+        <v>50135</v>
       </c>
       <c r="C430" t="s">
-        <v>1709</v>
+        <v>1708</v>
       </c>
       <c r="D430"/>
       <c r="E430"/>
       <c r="F430" t="s">
-        <v>2693</v>
+        <v>2712</v>
       </c>
       <c r="G430" t="s">
-        <v>2694</v>
+        <v>2713</v>
       </c>
       <c r="H430"/>
       <c r="I430">
         <v>0</v>
       </c>
       <c r="J430" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="431" spans="1:10">
       <c r="A431">
-        <v>51316</v>
+        <v>50901</v>
       </c>
       <c r="B431">
-        <v>50163</v>
+        <v>50144</v>
       </c>
       <c r="C431" t="s">
-        <v>1740</v>
+        <v>1728</v>
       </c>
       <c r="D431" t="s">
-        <v>1874</v>
+        <v>2714</v>
       </c>
       <c r="E431"/>
       <c r="F431" t="s">
-        <v>2695</v>
+        <v>2715</v>
       </c>
       <c r="G431" t="s">
-        <v>2696</v>
+        <v>2716</v>
       </c>
       <c r="H431"/>
       <c r="I431">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="J431" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="432" spans="1:10">
       <c r="A432">
-        <v>51208</v>
+        <v>51449</v>
       </c>
       <c r="B432">
-        <v>50080</v>
+        <v>50111</v>
       </c>
       <c r="C432" t="s">
-        <v>1740</v>
-[...3 lines deleted...]
-      </c>
+        <v>1728</v>
+      </c>
+      <c r="D432"/>
       <c r="E432"/>
       <c r="F432" t="s">
-        <v>2698</v>
+        <v>2717</v>
       </c>
       <c r="G432" t="s">
-        <v>2699</v>
+        <v>2718</v>
       </c>
       <c r="H432"/>
       <c r="I432">
         <v>0</v>
       </c>
       <c r="J432" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="433" spans="1:10">
       <c r="A433">
-        <v>51300</v>
+        <v>51316</v>
       </c>
       <c r="B433">
-        <v>50080</v>
+        <v>50163</v>
       </c>
       <c r="C433" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D433" t="s">
-        <v>2700</v>
+        <v>1893</v>
       </c>
       <c r="E433"/>
       <c r="F433" t="s">
-        <v>2701</v>
+        <v>2719</v>
       </c>
       <c r="G433" t="s">
-        <v>2702</v>
+        <v>2720</v>
       </c>
       <c r="H433"/>
       <c r="I433">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="J433" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="434" spans="1:10">
       <c r="A434">
-        <v>51057</v>
+        <v>51208</v>
       </c>
       <c r="B434">
-        <v>50205</v>
+        <v>50080</v>
       </c>
       <c r="C434" t="s">
-        <v>1689</v>
+        <v>1759</v>
       </c>
       <c r="D434" t="s">
-        <v>2703</v>
+        <v>2721</v>
       </c>
       <c r="E434"/>
       <c r="F434" t="s">
-        <v>2704</v>
+        <v>2722</v>
       </c>
       <c r="G434" t="s">
-        <v>2705</v>
+        <v>2723</v>
       </c>
       <c r="H434"/>
       <c r="I434">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J434" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="435" spans="1:10">
       <c r="A435">
-        <v>51405</v>
+        <v>51300</v>
       </c>
       <c r="B435">
-        <v>50100</v>
+        <v>50080</v>
       </c>
       <c r="C435" t="s">
-        <v>1689</v>
+        <v>1759</v>
       </c>
       <c r="D435" t="s">
-        <v>2706</v>
+        <v>2724</v>
       </c>
       <c r="E435"/>
       <c r="F435" t="s">
-        <v>2707</v>
+        <v>2725</v>
       </c>
       <c r="G435" t="s">
-        <v>2708</v>
+        <v>2726</v>
       </c>
       <c r="H435"/>
       <c r="I435">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J435" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="436" spans="1:10">
       <c r="A436">
-        <v>51014</v>
+        <v>51057</v>
       </c>
       <c r="B436">
-        <v>50189</v>
+        <v>50205</v>
       </c>
       <c r="C436" t="s">
-        <v>1685</v>
+        <v>1708</v>
       </c>
       <c r="D436" t="s">
-        <v>2709</v>
+        <v>2727</v>
       </c>
       <c r="E436"/>
       <c r="F436" t="s">
-        <v>2710</v>
+        <v>2728</v>
       </c>
       <c r="G436" t="s">
-        <v>2711</v>
+        <v>2729</v>
       </c>
       <c r="H436"/>
       <c r="I436">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="J436" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="437" spans="1:10">
       <c r="A437">
-        <v>51425</v>
+        <v>51405</v>
       </c>
       <c r="B437">
-        <v>50189</v>
+        <v>50100</v>
       </c>
       <c r="C437" t="s">
-        <v>1740</v>
+        <v>1708</v>
       </c>
       <c r="D437" t="s">
-        <v>2712</v>
+        <v>2730</v>
       </c>
       <c r="E437"/>
       <c r="F437" t="s">
-        <v>2713</v>
+        <v>2731</v>
       </c>
       <c r="G437" t="s">
-        <v>2714</v>
+        <v>2732</v>
       </c>
       <c r="H437"/>
       <c r="I437">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J437" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="438" spans="1:10">
       <c r="A438">
-        <v>50905</v>
+        <v>51014</v>
       </c>
       <c r="B438">
-        <v>50145</v>
+        <v>50189</v>
       </c>
       <c r="C438" t="s">
-        <v>1709</v>
+        <v>1704</v>
       </c>
       <c r="D438" t="s">
-        <v>2715</v>
+        <v>2733</v>
       </c>
       <c r="E438"/>
       <c r="F438" t="s">
-        <v>2716</v>
+        <v>2734</v>
       </c>
       <c r="G438" t="s">
-        <v>2717</v>
+        <v>2735</v>
       </c>
       <c r="H438"/>
       <c r="I438">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="J438" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="439" spans="1:10">
       <c r="A439">
-        <v>50904</v>
+        <v>51425</v>
       </c>
       <c r="B439">
-        <v>50145</v>
+        <v>50189</v>
       </c>
       <c r="C439" t="s">
-        <v>1709</v>
+        <v>1759</v>
       </c>
       <c r="D439" t="s">
-        <v>2715</v>
+        <v>2736</v>
       </c>
       <c r="E439"/>
       <c r="F439" t="s">
-        <v>2718</v>
+        <v>2737</v>
       </c>
       <c r="G439" t="s">
-        <v>2719</v>
+        <v>2738</v>
       </c>
       <c r="H439"/>
       <c r="I439">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J439" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="440" spans="1:10">
       <c r="A440">
-        <v>50965</v>
+        <v>50905</v>
       </c>
       <c r="B440">
-        <v>50149</v>
+        <v>50145</v>
       </c>
       <c r="C440" t="s">
-        <v>1689</v>
-[...1 lines deleted...]
-      <c r="D440"/>
+        <v>1728</v>
+      </c>
+      <c r="D440" t="s">
+        <v>2739</v>
+      </c>
       <c r="E440"/>
       <c r="F440" t="s">
-        <v>2720</v>
+        <v>2740</v>
       </c>
       <c r="G440" t="s">
-        <v>2721</v>
+        <v>2741</v>
       </c>
       <c r="H440"/>
       <c r="I440">
         <v>0</v>
       </c>
       <c r="J440" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="441" spans="1:10">
       <c r="A441">
-        <v>50966</v>
+        <v>50904</v>
       </c>
       <c r="B441">
-        <v>50149</v>
+        <v>50145</v>
       </c>
       <c r="C441" t="s">
-        <v>1689</v>
-[...1 lines deleted...]
-      <c r="D441"/>
+        <v>1728</v>
+      </c>
+      <c r="D441" t="s">
+        <v>2739</v>
+      </c>
       <c r="E441"/>
       <c r="F441" t="s">
-        <v>2722</v>
+        <v>2742</v>
       </c>
       <c r="G441" t="s">
-        <v>2723</v>
+        <v>2743</v>
       </c>
       <c r="H441"/>
       <c r="I441">
         <v>0</v>
       </c>
       <c r="J441" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="442" spans="1:10">
       <c r="A442">
-        <v>51451</v>
+        <v>50965</v>
       </c>
       <c r="B442">
-        <v>50074</v>
+        <v>50149</v>
       </c>
       <c r="C442" t="s">
-        <v>1689</v>
-[...6 lines deleted...]
-      </c>
+        <v>1708</v>
+      </c>
+      <c r="D442"/>
+      <c r="E442"/>
       <c r="F442" t="s">
-        <v>2726</v>
+        <v>2744</v>
       </c>
       <c r="G442" t="s">
-        <v>2727</v>
+        <v>2745</v>
       </c>
       <c r="H442"/>
       <c r="I442">
-        <v>152</v>
+        <v>0</v>
       </c>
       <c r="J442" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="443" spans="1:10">
       <c r="A443">
-        <v>51180</v>
+        <v>50966</v>
       </c>
       <c r="B443">
-        <v>50074</v>
+        <v>50149</v>
       </c>
       <c r="C443" t="s">
-        <v>1689</v>
-[...6 lines deleted...]
-      </c>
+        <v>1708</v>
+      </c>
+      <c r="D443"/>
+      <c r="E443"/>
       <c r="F443" t="s">
-        <v>2729</v>
+        <v>2746</v>
       </c>
       <c r="G443" t="s">
-        <v>2730</v>
+        <v>2747</v>
       </c>
       <c r="H443"/>
       <c r="I443">
-        <v>150</v>
+        <v>0</v>
       </c>
       <c r="J443" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="444" spans="1:10">
       <c r="A444">
-        <v>51281</v>
+        <v>51451</v>
       </c>
       <c r="B444">
-        <v>50083</v>
+        <v>50074</v>
       </c>
       <c r="C444" t="s">
-        <v>1740</v>
+        <v>1708</v>
       </c>
       <c r="D444" t="s">
-        <v>2731</v>
-[...1 lines deleted...]
-      <c r="E444"/>
+        <v>2748</v>
+      </c>
+      <c r="E444" t="s">
+        <v>2749</v>
+      </c>
       <c r="F444" t="s">
-        <v>2732</v>
+        <v>2750</v>
       </c>
       <c r="G444" t="s">
-        <v>2733</v>
+        <v>2751</v>
       </c>
       <c r="H444"/>
       <c r="I444">
-        <v>10</v>
+        <v>153</v>
       </c>
       <c r="J444" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="445" spans="1:10">
       <c r="A445">
-        <v>50920</v>
+        <v>51180</v>
       </c>
       <c r="B445">
-        <v>50154</v>
+        <v>50074</v>
       </c>
       <c r="C445" t="s">
-        <v>1709</v>
+        <v>1708</v>
       </c>
       <c r="D445" t="s">
-        <v>2734</v>
-[...1 lines deleted...]
-      <c r="E445"/>
+        <v>2748</v>
+      </c>
+      <c r="E445" t="s">
+        <v>2752</v>
+      </c>
       <c r="F445" t="s">
-        <v>2735</v>
+        <v>2753</v>
       </c>
       <c r="G445" t="s">
-        <v>2736</v>
+        <v>2754</v>
       </c>
       <c r="H445"/>
       <c r="I445">
-        <v>4</v>
+        <v>151</v>
       </c>
       <c r="J445" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="446" spans="1:10">
       <c r="A446">
-        <v>51002</v>
+        <v>51281</v>
       </c>
       <c r="B446">
-        <v>50178</v>
+        <v>50083</v>
       </c>
       <c r="C446" t="s">
-        <v>1689</v>
+        <v>1759</v>
       </c>
       <c r="D446" t="s">
-        <v>2737</v>
+        <v>2755</v>
       </c>
       <c r="E446"/>
       <c r="F446" t="s">
-        <v>2738</v>
+        <v>2756</v>
       </c>
       <c r="G446" t="s">
-        <v>2739</v>
+        <v>2757</v>
       </c>
       <c r="H446"/>
       <c r="I446">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="J446" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="447" spans="1:10">
       <c r="A447">
-        <v>51119</v>
+        <v>50920</v>
       </c>
       <c r="B447">
-        <v>50178</v>
+        <v>50154</v>
       </c>
       <c r="C447" t="s">
-        <v>1689</v>
+        <v>1728</v>
       </c>
       <c r="D447" t="s">
-        <v>2740</v>
+        <v>2758</v>
       </c>
       <c r="E447"/>
       <c r="F447" t="s">
-        <v>2741</v>
+        <v>2759</v>
       </c>
       <c r="G447" t="s">
-        <v>2742</v>
+        <v>2760</v>
       </c>
       <c r="H447"/>
       <c r="I447">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J447" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="448" spans="1:10">
       <c r="A448">
-        <v>51034</v>
+        <v>51002</v>
       </c>
       <c r="B448">
         <v>50178</v>
       </c>
       <c r="C448" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D448" t="s">
-        <v>2743</v>
-[...3 lines deleted...]
-      </c>
+        <v>2761</v>
+      </c>
+      <c r="E448"/>
       <c r="F448" t="s">
-        <v>2745</v>
+        <v>2762</v>
       </c>
       <c r="G448" t="s">
-        <v>2746</v>
+        <v>2763</v>
       </c>
       <c r="H448"/>
       <c r="I448">
-        <v>158</v>
+        <v>4</v>
       </c>
       <c r="J448" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="449" spans="1:10">
       <c r="A449">
-        <v>51120</v>
+        <v>51119</v>
       </c>
       <c r="B449">
         <v>50178</v>
       </c>
       <c r="C449" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D449" t="s">
-        <v>2747</v>
+        <v>2764</v>
       </c>
       <c r="E449"/>
       <c r="F449" t="s">
-        <v>2748</v>
+        <v>2765</v>
       </c>
       <c r="G449" t="s">
-        <v>2749</v>
+        <v>2766</v>
       </c>
       <c r="H449"/>
       <c r="I449">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J449" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="450" spans="1:10">
       <c r="A450">
-        <v>51165</v>
+        <v>51034</v>
       </c>
       <c r="B450">
-        <v>49953</v>
+        <v>50178</v>
       </c>
       <c r="C450" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D450" t="s">
-        <v>2750</v>
-[...1 lines deleted...]
-      <c r="E450"/>
+        <v>2767</v>
+      </c>
+      <c r="E450" t="s">
+        <v>2768</v>
+      </c>
       <c r="F450" t="s">
-        <v>2751</v>
+        <v>2769</v>
       </c>
       <c r="G450" t="s">
-        <v>2752</v>
+        <v>2770</v>
       </c>
       <c r="H450"/>
       <c r="I450">
-        <v>0</v>
+        <v>158</v>
       </c>
       <c r="J450" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="451" spans="1:10">
       <c r="A451">
-        <v>51166</v>
+        <v>51120</v>
       </c>
       <c r="B451">
-        <v>50070</v>
+        <v>50178</v>
       </c>
       <c r="C451" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D451" t="s">
-        <v>2750</v>
+        <v>2771</v>
       </c>
       <c r="E451"/>
       <c r="F451" t="s">
-        <v>2751</v>
+        <v>2772</v>
       </c>
       <c r="G451" t="s">
-        <v>2752</v>
+        <v>2773</v>
       </c>
       <c r="H451"/>
       <c r="I451">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J451" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="452" spans="1:10">
       <c r="A452">
-        <v>51167</v>
+        <v>51165</v>
       </c>
       <c r="B452">
-        <v>50071</v>
+        <v>49953</v>
       </c>
       <c r="C452" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D452" t="s">
-        <v>2750</v>
+        <v>2774</v>
       </c>
       <c r="E452"/>
       <c r="F452" t="s">
-        <v>2751</v>
+        <v>2775</v>
       </c>
       <c r="G452" t="s">
-        <v>2752</v>
+        <v>2776</v>
       </c>
       <c r="H452"/>
       <c r="I452">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J452" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="453" spans="1:10">
       <c r="A453">
-        <v>51168</v>
+        <v>51166</v>
       </c>
       <c r="B453">
-        <v>50167</v>
+        <v>50070</v>
       </c>
       <c r="C453" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D453" t="s">
-        <v>2750</v>
+        <v>2774</v>
       </c>
       <c r="E453"/>
       <c r="F453" t="s">
-        <v>2751</v>
+        <v>2775</v>
       </c>
       <c r="G453" t="s">
-        <v>2752</v>
+        <v>2776</v>
       </c>
       <c r="H453"/>
       <c r="I453">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="J453" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="454" spans="1:10">
       <c r="A454">
-        <v>51169</v>
+        <v>51167</v>
       </c>
       <c r="B454">
-        <v>49950</v>
+        <v>50071</v>
       </c>
       <c r="C454" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D454" t="s">
-        <v>2750</v>
+        <v>2774</v>
       </c>
       <c r="E454"/>
       <c r="F454" t="s">
-        <v>2751</v>
+        <v>2775</v>
       </c>
       <c r="G454" t="s">
-        <v>2752</v>
+        <v>2776</v>
       </c>
       <c r="H454"/>
       <c r="I454">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J454" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="455" spans="1:10">
       <c r="A455">
-        <v>51170</v>
+        <v>51168</v>
       </c>
       <c r="B455">
-        <v>50073</v>
+        <v>50167</v>
       </c>
       <c r="C455" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D455" t="s">
-        <v>2750</v>
+        <v>2774</v>
       </c>
       <c r="E455"/>
       <c r="F455" t="s">
-        <v>2751</v>
+        <v>2775</v>
       </c>
       <c r="G455" t="s">
-        <v>2752</v>
+        <v>2776</v>
       </c>
       <c r="H455"/>
       <c r="I455">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="J455" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="456" spans="1:10">
       <c r="A456">
-        <v>51171</v>
+        <v>51169</v>
       </c>
       <c r="B456">
-        <v>50075</v>
+        <v>49950</v>
       </c>
       <c r="C456" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D456" t="s">
-        <v>2750</v>
+        <v>2774</v>
       </c>
       <c r="E456"/>
       <c r="F456" t="s">
-        <v>2751</v>
+        <v>2775</v>
       </c>
       <c r="G456" t="s">
-        <v>2752</v>
+        <v>2776</v>
       </c>
       <c r="H456"/>
       <c r="I456">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J456" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="457" spans="1:10">
       <c r="A457">
-        <v>51172</v>
+        <v>51170</v>
       </c>
       <c r="B457">
-        <v>50076</v>
+        <v>50073</v>
       </c>
       <c r="C457" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="D457" t="s">
-        <v>2750</v>
+        <v>2774</v>
       </c>
       <c r="E457"/>
       <c r="F457" t="s">
-        <v>2751</v>
+        <v>2775</v>
       </c>
       <c r="G457" t="s">
-        <v>2752</v>
+        <v>2776</v>
       </c>
       <c r="H457"/>
       <c r="I457">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="J457" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="458" spans="1:10">
       <c r="A458">
-        <v>54655</v>
+        <v>51171</v>
       </c>
       <c r="B458">
-        <v>50151</v>
+        <v>50075</v>
       </c>
       <c r="C458" t="s">
-        <v>1680</v>
+        <v>1708</v>
       </c>
       <c r="D458" t="s">
-        <v>2753</v>
+        <v>2774</v>
       </c>
       <c r="E458"/>
       <c r="F458" t="s">
-        <v>2754</v>
+        <v>2775</v>
       </c>
       <c r="G458" t="s">
-        <v>1684</v>
+        <v>2776</v>
       </c>
       <c r="H458"/>
       <c r="I458">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J458" t="s">
-        <v>2143</v>
+        <v>46</v>
       </c>
     </row>
     <row r="459" spans="1:10">
       <c r="A459">
-        <v>50936</v>
+        <v>51172</v>
       </c>
       <c r="B459">
-        <v>50151</v>
+        <v>50076</v>
       </c>
       <c r="C459" t="s">
-        <v>1709</v>
+        <v>1708</v>
       </c>
       <c r="D459" t="s">
-        <v>2755</v>
+        <v>2774</v>
       </c>
       <c r="E459"/>
       <c r="F459" t="s">
-        <v>2756</v>
+        <v>2775</v>
       </c>
       <c r="G459" t="s">
-        <v>2757</v>
+        <v>2776</v>
       </c>
       <c r="H459"/>
       <c r="I459">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J459" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="460" spans="1:10">
       <c r="A460">
-        <v>51374</v>
+        <v>54655</v>
       </c>
       <c r="B460">
         <v>50151</v>
       </c>
       <c r="C460" t="s">
-        <v>1709</v>
+        <v>1699</v>
       </c>
       <c r="D460" t="s">
-        <v>2758</v>
+        <v>2777</v>
       </c>
       <c r="E460"/>
       <c r="F460" t="s">
-        <v>2759</v>
+        <v>2778</v>
       </c>
       <c r="G460" t="s">
-        <v>2142</v>
+        <v>1703</v>
       </c>
       <c r="H460"/>
       <c r="I460">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J460" t="s">
-        <v>2143</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="461" spans="1:10">
       <c r="A461">
-        <v>50912</v>
+        <v>50936</v>
       </c>
       <c r="B461">
         <v>50151</v>
       </c>
       <c r="C461" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D461" t="s">
-        <v>2760</v>
+        <v>2779</v>
       </c>
       <c r="E461"/>
       <c r="F461" t="s">
-        <v>2761</v>
+        <v>2780</v>
       </c>
       <c r="G461" t="s">
-        <v>2762</v>
+        <v>2781</v>
       </c>
       <c r="H461"/>
       <c r="I461">
         <v>2</v>
       </c>
       <c r="J461" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="462" spans="1:10">
       <c r="A462">
-        <v>50971</v>
+        <v>51374</v>
       </c>
       <c r="B462">
-        <v>50135</v>
+        <v>50151</v>
       </c>
       <c r="C462" t="s">
-        <v>1689</v>
-[...1 lines deleted...]
-      <c r="D462"/>
+        <v>1728</v>
+      </c>
+      <c r="D462" t="s">
+        <v>2782</v>
+      </c>
       <c r="E462"/>
       <c r="F462" t="s">
-        <v>2763</v>
+        <v>2783</v>
       </c>
       <c r="G462" t="s">
-        <v>2764</v>
+        <v>2163</v>
       </c>
       <c r="H462"/>
       <c r="I462">
         <v>0</v>
       </c>
       <c r="J462" t="s">
-        <v>46</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="463" spans="1:10">
       <c r="A463">
-        <v>50857</v>
+        <v>50912</v>
       </c>
       <c r="B463">
-        <v>50144</v>
+        <v>50151</v>
       </c>
       <c r="C463" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D463" t="s">
-        <v>2765</v>
-[...3 lines deleted...]
-      </c>
+        <v>2784</v>
+      </c>
+      <c r="E463"/>
       <c r="F463" t="s">
-        <v>2767</v>
+        <v>2785</v>
       </c>
       <c r="G463" t="s">
-        <v>2768</v>
+        <v>2786</v>
       </c>
       <c r="H463"/>
       <c r="I463">
-        <v>136</v>
+        <v>2</v>
       </c>
       <c r="J463" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="464" spans="1:10">
       <c r="A464">
-        <v>50858</v>
+        <v>50971</v>
       </c>
       <c r="B464">
-        <v>50117</v>
+        <v>50135</v>
       </c>
       <c r="C464" t="s">
-        <v>1709</v>
-[...6 lines deleted...]
-      </c>
+        <v>1708</v>
+      </c>
+      <c r="D464"/>
+      <c r="E464"/>
       <c r="F464" t="s">
-        <v>2767</v>
+        <v>2787</v>
       </c>
       <c r="G464" t="s">
-        <v>2768</v>
+        <v>2788</v>
       </c>
       <c r="H464"/>
       <c r="I464">
-        <v>139</v>
+        <v>0</v>
       </c>
       <c r="J464" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="465" spans="1:10">
       <c r="A465">
-        <v>50999</v>
+        <v>50857</v>
       </c>
       <c r="B465">
-        <v>50180</v>
+        <v>50144</v>
       </c>
       <c r="C465" t="s">
-        <v>1709</v>
-[...2 lines deleted...]
-      <c r="E465"/>
+        <v>1728</v>
+      </c>
+      <c r="D465" t="s">
+        <v>2789</v>
+      </c>
+      <c r="E465" t="s">
+        <v>2790</v>
+      </c>
       <c r="F465" t="s">
-        <v>2770</v>
+        <v>2791</v>
       </c>
       <c r="G465" t="s">
-        <v>2771</v>
+        <v>2792</v>
       </c>
       <c r="H465"/>
       <c r="I465">
-        <v>0</v>
+        <v>137</v>
       </c>
       <c r="J465" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="466" spans="1:10">
       <c r="A466">
-        <v>51011</v>
+        <v>50858</v>
       </c>
       <c r="B466">
-        <v>50180</v>
+        <v>50117</v>
       </c>
       <c r="C466" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D466" t="s">
-        <v>2772</v>
-[...1 lines deleted...]
-      <c r="E466"/>
+        <v>2789</v>
+      </c>
+      <c r="E466" t="s">
+        <v>2793</v>
+      </c>
       <c r="F466" t="s">
-        <v>2773</v>
+        <v>2791</v>
       </c>
       <c r="G466" t="s">
-        <v>2774</v>
+        <v>2792</v>
       </c>
       <c r="H466"/>
       <c r="I466">
-        <v>0</v>
+        <v>140</v>
       </c>
       <c r="J466" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="467" spans="1:10">
       <c r="A467">
-        <v>51009</v>
+        <v>50999</v>
       </c>
       <c r="B467">
         <v>50180</v>
       </c>
       <c r="C467" t="s">
-        <v>1709</v>
-[...3 lines deleted...]
-      </c>
+        <v>1728</v>
+      </c>
+      <c r="D467"/>
       <c r="E467"/>
       <c r="F467" t="s">
-        <v>2776</v>
+        <v>2794</v>
       </c>
       <c r="G467" t="s">
-        <v>2777</v>
+        <v>2795</v>
       </c>
       <c r="H467"/>
       <c r="I467">
         <v>0</v>
       </c>
       <c r="J467" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="468" spans="1:10">
       <c r="A468">
-        <v>51010</v>
+        <v>51011</v>
       </c>
       <c r="B468">
         <v>50180</v>
       </c>
       <c r="C468" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D468" t="s">
-        <v>2778</v>
+        <v>2796</v>
       </c>
       <c r="E468"/>
       <c r="F468" t="s">
-        <v>2779</v>
+        <v>2797</v>
       </c>
       <c r="G468" t="s">
-        <v>2780</v>
+        <v>2798</v>
       </c>
       <c r="H468"/>
       <c r="I468">
         <v>0</v>
       </c>
       <c r="J468" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="469" spans="1:10">
       <c r="A469">
-        <v>51024</v>
+        <v>51009</v>
       </c>
       <c r="B469">
         <v>50180</v>
       </c>
       <c r="C469" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D469" t="s">
-        <v>2781</v>
+        <v>2799</v>
       </c>
       <c r="E469"/>
       <c r="F469" t="s">
-        <v>2782</v>
+        <v>2800</v>
       </c>
       <c r="G469" t="s">
-        <v>2783</v>
+        <v>2801</v>
       </c>
       <c r="H469"/>
       <c r="I469">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J469" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="470" spans="1:10">
       <c r="A470">
-        <v>51008</v>
+        <v>51010</v>
       </c>
       <c r="B470">
         <v>50180</v>
       </c>
       <c r="C470" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D470" t="s">
-        <v>2784</v>
+        <v>2802</v>
       </c>
       <c r="E470"/>
       <c r="F470" t="s">
-        <v>2785</v>
+        <v>2803</v>
       </c>
       <c r="G470" t="s">
-        <v>2786</v>
+        <v>2804</v>
       </c>
       <c r="H470"/>
       <c r="I470">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J470" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="471" spans="1:10">
       <c r="A471">
-        <v>54610</v>
+        <v>51024</v>
       </c>
       <c r="B471">
-        <v>49954</v>
+        <v>50180</v>
       </c>
       <c r="C471" t="s">
-        <v>1685</v>
+        <v>1728</v>
       </c>
       <c r="D471" t="s">
-        <v>2787</v>
+        <v>2805</v>
       </c>
       <c r="E471"/>
       <c r="F471" t="s">
-        <v>2788</v>
+        <v>2806</v>
       </c>
       <c r="G471" t="s">
-        <v>2789</v>
+        <v>2807</v>
       </c>
       <c r="H471"/>
       <c r="I471">
         <v>1</v>
       </c>
       <c r="J471" t="s">
-        <v>160</v>
+        <v>46</v>
       </c>
     </row>
     <row r="472" spans="1:10">
       <c r="A472">
-        <v>50979</v>
+        <v>51008</v>
       </c>
       <c r="B472">
-        <v>50170</v>
+        <v>50180</v>
       </c>
       <c r="C472" t="s">
-        <v>1689</v>
+        <v>1728</v>
       </c>
       <c r="D472" t="s">
-        <v>2790</v>
+        <v>2808</v>
       </c>
       <c r="E472"/>
       <c r="F472" t="s">
-        <v>2791</v>
+        <v>2809</v>
       </c>
       <c r="G472" t="s">
-        <v>2792</v>
+        <v>2810</v>
       </c>
       <c r="H472"/>
       <c r="I472">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J472" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="473" spans="1:10">
       <c r="A473">
-        <v>50954</v>
+        <v>54610</v>
       </c>
       <c r="B473">
-        <v>50166</v>
+        <v>49954</v>
       </c>
       <c r="C473" t="s">
-        <v>1709</v>
+        <v>1704</v>
       </c>
       <c r="D473" t="s">
-        <v>2793</v>
+        <v>2811</v>
       </c>
       <c r="E473"/>
       <c r="F473" t="s">
-        <v>2794</v>
+        <v>2812</v>
       </c>
       <c r="G473" t="s">
-        <v>2795</v>
+        <v>2813</v>
       </c>
       <c r="H473"/>
       <c r="I473">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J473" t="s">
-        <v>46</v>
+        <v>160</v>
       </c>
     </row>
     <row r="474" spans="1:10">
       <c r="A474">
-        <v>51304</v>
+        <v>50979</v>
       </c>
       <c r="B474">
-        <v>50117</v>
+        <v>50170</v>
       </c>
       <c r="C474" t="s">
-        <v>1709</v>
+        <v>1708</v>
       </c>
       <c r="D474" t="s">
-        <v>2796</v>
-[...3 lines deleted...]
-      </c>
+        <v>2814</v>
+      </c>
+      <c r="E474"/>
       <c r="F474" t="s">
-        <v>2798</v>
+        <v>2815</v>
       </c>
       <c r="G474" t="s">
-        <v>2799</v>
+        <v>2816</v>
       </c>
       <c r="H474"/>
       <c r="I474">
-        <v>145</v>
+        <v>4</v>
       </c>
       <c r="J474" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="475" spans="1:10">
       <c r="A475">
-        <v>51015</v>
+        <v>50954</v>
       </c>
       <c r="B475">
-        <v>50190</v>
+        <v>50166</v>
       </c>
       <c r="C475" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D475" t="s">
-        <v>2800</v>
+        <v>2817</v>
       </c>
       <c r="E475"/>
       <c r="F475" t="s">
-        <v>2801</v>
+        <v>2818</v>
       </c>
       <c r="G475" t="s">
-        <v>2802</v>
+        <v>2819</v>
       </c>
       <c r="H475"/>
       <c r="I475">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="J475" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="476" spans="1:10">
       <c r="A476">
-        <v>51016</v>
+        <v>51304</v>
       </c>
       <c r="B476">
-        <v>50190</v>
+        <v>50117</v>
       </c>
       <c r="C476" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D476" t="s">
-        <v>2800</v>
-[...1 lines deleted...]
-      <c r="E476"/>
+        <v>2820</v>
+      </c>
+      <c r="E476" t="s">
+        <v>2821</v>
+      </c>
       <c r="F476" t="s">
-        <v>2803</v>
+        <v>2822</v>
       </c>
       <c r="G476" t="s">
-        <v>2804</v>
+        <v>2823</v>
       </c>
       <c r="H476"/>
       <c r="I476">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="J476" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="477" spans="1:10">
       <c r="A477">
-        <v>51209</v>
+        <v>51015</v>
       </c>
       <c r="B477">
-        <v>49953</v>
+        <v>50190</v>
       </c>
       <c r="C477" t="s">
-        <v>1689</v>
+        <v>1728</v>
       </c>
       <c r="D477" t="s">
-        <v>2805</v>
-[...3 lines deleted...]
-      </c>
+        <v>2824</v>
+      </c>
+      <c r="E477"/>
       <c r="F477" t="s">
-        <v>2807</v>
+        <v>2825</v>
       </c>
       <c r="G477" t="s">
-        <v>2808</v>
+        <v>2826</v>
       </c>
       <c r="H477"/>
       <c r="I477">
-        <v>152</v>
+        <v>27</v>
       </c>
       <c r="J477" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="478" spans="1:10">
       <c r="A478">
-        <v>51210</v>
+        <v>51016</v>
       </c>
       <c r="B478">
-        <v>50070</v>
+        <v>50190</v>
       </c>
       <c r="C478" t="s">
-        <v>1689</v>
+        <v>1728</v>
       </c>
       <c r="D478" t="s">
-        <v>2805</v>
-[...3 lines deleted...]
-      </c>
+        <v>2824</v>
+      </c>
+      <c r="E478"/>
       <c r="F478" t="s">
-        <v>2807</v>
+        <v>2827</v>
       </c>
       <c r="G478" t="s">
-        <v>2808</v>
+        <v>2828</v>
       </c>
       <c r="H478"/>
       <c r="I478">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="J478" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="479" spans="1:10">
       <c r="A479">
-        <v>51215</v>
+        <v>51209</v>
       </c>
       <c r="B479">
-        <v>49950</v>
+        <v>49953</v>
       </c>
       <c r="C479" t="s">
-        <v>1740</v>
+        <v>1708</v>
       </c>
       <c r="D479" t="s">
-        <v>2212</v>
-[...1 lines deleted...]
-      <c r="E479"/>
+        <v>2829</v>
+      </c>
+      <c r="E479" t="s">
+        <v>2830</v>
+      </c>
       <c r="F479" t="s">
-        <v>2810</v>
+        <v>2831</v>
       </c>
       <c r="G479" t="s">
-        <v>2811</v>
+        <v>2832</v>
       </c>
       <c r="H479"/>
       <c r="I479">
-        <v>0</v>
+        <v>153</v>
       </c>
       <c r="J479" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="480" spans="1:10">
       <c r="A480">
-        <v>51216</v>
+        <v>51210</v>
       </c>
       <c r="B480">
-        <v>50198</v>
+        <v>50070</v>
       </c>
       <c r="C480" t="s">
-        <v>1740</v>
+        <v>1708</v>
       </c>
       <c r="D480" t="s">
-        <v>2212</v>
-[...1 lines deleted...]
-      <c r="E480"/>
+        <v>2829</v>
+      </c>
+      <c r="E480" t="s">
+        <v>2833</v>
+      </c>
       <c r="F480" t="s">
-        <v>2810</v>
+        <v>2831</v>
       </c>
       <c r="G480" t="s">
-        <v>2811</v>
+        <v>2832</v>
       </c>
       <c r="H480"/>
       <c r="I480">
-        <v>3</v>
+        <v>146</v>
       </c>
       <c r="J480" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="481" spans="1:10">
       <c r="A481">
-        <v>51217</v>
+        <v>51215</v>
       </c>
       <c r="B481">
-        <v>50202</v>
+        <v>49950</v>
       </c>
       <c r="C481" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D481" t="s">
-        <v>2212</v>
+        <v>2233</v>
       </c>
       <c r="E481"/>
       <c r="F481" t="s">
-        <v>2810</v>
+        <v>2834</v>
       </c>
       <c r="G481" t="s">
-        <v>2811</v>
+        <v>2835</v>
       </c>
       <c r="H481"/>
       <c r="I481">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J481" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="482" spans="1:10">
       <c r="A482">
-        <v>51218</v>
+        <v>51216</v>
       </c>
       <c r="B482">
-        <v>50176</v>
+        <v>50198</v>
       </c>
       <c r="C482" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D482" t="s">
-        <v>2212</v>
+        <v>2233</v>
       </c>
       <c r="E482"/>
       <c r="F482" t="s">
-        <v>2810</v>
+        <v>2834</v>
       </c>
       <c r="G482" t="s">
-        <v>2811</v>
+        <v>2835</v>
       </c>
       <c r="H482"/>
       <c r="I482">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J482" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="483" spans="1:10">
       <c r="A483">
-        <v>51219</v>
+        <v>51217</v>
       </c>
       <c r="B483">
-        <v>50187</v>
+        <v>50202</v>
       </c>
       <c r="C483" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D483" t="s">
-        <v>2212</v>
+        <v>2233</v>
       </c>
       <c r="E483"/>
       <c r="F483" t="s">
-        <v>2810</v>
+        <v>2834</v>
       </c>
       <c r="G483" t="s">
-        <v>2811</v>
+        <v>2835</v>
       </c>
       <c r="H483"/>
       <c r="I483">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J483" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="484" spans="1:10">
       <c r="A484">
-        <v>51315</v>
+        <v>51218</v>
       </c>
       <c r="B484">
-        <v>50165</v>
+        <v>50176</v>
       </c>
       <c r="C484" t="s">
-        <v>1689</v>
+        <v>1759</v>
       </c>
       <c r="D484" t="s">
-        <v>2812</v>
+        <v>2233</v>
       </c>
       <c r="E484"/>
       <c r="F484" t="s">
-        <v>2813</v>
+        <v>2834</v>
       </c>
       <c r="G484" t="s">
-        <v>2814</v>
+        <v>2835</v>
       </c>
       <c r="H484"/>
       <c r="I484">
         <v>0</v>
       </c>
       <c r="J484" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="485" spans="1:10">
       <c r="A485">
-        <v>51365</v>
+        <v>51219</v>
       </c>
       <c r="B485">
-        <v>50135</v>
+        <v>50187</v>
       </c>
       <c r="C485" t="s">
-        <v>1689</v>
-[...1 lines deleted...]
-      <c r="D485"/>
+        <v>1759</v>
+      </c>
+      <c r="D485" t="s">
+        <v>2233</v>
+      </c>
       <c r="E485"/>
       <c r="F485" t="s">
-        <v>2815</v>
+        <v>2834</v>
       </c>
       <c r="G485" t="s">
-        <v>2816</v>
+        <v>2835</v>
       </c>
       <c r="H485"/>
       <c r="I485">
         <v>0</v>
       </c>
       <c r="J485" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="486" spans="1:10">
       <c r="A486">
-        <v>51040</v>
+        <v>51315</v>
       </c>
       <c r="B486">
-        <v>50199</v>
+        <v>50165</v>
       </c>
       <c r="C486" t="s">
-        <v>1709</v>
+        <v>1708</v>
       </c>
       <c r="D486" t="s">
-        <v>2817</v>
+        <v>2836</v>
       </c>
       <c r="E486"/>
       <c r="F486" t="s">
-        <v>2818</v>
+        <v>2837</v>
       </c>
       <c r="G486" t="s">
-        <v>2819</v>
+        <v>2838</v>
       </c>
       <c r="H486"/>
       <c r="I486">
         <v>0</v>
       </c>
       <c r="J486" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="487" spans="1:10">
       <c r="A487">
-        <v>51079</v>
+        <v>51365</v>
       </c>
       <c r="B487">
-        <v>49923</v>
+        <v>50135</v>
       </c>
       <c r="C487" t="s">
-        <v>1709</v>
-[...3 lines deleted...]
-      </c>
+        <v>1708</v>
+      </c>
+      <c r="D487"/>
       <c r="E487"/>
       <c r="F487" t="s">
-        <v>2821</v>
+        <v>2839</v>
       </c>
       <c r="G487" t="s">
-        <v>2822</v>
+        <v>2840</v>
       </c>
       <c r="H487"/>
       <c r="I487">
         <v>0</v>
       </c>
       <c r="J487" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="488" spans="1:10">
       <c r="A488">
-        <v>50937</v>
+        <v>51040</v>
       </c>
       <c r="B488">
-        <v>50151</v>
+        <v>50199</v>
       </c>
       <c r="C488" t="s">
-        <v>1689</v>
-[...1 lines deleted...]
-      <c r="D488"/>
+        <v>1728</v>
+      </c>
+      <c r="D488" t="s">
+        <v>2841</v>
+      </c>
       <c r="E488"/>
       <c r="F488" t="s">
-        <v>2823</v>
+        <v>2842</v>
       </c>
       <c r="G488" t="s">
-        <v>2824</v>
+        <v>2843</v>
       </c>
       <c r="H488"/>
       <c r="I488">
         <v>0</v>
       </c>
       <c r="J488" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="489" spans="1:10">
       <c r="A489">
-        <v>54150</v>
+        <v>51079</v>
       </c>
       <c r="B489">
-        <v>54149</v>
+        <v>49923</v>
       </c>
       <c r="C489" t="s">
-        <v>1725</v>
+        <v>1728</v>
       </c>
       <c r="D489" t="s">
-        <v>2825</v>
-[...3 lines deleted...]
-      </c>
+        <v>2844</v>
+      </c>
+      <c r="E489"/>
       <c r="F489" t="s">
-        <v>2827</v>
+        <v>2845</v>
       </c>
       <c r="G489" t="s">
-        <v>2828</v>
+        <v>2846</v>
       </c>
       <c r="H489"/>
       <c r="I489">
-        <v>2560</v>
+        <v>0</v>
       </c>
       <c r="J489" t="s">
-        <v>1392</v>
+        <v>46</v>
       </c>
     </row>
     <row r="490" spans="1:10">
       <c r="A490">
-        <v>54677</v>
+        <v>50937</v>
       </c>
       <c r="B490">
-        <v>50193</v>
+        <v>50151</v>
       </c>
       <c r="C490" t="s">
-        <v>1680</v>
-[...3 lines deleted...]
-      </c>
+        <v>1708</v>
+      </c>
+      <c r="D490"/>
       <c r="E490"/>
       <c r="F490" t="s">
-        <v>2830</v>
+        <v>2847</v>
       </c>
       <c r="G490" t="s">
-        <v>1684</v>
+        <v>2848</v>
       </c>
       <c r="H490"/>
       <c r="I490">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J490" t="s">
-        <v>576</v>
+        <v>46</v>
       </c>
     </row>
     <row r="491" spans="1:10">
       <c r="A491">
-        <v>51354</v>
+        <v>54150</v>
       </c>
       <c r="B491">
-        <v>50088</v>
+        <v>54149</v>
       </c>
       <c r="C491" t="s">
-        <v>1685</v>
+        <v>1744</v>
       </c>
       <c r="D491" t="s">
-        <v>2831</v>
-[...1 lines deleted...]
-      <c r="E491"/>
+        <v>2849</v>
+      </c>
+      <c r="E491" t="s">
+        <v>2850</v>
+      </c>
       <c r="F491" t="s">
-        <v>2832</v>
+        <v>2851</v>
       </c>
       <c r="G491" t="s">
-        <v>2833</v>
+        <v>2852</v>
       </c>
       <c r="H491"/>
       <c r="I491">
-        <v>6</v>
+        <v>2563</v>
       </c>
       <c r="J491" t="s">
-        <v>46</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="492" spans="1:10">
       <c r="A492">
-        <v>51195</v>
+        <v>54677</v>
       </c>
       <c r="B492">
-        <v>50196</v>
+        <v>50193</v>
       </c>
       <c r="C492" t="s">
-        <v>1685</v>
+        <v>1699</v>
       </c>
       <c r="D492" t="s">
-        <v>2834</v>
+        <v>2853</v>
       </c>
       <c r="E492"/>
       <c r="F492" t="s">
-        <v>2835</v>
+        <v>2854</v>
       </c>
       <c r="G492" t="s">
-        <v>2836</v>
+        <v>1703</v>
       </c>
       <c r="H492"/>
       <c r="I492">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J492" t="s">
-        <v>46</v>
+        <v>576</v>
       </c>
     </row>
     <row r="493" spans="1:10">
       <c r="A493">
-        <v>50978</v>
+        <v>51354</v>
       </c>
       <c r="B493">
-        <v>50154</v>
+        <v>50088</v>
       </c>
       <c r="C493" t="s">
-        <v>1689</v>
+        <v>1704</v>
       </c>
       <c r="D493" t="s">
-        <v>2837</v>
-[...3 lines deleted...]
-      </c>
+        <v>2855</v>
+      </c>
+      <c r="E493"/>
       <c r="F493" t="s">
-        <v>2839</v>
+        <v>2856</v>
       </c>
       <c r="G493" t="s">
-        <v>2840</v>
+        <v>2857</v>
       </c>
       <c r="H493"/>
       <c r="I493">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="J493" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="494" spans="1:10">
       <c r="A494">
-        <v>51178</v>
+        <v>51195</v>
       </c>
       <c r="B494">
-        <v>50075</v>
+        <v>50196</v>
       </c>
       <c r="C494" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D494" t="s">
-        <v>2841</v>
+        <v>2858</v>
       </c>
       <c r="E494"/>
       <c r="F494" t="s">
-        <v>2842</v>
+        <v>2859</v>
       </c>
       <c r="G494" t="s">
-        <v>2843</v>
+        <v>2860</v>
       </c>
       <c r="H494"/>
       <c r="I494">
         <v>0</v>
       </c>
       <c r="J494" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="495" spans="1:10">
       <c r="A495">
-        <v>51179</v>
+        <v>50978</v>
       </c>
       <c r="B495">
-        <v>50098</v>
+        <v>50154</v>
       </c>
       <c r="C495" t="s">
-        <v>1685</v>
+        <v>1708</v>
       </c>
       <c r="D495" t="s">
-        <v>2841</v>
-[...1 lines deleted...]
-      <c r="E495"/>
+        <v>2861</v>
+      </c>
+      <c r="E495" t="s">
+        <v>2862</v>
+      </c>
       <c r="F495" t="s">
-        <v>2842</v>
+        <v>2863</v>
       </c>
       <c r="G495" t="s">
-        <v>2843</v>
+        <v>2864</v>
       </c>
       <c r="H495"/>
       <c r="I495">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="J495" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="496" spans="1:10">
       <c r="A496">
-        <v>50988</v>
+        <v>51178</v>
       </c>
       <c r="B496">
-        <v>50171</v>
+        <v>50075</v>
       </c>
       <c r="C496" t="s">
-        <v>1689</v>
+        <v>1704</v>
       </c>
       <c r="D496" t="s">
-        <v>2844</v>
+        <v>2865</v>
       </c>
       <c r="E496"/>
       <c r="F496" t="s">
-        <v>2845</v>
+        <v>2866</v>
       </c>
       <c r="G496" t="s">
-        <v>2846</v>
+        <v>2867</v>
       </c>
       <c r="H496"/>
       <c r="I496">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J496" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="497" spans="1:10">
       <c r="A497">
-        <v>50997</v>
+        <v>51179</v>
       </c>
       <c r="B497">
-        <v>50176</v>
+        <v>50098</v>
       </c>
       <c r="C497" t="s">
-        <v>1709</v>
+        <v>1704</v>
       </c>
       <c r="D497" t="s">
-        <v>2847</v>
+        <v>2865</v>
       </c>
       <c r="E497"/>
       <c r="F497" t="s">
-        <v>2848</v>
+        <v>2866</v>
       </c>
       <c r="G497" t="s">
-        <v>2849</v>
+        <v>2867</v>
       </c>
       <c r="H497"/>
       <c r="I497">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J497" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="498" spans="1:10">
       <c r="A498">
-        <v>50996</v>
+        <v>50988</v>
       </c>
       <c r="B498">
-        <v>50176</v>
+        <v>50171</v>
       </c>
       <c r="C498" t="s">
-        <v>1709</v>
+        <v>1708</v>
       </c>
       <c r="D498" t="s">
-        <v>2850</v>
+        <v>2868</v>
       </c>
       <c r="E498"/>
       <c r="F498" t="s">
-        <v>2851</v>
+        <v>2869</v>
       </c>
       <c r="G498" t="s">
-        <v>2852</v>
+        <v>2870</v>
       </c>
       <c r="H498"/>
       <c r="I498">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J498" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="499" spans="1:10">
       <c r="A499">
-        <v>51051</v>
+        <v>50997</v>
       </c>
       <c r="B499">
-        <v>50202</v>
+        <v>50176</v>
       </c>
       <c r="C499" t="s">
-        <v>1689</v>
+        <v>1728</v>
       </c>
       <c r="D499" t="s">
-        <v>2853</v>
+        <v>2871</v>
       </c>
       <c r="E499"/>
       <c r="F499" t="s">
-        <v>2854</v>
+        <v>2872</v>
       </c>
       <c r="G499" t="s">
-        <v>2855</v>
+        <v>2873</v>
       </c>
       <c r="H499"/>
       <c r="I499">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J499" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="500" spans="1:10">
       <c r="A500">
-        <v>50995</v>
+        <v>50996</v>
       </c>
       <c r="B500">
         <v>50176</v>
       </c>
       <c r="C500" t="s">
-        <v>1685</v>
+        <v>1728</v>
       </c>
       <c r="D500" t="s">
-        <v>2856</v>
+        <v>2874</v>
       </c>
       <c r="E500"/>
       <c r="F500" t="s">
-        <v>2857</v>
+        <v>2875</v>
       </c>
       <c r="G500" t="s">
-        <v>2858</v>
+        <v>2876</v>
       </c>
       <c r="H500"/>
       <c r="I500">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J500" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="501" spans="1:10">
       <c r="A501">
-        <v>51296</v>
+        <v>51051</v>
       </c>
       <c r="B501">
-        <v>50187</v>
+        <v>50202</v>
       </c>
       <c r="C501" t="s">
-        <v>1685</v>
+        <v>1708</v>
       </c>
       <c r="D501" t="s">
-        <v>2859</v>
+        <v>2877</v>
       </c>
       <c r="E501"/>
       <c r="F501" t="s">
-        <v>2860</v>
+        <v>2878</v>
       </c>
       <c r="G501" t="s">
-        <v>2861</v>
+        <v>2879</v>
       </c>
       <c r="H501"/>
       <c r="I501">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J501" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="502" spans="1:10">
       <c r="A502">
-        <v>51280</v>
+        <v>50995</v>
       </c>
       <c r="B502">
-        <v>50083</v>
+        <v>50176</v>
       </c>
       <c r="C502" t="s">
-        <v>1740</v>
+        <v>1704</v>
       </c>
       <c r="D502" t="s">
-        <v>2862</v>
+        <v>2880</v>
       </c>
       <c r="E502"/>
       <c r="F502" t="s">
-        <v>2863</v>
+        <v>2881</v>
       </c>
       <c r="G502" t="s">
-        <v>2864</v>
+        <v>2882</v>
       </c>
       <c r="H502"/>
       <c r="I502">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J502" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="503" spans="1:10">
       <c r="A503">
-        <v>51130</v>
+        <v>51296</v>
       </c>
       <c r="B503">
-        <v>49950</v>
+        <v>50187</v>
       </c>
       <c r="C503" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D503" t="s">
-        <v>2865</v>
+        <v>2883</v>
       </c>
       <c r="E503"/>
       <c r="F503" t="s">
-        <v>2866</v>
+        <v>2884</v>
       </c>
       <c r="G503" t="s">
-        <v>2867</v>
+        <v>2885</v>
       </c>
       <c r="H503"/>
       <c r="I503">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J503" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="504" spans="1:10">
       <c r="A504">
-        <v>51001</v>
+        <v>51280</v>
       </c>
       <c r="B504">
-        <v>50177</v>
+        <v>50083</v>
       </c>
       <c r="C504" t="s">
-        <v>1685</v>
+        <v>1759</v>
       </c>
       <c r="D504" t="s">
-        <v>2868</v>
+        <v>2886</v>
       </c>
       <c r="E504"/>
       <c r="F504" t="s">
-        <v>2869</v>
+        <v>2887</v>
       </c>
       <c r="G504" t="s">
-        <v>2870</v>
+        <v>2888</v>
       </c>
       <c r="H504"/>
       <c r="I504">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J504" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="505" spans="1:10">
       <c r="A505">
-        <v>51075</v>
+        <v>51130</v>
       </c>
       <c r="B505">
-        <v>49923</v>
+        <v>49950</v>
       </c>
       <c r="C505" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="D505" t="s">
-        <v>2871</v>
+        <v>2889</v>
       </c>
       <c r="E505"/>
       <c r="F505" t="s">
-        <v>2872</v>
+        <v>2890</v>
       </c>
       <c r="G505" t="s">
-        <v>2873</v>
+        <v>2891</v>
       </c>
       <c r="H505"/>
       <c r="I505">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J505" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="506" spans="1:10">
       <c r="A506">
-        <v>51292</v>
+        <v>51001</v>
       </c>
       <c r="B506">
-        <v>50186</v>
+        <v>50177</v>
       </c>
       <c r="C506" t="s">
-        <v>1709</v>
+        <v>1704</v>
       </c>
       <c r="D506" t="s">
-        <v>2874</v>
+        <v>2892</v>
       </c>
       <c r="E506"/>
       <c r="F506" t="s">
-        <v>2875</v>
+        <v>2893</v>
       </c>
       <c r="G506" t="s">
-        <v>2876</v>
+        <v>2894</v>
       </c>
       <c r="H506"/>
       <c r="I506">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J506" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="507" spans="1:10">
       <c r="A507">
-        <v>51293</v>
+        <v>51075</v>
       </c>
       <c r="B507">
-        <v>50186</v>
+        <v>49923</v>
       </c>
       <c r="C507" t="s">
-        <v>1740</v>
+        <v>1704</v>
       </c>
       <c r="D507" t="s">
-        <v>2874</v>
+        <v>2895</v>
       </c>
       <c r="E507"/>
       <c r="F507" t="s">
-        <v>2877</v>
+        <v>2896</v>
       </c>
       <c r="G507" t="s">
-        <v>2878</v>
+        <v>2897</v>
       </c>
       <c r="H507"/>
       <c r="I507">
         <v>1</v>
       </c>
       <c r="J507" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="508" spans="1:10">
       <c r="A508">
-        <v>51384</v>
+        <v>51292</v>
       </c>
       <c r="B508">
-        <v>50095</v>
+        <v>50186</v>
       </c>
       <c r="C508" t="s">
-        <v>1685</v>
+        <v>1728</v>
       </c>
       <c r="D508" t="s">
-        <v>1697</v>
+        <v>2898</v>
       </c>
       <c r="E508"/>
       <c r="F508" t="s">
-        <v>2879</v>
+        <v>2899</v>
       </c>
       <c r="G508" t="s">
-        <v>2880</v>
+        <v>2900</v>
       </c>
       <c r="H508"/>
       <c r="I508">
         <v>1</v>
       </c>
       <c r="J508" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="509" spans="1:10">
       <c r="A509">
-        <v>51385</v>
+        <v>51293</v>
       </c>
       <c r="B509">
-        <v>50096</v>
+        <v>50186</v>
       </c>
       <c r="C509" t="s">
-        <v>1685</v>
+        <v>1759</v>
       </c>
       <c r="D509" t="s">
-        <v>1697</v>
+        <v>2898</v>
       </c>
       <c r="E509"/>
       <c r="F509" t="s">
-        <v>2879</v>
+        <v>2901</v>
       </c>
       <c r="G509" t="s">
-        <v>2880</v>
+        <v>2902</v>
       </c>
       <c r="H509"/>
       <c r="I509">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J509" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="510" spans="1:10">
       <c r="A510">
-        <v>51201</v>
+        <v>51384</v>
       </c>
       <c r="B510">
-        <v>50170</v>
+        <v>50095</v>
       </c>
       <c r="C510" t="s">
-        <v>1689</v>
-[...1 lines deleted...]
-      <c r="D510"/>
+        <v>1704</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1716</v>
+      </c>
       <c r="E510"/>
       <c r="F510" t="s">
-        <v>2881</v>
+        <v>2903</v>
       </c>
       <c r="G510" t="s">
-        <v>2882</v>
+        <v>2904</v>
       </c>
       <c r="H510"/>
       <c r="I510">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J510" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="511" spans="1:10">
       <c r="A511">
-        <v>51467</v>
+        <v>51385</v>
       </c>
       <c r="B511">
-        <v>50121</v>
+        <v>50096</v>
       </c>
       <c r="C511" t="s">
-        <v>1709</v>
+        <v>1704</v>
       </c>
       <c r="D511" t="s">
-        <v>2883</v>
-[...3 lines deleted...]
-      </c>
+        <v>1716</v>
+      </c>
+      <c r="E511"/>
       <c r="F511" t="s">
-        <v>2885</v>
+        <v>2903</v>
       </c>
       <c r="G511" t="s">
-        <v>2886</v>
+        <v>2904</v>
       </c>
       <c r="H511"/>
       <c r="I511">
-        <v>152</v>
+        <v>0</v>
       </c>
       <c r="J511" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="512" spans="1:10">
       <c r="A512">
-        <v>51468</v>
+        <v>51201</v>
       </c>
       <c r="B512">
-        <v>50127</v>
+        <v>50170</v>
       </c>
       <c r="C512" t="s">
-        <v>1709</v>
-[...6 lines deleted...]
-      </c>
+        <v>1708</v>
+      </c>
+      <c r="D512"/>
+      <c r="E512"/>
       <c r="F512" t="s">
-        <v>2885</v>
+        <v>2905</v>
       </c>
       <c r="G512" t="s">
-        <v>2886</v>
+        <v>2906</v>
       </c>
       <c r="H512"/>
       <c r="I512">
-        <v>148</v>
+        <v>0</v>
       </c>
       <c r="J512" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="513" spans="1:10">
       <c r="A513">
-        <v>51469</v>
+        <v>51467</v>
       </c>
       <c r="B513">
-        <v>50128</v>
+        <v>50121</v>
       </c>
       <c r="C513" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D513" t="s">
-        <v>2883</v>
+        <v>2907</v>
       </c>
       <c r="E513" t="s">
-        <v>2888</v>
+        <v>2908</v>
       </c>
       <c r="F513" t="s">
-        <v>2885</v>
+        <v>2909</v>
       </c>
       <c r="G513" t="s">
-        <v>2886</v>
+        <v>2910</v>
       </c>
       <c r="H513"/>
       <c r="I513">
-        <v>5</v>
+        <v>153</v>
       </c>
       <c r="J513" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="514" spans="1:10">
       <c r="A514">
-        <v>51352</v>
+        <v>51468</v>
       </c>
       <c r="B514">
-        <v>50088</v>
+        <v>50127</v>
       </c>
       <c r="C514" t="s">
-        <v>1685</v>
+        <v>1728</v>
       </c>
       <c r="D514" t="s">
-        <v>2889</v>
-[...1 lines deleted...]
-      <c r="E514"/>
+        <v>2907</v>
+      </c>
+      <c r="E514" t="s">
+        <v>2911</v>
+      </c>
       <c r="F514" t="s">
-        <v>2890</v>
+        <v>2909</v>
       </c>
       <c r="G514" t="s">
-        <v>2891</v>
+        <v>2910</v>
       </c>
       <c r="H514"/>
       <c r="I514">
-        <v>8</v>
+        <v>149</v>
       </c>
       <c r="J514" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="515" spans="1:10">
       <c r="A515">
-        <v>51409</v>
+        <v>51469</v>
       </c>
       <c r="B515">
-        <v>50109</v>
+        <v>50128</v>
       </c>
       <c r="C515" t="s">
-        <v>1740</v>
+        <v>1728</v>
       </c>
       <c r="D515" t="s">
-        <v>2892</v>
-[...1 lines deleted...]
-      <c r="E515"/>
+        <v>2907</v>
+      </c>
+      <c r="E515" t="s">
+        <v>2912</v>
+      </c>
       <c r="F515" t="s">
-        <v>2893</v>
+        <v>2909</v>
       </c>
       <c r="G515" t="s">
-        <v>2894</v>
+        <v>2910</v>
       </c>
       <c r="H515"/>
       <c r="I515">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J515" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="516" spans="1:10">
       <c r="A516">
-        <v>51426</v>
+        <v>51352</v>
       </c>
       <c r="B516">
-        <v>50109</v>
+        <v>50088</v>
       </c>
       <c r="C516" t="s">
-        <v>1689</v>
+        <v>1704</v>
       </c>
       <c r="D516" t="s">
-        <v>2892</v>
+        <v>2913</v>
       </c>
       <c r="E516"/>
       <c r="F516" t="s">
-        <v>2895</v>
+        <v>2914</v>
       </c>
       <c r="G516" t="s">
-        <v>2896</v>
+        <v>2915</v>
       </c>
       <c r="H516"/>
       <c r="I516">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J516" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="517" spans="1:10">
       <c r="A517">
-        <v>51393</v>
+        <v>51409</v>
       </c>
       <c r="B517">
-        <v>50098</v>
+        <v>50109</v>
       </c>
       <c r="C517" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D517" t="s">
-        <v>2897</v>
+        <v>2916</v>
       </c>
       <c r="E517"/>
       <c r="F517" t="s">
-        <v>2898</v>
+        <v>2917</v>
       </c>
       <c r="G517" t="s">
-        <v>2899</v>
+        <v>2918</v>
       </c>
       <c r="H517"/>
       <c r="I517">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J517" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="518" spans="1:10">
       <c r="A518">
-        <v>51390</v>
+        <v>51426</v>
       </c>
       <c r="B518">
-        <v>50098</v>
+        <v>50109</v>
       </c>
       <c r="C518" t="s">
-        <v>1740</v>
+        <v>1708</v>
       </c>
       <c r="D518" t="s">
-        <v>2900</v>
+        <v>2916</v>
       </c>
       <c r="E518"/>
       <c r="F518" t="s">
-        <v>2901</v>
+        <v>2919</v>
       </c>
       <c r="G518" t="s">
-        <v>2902</v>
+        <v>2920</v>
       </c>
       <c r="H518"/>
       <c r="I518">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J518" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="519" spans="1:10">
       <c r="A519">
-        <v>51391</v>
+        <v>51393</v>
       </c>
       <c r="B519">
-        <v>49950</v>
+        <v>50098</v>
       </c>
       <c r="C519" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D519" t="s">
-        <v>2900</v>
+        <v>2921</v>
       </c>
       <c r="E519"/>
       <c r="F519" t="s">
-        <v>2901</v>
+        <v>2922</v>
       </c>
       <c r="G519" t="s">
-        <v>2902</v>
+        <v>2923</v>
       </c>
       <c r="H519"/>
       <c r="I519">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J519" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="520" spans="1:10">
       <c r="A520">
-        <v>51392</v>
+        <v>51390</v>
       </c>
       <c r="B520">
-        <v>50177</v>
+        <v>50098</v>
       </c>
       <c r="C520" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D520" t="s">
-        <v>2900</v>
+        <v>2924</v>
       </c>
       <c r="E520"/>
       <c r="F520" t="s">
-        <v>2901</v>
+        <v>2925</v>
       </c>
       <c r="G520" t="s">
-        <v>2902</v>
+        <v>2926</v>
       </c>
       <c r="H520"/>
       <c r="I520">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J520" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="521" spans="1:10">
       <c r="A521">
-        <v>51459</v>
+        <v>51391</v>
       </c>
       <c r="B521">
-        <v>50119</v>
+        <v>49950</v>
       </c>
       <c r="C521" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="D521" t="s">
-        <v>2903</v>
+        <v>2924</v>
       </c>
       <c r="E521"/>
       <c r="F521" t="s">
-        <v>2904</v>
+        <v>2925</v>
       </c>
       <c r="G521" t="s">
-        <v>2905</v>
+        <v>2926</v>
       </c>
       <c r="H521"/>
       <c r="I521">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J521" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="522" spans="1:10">
       <c r="A522">
-        <v>50975</v>
+        <v>51392</v>
       </c>
       <c r="B522">
-        <v>50169</v>
+        <v>50177</v>
       </c>
       <c r="C522" t="s">
-        <v>1689</v>
+        <v>1759</v>
       </c>
       <c r="D522" t="s">
-        <v>2906</v>
+        <v>2924</v>
       </c>
       <c r="E522"/>
       <c r="F522" t="s">
-        <v>2907</v>
+        <v>2925</v>
       </c>
       <c r="G522" t="s">
-        <v>2908</v>
+        <v>2926</v>
       </c>
       <c r="H522"/>
       <c r="I522">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="J522" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="523" spans="1:10">
       <c r="A523">
-        <v>50992</v>
+        <v>51459</v>
       </c>
       <c r="B523">
-        <v>50175</v>
+        <v>50119</v>
       </c>
       <c r="C523" t="s">
-        <v>1709</v>
+        <v>1759</v>
       </c>
       <c r="D523" t="s">
-        <v>2909</v>
+        <v>2927</v>
       </c>
       <c r="E523"/>
       <c r="F523" t="s">
-        <v>2910</v>
+        <v>2928</v>
       </c>
       <c r="G523" t="s">
-        <v>2911</v>
+        <v>2929</v>
       </c>
       <c r="H523"/>
       <c r="I523">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J523" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="524" spans="1:10">
       <c r="A524">
-        <v>51004</v>
+        <v>50975</v>
       </c>
       <c r="B524">
-        <v>50175</v>
+        <v>50169</v>
       </c>
       <c r="C524" t="s">
-        <v>1709</v>
+        <v>1708</v>
       </c>
       <c r="D524" t="s">
-        <v>2909</v>
+        <v>2930</v>
       </c>
       <c r="E524"/>
       <c r="F524" t="s">
-        <v>2912</v>
+        <v>2931</v>
       </c>
       <c r="G524" t="s">
-        <v>2913</v>
+        <v>2932</v>
       </c>
       <c r="H524"/>
       <c r="I524">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="J524" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="525" spans="1:10">
       <c r="A525">
-        <v>50991</v>
+        <v>50992</v>
       </c>
       <c r="B525">
         <v>50175</v>
       </c>
       <c r="C525" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D525" t="s">
-        <v>2914</v>
+        <v>2933</v>
       </c>
       <c r="E525"/>
       <c r="F525" t="s">
-        <v>2915</v>
+        <v>2934</v>
       </c>
       <c r="G525" t="s">
-        <v>2916</v>
+        <v>2935</v>
       </c>
       <c r="H525"/>
       <c r="I525">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J525" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="526" spans="1:10">
       <c r="A526">
-        <v>50998</v>
+        <v>51004</v>
       </c>
       <c r="B526">
-        <v>50177</v>
+        <v>50175</v>
       </c>
       <c r="C526" t="s">
-        <v>1689</v>
+        <v>1728</v>
       </c>
       <c r="D526" t="s">
-        <v>2917</v>
+        <v>2933</v>
       </c>
       <c r="E526"/>
       <c r="F526" t="s">
-        <v>2918</v>
+        <v>2936</v>
       </c>
       <c r="G526" t="s">
-        <v>2919</v>
+        <v>2937</v>
       </c>
       <c r="H526"/>
       <c r="I526">
         <v>0</v>
       </c>
       <c r="J526" t="s">
-        <v>1694</v>
+        <v>46</v>
       </c>
     </row>
     <row r="527" spans="1:10">
       <c r="A527">
-        <v>51317</v>
+        <v>50991</v>
       </c>
       <c r="B527">
-        <v>50162</v>
+        <v>50175</v>
       </c>
       <c r="C527" t="s">
-        <v>1685</v>
+        <v>1728</v>
       </c>
       <c r="D527" t="s">
-        <v>2920</v>
+        <v>2938</v>
       </c>
       <c r="E527"/>
       <c r="F527" t="s">
-        <v>2921</v>
+        <v>2939</v>
       </c>
       <c r="G527" t="s">
-        <v>2922</v>
+        <v>2940</v>
       </c>
       <c r="H527"/>
       <c r="I527">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J527" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="528" spans="1:10">
       <c r="A528">
-        <v>51295</v>
+        <v>50998</v>
       </c>
       <c r="B528">
-        <v>50185</v>
+        <v>50177</v>
       </c>
       <c r="C528" t="s">
-        <v>1685</v>
+        <v>1708</v>
       </c>
       <c r="D528" t="s">
-        <v>2923</v>
+        <v>2941</v>
       </c>
       <c r="E528"/>
       <c r="F528" t="s">
-        <v>2924</v>
+        <v>2942</v>
       </c>
       <c r="G528" t="s">
-        <v>2925</v>
+        <v>2943</v>
       </c>
       <c r="H528"/>
       <c r="I528">
         <v>0</v>
       </c>
       <c r="J528" t="s">
-        <v>46</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="529" spans="1:10">
       <c r="A529">
-        <v>51003</v>
+        <v>51317</v>
       </c>
       <c r="B529">
-        <v>50179</v>
+        <v>50162</v>
       </c>
       <c r="C529" t="s">
-        <v>1709</v>
+        <v>1704</v>
       </c>
       <c r="D529" t="s">
-        <v>2926</v>
+        <v>2944</v>
       </c>
       <c r="E529"/>
       <c r="F529" t="s">
-        <v>2927</v>
+        <v>2945</v>
       </c>
       <c r="G529" t="s">
-        <v>2928</v>
+        <v>2946</v>
       </c>
       <c r="H529"/>
       <c r="I529">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="J529" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="530" spans="1:10">
       <c r="A530">
-        <v>51476</v>
+        <v>51295</v>
       </c>
       <c r="B530">
-        <v>50124</v>
+        <v>50185</v>
       </c>
       <c r="C530" t="s">
-        <v>1740</v>
+        <v>1704</v>
       </c>
       <c r="D530" t="s">
-        <v>2929</v>
+        <v>2947</v>
       </c>
       <c r="E530"/>
       <c r="F530" t="s">
-        <v>2930</v>
+        <v>2948</v>
       </c>
       <c r="G530" t="s">
-        <v>2931</v>
+        <v>2949</v>
       </c>
       <c r="H530"/>
       <c r="I530">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="J530" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="531" spans="1:10">
       <c r="A531">
-        <v>51475</v>
+        <v>51003</v>
       </c>
       <c r="B531">
-        <v>50124</v>
+        <v>50179</v>
       </c>
       <c r="C531" t="s">
-        <v>1685</v>
+        <v>1728</v>
       </c>
       <c r="D531" t="s">
-        <v>2932</v>
+        <v>2950</v>
       </c>
       <c r="E531"/>
       <c r="F531" t="s">
-        <v>2933</v>
+        <v>2951</v>
       </c>
       <c r="G531" t="s">
-        <v>2934</v>
+        <v>2952</v>
       </c>
       <c r="H531"/>
       <c r="I531">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="J531" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="532" spans="1:10">
       <c r="A532">
-        <v>50860</v>
+        <v>51476</v>
       </c>
       <c r="B532">
-        <v>50191</v>
+        <v>50124</v>
       </c>
       <c r="C532" t="s">
-        <v>1709</v>
+        <v>1759</v>
       </c>
       <c r="D532" t="s">
-        <v>2935</v>
-[...3 lines deleted...]
-      </c>
+        <v>2953</v>
+      </c>
+      <c r="E532"/>
       <c r="F532" t="s">
-        <v>2937</v>
+        <v>2954</v>
       </c>
       <c r="G532" t="s">
-        <v>2938</v>
+        <v>2955</v>
       </c>
       <c r="H532"/>
       <c r="I532">
-        <v>257</v>
+        <v>9</v>
       </c>
       <c r="J532" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="533" spans="1:10">
       <c r="A533">
-        <v>53596</v>
+        <v>51475</v>
       </c>
       <c r="B533">
-        <v>53386</v>
+        <v>50124</v>
       </c>
       <c r="C533" t="s">
-        <v>1680</v>
-[...4 lines deleted...]
-      </c>
+        <v>1704</v>
+      </c>
+      <c r="D533" t="s">
+        <v>2956</v>
+      </c>
+      <c r="E533"/>
       <c r="F533" t="s">
-        <v>2940</v>
+        <v>2957</v>
       </c>
       <c r="G533" t="s">
-        <v>2941</v>
+        <v>2958</v>
       </c>
       <c r="H533"/>
       <c r="I533">
-        <v>308</v>
+        <v>0</v>
       </c>
       <c r="J533" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
     </row>
     <row r="534" spans="1:10">
       <c r="A534">
-        <v>53601</v>
+        <v>50860</v>
       </c>
       <c r="B534">
-        <v>53386</v>
+        <v>50191</v>
       </c>
       <c r="C534" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D534" t="s">
-        <v>2942</v>
-[...1 lines deleted...]
-      <c r="E534"/>
+        <v>2959</v>
+      </c>
+      <c r="E534" t="s">
+        <v>2960</v>
+      </c>
       <c r="F534" t="s">
-        <v>2943</v>
+        <v>2961</v>
       </c>
       <c r="G534" t="s">
-        <v>2944</v>
+        <v>2962</v>
       </c>
       <c r="H534"/>
       <c r="I534">
-        <v>13</v>
+        <v>257</v>
       </c>
       <c r="J534" t="s">
-        <v>1118</v>
+        <v>46</v>
       </c>
     </row>
     <row r="535" spans="1:10">
       <c r="A535">
-        <v>51500</v>
+        <v>53596</v>
       </c>
       <c r="B535">
-        <v>50133</v>
+        <v>53386</v>
       </c>
       <c r="C535" t="s">
-        <v>1740</v>
-[...4 lines deleted...]
-      <c r="E535"/>
+        <v>1699</v>
+      </c>
+      <c r="D535"/>
+      <c r="E535" t="s">
+        <v>2963</v>
+      </c>
       <c r="F535" t="s">
-        <v>2945</v>
+        <v>2964</v>
       </c>
       <c r="G535" t="s">
-        <v>2946</v>
+        <v>2965</v>
       </c>
       <c r="H535"/>
       <c r="I535">
-        <v>4</v>
+        <v>311</v>
       </c>
       <c r="J535" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
     </row>
     <row r="536" spans="1:10">
       <c r="A536">
-        <v>50953</v>
+        <v>53601</v>
       </c>
       <c r="B536">
-        <v>50164</v>
+        <v>53386</v>
       </c>
       <c r="C536" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D536" t="s">
-        <v>2947</v>
+        <v>2966</v>
       </c>
       <c r="E536"/>
       <c r="F536" t="s">
-        <v>2948</v>
+        <v>2967</v>
       </c>
       <c r="G536" t="s">
-        <v>2949</v>
+        <v>2968</v>
       </c>
       <c r="H536"/>
       <c r="I536">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="J536" t="s">
-        <v>46</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="537" spans="1:10">
       <c r="A537">
-        <v>50859</v>
+        <v>51500</v>
       </c>
       <c r="B537">
-        <v>50152</v>
+        <v>50133</v>
       </c>
       <c r="C537" t="s">
-        <v>1709</v>
+        <v>1759</v>
       </c>
       <c r="D537" t="s">
-        <v>2950</v>
+        <v>2611</v>
       </c>
       <c r="E537"/>
       <c r="F537" t="s">
-        <v>2951</v>
+        <v>2969</v>
       </c>
       <c r="G537" t="s">
-        <v>2952</v>
+        <v>2970</v>
       </c>
       <c r="H537"/>
       <c r="I537">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J537" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="538" spans="1:10">
       <c r="A538">
-        <v>50923</v>
+        <v>50953</v>
       </c>
       <c r="B538">
-        <v>50152</v>
+        <v>50164</v>
       </c>
       <c r="C538" t="s">
-        <v>1709</v>
-[...1 lines deleted...]
-      <c r="D538"/>
+        <v>1728</v>
+      </c>
+      <c r="D538" t="s">
+        <v>2971</v>
+      </c>
       <c r="E538"/>
       <c r="F538" t="s">
-        <v>2953</v>
+        <v>2972</v>
       </c>
       <c r="G538" t="s">
-        <v>2954</v>
+        <v>2973</v>
       </c>
       <c r="H538"/>
       <c r="I538">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J538" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="539" spans="1:10">
       <c r="A539">
-        <v>50897</v>
+        <v>50859</v>
       </c>
       <c r="B539">
         <v>50152</v>
       </c>
       <c r="C539" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="D539" t="s">
-        <v>2955</v>
+        <v>2974</v>
       </c>
       <c r="E539"/>
       <c r="F539" t="s">
-        <v>2956</v>
+        <v>2975</v>
       </c>
       <c r="G539" t="s">
-        <v>2957</v>
+        <v>2976</v>
       </c>
       <c r="H539"/>
       <c r="I539">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J539" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="540" spans="1:10">
       <c r="A540">
-        <v>50922</v>
+        <v>50923</v>
       </c>
       <c r="B540">
         <v>50152</v>
       </c>
       <c r="C540" t="s">
-        <v>1709</v>
-[...3 lines deleted...]
-      </c>
+        <v>1728</v>
+      </c>
+      <c r="D540"/>
       <c r="E540"/>
       <c r="F540" t="s">
-        <v>2959</v>
+        <v>2977</v>
       </c>
       <c r="G540" t="s">
-        <v>2960</v>
+        <v>2978</v>
       </c>
       <c r="H540"/>
       <c r="I540">
+        <v>0</v>
+      </c>
+      <c r="J540" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="541" spans="1:10">
+      <c r="A541">
+        <v>50897</v>
+      </c>
+      <c r="B541">
+        <v>50152</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D541" t="s">
+        <v>2979</v>
+      </c>
+      <c r="E541"/>
+      <c r="F541" t="s">
+        <v>2980</v>
+      </c>
+      <c r="G541" t="s">
+        <v>2981</v>
+      </c>
+      <c r="H541"/>
+      <c r="I541">
+        <v>4</v>
+      </c>
+      <c r="J541" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="542" spans="1:10">
+      <c r="A542">
+        <v>50922</v>
+      </c>
+      <c r="B542">
+        <v>50152</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D542" t="s">
+        <v>2982</v>
+      </c>
+      <c r="E542"/>
+      <c r="F542" t="s">
+        <v>2983</v>
+      </c>
+      <c r="G542" t="s">
+        <v>2984</v>
+      </c>
+      <c r="H542"/>
+      <c r="I542">
         <v>7</v>
       </c>
-      <c r="J540" t="s">
+      <c r="J542" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
@@ -40497,2169 +40978,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>1097</v>
+        <v>1110</v>
       </c>
       <c r="M1" t="s">
-        <v>1089</v>
+        <v>1102</v>
       </c>
       <c r="N1" t="s">
-        <v>1090</v>
+        <v>1103</v>
       </c>
       <c r="O1" t="s">
-        <v>3433</v>
+        <v>3457</v>
       </c>
       <c r="P1" t="s">
-        <v>3437</v>
+        <v>3461</v>
       </c>
       <c r="Q1" t="s">
-        <v>3444</v>
+        <v>3468</v>
       </c>
       <c r="R1" t="s">
-        <v>3445</v>
+        <v>3469</v>
       </c>
       <c r="S1" t="s">
-        <v>3450</v>
+        <v>3474</v>
       </c>
       <c r="T1" t="s">
-        <v>3452</v>
+        <v>3476</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>2961</v>
+        <v>2985</v>
       </c>
       <c r="C2" t="s">
-        <v>2962</v>
+        <v>2986</v>
       </c>
       <c r="D2" t="s">
-        <v>2965</v>
+        <v>2989</v>
       </c>
       <c r="E2" t="s">
         <v>156</v>
       </c>
       <c r="F2" t="s">
-        <v>3126</v>
+        <v>3150</v>
       </c>
       <c r="G2" t="s">
-        <v>3131</v>
+        <v>3155</v>
       </c>
       <c r="H2" t="s">
-        <v>3133</v>
+        <v>3157</v>
       </c>
       <c r="I2" t="s">
-        <v>3152</v>
+        <v>3176</v>
       </c>
       <c r="J2" t="s">
         <v>567</v>
       </c>
       <c r="K2" t="s">
-        <v>3247</v>
+        <v>3271</v>
       </c>
       <c r="L2" t="s">
-        <v>1105</v>
+        <v>1118</v>
       </c>
       <c r="M2" t="s">
-        <v>3424</v>
+        <v>3448</v>
       </c>
       <c r="N2" t="s">
-        <v>1106</v>
+        <v>1119</v>
       </c>
       <c r="O2" t="s">
-        <v>3434</v>
+        <v>3458</v>
       </c>
       <c r="P2" t="s">
-        <v>3438</v>
+        <v>3462</v>
       </c>
       <c r="Q2" t="s">
-        <v>1427</v>
+        <v>1446</v>
       </c>
       <c r="R2" t="s">
-        <v>3446</v>
+        <v>3470</v>
       </c>
       <c r="S2" t="s">
-        <v>1142</v>
+        <v>1156</v>
       </c>
       <c r="T2" t="s">
-        <v>1430</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>77</v>
       </c>
       <c r="D3" t="s">
-        <v>2966</v>
+        <v>2990</v>
       </c>
       <c r="E3" t="s">
         <v>346</v>
       </c>
       <c r="F3" t="s">
-        <v>3127</v>
+        <v>3151</v>
       </c>
       <c r="G3" t="s">
         <v>43</v>
       </c>
       <c r="H3" t="s">
-        <v>3134</v>
+        <v>3158</v>
       </c>
       <c r="I3" t="s">
-        <v>3153</v>
+        <v>3177</v>
       </c>
       <c r="J3" t="s">
-        <v>3190</v>
+        <v>3214</v>
       </c>
       <c r="K3" t="s">
-        <v>3248</v>
+        <v>3272</v>
       </c>
       <c r="L3" t="s">
-        <v>3423</v>
+        <v>3447</v>
       </c>
       <c r="M3" t="s">
-        <v>1102</v>
+        <v>1115</v>
       </c>
       <c r="N3" t="s">
-        <v>3427</v>
+        <v>3451</v>
       </c>
       <c r="O3" t="s">
-        <v>3435</v>
+        <v>3459</v>
       </c>
       <c r="P3" t="s">
-        <v>3439</v>
+        <v>3463</v>
       </c>
       <c r="Q3" t="s">
-        <v>1432</v>
+        <v>1451</v>
       </c>
       <c r="R3" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="S3" t="s">
-        <v>3451</v>
+        <v>3475</v>
       </c>
       <c r="T3" t="s">
-        <v>1434</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>57</v>
       </c>
       <c r="C4" t="s">
         <v>560</v>
       </c>
       <c r="D4" t="s">
-        <v>2967</v>
+        <v>2991</v>
       </c>
       <c r="E4" t="s">
         <v>958</v>
       </c>
       <c r="F4" t="s">
-        <v>3128</v>
+        <v>3152</v>
       </c>
       <c r="G4" t="s">
         <v>271</v>
       </c>
       <c r="H4" t="s">
-        <v>3135</v>
+        <v>3159</v>
       </c>
       <c r="I4" t="s">
-        <v>3154</v>
+        <v>3178</v>
       </c>
       <c r="J4" t="s">
         <v>1045</v>
       </c>
       <c r="K4" t="s">
-        <v>3249</v>
+        <v>3273</v>
       </c>
       <c r="M4" t="s">
-        <v>1107</v>
+        <v>1120</v>
       </c>
       <c r="N4" t="s">
-        <v>3428</v>
+        <v>3452</v>
       </c>
       <c r="O4" t="s">
-        <v>3436</v>
+        <v>3460</v>
       </c>
       <c r="P4" t="s">
-        <v>3440</v>
+        <v>3464</v>
       </c>
       <c r="Q4" t="s">
-        <v>1428</v>
+        <v>1447</v>
       </c>
       <c r="R4" t="s">
-        <v>1725</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>246</v>
       </c>
       <c r="D5" t="s">
-        <v>2968</v>
+        <v>2992</v>
       </c>
       <c r="E5" t="s">
         <v>41</v>
       </c>
       <c r="F5" t="s">
         <v>1003</v>
       </c>
       <c r="G5" t="s">
-        <v>3132</v>
+        <v>3156</v>
       </c>
       <c r="H5" t="s">
         <v>911</v>
       </c>
       <c r="I5" t="s">
-        <v>3155</v>
+        <v>3179</v>
       </c>
       <c r="J5" t="s">
-        <v>3191</v>
+        <v>3215</v>
       </c>
       <c r="K5" t="s">
-        <v>3250</v>
+        <v>3274</v>
       </c>
       <c r="M5" t="s">
-        <v>1099</v>
+        <v>1112</v>
       </c>
       <c r="N5" t="s">
-        <v>3429</v>
+        <v>3453</v>
       </c>
       <c r="O5" t="s">
-        <v>1122</v>
+        <v>1135</v>
       </c>
       <c r="P5" t="s">
-        <v>3436</v>
+        <v>3460</v>
       </c>
       <c r="Q5" t="s">
-        <v>1433</v>
+        <v>1452</v>
       </c>
       <c r="R5" t="s">
-        <v>3447</v>
+        <v>3471</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>2963</v>
+        <v>2987</v>
       </c>
       <c r="D6" t="s">
-        <v>2969</v>
+        <v>2993</v>
       </c>
       <c r="E6" t="s">
         <v>51</v>
       </c>
       <c r="F6" t="s">
         <v>890</v>
       </c>
       <c r="G6" t="s">
         <v>774</v>
       </c>
       <c r="H6" t="s">
-        <v>3136</v>
+        <v>3160</v>
       </c>
       <c r="I6" t="s">
-        <v>3156</v>
+        <v>3180</v>
       </c>
       <c r="J6" t="s">
-        <v>3192</v>
+        <v>3216</v>
       </c>
       <c r="K6" t="s">
-        <v>3251</v>
+        <v>3275</v>
       </c>
       <c r="M6" t="s">
-        <v>3425</v>
+        <v>3449</v>
       </c>
       <c r="N6" t="s">
-        <v>1103</v>
+        <v>1116</v>
       </c>
       <c r="P6" t="s">
-        <v>3441</v>
+        <v>3465</v>
       </c>
       <c r="Q6" t="s">
-        <v>1222</v>
+        <v>1236</v>
       </c>
       <c r="R6" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>154</v>
       </c>
       <c r="D7" t="s">
-        <v>2970</v>
+        <v>2994</v>
       </c>
       <c r="E7" t="s">
         <v>329</v>
       </c>
       <c r="F7" t="s">
-        <v>3129</v>
+        <v>3153</v>
       </c>
       <c r="G7" t="s">
         <v>194</v>
       </c>
       <c r="H7" t="s">
-        <v>3137</v>
+        <v>3161</v>
       </c>
       <c r="I7" t="s">
-        <v>3157</v>
+        <v>3181</v>
       </c>
       <c r="J7" t="s">
-        <v>3193</v>
+        <v>3217</v>
       </c>
       <c r="K7" t="s">
-        <v>3152</v>
+        <v>3176</v>
       </c>
       <c r="M7" t="s">
-        <v>3426</v>
+        <v>3450</v>
       </c>
       <c r="N7" t="s">
-        <v>3430</v>
+        <v>3454</v>
       </c>
       <c r="P7" t="s">
-        <v>3442</v>
+        <v>3466</v>
       </c>
       <c r="R7" t="s">
-        <v>3448</v>
+        <v>3472</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>812</v>
       </c>
       <c r="D8" t="s">
-        <v>2971</v>
+        <v>2995</v>
       </c>
       <c r="F8" t="s">
         <v>803</v>
       </c>
       <c r="G8" t="s">
         <v>52</v>
       </c>
       <c r="H8" t="s">
-        <v>3138</v>
+        <v>3162</v>
       </c>
       <c r="I8" t="s">
-        <v>3158</v>
+        <v>3182</v>
       </c>
       <c r="J8" t="s">
-        <v>3194</v>
+        <v>3218</v>
       </c>
       <c r="K8" t="s">
-        <v>3153</v>
+        <v>3177</v>
       </c>
       <c r="N8" t="s">
-        <v>3431</v>
+        <v>3455</v>
       </c>
       <c r="P8" t="s">
-        <v>3443</v>
+        <v>3467</v>
       </c>
       <c r="R8" t="s">
-        <v>3449</v>
+        <v>3473</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>120</v>
       </c>
       <c r="D9" t="s">
-        <v>2972</v>
+        <v>2996</v>
       </c>
       <c r="F9" t="s">
-        <v>3130</v>
+        <v>3154</v>
       </c>
       <c r="G9" t="s">
         <v>65</v>
       </c>
       <c r="H9" t="s">
         <v>775</v>
       </c>
       <c r="I9" t="s">
-        <v>3159</v>
+        <v>3183</v>
       </c>
       <c r="J9" t="s">
         <v>1053</v>
       </c>
       <c r="K9" t="s">
-        <v>3252</v>
+        <v>3276</v>
       </c>
       <c r="N9" t="s">
         <v>106</v>
       </c>
+      <c r="P9" t="s">
+        <v>1150</v>
+      </c>
       <c r="R9" t="s">
-        <v>1732</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>619</v>
       </c>
       <c r="D10" t="s">
-        <v>2973</v>
+        <v>2997</v>
       </c>
       <c r="F10" t="s">
         <v>64</v>
       </c>
       <c r="G10" t="s">
         <v>112</v>
       </c>
       <c r="H10" t="s">
         <v>53</v>
       </c>
       <c r="I10" t="s">
-        <v>3160</v>
+        <v>3184</v>
       </c>
       <c r="J10" t="s">
-        <v>3195</v>
+        <v>3219</v>
       </c>
       <c r="K10" t="s">
-        <v>3253</v>
+        <v>3277</v>
       </c>
       <c r="N10" t="s">
-        <v>3432</v>
+        <v>3456</v>
       </c>
       <c r="R10" t="s">
-        <v>1680</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>2964</v>
+        <v>2988</v>
       </c>
       <c r="D11" t="s">
-        <v>2974</v>
+        <v>2998</v>
       </c>
       <c r="F11" t="s">
         <v>1062</v>
       </c>
       <c r="H11" t="s">
         <v>588</v>
       </c>
       <c r="I11" t="s">
-        <v>3161</v>
+        <v>3185</v>
       </c>
       <c r="J11" t="s">
-        <v>3196</v>
+        <v>3220</v>
       </c>
       <c r="K11" t="s">
-        <v>3254</v>
+        <v>3278</v>
       </c>
       <c r="R11" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>2975</v>
+        <v>2999</v>
       </c>
       <c r="F12" t="s">
         <v>42</v>
       </c>
       <c r="H12" t="s">
         <v>664</v>
       </c>
       <c r="I12" t="s">
         <v>43</v>
       </c>
       <c r="J12" t="s">
-        <v>3197</v>
+        <v>3221</v>
       </c>
       <c r="K12" t="s">
-        <v>3255</v>
+        <v>3279</v>
       </c>
       <c r="R12" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>2976</v>
+        <v>3000</v>
       </c>
       <c r="H13" t="s">
-        <v>3139</v>
+        <v>3163</v>
       </c>
       <c r="I13" t="s">
-        <v>3162</v>
+        <v>3186</v>
       </c>
       <c r="J13" t="s">
-        <v>3198</v>
+        <v>3222</v>
       </c>
       <c r="K13" t="s">
-        <v>3256</v>
+        <v>3280</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>2977</v>
+        <v>3001</v>
       </c>
       <c r="H14" t="s">
-        <v>3140</v>
+        <v>3164</v>
       </c>
       <c r="I14" t="s">
-        <v>3163</v>
+        <v>3187</v>
       </c>
       <c r="J14" t="s">
-        <v>3199</v>
+        <v>3223</v>
       </c>
       <c r="K14" t="s">
-        <v>3257</v>
+        <v>3281</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>2978</v>
+        <v>3002</v>
       </c>
       <c r="H15" t="s">
-        <v>3141</v>
+        <v>3165</v>
       </c>
       <c r="I15" t="s">
-        <v>3164</v>
+        <v>3188</v>
       </c>
       <c r="J15" t="s">
-        <v>3200</v>
+        <v>3224</v>
       </c>
       <c r="K15" t="s">
-        <v>3258</v>
+        <v>3282</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>2979</v>
+        <v>3003</v>
       </c>
       <c r="H16" t="s">
         <v>127</v>
       </c>
       <c r="I16" t="s">
-        <v>3165</v>
+        <v>3189</v>
       </c>
       <c r="J16" t="s">
-        <v>3201</v>
+        <v>3225</v>
       </c>
       <c r="K16" t="s">
-        <v>3259</v>
+        <v>3283</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>2980</v>
+        <v>3004</v>
       </c>
       <c r="H17" t="s">
         <v>594</v>
       </c>
       <c r="I17" t="s">
-        <v>3166</v>
+        <v>3190</v>
       </c>
       <c r="J17" t="s">
-        <v>3202</v>
+        <v>3226</v>
       </c>
       <c r="K17" t="s">
-        <v>3155</v>
+        <v>3179</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>2981</v>
+        <v>3005</v>
       </c>
       <c r="H18" t="s">
-        <v>3142</v>
+        <v>3166</v>
       </c>
       <c r="I18" t="s">
-        <v>3167</v>
+        <v>3191</v>
       </c>
       <c r="J18" t="s">
-        <v>3203</v>
+        <v>3227</v>
       </c>
       <c r="K18" t="s">
-        <v>3260</v>
+        <v>3284</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>2982</v>
+        <v>3006</v>
       </c>
       <c r="H19" t="s">
-        <v>3143</v>
+        <v>3167</v>
       </c>
       <c r="I19" t="s">
-        <v>3168</v>
+        <v>3192</v>
       </c>
       <c r="J19" t="s">
-        <v>3204</v>
+        <v>3228</v>
       </c>
       <c r="K19" t="s">
-        <v>3261</v>
+        <v>3285</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>2983</v>
+        <v>3007</v>
       </c>
       <c r="H20" t="s">
-        <v>3144</v>
+        <v>3168</v>
       </c>
       <c r="I20" t="s">
-        <v>3169</v>
+        <v>3193</v>
       </c>
       <c r="J20" t="s">
-        <v>3205</v>
+        <v>3229</v>
       </c>
       <c r="K20" t="s">
-        <v>3262</v>
+        <v>3286</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>2984</v>
+        <v>3008</v>
       </c>
       <c r="H21" t="s">
-        <v>3145</v>
+        <v>3169</v>
       </c>
       <c r="I21" t="s">
-        <v>3170</v>
+        <v>3194</v>
       </c>
       <c r="J21" t="s">
-        <v>3206</v>
+        <v>3230</v>
       </c>
       <c r="K21" t="s">
-        <v>3263</v>
+        <v>3287</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>2985</v>
+        <v>3009</v>
       </c>
       <c r="H22" t="s">
-        <v>3146</v>
+        <v>3170</v>
       </c>
       <c r="I22" t="s">
-        <v>3171</v>
+        <v>3195</v>
       </c>
       <c r="J22" t="s">
         <v>898</v>
       </c>
       <c r="K22" t="s">
-        <v>3264</v>
+        <v>3288</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>2986</v>
+        <v>3010</v>
       </c>
       <c r="H23" t="s">
-        <v>3147</v>
+        <v>3171</v>
       </c>
       <c r="I23" t="s">
-        <v>3172</v>
+        <v>3196</v>
       </c>
       <c r="J23" t="s">
-        <v>3207</v>
+        <v>3231</v>
       </c>
       <c r="K23" t="s">
-        <v>3265</v>
+        <v>3289</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>2987</v>
+        <v>3011</v>
       </c>
       <c r="H24" t="s">
-        <v>3148</v>
+        <v>3172</v>
       </c>
       <c r="I24" t="s">
-        <v>3173</v>
+        <v>3197</v>
       </c>
       <c r="J24" t="s">
-        <v>3208</v>
+        <v>3232</v>
       </c>
       <c r="K24" t="s">
-        <v>3266</v>
+        <v>3290</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>2988</v>
+        <v>3012</v>
       </c>
       <c r="H25" t="s">
         <v>213</v>
       </c>
       <c r="I25" t="s">
-        <v>3174</v>
+        <v>3198</v>
       </c>
       <c r="J25" t="s">
-        <v>3209</v>
+        <v>3233</v>
       </c>
       <c r="K25" t="s">
-        <v>3267</v>
+        <v>3291</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>2989</v>
+        <v>3013</v>
       </c>
       <c r="H26" t="s">
-        <v>3149</v>
+        <v>3173</v>
       </c>
       <c r="I26" t="s">
-        <v>3175</v>
+        <v>3199</v>
       </c>
       <c r="J26" t="s">
-        <v>3210</v>
+        <v>3234</v>
       </c>
       <c r="K26" t="s">
-        <v>3268</v>
+        <v>3292</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>2990</v>
+        <v>3014</v>
       </c>
       <c r="H27" t="s">
-        <v>3150</v>
+        <v>3174</v>
       </c>
       <c r="I27" t="s">
-        <v>3176</v>
+        <v>3200</v>
       </c>
       <c r="J27" t="s">
-        <v>3211</v>
+        <v>3235</v>
       </c>
       <c r="K27" t="s">
-        <v>3269</v>
+        <v>3293</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>2991</v>
+        <v>3015</v>
       </c>
       <c r="H28" t="s">
-        <v>3151</v>
+        <v>3175</v>
       </c>
       <c r="I28" t="s">
-        <v>3177</v>
+        <v>3201</v>
       </c>
       <c r="J28" t="s">
-        <v>3212</v>
+        <v>3236</v>
       </c>
       <c r="K28" t="s">
-        <v>3270</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>2992</v>
+        <v>3016</v>
       </c>
       <c r="I29" t="s">
-        <v>3178</v>
+        <v>3202</v>
       </c>
       <c r="J29" t="s">
-        <v>3213</v>
+        <v>3237</v>
       </c>
       <c r="K29" t="s">
-        <v>3271</v>
+        <v>3295</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>2993</v>
+        <v>3017</v>
       </c>
       <c r="I30" t="s">
-        <v>3179</v>
+        <v>3203</v>
       </c>
       <c r="J30" t="s">
-        <v>3214</v>
+        <v>3238</v>
       </c>
       <c r="K30" t="s">
-        <v>3272</v>
+        <v>3296</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>2994</v>
+        <v>3018</v>
       </c>
       <c r="I31" t="s">
-        <v>3180</v>
+        <v>3204</v>
       </c>
       <c r="J31" t="s">
-        <v>3215</v>
+        <v>3239</v>
       </c>
       <c r="K31" t="s">
-        <v>3273</v>
+        <v>3297</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>2995</v>
+        <v>3019</v>
       </c>
       <c r="I32" t="s">
-        <v>3181</v>
+        <v>3205</v>
       </c>
       <c r="J32" t="s">
-        <v>3216</v>
+        <v>3240</v>
       </c>
       <c r="K32" t="s">
-        <v>3274</v>
+        <v>3298</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>2996</v>
+        <v>3020</v>
       </c>
       <c r="I33" t="s">
-        <v>3182</v>
+        <v>3206</v>
       </c>
       <c r="J33" t="s">
-        <v>3217</v>
+        <v>3241</v>
       </c>
       <c r="K33" t="s">
-        <v>3275</v>
+        <v>3299</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>2997</v>
+        <v>3021</v>
       </c>
       <c r="I34" t="s">
-        <v>3183</v>
+        <v>3207</v>
       </c>
       <c r="J34" t="s">
-        <v>3218</v>
+        <v>3242</v>
       </c>
       <c r="K34" t="s">
-        <v>3276</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>2998</v>
+        <v>3022</v>
       </c>
       <c r="I35" t="s">
-        <v>3184</v>
+        <v>3208</v>
       </c>
       <c r="J35" t="s">
-        <v>3219</v>
+        <v>3243</v>
       </c>
       <c r="K35" t="s">
-        <v>3277</v>
+        <v>3301</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>2999</v>
+        <v>3023</v>
       </c>
       <c r="I36" t="s">
-        <v>3185</v>
+        <v>3209</v>
       </c>
       <c r="J36" t="s">
-        <v>3220</v>
+        <v>3244</v>
       </c>
       <c r="K36" t="s">
-        <v>3278</v>
+        <v>3302</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>3000</v>
+        <v>3024</v>
       </c>
       <c r="I37" t="s">
-        <v>3186</v>
+        <v>3210</v>
       </c>
       <c r="J37" t="s">
-        <v>3221</v>
+        <v>3245</v>
       </c>
       <c r="K37" t="s">
-        <v>3279</v>
+        <v>3303</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>3001</v>
+        <v>3025</v>
       </c>
       <c r="I38" t="s">
-        <v>3187</v>
+        <v>3211</v>
       </c>
       <c r="J38" t="s">
-        <v>3222</v>
+        <v>3246</v>
       </c>
       <c r="K38" t="s">
-        <v>3280</v>
+        <v>3304</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>3002</v>
+        <v>3026</v>
       </c>
       <c r="I39" t="s">
-        <v>3188</v>
+        <v>3212</v>
       </c>
       <c r="J39" t="s">
-        <v>3223</v>
+        <v>3247</v>
       </c>
       <c r="K39" t="s">
-        <v>3281</v>
+        <v>3305</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>3003</v>
+        <v>3027</v>
       </c>
       <c r="I40" t="s">
         <v>65</v>
       </c>
       <c r="J40" t="s">
-        <v>3224</v>
+        <v>3248</v>
       </c>
       <c r="K40" t="s">
-        <v>3282</v>
+        <v>3306</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>3004</v>
+        <v>3028</v>
       </c>
       <c r="I41" t="s">
-        <v>3189</v>
+        <v>3213</v>
       </c>
       <c r="J41" t="s">
         <v>960</v>
       </c>
       <c r="K41" t="s">
-        <v>3283</v>
+        <v>3307</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>3005</v>
+        <v>3029</v>
       </c>
       <c r="J42" t="s">
-        <v>3225</v>
+        <v>3249</v>
       </c>
       <c r="K42" t="s">
-        <v>3284</v>
+        <v>3308</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>3006</v>
+        <v>3030</v>
       </c>
       <c r="J43" t="s">
-        <v>3226</v>
+        <v>3250</v>
       </c>
       <c r="K43" t="s">
-        <v>3285</v>
+        <v>3309</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>3007</v>
+        <v>3031</v>
       </c>
       <c r="J44" t="s">
-        <v>3227</v>
+        <v>3251</v>
       </c>
       <c r="K44" t="s">
-        <v>3286</v>
+        <v>3310</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>3008</v>
+        <v>3032</v>
       </c>
       <c r="J45" t="s">
-        <v>3228</v>
+        <v>3252</v>
       </c>
       <c r="K45" t="s">
-        <v>3287</v>
+        <v>3311</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>3009</v>
+        <v>3033</v>
       </c>
       <c r="J46" t="s">
-        <v>3229</v>
+        <v>3253</v>
       </c>
       <c r="K46" t="s">
-        <v>3288</v>
+        <v>3312</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>3010</v>
+        <v>3034</v>
       </c>
       <c r="J47" t="s">
-        <v>3230</v>
+        <v>3254</v>
       </c>
       <c r="K47" t="s">
-        <v>3289</v>
+        <v>3313</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>3011</v>
+        <v>3035</v>
       </c>
       <c r="J48" t="s">
-        <v>3231</v>
+        <v>3255</v>
       </c>
       <c r="K48" t="s">
-        <v>3290</v>
+        <v>3314</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>3012</v>
+        <v>3036</v>
       </c>
       <c r="J49" t="s">
-        <v>3232</v>
+        <v>3256</v>
       </c>
       <c r="K49" t="s">
-        <v>3291</v>
+        <v>3315</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>3013</v>
+        <v>3037</v>
       </c>
       <c r="J50" t="s">
-        <v>3233</v>
+        <v>3257</v>
       </c>
       <c r="K50" t="s">
-        <v>3292</v>
+        <v>3316</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>3014</v>
+        <v>3038</v>
       </c>
       <c r="J51" t="s">
-        <v>3234</v>
+        <v>3258</v>
       </c>
       <c r="K51" t="s">
-        <v>3293</v>
+        <v>3317</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>3015</v>
+        <v>3039</v>
       </c>
       <c r="J52" t="s">
-        <v>3235</v>
+        <v>3259</v>
       </c>
       <c r="K52" t="s">
-        <v>3294</v>
+        <v>3318</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>3016</v>
+        <v>3040</v>
       </c>
       <c r="J53" t="s">
-        <v>3236</v>
+        <v>3260</v>
       </c>
       <c r="K53" t="s">
-        <v>3295</v>
+        <v>3319</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>3017</v>
+        <v>3041</v>
       </c>
       <c r="J54" t="s">
-        <v>3237</v>
+        <v>3261</v>
       </c>
       <c r="K54" t="s">
-        <v>3296</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>3018</v>
+        <v>3042</v>
       </c>
       <c r="J55" t="s">
-        <v>3238</v>
+        <v>3262</v>
       </c>
       <c r="K55" t="s">
-        <v>3297</v>
+        <v>3321</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>3019</v>
+        <v>3043</v>
       </c>
       <c r="J56" t="s">
-        <v>3239</v>
+        <v>3263</v>
       </c>
       <c r="K56" t="s">
-        <v>3162</v>
+        <v>3186</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>3020</v>
+        <v>3044</v>
       </c>
       <c r="J57" t="s">
-        <v>3240</v>
+        <v>3264</v>
       </c>
       <c r="K57" t="s">
-        <v>3298</v>
+        <v>3322</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>3021</v>
+        <v>3045</v>
       </c>
       <c r="J58" t="s">
-        <v>3241</v>
+        <v>3265</v>
       </c>
       <c r="K58" t="s">
-        <v>3299</v>
+        <v>3323</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>3022</v>
+        <v>3046</v>
       </c>
       <c r="J59" t="s">
-        <v>3242</v>
+        <v>3266</v>
       </c>
       <c r="K59" t="s">
-        <v>3300</v>
+        <v>3324</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>3023</v>
+        <v>3047</v>
       </c>
       <c r="J60" t="s">
-        <v>3243</v>
+        <v>3267</v>
       </c>
       <c r="K60" t="s">
-        <v>3301</v>
+        <v>3325</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>3024</v>
+        <v>3048</v>
       </c>
       <c r="J61" t="s">
-        <v>3244</v>
+        <v>3268</v>
       </c>
       <c r="K61" t="s">
-        <v>3302</v>
+        <v>3326</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>3025</v>
+        <v>3049</v>
       </c>
       <c r="J62" t="s">
-        <v>3245</v>
+        <v>3269</v>
       </c>
       <c r="K62" t="s">
-        <v>3303</v>
+        <v>3327</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>3026</v>
+        <v>3050</v>
       </c>
       <c r="J63" t="s">
-        <v>3246</v>
+        <v>3270</v>
       </c>
       <c r="K63" t="s">
-        <v>3164</v>
+        <v>3188</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>3027</v>
+        <v>3051</v>
       </c>
       <c r="J64" t="s">
         <v>44</v>
       </c>
       <c r="K64" t="s">
-        <v>3304</v>
+        <v>3328</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>3028</v>
+        <v>3052</v>
       </c>
       <c r="K65" t="s">
-        <v>3305</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>3029</v>
+        <v>3053</v>
       </c>
       <c r="K66" t="s">
-        <v>3306</v>
+        <v>3330</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>3030</v>
+        <v>3054</v>
       </c>
       <c r="K67" t="s">
-        <v>3307</v>
+        <v>3331</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>3031</v>
+        <v>3055</v>
       </c>
       <c r="K68" t="s">
-        <v>3308</v>
+        <v>3332</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>3032</v>
+        <v>3056</v>
       </c>
       <c r="K69" t="s">
-        <v>3309</v>
+        <v>3333</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>3033</v>
+        <v>3057</v>
       </c>
       <c r="K70" t="s">
-        <v>3310</v>
+        <v>3334</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>3034</v>
+        <v>3058</v>
       </c>
       <c r="K71" t="s">
-        <v>3311</v>
+        <v>3335</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>3035</v>
+        <v>3059</v>
       </c>
       <c r="K72" t="s">
-        <v>3312</v>
+        <v>3336</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>3036</v>
+        <v>3060</v>
       </c>
       <c r="K73" t="s">
-        <v>3313</v>
+        <v>3337</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>3037</v>
+        <v>3061</v>
       </c>
       <c r="K74" t="s">
-        <v>3314</v>
+        <v>3338</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>3038</v>
+        <v>3062</v>
       </c>
       <c r="K75" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>3039</v>
+        <v>3063</v>
       </c>
       <c r="K76" t="s">
-        <v>3315</v>
+        <v>3339</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>3040</v>
+        <v>3064</v>
       </c>
       <c r="K77" t="s">
-        <v>3316</v>
+        <v>3340</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>3041</v>
+        <v>3065</v>
       </c>
       <c r="K78" t="s">
-        <v>3317</v>
+        <v>3341</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>3042</v>
+        <v>3066</v>
       </c>
       <c r="K79" t="s">
-        <v>3318</v>
+        <v>3342</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>3043</v>
+        <v>3067</v>
       </c>
       <c r="K80" t="s">
-        <v>3319</v>
+        <v>3343</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>3044</v>
+        <v>3068</v>
       </c>
       <c r="K81" t="s">
-        <v>3320</v>
+        <v>3344</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>3045</v>
+        <v>3069</v>
       </c>
       <c r="K82" t="s">
-        <v>3321</v>
+        <v>3345</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>3046</v>
+        <v>3070</v>
       </c>
       <c r="K83" t="s">
-        <v>3322</v>
+        <v>3346</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>3047</v>
+        <v>3071</v>
       </c>
       <c r="K84" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>3048</v>
+        <v>3072</v>
       </c>
       <c r="K85" t="s">
-        <v>3171</v>
+        <v>3195</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>3049</v>
+        <v>3073</v>
       </c>
       <c r="K86" t="s">
-        <v>3323</v>
+        <v>3347</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>3050</v>
+        <v>3074</v>
       </c>
       <c r="K87" t="s">
-        <v>3324</v>
+        <v>3348</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>3051</v>
+        <v>3075</v>
       </c>
       <c r="K88" t="s">
-        <v>3325</v>
+        <v>3349</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>3052</v>
+        <v>3076</v>
       </c>
       <c r="K89" t="s">
-        <v>3326</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>3053</v>
+        <v>3077</v>
       </c>
       <c r="K90" t="s">
-        <v>3327</v>
+        <v>3351</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>3054</v>
+        <v>3078</v>
       </c>
       <c r="K91" t="s">
-        <v>3328</v>
+        <v>3352</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>3055</v>
+        <v>3079</v>
       </c>
       <c r="K92" t="s">
-        <v>3329</v>
+        <v>3353</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>3056</v>
+        <v>3080</v>
       </c>
       <c r="K93" t="s">
-        <v>3330</v>
+        <v>3354</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>3057</v>
+        <v>3081</v>
       </c>
       <c r="K94" t="s">
-        <v>3331</v>
+        <v>3355</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>3058</v>
+        <v>3082</v>
       </c>
       <c r="K95" t="s">
-        <v>3174</v>
+        <v>3198</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>3059</v>
+        <v>3083</v>
       </c>
       <c r="K96" t="s">
-        <v>3332</v>
+        <v>3356</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>3060</v>
+        <v>3084</v>
       </c>
       <c r="K97" t="s">
-        <v>3333</v>
+        <v>3357</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>3061</v>
+        <v>3085</v>
       </c>
       <c r="K98" t="s">
-        <v>3334</v>
+        <v>3358</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>3062</v>
+        <v>3086</v>
       </c>
       <c r="K99" t="s">
-        <v>3335</v>
+        <v>3359</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>3063</v>
+        <v>3087</v>
       </c>
       <c r="K100" t="s">
-        <v>3336</v>
+        <v>3360</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>3064</v>
+        <v>3088</v>
       </c>
       <c r="K101" t="s">
-        <v>3337</v>
+        <v>3361</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>3065</v>
+        <v>3089</v>
       </c>
       <c r="K102" t="s">
-        <v>3338</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>3066</v>
+        <v>3090</v>
       </c>
       <c r="K103" t="s">
-        <v>3339</v>
+        <v>3363</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>3067</v>
+        <v>3091</v>
       </c>
       <c r="K104" t="s">
-        <v>3340</v>
+        <v>3364</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>3068</v>
+        <v>3092</v>
       </c>
       <c r="K105" t="s">
-        <v>3341</v>
+        <v>3365</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>3069</v>
+        <v>3093</v>
       </c>
       <c r="K106" t="s">
-        <v>3342</v>
+        <v>3366</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>3070</v>
+        <v>3094</v>
       </c>
       <c r="K107" t="s">
-        <v>3343</v>
+        <v>3367</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>3071</v>
+        <v>3095</v>
       </c>
       <c r="K108" t="s">
-        <v>3344</v>
+        <v>3368</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>3072</v>
+        <v>3096</v>
       </c>
       <c r="K109" t="s">
-        <v>3345</v>
+        <v>3369</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>3073</v>
+        <v>3097</v>
       </c>
       <c r="K110" t="s">
-        <v>3346</v>
+        <v>3370</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>3074</v>
+        <v>3098</v>
       </c>
       <c r="K111" t="s">
-        <v>3347</v>
+        <v>3371</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>3075</v>
+        <v>3099</v>
       </c>
       <c r="K112" t="s">
-        <v>3348</v>
+        <v>3372</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>3076</v>
+        <v>3100</v>
       </c>
       <c r="K113" t="s">
-        <v>3349</v>
+        <v>3373</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>3077</v>
+        <v>3101</v>
       </c>
       <c r="K114" t="s">
-        <v>3350</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>3078</v>
+        <v>3102</v>
       </c>
       <c r="K115" t="s">
-        <v>3351</v>
+        <v>3375</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>3079</v>
+        <v>3103</v>
       </c>
       <c r="K116" t="s">
-        <v>3352</v>
+        <v>3376</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>3080</v>
+        <v>3104</v>
       </c>
       <c r="K117" t="s">
-        <v>3353</v>
+        <v>3377</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>3081</v>
+        <v>3105</v>
       </c>
       <c r="K118" t="s">
-        <v>3354</v>
+        <v>3378</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>3082</v>
+        <v>3106</v>
       </c>
       <c r="K119" t="s">
-        <v>3355</v>
+        <v>3379</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>3083</v>
+        <v>3107</v>
       </c>
       <c r="K120" t="s">
-        <v>3356</v>
+        <v>3380</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>3084</v>
+        <v>3108</v>
       </c>
       <c r="K121" t="s">
-        <v>3357</v>
+        <v>3381</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>3085</v>
+        <v>3109</v>
       </c>
       <c r="K122" t="s">
-        <v>3358</v>
+        <v>3382</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>3086</v>
+        <v>3110</v>
       </c>
       <c r="K123" t="s">
-        <v>3359</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>3087</v>
+        <v>3111</v>
       </c>
       <c r="K124" t="s">
-        <v>3360</v>
+        <v>3384</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>3088</v>
+        <v>3112</v>
       </c>
       <c r="K125" t="s">
-        <v>3142</v>
+        <v>3166</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>3089</v>
+        <v>3113</v>
       </c>
       <c r="K126" t="s">
-        <v>3361</v>
+        <v>3385</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>3090</v>
+        <v>3114</v>
       </c>
       <c r="K127" t="s">
-        <v>3362</v>
+        <v>3386</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>3091</v>
+        <v>3115</v>
       </c>
       <c r="K128" t="s">
-        <v>3363</v>
+        <v>3387</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>3092</v>
+        <v>3116</v>
       </c>
       <c r="K129" t="s">
-        <v>3364</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>3093</v>
+        <v>3117</v>
       </c>
       <c r="K130" t="s">
-        <v>3365</v>
+        <v>3389</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>3094</v>
+        <v>3118</v>
       </c>
       <c r="K131" t="s">
-        <v>3366</v>
+        <v>3390</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>3095</v>
+        <v>3119</v>
       </c>
       <c r="K132" t="s">
-        <v>3367</v>
+        <v>3391</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>3096</v>
+        <v>3120</v>
       </c>
       <c r="K133" t="s">
-        <v>3368</v>
+        <v>3392</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>3097</v>
+        <v>3121</v>
       </c>
       <c r="K134" t="s">
-        <v>3369</v>
+        <v>3393</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>3098</v>
+        <v>3122</v>
       </c>
       <c r="K135" t="s">
-        <v>3370</v>
+        <v>3394</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>3099</v>
+        <v>3123</v>
       </c>
       <c r="K136" t="s">
-        <v>3371</v>
+        <v>3395</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>3100</v>
+        <v>3124</v>
       </c>
       <c r="K137" t="s">
-        <v>3372</v>
+        <v>3396</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>3101</v>
+        <v>3125</v>
       </c>
       <c r="K138" t="s">
-        <v>3179</v>
+        <v>3203</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>3102</v>
+        <v>3126</v>
       </c>
       <c r="K139" t="s">
-        <v>3373</v>
+        <v>3397</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>3103</v>
+        <v>3127</v>
       </c>
       <c r="K140" t="s">
-        <v>3374</v>
+        <v>3398</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>3104</v>
+        <v>3128</v>
       </c>
       <c r="K141" t="s">
-        <v>3375</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>3105</v>
+        <v>3129</v>
       </c>
       <c r="K142" t="s">
-        <v>3376</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>3106</v>
+        <v>3130</v>
       </c>
       <c r="K143" t="s">
-        <v>3377</v>
+        <v>3401</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>3107</v>
+        <v>3131</v>
       </c>
       <c r="K144" t="s">
-        <v>3378</v>
+        <v>3402</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>3108</v>
+        <v>3132</v>
       </c>
       <c r="K145" t="s">
-        <v>3379</v>
+        <v>3403</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>3109</v>
+        <v>3133</v>
       </c>
       <c r="K146" t="s">
-        <v>3380</v>
+        <v>3404</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>3110</v>
+        <v>3134</v>
       </c>
       <c r="K147" t="s">
-        <v>3381</v>
+        <v>3405</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>3111</v>
+        <v>3135</v>
       </c>
       <c r="K148" t="s">
-        <v>3382</v>
+        <v>3406</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>3112</v>
+        <v>3136</v>
       </c>
       <c r="K149" t="s">
-        <v>3383</v>
+        <v>3407</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>3113</v>
+        <v>3137</v>
       </c>
       <c r="K150" t="s">
-        <v>3384</v>
+        <v>3408</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>3114</v>
+        <v>3138</v>
       </c>
       <c r="K151" t="s">
-        <v>3385</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>3115</v>
+        <v>3139</v>
       </c>
       <c r="K152" t="s">
-        <v>3386</v>
+        <v>3410</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>3116</v>
+        <v>3140</v>
       </c>
       <c r="K153" t="s">
-        <v>3387</v>
+        <v>3411</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>3117</v>
+        <v>3141</v>
       </c>
       <c r="K154" t="s">
-        <v>3388</v>
+        <v>3412</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>3118</v>
+        <v>3142</v>
       </c>
       <c r="K155" t="s">
-        <v>3389</v>
+        <v>3413</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>3119</v>
+        <v>3143</v>
       </c>
       <c r="K156" t="s">
-        <v>3390</v>
+        <v>3414</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>3120</v>
+        <v>3144</v>
       </c>
       <c r="K157" t="s">
-        <v>3391</v>
+        <v>3415</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>3121</v>
+        <v>3145</v>
       </c>
       <c r="K158" t="s">
-        <v>3392</v>
+        <v>3416</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>3122</v>
+        <v>3146</v>
       </c>
       <c r="K159" t="s">
-        <v>3393</v>
+        <v>3417</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>3123</v>
+        <v>3147</v>
       </c>
       <c r="K160" t="s">
-        <v>3394</v>
+        <v>3418</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>3124</v>
+        <v>3148</v>
       </c>
       <c r="K161" t="s">
-        <v>3395</v>
+        <v>3419</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>3125</v>
+        <v>3149</v>
       </c>
       <c r="K162" t="s">
-        <v>3396</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>3397</v>
+        <v>3421</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>3398</v>
+        <v>3422</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>3399</v>
+        <v>3423</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>3400</v>
+        <v>3424</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>3185</v>
+        <v>3209</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>3401</v>
+        <v>3425</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>3402</v>
+        <v>3426</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>3403</v>
+        <v>3427</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>3404</v>
+        <v>3428</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>3405</v>
+        <v>3429</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>3406</v>
+        <v>3430</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>3407</v>
+        <v>3431</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>3408</v>
+        <v>3432</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>3409</v>
+        <v>3433</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>3410</v>
+        <v>3434</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>3411</v>
+        <v>3435</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>3412</v>
+        <v>3436</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>3149</v>
+        <v>3173</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>3413</v>
+        <v>3437</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>3414</v>
+        <v>3438</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>3415</v>
+        <v>3439</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>3416</v>
+        <v>3440</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>3417</v>
+        <v>3441</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>3151</v>
+        <v>3175</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>3418</v>
+        <v>3442</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>3419</v>
+        <v>3443</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>3420</v>
+        <v>3444</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>3421</v>
+        <v>3445</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>3422</v>
+        <v>3446</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">