--- v1 (2026-07-13)
+++ v2 (2026-09-22)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3477">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3487">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-12 05:38:14pm</t>
+    <t>2026-09-22 12:05:41pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_theme=13791</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_theme":"13791"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -243,51 +243,51 @@
   <si>
     <t>1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring</t>
   </si>
   <si>
     <t>Monitoring - Status and trends</t>
   </si>
   <si>
     <t>Water quality</t>
   </si>
   <si>
     <t>Pollution control; Salinity gate management; Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat changes; Nutrients, energy and food web; Water quality; Weather and climate</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Air temperature; Algae; Chemistry; Chlorophyll A B; Conductivity; Cyanobacteria; Dissolved oxygen; Drought; Environmental drivers; Estuaries; Harmful algal blooms HAB; Nitrogen; Nutrients; pH; Phytoplankton; Primary production; Salinity; Surface water flow; Temperature; Tides; Turbidity; Water; Water conveyance and infrastructure; Water management; Water temperature</t>
   </si>
   <si>
-    <t>May 21, 2024</t>
+    <t>September 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49915</t>
   </si>
   <si>
     <t>San Francisco Bay Joint Venture</t>
   </si>
   <si>
     <t>U.S. Fish and Wildlife Service [USFWS]</t>
   </si>
   <si>
     <t>California State Water Resources Control Board [SWRCB]; Central Valley Joint Venture; San Francisco Estuary Institute [SFEI]; Point Blue Conservation Science; Sacramento-San Joaquin Delta Conservancy</t>
   </si>
   <si>
     <t>The San Francisco Bay Joint Venture (SFBJV) brings together over one hundred environmental organizations, governmental agencies, landowners, and the business community to achieve a common goal and vision: protect, restore and enhance wetlands throughout the nine Bay Area counties, for the benefit of wildlife and people.
 The San Francisco Bay Joint Venture (SFBJV) is one of twenty-two habitat-based Migratory Bird Joint Ventures (JV) that cover nearly all of the U.S. and Canada and much of Mexico. The SFBJV coordinates strategic habitat conservation throughout the nine San Francisco (SF) Bay Area counties in accordance with the SFBJV Implementation Plan. SFBJV partners work to protect, restore and enhance habitats through project implementation and by advancing related science, policy and communication priorities. The Joint Venture program provides opportunities to develop and deliver creative solutions to our current conservation challenges through the power of collaboration and partnership.
 The SFBJV is funded by the U.S. Fish and Wildlife Service (USFWS) and grants from other partners and programs.</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; San Francisco Bay; North Coast; Central Coast; South Coast; Colorado River; Sacramento River; San Joaquin River; Tulare Lake; North Lahontan; South Lahontan</t>
   </si>
   <si>
     <t>East Delta</t>
   </si>
   <si>
@@ -447,53 +447,50 @@
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49950</t>
   </si>
   <si>
     <t>Discrete dissolved oxygen monitoring in the Stockton Deep Water Ship Channel</t>
   </si>
   <si>
     <t>California State Water Resources Control Board [SWRCB]; U.S. Bureau of Reclamation [USBR]</t>
   </si>
   <si>
     <t>Dissolved oxygen levels in the Stockton Deep Water Ship Chanel (SDWSC) have been monitored since 1968 by the Interagency Ecological Program's (IEP) Environmental Monitoring Program (EMP). The SDWSC is located on the San Joaquin River near Stockton, California. Beginning in 1997, 14 stations were routinely monitored typically in summer and fall. Dissolved oxygen impairment can occur in the SDWSC;therefore, two water quality objectives were established.</t>
   </si>
   <si>
     <t>2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Habitat management; Water quality</t>
   </si>
   <si>
     <t>Natural environmental flows; Pollution control</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat changes</t>
   </si>
   <si>
     <t>Chlorophyll A B; Water temperature; Dissolved oxygen; pH; Turbidity; Main channels; Conductivity</t>
-  </si>
-[...1 lines deleted...]
-    <t>May 20, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49952</t>
   </si>
   <si>
     <t>Surface Water Quality Monitoring</t>
   </si>
   <si>
     <t>California State Water Resources Control Board [SWRCB]</t>
   </si>
   <si>
     <t>Within the ILRP, growers can opt to acquire one of 2 types of permit coverage: Coalition coverage and Individual coverage.
 If the coalition option is chosen, a grower is allowed to share the cost of compliance, monitoring and reporting with other members of the coalition and reduces/eliminates grower interactions with the Central Valley Water Board (CVWB). The CVWB will then undertake the water quality monitoring.
 Ambient water and sediment quality monitoring for agricultural discharge will occur using three types of monitoring: Core Monitoring, Assessment Monitoring, and Management Plan Monitoring. Combined, these three levels of monitoring are designed to characterize the discharge from irrigated agriculture as a result of irrigation and storm water runoff.</t>
   </si>
   <si>
     <t>2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018</t>
   </si>
   <si>
     <t>Water quality; Water supply management</t>
   </si>
   <si>
     <t>Pollution control; Groundwater protection &amp; management</t>
   </si>
   <si>
@@ -1818,53 +1815,50 @@
     <t>Entire Delta</t>
   </si>
   <si>
     <t>1975;1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring; Synthesis</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness; Monitoring - Implementation; Monitoring - Status and trends; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Invasive species control and management; Pathways of introduction of invasives; Population enhancement of listed species; Salinity gate management; Water conveyance / infrastructure; Water operations; Wetlands</t>
   </si>
   <si>
     <t>Environmental conditions; Food webs; Invasive / non-native species; Invertebrates; Nutrients, energy and food web; Sediment; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>N/A (project initiated prior to 2017)</t>
   </si>
   <si>
     <t>Algae; Ammonia; Benthic; Benthos; Bivalve; Carbon; Chemistry; Chlorophyll A B; Climate change; Conductivity; Corbicula and Potamocorbula; Crustaceans; Cyanobacteria; Delta islands; Detritus; Dissolved oxygen; Docks and ports; Drought; Environmental drivers; Estuaries; Food webs; Harmful algal blooms HAB; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Mollusks; Nitrogen; Nitrogen and ammonia; Nutrients; Open water; Other species; Other zooplankton; pH; Phosphorous; Phytoplankton; Primary production; Salinity; Sediments; Sloughs; Surface water flow; Suspended sediment; Temperature; Tidal wetlands; Tides; Turbidity; Water; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature; Zooplankton</t>
-  </si>
-[...1 lines deleted...]
-    <t>October 16, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50146</t>
   </si>
   <si>
     <t>Smelt Larva Survey</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;The Smelt Larva Survey (SLS), initiated in January 2009, provides near real-time&amp;nbsp;distribution data for Longfin Smelt larvae in the Delta, Suisun Bay and Suisun Marsh for the protection of larval and juvenile Longfin Smelt from December through March.&lt;/p&gt;
 &lt;h2&gt;Project Need&lt;/h2&gt;
 &lt;p&gt;The data obtained from SLS are used by agency managers to assess vulnerability of Longfin Smelt and Delta Smelt larvae to entrainment in south Delta export pumps. This larval fish survey is designed to provide a more comprehensive coverage of distribution and abundance of larval Longfin Smelt and Delta Smelt in the upper estuary, and augment other sources of data used in the decision-making process for water operations, including the existing IEP 20-mm Survey field operations when the two programs overlap temporally. This survey is also a requirement of Section 5.2 of Incidental Take Permit No. 2081-2019-066-003 for the State Water Project, issued by CDFW under the authority of the California Endangered Species Act and pursuant to Fish and Game Code sections 2081(b) and 2081(c), and California Code of Regulations, Title 14. Export and flow management are guided through distribution and catch criteria based on this study.&lt;/p&gt;
 &lt;h2&gt;Project Objectives&lt;/h2&gt;
 &lt;ul&gt;
 	&lt;li&gt;Determine the larval Longfin Smelt and Delta Smelt abundance, temporal and spatial distribution in near real time.&lt;/li&gt;
 	&lt;li&gt;Determine whether the temporal and spatial distribution and abundance of larval and post-larval Longfin Smelt and Delta Smelt are determinate factors on the level of entrainment losses.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;Schedule of Milestones&lt;/h2&gt;
 &lt;ul&gt;
 	&lt;li&gt;Every two weeks from December to March field surveys will be conducted and field and laboratory results will be reported weekly to the Smelt Monitoring Team (SMT) and the WOMT team starting 5 days after the field sampling are concluded. Shortly afterwards, raw and calculated data will be uploaded to the Region 3’s SLS Survey web page.&lt;/li&gt;
 	&lt;li&gt;By the end of the calendar year a draft survey summary article will be submitted to the Editor of the IEP newsletter for publication.&lt;/li&gt;
 &lt;/ul&gt;
 </t>
   </si>
   <si>
     <t>North Delta; Twitchell and Sherman Complex</t>
@@ -1980,51 +1974,51 @@
 &lt;p class="MsoNoSpacing"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Enhanced Delta Smelt Monitoring [EDSM]; Estimating Abundance of Juvenile Winter-run Chinook Salmon Entering and Exiting the Delta [SAIL]; Extracting Better Information from Long-Term Monitoring Data: Estimating Occupancy and Abundance of Near-Shore Fishes in the Sacramento-San Joaquin River Delta</t>
   </si>
   <si>
     <t>1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019;2020;2021;2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring; Population enhancement of listed species; Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Habitat changes; Hydrologic changes; Invasive / non-native species; Invertebrates; Salinity; Species; Water quality</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Aquatic vegetation; Chinook Salmon; Conductivity; Crustaceans; Dissolved oxygen; Endangered species; Environmental drivers; Estuaries; Fish; Habitat; Historical ecology; Intertidal and transition zones; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Monitoring methods and techniques; Mysis; Open water; Other species; Pelagic fish; Salinity; Salmon migration; Salmon rearing; SAV and FAV; Steelhead Trout; Turbidity; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature</t>
   </si>
   <si>
-    <t>May 21, 2025</t>
+    <t>July 28, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50153</t>
   </si>
   <si>
     <t>Suisun Marsh Fish Study</t>
   </si>
   <si>
     <t>University of California - Davis [UC Davis]; California Department of Water Resource [DWR]</t>
   </si>
   <si>
     <t>The University of California, Davis has been involved in fish and wildlife monitoring and research within Suisun Marsh for 35 years and has been instrumental in detecting important trends associated with naturally fluctuating environmental conditions as well as anthropogenic influences. Research has included a 35+ year time series on the fish and invertebrate communities of the slough networks, research on waterfowl nesting patterns and population biology, and research on the demography of salt marsh harvest mouse. The Suisun Marsh Fish Study anchors this effort as it is the longest established survey in Suisun marsh. It will continue the research of Professor Peter Moyle under the direction of John Durand, and will focus upon the detection of changes in the aquatic ecosystem in response to developing stressors in the San Francisco Estuary (SFE). This time series is designed to further our understanding of the ecology and function of the fish community residing within Suisun Marsh and the San Francisco Estuary (SFE), and acts as one of the key surveys with Interagency Ecological Program's monitoring effort.</t>
   </si>
   <si>
     <t>Yolo Bypass</t>
   </si>
   <si>
     <t>1969;1970;1971;1972;1973;1974;1975;1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Stage; Tides; Salinity; Water temperature; Dissolved oxygen; Main channels; Sloughs; Chinook Salmon; Steelhead Trout; Green sturgeon; White Sturgeon; Delta Smelt; Longfin Smelt; Sacramento Splittail; Pelagic fish; Benthos; Salt marsh harvest mouse; Mollusks; Crustaceans; Striped bass; Corbicula and Potamocorbula; Conductivity; Environmental drivers; Other species; Fish; Invertebrates</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50154</t>
   </si>
@@ -2969,108 +2963,108 @@
   <si>
     <t>Environmental conditions; Fish; Food webs; Hydrology and hydrodynamics</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Need 3 (2022-2026): Expand multi-benefit approaches to managing the Delta as a social-ecological system; SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery; SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies</t>
   </si>
   <si>
     <t>Fish; Flows; Longfin Smelt; Zooplankton</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52381</t>
   </si>
   <si>
     <t>Assessing sea-level rise and flooding changes in the Sacramento/San Joaquin Delta using historical water-level records</t>
   </si>
   <si>
     <t>California State University [CSU]</t>
   </si>
   <si>
     <t>University of South Carolina</t>
   </si>
   <si>
     <t>The project aims to recover, digitize, and analyze more than 1300 station years of ‘lost-and-forgotten’ water level records collected from 1857 to 1982 in the Sacramento-San Joaquin Delta. These measurements, augmented by modern data, will improve our understanding of tidal, flood, and sea level trends in the system. By determining ‘hotspots’ of habitat and flood risk sensitivity, the results may be used to better focus future scientific and management priorities, to protect the environment, manage flood risk, and enhance community resilience to climate change</t>
   </si>
   <si>
+    <t>2022;2023;2024;2025</t>
+  </si>
+  <si>
     <t>Status and trend monitoring; Synthesis; Targeted foundational research</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Modeling; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Flood risk and land use management</t>
   </si>
   <si>
     <t>Environmental conditions; Hydrologic changes; Hydrology and hydrodynamics; Land use and human activities</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Backwater; Climate change; Environmental drivers; Estuaries; Land elevation; Levees; Outflow; Sea level rise; Stage; Subsidence; Surface water flow; Tides; Velocity; Vessels and shipping channels; Water; Wind</t>
   </si>
   <si>
-    <t>October 10, 2023</t>
+    <t>July 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53106</t>
   </si>
   <si>
     <t>From Microbes to Zooplankton, What Defines a Beneficial Wetland?</t>
   </si>
   <si>
     <t>San Francisco State University, Estuary &amp; Ocean Science Center</t>
   </si>
   <si>
     <t>ICF International Inc.</t>
   </si>
   <si>
     <t>Our study will characterize species diversity at multiple levels of biological organization in the water column of restoring wetlands in the upper San Francisco Estuary and Delta (SFE), from bacteria to fishes. In doing so, we will also describe the foodweb benefits being provided to larval fishes, including longfin smelt, through additional dietary DNA analysis. We will use the species diversity we find in the water column to identify a subset of biota that are indicative of the conditions present in wetlands in different stages of restoration (early, intermediate, and mature) and identify connections between those indicators to the foodweb resources being provided to higher trophic levels. We will study 3-4 wetlands in each of 3 stages: early (unvegetated), intermediate (partially vegetated and partially channelized), and mature (fully vegetated and channelized) wetlands.</t>
   </si>
   <si>
-    <t>2021;2022;2023</t>
+    <t>2021;2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Status and trend monitoring; Targeted foundational research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Native species management; Water quality</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species; Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Wetlands</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Food webs; Habitat changes; Invertebrates; Species; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Crustaceans; Cyanobacteria; Estuaries; Fish; Food webs; Habitat; Habitat restoration; Insects; Invertebrates; Longfin Smelt; Other species; Other zooplankton; Pelagic fish; Phytoplankton; Predation; Restoration; Salinity; Saltwater and freshwater marshes; Tidal wetlands; Wetlands; Zooplankton</t>
-  </si>
-[...1 lines deleted...]
-    <t>January 31, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53151</t>
   </si>
   <si>
     <t>Impacts of predation and habitat on Central Valley Chinook smolt survival</t>
   </si>
   <si>
     <t>University of Vermont, USGS Vermont Cooperative Fish and Wildlife Research Unit</t>
   </si>
   <si>
     <t>U.S. Geological Survey [USGS]; National Oceanic and Atmospheric Administration [NOAA]</t>
   </si>
   <si>
     <t xml:space="preserve">The Sacramento River in California’s Central Valley has been highly modified over the past 150 years due to mining, urbanization, and impoundment/diversion of river flow to provide water for municipal, industrial, and agricultural needs. Land use changes combined with high levels of harvest have been accompanied by drastic declines in native salmon populations, including the once abundant Chinook salmon (Oncorhynchus tshawytscha). Further, the region has been subject to the introduction and widespread establishment of non-native fish species, some of which are predators of juvenile salmon. Of the four historic ecotypes of Chinook salmon (fall, late-fall, winter, and spring runs), winter- and spring-runs have been most impacted and are currently listed as endangered and threatened respectively under the US Endangered Species act. 
 Past research has illustrated how smoltification of juvenile salmon and outmigration from freshwater to the ocean is a time of increased mortality, and reduced survival at this life stage can impact the number of reproducing adults returning to the system in subsequent years. While these studies have provided valuable information on how habitat and environmental conditions experienced by migrating Chinook salmon smolts can affect survival, they have primarily focused on individual ecotypes during the portion of the year where downstream migrations occur. However, variation in smolt size and migration timing among ecotypes can expose migrating fish to differing environmental conditions and levels of exposure to predation, which can present distinct risks for outmigration survival. To identify the areas and environmental conditions which have the greatest relative impact on juvenile survival for each ecotype, this project will use over ten years of data (2012-2022) from acoustically tagged smolts representing all four Chinook salmon ecotypes in the Sacramento River/Central Valley. Combining these data will increase sample size relative to previous studies, the range of environmental conditions (e.g., temperature, flow, and predator abundance) modeled, the range of fish sizes, and thus, the statistical power of our analyses. We hypothesize that each ecotype will have different factors that will be the primary drivers of mortality experienced during outmigration.
 To test our hypotheses, we will implement Cormack-Jolly-Seber (CJS) mark-recapture models to estimate both the probability of survival through reaches of the Sacramento River delineated by acoustic receivers, and the detection probability in each reach. Survival will be modeled as a function of individual, release group, reach-specific, and time-varying covariates. Further, to examine the relative impact of predation on smolt survival, we will include an additional covariate representing predator-prey encounter rates using the Mean Free-path Length model. Finally, model selection will be applied to a series of CJS models to assess the relative impact of each covariate on smolt survival for each of the four Chinook ecotypes.
 </t>
   </si>
   <si>
     <t>2023;2024;2025</t>
   </si>
   <si>
     <t>Status and trend monitoring; Synthesis</t>
   </si>
@@ -3121,50 +3115,53 @@
 4. Do White Sturgeon migrating through the Yolo Bypass experience delays in reaching
 spawning grounds relative to fish using the mainstem Sacramento River or San Joaquin River
 routes?
 5. Is the onset of upstream migration movement by individuals associated with a characteristic
 flow rate or event?
 This contract will serve as a model for future telemetry synthesis studies by adhering to best
 practices in scientific computing for reproducible, transparent research, and by making all parts of
 the data and analysis accessible to the broader Delta research community. </t>
   </si>
   <si>
     <t>Entire Delta; Yolo Bypass</t>
   </si>
   <si>
     <t>Synthesis</t>
   </si>
   <si>
     <t>Delta as Place; Environmental conditions; Native species management</t>
   </si>
   <si>
     <t>SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis</t>
   </si>
   <si>
     <t>Environmental drivers; Fish; Flows; White Sturgeon</t>
   </si>
   <si>
+    <t>May 21, 2024</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53386</t>
   </si>
   <si>
     <t>Continuous Flow and Water Quality Monitoring Network in the Sacramento-San Joaquin Delta</t>
   </si>
   <si>
     <t>This project advances the integration of high-frequency monitoring of flow, water quality (including chlorophyll and nutrients), suspended sediment, and biological responses at key locations throughout the Delta and Suisun Bay. Data collected by the fixed-station network provide critical information on the physical and chemical conditions that drive habitat quality and ecosystem responses targeted by management actions.
 Enhanced monitoring of nutrients and phytoplankton at selected stations improves understanding of how hydrodynamics, water quality, and landscape features influence primary productivity and food-web dynamics. These measurements help identify factors affecting food quantity and quality, as well as conditions that may promote harmful algal blooms and toxin production.
 This work is supported by several integrated teams:
 • Hydrodynamics Team – Fixed-station network operation and maintenance; monitoring of flow, velocity, water level, and core water-quality parameters.
 • Biogeochemistry Team – Fixed-station network operation and maintenance; monitoring of expanded water-quality parameters, nutrients, and phytoplankton dynamics.
 • Bay Team – Fixed-station network operation and maintenance; monitoring of suspended sediment and water quality in San Francisco Bay.</t>
   </si>
   <si>
     <t>Environmental conditions; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Environmental conditions; Hydrologic changes; Hydrology and hydrodynamics; Nutrients, energy and food web; Sediment; Water quality</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chlorophyll A B; Conductivity; Dissolved oxygen; Flows; Nutrients; pH; Phytoplankton; Sediments; Stage; Surface water flow; Tides; Turbidity; Velocity; Water operations and exports; Water temperature</t>
   </si>
@@ -3364,60 +3361,54 @@
   <si>
     <t>3A: Develop methods for evaluating long-term benefits of habitat restoration based on current understanding of how species use restored areas...; 3B: Estimate and assess the system-wide effects of location and sequence of tidal marsh habitat restoration projects in regions where sea level...; A3A: Review effort to examine effectiveness of habitat restoration; 4A: Implement studies to better understand the ecosystem response before, during, and after major changes in the amount and type of effluent...; 4B: Identify areas that act as refugia for species of concern during extreme conditions, particularly drought and flood, to inform management...; 4C: Understand mechanisms for observed relationships between flows and aquatic species; A5A: Build on existing models to integrate fish and water quality monitoring data to report, simulate, and forecast distribution of salmon runs in time and space...; A5B: Conduct baseline surveys throughout spawning habitat, map egg collection and larval rearing habitat, and quantify availability using various characteristics...; A5C: Develop and implement a Bay Area and Delta regional wetland monitoring program.</t>
   </si>
   <si>
     <t>Backwater; Benthic; Benthos; Biosentinels; Bivalve; Corbicula and Potamocorbula; Crustaceans; Dissolved oxygen; Dredging; Drought; Endangered species; Environmental drivers; Estuaries; Fish; Flows; Habitat; Habitat restoration; Intertidal and transition zones; Invasive and non native species; Invertebrates; Jellyfish; Longfin Smelt; Marsh wildlife; Mollusks; Monitoring methods and techniques; Mudflats; Mysis; Nature-based solutions; Other species; Pelagic fish; pH; Resilience; Restoration; Restoration planning; Sacramento Splittail; Salinity; Sloughs; Steelhead Trout; Striped bass; Sturgeon; Tidal wetlands; Tides; Turbidity; Wastewater discharge; Water; Water temperature; Wetland mapping; Wetlands; White Sturgeon</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54442</t>
   </si>
   <si>
     <t>Addressing CyanoHABs as a Threat to Water and Air Quality in the San Francisco Bay-Delta</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;The Sacramento-San Joaquin Delta (Delta) faces a serious threat from the recent proliferation of cyanobacterial harmful algal blooms (cyanoHABs), particularly due to the production of high levels of cyanobacterial toxins. These blooms jeopardize water quality and pose a significant risk to air quality when toxins are released as particles in a process known as aerosolization. When people inhale these aerosols, it can trigger an inflammatory response, yet the specific form in which toxins are aerosolized remains unknown. Thus, an improved understanding of cyanobacterial toxin aerosolization mechanisms has significant human health implications. To assess the public health risks associated with airborne cyanobacterial toxins, the project examined the size distribution of cyanoHAB aerosols and the factors influencing their aerosolization. They also investigated the role of nutrient enrichment in cyanoHAB growth, cyanobacterial toxin production, and cyanotoxin aerosolization through a combination of laboratory and field experiments.&lt;/p&gt;
 &lt;p&gt;&lt;meta charset="UTF-8" /&gt;&lt;/p&gt;
 &lt;p&gt;Project Objectives&lt;/p&gt;
 &lt;p&gt;1.&amp;nbsp;Investigate and quantify the production of primary spray aerosols during cyanoHABs&lt;/p&gt;
 &lt;p&gt;2.&amp;nbsp;Assess the linkage of nutrient enrichment, phytoplankton community composition, toxin production, and cyanoHAB aerosol formation&lt;/p&gt;
 &lt;p&gt;This project addresses a pressing environmental and public health concern. The data can be used to protect vulnerable communities living near aﬀected bodies of water and inform ways to mitigate the adverse impacts of cyanoHABs on the Delta’s environmental and public health.&lt;/p&gt;
 &lt;p&gt;&lt;meta charset="UTF-8" /&gt;&lt;/p&gt;
 &lt;p&gt;This research improves Delta-specific human exposure guidelines to cyanoHAB aerosols by providing data essential for implementing eﬀective public health measures, including recommendations on mask usage and understanding the expected way aerosols travel through the air from the shoreline. Their investigation into the relationship between nutrient availability, cyanoHABs growth dynamics, toxin production, and aerosol formation will oﬀer valuable insights for management eﬀorts aimed at regulating algal blooms to improve both water and air quality outcomes. Ultimately, this research will strengthen state agency responses to human illness associated with cyanoHABs and toxin exposure.&lt;/p&gt;
 &lt;p&gt;&lt;meta charset="UTF-8" /&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t>2021;2022;2023;2024;2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Environmental conditions; Harmful algal blooms; Water quality</t>
   </si>
   <si>
     <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions; 1B. Develop tools to assist adaptive management in the Delta</t>
-  </si>
-[...1 lines deleted...]
-    <t>March 10, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54452</t>
   </si>
   <si>
     <t xml:space="preserve">Water Data Library (WDL) Spatial Data Discovery, Synthesis and Decision Support Tools:  Integration of WDL into the Baydeltalive.com </t>
   </si>
   <si>
     <t>State Water Contractors [SWC]</t>
   </si>
   <si>
     <t>Metropolitan Water District of Southern California; 34 North</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p style="text-align:start"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Arial, sans-serif"&gt;&lt;span style="color:#000000"&gt;&lt;span style="font-style:normal"&gt;&lt;span style="font-weight:400"&gt;&lt;span style="white-space:normal"&gt;&lt;span style="text-decoration:none"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;, serif"&gt;Managing California’s water supply is complex, requiring careful coordination to ensure sustainability, water quality, and the protection of public and environmental health. In the Sacramento–San Joaquin Bay-Delta, hundreds of datasets from studies and monitoring programs are used to assess conditions and inform key operational decisions. However, these datasets are often fragmented across agencies and stored in inconsistent formats, making it time-consuming for analysts and researchers to locate and use the data effectively.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align:start"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Arial, sans-serif"&gt;&lt;span style="color:#000000"&gt;&lt;span style="font-style:normal"&gt;&lt;span style="font-weight:400"&gt;&lt;span style="white-space:normal"&gt;&lt;span style="text-decoration:none"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;, serif"&gt;This project aims to enhance the &lt;i&gt;Bay-Delta Live (BDL)&lt;/i&gt; data management platform (&lt;a href="http://www.baydeltalive.com/" target="_new"&gt;&lt;span style="color:blue"&gt;www.baydeltalive.com&lt;/span&gt;&lt;/a&gt;) by integrating datasets from the California Department of Water Resources’ &lt;i&gt;Water Data Library (WDL)&lt;/i&gt;. The primary focus is on water quality and environmental monitoring data. By streamlining access to these resources, the project will improve the discovery, retrieval, and analysis of water-related datasets across multiple sources.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align:start"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Arial, sans-serif"&gt;&lt;span style="color:#000000"&gt;&lt;span style="font-style:normal"&gt;&lt;span style="font-weight:400"&gt;&lt;span style="white-space:normal"&gt;&lt;span style="text-decoration:none"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;, serif"&gt;Key outcomes include:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt;
 	&lt;li&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="tab-stops:list .5in"&gt;&lt;span style="text-autospace:ideograph-numeric ideograph-other"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;, serif"&gt;Unified access to quality-controlled, time-series water data;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
 	&lt;li&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="tab-stops:list .5in"&gt;&lt;span style="text-autospace:ideograph-numeric ideograph-other"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;, serif"&gt;Enhanced spatial visualization and modeling capabilities;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
 	&lt;li&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="tab-stops:list .5in"&gt;&lt;span style="text-autospace:ideograph-numeric ideograph-other"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;, serif"&gt;Improved collaboration among agencies and stakeholders through shared tools and insights.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p style="text-align:start"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Arial, sans-serif"&gt;&lt;span style="color:#000000"&gt;&lt;span style="font-style:normal"&gt;&lt;span style="font-weight:400"&gt;&lt;span style="white-space:normal"&gt;&lt;span style="text-decoration:none"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;, serif"&gt;This work will support more informed decision-making and help ensure the long-term safety, reliability, and ecological integrity of California’s water resources.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
@@ -3668,146 +3659,182 @@
   <si>
     <t>2011-05-01</t>
   </si>
   <si>
     <t>Contracted competitive or direct award</t>
   </si>
   <si>
     <t>CalFED Bay Delta Fund CBDF</t>
   </si>
   <si>
     <t>Delta Science Fellows Program (Delta Science Program and California Sea Grant)</t>
   </si>
   <si>
     <t>2022-08-01</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>November 30, 2022</t>
   </si>
   <si>
     <t>DSC-21024</t>
   </si>
   <si>
-    <t>2022-05-01</t>
+    <t>Cal Poly Corporation</t>
+  </si>
+  <si>
+    <t>2022-05-20</t>
+  </si>
+  <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
+    <t>Agreement No. DSC22030</t>
+  </si>
+  <si>
+    <t>2022-11-15</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>March 11, 2025</t>
   </si>
   <si>
-    <t>Agreement No. DSC22030</t>
-[...4 lines deleted...]
-  <si>
     <t>2021-11-30</t>
   </si>
   <si>
     <t>February 1, 2024</t>
   </si>
   <si>
     <t>R23PG00065</t>
   </si>
   <si>
     <t>2023-06-26</t>
   </si>
   <si>
     <t>2025-03-30</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>January 19, 2024</t>
   </si>
   <si>
     <t>DSC-21009</t>
   </si>
   <si>
     <t>2021-11-01</t>
   </si>
   <si>
-    <t>2021-12-17</t>
+    <t>San Francisco Estuary Institute - Aquatic Science Center [SFEI-ASC]</t>
+  </si>
+  <si>
+    <t>2022-01-01</t>
+  </si>
+  <si>
+    <t>2024-12-31</t>
+  </si>
+  <si>
+    <t>Consulting services</t>
+  </si>
+  <si>
+    <t>SFEI also known as SFEI-ASC (SFEI Aquatic Science Center)</t>
   </si>
   <si>
     <t>DSC23011</t>
   </si>
   <si>
     <t>2025-02-01</t>
   </si>
   <si>
-    <t>2025-06-30</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-01-01</t>
   </si>
   <si>
     <t>May 22, 2025</t>
   </si>
   <si>
     <t>DSC21000</t>
   </si>
   <si>
     <t>University of North Carolina - Chapel Hill</t>
   </si>
   <si>
     <t>2022-07-01</t>
   </si>
   <si>
-    <t>2021-06-30</t>
-[...1 lines deleted...]
-  <si>
     <t>2021-11-09</t>
   </si>
   <si>
-    <t>UC-CSU-UEI-GOV</t>
-[...1 lines deleted...]
-  <si>
     <t>2022-12-23</t>
   </si>
   <si>
+    <t>DSC21003</t>
+  </si>
+  <si>
+    <t>DSC21001</t>
+  </si>
+  <si>
+    <t>North Carolina State University</t>
+  </si>
+  <si>
+    <t>2022-07-18</t>
+  </si>
+  <si>
+    <t>DSC21002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">University of Miami </t>
+  </si>
+  <si>
+    <t>2022-09-01</t>
+  </si>
+  <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
   <si>
     <t>Actual</t>
   </si>
   <si>
+    <t>Entered for Delta Crosscut Budget</t>
+  </si>
+  <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
   <si>
     <t>Abhinav Sharma</t>
@@ -3903,50 +3930,53 @@
     <t>Kust</t>
   </si>
   <si>
     <t>andreja.kust@berkeley.edu</t>
   </si>
   <si>
     <t>May 7, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52296</t>
   </si>
   <si>
     <t>Andrew Goodman</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>Goodman</t>
   </si>
   <si>
     <t>Fish Taxonomist &amp; Laboratory Manager</t>
   </si>
   <si>
     <t>andrew_goodman@fws.gov</t>
+  </si>
+  <si>
+    <t>May 21, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54421</t>
   </si>
   <si>
     <t>Arnold Ammann</t>
   </si>
   <si>
     <t>Arnold</t>
   </si>
   <si>
     <t>Ammann</t>
   </si>
   <si>
     <t>Telemetry tag code coordinator</t>
   </si>
   <si>
     <t>arnold.ammann@noaa.gov</t>
   </si>
   <si>
     <t>Telemetry tag code coordinator for the Central Valley Enhanced Acoustic Tagging Project
 arnold.ammann@noaa.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50410</t>
@@ -4093,50 +4123,53 @@
   <si>
     <t>Garfield Kwan</t>
   </si>
   <si>
     <t>Garfield</t>
   </si>
   <si>
     <t>Kwan</t>
   </si>
   <si>
     <t>gkwan09@gmail.com</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52311</t>
   </si>
   <si>
     <t>Haley Plaas</t>
   </si>
   <si>
     <t>Haley</t>
   </si>
   <si>
     <t>Plaas</t>
   </si>
   <si>
+    <t>March 10, 2026</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54587</t>
   </si>
   <si>
     <t>Hans Paerl</t>
   </si>
   <si>
     <t>Hans</t>
   </si>
   <si>
     <t>Paerl</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54586</t>
   </si>
   <si>
     <t>Jacob Stagg</t>
   </si>
   <si>
     <t>Jacob</t>
   </si>
   <si>
     <t>Stagg</t>
   </si>
   <si>
     <t>Special Studies Biologist</t>
@@ -4169,50 +4202,53 @@
     <t>Hobbs</t>
   </si>
   <si>
     <t>Environmental Program Manager</t>
   </si>
   <si>
     <t>james.hobbs@wildlife.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50349</t>
   </si>
   <si>
     <t>Jason Hassrick</t>
   </si>
   <si>
     <t>Jason</t>
   </si>
   <si>
     <t>Hassrick</t>
   </si>
   <si>
     <t>Managing Director, Fisheries Ecology</t>
   </si>
   <si>
     <t>jason.hassrick@icf.com</t>
+  </si>
+  <si>
+    <t>January 31, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53571</t>
   </si>
   <si>
     <t>Jeremy Notch</t>
   </si>
   <si>
     <t>Jeremy</t>
   </si>
   <si>
     <t>Notch</t>
   </si>
   <si>
     <t>University of California - Santa Cruz [UCSC]; National Oceanic and Atmospheric Administration [NOAA]</t>
   </si>
   <si>
     <t>jeremy.notch@noaa.gov</t>
   </si>
   <si>
     <t>November 20, 2023</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53246</t>
   </si>
@@ -4309,53 +4345,50 @@
   <si>
     <t>Bouma-Gregson</t>
   </si>
   <si>
     <t>Research Biologist</t>
   </si>
   <si>
     <t>kbouma-gregson@usgs.gov</t>
   </si>
   <si>
     <t>Now working for USGS California Water Science Center
 Email: kbouma-gregson@usgs.gov
 Phone: 510-230-3691</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50378</t>
   </si>
   <si>
     <t>Kim Popendorf</t>
   </si>
   <si>
     <t>Kim</t>
   </si>
   <si>
     <t>Popendorf</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">University of Miami </t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54593</t>
   </si>
   <si>
     <t>Laura Heironimus</t>
   </si>
   <si>
     <t>Laura</t>
   </si>
   <si>
     <t>Heironimus</t>
   </si>
   <si>
     <t>Washington Department of Fish and Wildlife</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53851</t>
   </si>
   <si>
     <t>Lori Smith</t>
   </si>
   <si>
     <t>Lori</t>
   </si>
@@ -4524,103 +4557,103 @@
   <si>
     <t>Russell Perry</t>
   </si>
   <si>
     <t>Russell</t>
   </si>
   <si>
     <t>Perry</t>
   </si>
   <si>
     <t>rperry@usgs.gov</t>
   </si>
   <si>
     <t>509-538-2942</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50263</t>
   </si>
   <si>
     <t>Ryan Paerl</t>
   </si>
   <si>
     <t>Ryan</t>
   </si>
   <si>
-    <t>North Carolina State University</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54590</t>
   </si>
   <si>
     <t>Sean Baumgarten</t>
   </si>
   <si>
     <t>Sean</t>
   </si>
   <si>
     <t>Baumgarten</t>
   </si>
   <si>
     <t>October 10, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54154</t>
   </si>
   <si>
     <t>Shannon Klotsko</t>
   </si>
   <si>
     <t>Shannon</t>
   </si>
   <si>
     <t>Klotsko</t>
   </si>
   <si>
     <t>sklotsko@gmail.com</t>
   </si>
   <si>
     <t>February 26, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53756</t>
   </si>
   <si>
     <t>Stefan Talke</t>
   </si>
   <si>
     <t>Stefan</t>
   </si>
   <si>
     <t>Talke</t>
   </si>
   <si>
     <t>stalke@calpoly.edu</t>
   </si>
   <si>
     <t xml:space="preserve">Dr. Talke holds a PhD from UC Berkeley (2005) and has been a researcher in The Netherlands and the Pacific Northwest, and a professor at Portland State (2012-2019) and Cal-Poly San Luis Obispo (2019-present).
 His research currently focuses on understanding historical and future environmental changes in estuaries and tidally influenced rivers, through the study of sea-level rise, tidal processes, flood risk, storm surge, water temperature, and sediment transport. Recent work has focused on recovering, evaluating and modeling archival water level and water temperature data as far back as the mid-19th century to evaluate the effects of anthropogenic changes.   Understanding long term trends in tides, storm surge, sea-level, and river flow, and discerning their local or climate-related causes, can help coastal regions plan for the future. </t>
+  </si>
+  <si>
+    <t>October 10, 2023</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53121</t>
   </si>
   <si>
     <t>Tamara Kraus</t>
   </si>
   <si>
     <t>Tamara</t>
   </si>
   <si>
     <t>Kraus</t>
   </si>
   <si>
     <t>tkraus@usgs.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50273</t>
   </si>
   <si>
     <t>Tara Morgan-King</t>
   </si>
   <si>
     <t>Tara</t>
   </si>
@@ -10985,53 +11018,50 @@
     <t>Proposition 50</t>
   </si>
   <si>
     <t>Proposition 84</t>
   </si>
   <si>
     <t>Wetland Program Development Grant</t>
   </si>
   <si>
     <t>Federal types of obligation</t>
   </si>
   <si>
     <t>Cooperative Agreement</t>
   </si>
   <si>
     <t>federal obsss</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
-  </si>
-[...1 lines deleted...]
-    <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>News article</t>
   </si>
@@ -12176,8127 +12206,8135 @@
       <c r="M11" t="s">
         <v>133</v>
       </c>
       <c r="N11">
         <v>0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11" t="s">
         <v>134</v>
       </c>
       <c r="R11" t="s">
         <v>135</v>
       </c>
       <c r="S11" t="s">
         <v>136</v>
       </c>
       <c r="T11" t="s">
         <v>44</v>
       </c>
       <c r="U11" t="s">
         <v>137</v>
       </c>
       <c r="V11"/>
       <c r="W11" t="s">
+        <v>70</v>
+      </c>
+      <c r="X11" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12">
         <v>49953</v>
       </c>
       <c r="B12" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12">
         <v>2007</v>
       </c>
       <c r="M12" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="N12">
         <v>0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12" t="s">
+        <v>143</v>
+      </c>
+      <c r="R12" t="s">
         <v>144</v>
       </c>
-      <c r="R12" t="s">
+      <c r="S12" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="T12" t="s">
         <v>44</v>
       </c>
       <c r="U12" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="V12"/>
       <c r="W12" t="s">
         <v>46</v>
       </c>
       <c r="X12" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13">
         <v>49954</v>
       </c>
       <c r="B13" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C13" t="s">
         <v>57</v>
       </c>
       <c r="D13" t="s">
+        <v>149</v>
+      </c>
+      <c r="E13" t="s">
         <v>150</v>
       </c>
-      <c r="E13" t="s">
+      <c r="F13" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13" t="s">
+        <v>152</v>
+      </c>
+      <c r="J13" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="K13"/>
       <c r="L13">
         <v>2000</v>
       </c>
       <c r="M13" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="N13"/>
       <c r="O13" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="P13"/>
       <c r="Q13" t="s">
         <v>52</v>
       </c>
       <c r="R13" t="s">
+        <v>156</v>
+      </c>
+      <c r="S13" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="T13" t="s">
         <v>44</v>
       </c>
       <c r="U13" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="V13"/>
       <c r="W13" t="s">
+        <v>159</v>
+      </c>
+      <c r="X13" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14">
         <v>50070</v>
       </c>
       <c r="B14" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="C14" t="s">
         <v>57</v>
       </c>
       <c r="D14" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14" t="s">
         <v>76</v>
       </c>
       <c r="J14" t="s">
         <v>89</v>
       </c>
       <c r="K14"/>
       <c r="L14">
         <v>2003</v>
       </c>
       <c r="M14" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="N14">
         <v>0</v>
       </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="R14" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="S14" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="T14" t="s">
         <v>44</v>
       </c>
       <c r="U14" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="V14"/>
       <c r="W14" t="s">
         <v>46</v>
       </c>
       <c r="X14" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15">
         <v>50071</v>
       </c>
       <c r="B15" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C15" t="s">
         <v>57</v>
       </c>
       <c r="D15" t="s">
         <v>107</v>
       </c>
       <c r="E15" t="s">
+        <v>168</v>
+      </c>
+      <c r="F15" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15">
         <v>2014</v>
       </c>
       <c r="M15" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="N15">
         <v>0</v>
       </c>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15" t="s">
         <v>65</v>
       </c>
       <c r="R15" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="S15" t="s">
         <v>43</v>
       </c>
       <c r="T15" t="s">
         <v>44</v>
       </c>
       <c r="U15" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="V15"/>
       <c r="W15" t="s">
         <v>46</v>
       </c>
       <c r="X15" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16">
         <v>50072</v>
       </c>
       <c r="B16" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C16" t="s">
         <v>57</v>
       </c>
       <c r="D16" t="s">
         <v>107</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16" t="s">
         <v>76</v>
       </c>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16">
         <v>1988</v>
       </c>
       <c r="M16" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="N16">
         <v>0</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16" t="s">
+        <v>178</v>
+      </c>
+      <c r="R16" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="S16" t="s">
         <v>136</v>
       </c>
       <c r="T16" t="s">
         <v>44</v>
       </c>
       <c r="U16" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="V16"/>
       <c r="W16" t="s">
-        <v>138</v>
+        <v>70</v>
       </c>
       <c r="X16" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17">
         <v>50073</v>
       </c>
       <c r="B17" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C17" t="s">
         <v>57</v>
       </c>
       <c r="D17" t="s">
         <v>106</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17" t="s">
         <v>76</v>
       </c>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17">
         <v>1989</v>
       </c>
       <c r="M17" t="s">
         <v>78</v>
       </c>
       <c r="N17">
         <v>0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17" t="s">
+        <v>184</v>
+      </c>
+      <c r="R17" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="S17" t="s">
         <v>43</v>
       </c>
       <c r="T17" t="s">
         <v>44</v>
       </c>
       <c r="U17" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="V17"/>
       <c r="W17" t="s">
         <v>46</v>
       </c>
       <c r="X17" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18">
         <v>50074</v>
       </c>
       <c r="B18" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18" t="s">
+        <v>189</v>
+      </c>
+      <c r="E18" t="s">
         <v>190</v>
       </c>
-      <c r="E18" t="s">
+      <c r="F18" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18" t="s">
         <v>76</v>
       </c>
       <c r="J18" t="s">
         <v>89</v>
       </c>
       <c r="K18"/>
       <c r="L18">
         <v>1998</v>
       </c>
       <c r="M18" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="N18">
         <v>0</v>
       </c>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18" t="s">
+        <v>193</v>
+      </c>
+      <c r="R18" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="S18" t="s">
         <v>91</v>
       </c>
       <c r="T18" t="s">
         <v>44</v>
       </c>
       <c r="U18" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="V18"/>
       <c r="W18" t="s">
         <v>46</v>
       </c>
       <c r="X18" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19">
         <v>50075</v>
       </c>
       <c r="B19" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="C19" t="s">
         <v>57</v>
       </c>
       <c r="D19" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19" t="s">
         <v>109</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19">
         <v>1952</v>
       </c>
       <c r="M19" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="N19">
         <v>0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19" t="s">
+        <v>184</v>
+      </c>
+      <c r="R19" t="s">
         <v>185</v>
       </c>
-      <c r="R19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S19" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="T19" t="s">
         <v>44</v>
       </c>
       <c r="U19" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="V19"/>
       <c r="W19" t="s">
         <v>46</v>
       </c>
       <c r="X19" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20">
         <v>50076</v>
       </c>
       <c r="B20" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C20" t="s">
         <v>57</v>
       </c>
       <c r="D20" t="s">
+        <v>204</v>
+      </c>
+      <c r="E20" t="s">
         <v>205</v>
       </c>
-      <c r="E20" t="s">
+      <c r="F20" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20" t="s">
         <v>76</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20">
         <v>0</v>
       </c>
       <c r="M20">
         <v>0</v>
       </c>
       <c r="N20">
         <v>0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20" t="s">
+        <v>184</v>
+      </c>
+      <c r="R20" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="S20" t="s">
         <v>43</v>
       </c>
       <c r="T20" t="s">
         <v>44</v>
       </c>
       <c r="U20" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="V20"/>
       <c r="W20" t="s">
         <v>46</v>
       </c>
       <c r="X20" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21">
         <v>50077</v>
       </c>
       <c r="B21" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="C21" t="s">
         <v>57</v>
       </c>
       <c r="D21" t="s">
         <v>106</v>
       </c>
       <c r="E21" t="s">
+        <v>210</v>
+      </c>
+      <c r="F21" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21" t="s">
         <v>109</v>
       </c>
       <c r="J21" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="K21"/>
       <c r="L21">
         <v>0</v>
       </c>
       <c r="M21">
         <v>0</v>
       </c>
       <c r="N21">
         <v>0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21" t="s">
         <v>112</v>
       </c>
       <c r="R21" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="S21" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="T21" t="s">
         <v>44</v>
       </c>
       <c r="U21" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V21"/>
       <c r="W21" t="s">
         <v>46</v>
       </c>
       <c r="X21" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22">
         <v>50078</v>
       </c>
       <c r="B22" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="C22" t="s">
         <v>57</v>
       </c>
       <c r="D22" t="s">
         <v>106</v>
       </c>
       <c r="E22" t="s">
         <v>107</v>
       </c>
       <c r="F22" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22" t="s">
         <v>76</v>
       </c>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22">
         <v>1950</v>
       </c>
       <c r="M22" t="s">
         <v>100</v>
       </c>
       <c r="N22">
         <v>0</v>
       </c>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22" t="s">
+        <v>217</v>
+      </c>
+      <c r="R22" t="s">
         <v>218</v>
       </c>
-      <c r="R22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S22" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="T22" t="s">
         <v>44</v>
       </c>
       <c r="U22" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="V22"/>
       <c r="W22" t="s">
         <v>46</v>
       </c>
       <c r="X22" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23">
         <v>50079</v>
       </c>
       <c r="B23" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="C23" t="s">
         <v>57</v>
       </c>
       <c r="D23" t="s">
         <v>106</v>
       </c>
       <c r="E23" t="s">
         <v>107</v>
       </c>
       <c r="F23" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23" t="s">
         <v>76</v>
       </c>
       <c r="J23" t="s">
         <v>89</v>
       </c>
       <c r="K23"/>
       <c r="L23">
         <v>2011</v>
       </c>
       <c r="M23" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="N23">
         <v>0</v>
       </c>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23" t="s">
         <v>134</v>
       </c>
       <c r="R23" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="S23" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="T23" t="s">
         <v>44</v>
       </c>
       <c r="U23" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="V23"/>
       <c r="W23" t="s">
         <v>46</v>
       </c>
       <c r="X23" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24">
         <v>50080</v>
       </c>
       <c r="B24" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="C24" t="s">
         <v>57</v>
       </c>
       <c r="D24" t="s">
         <v>107</v>
       </c>
       <c r="E24" t="s">
         <v>106</v>
       </c>
       <c r="F24" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24">
         <v>1960</v>
       </c>
       <c r="M24" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="N24">
         <v>0</v>
       </c>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24" t="s">
+        <v>217</v>
+      </c>
+      <c r="R24" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="S24" t="s">
         <v>114</v>
       </c>
       <c r="T24" t="s">
         <v>44</v>
       </c>
       <c r="U24" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="V24"/>
       <c r="W24" t="s">
         <v>46</v>
       </c>
       <c r="X24" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25">
         <v>50081</v>
       </c>
       <c r="B25" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
+        <v>234</v>
+      </c>
+      <c r="E25" t="s">
         <v>235</v>
       </c>
-      <c r="E25" t="s">
+      <c r="F25" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25">
         <v>1950</v>
       </c>
       <c r="M25" t="s">
         <v>100</v>
       </c>
       <c r="N25">
         <v>0</v>
       </c>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25" t="s">
+        <v>237</v>
+      </c>
+      <c r="R25" t="s">
         <v>238</v>
       </c>
-      <c r="R25" t="s">
+      <c r="S25" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="T25" t="s">
         <v>44</v>
       </c>
       <c r="U25" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="V25"/>
       <c r="W25" t="s">
         <v>46</v>
       </c>
       <c r="X25" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26">
         <v>50082</v>
       </c>
       <c r="B26" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="E26" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F26" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26" t="s">
+        <v>244</v>
+      </c>
+      <c r="J26" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="K26"/>
       <c r="L26">
         <v>2007</v>
       </c>
       <c r="M26" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="N26">
         <v>0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26" t="s">
         <v>114</v>
       </c>
       <c r="T26" t="s">
         <v>44</v>
       </c>
       <c r="U26" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="V26"/>
       <c r="W26" t="s">
         <v>46</v>
       </c>
       <c r="X26" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27">
         <v>50083</v>
       </c>
       <c r="B27" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27" t="s">
         <v>124</v>
       </c>
       <c r="E27" t="s">
+        <v>250</v>
+      </c>
+      <c r="F27" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27" t="s">
         <v>76</v>
       </c>
       <c r="J27" t="s">
         <v>89</v>
       </c>
       <c r="K27"/>
       <c r="L27">
         <v>1997</v>
       </c>
       <c r="M27" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="N27">
         <v>0</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27" t="s">
+        <v>253</v>
+      </c>
+      <c r="R27" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="S27" t="s">
         <v>136</v>
       </c>
       <c r="T27" t="s">
         <v>44</v>
       </c>
       <c r="U27" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="V27"/>
       <c r="W27" t="s">
         <v>46</v>
       </c>
       <c r="X27" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28">
         <v>50084</v>
       </c>
       <c r="B28" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="C28" t="s">
         <v>57</v>
       </c>
       <c r="D28" t="s">
+        <v>258</v>
+      </c>
+      <c r="E28" t="s">
         <v>259</v>
       </c>
-      <c r="E28" t="s">
+      <c r="F28" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28" t="s">
         <v>76</v>
       </c>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28">
         <v>1950</v>
       </c>
       <c r="M28" t="s">
         <v>100</v>
       </c>
       <c r="N28">
         <v>0</v>
       </c>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28" t="s">
         <v>112</v>
       </c>
       <c r="R28" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="S28" t="s">
         <v>43</v>
       </c>
       <c r="T28" t="s">
         <v>44</v>
       </c>
       <c r="U28" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="V28"/>
       <c r="W28" t="s">
         <v>46</v>
       </c>
       <c r="X28" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29">
         <v>50088</v>
       </c>
       <c r="B29" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="C29" t="s">
         <v>57</v>
       </c>
       <c r="D29" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29" t="s">
+        <v>267</v>
+      </c>
+      <c r="J29" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
       <c r="K29"/>
       <c r="L29">
         <v>2013</v>
       </c>
       <c r="M29" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="N29">
         <v>0</v>
       </c>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29" t="s">
+        <v>270</v>
+      </c>
+      <c r="R29" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="S29" t="s">
         <v>43</v>
       </c>
       <c r="T29" t="s">
         <v>44</v>
       </c>
       <c r="U29" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="V29"/>
       <c r="W29" t="s">
         <v>46</v>
       </c>
       <c r="X29" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30">
         <v>50090</v>
       </c>
       <c r="B30" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="C30" t="s">
         <v>57</v>
       </c>
       <c r="D30" t="s">
         <v>49</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="J30" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="K30"/>
       <c r="L30">
         <v>1994</v>
       </c>
       <c r="M30" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="N30"/>
       <c r="O30" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="P30" t="s">
         <v>64</v>
       </c>
       <c r="Q30" t="s">
         <v>52</v>
       </c>
       <c r="R30" t="s">
+        <v>156</v>
+      </c>
+      <c r="S30" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="T30" t="s">
         <v>44</v>
       </c>
       <c r="U30" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="V30"/>
       <c r="W30" t="s">
+        <v>279</v>
+      </c>
+      <c r="X30" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31">
         <v>50095</v>
       </c>
       <c r="B31" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="C31" t="s">
         <v>57</v>
       </c>
       <c r="D31" t="s">
         <v>107</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31" t="s">
         <v>39</v>
       </c>
       <c r="J31" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="K31"/>
       <c r="L31">
         <v>2015</v>
       </c>
       <c r="M31" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="N31">
         <v>0</v>
       </c>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="R31" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="S31" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="T31" t="s">
         <v>44</v>
       </c>
       <c r="U31" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="V31"/>
       <c r="W31" t="s">
         <v>46</v>
       </c>
       <c r="X31" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32">
         <v>50096</v>
       </c>
       <c r="B32" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C32" t="s">
         <v>57</v>
       </c>
       <c r="D32" t="s">
         <v>107</v>
       </c>
       <c r="E32" t="s">
+        <v>289</v>
+      </c>
+      <c r="F32" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32">
         <v>2015</v>
       </c>
       <c r="M32" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="N32">
         <v>0</v>
       </c>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="T32" t="s">
         <v>44</v>
       </c>
       <c r="U32" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="V32"/>
       <c r="W32" t="s">
         <v>46</v>
       </c>
       <c r="X32" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="33" spans="1:24">
       <c r="A33">
         <v>50097</v>
       </c>
       <c r="B33" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="C33" t="s">
         <v>57</v>
       </c>
       <c r="D33" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="E33" t="s">
         <v>107</v>
       </c>
       <c r="F33" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33" t="s">
         <v>39</v>
       </c>
       <c r="J33" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="K33"/>
       <c r="L33">
         <v>2015</v>
       </c>
       <c r="M33" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="N33">
         <v>0</v>
       </c>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="R33" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="S33" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="T33" t="s">
         <v>44</v>
       </c>
       <c r="U33" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="V33"/>
       <c r="W33" t="s">
         <v>46</v>
       </c>
       <c r="X33" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="34" spans="1:24">
       <c r="A34">
         <v>50098</v>
       </c>
       <c r="B34" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="C34" t="s">
         <v>57</v>
       </c>
       <c r="D34" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="E34" t="s">
         <v>124</v>
       </c>
       <c r="F34" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34" t="s">
         <v>76</v>
       </c>
       <c r="J34" t="s">
         <v>89</v>
       </c>
       <c r="K34"/>
       <c r="L34">
         <v>1964</v>
       </c>
       <c r="M34" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="N34">
         <v>0</v>
       </c>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34" t="s">
         <v>65</v>
       </c>
       <c r="R34" t="s">
         <v>127</v>
       </c>
       <c r="S34" t="s">
         <v>43</v>
       </c>
       <c r="T34" t="s">
         <v>44</v>
       </c>
       <c r="U34" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="V34"/>
       <c r="W34" t="s">
         <v>46</v>
       </c>
       <c r="X34" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35">
         <v>50100</v>
       </c>
       <c r="B35" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C35" t="s">
         <v>57</v>
       </c>
       <c r="D35" t="s">
         <v>49</v>
       </c>
       <c r="E35" t="s">
+        <v>304</v>
+      </c>
+      <c r="F35" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="J35" t="s">
         <v>89</v>
       </c>
       <c r="K35"/>
       <c r="L35">
         <v>2003</v>
       </c>
       <c r="M35" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="N35">
         <v>0</v>
       </c>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="T35" t="s">
         <v>44</v>
       </c>
       <c r="U35" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="V35"/>
       <c r="W35" t="s">
         <v>46</v>
       </c>
       <c r="X35" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36">
         <v>50102</v>
       </c>
       <c r="B36" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="C36" t="s">
         <v>57</v>
       </c>
       <c r="D36" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="E36" t="s">
+        <v>311</v>
+      </c>
+      <c r="F36" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="J36" t="s">
         <v>89</v>
       </c>
       <c r="K36"/>
       <c r="L36">
         <v>2003</v>
       </c>
       <c r="M36" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="N36">
         <v>0</v>
       </c>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36" t="s">
         <v>91</v>
       </c>
       <c r="T36" t="s">
         <v>44</v>
       </c>
       <c r="U36" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="V36"/>
       <c r="W36" t="s">
         <v>46</v>
       </c>
       <c r="X36" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37">
         <v>50103</v>
       </c>
       <c r="B37" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C37" t="s">
         <v>57</v>
       </c>
       <c r="D37" t="s">
         <v>49</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37" t="s">
+        <v>317</v>
+      </c>
+      <c r="J37" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="K37"/>
       <c r="L37">
         <v>1963</v>
       </c>
       <c r="M37" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="N37"/>
       <c r="O37" t="s">
         <v>63</v>
       </c>
       <c r="P37" t="s">
         <v>64</v>
       </c>
       <c r="Q37" t="s">
+        <v>320</v>
+      </c>
+      <c r="R37" t="s">
         <v>321</v>
       </c>
-      <c r="R37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S37" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="T37" t="s">
         <v>44</v>
       </c>
       <c r="U37" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="V37"/>
       <c r="W37" t="s">
+        <v>323</v>
+      </c>
+      <c r="X37" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="38" spans="1:24">
       <c r="A38">
         <v>50104</v>
       </c>
       <c r="B38" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C38" t="s">
         <v>57</v>
       </c>
       <c r="D38" t="s">
         <v>73</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38" t="s">
+        <v>317</v>
+      </c>
+      <c r="J38" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="K38"/>
       <c r="L38">
         <v>2014</v>
       </c>
       <c r="M38" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="N38"/>
       <c r="O38" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="P38"/>
       <c r="Q38" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="R38" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="S38" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="T38" t="s">
         <v>44</v>
       </c>
       <c r="U38" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="V38"/>
       <c r="W38" t="s">
+        <v>331</v>
+      </c>
+      <c r="X38" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="39" spans="1:24">
       <c r="A39">
         <v>50105</v>
       </c>
       <c r="B39" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="C39" t="s">
         <v>57</v>
       </c>
       <c r="D39" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="E39" t="s">
+        <v>334</v>
+      </c>
+      <c r="F39" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39">
         <v>1979</v>
       </c>
       <c r="M39" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="N39">
         <v>0</v>
       </c>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="T39" t="s">
         <v>44</v>
       </c>
       <c r="U39" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="V39"/>
       <c r="W39" t="s">
         <v>46</v>
       </c>
       <c r="X39" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="40" spans="1:24">
       <c r="A40">
         <v>50106</v>
       </c>
       <c r="B40" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C40" t="s">
         <v>57</v>
       </c>
       <c r="D40" t="s">
+        <v>340</v>
+      </c>
+      <c r="E40" t="s">
         <v>341</v>
       </c>
-      <c r="E40" t="s">
+      <c r="F40" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="J40" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="K40"/>
       <c r="L40">
         <v>2014</v>
       </c>
       <c r="M40" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="N40">
         <v>2016</v>
       </c>
       <c r="O40" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="P40"/>
       <c r="Q40" t="s">
         <v>43</v>
       </c>
       <c r="R40"/>
       <c r="S40" t="s">
         <v>114</v>
       </c>
       <c r="T40" t="s">
         <v>44</v>
       </c>
       <c r="U40" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="V40"/>
       <c r="W40" t="s">
+        <v>347</v>
+      </c>
+      <c r="X40" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="41" spans="1:24">
       <c r="A41">
         <v>50107</v>
       </c>
       <c r="B41" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="C41" t="s">
         <v>57</v>
       </c>
       <c r="D41" t="s">
         <v>106</v>
       </c>
       <c r="E41" t="s">
+        <v>350</v>
+      </c>
+      <c r="F41" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41">
         <v>1976</v>
       </c>
       <c r="M41" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="N41">
         <v>0</v>
       </c>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41" t="s">
+        <v>353</v>
+      </c>
+      <c r="R41" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="S41" t="s">
         <v>114</v>
       </c>
       <c r="T41" t="s">
         <v>44</v>
       </c>
       <c r="U41" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="V41"/>
       <c r="W41" t="s">
         <v>46</v>
       </c>
       <c r="X41" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="42" spans="1:24">
       <c r="A42">
         <v>50108</v>
       </c>
       <c r="B42" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="C42" t="s">
         <v>57</v>
       </c>
       <c r="D42" t="s">
         <v>106</v>
       </c>
       <c r="E42" t="s">
         <v>124</v>
       </c>
       <c r="F42" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42" t="s">
+        <v>152</v>
+      </c>
+      <c r="J42" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="K42"/>
       <c r="L42">
         <v>1995</v>
       </c>
       <c r="M42" t="s">
         <v>62</v>
       </c>
       <c r="N42">
         <v>0</v>
       </c>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42" t="s">
         <v>112</v>
       </c>
       <c r="R42" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="S42" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="T42" t="s">
         <v>44</v>
       </c>
       <c r="U42" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="V42"/>
       <c r="W42" t="s">
         <v>46</v>
       </c>
       <c r="X42" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="43" spans="1:24">
       <c r="A43">
         <v>50109</v>
       </c>
       <c r="B43" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="C43" t="s">
         <v>57</v>
       </c>
       <c r="D43" t="s">
         <v>106</v>
       </c>
       <c r="E43" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="F43" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43" t="s">
         <v>76</v>
       </c>
       <c r="J43" t="s">
         <v>89</v>
       </c>
       <c r="K43"/>
       <c r="L43">
         <v>2007</v>
       </c>
       <c r="M43" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="N43">
         <v>0</v>
       </c>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43" t="s">
         <v>65</v>
       </c>
       <c r="R43" t="s">
         <v>127</v>
       </c>
       <c r="S43" t="s">
         <v>136</v>
       </c>
       <c r="T43" t="s">
         <v>44</v>
       </c>
       <c r="U43" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="V43"/>
       <c r="W43" t="s">
         <v>46</v>
       </c>
       <c r="X43" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="44" spans="1:24">
       <c r="A44">
         <v>50110</v>
       </c>
       <c r="B44" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="C44" t="s">
         <v>57</v>
       </c>
       <c r="D44" t="s">
         <v>49</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44" t="s">
+        <v>368</v>
+      </c>
+      <c r="J44" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
       <c r="K44"/>
       <c r="L44">
         <v>1996</v>
       </c>
       <c r="M44" t="s">
         <v>111</v>
       </c>
       <c r="N44">
         <v>0</v>
       </c>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44" t="s">
+        <v>370</v>
+      </c>
+      <c r="R44" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="S44" t="s">
         <v>81</v>
       </c>
       <c r="T44" t="s">
         <v>44</v>
       </c>
       <c r="U44" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="V44"/>
       <c r="W44" t="s">
         <v>46</v>
       </c>
       <c r="X44" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
     </row>
     <row r="45" spans="1:24">
       <c r="A45">
         <v>50111</v>
       </c>
       <c r="B45" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="C45" t="s">
         <v>57</v>
       </c>
       <c r="D45" t="s">
+        <v>375</v>
+      </c>
+      <c r="E45" t="s">
         <v>376</v>
       </c>
-      <c r="E45" t="s">
+      <c r="F45" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45">
         <v>0</v>
       </c>
       <c r="M45">
         <v>0</v>
       </c>
       <c r="N45">
         <v>0</v>
       </c>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45" t="s">
         <v>65</v>
       </c>
       <c r="R45" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="S45" t="s">
         <v>91</v>
       </c>
       <c r="T45" t="s">
         <v>44</v>
       </c>
       <c r="U45" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="V45"/>
       <c r="W45" t="s">
         <v>46</v>
       </c>
       <c r="X45" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="46" spans="1:24">
       <c r="A46">
         <v>50115</v>
       </c>
       <c r="B46" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="C46" t="s">
         <v>57</v>
       </c>
       <c r="D46" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="J46" t="s">
         <v>77</v>
       </c>
       <c r="K46"/>
       <c r="L46">
         <v>1994</v>
       </c>
       <c r="M46" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="N46">
         <v>0</v>
       </c>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46" t="s">
+        <v>385</v>
+      </c>
+      <c r="R46" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="S46" t="s">
         <v>91</v>
       </c>
       <c r="T46" t="s">
         <v>44</v>
       </c>
       <c r="U46" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="V46"/>
       <c r="W46" t="s">
         <v>46</v>
       </c>
       <c r="X46" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="47" spans="1:24">
       <c r="A47">
         <v>50116</v>
       </c>
       <c r="B47" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="C47" t="s">
         <v>57</v>
       </c>
       <c r="D47" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="E47" t="s">
         <v>49</v>
       </c>
       <c r="F47" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47" t="s">
         <v>76</v>
       </c>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47">
         <v>1991</v>
       </c>
       <c r="M47" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="N47">
         <v>0</v>
       </c>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47" t="s">
+        <v>392</v>
+      </c>
+      <c r="R47" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
       <c r="S47" t="s">
         <v>81</v>
       </c>
       <c r="T47" t="s">
         <v>44</v>
       </c>
       <c r="U47" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="V47"/>
       <c r="W47" t="s">
         <v>46</v>
       </c>
       <c r="X47" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48">
         <v>50117</v>
       </c>
       <c r="B48" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="C48" t="s">
         <v>57</v>
       </c>
       <c r="D48" t="s">
+        <v>397</v>
+      </c>
+      <c r="E48" t="s">
+        <v>140</v>
+      </c>
+      <c r="F48" t="s">
         <v>398</v>
-      </c>
-[...4 lines deleted...]
-        <v>399</v>
       </c>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="J48" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="K48"/>
       <c r="L48">
         <v>1995</v>
       </c>
       <c r="M48" t="s">
         <v>62</v>
       </c>
       <c r="N48">
         <v>0</v>
       </c>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48" t="s">
         <v>65</v>
       </c>
       <c r="R48" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="S48" t="s">
         <v>114</v>
       </c>
       <c r="T48" t="s">
         <v>44</v>
       </c>
       <c r="U48" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="V48"/>
       <c r="W48" t="s">
         <v>46</v>
       </c>
       <c r="X48" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49">
         <v>50119</v>
       </c>
       <c r="B49" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="C49" t="s">
         <v>57</v>
       </c>
       <c r="D49" t="s">
         <v>124</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49" t="s">
         <v>119</v>
       </c>
       <c r="J49" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="K49"/>
       <c r="L49">
         <v>2018</v>
       </c>
       <c r="M49" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="N49">
         <v>0</v>
       </c>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49" t="s">
         <v>65</v>
       </c>
       <c r="R49" t="s">
         <v>127</v>
       </c>
       <c r="S49" t="s">
         <v>81</v>
       </c>
       <c r="T49" t="s">
         <v>44</v>
       </c>
       <c r="U49" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="V49"/>
       <c r="W49" t="s">
         <v>46</v>
       </c>
       <c r="X49" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
     <row r="50" spans="1:24">
       <c r="A50">
         <v>50120</v>
       </c>
       <c r="B50" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="C50" t="s">
         <v>57</v>
       </c>
       <c r="D50" t="s">
         <v>124</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50">
         <v>1992</v>
       </c>
       <c r="M50" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="N50">
         <v>0</v>
       </c>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50" t="s">
         <v>65</v>
       </c>
       <c r="R50" t="s">
         <v>127</v>
       </c>
       <c r="S50" t="s">
         <v>43</v>
       </c>
       <c r="T50" t="s">
         <v>44</v>
       </c>
       <c r="U50" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="V50"/>
       <c r="W50" t="s">
         <v>46</v>
       </c>
       <c r="X50" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="51" spans="1:24">
       <c r="A51">
         <v>50121</v>
       </c>
       <c r="B51" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="C51" t="s">
         <v>57</v>
       </c>
       <c r="D51" t="s">
+        <v>414</v>
+      </c>
+      <c r="E51" t="s">
         <v>415</v>
       </c>
-      <c r="E51" t="s">
+      <c r="F51" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51">
         <v>2007</v>
       </c>
       <c r="M51" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="N51">
         <v>0</v>
       </c>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51" t="s">
         <v>65</v>
       </c>
       <c r="R51" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="S51" t="s">
         <v>114</v>
       </c>
       <c r="T51" t="s">
         <v>44</v>
       </c>
       <c r="U51" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="V51"/>
       <c r="W51" t="s">
         <v>46</v>
       </c>
       <c r="X51" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="52" spans="1:24">
       <c r="A52">
         <v>50122</v>
       </c>
       <c r="B52" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="C52" t="s">
         <v>57</v>
       </c>
       <c r="D52" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="E52" t="s">
+        <v>421</v>
+      </c>
+      <c r="F52" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="J52" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="K52"/>
       <c r="L52">
         <v>2008</v>
       </c>
       <c r="M52" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="N52"/>
       <c r="O52" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="P52"/>
       <c r="Q52" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="R52" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="S52" t="s">
         <v>114</v>
       </c>
       <c r="T52" t="s">
         <v>44</v>
       </c>
       <c r="U52" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="V52"/>
       <c r="W52" t="s">
+        <v>427</v>
+      </c>
+      <c r="X52" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="53" spans="1:24">
       <c r="A53">
         <v>50124</v>
       </c>
       <c r="B53" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="C53" t="s">
         <v>57</v>
       </c>
       <c r="D53" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53">
         <v>2017</v>
       </c>
       <c r="M53">
         <v>2017</v>
       </c>
       <c r="N53">
         <v>0</v>
       </c>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="R53" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="S53" t="s">
         <v>114</v>
       </c>
       <c r="T53" t="s">
         <v>44</v>
       </c>
       <c r="U53" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="V53"/>
       <c r="W53" t="s">
         <v>46</v>
       </c>
       <c r="X53" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="54" spans="1:24">
       <c r="A54">
         <v>50125</v>
       </c>
       <c r="B54" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="C54" t="s">
         <v>57</v>
       </c>
       <c r="D54" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54" t="s">
+        <v>438</v>
+      </c>
+      <c r="J54" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="K54"/>
       <c r="L54">
         <v>1972</v>
       </c>
       <c r="M54" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="N54"/>
       <c r="O54" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="P54"/>
       <c r="Q54" t="s">
+        <v>441</v>
+      </c>
+      <c r="R54" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
       <c r="S54" t="s">
         <v>81</v>
       </c>
       <c r="T54" t="s">
         <v>44</v>
       </c>
       <c r="U54" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="V54"/>
       <c r="W54" t="s">
+        <v>444</v>
+      </c>
+      <c r="X54" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="55" spans="1:24">
       <c r="A55">
         <v>50126</v>
       </c>
       <c r="B55" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="C55" t="s">
         <v>57</v>
       </c>
       <c r="D55" t="s">
+        <v>447</v>
+      </c>
+      <c r="E55" t="s">
         <v>448</v>
       </c>
-      <c r="E55" t="s">
+      <c r="F55" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
       <c r="G55"/>
       <c r="H55"/>
       <c r="I55" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="J55" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="K55"/>
       <c r="L55">
         <v>1988</v>
       </c>
       <c r="M55" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="N55">
         <v>0</v>
       </c>
       <c r="O55"/>
       <c r="P55"/>
       <c r="Q55" t="s">
         <v>65</v>
       </c>
       <c r="R55" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="S55" t="s">
         <v>91</v>
       </c>
       <c r="T55" t="s">
         <v>44</v>
       </c>
       <c r="U55" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="V55"/>
       <c r="W55" t="s">
         <v>46</v>
       </c>
       <c r="X55" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="56" spans="1:24">
       <c r="A56">
         <v>50127</v>
       </c>
       <c r="B56" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="C56" t="s">
         <v>57</v>
       </c>
       <c r="D56" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="G56"/>
       <c r="H56"/>
       <c r="I56" t="s">
         <v>109</v>
       </c>
       <c r="J56" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="K56"/>
       <c r="L56">
         <v>2003</v>
       </c>
       <c r="M56" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="N56">
         <v>0</v>
       </c>
       <c r="O56"/>
       <c r="P56"/>
       <c r="Q56" t="s">
         <v>65</v>
       </c>
       <c r="R56" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="S56" t="s">
         <v>114</v>
       </c>
       <c r="T56" t="s">
         <v>44</v>
       </c>
       <c r="U56" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="V56"/>
       <c r="W56" t="s">
         <v>46</v>
       </c>
       <c r="X56" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="57" spans="1:24">
       <c r="A57">
         <v>50128</v>
       </c>
       <c r="B57" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="C57" t="s">
         <v>57</v>
       </c>
       <c r="D57" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="E57" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F57" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="G57"/>
       <c r="H57"/>
       <c r="I57" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="J57" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="K57"/>
       <c r="L57">
         <v>2003</v>
       </c>
       <c r="M57" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="N57">
         <v>0</v>
       </c>
       <c r="O57"/>
       <c r="P57"/>
       <c r="Q57" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="R57" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="S57" t="s">
         <v>114</v>
       </c>
       <c r="T57" t="s">
         <v>44</v>
       </c>
       <c r="U57" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="V57"/>
       <c r="W57" t="s">
         <v>46</v>
       </c>
       <c r="X57" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
     </row>
     <row r="58" spans="1:24">
       <c r="A58">
         <v>50129</v>
       </c>
       <c r="B58" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="C58" t="s">
         <v>57</v>
       </c>
       <c r="D58" t="s">
+        <v>466</v>
+      </c>
+      <c r="E58" t="s">
+        <v>466</v>
+      </c>
+      <c r="F58" t="s">
         <v>467</v>
-      </c>
-[...4 lines deleted...]
-        <v>468</v>
       </c>
       <c r="G58"/>
       <c r="H58"/>
       <c r="I58" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="J58" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="K58"/>
       <c r="L58">
         <v>2017</v>
       </c>
       <c r="M58" t="s">
         <v>90</v>
       </c>
       <c r="N58">
         <v>0</v>
       </c>
       <c r="O58"/>
       <c r="P58"/>
       <c r="Q58" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="R58" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="S58" t="s">
         <v>114</v>
       </c>
       <c r="T58" t="s">
         <v>44</v>
       </c>
       <c r="U58" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="V58"/>
       <c r="W58" t="s">
         <v>46</v>
       </c>
       <c r="X58" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
     </row>
     <row r="59" spans="1:24">
       <c r="A59">
         <v>50130</v>
       </c>
       <c r="B59" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="C59" t="s">
         <v>57</v>
       </c>
       <c r="D59" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="E59" t="s">
+        <v>473</v>
+      </c>
+      <c r="F59" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>475</v>
       </c>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59" t="s">
         <v>119</v>
       </c>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59">
         <v>2016</v>
       </c>
       <c r="M59" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="N59">
         <v>0</v>
       </c>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59" t="s">
         <v>112</v>
       </c>
       <c r="R59" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="S59" t="s">
         <v>114</v>
       </c>
       <c r="T59" t="s">
         <v>44</v>
       </c>
       <c r="U59" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="V59"/>
       <c r="W59" t="s">
         <v>46</v>
       </c>
       <c r="X59" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="60" spans="1:24">
       <c r="A60">
         <v>50131</v>
       </c>
       <c r="B60" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="C60" t="s">
         <v>57</v>
       </c>
       <c r="D60" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="G60"/>
       <c r="H60"/>
       <c r="I60" t="s">
         <v>76</v>
       </c>
       <c r="J60" t="s">
         <v>89</v>
       </c>
       <c r="K60"/>
       <c r="L60">
         <v>2011</v>
       </c>
       <c r="M60" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="N60">
         <v>0</v>
       </c>
       <c r="O60"/>
       <c r="P60"/>
       <c r="Q60" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="R60" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="S60" t="s">
         <v>114</v>
       </c>
       <c r="T60" t="s">
         <v>44</v>
       </c>
       <c r="U60" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="V60"/>
       <c r="W60" t="s">
         <v>46</v>
       </c>
       <c r="X60" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
     </row>
     <row r="61" spans="1:24">
       <c r="A61">
         <v>50132</v>
       </c>
       <c r="B61" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="C61" t="s">
         <v>57</v>
       </c>
       <c r="D61" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61">
         <v>2008</v>
       </c>
       <c r="M61" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="N61">
         <v>0</v>
       </c>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="R61" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="S61" t="s">
         <v>114</v>
       </c>
       <c r="T61" t="s">
         <v>44</v>
       </c>
       <c r="U61" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="V61"/>
       <c r="W61" t="s">
         <v>46</v>
       </c>
       <c r="X61" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
     </row>
     <row r="62" spans="1:24">
       <c r="A62">
         <v>50133</v>
       </c>
       <c r="B62" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="C62" t="s">
         <v>57</v>
       </c>
       <c r="D62" t="s">
+        <v>492</v>
+      </c>
+      <c r="E62" t="s">
         <v>493</v>
       </c>
-      <c r="E62" t="s">
+      <c r="F62" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="J62" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="K62"/>
       <c r="L62">
         <v>2004</v>
       </c>
       <c r="M62" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="N62">
         <v>0</v>
       </c>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="R62" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="S62" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="T62" t="s">
         <v>44</v>
       </c>
       <c r="U62" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="V62"/>
       <c r="W62" t="s">
         <v>46</v>
       </c>
       <c r="X62" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
     </row>
     <row r="63" spans="1:24">
       <c r="A63">
         <v>50134</v>
       </c>
       <c r="B63" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="C63" t="s">
         <v>57</v>
       </c>
       <c r="D63" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="G63"/>
       <c r="H63"/>
       <c r="I63" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="J63"/>
       <c r="K63"/>
       <c r="L63">
         <v>1997</v>
       </c>
       <c r="M63" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="N63">
         <v>0</v>
       </c>
       <c r="O63"/>
       <c r="P63"/>
       <c r="Q63" t="s">
+        <v>503</v>
+      </c>
+      <c r="R63" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
       <c r="S63" t="s">
         <v>114</v>
       </c>
       <c r="T63" t="s">
         <v>44</v>
       </c>
       <c r="U63" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="V63"/>
       <c r="W63" t="s">
         <v>46</v>
       </c>
       <c r="X63" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="64" spans="1:24">
       <c r="A64">
         <v>50135</v>
       </c>
       <c r="B64" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="C64" t="s">
         <v>57</v>
       </c>
       <c r="D64" t="s">
         <v>49</v>
       </c>
       <c r="E64" t="s">
+        <v>508</v>
+      </c>
+      <c r="F64" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
       <c r="G64"/>
       <c r="H64"/>
       <c r="I64" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="J64" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="K64"/>
       <c r="L64">
         <v>2009</v>
       </c>
       <c r="M64" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="N64">
         <v>0</v>
       </c>
       <c r="O64"/>
       <c r="P64"/>
       <c r="Q64"/>
       <c r="R64"/>
       <c r="S64" t="s">
         <v>91</v>
       </c>
       <c r="T64" t="s">
         <v>44</v>
       </c>
       <c r="U64" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="V64"/>
       <c r="W64" t="s">
         <v>46</v>
       </c>
       <c r="X64" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="65" spans="1:24">
       <c r="A65">
         <v>50136</v>
       </c>
       <c r="B65" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="C65" t="s">
         <v>57</v>
       </c>
       <c r="D65" t="s">
         <v>73</v>
       </c>
       <c r="E65"/>
       <c r="F65" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="G65"/>
       <c r="H65"/>
       <c r="I65" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="J65" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="K65"/>
       <c r="L65">
         <v>2002</v>
       </c>
       <c r="M65" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="N65">
         <v>0</v>
       </c>
       <c r="O65"/>
       <c r="P65"/>
       <c r="Q65" t="s">
+        <v>518</v>
+      </c>
+      <c r="R65" t="s">
         <v>519</v>
       </c>
-      <c r="R65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S65" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="T65" t="s">
         <v>44</v>
       </c>
       <c r="U65" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="V65"/>
       <c r="W65" t="s">
         <v>46</v>
       </c>
       <c r="X65" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="66" spans="1:24">
       <c r="A66">
         <v>50138</v>
       </c>
       <c r="B66" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="C66" t="s">
         <v>57</v>
       </c>
       <c r="D66" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="E66" t="s">
+        <v>523</v>
+      </c>
+      <c r="F66" t="s">
         <v>524</v>
-      </c>
-[...1 lines deleted...]
-        <v>525</v>
       </c>
       <c r="G66"/>
       <c r="H66"/>
       <c r="I66" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="J66" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="K66"/>
       <c r="L66">
         <v>1980</v>
       </c>
       <c r="M66" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="N66"/>
       <c r="O66" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="P66" t="s">
         <v>64</v>
       </c>
       <c r="Q66" t="s">
         <v>52</v>
       </c>
       <c r="R66"/>
       <c r="S66" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="T66" t="s">
         <v>44</v>
       </c>
       <c r="U66" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="V66"/>
       <c r="W66" t="s">
+        <v>528</v>
+      </c>
+      <c r="X66" t="s">
         <v>529</v>
-      </c>
-[...1 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="67" spans="1:24">
       <c r="A67">
         <v>50139</v>
       </c>
       <c r="B67" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="C67" t="s">
         <v>57</v>
       </c>
       <c r="D67" t="s">
+        <v>531</v>
+      </c>
+      <c r="E67" t="s">
         <v>532</v>
       </c>
-      <c r="E67" t="s">
+      <c r="F67" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
       <c r="G67"/>
       <c r="H67"/>
       <c r="I67" t="s">
         <v>39</v>
       </c>
       <c r="J67"/>
       <c r="K67"/>
       <c r="L67">
         <v>2008</v>
       </c>
       <c r="M67" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="N67">
         <v>0</v>
       </c>
       <c r="O67"/>
       <c r="P67"/>
       <c r="Q67"/>
       <c r="R67"/>
       <c r="S67" t="s">
         <v>136</v>
       </c>
       <c r="T67" t="s">
         <v>44</v>
       </c>
       <c r="U67" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="V67"/>
       <c r="W67" t="s">
         <v>46</v>
       </c>
       <c r="X67" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
     </row>
     <row r="68" spans="1:24">
       <c r="A68">
         <v>50140</v>
       </c>
       <c r="B68" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="C68" t="s">
         <v>57</v>
       </c>
       <c r="D68" t="s">
         <v>124</v>
       </c>
       <c r="E68" t="s">
+        <v>538</v>
+      </c>
+      <c r="F68" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
       <c r="G68"/>
       <c r="H68"/>
       <c r="I68"/>
       <c r="J68"/>
       <c r="K68"/>
       <c r="L68">
         <v>0</v>
       </c>
       <c r="M68">
         <v>0</v>
       </c>
       <c r="N68">
         <v>0</v>
       </c>
       <c r="O68"/>
       <c r="P68"/>
       <c r="Q68" t="s">
+        <v>143</v>
+      </c>
+      <c r="R68" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="S68" t="s">
         <v>136</v>
       </c>
       <c r="T68" t="s">
         <v>44</v>
       </c>
       <c r="U68" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="V68"/>
       <c r="W68" t="s">
         <v>46</v>
       </c>
       <c r="X68" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="69" spans="1:24">
       <c r="A69">
         <v>50144</v>
       </c>
       <c r="B69" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="C69" t="s">
         <v>57</v>
       </c>
       <c r="D69" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="E69" t="s">
+        <v>543</v>
+      </c>
+      <c r="F69" t="s">
         <v>544</v>
-      </c>
-[...1 lines deleted...]
-        <v>545</v>
       </c>
       <c r="G69"/>
       <c r="H69"/>
       <c r="I69" t="s">
         <v>109</v>
       </c>
       <c r="J69" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="K69"/>
       <c r="L69">
         <v>1976</v>
       </c>
       <c r="M69" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="N69">
         <v>0</v>
       </c>
       <c r="O69"/>
       <c r="P69"/>
       <c r="Q69" t="s">
         <v>134</v>
       </c>
       <c r="R69" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="S69" t="s">
         <v>81</v>
       </c>
       <c r="T69" t="s">
         <v>44</v>
       </c>
       <c r="U69" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="V69"/>
       <c r="W69" t="s">
         <v>46</v>
       </c>
       <c r="X69" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
     </row>
     <row r="70" spans="1:24">
       <c r="A70">
         <v>50145</v>
       </c>
       <c r="B70" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="C70" t="s">
         <v>57</v>
       </c>
       <c r="D70" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="E70" t="s">
+        <v>550</v>
+      </c>
+      <c r="F70" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="G70"/>
       <c r="H70"/>
       <c r="I70" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="J70" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="K70"/>
       <c r="L70">
         <v>1957</v>
       </c>
       <c r="M70" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="N70">
         <v>0</v>
       </c>
       <c r="O70"/>
       <c r="P70"/>
       <c r="Q70" t="s">
         <v>134</v>
       </c>
       <c r="R70" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="S70" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="T70" t="s">
         <v>44</v>
       </c>
       <c r="U70" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="V70"/>
       <c r="W70" t="s">
         <v>46</v>
       </c>
       <c r="X70" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
     </row>
     <row r="71" spans="1:24">
       <c r="A71">
         <v>50146</v>
       </c>
       <c r="B71" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="C71" t="s">
         <v>57</v>
       </c>
       <c r="D71" t="s">
         <v>58</v>
       </c>
       <c r="E71" t="s">
         <v>49</v>
       </c>
       <c r="F71" t="s">
+        <v>557</v>
+      </c>
+      <c r="G71" t="s">
         <v>558</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
       <c r="H71"/>
       <c r="I71" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="J71" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="K71"/>
       <c r="L71">
         <v>1975</v>
       </c>
       <c r="M71" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="N71"/>
       <c r="O71" t="s">
+        <v>561</v>
+      </c>
+      <c r="P71" t="s">
         <v>562</v>
       </c>
-      <c r="P71" t="s">
+      <c r="Q71" t="s">
         <v>563</v>
       </c>
-      <c r="Q71" t="s">
+      <c r="R71" t="s">
         <v>564</v>
       </c>
-      <c r="R71" t="s">
+      <c r="S71" t="s">
         <v>565</v>
       </c>
-      <c r="S71" t="s">
+      <c r="T71" t="s">
         <v>566</v>
       </c>
-      <c r="T71" t="s">
+      <c r="U71" t="s">
         <v>567</v>
-      </c>
-[...1 lines deleted...]
-        <v>568</v>
       </c>
       <c r="V71"/>
       <c r="W71" t="s">
-        <v>569</v>
+        <v>70</v>
       </c>
       <c r="X71" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
     </row>
     <row r="72" spans="1:24">
       <c r="A72">
         <v>50147</v>
       </c>
       <c r="B72" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="C72" t="s">
         <v>57</v>
       </c>
       <c r="D72" t="s">
         <v>49</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="G72"/>
       <c r="H72"/>
       <c r="I72" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="J72" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="K72"/>
       <c r="L72">
         <v>1961</v>
       </c>
       <c r="M72" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="N72"/>
       <c r="O72" t="s">
         <v>63</v>
       </c>
       <c r="P72" t="s">
         <v>64</v>
       </c>
       <c r="Q72" t="s">
         <v>52</v>
       </c>
       <c r="R72"/>
       <c r="S72" t="s">
         <v>91</v>
       </c>
       <c r="T72" t="s">
         <v>44</v>
       </c>
       <c r="U72" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="V72"/>
       <c r="W72" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="X72" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
     </row>
     <row r="73" spans="1:24">
       <c r="A73">
         <v>50148</v>
       </c>
       <c r="B73" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="C73" t="s">
         <v>57</v>
       </c>
       <c r="D73" t="s">
         <v>49</v>
       </c>
       <c r="E73" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="F73" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="G73"/>
       <c r="H73"/>
       <c r="I73" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="J73"/>
       <c r="K73"/>
       <c r="L73">
         <v>1961</v>
       </c>
       <c r="M73" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="N73">
         <v>0</v>
       </c>
       <c r="O73"/>
       <c r="P73"/>
       <c r="Q73"/>
       <c r="R73"/>
       <c r="S73" t="s">
         <v>91</v>
       </c>
       <c r="T73" t="s">
         <v>44</v>
       </c>
       <c r="U73" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="V73"/>
       <c r="W73" t="s">
         <v>46</v>
       </c>
       <c r="X73" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
     </row>
     <row r="74" spans="1:24">
       <c r="A74">
         <v>50149</v>
       </c>
       <c r="B74" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="C74" t="s">
         <v>57</v>
       </c>
       <c r="D74" t="s">
         <v>49</v>
       </c>
       <c r="E74" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="F74" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="G74"/>
       <c r="H74"/>
       <c r="I74" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="J74" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="K74"/>
       <c r="L74">
         <v>1998</v>
       </c>
       <c r="M74" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="N74">
         <v>0</v>
       </c>
       <c r="O74"/>
       <c r="P74"/>
       <c r="Q74" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="R74" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="S74" t="s">
         <v>91</v>
       </c>
       <c r="T74" t="s">
         <v>44</v>
       </c>
       <c r="U74" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="V74"/>
       <c r="W74" t="s">
         <v>46</v>
       </c>
       <c r="X74" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
     </row>
     <row r="75" spans="1:24">
       <c r="A75">
         <v>50151</v>
       </c>
       <c r="B75" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="C75" t="s">
         <v>57</v>
       </c>
       <c r="D75" t="s">
         <v>49</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="G75"/>
       <c r="H75"/>
       <c r="I75" t="s">
+        <v>317</v>
+      </c>
+      <c r="J75" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="K75"/>
       <c r="L75">
         <v>1959</v>
       </c>
       <c r="M75" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="N75"/>
       <c r="O75" t="s">
         <v>63</v>
       </c>
       <c r="P75"/>
       <c r="Q75" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="R75" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="S75" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="T75" t="s">
         <v>44</v>
       </c>
       <c r="U75" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="V75"/>
       <c r="W75" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="X75" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="76" spans="1:24">
       <c r="A76">
         <v>50152</v>
       </c>
       <c r="B76" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="C76" t="s">
         <v>57</v>
       </c>
       <c r="D76" t="s">
         <v>49</v>
       </c>
       <c r="E76" t="s">
         <v>58</v>
       </c>
       <c r="F76" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="G76" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="H76"/>
       <c r="I76" t="s">
         <v>60</v>
       </c>
       <c r="J76" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="K76"/>
       <c r="L76">
         <v>1972</v>
       </c>
       <c r="M76" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="N76"/>
       <c r="O76" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="P76"/>
       <c r="Q76" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="R76" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="S76" t="s">
         <v>91</v>
       </c>
       <c r="T76" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="U76" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
       <c r="V76"/>
       <c r="W76" t="s">
-        <v>569</v>
+        <v>70</v>
       </c>
       <c r="X76" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
     </row>
     <row r="77" spans="1:24">
       <c r="A77">
         <v>50153</v>
       </c>
       <c r="B77" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="C77" t="s">
         <v>57</v>
       </c>
       <c r="D77" t="s">
         <v>73</v>
       </c>
       <c r="E77" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="F77" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
       <c r="G77" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="H77"/>
       <c r="I77" t="s">
         <v>60</v>
       </c>
       <c r="J77" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="K77"/>
       <c r="L77">
         <v>1976</v>
       </c>
       <c r="M77" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="N77"/>
       <c r="O77" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="P77" t="s">
         <v>64</v>
       </c>
       <c r="Q77" t="s">
+        <v>607</v>
+      </c>
+      <c r="R77" t="s">
+        <v>608</v>
+      </c>
+      <c r="S77" t="s">
         <v>609</v>
       </c>
-      <c r="R77" t="s">
+      <c r="T77" t="s">
         <v>610</v>
       </c>
-      <c r="S77" t="s">
+      <c r="U77" t="s">
         <v>611</v>
-      </c>
-[...4 lines deleted...]
-        <v>613</v>
       </c>
       <c r="V77"/>
       <c r="W77" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="X77" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="78" spans="1:24">
       <c r="A78">
         <v>50154</v>
       </c>
       <c r="B78" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="C78" t="s">
         <v>57</v>
       </c>
       <c r="D78" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="E78" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F78" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="G78"/>
       <c r="H78"/>
       <c r="I78" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="J78" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="K78"/>
       <c r="L78">
         <v>1969</v>
       </c>
       <c r="M78" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="N78">
         <v>0</v>
       </c>
       <c r="O78"/>
       <c r="P78"/>
       <c r="Q78"/>
       <c r="R78"/>
       <c r="S78" t="s">
         <v>91</v>
       </c>
       <c r="T78" t="s">
         <v>44</v>
       </c>
       <c r="U78" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="V78"/>
       <c r="W78" t="s">
         <v>46</v>
       </c>
       <c r="X78" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="79" spans="1:24">
       <c r="A79">
         <v>50155</v>
       </c>
       <c r="B79" t="s">
-        <v>623</v>
+        <v>621</v>
       </c>
       <c r="C79" t="s">
         <v>57</v>
       </c>
       <c r="D79" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E79" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="F79" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="G79"/>
       <c r="H79"/>
       <c r="I79"/>
       <c r="J79"/>
       <c r="K79"/>
       <c r="L79">
         <v>2000</v>
       </c>
       <c r="M79" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
       <c r="N79">
         <v>0</v>
       </c>
       <c r="O79"/>
       <c r="P79"/>
       <c r="Q79"/>
       <c r="R79"/>
       <c r="S79" t="s">
         <v>43</v>
       </c>
       <c r="T79" t="s">
         <v>44</v>
       </c>
       <c r="U79" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="V79"/>
       <c r="W79" t="s">
         <v>46</v>
       </c>
       <c r="X79" t="s">
-        <v>628</v>
+        <v>626</v>
       </c>
     </row>
     <row r="80" spans="1:24">
       <c r="A80">
         <v>50158</v>
       </c>
       <c r="B80" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="C80" t="s">
         <v>57</v>
       </c>
       <c r="D80" t="s">
         <v>107</v>
       </c>
       <c r="E80" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="F80" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="G80"/>
       <c r="H80"/>
       <c r="I80" t="s">
         <v>76</v>
       </c>
       <c r="J80" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="K80"/>
       <c r="L80">
         <v>1982</v>
       </c>
       <c r="M80" t="s">
-        <v>633</v>
+        <v>631</v>
       </c>
       <c r="N80">
         <v>0</v>
       </c>
       <c r="O80"/>
       <c r="P80"/>
       <c r="Q80" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R80" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="S80" t="s">
         <v>136</v>
       </c>
       <c r="T80" t="s">
         <v>44</v>
       </c>
       <c r="U80" t="s">
-        <v>635</v>
+        <v>633</v>
       </c>
       <c r="V80"/>
       <c r="W80" t="s">
         <v>46</v>
       </c>
       <c r="X80" t="s">
-        <v>636</v>
+        <v>634</v>
       </c>
     </row>
     <row r="81" spans="1:24">
       <c r="A81">
         <v>50162</v>
       </c>
       <c r="B81" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="C81" t="s">
         <v>57</v>
       </c>
       <c r="D81" t="s">
         <v>49</v>
       </c>
       <c r="E81" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="F81" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="G81"/>
       <c r="H81"/>
       <c r="I81" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
       <c r="J81" t="s">
-        <v>641</v>
+        <v>639</v>
       </c>
       <c r="K81"/>
       <c r="L81">
         <v>1969</v>
       </c>
       <c r="M81" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="N81">
         <v>0</v>
       </c>
       <c r="O81"/>
       <c r="P81"/>
       <c r="Q81" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="R81" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="S81" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="T81" t="s">
         <v>44</v>
       </c>
       <c r="U81" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="V81"/>
       <c r="W81" t="s">
         <v>46</v>
       </c>
       <c r="X81" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
     </row>
     <row r="82" spans="1:24">
       <c r="A82">
         <v>50163</v>
       </c>
       <c r="B82" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="C82" t="s">
         <v>57</v>
       </c>
       <c r="D82" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="G82"/>
       <c r="H82"/>
       <c r="I82"/>
       <c r="J82"/>
       <c r="K82"/>
       <c r="L82">
         <v>1986</v>
       </c>
       <c r="M82" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="N82">
         <v>0</v>
       </c>
       <c r="O82"/>
       <c r="P82"/>
       <c r="Q82" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="R82" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="S82" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="T82" t="s">
         <v>44</v>
       </c>
       <c r="U82" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="V82"/>
       <c r="W82" t="s">
         <v>46</v>
       </c>
       <c r="X82" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
     </row>
     <row r="83" spans="1:24">
       <c r="A83">
         <v>50164</v>
       </c>
       <c r="B83" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="C83" t="s">
         <v>57</v>
       </c>
       <c r="D83" t="s">
         <v>107</v>
       </c>
       <c r="E83" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="F83" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="G83"/>
       <c r="H83"/>
       <c r="I83"/>
       <c r="J83" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="K83"/>
       <c r="L83">
         <v>1998</v>
       </c>
       <c r="M83">
         <v>26</v>
       </c>
       <c r="N83"/>
       <c r="O83" t="s">
         <v>63</v>
       </c>
       <c r="P83" t="s">
         <v>64</v>
       </c>
       <c r="Q83" t="s">
+        <v>653</v>
+      </c>
+      <c r="R83" t="s">
+        <v>654</v>
+      </c>
+      <c r="S83" t="s">
         <v>655</v>
       </c>
-      <c r="R83" t="s">
+      <c r="T83" t="s">
+        <v>566</v>
+      </c>
+      <c r="U83" t="s">
         <v>656</v>
-      </c>
-[...7 lines deleted...]
-        <v>658</v>
       </c>
       <c r="V83"/>
       <c r="W83" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="X83" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
     </row>
     <row r="84" spans="1:24">
       <c r="A84">
         <v>50165</v>
       </c>
       <c r="B84" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="C84" t="s">
         <v>57</v>
       </c>
       <c r="D84" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="E84" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F84" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
       <c r="G84"/>
       <c r="H84"/>
       <c r="I84" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="J84" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="K84"/>
       <c r="L84">
         <v>2003</v>
       </c>
       <c r="M84" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="N84">
         <v>0</v>
       </c>
       <c r="O84"/>
       <c r="P84"/>
       <c r="Q84" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R84" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="S84" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="T84" t="s">
         <v>44</v>
       </c>
       <c r="U84" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="V84"/>
       <c r="W84" t="s">
         <v>46</v>
       </c>
       <c r="X84" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
     </row>
     <row r="85" spans="1:24">
       <c r="A85">
         <v>50166</v>
       </c>
       <c r="B85" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="C85" t="s">
         <v>57</v>
       </c>
       <c r="D85" t="s">
         <v>107</v>
       </c>
       <c r="E85"/>
       <c r="F85" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
       <c r="G85"/>
       <c r="H85"/>
       <c r="I85" t="s">
         <v>76</v>
       </c>
       <c r="J85"/>
       <c r="K85"/>
       <c r="L85">
         <v>1950</v>
       </c>
       <c r="M85" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="N85">
         <v>0</v>
       </c>
       <c r="O85"/>
       <c r="P85"/>
       <c r="Q85" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="R85" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="S85" t="s">
         <v>43</v>
       </c>
       <c r="T85" t="s">
         <v>44</v>
       </c>
       <c r="U85" t="s">
-        <v>672</v>
+        <v>670</v>
       </c>
       <c r="V85"/>
       <c r="W85" t="s">
         <v>46</v>
       </c>
       <c r="X85" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
     </row>
     <row r="86" spans="1:24">
       <c r="A86">
         <v>50167</v>
       </c>
       <c r="B86" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="C86" t="s">
         <v>57</v>
       </c>
       <c r="D86" t="s">
         <v>107</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="G86"/>
       <c r="H86"/>
       <c r="I86" t="s">
         <v>76</v>
       </c>
       <c r="J86" t="s">
         <v>89</v>
       </c>
       <c r="K86"/>
       <c r="L86">
         <v>1982</v>
       </c>
       <c r="M86" t="s">
-        <v>633</v>
+        <v>631</v>
       </c>
       <c r="N86">
         <v>0</v>
       </c>
       <c r="O86"/>
       <c r="P86"/>
       <c r="Q86" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="R86" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="S86" t="s">
         <v>114</v>
       </c>
       <c r="T86" t="s">
         <v>44</v>
       </c>
       <c r="U86" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
       <c r="V86"/>
       <c r="W86" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="X86" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
     </row>
     <row r="87" spans="1:24">
       <c r="A87">
         <v>50169</v>
       </c>
       <c r="B87" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="C87" t="s">
         <v>57</v>
       </c>
       <c r="D87" t="s">
         <v>107</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="G87"/>
       <c r="H87"/>
       <c r="I87"/>
       <c r="J87"/>
       <c r="K87"/>
       <c r="L87">
         <v>0</v>
       </c>
       <c r="M87">
         <v>0</v>
       </c>
       <c r="N87">
         <v>0</v>
       </c>
       <c r="O87"/>
       <c r="P87"/>
       <c r="Q87" t="s">
         <v>65</v>
       </c>
       <c r="R87" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="S87" t="s">
         <v>43</v>
       </c>
       <c r="T87" t="s">
         <v>44</v>
       </c>
       <c r="U87" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="V87"/>
       <c r="W87" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="X87" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="88" spans="1:24">
       <c r="A88">
         <v>50170</v>
       </c>
       <c r="B88" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="C88" t="s">
         <v>57</v>
       </c>
       <c r="D88" t="s">
         <v>49</v>
       </c>
       <c r="E88" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F88" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="G88"/>
       <c r="H88"/>
       <c r="I88"/>
       <c r="J88"/>
       <c r="K88"/>
       <c r="L88">
         <v>0</v>
       </c>
       <c r="M88">
         <v>0</v>
       </c>
       <c r="N88">
         <v>0</v>
       </c>
       <c r="O88"/>
       <c r="P88"/>
       <c r="Q88" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="R88" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="S88" t="s">
         <v>114</v>
       </c>
       <c r="T88" t="s">
         <v>44</v>
       </c>
       <c r="U88" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="V88"/>
       <c r="W88" t="s">
         <v>46</v>
       </c>
       <c r="X88" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
     </row>
     <row r="89" spans="1:24">
       <c r="A89">
         <v>50171</v>
       </c>
       <c r="B89" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="C89" t="s">
         <v>57</v>
       </c>
       <c r="D89" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="E89" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="F89" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="G89"/>
       <c r="H89"/>
       <c r="I89" t="s">
         <v>76</v>
       </c>
       <c r="J89" t="s">
         <v>89</v>
       </c>
       <c r="K89"/>
       <c r="L89">
         <v>1969</v>
       </c>
       <c r="M89" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="N89">
         <v>0</v>
       </c>
       <c r="O89"/>
       <c r="P89"/>
       <c r="Q89" t="s">
+        <v>217</v>
+      </c>
+      <c r="R89" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="S89" t="s">
         <v>114</v>
       </c>
       <c r="T89" t="s">
         <v>44</v>
       </c>
       <c r="U89" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="V89"/>
       <c r="W89" t="s">
         <v>46</v>
       </c>
       <c r="X89" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="90" spans="1:24">
       <c r="A90">
         <v>50172</v>
       </c>
       <c r="B90" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="C90" t="s">
         <v>57</v>
       </c>
       <c r="D90" t="s">
         <v>107</v>
       </c>
       <c r="E90" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="F90" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="G90"/>
       <c r="H90"/>
       <c r="I90" t="s">
         <v>76</v>
       </c>
       <c r="J90" t="s">
         <v>89</v>
       </c>
       <c r="K90"/>
       <c r="L90">
         <v>1985</v>
       </c>
       <c r="M90" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="N90">
         <v>0</v>
       </c>
       <c r="O90"/>
       <c r="P90"/>
       <c r="Q90" t="s">
         <v>112</v>
       </c>
       <c r="R90" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="S90" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="T90" t="s">
         <v>44</v>
       </c>
       <c r="U90" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
       <c r="V90"/>
       <c r="W90" t="s">
         <v>46</v>
       </c>
       <c r="X90" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
     </row>
     <row r="91" spans="1:24">
       <c r="A91">
         <v>50175</v>
       </c>
       <c r="B91" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="C91" t="s">
         <v>57</v>
       </c>
       <c r="D91" t="s">
         <v>95</v>
       </c>
       <c r="E91" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="F91" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="G91"/>
       <c r="H91"/>
       <c r="I91" t="s">
         <v>76</v>
       </c>
       <c r="J91" t="s">
         <v>89</v>
       </c>
       <c r="K91"/>
       <c r="L91">
         <v>2002</v>
       </c>
       <c r="M91" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="N91">
         <v>0</v>
       </c>
       <c r="O91"/>
       <c r="P91"/>
       <c r="Q91"/>
       <c r="R91"/>
       <c r="S91" t="s">
         <v>136</v>
       </c>
       <c r="T91" t="s">
         <v>44</v>
       </c>
       <c r="U91" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="V91"/>
       <c r="W91" t="s">
         <v>46</v>
       </c>
       <c r="X91" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
     </row>
     <row r="92" spans="1:24">
       <c r="A92">
         <v>50176</v>
       </c>
       <c r="B92" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="C92" t="s">
         <v>57</v>
       </c>
       <c r="D92" t="s">
         <v>124</v>
       </c>
       <c r="E92" t="s">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="F92" t="s">
-        <v>710</v>
+        <v>708</v>
       </c>
       <c r="G92"/>
       <c r="H92"/>
       <c r="I92" t="s">
         <v>76</v>
       </c>
       <c r="J92" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="K92"/>
       <c r="L92">
         <v>1972</v>
       </c>
       <c r="M92" t="s">
-        <v>712</v>
+        <v>710</v>
       </c>
       <c r="N92">
         <v>0</v>
       </c>
       <c r="O92"/>
       <c r="P92"/>
       <c r="Q92" t="s">
-        <v>713</v>
+        <v>711</v>
       </c>
       <c r="R92" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="S92" t="s">
         <v>114</v>
       </c>
       <c r="T92" t="s">
         <v>44</v>
       </c>
       <c r="U92" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
       <c r="V92"/>
       <c r="W92" t="s">
         <v>46</v>
       </c>
       <c r="X92" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
     </row>
     <row r="93" spans="1:24">
       <c r="A93">
         <v>50177</v>
       </c>
       <c r="B93" t="s">
-        <v>717</v>
+        <v>715</v>
       </c>
       <c r="C93" t="s">
         <v>57</v>
       </c>
       <c r="D93" t="s">
         <v>124</v>
       </c>
       <c r="E93" t="s">
         <v>85</v>
       </c>
       <c r="F93" t="s">
-        <v>718</v>
+        <v>716</v>
       </c>
       <c r="G93"/>
       <c r="H93"/>
       <c r="I93" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="J93" t="s">
         <v>120</v>
       </c>
       <c r="K93"/>
       <c r="L93">
         <v>1993</v>
       </c>
       <c r="M93" t="s">
-        <v>719</v>
+        <v>717</v>
       </c>
       <c r="N93">
         <v>0</v>
       </c>
       <c r="O93"/>
       <c r="P93"/>
       <c r="Q93" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="R93" t="s">
-        <v>720</v>
+        <v>718</v>
       </c>
       <c r="S93" t="s">
         <v>136</v>
       </c>
       <c r="T93" t="s">
         <v>44</v>
       </c>
       <c r="U93" t="s">
-        <v>721</v>
+        <v>719</v>
       </c>
       <c r="V93"/>
       <c r="W93" t="s">
         <v>46</v>
       </c>
       <c r="X93" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
     </row>
     <row r="94" spans="1:24">
       <c r="A94">
         <v>50178</v>
       </c>
       <c r="B94" t="s">
-        <v>723</v>
+        <v>721</v>
       </c>
       <c r="C94" t="s">
         <v>57</v>
       </c>
       <c r="D94" t="s">
         <v>107</v>
       </c>
       <c r="E94" t="s">
         <v>106</v>
       </c>
       <c r="F94" t="s">
-        <v>724</v>
+        <v>722</v>
       </c>
       <c r="G94"/>
       <c r="H94"/>
       <c r="I94" t="s">
         <v>76</v>
       </c>
       <c r="J94" t="s">
         <v>89</v>
       </c>
       <c r="K94"/>
       <c r="L94">
         <v>1981</v>
       </c>
       <c r="M94" t="s">
-        <v>725</v>
+        <v>723</v>
       </c>
       <c r="N94">
         <v>0</v>
       </c>
       <c r="O94"/>
       <c r="P94"/>
       <c r="Q94" t="s">
-        <v>726</v>
+        <v>724</v>
       </c>
       <c r="R94" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
       <c r="S94" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="T94" t="s">
         <v>44</v>
       </c>
       <c r="U94" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="V94"/>
       <c r="W94" t="s">
         <v>46</v>
       </c>
       <c r="X94" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
     </row>
     <row r="95" spans="1:24">
       <c r="A95">
         <v>50179</v>
       </c>
       <c r="B95" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="C95" t="s">
         <v>57</v>
       </c>
       <c r="D95" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="E95" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="F95" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="G95"/>
       <c r="H95"/>
       <c r="I95" t="s">
         <v>76</v>
       </c>
       <c r="J95" t="s">
         <v>89</v>
       </c>
       <c r="K95"/>
       <c r="L95">
         <v>1992</v>
       </c>
       <c r="M95" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="N95">
         <v>0</v>
       </c>
       <c r="O95"/>
       <c r="P95"/>
       <c r="Q95"/>
       <c r="R95"/>
       <c r="S95" t="s">
         <v>136</v>
       </c>
       <c r="T95" t="s">
         <v>44</v>
       </c>
       <c r="U95" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="V95"/>
       <c r="W95" t="s">
         <v>46</v>
       </c>
       <c r="X95" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="96" spans="1:24">
       <c r="A96">
         <v>50180</v>
       </c>
       <c r="B96" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="C96" t="s">
         <v>57</v>
       </c>
       <c r="D96" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="E96" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F96" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
       <c r="G96"/>
       <c r="H96"/>
       <c r="I96" t="s">
         <v>39</v>
       </c>
       <c r="J96" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="K96"/>
       <c r="L96">
         <v>1998</v>
       </c>
       <c r="M96" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="N96">
         <v>0</v>
       </c>
       <c r="O96"/>
       <c r="P96"/>
       <c r="Q96" t="s">
         <v>65</v>
       </c>
       <c r="R96" t="s">
         <v>127</v>
       </c>
       <c r="S96" t="s">
         <v>136</v>
       </c>
       <c r="T96" t="s">
         <v>44</v>
       </c>
       <c r="U96" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="V96"/>
       <c r="W96" t="s">
         <v>46</v>
       </c>
       <c r="X96" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="97" spans="1:24">
       <c r="A97">
         <v>50181</v>
       </c>
       <c r="B97" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="C97" t="s">
         <v>57</v>
       </c>
       <c r="D97" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="G97"/>
       <c r="H97"/>
       <c r="I97" t="s">
         <v>76</v>
       </c>
       <c r="J97" t="s">
         <v>89</v>
       </c>
       <c r="K97"/>
       <c r="L97">
         <v>1996</v>
       </c>
       <c r="M97" t="s">
         <v>111</v>
       </c>
       <c r="N97">
         <v>0</v>
       </c>
       <c r="O97"/>
       <c r="P97"/>
       <c r="Q97"/>
       <c r="R97"/>
       <c r="S97" t="s">
         <v>43</v>
       </c>
       <c r="T97" t="s">
         <v>44</v>
       </c>
       <c r="U97" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="V97"/>
       <c r="W97" t="s">
         <v>46</v>
       </c>
       <c r="X97" t="s">
-        <v>745</v>
+        <v>743</v>
       </c>
     </row>
     <row r="98" spans="1:24">
       <c r="A98">
         <v>50182</v>
       </c>
       <c r="B98" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="C98" t="s">
         <v>57</v>
       </c>
       <c r="D98" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="E98" t="s">
-        <v>747</v>
+        <v>745</v>
       </c>
       <c r="F98" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
       <c r="G98"/>
       <c r="H98"/>
       <c r="I98" t="s">
         <v>76</v>
       </c>
       <c r="J98" t="s">
         <v>89</v>
       </c>
       <c r="K98"/>
       <c r="L98">
         <v>1978</v>
       </c>
       <c r="M98" t="s">
-        <v>749</v>
+        <v>747</v>
       </c>
       <c r="N98">
         <v>0</v>
       </c>
       <c r="O98"/>
       <c r="P98"/>
       <c r="Q98" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="R98" t="s">
-        <v>750</v>
+        <v>748</v>
       </c>
       <c r="S98" t="s">
         <v>114</v>
       </c>
       <c r="T98" t="s">
         <v>44</v>
       </c>
       <c r="U98" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="V98"/>
       <c r="W98" t="s">
         <v>46</v>
       </c>
       <c r="X98" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
     </row>
     <row r="99" spans="1:24">
       <c r="A99">
         <v>50185</v>
       </c>
       <c r="B99" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
       <c r="C99" t="s">
         <v>57</v>
       </c>
       <c r="D99" t="s">
         <v>107</v>
       </c>
       <c r="E99"/>
       <c r="F99" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="G99"/>
       <c r="H99"/>
       <c r="I99" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="J99" t="s">
         <v>89</v>
       </c>
       <c r="K99"/>
       <c r="L99">
         <v>2014</v>
       </c>
       <c r="M99" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
       <c r="N99">
         <v>0</v>
       </c>
       <c r="O99"/>
       <c r="P99"/>
       <c r="Q99" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="R99" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="S99" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="T99" t="s">
         <v>44</v>
       </c>
       <c r="U99" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="V99"/>
       <c r="W99" t="s">
         <v>46</v>
       </c>
       <c r="X99" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="100" spans="1:24">
       <c r="A100">
         <v>50186</v>
       </c>
       <c r="B100" t="s">
-        <v>760</v>
+        <v>758</v>
       </c>
       <c r="C100" t="s">
         <v>57</v>
       </c>
       <c r="D100" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="E100"/>
       <c r="F100" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="G100"/>
       <c r="H100"/>
       <c r="I100" t="s">
         <v>76</v>
       </c>
       <c r="J100" t="s">
         <v>89</v>
       </c>
       <c r="K100"/>
       <c r="L100">
         <v>1961</v>
       </c>
       <c r="M100" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="N100">
         <v>0</v>
       </c>
       <c r="O100"/>
       <c r="P100"/>
       <c r="Q100" t="s">
         <v>112</v>
       </c>
       <c r="R100" t="s">
-        <v>762</v>
+        <v>760</v>
       </c>
       <c r="S100" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="T100" t="s">
         <v>44</v>
       </c>
       <c r="U100" t="s">
-        <v>763</v>
+        <v>761</v>
       </c>
       <c r="V100"/>
       <c r="W100" t="s">
         <v>46</v>
       </c>
       <c r="X100" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
     </row>
     <row r="101" spans="1:24">
       <c r="A101">
         <v>50187</v>
       </c>
       <c r="B101" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="C101" t="s">
         <v>57</v>
       </c>
       <c r="D101" t="s">
         <v>124</v>
       </c>
       <c r="E101" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="F101" t="s">
-        <v>767</v>
+        <v>765</v>
       </c>
       <c r="G101"/>
       <c r="H101"/>
       <c r="I101" t="s">
         <v>76</v>
       </c>
       <c r="J101" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="K101"/>
       <c r="L101">
         <v>1950</v>
       </c>
       <c r="M101" t="s">
         <v>100</v>
       </c>
       <c r="N101">
         <v>0</v>
       </c>
       <c r="O101"/>
       <c r="P101"/>
       <c r="Q101" t="s">
         <v>112</v>
       </c>
       <c r="R101" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="S101" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="T101" t="s">
         <v>44</v>
       </c>
       <c r="U101" t="s">
-        <v>769</v>
+        <v>767</v>
       </c>
       <c r="V101"/>
       <c r="W101" t="s">
         <v>46</v>
       </c>
       <c r="X101" t="s">
-        <v>770</v>
+        <v>768</v>
       </c>
     </row>
     <row r="102" spans="1:24">
       <c r="A102">
         <v>50188</v>
       </c>
       <c r="B102" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
       <c r="C102" t="s">
         <v>57</v>
       </c>
       <c r="D102" t="s">
         <v>124</v>
       </c>
       <c r="E102" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
       <c r="F102" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
       <c r="G102"/>
       <c r="H102"/>
       <c r="I102"/>
       <c r="J102"/>
       <c r="K102"/>
       <c r="L102">
         <v>0</v>
       </c>
       <c r="M102">
         <v>0</v>
       </c>
       <c r="N102">
         <v>0</v>
       </c>
       <c r="O102"/>
       <c r="P102"/>
       <c r="Q102" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="R102" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="S102" t="s">
         <v>136</v>
       </c>
       <c r="T102" t="s">
         <v>44</v>
       </c>
       <c r="U102" t="s">
-        <v>776</v>
+        <v>774</v>
       </c>
       <c r="V102"/>
       <c r="W102" t="s">
         <v>46</v>
       </c>
       <c r="X102" t="s">
-        <v>777</v>
+        <v>775</v>
       </c>
     </row>
     <row r="103" spans="1:24">
       <c r="A103">
         <v>50189</v>
       </c>
       <c r="B103" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
       <c r="C103" t="s">
         <v>57</v>
       </c>
       <c r="D103" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="E103"/>
       <c r="F103" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="G103"/>
       <c r="H103"/>
       <c r="I103" t="s">
         <v>76</v>
       </c>
       <c r="J103" t="s">
         <v>89</v>
       </c>
       <c r="K103"/>
       <c r="L103">
         <v>1997</v>
       </c>
       <c r="M103" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="N103">
         <v>0</v>
       </c>
       <c r="O103"/>
       <c r="P103"/>
       <c r="Q103" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="R103" t="s">
-        <v>781</v>
+        <v>779</v>
       </c>
       <c r="S103" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="T103" t="s">
         <v>44</v>
       </c>
       <c r="U103" t="s">
-        <v>782</v>
+        <v>780</v>
       </c>
       <c r="V103"/>
       <c r="W103" t="s">
         <v>46</v>
       </c>
       <c r="X103" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
     </row>
     <row r="104" spans="1:24">
       <c r="A104">
         <v>50190</v>
       </c>
       <c r="B104" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="C104" t="s">
         <v>57</v>
       </c>
       <c r="D104" t="s">
-        <v>747</v>
+        <v>745</v>
       </c>
       <c r="E104"/>
       <c r="F104" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="G104"/>
       <c r="H104"/>
       <c r="I104"/>
       <c r="J104"/>
       <c r="K104"/>
       <c r="L104">
         <v>0</v>
       </c>
       <c r="M104">
         <v>0</v>
       </c>
       <c r="N104">
         <v>0</v>
       </c>
       <c r="O104"/>
       <c r="P104"/>
       <c r="Q104" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="R104" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="S104" t="s">
         <v>43</v>
       </c>
       <c r="T104" t="s">
         <v>44</v>
       </c>
       <c r="U104" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="V104"/>
       <c r="W104" t="s">
         <v>46</v>
       </c>
       <c r="X104" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
     </row>
     <row r="105" spans="1:24">
       <c r="A105">
         <v>50191</v>
       </c>
       <c r="B105" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="C105" t="s">
         <v>57</v>
       </c>
       <c r="D105" t="s">
         <v>73</v>
       </c>
       <c r="E105" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="F105" t="s">
-        <v>790</v>
+        <v>788</v>
       </c>
       <c r="G105"/>
       <c r="H105"/>
       <c r="I105"/>
       <c r="J105"/>
       <c r="K105"/>
       <c r="L105">
         <v>0</v>
       </c>
       <c r="M105">
         <v>0</v>
       </c>
       <c r="N105">
         <v>0</v>
       </c>
       <c r="O105"/>
       <c r="P105"/>
       <c r="Q105" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="R105" t="s">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="S105" t="s">
         <v>136</v>
       </c>
       <c r="T105" t="s">
         <v>44</v>
       </c>
       <c r="U105" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="V105"/>
       <c r="W105" t="s">
         <v>46</v>
       </c>
       <c r="X105" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
     </row>
     <row r="106" spans="1:24">
       <c r="A106">
         <v>50192</v>
       </c>
       <c r="B106" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="C106" t="s">
         <v>36</v>
       </c>
       <c r="D106" t="s">
         <v>124</v>
       </c>
       <c r="E106" t="s">
         <v>85</v>
       </c>
       <c r="F106" t="s">
-        <v>795</v>
+        <v>793</v>
       </c>
       <c r="G106"/>
       <c r="H106"/>
       <c r="I106" t="s">
         <v>76</v>
       </c>
       <c r="J106"/>
       <c r="K106"/>
       <c r="L106">
         <v>1950</v>
       </c>
       <c r="M106" t="s">
         <v>100</v>
       </c>
       <c r="N106">
         <v>2019</v>
       </c>
       <c r="O106"/>
       <c r="P106"/>
       <c r="Q106" t="s">
         <v>65</v>
       </c>
       <c r="R106" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="S106" t="s">
         <v>136</v>
       </c>
       <c r="T106" t="s">
         <v>44</v>
       </c>
       <c r="U106" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="V106"/>
       <c r="W106" t="s">
         <v>46</v>
       </c>
       <c r="X106" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
     </row>
     <row r="107" spans="1:24">
       <c r="A107">
         <v>50193</v>
       </c>
       <c r="B107" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="C107" t="s">
         <v>57</v>
       </c>
       <c r="D107" t="s">
         <v>49</v>
       </c>
       <c r="E107"/>
       <c r="F107" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="G107"/>
       <c r="H107"/>
       <c r="I107" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="J107" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="K107"/>
       <c r="L107">
         <v>2013</v>
       </c>
       <c r="M107" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="N107"/>
       <c r="O107" t="s">
         <v>63</v>
       </c>
       <c r="P107" t="s">
+        <v>801</v>
+      </c>
+      <c r="Q107" t="s">
+        <v>802</v>
+      </c>
+      <c r="R107" t="s">
+        <v>773</v>
+      </c>
+      <c r="S107" t="s">
         <v>803</v>
-      </c>
-[...7 lines deleted...]
-        <v>805</v>
       </c>
       <c r="T107" t="s">
         <v>44</v>
       </c>
       <c r="U107" t="s">
-        <v>806</v>
+        <v>804</v>
       </c>
       <c r="V107"/>
       <c r="W107" t="s">
-        <v>807</v>
+        <v>805</v>
       </c>
       <c r="X107" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
     </row>
     <row r="108" spans="1:24">
       <c r="A108">
         <v>50194</v>
       </c>
       <c r="B108" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="C108" t="s">
         <v>57</v>
       </c>
       <c r="D108" t="s">
-        <v>747</v>
+        <v>745</v>
       </c>
       <c r="E108" t="s">
         <v>124</v>
       </c>
       <c r="F108" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="G108"/>
       <c r="H108"/>
       <c r="I108" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="J108" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
       <c r="K108"/>
       <c r="L108">
         <v>1991</v>
       </c>
       <c r="M108" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="N108">
         <v>0</v>
       </c>
       <c r="O108"/>
       <c r="P108"/>
       <c r="Q108"/>
       <c r="R108"/>
       <c r="S108" t="s">
         <v>136</v>
       </c>
       <c r="T108" t="s">
         <v>44</v>
       </c>
       <c r="U108" t="s">
-        <v>813</v>
+        <v>811</v>
       </c>
       <c r="V108"/>
       <c r="W108" t="s">
         <v>46</v>
       </c>
       <c r="X108" t="s">
-        <v>814</v>
+        <v>812</v>
       </c>
     </row>
     <row r="109" spans="1:24">
       <c r="A109">
         <v>50195</v>
       </c>
       <c r="B109" t="s">
-        <v>815</v>
+        <v>813</v>
       </c>
       <c r="C109" t="s">
         <v>57</v>
       </c>
       <c r="D109" t="s">
-        <v>747</v>
+        <v>745</v>
       </c>
       <c r="E109" t="s">
         <v>124</v>
       </c>
       <c r="F109" t="s">
-        <v>816</v>
+        <v>814</v>
       </c>
       <c r="G109"/>
       <c r="H109"/>
       <c r="I109" t="s">
-        <v>817</v>
+        <v>815</v>
       </c>
       <c r="J109" t="s">
-        <v>818</v>
+        <v>816</v>
       </c>
       <c r="K109"/>
       <c r="L109">
         <v>1955</v>
       </c>
       <c r="M109" t="s">
-        <v>819</v>
+        <v>817</v>
       </c>
       <c r="N109">
         <v>0</v>
       </c>
       <c r="O109"/>
       <c r="P109"/>
       <c r="Q109" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="R109" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="S109" t="s">
         <v>114</v>
       </c>
       <c r="T109" t="s">
         <v>44</v>
       </c>
       <c r="U109" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="V109"/>
       <c r="W109" t="s">
         <v>46</v>
       </c>
       <c r="X109" t="s">
-        <v>821</v>
+        <v>819</v>
       </c>
     </row>
     <row r="110" spans="1:24">
       <c r="A110">
         <v>50196</v>
       </c>
       <c r="B110" t="s">
-        <v>822</v>
+        <v>820</v>
       </c>
       <c r="C110" t="s">
         <v>57</v>
       </c>
       <c r="D110" t="s">
-        <v>823</v>
+        <v>821</v>
       </c>
       <c r="E110"/>
       <c r="F110" t="s">
-        <v>824</v>
+        <v>822</v>
       </c>
       <c r="G110"/>
       <c r="H110"/>
       <c r="I110" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="J110" t="s">
         <v>89</v>
       </c>
       <c r="K110"/>
       <c r="L110">
         <v>1988</v>
       </c>
       <c r="M110" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="N110">
         <v>0</v>
       </c>
       <c r="O110"/>
       <c r="P110"/>
       <c r="Q110" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R110" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="S110" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="T110" t="s">
         <v>44</v>
       </c>
       <c r="U110" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
       <c r="V110"/>
       <c r="W110" t="s">
         <v>46</v>
       </c>
       <c r="X110" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
     </row>
     <row r="111" spans="1:24">
       <c r="A111">
         <v>50197</v>
       </c>
       <c r="B111" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
       <c r="C111" t="s">
         <v>57</v>
       </c>
       <c r="D111" t="s">
-        <v>747</v>
+        <v>745</v>
       </c>
       <c r="E111" t="s">
-        <v>829</v>
+        <v>827</v>
       </c>
       <c r="F111" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="G111"/>
       <c r="H111"/>
       <c r="I111" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="J111" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="K111"/>
       <c r="L111">
         <v>1980</v>
       </c>
       <c r="M111" t="s">
-        <v>832</v>
+        <v>830</v>
       </c>
       <c r="N111">
         <v>0</v>
       </c>
       <c r="O111"/>
       <c r="P111"/>
       <c r="Q111" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="R111" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="S111" t="s">
         <v>114</v>
       </c>
       <c r="T111" t="s">
         <v>44</v>
       </c>
       <c r="U111" t="s">
-        <v>835</v>
+        <v>833</v>
       </c>
       <c r="V111"/>
       <c r="W111" t="s">
         <v>46</v>
       </c>
       <c r="X111" t="s">
-        <v>836</v>
+        <v>834</v>
       </c>
     </row>
     <row r="112" spans="1:24">
       <c r="A112">
         <v>50198</v>
       </c>
       <c r="B112" t="s">
-        <v>837</v>
+        <v>835</v>
       </c>
       <c r="C112" t="s">
         <v>57</v>
       </c>
       <c r="D112" t="s">
         <v>124</v>
       </c>
       <c r="E112" t="s">
-        <v>838</v>
+        <v>836</v>
       </c>
       <c r="F112" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="G112"/>
       <c r="H112"/>
       <c r="I112" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="J112" t="s">
-        <v>841</v>
+        <v>839</v>
       </c>
       <c r="K112"/>
       <c r="L112">
         <v>1988</v>
       </c>
       <c r="M112" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="N112">
         <v>0</v>
       </c>
       <c r="O112"/>
       <c r="P112"/>
       <c r="Q112" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="R112" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="S112" t="s">
         <v>136</v>
       </c>
       <c r="T112" t="s">
         <v>44</v>
       </c>
       <c r="U112" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
       <c r="V112"/>
       <c r="W112" t="s">
         <v>46</v>
       </c>
       <c r="X112" t="s">
-        <v>844</v>
+        <v>842</v>
       </c>
     </row>
     <row r="113" spans="1:24">
       <c r="A113">
         <v>50199</v>
       </c>
       <c r="B113" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="C113" t="s">
         <v>57</v>
       </c>
       <c r="D113" t="s">
+        <v>844</v>
+      </c>
+      <c r="E113" t="s">
+        <v>845</v>
+      </c>
+      <c r="F113" t="s">
         <v>846</v>
-      </c>
-[...4 lines deleted...]
-        <v>848</v>
       </c>
       <c r="G113"/>
       <c r="H113"/>
       <c r="I113" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
       <c r="J113" t="s">
-        <v>850</v>
+        <v>848</v>
       </c>
       <c r="K113"/>
       <c r="L113">
         <v>2011</v>
       </c>
       <c r="M113" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="N113">
         <v>0</v>
       </c>
       <c r="O113"/>
       <c r="P113"/>
       <c r="Q113" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="R113" t="s">
-        <v>851</v>
+        <v>849</v>
       </c>
       <c r="S113" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="T113" t="s">
         <v>44</v>
       </c>
       <c r="U113" t="s">
-        <v>852</v>
+        <v>850</v>
       </c>
       <c r="V113"/>
       <c r="W113" t="s">
         <v>46</v>
       </c>
       <c r="X113" t="s">
-        <v>853</v>
+        <v>851</v>
       </c>
     </row>
     <row r="114" spans="1:24">
       <c r="A114">
         <v>50200</v>
       </c>
       <c r="B114" t="s">
-        <v>854</v>
+        <v>852</v>
       </c>
       <c r="C114" t="s">
         <v>57</v>
       </c>
       <c r="D114" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="E114" t="s">
-        <v>855</v>
+        <v>853</v>
       </c>
       <c r="F114" t="s">
-        <v>856</v>
+        <v>854</v>
       </c>
       <c r="G114"/>
       <c r="H114"/>
       <c r="I114" t="s">
         <v>39</v>
       </c>
       <c r="J114" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="K114"/>
       <c r="L114">
         <v>2015</v>
       </c>
       <c r="M114" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="N114">
         <v>0</v>
       </c>
       <c r="O114"/>
       <c r="P114"/>
       <c r="Q114" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="R114" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="S114" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="T114" t="s">
         <v>44</v>
       </c>
       <c r="U114" t="s">
-        <v>859</v>
+        <v>857</v>
       </c>
       <c r="V114"/>
       <c r="W114" t="s">
         <v>46</v>
       </c>
       <c r="X114" t="s">
-        <v>860</v>
+        <v>858</v>
       </c>
     </row>
     <row r="115" spans="1:24">
       <c r="A115">
         <v>50201</v>
       </c>
       <c r="B115" t="s">
-        <v>861</v>
+        <v>859</v>
       </c>
       <c r="C115" t="s">
         <v>57</v>
       </c>
       <c r="D115" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="E115"/>
       <c r="F115" t="s">
-        <v>862</v>
+        <v>860</v>
       </c>
       <c r="G115"/>
       <c r="H115"/>
       <c r="I115" t="s">
         <v>39</v>
       </c>
       <c r="J115" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="K115"/>
       <c r="L115">
         <v>2015</v>
       </c>
       <c r="M115" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="N115">
         <v>0</v>
       </c>
       <c r="O115"/>
       <c r="P115"/>
       <c r="Q115"/>
       <c r="R115"/>
       <c r="S115" t="s">
         <v>136</v>
       </c>
       <c r="T115" t="s">
         <v>44</v>
       </c>
       <c r="U115" t="s">
-        <v>863</v>
+        <v>861</v>
       </c>
       <c r="V115"/>
       <c r="W115" t="s">
         <v>46</v>
       </c>
       <c r="X115" t="s">
-        <v>864</v>
+        <v>862</v>
       </c>
     </row>
     <row r="116" spans="1:24">
       <c r="A116">
         <v>50202</v>
       </c>
       <c r="B116" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="C116" t="s">
         <v>57</v>
       </c>
       <c r="D116" t="s">
         <v>124</v>
       </c>
       <c r="E116"/>
       <c r="F116" t="s">
-        <v>866</v>
+        <v>864</v>
       </c>
       <c r="G116"/>
       <c r="H116"/>
       <c r="I116" t="s">
         <v>76</v>
       </c>
       <c r="J116" t="s">
         <v>89</v>
       </c>
       <c r="K116"/>
       <c r="L116">
         <v>2017</v>
       </c>
       <c r="M116" t="s">
         <v>90</v>
       </c>
       <c r="N116">
         <v>0</v>
       </c>
       <c r="O116"/>
       <c r="P116"/>
       <c r="Q116" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="R116" t="s">
-        <v>867</v>
+        <v>865</v>
       </c>
       <c r="S116" t="s">
         <v>114</v>
       </c>
       <c r="T116" t="s">
         <v>44</v>
       </c>
       <c r="U116" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="V116"/>
       <c r="W116" t="s">
         <v>46</v>
       </c>
       <c r="X116" t="s">
-        <v>869</v>
+        <v>867</v>
       </c>
     </row>
     <row r="117" spans="1:24">
       <c r="A117">
         <v>50204</v>
       </c>
       <c r="B117" t="s">
-        <v>870</v>
+        <v>868</v>
       </c>
       <c r="C117" t="s">
         <v>57</v>
       </c>
       <c r="D117" t="s">
         <v>107</v>
       </c>
       <c r="E117" t="s">
-        <v>871</v>
+        <v>869</v>
       </c>
       <c r="F117" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="G117"/>
       <c r="H117"/>
       <c r="I117"/>
       <c r="J117"/>
       <c r="K117"/>
       <c r="L117">
         <v>0</v>
       </c>
       <c r="M117">
         <v>0</v>
       </c>
       <c r="N117">
         <v>0</v>
       </c>
       <c r="O117"/>
       <c r="P117"/>
       <c r="Q117" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="R117" t="s">
-        <v>874</v>
+        <v>872</v>
       </c>
       <c r="S117" t="s">
         <v>114</v>
       </c>
       <c r="T117" t="s">
         <v>44</v>
       </c>
       <c r="U117" t="s">
-        <v>875</v>
+        <v>873</v>
       </c>
       <c r="V117"/>
       <c r="W117" t="s">
         <v>46</v>
       </c>
       <c r="X117" t="s">
-        <v>876</v>
+        <v>874</v>
       </c>
     </row>
     <row r="118" spans="1:24">
       <c r="A118">
         <v>50205</v>
       </c>
       <c r="B118" t="s">
-        <v>877</v>
+        <v>875</v>
       </c>
       <c r="C118" t="s">
         <v>57</v>
       </c>
       <c r="D118" t="s">
         <v>107</v>
       </c>
       <c r="E118"/>
       <c r="F118" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="G118"/>
       <c r="H118"/>
       <c r="I118"/>
       <c r="J118"/>
       <c r="K118"/>
       <c r="L118">
         <v>0</v>
       </c>
       <c r="M118">
         <v>0</v>
       </c>
       <c r="N118">
         <v>0</v>
       </c>
       <c r="O118"/>
       <c r="P118"/>
       <c r="Q118" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="R118" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
       <c r="S118" t="s">
         <v>114</v>
       </c>
       <c r="T118" t="s">
         <v>44</v>
       </c>
       <c r="U118" t="s">
-        <v>880</v>
+        <v>878</v>
       </c>
       <c r="V118"/>
       <c r="W118" t="s">
         <v>46</v>
       </c>
       <c r="X118" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
     </row>
     <row r="119" spans="1:24">
       <c r="A119">
         <v>50206</v>
       </c>
       <c r="B119" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="C119" t="s">
         <v>57</v>
       </c>
       <c r="D119" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="E119"/>
       <c r="F119" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
       <c r="G119"/>
       <c r="H119"/>
       <c r="I119" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="J119"/>
       <c r="K119"/>
       <c r="L119">
         <v>2000</v>
       </c>
       <c r="M119" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
       <c r="N119">
         <v>0</v>
       </c>
       <c r="O119"/>
       <c r="P119"/>
       <c r="Q119"/>
       <c r="R119"/>
       <c r="S119" t="s">
         <v>114</v>
       </c>
       <c r="T119" t="s">
         <v>44</v>
       </c>
       <c r="U119" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="V119"/>
       <c r="W119" t="s">
         <v>46</v>
       </c>
       <c r="X119" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="120" spans="1:24">
       <c r="A120">
         <v>50209</v>
       </c>
       <c r="B120" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="C120" t="s">
         <v>57</v>
       </c>
       <c r="D120" t="s">
         <v>106</v>
       </c>
       <c r="E120" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F120" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
       <c r="G120"/>
       <c r="H120"/>
       <c r="I120" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="J120" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="K120"/>
       <c r="L120">
         <v>2020</v>
       </c>
       <c r="M120"/>
       <c r="N120"/>
       <c r="O120" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="P120" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="Q120" t="s">
         <v>52</v>
       </c>
       <c r="R120"/>
       <c r="S120" t="s">
         <v>43</v>
       </c>
       <c r="T120" t="s">
         <v>44</v>
       </c>
       <c r="U120"/>
       <c r="V120"/>
       <c r="W120" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="X120" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="121" spans="1:24">
       <c r="A121">
         <v>52291</v>
       </c>
       <c r="B121" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="C121" t="s">
         <v>36</v>
       </c>
       <c r="D121" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="E121"/>
       <c r="F121" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
       <c r="G121"/>
       <c r="H121"/>
       <c r="I121"/>
       <c r="J121"/>
       <c r="K121"/>
       <c r="L121">
         <v>2022</v>
       </c>
       <c r="M121" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="N121">
         <v>2024</v>
       </c>
       <c r="O121" t="s">
         <v>41</v>
       </c>
       <c r="P121" t="s">
         <v>42</v>
       </c>
       <c r="Q121" t="s">
         <v>65</v>
       </c>
       <c r="R121"/>
       <c r="S121" t="s">
+        <v>895</v>
+      </c>
+      <c r="T121" t="s">
+        <v>896</v>
+      </c>
+      <c r="U121" t="s">
         <v>897</v>
-      </c>
-[...4 lines deleted...]
-        <v>899</v>
       </c>
       <c r="V121"/>
       <c r="W121" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="X121" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="122" spans="1:24">
       <c r="A122">
         <v>52306</v>
       </c>
       <c r="B122" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="C122" t="s">
         <v>36</v>
       </c>
       <c r="D122" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="E122" t="s">
         <v>49</v>
       </c>
       <c r="F122" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="G122"/>
       <c r="H122"/>
       <c r="I122"/>
       <c r="J122"/>
       <c r="K122"/>
       <c r="L122">
         <v>2022</v>
       </c>
       <c r="M122" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="N122">
         <v>2024</v>
       </c>
       <c r="O122" t="s">
         <v>41</v>
       </c>
       <c r="P122" t="s">
         <v>42</v>
       </c>
       <c r="Q122" t="s">
         <v>52</v>
       </c>
       <c r="R122" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="S122" t="s">
+        <v>902</v>
+      </c>
+      <c r="T122" t="s">
+        <v>903</v>
+      </c>
+      <c r="U122" t="s">
         <v>904</v>
-      </c>
-[...4 lines deleted...]
-        <v>906</v>
       </c>
       <c r="V122"/>
       <c r="W122" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="X122" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
     </row>
     <row r="123" spans="1:24">
       <c r="A123">
         <v>52381</v>
       </c>
       <c r="B123" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="C123" t="s">
         <v>36</v>
       </c>
       <c r="D123" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="E123"/>
       <c r="F123" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
       <c r="G123"/>
       <c r="H123"/>
       <c r="I123" t="s">
         <v>39</v>
       </c>
       <c r="J123"/>
       <c r="K123"/>
       <c r="L123">
         <v>2022</v>
       </c>
       <c r="M123" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="N123">
         <v>2024</v>
       </c>
       <c r="O123" t="s">
         <v>41</v>
       </c>
       <c r="P123" t="s">
         <v>42</v>
       </c>
       <c r="Q123" t="s">
         <v>52</v>
       </c>
       <c r="R123" t="s">
+        <v>909</v>
+      </c>
+      <c r="S123" t="s">
+        <v>910</v>
+      </c>
+      <c r="T123" t="s">
         <v>911</v>
       </c>
-      <c r="S123" t="s">
+      <c r="U123" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>914</v>
       </c>
       <c r="V123"/>
       <c r="W123" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="X123" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
     </row>
     <row r="124" spans="1:24">
       <c r="A124">
         <v>53106</v>
       </c>
       <c r="B124" t="s">
+        <v>914</v>
+      </c>
+      <c r="C124" t="s">
+        <v>36</v>
+      </c>
+      <c r="D124" t="s">
+        <v>915</v>
+      </c>
+      <c r="E124" t="s">
         <v>916</v>
       </c>
-      <c r="C124" t="s">
-[...2 lines deleted...]
-      <c r="D124" t="s">
+      <c r="F124" t="s">
         <v>917</v>
-      </c>
-[...4 lines deleted...]
-        <v>919</v>
       </c>
       <c r="G124"/>
       <c r="H124"/>
       <c r="I124" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="J124" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="K124"/>
       <c r="L124">
         <v>2022</v>
       </c>
-      <c r="M124"/>
-      <c r="N124"/>
+      <c r="M124" t="s">
+        <v>918</v>
+      </c>
+      <c r="N124">
+        <v>2025</v>
+      </c>
       <c r="O124" t="s">
+        <v>919</v>
+      </c>
+      <c r="P124" t="s">
         <v>920</v>
       </c>
-      <c r="P124" t="s">
+      <c r="Q124" t="s">
         <v>921</v>
-      </c>
-[...1 lines deleted...]
-        <v>922</v>
       </c>
       <c r="R124"/>
       <c r="S124" t="s">
+        <v>922</v>
+      </c>
+      <c r="T124" t="s">
         <v>923</v>
       </c>
-      <c r="T124" t="s">
+      <c r="U124" t="s">
         <v>924</v>
-      </c>
-[...1 lines deleted...]
-        <v>925</v>
       </c>
       <c r="V124"/>
       <c r="W124" t="s">
+        <v>925</v>
+      </c>
+      <c r="X124" t="s">
         <v>926</v>
-      </c>
-[...1 lines deleted...]
-        <v>927</v>
       </c>
     </row>
     <row r="125" spans="1:24">
       <c r="A125">
         <v>53151</v>
       </c>
       <c r="B125" t="s">
+        <v>927</v>
+      </c>
+      <c r="C125" t="s">
+        <v>36</v>
+      </c>
+      <c r="D125" t="s">
         <v>928</v>
       </c>
-      <c r="C125" t="s">
-[...2 lines deleted...]
-      <c r="D125" t="s">
+      <c r="E125" t="s">
         <v>929</v>
       </c>
-      <c r="E125" t="s">
+      <c r="F125" t="s">
         <v>930</v>
-      </c>
-[...1 lines deleted...]
-        <v>931</v>
       </c>
       <c r="G125"/>
       <c r="H125"/>
       <c r="I125" t="s">
+        <v>152</v>
+      </c>
+      <c r="J125" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="K125"/>
       <c r="L125">
         <v>2021</v>
       </c>
       <c r="M125" t="s">
+        <v>931</v>
+      </c>
+      <c r="N125">
+        <v>2025</v>
+      </c>
+      <c r="O125" t="s">
         <v>932</v>
-      </c>
-[...2 lines deleted...]
-        <v>933</v>
       </c>
       <c r="P125" t="s">
         <v>42</v>
       </c>
       <c r="Q125" t="s">
+        <v>933</v>
+      </c>
+      <c r="R125" t="s">
         <v>934</v>
       </c>
-      <c r="R125" t="s">
+      <c r="S125" t="s">
         <v>935</v>
       </c>
-      <c r="S125" t="s">
+      <c r="T125" t="s">
         <v>936</v>
       </c>
-      <c r="T125" t="s">
+      <c r="U125" t="s">
         <v>937</v>
-      </c>
-[...1 lines deleted...]
-        <v>938</v>
       </c>
       <c r="V125"/>
       <c r="W125" t="s">
-        <v>939</v>
+        <v>925</v>
       </c>
       <c r="X125" t="s">
-        <v>940</v>
+        <v>938</v>
       </c>
     </row>
     <row r="126" spans="1:24">
       <c r="A126">
         <v>53221</v>
       </c>
       <c r="B126" t="s">
-        <v>941</v>
+        <v>939</v>
       </c>
       <c r="C126" t="s">
         <v>57</v>
       </c>
       <c r="D126" t="s">
+        <v>940</v>
+      </c>
+      <c r="E126" t="s">
+        <v>941</v>
+      </c>
+      <c r="F126" t="s">
         <v>942</v>
-      </c>
-[...4 lines deleted...]
-        <v>944</v>
       </c>
       <c r="G126"/>
       <c r="H126"/>
       <c r="I126" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="J126"/>
       <c r="K126"/>
       <c r="L126">
         <v>2022</v>
       </c>
       <c r="M126" t="s">
-        <v>945</v>
+        <v>943</v>
       </c>
       <c r="N126"/>
       <c r="O126" t="s">
-        <v>946</v>
+        <v>944</v>
       </c>
       <c r="P126" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
       <c r="Q126" t="s">
-        <v>947</v>
+        <v>945</v>
       </c>
       <c r="R126"/>
       <c r="S126" t="s">
+        <v>946</v>
+      </c>
+      <c r="T126" t="s">
+        <v>947</v>
+      </c>
+      <c r="U126" t="s">
         <v>948</v>
-      </c>
-[...4 lines deleted...]
-        <v>950</v>
       </c>
       <c r="V126"/>
       <c r="W126" t="s">
-        <v>951</v>
+        <v>949</v>
       </c>
       <c r="X126" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
     </row>
     <row r="127" spans="1:24">
       <c r="A127">
         <v>53386</v>
       </c>
       <c r="B127" t="s">
-        <v>953</v>
+        <v>951</v>
       </c>
       <c r="C127" t="s">
         <v>36</v>
       </c>
       <c r="D127" t="s">
+        <v>952</v>
+      </c>
+      <c r="E127" t="s">
+        <v>953</v>
+      </c>
+      <c r="F127" t="s">
         <v>954</v>
-      </c>
-[...4 lines deleted...]
-        <v>956</v>
       </c>
       <c r="G127"/>
       <c r="H127"/>
       <c r="I127" t="s">
         <v>60</v>
       </c>
       <c r="J127" t="s">
-        <v>957</v>
+        <v>955</v>
       </c>
       <c r="K127"/>
       <c r="L127">
         <v>2021</v>
       </c>
       <c r="M127"/>
       <c r="N127">
         <v>2023</v>
       </c>
       <c r="O127" t="s">
-        <v>958</v>
+        <v>956</v>
       </c>
       <c r="P127" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="Q127" t="s">
-        <v>959</v>
+        <v>957</v>
       </c>
       <c r="R127" t="s">
         <v>53</v>
       </c>
       <c r="S127" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
       <c r="T127" t="s">
-        <v>960</v>
+        <v>958</v>
       </c>
       <c r="U127" t="s">
-        <v>961</v>
+        <v>959</v>
       </c>
       <c r="V127"/>
       <c r="W127" t="s">
-        <v>70</v>
+        <v>960</v>
       </c>
       <c r="X127" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="128" spans="1:24">
       <c r="A128">
         <v>53411</v>
       </c>
       <c r="B128" t="s">
-        <v>963</v>
+        <v>962</v>
       </c>
       <c r="C128" t="s">
         <v>36</v>
       </c>
       <c r="D128" t="s">
         <v>124</v>
       </c>
       <c r="E128"/>
       <c r="F128" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
       <c r="G128"/>
       <c r="H128"/>
       <c r="I128" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="J128" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="K128"/>
       <c r="L128">
         <v>2023</v>
       </c>
       <c r="M128"/>
       <c r="N128">
         <v>2025</v>
       </c>
       <c r="O128" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="P128" t="s">
         <v>64</v>
       </c>
       <c r="Q128" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
       <c r="R128"/>
       <c r="S128" t="s">
+        <v>965</v>
+      </c>
+      <c r="T128" t="s">
         <v>966</v>
       </c>
-      <c r="T128" t="s">
+      <c r="U128" t="s">
         <v>967</v>
-      </c>
-[...1 lines deleted...]
-        <v>968</v>
       </c>
       <c r="V128"/>
       <c r="W128" t="s">
+        <v>968</v>
+      </c>
+      <c r="X128" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
     </row>
     <row r="129" spans="1:24">
       <c r="A129">
         <v>53751</v>
       </c>
       <c r="B129" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
       <c r="C129" t="s">
         <v>36</v>
       </c>
       <c r="D129" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
       <c r="E129"/>
       <c r="F129" t="s">
-        <v>973</v>
+        <v>972</v>
       </c>
       <c r="G129"/>
       <c r="H129"/>
       <c r="I129" t="s">
         <v>39</v>
       </c>
       <c r="J129" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="K129"/>
       <c r="L129">
         <v>2017</v>
       </c>
       <c r="M129">
         <v>2</v>
       </c>
       <c r="N129">
         <v>2019</v>
       </c>
       <c r="O129" t="s">
         <v>41</v>
       </c>
       <c r="P129" t="s">
         <v>42</v>
       </c>
       <c r="Q129" t="s">
         <v>43</v>
       </c>
       <c r="R129"/>
       <c r="S129" t="s">
         <v>43</v>
       </c>
       <c r="T129" t="s">
         <v>44</v>
       </c>
       <c r="U129" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
       <c r="V129"/>
       <c r="W129" t="s">
+        <v>974</v>
+      </c>
+      <c r="X129" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
     </row>
     <row r="130" spans="1:24">
       <c r="A130">
         <v>54149</v>
       </c>
       <c r="B130" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
       <c r="C130" t="s">
         <v>36</v>
       </c>
       <c r="D130" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
       <c r="E130"/>
       <c r="F130" t="s">
-        <v>979</v>
+        <v>978</v>
       </c>
       <c r="G130"/>
       <c r="H130"/>
       <c r="I130" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="J130"/>
       <c r="K130"/>
       <c r="L130">
         <v>2022</v>
       </c>
       <c r="M130">
         <v>2024</v>
       </c>
       <c r="N130">
         <v>2024</v>
       </c>
       <c r="O130" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="P130" t="s">
+        <v>979</v>
+      </c>
+      <c r="Q130" t="s">
+        <v>871</v>
+      </c>
+      <c r="R130" t="s">
         <v>980</v>
       </c>
-      <c r="Q130" t="s">
-[...2 lines deleted...]
-      <c r="R130" t="s">
+      <c r="S130" t="s">
         <v>981</v>
       </c>
-      <c r="S130" t="s">
+      <c r="T130" t="s">
         <v>982</v>
       </c>
-      <c r="T130" t="s">
+      <c r="U130" t="s">
         <v>983</v>
-      </c>
-[...1 lines deleted...]
-        <v>984</v>
       </c>
       <c r="V130"/>
       <c r="W130" t="s">
+        <v>984</v>
+      </c>
+      <c r="X130" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="131" spans="1:24">
       <c r="A131">
         <v>54151</v>
       </c>
       <c r="B131" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
       <c r="C131" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="D131" t="s">
         <v>85</v>
       </c>
       <c r="E131" t="s">
+        <v>987</v>
+      </c>
+      <c r="F131" t="s">
         <v>988</v>
       </c>
-      <c r="F131" t="s">
+      <c r="G131" t="s">
         <v>989</v>
-      </c>
-[...1 lines deleted...]
-        <v>990</v>
       </c>
       <c r="H131"/>
       <c r="I131" t="s">
         <v>39</v>
       </c>
       <c r="J131" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="K131"/>
       <c r="L131">
         <v>2021</v>
       </c>
       <c r="M131" t="s">
+        <v>990</v>
+      </c>
+      <c r="N131">
+        <v>2024</v>
+      </c>
+      <c r="O131" t="s">
+        <v>41</v>
+      </c>
+      <c r="P131" t="s">
+        <v>888</v>
+      </c>
+      <c r="Q131" t="s">
         <v>991</v>
       </c>
-      <c r="N131"/>
-[...6 lines deleted...]
-      <c r="Q131" t="s">
+      <c r="R131" t="s">
         <v>992</v>
       </c>
-      <c r="R131" t="s">
+      <c r="S131" t="s">
         <v>993</v>
       </c>
-      <c r="S131" t="s">
+      <c r="T131" t="s">
         <v>994</v>
       </c>
-      <c r="T131" t="s">
+      <c r="U131" t="s">
         <v>995</v>
-      </c>
-[...1 lines deleted...]
-        <v>996</v>
       </c>
       <c r="V131"/>
       <c r="W131" t="s">
-        <v>445</v>
+        <v>925</v>
       </c>
       <c r="X131" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
     </row>
     <row r="132" spans="1:24">
       <c r="A132">
         <v>54204</v>
       </c>
       <c r="B132" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
       <c r="C132" t="s">
         <v>57</v>
       </c>
       <c r="D132" t="s">
+        <v>998</v>
+      </c>
+      <c r="E132" t="s">
         <v>999</v>
       </c>
-      <c r="E132" t="s">
+      <c r="F132" t="s">
         <v>1000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1001</v>
       </c>
       <c r="G132"/>
       <c r="H132"/>
       <c r="I132"/>
       <c r="J132"/>
       <c r="K132"/>
       <c r="L132">
         <v>2025</v>
       </c>
       <c r="M132" t="s">
-        <v>1002</v>
+        <v>1001</v>
       </c>
       <c r="N132">
         <v>2027</v>
       </c>
       <c r="O132" t="s">
         <v>41</v>
       </c>
       <c r="P132" t="s">
-        <v>1003</v>
+        <v>1002</v>
       </c>
       <c r="Q132" t="s">
-        <v>922</v>
+        <v>921</v>
       </c>
       <c r="R132"/>
       <c r="S132" t="s">
+        <v>1003</v>
+      </c>
+      <c r="T132" t="s">
         <v>1004</v>
-      </c>
-[...1 lines deleted...]
-        <v>1005</v>
       </c>
       <c r="U132"/>
       <c r="V132"/>
       <c r="W132" t="s">
+        <v>1005</v>
+      </c>
+      <c r="X132" t="s">
         <v>1006</v>
-      </c>
-[...1 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="133" spans="1:24">
       <c r="A133">
         <v>54368</v>
       </c>
       <c r="B133" t="s">
-        <v>1008</v>
+        <v>1007</v>
       </c>
       <c r="C133" t="s">
         <v>57</v>
       </c>
       <c r="D133" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="E133"/>
       <c r="F133" t="s">
-        <v>1009</v>
+        <v>1008</v>
       </c>
       <c r="G133"/>
       <c r="H133"/>
       <c r="I133" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="J133" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="K133"/>
       <c r="L133">
         <v>2024</v>
       </c>
       <c r="M133">
         <v>2</v>
       </c>
       <c r="N133"/>
       <c r="O133" t="s">
+        <v>1009</v>
+      </c>
+      <c r="P133" t="s">
         <v>1010</v>
       </c>
-      <c r="P133" t="s">
+      <c r="Q133" t="s">
         <v>1011</v>
-      </c>
-[...1 lines deleted...]
-        <v>1012</v>
       </c>
       <c r="R133"/>
       <c r="S133" t="s">
+        <v>1012</v>
+      </c>
+      <c r="T133" t="s">
         <v>1013</v>
       </c>
-      <c r="T133" t="s">
+      <c r="U133" t="s">
         <v>1014</v>
-      </c>
-[...1 lines deleted...]
-        <v>1015</v>
       </c>
       <c r="V133"/>
       <c r="W133" t="s">
+        <v>1015</v>
+      </c>
+      <c r="X133" t="s">
         <v>1016</v>
-      </c>
-[...1 lines deleted...]
-        <v>1017</v>
       </c>
     </row>
     <row r="134" spans="1:24">
       <c r="A134">
         <v>54442</v>
       </c>
       <c r="B134" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="C134" t="s">
         <v>57</v>
       </c>
       <c r="D134" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="E134" t="s">
         <v>85</v>
       </c>
       <c r="F134" t="s">
+        <v>1018</v>
+      </c>
+      <c r="G134" t="s">
         <v>1019</v>
-      </c>
-[...1 lines deleted...]
-        <v>1020</v>
       </c>
       <c r="H134"/>
       <c r="I134" t="s">
+        <v>152</v>
+      </c>
+      <c r="J134" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="K134"/>
       <c r="L134">
         <v>2025</v>
       </c>
       <c r="M134" t="s">
-        <v>1021</v>
+        <v>1020</v>
       </c>
       <c r="N134">
         <v>2026</v>
       </c>
       <c r="O134" t="s">
+        <v>1021</v>
+      </c>
+      <c r="P134" t="s">
         <v>1022</v>
       </c>
-      <c r="P134" t="s">
+      <c r="Q134" t="s">
+        <v>802</v>
+      </c>
+      <c r="R134" t="s">
         <v>1023</v>
       </c>
-      <c r="Q134" t="s">
-[...2 lines deleted...]
-      <c r="R134" t="s">
+      <c r="S134" t="s">
         <v>1024</v>
       </c>
-      <c r="S134" t="s">
+      <c r="T134" t="s">
         <v>1025</v>
       </c>
-      <c r="T134" t="s">
+      <c r="U134" t="s">
         <v>1026</v>
-      </c>
-[...1 lines deleted...]
-        <v>1027</v>
       </c>
       <c r="V134"/>
       <c r="W134" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="X134" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="135" spans="1:24">
       <c r="A135">
         <v>54452</v>
       </c>
       <c r="B135" t="s">
-        <v>1029</v>
+        <v>1028</v>
       </c>
       <c r="C135" t="s">
         <v>36</v>
       </c>
       <c r="D135" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
       <c r="E135"/>
       <c r="F135" t="s">
-        <v>1030</v>
+        <v>1029</v>
       </c>
       <c r="G135" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="H135"/>
       <c r="I135"/>
       <c r="J135" t="s">
         <v>77</v>
       </c>
       <c r="K135"/>
       <c r="L135">
         <v>2021</v>
       </c>
       <c r="M135" t="s">
-        <v>1031</v>
+        <v>931</v>
       </c>
       <c r="N135">
         <v>2025</v>
       </c>
       <c r="O135" t="s">
         <v>41</v>
       </c>
       <c r="P135" t="s">
         <v>42</v>
       </c>
       <c r="Q135" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="R135" t="s">
         <v>53</v>
       </c>
       <c r="S135" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="T135" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="U135" t="s">
         <v>45</v>
       </c>
       <c r="V135"/>
       <c r="W135" t="s">
-        <v>1034</v>
+        <v>925</v>
       </c>
       <c r="X135" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="136" spans="1:24">
       <c r="A136">
         <v>54455</v>
       </c>
       <c r="B136" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="C136" t="s">
         <v>36</v>
       </c>
       <c r="D136" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="E136" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
       <c r="F136" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="G136" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="H136"/>
       <c r="I136" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="J136" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
       <c r="K136"/>
       <c r="L136">
         <v>2024</v>
       </c>
       <c r="M136"/>
       <c r="N136">
         <v>2025</v>
       </c>
       <c r="O136" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="P136" t="s">
+        <v>1039</v>
+      </c>
+      <c r="Q136" t="s">
+        <v>1040</v>
+      </c>
+      <c r="R136" t="s">
+        <v>212</v>
+      </c>
+      <c r="S136" t="s">
+        <v>1041</v>
+      </c>
+      <c r="T136" t="s">
         <v>1042</v>
       </c>
-      <c r="Q136" t="s">
+      <c r="U136" t="s">
         <v>1043</v>
-      </c>
-[...10 lines deleted...]
-        <v>1046</v>
       </c>
       <c r="V136"/>
       <c r="W136" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
       <c r="X136" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="137" spans="1:24">
       <c r="A137">
         <v>54511</v>
       </c>
       <c r="B137" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="C137" t="s">
         <v>57</v>
       </c>
       <c r="D137" t="s">
         <v>106</v>
       </c>
       <c r="E137"/>
       <c r="F137" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
       <c r="G137"/>
       <c r="H137"/>
       <c r="I137" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="J137"/>
       <c r="K137"/>
       <c r="L137">
         <v>2025</v>
       </c>
       <c r="M137"/>
       <c r="N137"/>
       <c r="O137" t="s">
         <v>63</v>
       </c>
       <c r="P137" t="s">
         <v>64</v>
       </c>
       <c r="Q137" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
       <c r="R137" t="s">
+        <v>1048</v>
+      </c>
+      <c r="S137" t="s">
+        <v>1049</v>
+      </c>
+      <c r="T137" t="s">
+        <v>1050</v>
+      </c>
+      <c r="U137" t="s">
         <v>1051</v>
-      </c>
-[...7 lines deleted...]
-        <v>1054</v>
       </c>
       <c r="V137"/>
       <c r="W137" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="X137" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="138" spans="1:24">
       <c r="A138">
         <v>54670</v>
       </c>
       <c r="B138" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="C138" t="s">
         <v>57</v>
       </c>
       <c r="D138" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E138" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F138" t="s">
+        <v>1057</v>
+      </c>
+      <c r="G138" t="s">
         <v>1058</v>
-      </c>
-[...7 lines deleted...]
-        <v>1061</v>
       </c>
       <c r="H138"/>
       <c r="I138" t="s">
         <v>39</v>
       </c>
       <c r="J138" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
       <c r="K138"/>
       <c r="L138">
         <v>2015</v>
       </c>
       <c r="M138"/>
       <c r="N138"/>
       <c r="O138" t="s">
-        <v>958</v>
+        <v>956</v>
       </c>
       <c r="P138" t="s">
-        <v>1062</v>
+        <v>1059</v>
       </c>
       <c r="Q138" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="R138" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="S138" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="T138" t="s">
-        <v>1064</v>
+        <v>1061</v>
       </c>
       <c r="U138"/>
       <c r="V138"/>
       <c r="W138" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="X138" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="139" spans="1:24">
       <c r="A139">
         <v>54671</v>
       </c>
       <c r="B139" t="s">
-        <v>1067</v>
+        <v>1064</v>
       </c>
       <c r="C139" t="s">
         <v>36</v>
       </c>
       <c r="D139" t="s">
-        <v>1058</v>
+        <v>1055</v>
       </c>
       <c r="E139" t="s">
-        <v>1068</v>
+        <v>1065</v>
       </c>
       <c r="F139" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="G139" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="H139"/>
       <c r="I139" t="s">
         <v>39</v>
       </c>
       <c r="J139" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
       <c r="K139"/>
       <c r="L139">
         <v>2025</v>
       </c>
       <c r="M139"/>
       <c r="N139"/>
       <c r="O139" t="s">
-        <v>958</v>
+        <v>956</v>
       </c>
       <c r="P139" t="s">
-        <v>1062</v>
+        <v>1059</v>
       </c>
       <c r="Q139" t="s">
+        <v>1067</v>
+      </c>
+      <c r="R139" t="s">
+        <v>1068</v>
+      </c>
+      <c r="S139" t="s">
+        <v>1069</v>
+      </c>
+      <c r="T139" t="s">
+        <v>1061</v>
+      </c>
+      <c r="U139" t="s">
         <v>1070</v>
-      </c>
-[...10 lines deleted...]
-        <v>1073</v>
       </c>
       <c r="V139"/>
       <c r="W139" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="X139" t="s">
-        <v>1074</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="140" spans="1:24">
       <c r="A140">
         <v>54702</v>
       </c>
       <c r="B140" t="s">
-        <v>1075</v>
+        <v>1072</v>
       </c>
       <c r="C140" t="s">
         <v>36</v>
       </c>
       <c r="D140" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="E140" t="s">
         <v>124</v>
       </c>
       <c r="F140" t="s">
-        <v>1076</v>
+        <v>1073</v>
       </c>
       <c r="G140"/>
       <c r="H140"/>
       <c r="I140" t="s">
         <v>39</v>
       </c>
       <c r="J140"/>
       <c r="K140"/>
       <c r="L140">
         <v>2021</v>
       </c>
       <c r="M140" t="s">
-        <v>1031</v>
+        <v>931</v>
       </c>
       <c r="N140">
         <v>2025</v>
       </c>
       <c r="O140" t="s">
         <v>41</v>
       </c>
       <c r="P140" t="s">
         <v>42</v>
       </c>
       <c r="Q140" t="s">
         <v>43</v>
       </c>
       <c r="R140"/>
       <c r="S140" t="s">
-        <v>1077</v>
+        <v>1074</v>
       </c>
       <c r="T140" t="s">
-        <v>1078</v>
+        <v>1075</v>
       </c>
       <c r="U140" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="V140"/>
       <c r="W140" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="X140" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="141" spans="1:24">
       <c r="A141">
         <v>54713</v>
       </c>
       <c r="B141" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="C141" t="s">
         <v>36</v>
       </c>
       <c r="D141" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="E141"/>
       <c r="F141" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="G141"/>
       <c r="H141"/>
       <c r="I141" t="s">
         <v>39</v>
       </c>
       <c r="J141" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="K141"/>
       <c r="L141">
         <v>2021</v>
       </c>
       <c r="M141"/>
       <c r="N141">
         <v>2025</v>
       </c>
       <c r="O141" t="s">
         <v>41</v>
       </c>
       <c r="P141" t="s">
+        <v>1081</v>
+      </c>
+      <c r="Q141" t="s">
+        <v>1082</v>
+      </c>
+      <c r="R141" t="s">
+        <v>1083</v>
+      </c>
+      <c r="S141" t="s">
         <v>1084</v>
       </c>
-      <c r="Q141" t="s">
+      <c r="T141" t="s">
         <v>1085</v>
       </c>
-      <c r="R141" t="s">
+      <c r="U141" t="s">
         <v>1086</v>
-      </c>
-[...7 lines deleted...]
-        <v>1089</v>
       </c>
       <c r="V141"/>
       <c r="W141" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
       <c r="X141" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="142" spans="1:24">
       <c r="A142">
         <v>54759</v>
       </c>
       <c r="B142" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
       <c r="C142" t="s">
         <v>57</v>
       </c>
       <c r="D142" t="s">
         <v>124</v>
       </c>
       <c r="E142" t="s">
-        <v>1093</v>
+        <v>1090</v>
       </c>
       <c r="F142" t="s">
-        <v>1094</v>
+        <v>1091</v>
       </c>
       <c r="G142" t="s">
-        <v>963</v>
+        <v>962</v>
       </c>
       <c r="H142"/>
       <c r="I142" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="J142"/>
       <c r="K142"/>
       <c r="L142">
         <v>2024</v>
       </c>
       <c r="M142">
         <v>34</v>
       </c>
       <c r="N142"/>
       <c r="O142" t="s">
         <v>63</v>
       </c>
       <c r="P142"/>
       <c r="Q142" t="s">
-        <v>1095</v>
+        <v>1092</v>
       </c>
       <c r="R142"/>
       <c r="S142" t="s">
-        <v>1096</v>
+        <v>1093</v>
       </c>
       <c r="T142" t="s">
         <v>68</v>
       </c>
       <c r="U142"/>
       <c r="V142"/>
       <c r="W142" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
       <c r="X142" t="s">
-        <v>1097</v>
+        <v>1094</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P21"/>
+  <dimension ref="A1:P24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>1098</v>
+        <v>1095</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="F1" t="s">
         <v>1099</v>
       </c>
-      <c r="D1" t="s">
+      <c r="G1" t="s">
         <v>1100</v>
       </c>
-      <c r="E1" t="s">
+      <c r="H1" t="s">
         <v>1101</v>
       </c>
-      <c r="F1" t="s">
+      <c r="I1" t="s">
         <v>1102</v>
       </c>
-      <c r="G1" t="s">
+      <c r="J1" t="s">
         <v>1103</v>
       </c>
-      <c r="H1" t="s">
+      <c r="K1" t="s">
         <v>1104</v>
       </c>
-      <c r="I1" t="s">
+      <c r="L1" t="s">
         <v>1105</v>
       </c>
-      <c r="J1" t="s">
+      <c r="M1" t="s">
         <v>1106</v>
       </c>
-      <c r="K1" t="s">
+      <c r="N1" t="s">
         <v>1107</v>
-      </c>
-[...7 lines deleted...]
-        <v>1110</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51637</v>
       </c>
       <c r="B2">
         <v>49901</v>
       </c>
       <c r="C2" t="s">
-        <v>1111</v>
+        <v>1108</v>
       </c>
       <c r="D2" t="s">
         <v>107</v>
       </c>
       <c r="E2" t="s">
         <v>49</v>
       </c>
       <c r="F2" t="s">
-        <v>1112</v>
+        <v>1109</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
-        <v>1113</v>
+        <v>1110</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51678</v>
       </c>
       <c r="B3">
         <v>49889</v>
       </c>
       <c r="C3">
         <v>2044</v>
       </c>
       <c r="D3" t="s">
-        <v>1114</v>
+        <v>1111</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="F3" t="s">
-        <v>1115</v>
+        <v>1112</v>
       </c>
       <c r="G3" t="s">
-        <v>1116</v>
+        <v>1113</v>
       </c>
       <c r="H3" t="s">
-        <v>1117</v>
+        <v>1114</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>900000.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3" t="s">
-        <v>1118</v>
+        <v>1115</v>
       </c>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51638</v>
       </c>
       <c r="B4">
         <v>49901</v>
       </c>
       <c r="C4" t="s">
-        <v>1111</v>
+        <v>1108</v>
       </c>
       <c r="D4" t="s">
         <v>106</v>
       </c>
       <c r="E4" t="s">
         <v>49</v>
       </c>
       <c r="F4" t="s">
-        <v>1112</v>
+        <v>1109</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>1113</v>
+        <v>1110</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51600</v>
       </c>
       <c r="B5">
         <v>50209</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
         <v>106</v>
       </c>
@@ -20313,280 +20351,284 @@
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51601</v>
       </c>
       <c r="B6">
         <v>50209</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
         <v>106</v>
       </c>
       <c r="E6" t="s">
         <v>106</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>1119</v>
+        <v>1116</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>52401</v>
       </c>
       <c r="B7">
         <v>52291</v>
       </c>
       <c r="C7">
         <v>21045</v>
       </c>
       <c r="D7" t="s">
-        <v>1114</v>
+        <v>1111</v>
       </c>
       <c r="E7" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F7" t="s">
-        <v>1120</v>
+        <v>1117</v>
       </c>
       <c r="G7" t="s">
-        <v>1116</v>
+        <v>1113</v>
       </c>
       <c r="H7" t="s">
-        <v>1121</v>
+        <v>1118</v>
       </c>
       <c r="I7" t="s">
-        <v>1122</v>
+        <v>1119</v>
       </c>
       <c r="J7">
         <v>241410.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7" t="s">
-        <v>1118</v>
+        <v>1115</v>
       </c>
       <c r="O7"/>
       <c r="P7" t="s">
-        <v>1123</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>52406</v>
       </c>
       <c r="B8">
         <v>52306</v>
       </c>
       <c r="C8">
         <v>21045</v>
       </c>
       <c r="D8" t="s">
-        <v>1114</v>
+        <v>1111</v>
       </c>
       <c r="E8" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="F8" t="s">
-        <v>1120</v>
+        <v>1117</v>
       </c>
       <c r="G8" t="s">
-        <v>1116</v>
+        <v>1113</v>
       </c>
       <c r="H8" t="s">
-        <v>1121</v>
+        <v>1118</v>
       </c>
       <c r="I8" t="s">
-        <v>1122</v>
+        <v>1119</v>
       </c>
       <c r="J8">
         <v>241800.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8" t="s">
-        <v>1118</v>
+        <v>1115</v>
       </c>
       <c r="O8"/>
       <c r="P8" t="s">
-        <v>1123</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>52431</v>
       </c>
       <c r="B9">
         <v>52381</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="E9" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F9" t="s">
-        <v>1120</v>
+        <v>1117</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>1121</v>
+        <v>1118</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>223407.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9" t="s">
-        <v>1118</v>
+        <v>1115</v>
       </c>
       <c r="O9"/>
       <c r="P9" t="s">
-        <v>1123</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>53131</v>
       </c>
       <c r="B10">
         <v>53106</v>
       </c>
       <c r="C10" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D10" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E10" t="s">
+        <v>1122</v>
+      </c>
+      <c r="F10" t="s">
+        <v>1112</v>
+      </c>
+      <c r="G10" t="s">
+        <v>1113</v>
+      </c>
+      <c r="H10" t="s">
+        <v>1123</v>
+      </c>
+      <c r="I10" t="s">
         <v>1124</v>
-      </c>
-[...14 lines deleted...]
-        <v>1126</v>
       </c>
       <c r="J10">
         <v>529809.0</v>
       </c>
       <c r="K10"/>
-      <c r="L10"/>
+      <c r="L10" t="s">
+        <v>1125</v>
+      </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10" t="s">
-        <v>1127</v>
+        <v>925</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>53226</v>
       </c>
       <c r="B11">
         <v>53221</v>
       </c>
       <c r="C11" t="s">
-        <v>1128</v>
+        <v>1126</v>
       </c>
       <c r="D11" t="s">
-        <v>1114</v>
+        <v>1111</v>
       </c>
       <c r="E11" t="s">
-        <v>942</v>
+        <v>940</v>
       </c>
       <c r="F11" t="s">
-        <v>1115</v>
+        <v>1112</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>1129</v>
+        <v>1127</v>
       </c>
       <c r="I11" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="J11">
         <v>241971.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>53391</v>
       </c>
       <c r="B12">
         <v>53386</v>
       </c>
       <c r="C12">
         <v>21013</v>
       </c>
       <c r="D12" t="s">
-        <v>1114</v>
+        <v>1111</v>
       </c>
       <c r="E12" t="s">
-        <v>954</v>
+        <v>952</v>
       </c>
       <c r="F12" t="s">
-        <v>1115</v>
+        <v>1112</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
         <v>1130</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>79120.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12" t="s">
         <v>1131</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>53416</v>
       </c>
       <c r="B13">
         <v>53411</v>
       </c>
@@ -20594,395 +20636,527 @@
         <v>1132</v>
       </c>
       <c r="D13" t="s">
         <v>106</v>
       </c>
       <c r="E13" t="s">
         <v>124</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>1133</v>
       </c>
       <c r="I13" t="s">
         <v>1134</v>
       </c>
       <c r="J13">
         <v>14335.0</v>
       </c>
       <c r="K13" t="s">
         <v>1135</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13" t="s">
-        <v>1118</v>
+        <v>1115</v>
       </c>
       <c r="O13"/>
       <c r="P13" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>53556</v>
       </c>
       <c r="B14">
         <v>53151</v>
       </c>
       <c r="C14" t="s">
         <v>1137</v>
       </c>
       <c r="D14" t="s">
-        <v>1114</v>
+        <v>1111</v>
       </c>
       <c r="E14" t="s">
-        <v>929</v>
+        <v>928</v>
       </c>
       <c r="F14" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="G14"/>
+        <v>1112</v>
+      </c>
+      <c r="G14" t="s">
+        <v>1113</v>
+      </c>
       <c r="H14" t="s">
         <v>1138</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>579386.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14" t="s">
-        <v>1127</v>
+        <v>925</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>54152</v>
       </c>
       <c r="B15">
         <v>54151</v>
       </c>
-      <c r="C15"/>
+      <c r="C15">
+        <v>21012</v>
+      </c>
       <c r="D15" t="s">
-        <v>1114</v>
+        <v>1111</v>
       </c>
       <c r="E15" t="s">
-        <v>85</v>
+        <v>1139</v>
       </c>
       <c r="F15" t="s">
-        <v>1115</v>
+        <v>1112</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="I15"/>
+        <v>1140</v>
+      </c>
+      <c r="I15" t="s">
+        <v>1141</v>
+      </c>
       <c r="J15">
         <v>699993.0</v>
       </c>
       <c r="K15"/>
-      <c r="L15"/>
+      <c r="L15" t="s">
+        <v>1142</v>
+      </c>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15"/>
+      <c r="O15" t="s">
+        <v>1143</v>
+      </c>
       <c r="P15" t="s">
-        <v>1127</v>
+        <v>925</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>54209</v>
       </c>
       <c r="B16">
         <v>54204</v>
       </c>
       <c r="C16" t="s">
-        <v>1140</v>
+        <v>1144</v>
       </c>
       <c r="D16" t="s">
-        <v>1114</v>
+        <v>1111</v>
       </c>
       <c r="E16" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
       <c r="F16" t="s">
-        <v>1120</v>
+        <v>1117</v>
       </c>
       <c r="G16" t="s">
-        <v>1116</v>
+        <v>1113</v>
       </c>
       <c r="H16" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="I16" t="s">
-        <v>1142</v>
+        <v>1124</v>
       </c>
       <c r="J16">
         <v>184171.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>54433</v>
       </c>
       <c r="B17">
         <v>53411</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
         <v>107</v>
       </c>
       <c r="E17" t="s">
         <v>124</v>
       </c>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>1143</v>
+        <v>1146</v>
       </c>
       <c r="I17"/>
       <c r="J17">
         <v>5037.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17" t="s">
-        <v>1144</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>54434</v>
       </c>
       <c r="B18">
         <v>53411</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
         <v>124</v>
       </c>
       <c r="E18" t="s">
         <v>124</v>
       </c>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>1143</v>
+        <v>1146</v>
       </c>
       <c r="I18"/>
       <c r="J18">
         <v>900.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18" t="s">
-        <v>1144</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>54595</v>
       </c>
       <c r="B19">
         <v>54452</v>
       </c>
       <c r="C19" t="s">
-        <v>1145</v>
+        <v>1148</v>
       </c>
       <c r="D19" t="s">
-        <v>1114</v>
+        <v>1111</v>
       </c>
       <c r="E19" t="s">
-        <v>1146</v>
+        <v>1149</v>
       </c>
       <c r="F19" t="s">
-        <v>1115</v>
+        <v>1112</v>
       </c>
       <c r="G19" t="s">
-        <v>1116</v>
+        <v>1113</v>
       </c>
       <c r="H19" t="s">
-        <v>1147</v>
+        <v>1150</v>
       </c>
       <c r="I19" t="s">
-        <v>1148</v>
+        <v>1128</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19"/>
-      <c r="L19"/>
+      <c r="L19" t="s">
+        <v>1142</v>
+      </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19" t="s">
-        <v>1034</v>
+        <v>925</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>54710</v>
       </c>
       <c r="B20">
         <v>54702</v>
       </c>
       <c r="C20">
         <v>21025</v>
       </c>
       <c r="D20" t="s">
-        <v>1114</v>
+        <v>1111</v>
       </c>
       <c r="E20" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="F20" t="s">
-        <v>1115</v>
+        <v>1112</v>
       </c>
       <c r="G20" t="s">
-        <v>1116</v>
+        <v>1113</v>
       </c>
       <c r="H20" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="I20" t="s">
-        <v>1142</v>
+        <v>1124</v>
       </c>
       <c r="J20">
         <v>240902.0</v>
       </c>
       <c r="K20"/>
       <c r="L20" t="s">
-        <v>1150</v>
+        <v>1125</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>54716</v>
       </c>
       <c r="B21">
         <v>54713</v>
       </c>
       <c r="C21">
         <v>21027</v>
       </c>
       <c r="D21" t="s">
-        <v>1114</v>
+        <v>1111</v>
       </c>
       <c r="E21" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="F21" t="s">
-        <v>1115</v>
+        <v>1112</v>
       </c>
       <c r="G21" t="s">
         <v>106</v>
       </c>
       <c r="H21" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="I21"/>
       <c r="J21">
         <v>498528.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21" t="s">
-        <v>1090</v>
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="A22">
+        <v>54797</v>
+      </c>
+      <c r="B22">
+        <v>54452</v>
+      </c>
+      <c r="C22" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D22" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E22" t="s">
+        <v>998</v>
+      </c>
+      <c r="F22"/>
+      <c r="G22" t="s">
+        <v>1113</v>
+      </c>
+      <c r="H22" t="s">
+        <v>1150</v>
+      </c>
+      <c r="I22" t="s">
+        <v>1124</v>
+      </c>
+      <c r="J22">
+        <v>90000.0</v>
+      </c>
+      <c r="K22"/>
+      <c r="L22" t="s">
+        <v>1125</v>
+      </c>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23">
+        <v>54799</v>
+      </c>
+      <c r="B23">
+        <v>54452</v>
+      </c>
+      <c r="C23" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D23" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E23" t="s">
+        <v>1155</v>
+      </c>
+      <c r="F23"/>
+      <c r="G23" t="s">
+        <v>1113</v>
+      </c>
+      <c r="H23" t="s">
+        <v>1156</v>
+      </c>
+      <c r="I23" t="s">
+        <v>1124</v>
+      </c>
+      <c r="J23">
+        <v>112258.08</v>
+      </c>
+      <c r="K23"/>
+      <c r="L23" t="s">
+        <v>1142</v>
+      </c>
+      <c r="M23"/>
+      <c r="N23"/>
+      <c r="O23"/>
+      <c r="P23" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24">
+        <v>54801</v>
+      </c>
+      <c r="B24">
+        <v>54452</v>
+      </c>
+      <c r="C24" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D24" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E24" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F24"/>
+      <c r="G24" t="s">
+        <v>1113</v>
+      </c>
+      <c r="H24" t="s">
+        <v>1159</v>
+      </c>
+      <c r="I24" t="s">
+        <v>1128</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24"/>
+      <c r="L24" t="s">
+        <v>1142</v>
+      </c>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24" t="s">
+        <v>925</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G6"/>
+  <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>1152</v>
+        <v>1160</v>
       </c>
       <c r="B1" t="s">
-        <v>1098</v>
+        <v>1095</v>
       </c>
       <c r="C1" t="s">
-        <v>1153</v>
+        <v>1161</v>
       </c>
       <c r="D1" t="s">
-        <v>1154</v>
+        <v>1162</v>
       </c>
       <c r="E1" t="s">
-        <v>1155</v>
+        <v>1163</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51693</v>
       </c>
       <c r="B2">
         <v>51637</v>
       </c>
       <c r="C2">
         <v>2020</v>
       </c>
       <c r="D2">
         <v>12000.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>46</v>
@@ -20999,19956 +21173,20117 @@
         <v>2020</v>
       </c>
       <c r="D3">
         <v>12000.0</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>53606</v>
       </c>
       <c r="B4">
         <v>53556</v>
       </c>
       <c r="C4">
         <v>2022</v>
       </c>
       <c r="D4">
         <v>327151.0</v>
       </c>
       <c r="E4" t="s">
-        <v>1156</v>
+        <v>1164</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>1131</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>53611</v>
       </c>
       <c r="B5">
         <v>53556</v>
       </c>
       <c r="C5">
         <v>2022</v>
       </c>
       <c r="D5">
         <v>164971.0</v>
       </c>
       <c r="E5" t="s">
-        <v>1156</v>
+        <v>1164</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>1131</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>54765</v>
       </c>
       <c r="B6">
         <v>54710</v>
       </c>
       <c r="C6">
         <v>2024</v>
       </c>
       <c r="D6">
         <v>33829.64</v>
       </c>
       <c r="E6" t="s">
-        <v>1156</v>
+        <v>1164</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>1080</v>
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7">
+        <v>54777</v>
+      </c>
+      <c r="B7">
+        <v>53556</v>
+      </c>
+      <c r="C7">
+        <v>2024</v>
+      </c>
+      <c r="D7">
+        <v>68501.65</v>
+      </c>
+      <c r="E7" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F7" t="s">
+        <v>1165</v>
+      </c>
+      <c r="G7" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8">
+        <v>54791</v>
+      </c>
+      <c r="B8">
+        <v>54152</v>
+      </c>
+      <c r="C8">
+        <v>2024</v>
+      </c>
+      <c r="D8">
+        <v>289803.03</v>
+      </c>
+      <c r="E8" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F8" t="s">
+        <v>1165</v>
+      </c>
+      <c r="G8" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9">
+        <v>54795</v>
+      </c>
+      <c r="B9">
+        <v>53131</v>
+      </c>
+      <c r="C9">
+        <v>2024</v>
+      </c>
+      <c r="D9">
+        <v>67889.94</v>
+      </c>
+      <c r="E9" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F9" t="s">
+        <v>1165</v>
+      </c>
+      <c r="G9" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10">
+        <v>54796</v>
+      </c>
+      <c r="B10">
+        <v>54595</v>
+      </c>
+      <c r="C10">
+        <v>2024</v>
+      </c>
+      <c r="D10">
+        <v>87227.52</v>
+      </c>
+      <c r="E10" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F10" t="s">
+        <v>1165</v>
+      </c>
+      <c r="G10" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11">
+        <v>54798</v>
+      </c>
+      <c r="B11">
+        <v>54797</v>
+      </c>
+      <c r="C11">
+        <v>2024</v>
+      </c>
+      <c r="D11">
+        <v>24139.03</v>
+      </c>
+      <c r="E11" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F11" t="s">
+        <v>1165</v>
+      </c>
+      <c r="G11" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12">
+        <v>54800</v>
+      </c>
+      <c r="B12">
+        <v>54799</v>
+      </c>
+      <c r="C12">
+        <v>2024</v>
+      </c>
+      <c r="D12">
+        <v>22488.62</v>
+      </c>
+      <c r="E12" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F12" t="s">
+        <v>1165</v>
+      </c>
+      <c r="G12" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13">
+        <v>54802</v>
+      </c>
+      <c r="B13">
+        <v>54801</v>
+      </c>
+      <c r="C13">
+        <v>2024</v>
+      </c>
+      <c r="D13">
+        <v>44352.16</v>
+      </c>
+      <c r="E13" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F13" t="s">
+        <v>1165</v>
+      </c>
+      <c r="G13" t="s">
+        <v>925</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K52"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>1157</v>
+        <v>1166</v>
       </c>
       <c r="B1" t="s">
-        <v>1158</v>
+        <v>1167</v>
       </c>
       <c r="C1" t="s">
-        <v>1159</v>
+        <v>1168</v>
       </c>
       <c r="D1" t="s">
-        <v>1160</v>
+        <v>1169</v>
       </c>
       <c r="E1" t="s">
-        <v>1161</v>
+        <v>1170</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>1162</v>
+        <v>1171</v>
       </c>
       <c r="H1" t="s">
-        <v>1163</v>
+        <v>1172</v>
       </c>
       <c r="I1" t="s">
-        <v>1164</v>
+        <v>1173</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54205</v>
       </c>
       <c r="B2" t="s">
-        <v>1165</v>
+        <v>1174</v>
       </c>
       <c r="C2" t="s">
-        <v>1166</v>
+        <v>1175</v>
       </c>
       <c r="D2" t="s">
-        <v>1167</v>
+        <v>1176</v>
       </c>
       <c r="E2" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
       <c r="F2" t="s">
-        <v>1168</v>
+        <v>1177</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>1169</v>
+        <v>1178</v>
       </c>
       <c r="K2" t="s">
-        <v>1170</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>54395</v>
       </c>
       <c r="B3" t="s">
-        <v>1171</v>
+        <v>1180</v>
       </c>
       <c r="C3" t="s">
-        <v>1172</v>
+        <v>1181</v>
       </c>
       <c r="D3" t="s">
-        <v>1173</v>
+        <v>1182</v>
       </c>
       <c r="E3" t="s">
         <v>73</v>
       </c>
       <c r="F3" t="s">
-        <v>1174</v>
+        <v>1183</v>
       </c>
       <c r="G3" t="s">
-        <v>1175</v>
+        <v>1184</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>1176</v>
+        <v>1185</v>
       </c>
       <c r="K3" t="s">
-        <v>1177</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>50348</v>
       </c>
       <c r="B4" t="s">
-        <v>1178</v>
+        <v>1187</v>
       </c>
       <c r="C4" t="s">
-        <v>1179</v>
+        <v>1188</v>
       </c>
       <c r="D4" t="s">
-        <v>1180</v>
+        <v>1189</v>
       </c>
       <c r="E4" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F4" t="s">
-        <v>1181</v>
+        <v>1190</v>
       </c>
       <c r="G4" t="s">
-        <v>1182</v>
+        <v>1191</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
         <v>46</v>
       </c>
       <c r="K4" t="s">
-        <v>1183</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>54714</v>
       </c>
       <c r="B5" t="s">
-        <v>1184</v>
+        <v>1193</v>
       </c>
       <c r="C5" t="s">
-        <v>1185</v>
+        <v>1194</v>
       </c>
       <c r="D5" t="s">
-        <v>1186</v>
+        <v>1195</v>
       </c>
       <c r="E5" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
       <c r="K5" t="s">
-        <v>1187</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>50232</v>
       </c>
       <c r="B6" t="s">
-        <v>1188</v>
+        <v>1197</v>
       </c>
       <c r="C6" t="s">
-        <v>1185</v>
+        <v>1194</v>
       </c>
       <c r="D6" t="s">
-        <v>1189</v>
+        <v>1198</v>
       </c>
       <c r="E6" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>1190</v>
+        <v>1199</v>
       </c>
       <c r="H6"/>
       <c r="I6" t="s">
-        <v>1191</v>
+        <v>1200</v>
       </c>
       <c r="J6" t="s">
         <v>46</v>
       </c>
       <c r="K6" t="s">
-        <v>1192</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>52296</v>
       </c>
       <c r="B7" t="s">
-        <v>1193</v>
+        <v>1202</v>
       </c>
       <c r="C7" t="s">
-        <v>1194</v>
+        <v>1203</v>
       </c>
       <c r="D7" t="s">
-        <v>1195</v>
+        <v>1204</v>
       </c>
       <c r="E7" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>1196</v>
+        <v>1205</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>1197</v>
+        <v>1206</v>
       </c>
       <c r="K7" t="s">
-        <v>1198</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>54421</v>
       </c>
       <c r="B8" t="s">
-        <v>1199</v>
+        <v>1208</v>
       </c>
       <c r="C8" t="s">
-        <v>1200</v>
+        <v>1209</v>
       </c>
       <c r="D8" t="s">
-        <v>1201</v>
+        <v>1210</v>
       </c>
       <c r="E8" t="s">
         <v>73</v>
       </c>
       <c r="F8" t="s">
-        <v>1202</v>
+        <v>1211</v>
       </c>
       <c r="G8" t="s">
-        <v>1203</v>
+        <v>1212</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>614</v>
+        <v>1213</v>
       </c>
       <c r="K8" t="s">
-        <v>1204</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>50410</v>
       </c>
       <c r="B9" t="s">
-        <v>1205</v>
+        <v>1215</v>
       </c>
       <c r="C9" t="s">
-        <v>1206</v>
+        <v>1216</v>
       </c>
       <c r="D9" t="s">
-        <v>1207</v>
+        <v>1217</v>
       </c>
       <c r="E9" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F9" t="s">
-        <v>1208</v>
+        <v>1218</v>
       </c>
       <c r="G9" t="s">
-        <v>1209</v>
+        <v>1219</v>
       </c>
       <c r="H9"/>
       <c r="I9" t="s">
-        <v>1210</v>
+        <v>1220</v>
       </c>
       <c r="J9" t="s">
         <v>46</v>
       </c>
       <c r="K9" t="s">
-        <v>1211</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>50352</v>
       </c>
       <c r="B10" t="s">
-        <v>1212</v>
+        <v>1222</v>
       </c>
       <c r="C10" t="s">
-        <v>1213</v>
+        <v>1223</v>
       </c>
       <c r="D10" t="s">
-        <v>1214</v>
+        <v>1224</v>
       </c>
       <c r="E10" t="s">
         <v>124</v>
       </c>
       <c r="F10" t="s">
-        <v>1215</v>
+        <v>1225</v>
       </c>
       <c r="G10" t="s">
-        <v>1216</v>
+        <v>1226</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
       <c r="K10" t="s">
-        <v>1217</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>50365</v>
       </c>
       <c r="B11" t="s">
-        <v>1218</v>
+        <v>1228</v>
       </c>
       <c r="C11" t="s">
-        <v>1213</v>
+        <v>1223</v>
       </c>
       <c r="D11" t="s">
-        <v>1219</v>
+        <v>1229</v>
       </c>
       <c r="E11" t="s">
         <v>107</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>1220</v>
+        <v>1230</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>46</v>
       </c>
       <c r="K11" t="s">
-        <v>1221</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>54393</v>
       </c>
       <c r="B12" t="s">
-        <v>1222</v>
+        <v>1232</v>
       </c>
       <c r="C12" t="s">
-        <v>1223</v>
+        <v>1233</v>
       </c>
       <c r="D12" t="s">
-        <v>1224</v>
+        <v>1234</v>
       </c>
       <c r="E12" t="s">
         <v>73</v>
       </c>
       <c r="F12" t="s">
-        <v>1225</v>
+        <v>1235</v>
       </c>
       <c r="G12" t="s">
-        <v>1226</v>
+        <v>1236</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>1176</v>
+        <v>1185</v>
       </c>
       <c r="K12" t="s">
-        <v>1227</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>53431</v>
       </c>
       <c r="B13" t="s">
-        <v>1228</v>
+        <v>1238</v>
       </c>
       <c r="C13" t="s">
-        <v>1229</v>
+        <v>1239</v>
       </c>
       <c r="D13" t="s">
-        <v>1230</v>
+        <v>1240</v>
       </c>
       <c r="E13" t="s">
         <v>124</v>
       </c>
       <c r="F13" t="s">
-        <v>1231</v>
+        <v>1241</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
         <v>1136</v>
       </c>
       <c r="K13" t="s">
-        <v>1232</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>50342</v>
       </c>
       <c r="B14" t="s">
-        <v>1233</v>
+        <v>1243</v>
       </c>
       <c r="C14" t="s">
-        <v>1234</v>
+        <v>1244</v>
       </c>
       <c r="D14" t="s">
-        <v>1235</v>
+        <v>1245</v>
       </c>
       <c r="E14" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F14" t="s">
-        <v>1236</v>
+        <v>1246</v>
       </c>
       <c r="G14" t="s">
-        <v>1237</v>
+        <v>1247</v>
       </c>
       <c r="H14" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>46</v>
       </c>
       <c r="K14" t="s">
-        <v>1238</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>53441</v>
       </c>
       <c r="B15" t="s">
-        <v>1239</v>
+        <v>1249</v>
       </c>
       <c r="C15" t="s">
-        <v>1240</v>
+        <v>1250</v>
       </c>
       <c r="D15" t="s">
-        <v>1241</v>
+        <v>1251</v>
       </c>
       <c r="E15" t="s">
         <v>124</v>
       </c>
       <c r="F15" t="s">
-        <v>1242</v>
+        <v>1252</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>1136</v>
       </c>
       <c r="K15" t="s">
-        <v>1243</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>50310</v>
       </c>
       <c r="B16" t="s">
-        <v>1244</v>
+        <v>1254</v>
       </c>
       <c r="C16" t="s">
-        <v>1245</v>
+        <v>1255</v>
       </c>
       <c r="D16" t="s">
-        <v>1246</v>
+        <v>1256</v>
       </c>
       <c r="E16" t="s">
         <v>106</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>1247</v>
+        <v>1257</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
         <v>46</v>
       </c>
       <c r="K16" t="s">
-        <v>1248</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>54388</v>
       </c>
       <c r="B17" t="s">
-        <v>1249</v>
+        <v>1259</v>
       </c>
       <c r="C17" t="s">
-        <v>1250</v>
+        <v>1260</v>
       </c>
       <c r="D17" t="s">
-        <v>1251</v>
+        <v>1261</v>
       </c>
       <c r="E17" t="s">
         <v>73</v>
       </c>
       <c r="F17" t="s">
-        <v>1252</v>
+        <v>1262</v>
       </c>
       <c r="G17" t="s">
-        <v>1253</v>
+        <v>1263</v>
       </c>
       <c r="H17"/>
       <c r="I17" t="s">
-        <v>1254</v>
+        <v>1264</v>
       </c>
       <c r="J17" t="s">
-        <v>1176</v>
+        <v>1185</v>
       </c>
       <c r="K17" t="s">
-        <v>1255</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>52311</v>
       </c>
       <c r="B18" t="s">
-        <v>1256</v>
+        <v>1266</v>
       </c>
       <c r="C18" t="s">
-        <v>1257</v>
+        <v>1267</v>
       </c>
       <c r="D18" t="s">
-        <v>1258</v>
+        <v>1268</v>
       </c>
       <c r="E18" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>1259</v>
+        <v>1269</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>1197</v>
+        <v>1206</v>
       </c>
       <c r="K18" t="s">
-        <v>1260</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>54587</v>
       </c>
       <c r="B19" t="s">
-        <v>1261</v>
+        <v>1271</v>
       </c>
       <c r="C19" t="s">
-        <v>1262</v>
+        <v>1272</v>
       </c>
       <c r="D19" t="s">
-        <v>1263</v>
+        <v>1273</v>
       </c>
       <c r="E19" t="s">
-        <v>1146</v>
+        <v>1149</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>1034</v>
+        <v>1274</v>
       </c>
       <c r="K19" t="s">
-        <v>1264</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>54586</v>
       </c>
       <c r="B20" t="s">
-        <v>1265</v>
+        <v>1276</v>
       </c>
       <c r="C20" t="s">
-        <v>1266</v>
+        <v>1277</v>
       </c>
       <c r="D20" t="s">
-        <v>1267</v>
+        <v>1278</v>
       </c>
       <c r="E20" t="s">
-        <v>1146</v>
+        <v>1149</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>1034</v>
+        <v>1274</v>
       </c>
       <c r="K20" t="s">
-        <v>1268</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>54413</v>
       </c>
       <c r="B21" t="s">
-        <v>1269</v>
+        <v>1280</v>
       </c>
       <c r="C21" t="s">
-        <v>1270</v>
+        <v>1281</v>
       </c>
       <c r="D21" t="s">
-        <v>1271</v>
+        <v>1282</v>
       </c>
       <c r="E21" t="s">
         <v>73</v>
       </c>
       <c r="F21" t="s">
-        <v>1272</v>
+        <v>1283</v>
       </c>
       <c r="G21" t="s">
-        <v>1273</v>
+        <v>1284</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>614</v>
+        <v>1213</v>
       </c>
       <c r="K21" t="s">
-        <v>1274</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>54206</v>
       </c>
       <c r="B22" t="s">
-        <v>1275</v>
+        <v>1286</v>
       </c>
       <c r="C22" t="s">
-        <v>1276</v>
+        <v>1287</v>
       </c>
       <c r="D22" t="s">
-        <v>1277</v>
+        <v>1288</v>
       </c>
       <c r="E22" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
       <c r="F22" t="s">
-        <v>1278</v>
+        <v>1289</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>1169</v>
+        <v>1178</v>
       </c>
       <c r="K22" t="s">
-        <v>1279</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>50349</v>
       </c>
       <c r="B23" t="s">
-        <v>1280</v>
+        <v>1291</v>
       </c>
       <c r="C23" t="s">
-        <v>1276</v>
+        <v>1287</v>
       </c>
       <c r="D23" t="s">
-        <v>1281</v>
+        <v>1292</v>
       </c>
       <c r="E23" t="s">
         <v>49</v>
       </c>
       <c r="F23" t="s">
-        <v>1282</v>
+        <v>1293</v>
       </c>
       <c r="G23" t="s">
-        <v>1283</v>
+        <v>1294</v>
       </c>
       <c r="H23" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="I23"/>
       <c r="J23" t="s">
         <v>46</v>
       </c>
       <c r="K23" t="s">
-        <v>1284</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>53571</v>
       </c>
       <c r="B24" t="s">
-        <v>1285</v>
+        <v>1296</v>
       </c>
       <c r="C24" t="s">
-        <v>1286</v>
+        <v>1297</v>
       </c>
       <c r="D24" t="s">
-        <v>1287</v>
+        <v>1298</v>
       </c>
       <c r="E24" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
       <c r="F24" t="s">
-        <v>1288</v>
+        <v>1299</v>
       </c>
       <c r="G24" t="s">
-        <v>1289</v>
+        <v>1300</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>939</v>
+        <v>1301</v>
       </c>
       <c r="K24" t="s">
-        <v>1290</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>53246</v>
       </c>
       <c r="B25" t="s">
-        <v>1291</v>
+        <v>1303</v>
       </c>
       <c r="C25" t="s">
-        <v>1292</v>
+        <v>1304</v>
       </c>
       <c r="D25" t="s">
-        <v>1293</v>
+        <v>1305</v>
       </c>
       <c r="E25" t="s">
-        <v>1294</v>
+        <v>1306</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>1295</v>
+        <v>1307</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>1296</v>
+        <v>1308</v>
       </c>
       <c r="K25" t="s">
-        <v>1297</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>52766</v>
       </c>
       <c r="B26" t="s">
-        <v>1298</v>
+        <v>1310</v>
       </c>
       <c r="C26" t="s">
-        <v>1299</v>
+        <v>1311</v>
       </c>
       <c r="D26" t="s">
-        <v>1300</v>
+        <v>1312</v>
       </c>
       <c r="E26" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F26" t="s">
-        <v>1301</v>
+        <v>1313</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>1123</v>
+        <v>1120</v>
       </c>
       <c r="K26" t="s">
-        <v>1302</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>53426</v>
       </c>
       <c r="B27" t="s">
-        <v>1303</v>
+        <v>1315</v>
       </c>
       <c r="C27" t="s">
-        <v>1304</v>
+        <v>1316</v>
       </c>
       <c r="D27" t="s">
-        <v>1305</v>
+        <v>1317</v>
       </c>
       <c r="E27" t="s">
         <v>124</v>
       </c>
       <c r="F27" t="s">
-        <v>1231</v>
+        <v>1241</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27" t="s">
         <v>1136</v>
       </c>
       <c r="K27" t="s">
-        <v>1306</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>54418</v>
       </c>
       <c r="B28" t="s">
-        <v>1307</v>
+        <v>1319</v>
       </c>
       <c r="C28" t="s">
-        <v>1308</v>
+        <v>1320</v>
       </c>
       <c r="D28" t="s">
-        <v>1309</v>
+        <v>1321</v>
       </c>
       <c r="E28" t="s">
         <v>73</v>
       </c>
       <c r="F28" t="s">
-        <v>1310</v>
+        <v>1322</v>
       </c>
       <c r="G28" t="s">
-        <v>1311</v>
+        <v>1323</v>
       </c>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>614</v>
+        <v>1213</v>
       </c>
       <c r="K28" t="s">
-        <v>1312</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>54145</v>
       </c>
       <c r="B29" t="s">
-        <v>1313</v>
+        <v>1325</v>
       </c>
       <c r="C29" t="s">
-        <v>1314</v>
+        <v>1326</v>
       </c>
       <c r="D29" t="s">
-        <v>1315</v>
+        <v>1327</v>
       </c>
       <c r="E29" t="s">
-        <v>942</v>
+        <v>940</v>
       </c>
       <c r="F29" t="s">
-        <v>1316</v>
+        <v>1328</v>
       </c>
       <c r="G29" t="s">
-        <v>1317</v>
+        <v>1329</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>1318</v>
+        <v>1330</v>
       </c>
       <c r="K29" t="s">
-        <v>1319</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>54233</v>
       </c>
       <c r="B30" t="s">
-        <v>1320</v>
+        <v>1332</v>
       </c>
       <c r="C30" t="s">
-        <v>1321</v>
+        <v>1333</v>
       </c>
       <c r="D30" t="s">
-        <v>1322</v>
+        <v>1334</v>
       </c>
       <c r="E30" t="s">
-        <v>1000</v>
+        <v>999</v>
       </c>
       <c r="F30" t="s">
-        <v>1323</v>
+        <v>1335</v>
       </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>1324</v>
+        <v>1336</v>
       </c>
       <c r="K30" t="s">
-        <v>1325</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>50378</v>
       </c>
       <c r="B31" t="s">
-        <v>1326</v>
+        <v>1338</v>
       </c>
       <c r="C31" t="s">
-        <v>1327</v>
+        <v>1339</v>
       </c>
       <c r="D31" t="s">
-        <v>1328</v>
+        <v>1340</v>
       </c>
       <c r="E31" t="s">
         <v>124</v>
       </c>
       <c r="F31" t="s">
-        <v>1329</v>
+        <v>1341</v>
       </c>
       <c r="G31" t="s">
-        <v>1330</v>
+        <v>1342</v>
       </c>
       <c r="H31"/>
       <c r="I31" t="s">
-        <v>1331</v>
+        <v>1343</v>
       </c>
       <c r="J31" t="s">
         <v>46</v>
       </c>
       <c r="K31" t="s">
-        <v>1332</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>54593</v>
       </c>
       <c r="B32" t="s">
-        <v>1333</v>
+        <v>1345</v>
       </c>
       <c r="C32" t="s">
-        <v>1334</v>
+        <v>1346</v>
       </c>
       <c r="D32" t="s">
-        <v>1335</v>
+        <v>1347</v>
       </c>
       <c r="E32" t="s">
-        <v>1336</v>
+        <v>1158</v>
       </c>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>1034</v>
+        <v>1274</v>
       </c>
       <c r="K32" t="s">
-        <v>1337</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>53851</v>
       </c>
       <c r="B33" t="s">
-        <v>1338</v>
+        <v>1349</v>
       </c>
       <c r="C33" t="s">
-        <v>1339</v>
+        <v>1350</v>
       </c>
       <c r="D33" t="s">
-        <v>1340</v>
+        <v>1351</v>
       </c>
       <c r="E33" t="s">
-        <v>1341</v>
+        <v>1352</v>
       </c>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>70</v>
+        <v>960</v>
       </c>
       <c r="K33" t="s">
-        <v>1342</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>54391</v>
       </c>
       <c r="B34" t="s">
-        <v>1343</v>
+        <v>1354</v>
       </c>
       <c r="C34" t="s">
-        <v>1344</v>
+        <v>1355</v>
       </c>
       <c r="D34" t="s">
-        <v>1345</v>
+        <v>1356</v>
       </c>
       <c r="E34" t="s">
         <v>73</v>
       </c>
       <c r="F34" t="s">
-        <v>1346</v>
+        <v>1357</v>
       </c>
       <c r="G34" t="s">
-        <v>1347</v>
+        <v>1358</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>1176</v>
+        <v>1185</v>
       </c>
       <c r="K34" t="s">
-        <v>1348</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>50291</v>
       </c>
       <c r="B35" t="s">
-        <v>1349</v>
+        <v>1360</v>
       </c>
       <c r="C35" t="s">
-        <v>1350</v>
+        <v>1361</v>
       </c>
       <c r="D35" t="s">
-        <v>1351</v>
+        <v>1362</v>
       </c>
       <c r="E35" t="s">
         <v>85</v>
       </c>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>1352</v>
+        <v>1363</v>
       </c>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
         <v>46</v>
       </c>
       <c r="K35" t="s">
-        <v>1353</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>54416</v>
       </c>
       <c r="B36" t="s">
-        <v>1354</v>
+        <v>1365</v>
       </c>
       <c r="C36" t="s">
-        <v>1355</v>
+        <v>1366</v>
       </c>
       <c r="D36" t="s">
-        <v>1356</v>
+        <v>1367</v>
       </c>
       <c r="E36" t="s">
         <v>73</v>
       </c>
       <c r="F36" t="s">
-        <v>1225</v>
+        <v>1235</v>
       </c>
       <c r="G36" t="s">
-        <v>1357</v>
+        <v>1368</v>
       </c>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>614</v>
+        <v>1213</v>
       </c>
       <c r="K36" t="s">
-        <v>1358</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>54143</v>
       </c>
       <c r="B37" t="s">
-        <v>1359</v>
+        <v>1370</v>
       </c>
       <c r="C37" t="s">
-        <v>1360</v>
+        <v>1371</v>
       </c>
       <c r="D37" t="s">
-        <v>1361</v>
+        <v>1372</v>
       </c>
       <c r="E37" t="s">
-        <v>942</v>
+        <v>940</v>
       </c>
       <c r="F37" t="s">
-        <v>1362</v>
+        <v>1373</v>
       </c>
       <c r="G37" t="s">
-        <v>1363</v>
+        <v>1374</v>
       </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>1318</v>
+        <v>1330</v>
       </c>
       <c r="K37" t="s">
-        <v>1364</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>53561</v>
       </c>
       <c r="B38" t="s">
-        <v>1365</v>
+        <v>1376</v>
       </c>
       <c r="C38" t="s">
-        <v>1366</v>
+        <v>1377</v>
       </c>
       <c r="D38" t="s">
-        <v>1367</v>
+        <v>1378</v>
       </c>
       <c r="E38" t="s">
-        <v>929</v>
+        <v>928</v>
       </c>
       <c r="F38" t="s">
-        <v>1368</v>
+        <v>1379</v>
       </c>
       <c r="G38" t="s">
-        <v>1369</v>
+        <v>1380</v>
       </c>
       <c r="H38"/>
       <c r="I38" t="s">
-        <v>1370</v>
+        <v>1381</v>
       </c>
       <c r="J38" t="s">
-        <v>939</v>
+        <v>1301</v>
       </c>
       <c r="K38" t="s">
-        <v>1371</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>53866</v>
       </c>
       <c r="B39" t="s">
-        <v>1372</v>
+        <v>1383</v>
       </c>
       <c r="C39" t="s">
-        <v>1373</v>
+        <v>1384</v>
       </c>
       <c r="D39" t="s">
-        <v>1374</v>
+        <v>1385</v>
       </c>
       <c r="E39" t="s">
-        <v>954</v>
+        <v>952</v>
       </c>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>70</v>
+        <v>960</v>
       </c>
       <c r="K39" t="s">
-        <v>1375</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
         <v>50244</v>
       </c>
       <c r="B40" t="s">
-        <v>1376</v>
+        <v>1387</v>
       </c>
       <c r="C40" t="s">
-        <v>1377</v>
+        <v>1388</v>
       </c>
       <c r="D40" t="s">
-        <v>1378</v>
+        <v>1389</v>
       </c>
       <c r="E40" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="F40" t="s">
-        <v>1181</v>
+        <v>1190</v>
       </c>
       <c r="G40" t="s">
-        <v>1379</v>
+        <v>1390</v>
       </c>
       <c r="H40"/>
       <c r="I40" t="s">
-        <v>1380</v>
+        <v>1391</v>
       </c>
       <c r="J40" t="s">
         <v>46</v>
       </c>
       <c r="K40" t="s">
-        <v>1381</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
         <v>52386</v>
       </c>
       <c r="B41" t="s">
-        <v>1382</v>
+        <v>1393</v>
       </c>
       <c r="C41" t="s">
-        <v>1383</v>
+        <v>1394</v>
       </c>
       <c r="D41" t="s">
-        <v>1384</v>
+        <v>1395</v>
       </c>
       <c r="E41" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>1385</v>
+        <v>1396</v>
       </c>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>1197</v>
+        <v>1206</v>
       </c>
       <c r="K41" t="s">
-        <v>1386</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
         <v>50351</v>
       </c>
       <c r="B42" t="s">
-        <v>1387</v>
+        <v>1398</v>
       </c>
       <c r="C42" t="s">
-        <v>1388</v>
+        <v>1399</v>
       </c>
       <c r="D42" t="s">
-        <v>1389</v>
+        <v>1400</v>
       </c>
       <c r="E42" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="F42" t="s">
-        <v>1181</v>
+        <v>1190</v>
       </c>
       <c r="G42" t="s">
-        <v>1390</v>
+        <v>1401</v>
       </c>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42" t="s">
         <v>46</v>
       </c>
       <c r="K42" t="s">
-        <v>1391</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
         <v>50224</v>
       </c>
       <c r="B43" t="s">
-        <v>1392</v>
+        <v>1403</v>
       </c>
       <c r="C43" t="s">
-        <v>1393</v>
+        <v>1404</v>
       </c>
       <c r="D43" t="s">
-        <v>1394</v>
+        <v>1405</v>
       </c>
       <c r="E43" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
       <c r="F43" t="s">
-        <v>1181</v>
+        <v>1190</v>
       </c>
       <c r="G43" t="s">
-        <v>1395</v>
+        <v>1406</v>
       </c>
       <c r="H43"/>
       <c r="I43" t="s">
-        <v>1396</v>
+        <v>1407</v>
       </c>
       <c r="J43" t="s">
         <v>46</v>
       </c>
       <c r="K43" t="s">
-        <v>1397</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
         <v>50263</v>
       </c>
       <c r="B44" t="s">
-        <v>1398</v>
+        <v>1409</v>
       </c>
       <c r="C44" t="s">
-        <v>1399</v>
+        <v>1410</v>
       </c>
       <c r="D44" t="s">
-        <v>1400</v>
+        <v>1411</v>
       </c>
       <c r="E44" t="s">
         <v>124</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>1401</v>
+        <v>1412</v>
       </c>
       <c r="H44"/>
       <c r="I44" t="s">
-        <v>1402</v>
+        <v>1413</v>
       </c>
       <c r="J44" t="s">
         <v>46</v>
       </c>
       <c r="K44" t="s">
-        <v>1403</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
         <v>54590</v>
       </c>
       <c r="B45" t="s">
-        <v>1404</v>
+        <v>1415</v>
       </c>
       <c r="C45" t="s">
-        <v>1405</v>
+        <v>1416</v>
       </c>
       <c r="D45" t="s">
-        <v>1267</v>
+        <v>1278</v>
       </c>
       <c r="E45" t="s">
-        <v>1406</v>
+        <v>1155</v>
       </c>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>1034</v>
+        <v>1274</v>
       </c>
       <c r="K45" t="s">
-        <v>1407</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
         <v>54154</v>
       </c>
       <c r="B46" t="s">
-        <v>1408</v>
+        <v>1418</v>
       </c>
       <c r="C46" t="s">
-        <v>1409</v>
+        <v>1419</v>
       </c>
       <c r="D46" t="s">
-        <v>1410</v>
+        <v>1420</v>
       </c>
       <c r="E46" t="s">
         <v>85</v>
       </c>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>1411</v>
+        <v>1421</v>
       </c>
       <c r="K46" t="s">
-        <v>1412</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
         <v>53756</v>
       </c>
       <c r="B47" t="s">
-        <v>1413</v>
+        <v>1423</v>
       </c>
       <c r="C47" t="s">
-        <v>1414</v>
+        <v>1424</v>
       </c>
       <c r="D47" t="s">
-        <v>1415</v>
+        <v>1425</v>
       </c>
       <c r="E47" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>1416</v>
+        <v>1426</v>
       </c>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>1417</v>
+        <v>1427</v>
       </c>
       <c r="K47" t="s">
-        <v>1418</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
         <v>53121</v>
       </c>
       <c r="B48" t="s">
-        <v>1419</v>
+        <v>1429</v>
       </c>
       <c r="C48" t="s">
-        <v>1420</v>
+        <v>1430</v>
       </c>
       <c r="D48" t="s">
-        <v>1421</v>
+        <v>1431</v>
       </c>
       <c r="E48" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F48" t="s">
-        <v>1301</v>
+        <v>1313</v>
       </c>
       <c r="G48" t="s">
-        <v>1422</v>
+        <v>1432</v>
       </c>
       <c r="H48"/>
       <c r="I48" t="s">
-        <v>1423</v>
+        <v>1433</v>
       </c>
       <c r="J48" t="s">
-        <v>926</v>
+        <v>1434</v>
       </c>
       <c r="K48" t="s">
-        <v>1424</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
         <v>50273</v>
       </c>
       <c r="B49" t="s">
-        <v>1425</v>
+        <v>1436</v>
       </c>
       <c r="C49" t="s">
-        <v>1426</v>
+        <v>1437</v>
       </c>
       <c r="D49" t="s">
-        <v>1427</v>
+        <v>1438</v>
       </c>
       <c r="E49" t="s">
         <v>124</v>
       </c>
       <c r="F49"/>
       <c r="G49" t="s">
-        <v>1428</v>
+        <v>1439</v>
       </c>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49" t="s">
         <v>46</v>
       </c>
       <c r="K49" t="s">
-        <v>1429</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
         <v>53436</v>
       </c>
       <c r="B50" t="s">
-        <v>1430</v>
+        <v>1441</v>
       </c>
       <c r="C50" t="s">
-        <v>1431</v>
+        <v>1442</v>
       </c>
       <c r="D50" t="s">
-        <v>1432</v>
+        <v>1443</v>
       </c>
       <c r="E50" t="s">
         <v>124</v>
       </c>
       <c r="F50" t="s">
-        <v>1242</v>
+        <v>1252</v>
       </c>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50" t="s">
         <v>1136</v>
       </c>
       <c r="K50" t="s">
-        <v>1433</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
         <v>50364</v>
       </c>
       <c r="B51" t="s">
-        <v>1434</v>
+        <v>1445</v>
       </c>
       <c r="C51" t="s">
-        <v>1435</v>
+        <v>1446</v>
       </c>
       <c r="D51" t="s">
-        <v>1436</v>
+        <v>1447</v>
       </c>
       <c r="E51" t="s">
         <v>107</v>
       </c>
       <c r="F51"/>
       <c r="G51" t="s">
-        <v>1437</v>
+        <v>1448</v>
       </c>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51" t="s">
         <v>46</v>
       </c>
       <c r="K51" t="s">
-        <v>1438</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
         <v>53856</v>
       </c>
       <c r="B52" t="s">
-        <v>1439</v>
+        <v>1450</v>
       </c>
       <c r="C52" t="s">
-        <v>1440</v>
+        <v>1451</v>
       </c>
       <c r="D52" t="s">
-        <v>1441</v>
+        <v>1452</v>
       </c>
       <c r="E52" t="s">
         <v>73</v>
       </c>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52" t="s">
-        <v>70</v>
+        <v>960</v>
       </c>
       <c r="K52" t="s">
-        <v>1442</v>
+        <v>1453</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G60"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>1443</v>
+        <v>1454</v>
       </c>
       <c r="B1" t="s">
-        <v>1157</v>
+        <v>1166</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>1444</v>
+        <v>1455</v>
       </c>
       <c r="E1" t="s">
-        <v>1445</v>
+        <v>1456</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50667</v>
       </c>
       <c r="B2">
         <v>50232</v>
       </c>
       <c r="C2">
         <v>49889</v>
       </c>
       <c r="D2" t="s">
-        <v>1446</v>
+        <v>1457</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50603</v>
       </c>
       <c r="B3">
         <v>50310</v>
       </c>
       <c r="C3">
         <v>50209</v>
       </c>
       <c r="D3" t="s">
-        <v>1447</v>
+        <v>1458</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50668</v>
       </c>
       <c r="B4">
         <v>50365</v>
       </c>
       <c r="C4">
         <v>50164</v>
       </c>
       <c r="D4" t="s">
-        <v>1447</v>
+        <v>1458</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>1448</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>52301</v>
       </c>
       <c r="B5">
         <v>52296</v>
       </c>
       <c r="C5">
         <v>52291</v>
       </c>
       <c r="D5" t="s">
-        <v>1446</v>
+        <v>1457</v>
       </c>
       <c r="E5" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>1450</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>52316</v>
       </c>
       <c r="B6">
         <v>52311</v>
       </c>
       <c r="C6">
         <v>52306</v>
       </c>
       <c r="D6" t="s">
-        <v>1446</v>
+        <v>1457</v>
       </c>
       <c r="E6" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>1450</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>52391</v>
       </c>
       <c r="B7">
         <v>52386</v>
       </c>
       <c r="C7">
         <v>52381</v>
       </c>
       <c r="D7" t="s">
-        <v>1446</v>
+        <v>1457</v>
       </c>
       <c r="E7" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>1450</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>52771</v>
       </c>
       <c r="B8">
         <v>52766</v>
       </c>
       <c r="C8">
         <v>52291</v>
       </c>
       <c r="D8" t="s">
-        <v>1451</v>
+        <v>1462</v>
       </c>
       <c r="E8" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>1123</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>52776</v>
       </c>
       <c r="B9">
         <v>50348</v>
       </c>
       <c r="C9">
         <v>52381</v>
       </c>
       <c r="D9" t="s">
-        <v>1451</v>
+        <v>1462</v>
       </c>
       <c r="E9" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>1123</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>52796</v>
       </c>
       <c r="B10">
         <v>50244</v>
       </c>
       <c r="C10">
         <v>52306</v>
       </c>
       <c r="D10" t="s">
-        <v>1451</v>
+        <v>1462</v>
       </c>
       <c r="E10" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>1123</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>53126</v>
       </c>
       <c r="B11">
         <v>53121</v>
       </c>
       <c r="C11">
         <v>53106</v>
       </c>
       <c r="D11" t="s">
-        <v>1446</v>
+        <v>1457</v>
       </c>
       <c r="E11" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>926</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>53231</v>
       </c>
       <c r="B12">
         <v>50410</v>
       </c>
       <c r="C12">
         <v>53221</v>
       </c>
       <c r="D12" t="s">
-        <v>1451</v>
+        <v>1462</v>
       </c>
       <c r="E12" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>1296</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>53236</v>
       </c>
       <c r="B13">
         <v>50263</v>
       </c>
       <c r="C13">
         <v>53221</v>
       </c>
       <c r="D13" t="s">
-        <v>1451</v>
+        <v>1462</v>
       </c>
       <c r="E13" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>1296</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>53241</v>
       </c>
       <c r="B14">
         <v>50342</v>
       </c>
       <c r="C14">
         <v>53221</v>
       </c>
       <c r="D14" t="s">
-        <v>1451</v>
+        <v>1462</v>
       </c>
       <c r="E14" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>1296</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>53251</v>
       </c>
       <c r="B15">
         <v>53246</v>
       </c>
       <c r="C15">
         <v>53221</v>
       </c>
       <c r="D15" t="s">
-        <v>1451</v>
+        <v>1462</v>
       </c>
       <c r="E15" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>1296</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>53456</v>
       </c>
       <c r="B16">
         <v>50352</v>
       </c>
       <c r="C16">
         <v>53411</v>
       </c>
       <c r="D16" t="s">
-        <v>1446</v>
+        <v>1457</v>
       </c>
       <c r="E16" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>53461</v>
       </c>
       <c r="B17">
         <v>50273</v>
       </c>
       <c r="C17">
         <v>53411</v>
       </c>
       <c r="D17" t="s">
-        <v>1446</v>
+        <v>1457</v>
       </c>
       <c r="E17" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>53466</v>
       </c>
       <c r="B18">
         <v>53426</v>
       </c>
       <c r="C18">
         <v>53411</v>
       </c>
       <c r="D18" t="s">
-        <v>1446</v>
+        <v>1457</v>
       </c>
       <c r="E18" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>53471</v>
       </c>
       <c r="B19">
         <v>53436</v>
       </c>
       <c r="C19">
         <v>53411</v>
       </c>
       <c r="D19" t="s">
-        <v>1446</v>
+        <v>1457</v>
       </c>
       <c r="E19" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>53476</v>
       </c>
       <c r="B20">
         <v>53441</v>
       </c>
       <c r="C20">
         <v>53411</v>
       </c>
       <c r="D20" t="s">
-        <v>1446</v>
+        <v>1457</v>
       </c>
       <c r="E20" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>53481</v>
       </c>
       <c r="B21">
         <v>53431</v>
       </c>
       <c r="C21">
         <v>53411</v>
       </c>
       <c r="D21" t="s">
-        <v>1446</v>
+        <v>1457</v>
       </c>
       <c r="E21" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>53566</v>
       </c>
       <c r="B22">
         <v>53561</v>
       </c>
       <c r="C22">
         <v>53151</v>
       </c>
       <c r="D22" t="s">
-        <v>1446</v>
+        <v>1457</v>
       </c>
       <c r="E22" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>939</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>53576</v>
       </c>
       <c r="B23">
         <v>53571</v>
       </c>
       <c r="C23">
         <v>53151</v>
       </c>
       <c r="D23" t="s">
-        <v>1451</v>
+        <v>1462</v>
       </c>
       <c r="E23" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>939</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>53761</v>
       </c>
       <c r="B24">
         <v>53756</v>
       </c>
       <c r="C24">
         <v>53751</v>
       </c>
       <c r="D24" t="s">
-        <v>1446</v>
+        <v>1457</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>1417</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>53841</v>
       </c>
       <c r="B25">
         <v>50364</v>
       </c>
       <c r="C25">
         <v>49915</v>
       </c>
       <c r="D25" t="s">
-        <v>1451</v>
+        <v>1462</v>
       </c>
       <c r="E25" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>53846</v>
       </c>
       <c r="B26">
         <v>50364</v>
       </c>
       <c r="C26">
         <v>50146</v>
       </c>
       <c r="D26" t="s">
-        <v>1446</v>
+        <v>1457</v>
       </c>
       <c r="E26" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>53861</v>
       </c>
       <c r="B27">
         <v>53851</v>
       </c>
       <c r="C27">
         <v>53386</v>
       </c>
       <c r="D27" t="s">
-        <v>1451</v>
+        <v>1462</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>70</v>
+        <v>960</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>53871</v>
       </c>
       <c r="B28">
         <v>53856</v>
       </c>
       <c r="C28">
         <v>53386</v>
       </c>
       <c r="D28" t="s">
-        <v>1451</v>
+        <v>1462</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>70</v>
+        <v>960</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>53876</v>
       </c>
       <c r="B29">
         <v>53866</v>
       </c>
       <c r="C29">
         <v>53386</v>
       </c>
       <c r="D29" t="s">
-        <v>1451</v>
+        <v>1462</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>70</v>
+        <v>960</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>54144</v>
       </c>
       <c r="B30">
         <v>54143</v>
       </c>
       <c r="C30">
         <v>53221</v>
       </c>
       <c r="D30" t="s">
-        <v>1446</v>
+        <v>1457</v>
       </c>
       <c r="E30" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>1318</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>54146</v>
       </c>
       <c r="B31">
         <v>54145</v>
       </c>
       <c r="C31">
         <v>53221</v>
       </c>
       <c r="D31" t="s">
-        <v>1452</v>
+        <v>1463</v>
       </c>
       <c r="E31" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>1318</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>54153</v>
       </c>
       <c r="B32">
         <v>50291</v>
       </c>
       <c r="C32">
         <v>54151</v>
       </c>
       <c r="D32" t="s">
-        <v>1446</v>
+        <v>1457</v>
       </c>
       <c r="E32" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>1411</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>54155</v>
       </c>
       <c r="B33">
         <v>54154</v>
       </c>
       <c r="C33">
         <v>54151</v>
       </c>
       <c r="D33" t="s">
-        <v>1451</v>
+        <v>1462</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>1411</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>54207</v>
       </c>
       <c r="B34">
         <v>54205</v>
       </c>
       <c r="C34">
         <v>54204</v>
       </c>
       <c r="D34" t="s">
-        <v>1446</v>
+        <v>1457</v>
       </c>
       <c r="E34" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>1169</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>54208</v>
       </c>
       <c r="B35">
         <v>54206</v>
       </c>
       <c r="C35">
         <v>54204</v>
       </c>
       <c r="D35" t="s">
-        <v>1451</v>
+        <v>1462</v>
       </c>
       <c r="E35" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>1169</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>54234</v>
       </c>
       <c r="B36">
         <v>54233</v>
       </c>
       <c r="C36">
         <v>54204</v>
       </c>
       <c r="D36" t="s">
-        <v>1236</v>
+        <v>1246</v>
       </c>
       <c r="E36" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>54244</v>
       </c>
       <c r="B37">
         <v>50378</v>
       </c>
       <c r="C37">
         <v>52291</v>
       </c>
       <c r="D37" t="s">
-        <v>1236</v>
+        <v>1246</v>
       </c>
       <c r="E37" t="s">
-        <v>1453</v>
+        <v>1464</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>54246</v>
       </c>
       <c r="B38">
         <v>50349</v>
       </c>
       <c r="C38">
         <v>52306</v>
       </c>
       <c r="D38" t="s">
-        <v>1236</v>
+        <v>1246</v>
       </c>
       <c r="E38" t="s">
-        <v>1453</v>
+        <v>1464</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>54410</v>
       </c>
       <c r="B39">
         <v>54395</v>
       </c>
       <c r="C39">
         <v>50153</v>
       </c>
       <c r="D39" t="s">
-        <v>1446</v>
+        <v>1457</v>
       </c>
       <c r="E39" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>614</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>54411</v>
       </c>
       <c r="B40">
         <v>54388</v>
       </c>
       <c r="C40">
         <v>50153</v>
       </c>
       <c r="D40" t="s">
-        <v>1451</v>
+        <v>1462</v>
       </c>
       <c r="E40" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>614</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>54412</v>
       </c>
       <c r="B41">
         <v>54391</v>
       </c>
       <c r="C41">
         <v>50153</v>
       </c>
       <c r="D41" t="s">
-        <v>1447</v>
+        <v>1458</v>
       </c>
       <c r="E41" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>614</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>54414</v>
       </c>
       <c r="B42">
         <v>54413</v>
       </c>
       <c r="C42">
         <v>50153</v>
       </c>
       <c r="D42" t="s">
-        <v>1452</v>
+        <v>1463</v>
       </c>
       <c r="E42" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>614</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>54419</v>
       </c>
       <c r="B43">
         <v>54418</v>
       </c>
       <c r="C43">
         <v>50153</v>
       </c>
       <c r="D43" t="s">
-        <v>1452</v>
+        <v>1463</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>614</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>54420</v>
       </c>
       <c r="B44">
         <v>54416</v>
       </c>
       <c r="C44">
         <v>50153</v>
       </c>
       <c r="D44" t="s">
-        <v>1452</v>
+        <v>1463</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>614</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>54422</v>
       </c>
       <c r="B45">
         <v>54421</v>
       </c>
       <c r="C45">
         <v>50153</v>
       </c>
       <c r="D45" t="s">
-        <v>1452</v>
+        <v>1463</v>
       </c>
       <c r="E45" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>614</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>54428</v>
       </c>
       <c r="B46">
         <v>54393</v>
       </c>
       <c r="C46">
         <v>50153</v>
       </c>
       <c r="D46" t="s">
-        <v>1452</v>
+        <v>1463</v>
       </c>
       <c r="E46" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>614</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>54588</v>
       </c>
       <c r="B47">
         <v>54586</v>
       </c>
       <c r="C47">
         <v>54452</v>
       </c>
       <c r="D47" t="s">
-        <v>1446</v>
+        <v>1457</v>
       </c>
       <c r="E47" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>1034</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>54589</v>
       </c>
       <c r="B48">
         <v>54587</v>
       </c>
       <c r="C48">
         <v>54452</v>
       </c>
       <c r="D48" t="s">
-        <v>1451</v>
+        <v>1462</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>1034</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>54591</v>
       </c>
       <c r="B49">
         <v>54590</v>
       </c>
       <c r="C49">
         <v>54452</v>
       </c>
       <c r="D49" t="s">
-        <v>1451</v>
+        <v>1462</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49" t="s">
-        <v>1034</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>54592</v>
       </c>
       <c r="B50">
         <v>50224</v>
       </c>
       <c r="C50">
         <v>54452</v>
       </c>
       <c r="D50" t="s">
-        <v>1451</v>
+        <v>1462</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>1034</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>54594</v>
       </c>
       <c r="B51">
         <v>54593</v>
       </c>
       <c r="C51">
         <v>54452</v>
       </c>
       <c r="D51" t="s">
-        <v>1451</v>
+        <v>1462</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51" t="s">
-        <v>1034</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>54707</v>
       </c>
       <c r="B52">
         <v>50351</v>
       </c>
       <c r="C52">
         <v>54702</v>
       </c>
       <c r="D52" t="s">
-        <v>1446</v>
+        <v>1457</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>54708</v>
       </c>
       <c r="B53">
         <v>50273</v>
       </c>
       <c r="C53">
         <v>54702</v>
       </c>
       <c r="D53" t="s">
-        <v>1451</v>
+        <v>1462</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>54709</v>
       </c>
       <c r="B54">
         <v>50352</v>
       </c>
       <c r="C54">
         <v>54702</v>
       </c>
       <c r="D54" t="s">
-        <v>1451</v>
+        <v>1462</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>54715</v>
       </c>
       <c r="B55">
         <v>54714</v>
       </c>
       <c r="C55">
         <v>54713</v>
       </c>
       <c r="D55" t="s">
-        <v>1446</v>
+        <v>1457</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>54760</v>
       </c>
       <c r="B56">
         <v>53431</v>
       </c>
       <c r="C56">
         <v>54759</v>
       </c>
       <c r="D56" t="s">
-        <v>1451</v>
+        <v>1462</v>
       </c>
       <c r="E56" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F56"/>
       <c r="G56" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>54761</v>
       </c>
       <c r="B57">
         <v>50273</v>
       </c>
       <c r="C57">
         <v>54759</v>
       </c>
       <c r="D57" t="s">
-        <v>1451</v>
+        <v>1462</v>
       </c>
       <c r="E57" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F57"/>
       <c r="G57" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>54762</v>
       </c>
       <c r="B58">
         <v>53441</v>
       </c>
       <c r="C58">
         <v>54759</v>
       </c>
       <c r="D58" t="s">
-        <v>1451</v>
+        <v>1462</v>
       </c>
       <c r="E58" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F58"/>
       <c r="G58" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>54763</v>
       </c>
       <c r="B59">
         <v>53426</v>
       </c>
       <c r="C59">
         <v>54759</v>
       </c>
       <c r="D59" t="s">
-        <v>1236</v>
+        <v>1246</v>
       </c>
       <c r="E59" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>54764</v>
       </c>
       <c r="B60">
         <v>50352</v>
       </c>
       <c r="C60">
         <v>54759</v>
       </c>
       <c r="D60" t="s">
-        <v>1236</v>
+        <v>1246</v>
       </c>
       <c r="E60" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
       <c r="F60"/>
       <c r="G60" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F98"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>1454</v>
+        <v>1465</v>
       </c>
       <c r="B1" t="s">
-        <v>1455</v>
+        <v>1466</v>
       </c>
       <c r="C1" t="s">
-        <v>1456</v>
+        <v>1467</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49599</v>
       </c>
       <c r="B2" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>1457</v>
+        <v>1468</v>
       </c>
       <c r="E2" t="s">
         <v>46</v>
       </c>
       <c r="F2" t="s">
-        <v>1458</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49601</v>
       </c>
       <c r="B3" t="s">
-        <v>747</v>
+        <v>745</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>1459</v>
+        <v>1470</v>
       </c>
       <c r="E3" t="s">
-        <v>1460</v>
+        <v>1471</v>
       </c>
       <c r="F3" t="s">
-        <v>1461</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49602</v>
       </c>
       <c r="B4" t="s">
         <v>49</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>1462</v>
+        <v>1473</v>
       </c>
       <c r="E4" t="s">
-        <v>1463</v>
+        <v>1474</v>
       </c>
       <c r="F4" t="s">
-        <v>1464</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49604</v>
       </c>
       <c r="B5" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>1465</v>
+        <v>1476</v>
       </c>
       <c r="E5" t="s">
         <v>46</v>
       </c>
       <c r="F5" t="s">
-        <v>1466</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49605</v>
       </c>
       <c r="B6" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>1467</v>
+        <v>1478</v>
       </c>
       <c r="E6" t="s">
         <v>46</v>
       </c>
       <c r="F6" t="s">
-        <v>1468</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49606</v>
       </c>
       <c r="B7" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>1469</v>
+        <v>1480</v>
       </c>
       <c r="E7" t="s">
         <v>46</v>
       </c>
       <c r="F7" t="s">
-        <v>1470</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49609</v>
       </c>
       <c r="B8" t="s">
         <v>107</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>1471</v>
+        <v>1482</v>
       </c>
       <c r="E8" t="s">
         <v>46</v>
       </c>
       <c r="F8" t="s">
-        <v>1472</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49610</v>
       </c>
       <c r="B9" t="s">
-        <v>823</v>
+        <v>821</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>1473</v>
+        <v>1484</v>
       </c>
       <c r="E9" t="s">
         <v>46</v>
       </c>
       <c r="F9" t="s">
-        <v>1474</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49619</v>
       </c>
       <c r="B10" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>1475</v>
+        <v>1486</v>
       </c>
       <c r="E10" t="s">
         <v>46</v>
       </c>
       <c r="F10" t="s">
-        <v>1476</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49624</v>
       </c>
       <c r="B11" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>1477</v>
+        <v>1488</v>
       </c>
       <c r="E11" t="s">
         <v>46</v>
       </c>
       <c r="F11" t="s">
-        <v>1478</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49625</v>
       </c>
       <c r="B12" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>1479</v>
+        <v>1490</v>
       </c>
       <c r="E12" t="s">
         <v>46</v>
       </c>
       <c r="F12" t="s">
-        <v>1480</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49626</v>
       </c>
       <c r="B13" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>1481</v>
+        <v>1492</v>
       </c>
       <c r="E13" t="s">
         <v>46</v>
       </c>
       <c r="F13" t="s">
-        <v>1482</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49633</v>
       </c>
       <c r="B14" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>1483</v>
+        <v>1494</v>
       </c>
       <c r="E14" t="s">
         <v>46</v>
       </c>
       <c r="F14" t="s">
-        <v>1484</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49640</v>
       </c>
       <c r="B15" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>1485</v>
+        <v>1496</v>
       </c>
       <c r="E15" t="s">
         <v>46</v>
       </c>
       <c r="F15" t="s">
-        <v>1486</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49642</v>
       </c>
       <c r="B16" t="s">
-        <v>954</v>
+        <v>952</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>1487</v>
+        <v>1498</v>
       </c>
       <c r="E16" t="s">
         <v>46</v>
       </c>
       <c r="F16" t="s">
-        <v>1488</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>54669</v>
       </c>
       <c r="B17" t="s">
-        <v>1058</v>
+        <v>1055</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>1489</v>
+        <v>1500</v>
       </c>
       <c r="E17" t="s">
-        <v>1490</v>
+        <v>1501</v>
       </c>
       <c r="F17" t="s">
-        <v>1491</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49652</v>
       </c>
       <c r="B18" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>1492</v>
+        <v>1503</v>
       </c>
       <c r="E18" t="s">
         <v>46</v>
       </c>
       <c r="F18" t="s">
-        <v>1493</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>49655</v>
       </c>
       <c r="B19" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>1494</v>
+        <v>1505</v>
       </c>
       <c r="E19" t="s">
         <v>46</v>
       </c>
       <c r="F19" t="s">
-        <v>1495</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>49661</v>
       </c>
       <c r="B20" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>1496</v>
+        <v>1507</v>
       </c>
       <c r="E20" t="s">
         <v>46</v>
       </c>
       <c r="F20" t="s">
-        <v>1497</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>49770</v>
       </c>
       <c r="B21" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>1498</v>
+        <v>1509</v>
       </c>
       <c r="E21" t="s">
         <v>46</v>
       </c>
       <c r="F21" t="s">
-        <v>1499</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>49666</v>
       </c>
       <c r="B22" t="s">
-        <v>1500</v>
+        <v>1511</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>1501</v>
+        <v>1512</v>
       </c>
       <c r="E22" t="s">
         <v>46</v>
       </c>
       <c r="F22" t="s">
-        <v>1502</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>49675</v>
       </c>
       <c r="B23" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>1503</v>
+        <v>1514</v>
       </c>
       <c r="E23" t="s">
         <v>46</v>
       </c>
       <c r="F23" t="s">
-        <v>1504</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>49682</v>
       </c>
       <c r="B24" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>1505</v>
+        <v>1516</v>
       </c>
       <c r="E24" t="s">
         <v>46</v>
       </c>
       <c r="F24" t="s">
-        <v>1506</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>49693</v>
       </c>
       <c r="B25" t="s">
         <v>95</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>1507</v>
+        <v>1518</v>
       </c>
       <c r="E25" t="s">
         <v>46</v>
       </c>
       <c r="F25" t="s">
-        <v>1508</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>53746</v>
       </c>
       <c r="B26" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26" t="s">
-        <v>1417</v>
+        <v>1427</v>
       </c>
       <c r="F26" t="s">
-        <v>1509</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>49707</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>1510</v>
+        <v>1521</v>
       </c>
       <c r="E27" t="s">
         <v>46</v>
       </c>
       <c r="F27" t="s">
-        <v>1511</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>49708</v>
       </c>
       <c r="B28" t="s">
         <v>37</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>1512</v>
+        <v>1523</v>
       </c>
       <c r="E28" t="s">
         <v>46</v>
       </c>
       <c r="F28" t="s">
-        <v>1513</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>53146</v>
       </c>
       <c r="B29" t="s">
-        <v>929</v>
+        <v>928</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>1514</v>
+        <v>1525</v>
       </c>
       <c r="E29" t="s">
-        <v>1515</v>
+        <v>1526</v>
       </c>
       <c r="F29" t="s">
-        <v>1516</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>49709</v>
       </c>
       <c r="B30" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>1517</v>
+        <v>1528</v>
       </c>
       <c r="E30" t="s">
         <v>46</v>
       </c>
       <c r="F30" t="s">
-        <v>1518</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>49716</v>
       </c>
       <c r="B31" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>1519</v>
+        <v>1530</v>
       </c>
       <c r="E31" t="s">
         <v>46</v>
       </c>
       <c r="F31" t="s">
-        <v>1520</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>49720</v>
       </c>
       <c r="B32" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>1521</v>
+        <v>1532</v>
       </c>
       <c r="E32" t="s">
         <v>46</v>
       </c>
       <c r="F32" t="s">
-        <v>1522</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>49728</v>
       </c>
       <c r="B33" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="s">
-        <v>1523</v>
+        <v>1534</v>
       </c>
       <c r="E33" t="s">
         <v>46</v>
       </c>
       <c r="F33" t="s">
-        <v>1524</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>49731</v>
       </c>
       <c r="B34" t="s">
         <v>106</v>
       </c>
       <c r="C34"/>
       <c r="D34" t="s">
-        <v>1525</v>
+        <v>1536</v>
       </c>
       <c r="E34" t="s">
         <v>46</v>
       </c>
       <c r="F34" t="s">
-        <v>1526</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>49733</v>
       </c>
       <c r="B35" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="C35"/>
       <c r="D35" t="s">
-        <v>1527</v>
+        <v>1538</v>
       </c>
       <c r="E35" t="s">
         <v>46</v>
       </c>
       <c r="F35" t="s">
-        <v>1528</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>49736</v>
       </c>
       <c r="B36" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="C36"/>
       <c r="D36" t="s">
-        <v>1529</v>
+        <v>1540</v>
       </c>
       <c r="E36" t="s">
         <v>46</v>
       </c>
       <c r="F36" t="s">
-        <v>1530</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>49740</v>
       </c>
       <c r="B37" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="C37"/>
       <c r="D37" t="s">
-        <v>1531</v>
+        <v>1542</v>
       </c>
       <c r="E37" t="s">
         <v>46</v>
       </c>
       <c r="F37" t="s">
-        <v>1532</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>49741</v>
       </c>
       <c r="B38" t="s">
         <v>73</v>
       </c>
       <c r="C38"/>
       <c r="D38" t="s">
-        <v>1533</v>
+        <v>1544</v>
       </c>
       <c r="E38" t="s">
         <v>46</v>
       </c>
       <c r="F38" t="s">
-        <v>1534</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>49743</v>
       </c>
       <c r="B39" t="s">
         <v>124</v>
       </c>
       <c r="C39"/>
       <c r="D39" t="s">
-        <v>1535</v>
+        <v>1546</v>
       </c>
       <c r="E39" t="s">
         <v>46</v>
       </c>
       <c r="F39" t="s">
-        <v>1536</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>49745</v>
       </c>
       <c r="B40" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="C40"/>
       <c r="D40" t="s">
-        <v>1537</v>
+        <v>1548</v>
       </c>
       <c r="E40" t="s">
         <v>46</v>
       </c>
       <c r="F40" t="s">
-        <v>1538</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>49749</v>
       </c>
       <c r="B41" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="C41"/>
       <c r="D41" t="s">
-        <v>1539</v>
+        <v>1550</v>
       </c>
       <c r="E41" t="s">
         <v>46</v>
       </c>
       <c r="F41" t="s">
-        <v>1540</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>49750</v>
       </c>
       <c r="B42" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>1541</v>
+        <v>1552</v>
       </c>
       <c r="E42" t="s">
         <v>46</v>
       </c>
       <c r="F42" t="s">
-        <v>1542</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>49754</v>
       </c>
       <c r="B43" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>1543</v>
+        <v>1554</v>
       </c>
       <c r="E43" t="s">
         <v>46</v>
       </c>
       <c r="F43" t="s">
-        <v>1544</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>49756</v>
       </c>
       <c r="B44" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
       <c r="C44"/>
       <c r="D44" t="s">
-        <v>1545</v>
+        <v>1556</v>
       </c>
       <c r="E44" t="s">
         <v>46</v>
       </c>
       <c r="F44" t="s">
-        <v>1546</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>53216</v>
       </c>
       <c r="B45" t="s">
-        <v>942</v>
+        <v>940</v>
       </c>
       <c r="C45"/>
       <c r="D45" t="s">
-        <v>1547</v>
+        <v>1558</v>
       </c>
       <c r="E45" t="s">
-        <v>1296</v>
+        <v>1308</v>
       </c>
       <c r="F45" t="s">
-        <v>1548</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>49761</v>
       </c>
       <c r="B46" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="C46"/>
       <c r="D46" t="s">
-        <v>1549</v>
+        <v>1560</v>
       </c>
       <c r="E46" t="s">
         <v>46</v>
       </c>
       <c r="F46" t="s">
-        <v>1550</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>49766</v>
       </c>
       <c r="B47" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="C47"/>
       <c r="D47" t="s">
-        <v>1551</v>
+        <v>1562</v>
       </c>
       <c r="E47" t="s">
         <v>46</v>
       </c>
       <c r="F47" t="s">
-        <v>1552</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>49767</v>
       </c>
       <c r="B48" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="C48"/>
       <c r="D48" t="s">
-        <v>1553</v>
+        <v>1564</v>
       </c>
       <c r="E48" t="s">
         <v>46</v>
       </c>
       <c r="F48" t="s">
-        <v>1554</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>54453</v>
       </c>
       <c r="B49" t="s">
-        <v>1555</v>
+        <v>1566</v>
       </c>
       <c r="C49"/>
       <c r="D49" t="s">
-        <v>1556</v>
+        <v>1567</v>
       </c>
       <c r="E49" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
       <c r="F49" t="s">
-        <v>1557</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49600</v>
       </c>
       <c r="B50" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="C50"/>
       <c r="D50" t="s">
-        <v>1558</v>
+        <v>1569</v>
       </c>
       <c r="E50" t="s">
         <v>46</v>
       </c>
       <c r="F50" t="s">
-        <v>1559</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49603</v>
       </c>
       <c r="B51" t="s">
-        <v>1560</v>
+        <v>1571</v>
       </c>
       <c r="C51"/>
       <c r="D51" t="s">
-        <v>1561</v>
+        <v>1572</v>
       </c>
       <c r="E51" t="s">
         <v>46</v>
       </c>
       <c r="F51" t="s">
-        <v>1562</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49607</v>
       </c>
       <c r="B52" t="s">
-        <v>1563</v>
+        <v>1574</v>
       </c>
       <c r="C52"/>
       <c r="D52" t="s">
-        <v>1564</v>
+        <v>1575</v>
       </c>
       <c r="E52" t="s">
         <v>46</v>
       </c>
       <c r="F52" t="s">
-        <v>1565</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49611</v>
       </c>
       <c r="B53" t="s">
-        <v>1566</v>
+        <v>1577</v>
       </c>
       <c r="C53"/>
       <c r="D53" t="s">
-        <v>1567</v>
+        <v>1578</v>
       </c>
       <c r="E53" t="s">
         <v>46</v>
       </c>
       <c r="F53" t="s">
-        <v>1568</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>49614</v>
       </c>
       <c r="B54" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="C54"/>
       <c r="D54" t="s">
-        <v>1569</v>
+        <v>1580</v>
       </c>
       <c r="E54" t="s">
         <v>46</v>
       </c>
       <c r="F54" t="s">
-        <v>1570</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>49613</v>
       </c>
       <c r="B55" t="s">
-        <v>1571</v>
+        <v>1582</v>
       </c>
       <c r="C55"/>
       <c r="D55" t="s">
-        <v>1572</v>
+        <v>1583</v>
       </c>
       <c r="E55" t="s">
-        <v>1463</v>
+        <v>1474</v>
       </c>
       <c r="F55" t="s">
-        <v>1573</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>49615</v>
       </c>
       <c r="B56" t="s">
-        <v>1574</v>
+        <v>1585</v>
       </c>
       <c r="C56"/>
       <c r="D56" t="s">
-        <v>1575</v>
+        <v>1586</v>
       </c>
       <c r="E56" t="s">
         <v>46</v>
       </c>
       <c r="F56" t="s">
-        <v>1576</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>49616</v>
       </c>
       <c r="B57" t="s">
-        <v>1577</v>
+        <v>1588</v>
       </c>
       <c r="C57"/>
       <c r="D57" t="s">
-        <v>1578</v>
+        <v>1589</v>
       </c>
       <c r="E57" t="s">
         <v>46</v>
       </c>
       <c r="F57" t="s">
-        <v>1579</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>49621</v>
       </c>
       <c r="B58" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="C58"/>
       <c r="D58" t="s">
-        <v>1580</v>
+        <v>1591</v>
       </c>
       <c r="E58" t="s">
         <v>46</v>
       </c>
       <c r="F58" t="s">
-        <v>1581</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>49630</v>
       </c>
       <c r="B59" t="s">
-        <v>1582</v>
+        <v>1593</v>
       </c>
       <c r="C59"/>
       <c r="D59" t="s">
-        <v>1583</v>
+        <v>1594</v>
       </c>
       <c r="E59" t="s">
         <v>46</v>
       </c>
       <c r="F59" t="s">
-        <v>1584</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>49631</v>
       </c>
       <c r="B60" t="s">
-        <v>1585</v>
+        <v>1596</v>
       </c>
       <c r="C60"/>
       <c r="D60" t="s">
-        <v>1586</v>
+        <v>1597</v>
       </c>
       <c r="E60" t="s">
         <v>46</v>
       </c>
       <c r="F60" t="s">
-        <v>1587</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>49634</v>
       </c>
       <c r="B61" t="s">
-        <v>1588</v>
+        <v>1599</v>
       </c>
       <c r="C61"/>
       <c r="D61" t="s">
-        <v>1589</v>
+        <v>1600</v>
       </c>
       <c r="E61" t="s">
         <v>46</v>
       </c>
       <c r="F61" t="s">
-        <v>1590</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>49646</v>
       </c>
       <c r="B62" t="s">
-        <v>1114</v>
+        <v>1111</v>
       </c>
       <c r="C62"/>
       <c r="D62" t="s">
-        <v>1591</v>
+        <v>1602</v>
       </c>
       <c r="E62" t="s">
         <v>46</v>
       </c>
       <c r="F62" t="s">
-        <v>1592</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>49649</v>
       </c>
       <c r="B63" t="s">
-        <v>1593</v>
+        <v>1604</v>
       </c>
       <c r="C63"/>
       <c r="D63" t="s">
-        <v>1594</v>
+        <v>1605</v>
       </c>
       <c r="E63" t="s">
-        <v>1595</v>
+        <v>1606</v>
       </c>
       <c r="F63" t="s">
-        <v>1596</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>49651</v>
       </c>
       <c r="B64" t="s">
-        <v>1597</v>
+        <v>1608</v>
       </c>
       <c r="C64"/>
       <c r="D64" t="s">
-        <v>1598</v>
+        <v>1609</v>
       </c>
       <c r="E64" t="s">
         <v>46</v>
       </c>
       <c r="F64" t="s">
-        <v>1599</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>49663</v>
       </c>
       <c r="B65" t="s">
-        <v>1600</v>
+        <v>1611</v>
       </c>
       <c r="C65"/>
       <c r="D65" t="s">
-        <v>1600</v>
+        <v>1611</v>
       </c>
       <c r="E65" t="s">
         <v>46</v>
       </c>
       <c r="F65" t="s">
-        <v>1601</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>49665</v>
       </c>
       <c r="B66" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
       <c r="C66"/>
       <c r="D66" t="s">
-        <v>1602</v>
+        <v>1613</v>
       </c>
       <c r="E66" t="s">
         <v>46</v>
       </c>
       <c r="F66" t="s">
-        <v>1603</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>49773</v>
       </c>
       <c r="B67" t="s">
-        <v>1604</v>
+        <v>1615</v>
       </c>
       <c r="C67"/>
       <c r="D67" t="s">
-        <v>1605</v>
+        <v>1616</v>
       </c>
       <c r="E67" t="s">
         <v>46</v>
       </c>
       <c r="F67" t="s">
-        <v>1606</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>49590</v>
       </c>
       <c r="B68" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="C68"/>
       <c r="D68" t="s">
-        <v>1607</v>
+        <v>1618</v>
       </c>
       <c r="E68" t="s">
-        <v>1608</v>
+        <v>1619</v>
       </c>
       <c r="F68" t="s">
-        <v>1609</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>49667</v>
       </c>
       <c r="B69" t="s">
-        <v>1610</v>
+        <v>1621</v>
       </c>
       <c r="C69"/>
       <c r="D69" t="s">
-        <v>1611</v>
+        <v>1622</v>
       </c>
       <c r="E69" t="s">
         <v>46</v>
       </c>
       <c r="F69" t="s">
-        <v>1612</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>49668</v>
       </c>
       <c r="B70" t="s">
-        <v>1613</v>
+        <v>1624</v>
       </c>
       <c r="C70"/>
       <c r="D70" t="s">
-        <v>1614</v>
+        <v>1625</v>
       </c>
       <c r="E70" t="s">
         <v>46</v>
       </c>
       <c r="F70" t="s">
-        <v>1615</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>49671</v>
       </c>
       <c r="B71" t="s">
-        <v>1616</v>
+        <v>1627</v>
       </c>
       <c r="C71"/>
       <c r="D71" t="s">
-        <v>1617</v>
+        <v>1628</v>
       </c>
       <c r="E71" t="s">
         <v>46</v>
       </c>
       <c r="F71" t="s">
-        <v>1618</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>49674</v>
       </c>
       <c r="B72" t="s">
-        <v>1619</v>
+        <v>1630</v>
       </c>
       <c r="C72"/>
       <c r="D72" t="s">
-        <v>1620</v>
+        <v>1631</v>
       </c>
       <c r="E72" t="s">
         <v>46</v>
       </c>
       <c r="F72" t="s">
-        <v>1621</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>49676</v>
       </c>
       <c r="B73" t="s">
-        <v>1622</v>
+        <v>1633</v>
       </c>
       <c r="C73"/>
       <c r="D73" t="s">
-        <v>1623</v>
+        <v>1634</v>
       </c>
       <c r="E73" t="s">
         <v>46</v>
       </c>
       <c r="F73" t="s">
-        <v>1624</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>49681</v>
       </c>
       <c r="B74" t="s">
-        <v>1625</v>
+        <v>1636</v>
       </c>
       <c r="C74"/>
       <c r="D74" t="s">
-        <v>1626</v>
+        <v>1637</v>
       </c>
       <c r="E74" t="s">
         <v>46</v>
       </c>
       <c r="F74" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>49685</v>
       </c>
       <c r="B75" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="C75"/>
       <c r="D75" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="E75" t="s">
         <v>46</v>
       </c>
       <c r="F75" t="s">
-        <v>1629</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>49687</v>
       </c>
       <c r="B76" t="s">
-        <v>855</v>
+        <v>853</v>
       </c>
       <c r="C76"/>
       <c r="D76" t="s">
-        <v>1630</v>
+        <v>1641</v>
       </c>
       <c r="E76" t="s">
         <v>46</v>
       </c>
       <c r="F76" t="s">
-        <v>1631</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>49700</v>
       </c>
       <c r="B77" t="s">
-        <v>1632</v>
+        <v>1643</v>
       </c>
       <c r="C77"/>
       <c r="D77" t="s">
-        <v>1633</v>
+        <v>1644</v>
       </c>
       <c r="E77" t="s">
         <v>46</v>
       </c>
       <c r="F77" t="s">
-        <v>1634</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>49702</v>
       </c>
       <c r="B78" t="s">
-        <v>1635</v>
+        <v>1646</v>
       </c>
       <c r="C78"/>
       <c r="D78" t="s">
-        <v>1636</v>
+        <v>1647</v>
       </c>
       <c r="E78" t="s">
         <v>46</v>
       </c>
       <c r="F78" t="s">
-        <v>1637</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>49704</v>
       </c>
       <c r="B79" t="s">
-        <v>1638</v>
+        <v>1649</v>
       </c>
       <c r="C79"/>
       <c r="D79" t="s">
-        <v>1639</v>
+        <v>1650</v>
       </c>
       <c r="E79" t="s">
         <v>46</v>
       </c>
       <c r="F79" t="s">
-        <v>1640</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>49710</v>
       </c>
       <c r="B80" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="C80"/>
       <c r="D80" t="s">
-        <v>1641</v>
+        <v>1652</v>
       </c>
       <c r="E80" t="s">
         <v>46</v>
       </c>
       <c r="F80" t="s">
-        <v>1642</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>49711</v>
       </c>
       <c r="B81" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C81"/>
       <c r="D81" t="s">
-        <v>1643</v>
+        <v>1654</v>
       </c>
       <c r="E81" t="s">
         <v>46</v>
       </c>
       <c r="F81" t="s">
-        <v>1644</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>49714</v>
       </c>
       <c r="B82" t="s">
-        <v>1645</v>
+        <v>1656</v>
       </c>
       <c r="C82"/>
       <c r="D82" t="s">
-        <v>1646</v>
+        <v>1657</v>
       </c>
       <c r="E82" t="s">
         <v>46</v>
       </c>
       <c r="F82" t="s">
-        <v>1647</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>49715</v>
       </c>
       <c r="B83" t="s">
-        <v>1648</v>
+        <v>1659</v>
       </c>
       <c r="C83"/>
       <c r="D83" t="s">
-        <v>1649</v>
+        <v>1660</v>
       </c>
       <c r="E83" t="s">
         <v>46</v>
       </c>
       <c r="F83" t="s">
-        <v>1650</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>49717</v>
       </c>
       <c r="B84" t="s">
-        <v>1651</v>
+        <v>1662</v>
       </c>
       <c r="C84"/>
       <c r="D84" t="s">
-        <v>1652</v>
+        <v>1663</v>
       </c>
       <c r="E84" t="s">
         <v>46</v>
       </c>
       <c r="F84" t="s">
-        <v>1653</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>49723</v>
       </c>
       <c r="B85" t="s">
-        <v>988</v>
+        <v>987</v>
       </c>
       <c r="C85"/>
       <c r="D85" t="s">
-        <v>1654</v>
+        <v>1665</v>
       </c>
       <c r="E85" t="s">
         <v>46</v>
       </c>
       <c r="F85" t="s">
-        <v>1655</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>49727</v>
       </c>
       <c r="B86" t="s">
-        <v>1656</v>
+        <v>1667</v>
       </c>
       <c r="C86"/>
       <c r="D86" t="s">
-        <v>1657</v>
+        <v>1668</v>
       </c>
       <c r="E86" t="s">
         <v>46</v>
       </c>
       <c r="F86" t="s">
-        <v>1658</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>49729</v>
       </c>
       <c r="B87" t="s">
-        <v>1659</v>
+        <v>1670</v>
       </c>
       <c r="C87"/>
       <c r="D87" t="s">
-        <v>1660</v>
+        <v>1671</v>
       </c>
       <c r="E87" t="s">
         <v>46</v>
       </c>
       <c r="F87" t="s">
-        <v>1661</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>49730</v>
       </c>
       <c r="B88" t="s">
-        <v>1662</v>
+        <v>1673</v>
       </c>
       <c r="C88"/>
       <c r="D88" t="s">
-        <v>1663</v>
+        <v>1674</v>
       </c>
       <c r="E88" t="s">
         <v>46</v>
       </c>
       <c r="F88" t="s">
-        <v>1664</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>49732</v>
       </c>
       <c r="B89" t="s">
-        <v>1665</v>
+        <v>1676</v>
       </c>
       <c r="C89"/>
       <c r="D89" t="s">
-        <v>1666</v>
+        <v>1677</v>
       </c>
       <c r="E89" t="s">
         <v>46</v>
       </c>
       <c r="F89" t="s">
-        <v>1667</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>49735</v>
       </c>
       <c r="B90" t="s">
-        <v>1668</v>
+        <v>1679</v>
       </c>
       <c r="C90"/>
       <c r="D90" t="s">
-        <v>1669</v>
+        <v>1680</v>
       </c>
       <c r="E90" t="s">
         <v>46</v>
       </c>
       <c r="F90" t="s">
-        <v>1670</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>49737</v>
       </c>
       <c r="B91" t="s">
-        <v>1671</v>
+        <v>1682</v>
       </c>
       <c r="C91"/>
       <c r="D91" t="s">
-        <v>1672</v>
+        <v>1683</v>
       </c>
       <c r="E91" t="s">
         <v>46</v>
       </c>
       <c r="F91" t="s">
-        <v>1673</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>49739</v>
       </c>
       <c r="B92" t="s">
-        <v>1674</v>
+        <v>1685</v>
       </c>
       <c r="C92"/>
       <c r="D92" t="s">
-        <v>1675</v>
+        <v>1686</v>
       </c>
       <c r="E92" t="s">
         <v>46</v>
       </c>
       <c r="F92" t="s">
-        <v>1676</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>49742</v>
       </c>
       <c r="B93" t="s">
-        <v>1677</v>
+        <v>1688</v>
       </c>
       <c r="C93"/>
       <c r="D93" t="s">
-        <v>1678</v>
+        <v>1689</v>
       </c>
       <c r="E93" t="s">
         <v>46</v>
       </c>
       <c r="F93" t="s">
-        <v>1679</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>49744</v>
       </c>
       <c r="B94" t="s">
-        <v>1680</v>
+        <v>1691</v>
       </c>
       <c r="C94"/>
       <c r="D94" t="s">
-        <v>1681</v>
+        <v>1692</v>
       </c>
       <c r="E94" t="s">
         <v>46</v>
       </c>
       <c r="F94" t="s">
-        <v>1682</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>49752</v>
       </c>
       <c r="B95" t="s">
-        <v>1000</v>
+        <v>999</v>
       </c>
       <c r="C95"/>
       <c r="D95" t="s">
-        <v>1683</v>
+        <v>1694</v>
       </c>
       <c r="E95" t="s">
         <v>46</v>
       </c>
       <c r="F95" t="s">
-        <v>1684</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>49760</v>
       </c>
       <c r="B96" t="s">
-        <v>918</v>
+        <v>916</v>
       </c>
       <c r="C96"/>
       <c r="D96" t="s">
-        <v>1685</v>
+        <v>1696</v>
       </c>
       <c r="E96" t="s">
         <v>46</v>
       </c>
       <c r="F96" t="s">
-        <v>1686</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>53381</v>
       </c>
       <c r="B97" t="s">
-        <v>1341</v>
+        <v>1352</v>
       </c>
       <c r="C97"/>
       <c r="D97"/>
       <c r="E97" t="s">
-        <v>1687</v>
+        <v>1698</v>
       </c>
       <c r="F97" t="s">
-        <v>1688</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>49765</v>
       </c>
       <c r="B98" t="s">
-        <v>1689</v>
+        <v>1700</v>
       </c>
       <c r="C98"/>
       <c r="D98" t="s">
-        <v>1690</v>
+        <v>1701</v>
       </c>
       <c r="E98" t="s">
         <v>46</v>
       </c>
       <c r="F98" t="s">
-        <v>1691</v>
+        <v>1702</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J542"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>1692</v>
+        <v>1703</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>1693</v>
+        <v>1704</v>
       </c>
       <c r="D1" t="s">
-        <v>1694</v>
+        <v>1705</v>
       </c>
       <c r="E1" t="s">
-        <v>1695</v>
+        <v>1706</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>1696</v>
+        <v>1707</v>
       </c>
       <c r="H1" t="s">
-        <v>1697</v>
+        <v>1708</v>
       </c>
       <c r="I1" t="s">
-        <v>1698</v>
+        <v>1709</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>51333</v>
       </c>
       <c r="B2">
         <v>49954</v>
       </c>
       <c r="C2" t="s">
-        <v>1699</v>
+        <v>1710</v>
       </c>
       <c r="D2" t="s">
-        <v>1700</v>
+        <v>1711</v>
       </c>
       <c r="E2" t="s">
-        <v>1701</v>
+        <v>1712</v>
       </c>
       <c r="F2" t="s">
-        <v>1702</v>
+        <v>1713</v>
       </c>
       <c r="G2" t="s">
-        <v>1703</v>
+        <v>1714</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>104</v>
       </c>
       <c r="J2" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>51233</v>
       </c>
       <c r="B3">
         <v>49954</v>
       </c>
       <c r="C3" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D3" t="s">
-        <v>1705</v>
+        <v>1716</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>1706</v>
+        <v>1717</v>
       </c>
       <c r="G3" t="s">
-        <v>1707</v>
+        <v>1718</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>4</v>
       </c>
       <c r="J3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>51311</v>
       </c>
       <c r="B4">
         <v>50165</v>
       </c>
       <c r="C4" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D4" t="s">
-        <v>1709</v>
+        <v>1720</v>
       </c>
       <c r="E4" t="s">
-        <v>1710</v>
+        <v>1721</v>
       </c>
       <c r="F4" t="s">
-        <v>1711</v>
+        <v>1722</v>
       </c>
       <c r="G4" t="s">
-        <v>1712</v>
+        <v>1723</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>150</v>
       </c>
       <c r="J4" t="s">
-        <v>1713</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>50964</v>
       </c>
       <c r="B5">
         <v>50149</v>
       </c>
       <c r="C5" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>1714</v>
+        <v>1725</v>
       </c>
       <c r="G5" t="s">
-        <v>1715</v>
+        <v>1726</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>0</v>
       </c>
       <c r="J5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>51379</v>
       </c>
       <c r="B6">
         <v>50095</v>
       </c>
       <c r="C6" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D6" t="s">
-        <v>1716</v>
+        <v>1727</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>1717</v>
+        <v>1728</v>
       </c>
       <c r="G6" t="s">
-        <v>1718</v>
+        <v>1729</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>1</v>
       </c>
       <c r="J6" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>51380</v>
       </c>
       <c r="B7">
         <v>50096</v>
       </c>
       <c r="C7" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D7" t="s">
-        <v>1716</v>
+        <v>1727</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>1717</v>
+        <v>1728</v>
       </c>
       <c r="G7" t="s">
-        <v>1718</v>
+        <v>1729</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>0</v>
       </c>
       <c r="J7" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>51381</v>
       </c>
       <c r="B8">
         <v>50097</v>
       </c>
       <c r="C8" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D8" t="s">
-        <v>1716</v>
+        <v>1727</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>1717</v>
+        <v>1728</v>
       </c>
       <c r="G8" t="s">
-        <v>1718</v>
+        <v>1729</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>0</v>
       </c>
       <c r="J8" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>51474</v>
       </c>
       <c r="B9">
         <v>50122</v>
       </c>
       <c r="C9" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D9" t="s">
-        <v>1719</v>
+        <v>1730</v>
       </c>
       <c r="E9" t="s">
-        <v>1720</v>
+        <v>1731</v>
       </c>
       <c r="F9" t="s">
-        <v>1721</v>
+        <v>1732</v>
       </c>
       <c r="G9" t="s">
-        <v>1722</v>
+        <v>1733</v>
       </c>
       <c r="H9"/>
       <c r="I9">
         <v>305</v>
       </c>
       <c r="J9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>54242</v>
       </c>
       <c r="B10">
         <v>52291</v>
       </c>
       <c r="C10" t="s">
-        <v>1699</v>
+        <v>1710</v>
       </c>
       <c r="D10" t="s">
-        <v>1723</v>
+        <v>1734</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>1724</v>
+        <v>1735</v>
       </c>
       <c r="G10" t="s">
-        <v>1725</v>
+        <v>1736</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>4</v>
       </c>
       <c r="J10" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>54245</v>
       </c>
       <c r="B11">
         <v>52306</v>
       </c>
       <c r="C11" t="s">
-        <v>1699</v>
+        <v>1710</v>
       </c>
       <c r="D11" t="s">
-        <v>1726</v>
+        <v>1737</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>1724</v>
+        <v>1735</v>
       </c>
       <c r="G11" t="s">
-        <v>1727</v>
+        <v>1738</v>
       </c>
       <c r="H11"/>
       <c r="I11">
         <v>3</v>
       </c>
       <c r="J11" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>54523</v>
       </c>
       <c r="B12">
         <v>54204</v>
       </c>
       <c r="C12" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D12" t="s">
-        <v>1729</v>
+        <v>1740</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>1730</v>
+        <v>1741</v>
       </c>
       <c r="G12" t="s">
-        <v>1731</v>
+        <v>1742</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12" t="s">
-        <v>1006</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>51273</v>
       </c>
       <c r="B13">
         <v>50140</v>
       </c>
       <c r="C13" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>1732</v>
+        <v>1743</v>
       </c>
       <c r="G13" t="s">
-        <v>1733</v>
+        <v>1744</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>0</v>
       </c>
       <c r="J13" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>51305</v>
       </c>
       <c r="B14">
         <v>50182</v>
       </c>
       <c r="C14" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D14" t="s">
-        <v>1734</v>
+        <v>1745</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>1735</v>
+        <v>1746</v>
       </c>
       <c r="G14" t="s">
-        <v>1736</v>
+        <v>1747</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>1</v>
       </c>
       <c r="J14" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>51238</v>
       </c>
       <c r="B15">
         <v>49925</v>
       </c>
       <c r="C15" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D15" t="s">
-        <v>1737</v>
+        <v>1748</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>1738</v>
+        <v>1749</v>
       </c>
       <c r="G15" t="s">
-        <v>1739</v>
+        <v>1750</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>51278</v>
       </c>
       <c r="B16">
         <v>50083</v>
       </c>
       <c r="C16" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D16" t="s">
-        <v>1740</v>
+        <v>1751</v>
       </c>
       <c r="E16" t="s">
-        <v>1741</v>
+        <v>1752</v>
       </c>
       <c r="F16" t="s">
-        <v>1742</v>
+        <v>1753</v>
       </c>
       <c r="G16" t="s">
-        <v>1743</v>
+        <v>1754</v>
       </c>
       <c r="H16"/>
       <c r="I16">
-        <v>1075</v>
+        <v>1079</v>
       </c>
       <c r="J16" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>54161</v>
       </c>
       <c r="B17">
         <v>53411</v>
       </c>
       <c r="C17" t="s">
-        <v>1744</v>
+        <v>1755</v>
       </c>
       <c r="D17" t="s">
-        <v>1745</v>
+        <v>1756</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>1746</v>
+        <v>1757</v>
       </c>
       <c r="G17" t="s">
-        <v>1747</v>
+        <v>1758</v>
       </c>
       <c r="H17"/>
       <c r="I17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J17" t="s">
-        <v>1748</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>51410</v>
       </c>
       <c r="B18">
         <v>50146</v>
       </c>
       <c r="C18" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>1749</v>
+        <v>1760</v>
       </c>
       <c r="G18" t="s">
-        <v>1750</v>
+        <v>1761</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>0</v>
       </c>
       <c r="J18" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>54525</v>
       </c>
       <c r="B19">
         <v>54204</v>
       </c>
       <c r="C19" t="s">
-        <v>1751</v>
+        <v>1762</v>
       </c>
       <c r="D19" t="s">
-        <v>1752</v>
+        <v>1763</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>1753</v>
+        <v>1764</v>
       </c>
       <c r="G19" t="s">
-        <v>1754</v>
+        <v>1765</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>0</v>
       </c>
       <c r="J19" t="s">
-        <v>1006</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>51424</v>
       </c>
       <c r="B20">
         <v>50106</v>
       </c>
       <c r="C20" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>1755</v>
+        <v>1766</v>
       </c>
       <c r="G20" t="s">
-        <v>1756</v>
+        <v>1767</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>0</v>
       </c>
       <c r="J20" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>51422</v>
       </c>
       <c r="B21">
         <v>50106</v>
       </c>
       <c r="C21" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>1757</v>
+        <v>1768</v>
       </c>
       <c r="G21" t="s">
-        <v>1758</v>
+        <v>1769</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>0</v>
       </c>
       <c r="J21" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>51423</v>
       </c>
       <c r="B22">
         <v>50106</v>
       </c>
       <c r="C22" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D22" t="s">
-        <v>1760</v>
+        <v>1771</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>1761</v>
+        <v>1772</v>
       </c>
       <c r="G22" t="s">
-        <v>1762</v>
+        <v>1773</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>1</v>
       </c>
       <c r="J22" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>51314</v>
       </c>
       <c r="B23">
         <v>50165</v>
       </c>
       <c r="C23" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D23" t="s">
-        <v>1763</v>
+        <v>1774</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>1764</v>
+        <v>1775</v>
       </c>
       <c r="G23" t="s">
-        <v>1765</v>
+        <v>1776</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>1</v>
       </c>
       <c r="J23" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>51286</v>
       </c>
       <c r="B24">
         <v>50196</v>
       </c>
       <c r="C24" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D24" t="s">
-        <v>1766</v>
+        <v>1777</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>1767</v>
+        <v>1778</v>
       </c>
       <c r="G24" t="s">
-        <v>1768</v>
+        <v>1779</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>1</v>
       </c>
       <c r="J24" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>51190</v>
       </c>
       <c r="B25">
         <v>50076</v>
       </c>
       <c r="C25" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D25" t="s">
-        <v>1769</v>
+        <v>1780</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
-        <v>1770</v>
+        <v>1781</v>
       </c>
       <c r="G25" t="s">
-        <v>1771</v>
+        <v>1782</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>4</v>
       </c>
       <c r="J25" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>51191</v>
       </c>
       <c r="B26">
         <v>50074</v>
       </c>
       <c r="C26" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D26" t="s">
-        <v>1772</v>
+        <v>1783</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>1773</v>
+        <v>1784</v>
       </c>
       <c r="G26" t="s">
-        <v>1774</v>
+        <v>1785</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0</v>
       </c>
       <c r="J26" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>51448</v>
       </c>
       <c r="B27">
         <v>49925</v>
       </c>
       <c r="C27" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D27" t="s">
-        <v>1775</v>
+        <v>1786</v>
       </c>
       <c r="E27" t="s">
-        <v>1776</v>
+        <v>1787</v>
       </c>
       <c r="F27" t="s">
-        <v>1777</v>
+        <v>1788</v>
       </c>
       <c r="G27" t="s">
-        <v>1778</v>
+        <v>1789</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>246</v>
       </c>
       <c r="J27" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>51239</v>
       </c>
       <c r="B28">
         <v>50140</v>
       </c>
       <c r="C28" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D28" t="s">
-        <v>1779</v>
+        <v>1790</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>1780</v>
+        <v>1791</v>
       </c>
       <c r="G28" t="s">
-        <v>1781</v>
+        <v>1792</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>0</v>
       </c>
       <c r="J28" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>51320</v>
       </c>
       <c r="B29">
         <v>50188</v>
       </c>
       <c r="C29" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D29" t="s">
-        <v>1782</v>
+        <v>1793</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>1783</v>
+        <v>1794</v>
       </c>
       <c r="G29" t="s">
-        <v>1784</v>
+        <v>1795</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>1</v>
       </c>
       <c r="J29" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>51234</v>
       </c>
       <c r="B30">
         <v>50079</v>
       </c>
       <c r="C30" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D30" t="s">
-        <v>1785</v>
+        <v>1796</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>1786</v>
+        <v>1797</v>
       </c>
       <c r="G30" t="s">
-        <v>1787</v>
+        <v>1798</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>0</v>
       </c>
       <c r="J30" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>51240</v>
       </c>
       <c r="B31">
         <v>50188</v>
       </c>
       <c r="C31" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D31" t="s">
-        <v>1788</v>
+        <v>1799</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>1789</v>
+        <v>1800</v>
       </c>
       <c r="G31" t="s">
-        <v>1790</v>
+        <v>1801</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>1</v>
       </c>
       <c r="J31" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>51241</v>
       </c>
       <c r="B32">
         <v>50188</v>
       </c>
       <c r="C32" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D32" t="s">
-        <v>1791</v>
+        <v>1802</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>1792</v>
+        <v>1803</v>
       </c>
       <c r="G32" t="s">
-        <v>1793</v>
+        <v>1804</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>1</v>
       </c>
       <c r="J32" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>51242</v>
       </c>
       <c r="B33">
         <v>50083</v>
       </c>
       <c r="C33" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D33" t="s">
-        <v>1791</v>
+        <v>1802</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>1792</v>
+        <v>1803</v>
       </c>
       <c r="G33" t="s">
-        <v>1793</v>
+        <v>1804</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>1</v>
       </c>
       <c r="J33" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>50864</v>
       </c>
       <c r="B34">
         <v>50079</v>
       </c>
       <c r="C34" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D34" t="s">
-        <v>1794</v>
+        <v>1805</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>1795</v>
+        <v>1806</v>
       </c>
       <c r="G34" t="s">
-        <v>1796</v>
+        <v>1807</v>
       </c>
       <c r="H34"/>
       <c r="I34">
         <v>1</v>
       </c>
       <c r="J34" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>50865</v>
       </c>
       <c r="B35">
         <v>50176</v>
       </c>
       <c r="C35" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D35" t="s">
-        <v>1794</v>
+        <v>1805</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
-        <v>1795</v>
+        <v>1806</v>
       </c>
       <c r="G35" t="s">
-        <v>1796</v>
+        <v>1807</v>
       </c>
       <c r="H35"/>
       <c r="I35">
         <v>6</v>
       </c>
       <c r="J35" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>51396</v>
       </c>
       <c r="B36">
         <v>50188</v>
       </c>
       <c r="C36" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D36" t="s">
-        <v>1797</v>
+        <v>1808</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>1798</v>
+        <v>1809</v>
       </c>
       <c r="G36" t="s">
-        <v>1799</v>
+        <v>1810</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>0</v>
       </c>
       <c r="J36" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>51303</v>
       </c>
       <c r="B37">
         <v>50188</v>
       </c>
       <c r="C37" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D37" t="s">
-        <v>1800</v>
+        <v>1811</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>1801</v>
+        <v>1812</v>
       </c>
       <c r="G37" t="s">
-        <v>1802</v>
+        <v>1813</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>2</v>
       </c>
       <c r="J37" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>51397</v>
       </c>
       <c r="B38">
         <v>50188</v>
       </c>
       <c r="C38" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D38" t="s">
-        <v>1803</v>
+        <v>1814</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>1804</v>
+        <v>1815</v>
       </c>
       <c r="G38" t="s">
-        <v>1805</v>
+        <v>1816</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>3</v>
       </c>
       <c r="J38" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>50981</v>
       </c>
       <c r="B39">
         <v>50170</v>
       </c>
       <c r="C39" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D39" t="s">
-        <v>1806</v>
+        <v>1817</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>1807</v>
+        <v>1818</v>
       </c>
       <c r="G39" t="s">
-        <v>1808</v>
+        <v>1819</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>2</v>
       </c>
       <c r="J39" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>50985</v>
       </c>
       <c r="B40">
         <v>50100</v>
       </c>
       <c r="C40" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D40" t="s">
-        <v>1806</v>
+        <v>1817</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>1807</v>
+        <v>1818</v>
       </c>
       <c r="G40" t="s">
-        <v>1808</v>
+        <v>1819</v>
       </c>
       <c r="H40"/>
       <c r="I40">
         <v>0</v>
       </c>
       <c r="J40" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>50931</v>
       </c>
       <c r="B41">
         <v>50169</v>
       </c>
       <c r="C41" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D41" t="s">
-        <v>1809</v>
+        <v>1820</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>1810</v>
+        <v>1821</v>
       </c>
       <c r="G41" t="s">
-        <v>1811</v>
+        <v>1822</v>
       </c>
       <c r="H41"/>
       <c r="I41">
         <v>5</v>
       </c>
       <c r="J41" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>50932</v>
       </c>
       <c r="B42">
         <v>50126</v>
       </c>
       <c r="C42" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D42" t="s">
-        <v>1809</v>
+        <v>1820</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>1810</v>
+        <v>1821</v>
       </c>
       <c r="G42" t="s">
-        <v>1811</v>
+        <v>1822</v>
       </c>
       <c r="H42"/>
       <c r="I42">
         <v>0</v>
       </c>
       <c r="J42" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>51244</v>
       </c>
       <c r="B43">
         <v>50180</v>
       </c>
       <c r="C43" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D43" t="s">
-        <v>1812</v>
+        <v>1823</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>1813</v>
+        <v>1824</v>
       </c>
       <c r="G43" t="s">
-        <v>1814</v>
+        <v>1825</v>
       </c>
       <c r="H43"/>
       <c r="I43">
         <v>0</v>
       </c>
       <c r="J43" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>51492</v>
       </c>
       <c r="B44">
         <v>50127</v>
       </c>
       <c r="C44" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D44" t="s">
-        <v>1815</v>
+        <v>1826</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>1816</v>
+        <v>1827</v>
       </c>
       <c r="G44" t="s">
-        <v>1817</v>
+        <v>1828</v>
       </c>
       <c r="H44"/>
       <c r="I44">
         <v>3</v>
       </c>
       <c r="J44" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>51493</v>
       </c>
       <c r="B45">
         <v>50128</v>
       </c>
       <c r="C45" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D45" t="s">
-        <v>1815</v>
+        <v>1826</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>1816</v>
+        <v>1827</v>
       </c>
       <c r="G45" t="s">
-        <v>1817</v>
+        <v>1828</v>
       </c>
       <c r="H45"/>
       <c r="I45">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J45" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>51490</v>
       </c>
       <c r="B46">
         <v>50127</v>
       </c>
       <c r="C46" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D46" t="s">
-        <v>1815</v>
+        <v>1826</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>1818</v>
+        <v>1829</v>
       </c>
       <c r="G46" t="s">
-        <v>1819</v>
+        <v>1830</v>
       </c>
       <c r="H46"/>
       <c r="I46">
         <v>1</v>
       </c>
       <c r="J46" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>51491</v>
       </c>
       <c r="B47">
         <v>50128</v>
       </c>
       <c r="C47" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D47" t="s">
-        <v>1815</v>
+        <v>1826</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>1818</v>
+        <v>1829</v>
       </c>
       <c r="G47" t="s">
-        <v>1819</v>
+        <v>1830</v>
       </c>
       <c r="H47"/>
       <c r="I47">
         <v>2</v>
       </c>
       <c r="J47" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>51342</v>
       </c>
       <c r="B48">
         <v>50155</v>
       </c>
       <c r="C48" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D48" t="s">
-        <v>1820</v>
+        <v>1831</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>1821</v>
+        <v>1832</v>
       </c>
       <c r="G48" t="s">
-        <v>1822</v>
+        <v>1833</v>
       </c>
       <c r="H48"/>
       <c r="I48">
         <v>3</v>
       </c>
       <c r="J48" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>50957</v>
       </c>
       <c r="B49">
         <v>50166</v>
       </c>
       <c r="C49" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D49" t="s">
-        <v>1823</v>
+        <v>1834</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>1824</v>
+        <v>1835</v>
       </c>
       <c r="G49" t="s">
-        <v>1825</v>
+        <v>1836</v>
       </c>
       <c r="H49"/>
       <c r="I49">
         <v>0</v>
       </c>
       <c r="J49" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>50956</v>
       </c>
       <c r="B50">
         <v>50166</v>
       </c>
       <c r="C50" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D50" t="s">
-        <v>1826</v>
+        <v>1837</v>
       </c>
       <c r="E50" t="s">
-        <v>1827</v>
+        <v>1838</v>
       </c>
       <c r="F50" t="s">
-        <v>1828</v>
+        <v>1839</v>
       </c>
       <c r="G50" t="s">
-        <v>1829</v>
+        <v>1840</v>
       </c>
       <c r="H50"/>
       <c r="I50">
         <v>1256</v>
       </c>
       <c r="J50" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>51056</v>
       </c>
       <c r="B51">
         <v>50204</v>
       </c>
       <c r="C51" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D51" t="s">
-        <v>1830</v>
+        <v>1841</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
-        <v>1831</v>
+        <v>1842</v>
       </c>
       <c r="G51" t="s">
-        <v>1832</v>
+        <v>1843</v>
       </c>
       <c r="H51"/>
       <c r="I51">
         <v>2</v>
       </c>
       <c r="J51" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>51104</v>
       </c>
       <c r="B52">
         <v>49944</v>
       </c>
       <c r="C52" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D52" t="s">
-        <v>1833</v>
+        <v>1844</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>1834</v>
+        <v>1845</v>
       </c>
       <c r="G52" t="s">
-        <v>1835</v>
+        <v>1846</v>
       </c>
       <c r="H52"/>
       <c r="I52">
         <v>6</v>
       </c>
       <c r="J52" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>51105</v>
       </c>
       <c r="B53">
         <v>49949</v>
       </c>
       <c r="C53" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D53" t="s">
-        <v>1833</v>
+        <v>1844</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>1834</v>
+        <v>1845</v>
       </c>
       <c r="G53" t="s">
-        <v>1835</v>
+        <v>1846</v>
       </c>
       <c r="H53"/>
       <c r="I53">
         <v>1</v>
       </c>
       <c r="J53" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>51407</v>
       </c>
       <c r="B54">
         <v>50100</v>
       </c>
       <c r="C54" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D54" t="s">
-        <v>1836</v>
+        <v>1847</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>1837</v>
+        <v>1848</v>
       </c>
       <c r="G54" t="s">
-        <v>1838</v>
+        <v>1849</v>
       </c>
       <c r="H54"/>
       <c r="I54">
         <v>0</v>
       </c>
       <c r="J54" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>50987</v>
       </c>
       <c r="B55">
         <v>50170</v>
       </c>
       <c r="C55" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D55" t="s">
-        <v>1839</v>
+        <v>1850</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
-        <v>1840</v>
+        <v>1851</v>
       </c>
       <c r="G55" t="s">
-        <v>1841</v>
+        <v>1852</v>
       </c>
       <c r="H55"/>
       <c r="I55">
         <v>0</v>
       </c>
       <c r="J55" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>51027</v>
       </c>
       <c r="B56">
         <v>50194</v>
       </c>
       <c r="C56" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D56" t="s">
-        <v>1842</v>
+        <v>1853</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
-        <v>1843</v>
+        <v>1854</v>
       </c>
       <c r="G56" t="s">
-        <v>1844</v>
+        <v>1855</v>
       </c>
       <c r="H56"/>
       <c r="I56">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J56" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>51028</v>
       </c>
       <c r="B57">
         <v>50195</v>
       </c>
       <c r="C57" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D57" t="s">
-        <v>1842</v>
+        <v>1853</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
-        <v>1843</v>
+        <v>1854</v>
       </c>
       <c r="G57" t="s">
-        <v>1844</v>
+        <v>1855</v>
       </c>
       <c r="H57"/>
       <c r="I57">
         <v>1</v>
       </c>
       <c r="J57" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>51026</v>
       </c>
       <c r="B58">
         <v>50194</v>
       </c>
       <c r="C58" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D58" t="s">
-        <v>1845</v>
+        <v>1856</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>1846</v>
+        <v>1857</v>
       </c>
       <c r="G58" t="s">
-        <v>1847</v>
+        <v>1858</v>
       </c>
       <c r="H58"/>
       <c r="I58">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J58" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>51037</v>
       </c>
       <c r="B59">
         <v>50197</v>
       </c>
       <c r="C59" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D59" t="s">
-        <v>1848</v>
+        <v>1859</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
-        <v>1849</v>
+        <v>1860</v>
       </c>
       <c r="G59" t="s">
-        <v>1850</v>
+        <v>1861</v>
       </c>
       <c r="H59"/>
       <c r="I59">
         <v>1</v>
       </c>
       <c r="J59" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>50994</v>
       </c>
       <c r="B60">
         <v>50172</v>
       </c>
       <c r="C60" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D60" t="s">
-        <v>1851</v>
+        <v>1862</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
-        <v>1852</v>
+        <v>1863</v>
       </c>
       <c r="G60" t="s">
-        <v>1853</v>
+        <v>1864</v>
       </c>
       <c r="H60"/>
       <c r="I60">
         <v>13</v>
       </c>
       <c r="J60" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>50989</v>
       </c>
       <c r="B61">
         <v>50172</v>
       </c>
       <c r="C61" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D61" t="s">
-        <v>1854</v>
+        <v>1865</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
-        <v>1855</v>
+        <v>1866</v>
       </c>
       <c r="G61" t="s">
-        <v>1856</v>
+        <v>1867</v>
       </c>
       <c r="H61"/>
       <c r="I61">
         <v>11</v>
       </c>
       <c r="J61" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>51019</v>
       </c>
       <c r="B62">
         <v>50190</v>
       </c>
       <c r="C62" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D62" t="s">
-        <v>1857</v>
+        <v>1868</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>1858</v>
+        <v>1869</v>
       </c>
       <c r="G62" t="s">
-        <v>1859</v>
+        <v>1870</v>
       </c>
       <c r="H62"/>
       <c r="I62">
         <v>33</v>
       </c>
       <c r="J62" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>50986</v>
       </c>
       <c r="B63">
         <v>50170</v>
       </c>
       <c r="C63" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D63" t="s">
-        <v>1860</v>
+        <v>1871</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>1861</v>
+        <v>1872</v>
       </c>
       <c r="G63" t="s">
-        <v>1862</v>
+        <v>1873</v>
       </c>
       <c r="H63"/>
       <c r="I63">
         <v>2</v>
       </c>
       <c r="J63" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>51096</v>
       </c>
       <c r="B64">
         <v>50103</v>
       </c>
       <c r="C64" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D64" t="s">
-        <v>1863</v>
+        <v>1874</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
-        <v>1864</v>
+        <v>1875</v>
       </c>
       <c r="G64" t="s">
-        <v>1865</v>
+        <v>1876</v>
       </c>
       <c r="H64"/>
       <c r="I64">
         <v>15</v>
       </c>
       <c r="J64" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>51097</v>
       </c>
       <c r="B65">
         <v>50115</v>
       </c>
       <c r="C65" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D65" t="s">
-        <v>1863</v>
+        <v>1874</v>
       </c>
       <c r="E65"/>
       <c r="F65" t="s">
-        <v>1864</v>
+        <v>1875</v>
       </c>
       <c r="G65" t="s">
-        <v>1865</v>
+        <v>1876</v>
       </c>
       <c r="H65"/>
       <c r="I65">
         <v>1</v>
       </c>
       <c r="J65" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>51504</v>
       </c>
       <c r="B66">
         <v>50103</v>
       </c>
       <c r="C66" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D66" t="s">
-        <v>1866</v>
+        <v>1877</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
-        <v>1867</v>
+        <v>1878</v>
       </c>
       <c r="G66" t="s">
-        <v>1868</v>
+        <v>1879</v>
       </c>
       <c r="H66"/>
       <c r="I66">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J66" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>51083</v>
       </c>
       <c r="B67">
         <v>49925</v>
       </c>
       <c r="C67" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D67" t="s">
-        <v>1869</v>
+        <v>1880</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>1870</v>
+        <v>1881</v>
       </c>
       <c r="G67" t="s">
-        <v>1871</v>
+        <v>1882</v>
       </c>
       <c r="H67"/>
       <c r="I67">
         <v>1</v>
       </c>
       <c r="J67" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>51245</v>
       </c>
       <c r="B68">
         <v>49925</v>
       </c>
       <c r="C68" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D68" t="s">
-        <v>1872</v>
+        <v>1883</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
-        <v>1873</v>
+        <v>1884</v>
       </c>
       <c r="G68" t="s">
-        <v>1874</v>
+        <v>1885</v>
       </c>
       <c r="H68"/>
       <c r="I68">
         <v>0</v>
       </c>
       <c r="J68" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>51312</v>
       </c>
       <c r="B69">
         <v>50165</v>
       </c>
       <c r="C69" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D69" t="s">
-        <v>1875</v>
+        <v>1886</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
-        <v>1876</v>
+        <v>1887</v>
       </c>
       <c r="G69" t="s">
-        <v>1877</v>
+        <v>1888</v>
       </c>
       <c r="H69"/>
       <c r="I69">
         <v>0</v>
       </c>
       <c r="J69" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
         <v>51250</v>
       </c>
       <c r="B70">
         <v>50204</v>
       </c>
       <c r="C70" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D70" t="s">
-        <v>1878</v>
+        <v>1889</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
-        <v>1879</v>
+        <v>1890</v>
       </c>
       <c r="G70" t="s">
-        <v>1880</v>
+        <v>1891</v>
       </c>
       <c r="H70"/>
       <c r="I70">
         <v>1</v>
       </c>
       <c r="J70" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>51211</v>
       </c>
       <c r="B71">
         <v>50204</v>
       </c>
       <c r="C71" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D71" t="s">
-        <v>1881</v>
+        <v>1892</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
-        <v>1882</v>
+        <v>1893</v>
       </c>
       <c r="G71" t="s">
-        <v>1883</v>
+        <v>1894</v>
       </c>
       <c r="H71"/>
       <c r="I71">
         <v>1</v>
       </c>
       <c r="J71" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>50867</v>
       </c>
       <c r="B72">
         <v>50079</v>
       </c>
       <c r="C72" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D72" t="s">
-        <v>1884</v>
+        <v>1895</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
-        <v>1885</v>
+        <v>1896</v>
       </c>
       <c r="G72" t="s">
-        <v>1886</v>
+        <v>1897</v>
       </c>
       <c r="H72"/>
       <c r="I72">
         <v>1</v>
       </c>
       <c r="J72" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
         <v>50868</v>
       </c>
       <c r="B73">
         <v>50176</v>
       </c>
       <c r="C73" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D73" t="s">
-        <v>1884</v>
+        <v>1895</v>
       </c>
       <c r="E73"/>
       <c r="F73" t="s">
-        <v>1885</v>
+        <v>1896</v>
       </c>
       <c r="G73" t="s">
-        <v>1886</v>
+        <v>1897</v>
       </c>
       <c r="H73"/>
       <c r="I73">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J73" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
         <v>50869</v>
       </c>
       <c r="B74">
         <v>50186</v>
       </c>
       <c r="C74" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D74" t="s">
-        <v>1884</v>
+        <v>1895</v>
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
-        <v>1885</v>
+        <v>1896</v>
       </c>
       <c r="G74" t="s">
-        <v>1886</v>
+        <v>1897</v>
       </c>
       <c r="H74"/>
       <c r="I74">
         <v>1</v>
       </c>
       <c r="J74" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>50870</v>
       </c>
       <c r="B75">
         <v>50204</v>
       </c>
       <c r="C75" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D75" t="s">
-        <v>1884</v>
+        <v>1895</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
-        <v>1885</v>
+        <v>1896</v>
       </c>
       <c r="G75" t="s">
-        <v>1886</v>
+        <v>1897</v>
       </c>
       <c r="H75"/>
       <c r="I75">
         <v>0</v>
       </c>
       <c r="J75" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
         <v>50871</v>
       </c>
       <c r="B76">
         <v>50205</v>
       </c>
       <c r="C76" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D76" t="s">
-        <v>1884</v>
+        <v>1895</v>
       </c>
       <c r="E76"/>
       <c r="F76" t="s">
-        <v>1885</v>
+        <v>1896</v>
       </c>
       <c r="G76" t="s">
-        <v>1886</v>
+        <v>1897</v>
       </c>
       <c r="H76"/>
       <c r="I76">
         <v>2</v>
       </c>
       <c r="J76" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
         <v>50872</v>
       </c>
       <c r="B77">
         <v>49944</v>
       </c>
       <c r="C77" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D77" t="s">
-        <v>1884</v>
+        <v>1895</v>
       </c>
       <c r="E77"/>
       <c r="F77" t="s">
-        <v>1885</v>
+        <v>1896</v>
       </c>
       <c r="G77" t="s">
-        <v>1886</v>
+        <v>1897</v>
       </c>
       <c r="H77"/>
       <c r="I77">
         <v>4</v>
       </c>
       <c r="J77" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
         <v>50873</v>
       </c>
       <c r="B78">
         <v>49949</v>
       </c>
       <c r="C78" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D78" t="s">
-        <v>1884</v>
+        <v>1895</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
-        <v>1885</v>
+        <v>1896</v>
       </c>
       <c r="G78" t="s">
-        <v>1886</v>
+        <v>1897</v>
       </c>
       <c r="H78"/>
       <c r="I78">
         <v>1</v>
       </c>
       <c r="J78" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
         <v>50874</v>
       </c>
       <c r="B79">
         <v>50167</v>
       </c>
       <c r="C79" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D79" t="s">
-        <v>1884</v>
+        <v>1895</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
-        <v>1885</v>
+        <v>1896</v>
       </c>
       <c r="G79" t="s">
-        <v>1886</v>
+        <v>1897</v>
       </c>
       <c r="H79"/>
       <c r="I79">
         <v>8</v>
       </c>
       <c r="J79" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
         <v>50875</v>
       </c>
       <c r="B80">
         <v>50071</v>
       </c>
       <c r="C80" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D80" t="s">
-        <v>1884</v>
+        <v>1895</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
-        <v>1885</v>
+        <v>1896</v>
       </c>
       <c r="G80" t="s">
-        <v>1886</v>
+        <v>1897</v>
       </c>
       <c r="H80"/>
       <c r="I80">
         <v>5</v>
       </c>
       <c r="J80" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
         <v>50876</v>
       </c>
       <c r="B81">
         <v>50076</v>
       </c>
       <c r="C81" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D81" t="s">
-        <v>1884</v>
+        <v>1895</v>
       </c>
       <c r="E81"/>
       <c r="F81" t="s">
-        <v>1885</v>
+        <v>1896</v>
       </c>
       <c r="G81" t="s">
-        <v>1886</v>
+        <v>1897</v>
       </c>
       <c r="H81"/>
       <c r="I81">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J81" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
         <v>50877</v>
       </c>
       <c r="B82">
         <v>50095</v>
       </c>
       <c r="C82" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D82" t="s">
-        <v>1884</v>
+        <v>1895</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
-        <v>1885</v>
+        <v>1896</v>
       </c>
       <c r="G82" t="s">
-        <v>1886</v>
+        <v>1897</v>
       </c>
       <c r="H82"/>
       <c r="I82">
         <v>8</v>
       </c>
       <c r="J82" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
         <v>50878</v>
       </c>
       <c r="B83">
         <v>50096</v>
       </c>
       <c r="C83" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D83" t="s">
-        <v>1884</v>
+        <v>1895</v>
       </c>
       <c r="E83"/>
       <c r="F83" t="s">
-        <v>1885</v>
+        <v>1896</v>
       </c>
       <c r="G83" t="s">
-        <v>1886</v>
+        <v>1897</v>
       </c>
       <c r="H83"/>
       <c r="I83">
         <v>0</v>
       </c>
       <c r="J83" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
         <v>50879</v>
       </c>
       <c r="B84">
         <v>50097</v>
       </c>
       <c r="C84" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D84" t="s">
-        <v>1884</v>
+        <v>1895</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
-        <v>1885</v>
+        <v>1896</v>
       </c>
       <c r="G84" t="s">
-        <v>1886</v>
+        <v>1897</v>
       </c>
       <c r="H84"/>
       <c r="I84">
         <v>0</v>
       </c>
       <c r="J84" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
         <v>50880</v>
       </c>
       <c r="B85">
         <v>50107</v>
       </c>
       <c r="C85" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D85" t="s">
-        <v>1884</v>
+        <v>1895</v>
       </c>
       <c r="E85"/>
       <c r="F85" t="s">
-        <v>1885</v>
+        <v>1896</v>
       </c>
       <c r="G85" t="s">
-        <v>1886</v>
+        <v>1897</v>
       </c>
       <c r="H85"/>
       <c r="I85">
         <v>4</v>
       </c>
       <c r="J85" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86">
         <v>50881</v>
       </c>
       <c r="B86">
         <v>50108</v>
       </c>
       <c r="C86" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D86" t="s">
-        <v>1884</v>
+        <v>1895</v>
       </c>
       <c r="E86"/>
       <c r="F86" t="s">
-        <v>1885</v>
+        <v>1896</v>
       </c>
       <c r="G86" t="s">
-        <v>1886</v>
+        <v>1897</v>
       </c>
       <c r="H86"/>
       <c r="I86">
         <v>1</v>
       </c>
       <c r="J86" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87">
         <v>50882</v>
       </c>
       <c r="B87">
         <v>50109</v>
       </c>
       <c r="C87" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D87" t="s">
-        <v>1884</v>
+        <v>1895</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
-        <v>1885</v>
+        <v>1896</v>
       </c>
       <c r="G87" t="s">
-        <v>1886</v>
+        <v>1897</v>
       </c>
       <c r="H87"/>
       <c r="I87">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J87" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88">
         <v>51251</v>
       </c>
       <c r="B88">
         <v>50205</v>
       </c>
       <c r="C88" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D88" t="s">
-        <v>1887</v>
+        <v>1898</v>
       </c>
       <c r="E88"/>
       <c r="F88" t="s">
-        <v>1888</v>
+        <v>1899</v>
       </c>
       <c r="G88" t="s">
-        <v>1889</v>
+        <v>1900</v>
       </c>
       <c r="H88"/>
       <c r="I88">
         <v>2</v>
       </c>
       <c r="J88" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89">
         <v>50959</v>
       </c>
       <c r="B89">
         <v>50162</v>
       </c>
       <c r="C89" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D89" t="s">
-        <v>1890</v>
+        <v>1901</v>
       </c>
       <c r="E89"/>
       <c r="F89" t="s">
-        <v>1891</v>
+        <v>1902</v>
       </c>
       <c r="G89" t="s">
-        <v>1892</v>
+        <v>1903</v>
       </c>
       <c r="H89"/>
       <c r="I89">
         <v>0</v>
       </c>
       <c r="J89" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90">
         <v>50948</v>
       </c>
       <c r="B90">
         <v>50163</v>
       </c>
       <c r="C90" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D90" t="s">
-        <v>1893</v>
+        <v>1904</v>
       </c>
       <c r="E90"/>
       <c r="F90" t="s">
-        <v>1894</v>
+        <v>1905</v>
       </c>
       <c r="G90" t="s">
-        <v>1895</v>
+        <v>1906</v>
       </c>
       <c r="H90"/>
       <c r="I90">
         <v>15</v>
       </c>
       <c r="J90" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91">
         <v>51012</v>
       </c>
       <c r="B91">
         <v>50185</v>
       </c>
       <c r="C91" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D91" t="s">
-        <v>1896</v>
+        <v>1907</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
-        <v>1897</v>
+        <v>1908</v>
       </c>
       <c r="G91" t="s">
-        <v>1898</v>
+        <v>1909</v>
       </c>
       <c r="H91"/>
       <c r="I91">
         <v>0</v>
       </c>
       <c r="J91" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92">
         <v>51036</v>
       </c>
       <c r="B92">
         <v>50196</v>
       </c>
       <c r="C92" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D92" t="s">
-        <v>1899</v>
+        <v>1910</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
-        <v>1900</v>
+        <v>1911</v>
       </c>
       <c r="G92" t="s">
-        <v>1901</v>
+        <v>1912</v>
       </c>
       <c r="H92"/>
       <c r="I92">
         <v>1</v>
       </c>
       <c r="J92" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93">
         <v>51276</v>
       </c>
       <c r="B93">
         <v>50196</v>
       </c>
       <c r="C93" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D93" t="s">
-        <v>1902</v>
+        <v>1913</v>
       </c>
       <c r="E93"/>
       <c r="F93" t="s">
-        <v>1903</v>
+        <v>1914</v>
       </c>
       <c r="G93" t="s">
-        <v>1904</v>
+        <v>1915</v>
       </c>
       <c r="H93"/>
       <c r="I93">
         <v>0</v>
       </c>
       <c r="J93" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94">
         <v>51275</v>
       </c>
       <c r="B94">
         <v>50196</v>
       </c>
       <c r="C94" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D94" t="s">
-        <v>1905</v>
+        <v>1916</v>
       </c>
       <c r="E94"/>
       <c r="F94" t="s">
-        <v>1906</v>
+        <v>1917</v>
       </c>
       <c r="G94" t="s">
-        <v>1907</v>
+        <v>1918</v>
       </c>
       <c r="H94"/>
       <c r="I94">
         <v>0</v>
       </c>
       <c r="J94" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95">
         <v>51148</v>
       </c>
       <c r="B95">
         <v>49953</v>
       </c>
       <c r="C95" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D95" t="s">
-        <v>1908</v>
+        <v>1919</v>
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
-        <v>1909</v>
+        <v>1920</v>
       </c>
       <c r="G95" t="s">
-        <v>1910</v>
+        <v>1921</v>
       </c>
       <c r="H95"/>
       <c r="I95">
         <v>0</v>
       </c>
       <c r="J95" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96">
         <v>51149</v>
       </c>
       <c r="B96">
         <v>50145</v>
       </c>
       <c r="C96" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D96" t="s">
-        <v>1908</v>
+        <v>1919</v>
       </c>
       <c r="E96"/>
       <c r="F96" t="s">
-        <v>1909</v>
+        <v>1920</v>
       </c>
       <c r="G96" t="s">
-        <v>1910</v>
+        <v>1921</v>
       </c>
       <c r="H96"/>
       <c r="I96">
         <v>1</v>
       </c>
       <c r="J96" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97">
         <v>51150</v>
       </c>
       <c r="B97">
         <v>50144</v>
       </c>
       <c r="C97" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D97" t="s">
-        <v>1908</v>
+        <v>1919</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
-        <v>1909</v>
+        <v>1920</v>
       </c>
       <c r="G97" t="s">
-        <v>1910</v>
+        <v>1921</v>
       </c>
       <c r="H97"/>
       <c r="I97">
         <v>0</v>
       </c>
       <c r="J97" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98">
         <v>51151</v>
       </c>
       <c r="B98">
         <v>50135</v>
       </c>
       <c r="C98" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D98" t="s">
-        <v>1908</v>
+        <v>1919</v>
       </c>
       <c r="E98"/>
       <c r="F98" t="s">
-        <v>1909</v>
+        <v>1920</v>
       </c>
       <c r="G98" t="s">
-        <v>1910</v>
+        <v>1921</v>
       </c>
       <c r="H98"/>
       <c r="I98">
         <v>0</v>
       </c>
       <c r="J98" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99">
         <v>51153</v>
       </c>
       <c r="B99">
         <v>50077</v>
       </c>
       <c r="C99" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D99" t="s">
-        <v>1908</v>
+        <v>1919</v>
       </c>
       <c r="E99"/>
       <c r="F99" t="s">
-        <v>1909</v>
+        <v>1920</v>
       </c>
       <c r="G99" t="s">
-        <v>1910</v>
+        <v>1921</v>
       </c>
       <c r="H99"/>
       <c r="I99">
         <v>3</v>
       </c>
       <c r="J99" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100">
         <v>51154</v>
       </c>
       <c r="B100">
         <v>50070</v>
       </c>
       <c r="C100" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D100" t="s">
-        <v>1908</v>
+        <v>1919</v>
       </c>
       <c r="E100"/>
       <c r="F100" t="s">
-        <v>1909</v>
+        <v>1920</v>
       </c>
       <c r="G100" t="s">
-        <v>1910</v>
+        <v>1921</v>
       </c>
       <c r="H100"/>
       <c r="I100">
         <v>0</v>
       </c>
       <c r="J100" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101">
         <v>51155</v>
       </c>
       <c r="B101">
         <v>50117</v>
       </c>
       <c r="C101" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D101" t="s">
-        <v>1908</v>
+        <v>1919</v>
       </c>
       <c r="E101"/>
       <c r="F101" t="s">
-        <v>1909</v>
+        <v>1920</v>
       </c>
       <c r="G101" t="s">
-        <v>1910</v>
+        <v>1921</v>
       </c>
       <c r="H101"/>
       <c r="I101">
         <v>0</v>
       </c>
       <c r="J101" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102">
         <v>51156</v>
       </c>
       <c r="B102">
         <v>50126</v>
       </c>
       <c r="C102" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D102" t="s">
-        <v>1908</v>
+        <v>1919</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
-        <v>1909</v>
+        <v>1920</v>
       </c>
       <c r="G102" t="s">
-        <v>1910</v>
+        <v>1921</v>
       </c>
       <c r="H102"/>
       <c r="I102">
         <v>0</v>
       </c>
       <c r="J102" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103">
         <v>51157</v>
       </c>
       <c r="B103">
         <v>50127</v>
       </c>
       <c r="C103" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D103" t="s">
-        <v>1908</v>
+        <v>1919</v>
       </c>
       <c r="E103"/>
       <c r="F103" t="s">
-        <v>1909</v>
+        <v>1920</v>
       </c>
       <c r="G103" t="s">
-        <v>1910</v>
+        <v>1921</v>
       </c>
       <c r="H103"/>
       <c r="I103">
         <v>1</v>
       </c>
       <c r="J103" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104">
         <v>50899</v>
       </c>
       <c r="B104">
         <v>50144</v>
       </c>
       <c r="C104" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D104" t="s">
-        <v>1911</v>
+        <v>1922</v>
       </c>
       <c r="E104"/>
       <c r="F104" t="s">
-        <v>1912</v>
+        <v>1923</v>
       </c>
       <c r="G104" t="s">
-        <v>1913</v>
+        <v>1924</v>
       </c>
       <c r="H104"/>
       <c r="I104">
         <v>0</v>
       </c>
       <c r="J104" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105">
         <v>51411</v>
       </c>
       <c r="B105">
         <v>50144</v>
       </c>
       <c r="C105" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D105" t="s">
-        <v>1914</v>
+        <v>1925</v>
       </c>
       <c r="E105"/>
       <c r="F105" t="s">
-        <v>1915</v>
+        <v>1926</v>
       </c>
       <c r="G105" t="s">
-        <v>1916</v>
+        <v>1927</v>
       </c>
       <c r="H105"/>
       <c r="I105">
         <v>1</v>
       </c>
       <c r="J105" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106">
         <v>51062</v>
       </c>
       <c r="B106">
         <v>50189</v>
       </c>
       <c r="C106" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D106" t="s">
-        <v>1917</v>
+        <v>1928</v>
       </c>
       <c r="E106"/>
       <c r="F106" t="s">
-        <v>1918</v>
+        <v>1929</v>
       </c>
       <c r="G106" t="s">
-        <v>1919</v>
+        <v>1930</v>
       </c>
       <c r="H106"/>
       <c r="I106">
         <v>5</v>
       </c>
       <c r="J106" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107">
         <v>50980</v>
       </c>
       <c r="B107">
         <v>50170</v>
       </c>
       <c r="C107" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D107" t="s">
-        <v>1920</v>
+        <v>1931</v>
       </c>
       <c r="E107"/>
       <c r="F107" t="s">
-        <v>1921</v>
+        <v>1932</v>
       </c>
       <c r="G107" t="s">
-        <v>1922</v>
+        <v>1933</v>
       </c>
       <c r="H107"/>
       <c r="I107">
         <v>3</v>
       </c>
       <c r="J107" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108">
         <v>51252</v>
       </c>
       <c r="B108">
         <v>50081</v>
       </c>
       <c r="C108" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D108" t="s">
-        <v>1923</v>
+        <v>1934</v>
       </c>
       <c r="E108"/>
       <c r="F108" t="s">
-        <v>1924</v>
+        <v>1935</v>
       </c>
       <c r="G108" t="s">
-        <v>1925</v>
+        <v>1936</v>
       </c>
       <c r="H108"/>
       <c r="I108">
         <v>0</v>
       </c>
       <c r="J108" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109">
         <v>51231</v>
       </c>
       <c r="B109">
         <v>50186</v>
       </c>
       <c r="C109" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D109" t="s">
-        <v>1926</v>
+        <v>1937</v>
       </c>
       <c r="E109"/>
       <c r="F109" t="s">
-        <v>1927</v>
+        <v>1938</v>
       </c>
       <c r="G109" t="s">
-        <v>1928</v>
+        <v>1939</v>
       </c>
       <c r="H109"/>
       <c r="I109">
         <v>2</v>
       </c>
       <c r="J109" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110">
         <v>51232</v>
       </c>
       <c r="B110">
         <v>50185</v>
       </c>
       <c r="C110" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D110" t="s">
-        <v>1926</v>
+        <v>1937</v>
       </c>
       <c r="E110"/>
       <c r="F110" t="s">
-        <v>1927</v>
+        <v>1938</v>
       </c>
       <c r="G110" t="s">
-        <v>1928</v>
+        <v>1939</v>
       </c>
       <c r="H110"/>
       <c r="I110">
         <v>0</v>
       </c>
       <c r="J110" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111">
         <v>51261</v>
       </c>
       <c r="B111">
         <v>50081</v>
       </c>
       <c r="C111" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D111" t="s">
-        <v>1929</v>
+        <v>1940</v>
       </c>
       <c r="E111"/>
       <c r="F111" t="s">
-        <v>1930</v>
+        <v>1941</v>
       </c>
       <c r="G111" t="s">
-        <v>1931</v>
+        <v>1942</v>
       </c>
       <c r="H111"/>
       <c r="I111">
         <v>0</v>
       </c>
       <c r="J111" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112">
         <v>51262</v>
       </c>
       <c r="B112">
         <v>50082</v>
       </c>
       <c r="C112" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D112" t="s">
-        <v>1929</v>
+        <v>1940</v>
       </c>
       <c r="E112"/>
       <c r="F112" t="s">
-        <v>1930</v>
+        <v>1941</v>
       </c>
       <c r="G112" t="s">
-        <v>1931</v>
+        <v>1942</v>
       </c>
       <c r="H112"/>
       <c r="I112">
         <v>1</v>
       </c>
       <c r="J112" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113">
         <v>50960</v>
       </c>
       <c r="B113">
         <v>50165</v>
       </c>
       <c r="C113" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D113" t="s">
-        <v>1932</v>
+        <v>1943</v>
       </c>
       <c r="E113"/>
       <c r="F113" t="s">
-        <v>1933</v>
+        <v>1944</v>
       </c>
       <c r="G113" t="s">
-        <v>1934</v>
+        <v>1945</v>
       </c>
       <c r="H113"/>
       <c r="I113">
         <v>1</v>
       </c>
       <c r="J113" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114">
         <v>50955</v>
       </c>
       <c r="B114">
         <v>50166</v>
       </c>
       <c r="C114" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D114" t="s">
-        <v>1935</v>
+        <v>1946</v>
       </c>
       <c r="E114"/>
       <c r="F114" t="s">
-        <v>1936</v>
+        <v>1947</v>
       </c>
       <c r="G114" t="s">
-        <v>1937</v>
+        <v>1948</v>
       </c>
       <c r="H114"/>
       <c r="I114">
         <v>0</v>
       </c>
       <c r="J114" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115">
         <v>51366</v>
       </c>
       <c r="B115">
         <v>50135</v>
       </c>
       <c r="C115" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D115" t="s">
-        <v>1938</v>
+        <v>1949</v>
       </c>
       <c r="E115"/>
       <c r="F115" t="s">
-        <v>1939</v>
+        <v>1950</v>
       </c>
       <c r="G115" t="s">
-        <v>1940</v>
+        <v>1951</v>
       </c>
       <c r="H115"/>
       <c r="I115">
         <v>0</v>
       </c>
       <c r="J115" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116">
         <v>51098</v>
       </c>
       <c r="B116">
         <v>50166</v>
       </c>
       <c r="C116" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D116" t="s">
-        <v>1941</v>
+        <v>1952</v>
       </c>
       <c r="E116"/>
       <c r="F116" t="s">
-        <v>1942</v>
+        <v>1953</v>
       </c>
       <c r="G116" t="s">
-        <v>1943</v>
+        <v>1954</v>
       </c>
       <c r="H116"/>
       <c r="I116">
         <v>0</v>
       </c>
       <c r="J116" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117">
         <v>51099</v>
       </c>
       <c r="B117">
         <v>50166</v>
       </c>
       <c r="C117" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D117" t="s">
-        <v>1944</v>
+        <v>1955</v>
       </c>
       <c r="E117"/>
       <c r="F117" t="s">
-        <v>1945</v>
+        <v>1956</v>
       </c>
       <c r="G117" t="s">
-        <v>1946</v>
+        <v>1957</v>
       </c>
       <c r="H117"/>
       <c r="I117">
         <v>0</v>
       </c>
       <c r="J117" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118">
         <v>51174</v>
       </c>
       <c r="B118">
         <v>50197</v>
       </c>
       <c r="C118" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D118" t="s">
-        <v>1947</v>
+        <v>1958</v>
       </c>
       <c r="E118"/>
       <c r="F118" t="s">
-        <v>1948</v>
+        <v>1959</v>
       </c>
       <c r="G118" t="s">
-        <v>1949</v>
+        <v>1960</v>
       </c>
       <c r="H118"/>
       <c r="I118">
         <v>0</v>
       </c>
       <c r="J118" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119">
         <v>51505</v>
       </c>
       <c r="B119">
         <v>50103</v>
       </c>
       <c r="C119" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D119" t="s">
-        <v>1950</v>
+        <v>1961</v>
       </c>
       <c r="E119" t="s">
-        <v>1951</v>
+        <v>1962</v>
       </c>
       <c r="F119" t="s">
-        <v>1952</v>
+        <v>1963</v>
       </c>
       <c r="G119" t="s">
-        <v>1953</v>
+        <v>1964</v>
       </c>
       <c r="H119"/>
       <c r="I119">
-        <v>691</v>
+        <v>711</v>
       </c>
       <c r="J119" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120">
         <v>51506</v>
       </c>
       <c r="B120">
         <v>50115</v>
       </c>
       <c r="C120" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D120" t="s">
-        <v>1950</v>
+        <v>1961</v>
       </c>
       <c r="E120" t="s">
-        <v>1954</v>
+        <v>1965</v>
       </c>
       <c r="F120" t="s">
-        <v>1952</v>
+        <v>1963</v>
       </c>
       <c r="G120" t="s">
-        <v>1953</v>
+        <v>1964</v>
       </c>
       <c r="H120"/>
       <c r="I120">
         <v>171</v>
       </c>
       <c r="J120" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121">
         <v>51507</v>
       </c>
       <c r="B121">
         <v>50116</v>
       </c>
       <c r="C121" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D121" t="s">
-        <v>1950</v>
+        <v>1961</v>
       </c>
       <c r="E121" t="s">
-        <v>1955</v>
+        <v>1966</v>
       </c>
       <c r="F121" t="s">
-        <v>1952</v>
+        <v>1963</v>
       </c>
       <c r="G121" t="s">
-        <v>1953</v>
+        <v>1964</v>
       </c>
       <c r="H121"/>
       <c r="I121">
         <v>159</v>
       </c>
       <c r="J121" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122">
         <v>51017</v>
       </c>
       <c r="B122">
         <v>50190</v>
       </c>
       <c r="C122" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D122" t="s">
-        <v>1956</v>
+        <v>1967</v>
       </c>
       <c r="E122"/>
       <c r="F122" t="s">
-        <v>1957</v>
+        <v>1968</v>
       </c>
       <c r="G122" t="s">
-        <v>1958</v>
+        <v>1969</v>
       </c>
       <c r="H122"/>
       <c r="I122">
         <v>34</v>
       </c>
       <c r="J122" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123">
         <v>51018</v>
       </c>
       <c r="B123">
         <v>50198</v>
       </c>
       <c r="C123" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D123" t="s">
-        <v>1956</v>
+        <v>1967</v>
       </c>
       <c r="E123"/>
       <c r="F123" t="s">
-        <v>1957</v>
+        <v>1968</v>
       </c>
       <c r="G123" t="s">
-        <v>1958</v>
+        <v>1969</v>
       </c>
       <c r="H123"/>
       <c r="I123">
         <v>12</v>
       </c>
       <c r="J123" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124">
         <v>51353</v>
       </c>
       <c r="B124">
         <v>50088</v>
       </c>
       <c r="C124" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D124" t="s">
-        <v>1959</v>
+        <v>1970</v>
       </c>
       <c r="E124" t="s">
-        <v>1960</v>
+        <v>1971</v>
       </c>
       <c r="F124" t="s">
-        <v>1961</v>
+        <v>1972</v>
       </c>
       <c r="G124" t="s">
-        <v>1962</v>
+        <v>1973</v>
       </c>
       <c r="H124"/>
       <c r="I124">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="J124" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125">
         <v>51041</v>
       </c>
       <c r="B125">
         <v>50199</v>
       </c>
       <c r="C125" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D125" t="s">
-        <v>1963</v>
+        <v>1974</v>
       </c>
       <c r="E125"/>
       <c r="F125" t="s">
-        <v>1964</v>
+        <v>1975</v>
       </c>
       <c r="G125" t="s">
-        <v>1965</v>
+        <v>1976</v>
       </c>
       <c r="H125"/>
       <c r="I125">
         <v>0</v>
       </c>
       <c r="J125" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126">
         <v>51204</v>
       </c>
       <c r="B126">
         <v>50078</v>
       </c>
       <c r="C126" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D126" t="s">
-        <v>1966</v>
+        <v>1977</v>
       </c>
       <c r="E126"/>
       <c r="F126" t="s">
-        <v>1967</v>
+        <v>1978</v>
       </c>
       <c r="G126" t="s">
-        <v>1968</v>
+        <v>1979</v>
       </c>
       <c r="H126"/>
       <c r="I126">
         <v>0</v>
       </c>
       <c r="J126" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127">
         <v>51000</v>
       </c>
       <c r="B127">
         <v>49944</v>
       </c>
       <c r="C127" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D127" t="s">
-        <v>1969</v>
+        <v>1980</v>
       </c>
       <c r="E127"/>
       <c r="F127" t="s">
-        <v>1970</v>
+        <v>1981</v>
       </c>
       <c r="G127" t="s">
-        <v>1971</v>
+        <v>1982</v>
       </c>
       <c r="H127"/>
       <c r="I127">
         <v>3</v>
       </c>
       <c r="J127" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128">
         <v>51299</v>
       </c>
       <c r="B128">
         <v>50078</v>
       </c>
       <c r="C128" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D128"/>
       <c r="E128"/>
       <c r="F128" t="s">
-        <v>1972</v>
+        <v>1983</v>
       </c>
       <c r="G128" t="s">
-        <v>1973</v>
+        <v>1984</v>
       </c>
       <c r="H128"/>
       <c r="I128">
         <v>0</v>
       </c>
       <c r="J128" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129">
         <v>51415</v>
       </c>
       <c r="B129">
         <v>50078</v>
       </c>
       <c r="C129" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D129" t="s">
-        <v>1974</v>
+        <v>1985</v>
       </c>
       <c r="E129"/>
       <c r="F129" t="s">
-        <v>1975</v>
+        <v>1986</v>
       </c>
       <c r="G129" t="s">
-        <v>1976</v>
+        <v>1987</v>
       </c>
       <c r="H129"/>
       <c r="I129">
         <v>0</v>
       </c>
       <c r="J129" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130">
         <v>51189</v>
       </c>
       <c r="B130">
         <v>50078</v>
       </c>
       <c r="C130" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D130" t="s">
-        <v>1977</v>
+        <v>1988</v>
       </c>
       <c r="E130"/>
       <c r="F130" t="s">
-        <v>1978</v>
+        <v>1989</v>
       </c>
       <c r="G130" t="s">
-        <v>1979</v>
+        <v>1990</v>
       </c>
       <c r="H130"/>
       <c r="I130">
         <v>2</v>
       </c>
       <c r="J130" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131">
         <v>51046</v>
       </c>
       <c r="B131">
         <v>50201</v>
       </c>
       <c r="C131" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D131" t="s">
-        <v>1980</v>
+        <v>1991</v>
       </c>
       <c r="E131"/>
       <c r="F131" t="s">
-        <v>1981</v>
+        <v>1992</v>
       </c>
       <c r="G131" t="s">
-        <v>1982</v>
+        <v>1993</v>
       </c>
       <c r="H131"/>
       <c r="I131">
         <v>15</v>
       </c>
       <c r="J131" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132">
         <v>51047</v>
       </c>
       <c r="B132">
         <v>50201</v>
       </c>
       <c r="C132" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D132" t="s">
-        <v>1983</v>
+        <v>1994</v>
       </c>
       <c r="E132"/>
       <c r="F132" t="s">
-        <v>1984</v>
+        <v>1995</v>
       </c>
       <c r="G132" t="s">
-        <v>1985</v>
+        <v>1996</v>
       </c>
       <c r="H132"/>
       <c r="I132">
         <v>8</v>
       </c>
       <c r="J132" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133">
         <v>51039</v>
       </c>
       <c r="B133">
         <v>50198</v>
       </c>
       <c r="C133" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D133" t="s">
-        <v>1986</v>
+        <v>1997</v>
       </c>
       <c r="E133"/>
       <c r="F133" t="s">
-        <v>1987</v>
+        <v>1998</v>
       </c>
       <c r="G133" t="s">
-        <v>1988</v>
+        <v>1999</v>
       </c>
       <c r="H133"/>
       <c r="I133">
         <v>3</v>
       </c>
       <c r="J133" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134">
         <v>51181</v>
       </c>
       <c r="B134">
         <v>50076</v>
       </c>
       <c r="C134" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D134" t="s">
-        <v>1989</v>
+        <v>2000</v>
       </c>
       <c r="E134"/>
       <c r="F134" t="s">
-        <v>1990</v>
+        <v>2001</v>
       </c>
       <c r="G134" t="s">
-        <v>1991</v>
+        <v>2002</v>
       </c>
       <c r="H134"/>
       <c r="I134">
         <v>1</v>
       </c>
       <c r="J134" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135">
         <v>50993</v>
       </c>
       <c r="B135">
         <v>50172</v>
       </c>
       <c r="C135" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D135" t="s">
-        <v>1854</v>
+        <v>1865</v>
       </c>
       <c r="E135"/>
       <c r="F135" t="s">
-        <v>1992</v>
+        <v>2003</v>
       </c>
       <c r="G135" t="s">
-        <v>1993</v>
+        <v>2004</v>
       </c>
       <c r="H135"/>
       <c r="I135">
         <v>6</v>
       </c>
       <c r="J135" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136">
         <v>50974</v>
       </c>
       <c r="B136">
         <v>50167</v>
       </c>
       <c r="C136" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D136" t="s">
-        <v>1994</v>
+        <v>2005</v>
       </c>
       <c r="E136"/>
       <c r="F136" t="s">
-        <v>1995</v>
+        <v>2006</v>
       </c>
       <c r="G136" t="s">
-        <v>1996</v>
+        <v>2007</v>
       </c>
       <c r="H136"/>
       <c r="I136">
         <v>4</v>
       </c>
       <c r="J136" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137">
         <v>50950</v>
       </c>
       <c r="B137">
         <v>50164</v>
       </c>
       <c r="C137" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D137" t="s">
-        <v>1997</v>
+        <v>2008</v>
       </c>
       <c r="E137"/>
       <c r="F137" t="s">
-        <v>1998</v>
+        <v>2009</v>
       </c>
       <c r="G137" t="s">
-        <v>1999</v>
+        <v>2010</v>
       </c>
       <c r="H137"/>
       <c r="I137">
         <v>9</v>
       </c>
       <c r="J137" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138">
         <v>50951</v>
       </c>
       <c r="B138">
         <v>50079</v>
       </c>
       <c r="C138" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D138" t="s">
-        <v>1997</v>
+        <v>2008</v>
       </c>
       <c r="E138"/>
       <c r="F138" t="s">
-        <v>1998</v>
+        <v>2009</v>
       </c>
       <c r="G138" t="s">
-        <v>1999</v>
+        <v>2010</v>
       </c>
       <c r="H138"/>
       <c r="I138">
         <v>1</v>
       </c>
       <c r="J138" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139">
         <v>50894</v>
       </c>
       <c r="B139">
         <v>50079</v>
       </c>
       <c r="C139" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D139" t="s">
-        <v>2000</v>
+        <v>2011</v>
       </c>
       <c r="E139"/>
       <c r="F139" t="s">
-        <v>2001</v>
+        <v>2012</v>
       </c>
       <c r="G139" t="s">
-        <v>2002</v>
+        <v>2013</v>
       </c>
       <c r="H139"/>
       <c r="I139">
         <v>1</v>
       </c>
       <c r="J139" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140">
         <v>51053</v>
       </c>
       <c r="B140">
         <v>50204</v>
       </c>
       <c r="C140" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D140" t="s">
-        <v>1878</v>
+        <v>1889</v>
       </c>
       <c r="E140"/>
       <c r="F140" t="s">
-        <v>2003</v>
+        <v>2014</v>
       </c>
       <c r="G140" t="s">
-        <v>2004</v>
+        <v>2015</v>
       </c>
       <c r="H140"/>
       <c r="I140">
         <v>0</v>
       </c>
       <c r="J140" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141">
         <v>50933</v>
       </c>
       <c r="B141">
         <v>50169</v>
       </c>
       <c r="C141" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D141" t="s">
-        <v>2005</v>
+        <v>2016</v>
       </c>
       <c r="E141"/>
       <c r="F141" t="s">
-        <v>2006</v>
+        <v>2017</v>
       </c>
       <c r="G141" t="s">
-        <v>2007</v>
+        <v>2018</v>
       </c>
       <c r="H141"/>
       <c r="I141">
         <v>1</v>
       </c>
       <c r="J141" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142">
         <v>50934</v>
       </c>
       <c r="B142">
         <v>50126</v>
       </c>
       <c r="C142" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D142" t="s">
-        <v>2005</v>
+        <v>2016</v>
       </c>
       <c r="E142"/>
       <c r="F142" t="s">
-        <v>2006</v>
+        <v>2017</v>
       </c>
       <c r="G142" t="s">
-        <v>2007</v>
+        <v>2018</v>
       </c>
       <c r="H142"/>
       <c r="I142">
         <v>0</v>
       </c>
       <c r="J142" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143">
         <v>50961</v>
       </c>
       <c r="B143">
         <v>50167</v>
       </c>
       <c r="C143" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D143" t="s">
-        <v>2008</v>
+        <v>2019</v>
       </c>
       <c r="E143"/>
       <c r="F143" t="s">
-        <v>2009</v>
+        <v>2020</v>
       </c>
       <c r="G143" t="s">
-        <v>2010</v>
+        <v>2021</v>
       </c>
       <c r="H143"/>
       <c r="I143">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J143" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144">
         <v>50962</v>
       </c>
       <c r="B144">
         <v>50169</v>
       </c>
       <c r="C144" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D144" t="s">
-        <v>2008</v>
+        <v>2019</v>
       </c>
       <c r="E144"/>
       <c r="F144" t="s">
-        <v>2009</v>
+        <v>2020</v>
       </c>
       <c r="G144" t="s">
-        <v>2010</v>
+        <v>2021</v>
       </c>
       <c r="H144"/>
       <c r="I144">
         <v>3</v>
       </c>
       <c r="J144" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145">
         <v>51106</v>
       </c>
       <c r="B145">
         <v>49944</v>
       </c>
       <c r="C145" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D145" t="s">
-        <v>2011</v>
+        <v>2022</v>
       </c>
       <c r="E145"/>
       <c r="F145" t="s">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="G145" t="s">
-        <v>2013</v>
+        <v>2024</v>
       </c>
       <c r="H145"/>
       <c r="I145">
         <v>9</v>
       </c>
       <c r="J145" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146">
         <v>51131</v>
       </c>
       <c r="B146">
         <v>49949</v>
       </c>
       <c r="C146" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D146" t="s">
-        <v>2014</v>
+        <v>2025</v>
       </c>
       <c r="E146"/>
       <c r="F146" t="s">
-        <v>2015</v>
+        <v>2026</v>
       </c>
       <c r="G146" t="s">
-        <v>2016</v>
+        <v>2027</v>
       </c>
       <c r="H146"/>
       <c r="I146">
         <v>1</v>
       </c>
       <c r="J146" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147">
         <v>51132</v>
       </c>
       <c r="B147">
         <v>49944</v>
       </c>
       <c r="C147" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D147" t="s">
-        <v>2014</v>
+        <v>2025</v>
       </c>
       <c r="E147"/>
       <c r="F147" t="s">
-        <v>2015</v>
+        <v>2026</v>
       </c>
       <c r="G147" t="s">
-        <v>2016</v>
+        <v>2027</v>
       </c>
       <c r="H147"/>
       <c r="I147">
         <v>3</v>
       </c>
       <c r="J147" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148">
         <v>51133</v>
       </c>
       <c r="B148">
         <v>50202</v>
       </c>
       <c r="C148" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D148" t="s">
-        <v>2014</v>
+        <v>2025</v>
       </c>
       <c r="E148"/>
       <c r="F148" t="s">
-        <v>2015</v>
+        <v>2026</v>
       </c>
       <c r="G148" t="s">
-        <v>2016</v>
+        <v>2027</v>
       </c>
       <c r="H148"/>
       <c r="I148">
         <v>0</v>
       </c>
       <c r="J148" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149">
         <v>51463</v>
       </c>
       <c r="B149">
         <v>50120</v>
       </c>
       <c r="C149" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D149" t="s">
-        <v>2017</v>
+        <v>2028</v>
       </c>
       <c r="E149"/>
       <c r="F149" t="s">
-        <v>2018</v>
+        <v>2029</v>
       </c>
       <c r="G149" t="s">
-        <v>2019</v>
+        <v>2030</v>
       </c>
       <c r="H149"/>
       <c r="I149">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J149" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150">
         <v>50942</v>
       </c>
       <c r="B150">
         <v>50158</v>
       </c>
       <c r="C150" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D150" t="s">
-        <v>2020</v>
+        <v>2031</v>
       </c>
       <c r="E150"/>
       <c r="F150" t="s">
-        <v>2021</v>
+        <v>2032</v>
       </c>
       <c r="G150" t="s">
-        <v>2022</v>
+        <v>2033</v>
       </c>
       <c r="H150"/>
       <c r="I150">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="J150" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151">
         <v>54672</v>
       </c>
       <c r="B151">
         <v>54670</v>
       </c>
       <c r="C151" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D151" t="s">
-        <v>2023</v>
+        <v>2034</v>
       </c>
       <c r="E151"/>
       <c r="F151" t="s">
-        <v>2024</v>
+        <v>2035</v>
       </c>
       <c r="G151" t="s">
-        <v>2025</v>
+        <v>2036</v>
       </c>
       <c r="H151"/>
       <c r="I151">
         <v>0</v>
       </c>
       <c r="J151" t="s">
-        <v>1490</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152">
         <v>50921</v>
       </c>
       <c r="B152">
         <v>50153</v>
       </c>
       <c r="C152" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D152" t="s">
-        <v>2026</v>
+        <v>2037</v>
       </c>
       <c r="E152"/>
       <c r="F152" t="s">
-        <v>2027</v>
+        <v>2038</v>
       </c>
       <c r="G152" t="s">
-        <v>2028</v>
+        <v>2039</v>
       </c>
       <c r="H152"/>
       <c r="I152">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="J152" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153">
         <v>51084</v>
       </c>
       <c r="B153">
         <v>49924</v>
       </c>
       <c r="C153" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D153" t="s">
-        <v>2029</v>
+        <v>2040</v>
       </c>
       <c r="E153" t="s">
-        <v>2030</v>
+        <v>2041</v>
       </c>
       <c r="F153" t="s">
-        <v>2031</v>
+        <v>2042</v>
       </c>
       <c r="G153" t="s">
-        <v>2032</v>
+        <v>2043</v>
       </c>
       <c r="H153"/>
       <c r="I153">
-        <v>2891</v>
+        <v>3067</v>
       </c>
       <c r="J153" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154">
         <v>51080</v>
       </c>
       <c r="B154">
         <v>49924</v>
       </c>
       <c r="C154" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D154" t="s">
-        <v>2033</v>
+        <v>2044</v>
       </c>
       <c r="E154" t="s">
-        <v>2034</v>
+        <v>2045</v>
       </c>
       <c r="F154" t="s">
-        <v>2035</v>
+        <v>2046</v>
       </c>
       <c r="G154" t="s">
-        <v>2036</v>
+        <v>2047</v>
       </c>
       <c r="H154"/>
       <c r="I154">
-        <v>2874</v>
+        <v>3031</v>
       </c>
       <c r="J154" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155">
         <v>51085</v>
       </c>
       <c r="B155">
         <v>49924</v>
       </c>
       <c r="C155" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D155" t="s">
-        <v>2037</v>
+        <v>2048</v>
       </c>
       <c r="E155" t="s">
-        <v>2038</v>
+        <v>2049</v>
       </c>
       <c r="F155" t="s">
-        <v>2039</v>
+        <v>2050</v>
       </c>
       <c r="G155" t="s">
-        <v>2040</v>
+        <v>2051</v>
       </c>
       <c r="H155"/>
       <c r="I155">
-        <v>2804</v>
+        <v>2971</v>
       </c>
       <c r="J155" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156">
         <v>51081</v>
       </c>
       <c r="B156">
         <v>49924</v>
       </c>
       <c r="C156" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D156" t="s">
-        <v>2041</v>
+        <v>2052</v>
       </c>
       <c r="E156"/>
       <c r="F156" t="s">
-        <v>2042</v>
+        <v>2053</v>
       </c>
       <c r="G156" t="s">
-        <v>2043</v>
+        <v>2054</v>
       </c>
       <c r="H156"/>
       <c r="I156">
         <v>1</v>
       </c>
       <c r="J156" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157">
         <v>51141</v>
       </c>
       <c r="B157">
         <v>50073</v>
       </c>
       <c r="C157" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D157" t="s">
-        <v>2044</v>
+        <v>2055</v>
       </c>
       <c r="E157"/>
       <c r="F157" t="s">
-        <v>2045</v>
+        <v>2056</v>
       </c>
       <c r="G157" t="s">
-        <v>2046</v>
+        <v>2057</v>
       </c>
       <c r="H157"/>
       <c r="I157">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J157" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158">
         <v>51164</v>
       </c>
       <c r="B158">
         <v>50070</v>
       </c>
       <c r="C158" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D158" t="s">
-        <v>2047</v>
+        <v>2058</v>
       </c>
       <c r="E158"/>
       <c r="F158" t="s">
-        <v>2048</v>
+        <v>2059</v>
       </c>
       <c r="G158" t="s">
-        <v>2049</v>
+        <v>2060</v>
       </c>
       <c r="H158"/>
       <c r="I158">
         <v>0</v>
       </c>
       <c r="J158" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159">
         <v>51203</v>
       </c>
       <c r="B159">
         <v>50197</v>
       </c>
       <c r="C159" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D159" t="s">
-        <v>2050</v>
+        <v>2061</v>
       </c>
       <c r="E159"/>
       <c r="F159" t="s">
-        <v>2051</v>
+        <v>2062</v>
       </c>
       <c r="G159" t="s">
-        <v>2052</v>
+        <v>2063</v>
       </c>
       <c r="H159"/>
       <c r="I159">
         <v>0</v>
       </c>
       <c r="J159" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160">
         <v>51220</v>
       </c>
       <c r="B160">
         <v>49950</v>
       </c>
       <c r="C160" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D160" t="s">
-        <v>2053</v>
+        <v>2064</v>
       </c>
       <c r="E160"/>
       <c r="F160" t="s">
-        <v>2054</v>
+        <v>2065</v>
       </c>
       <c r="G160" t="s">
-        <v>2055</v>
+        <v>2066</v>
       </c>
       <c r="H160"/>
       <c r="I160">
         <v>0</v>
       </c>
       <c r="J160" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161">
         <v>51184</v>
       </c>
       <c r="B161">
         <v>50077</v>
       </c>
       <c r="C161" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D161" t="s">
-        <v>2056</v>
+        <v>2067</v>
       </c>
       <c r="E161"/>
       <c r="F161" t="s">
-        <v>2057</v>
+        <v>2068</v>
       </c>
       <c r="G161" t="s">
-        <v>2058</v>
+        <v>2069</v>
       </c>
       <c r="H161"/>
       <c r="I161">
         <v>4</v>
       </c>
       <c r="J161" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162">
         <v>51509</v>
       </c>
       <c r="B162">
         <v>50134</v>
       </c>
       <c r="C162" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D162" t="s">
-        <v>2059</v>
+        <v>2070</v>
       </c>
       <c r="E162"/>
       <c r="F162" t="s">
-        <v>2060</v>
+        <v>2071</v>
       </c>
       <c r="G162" t="s">
-        <v>2061</v>
+        <v>2072</v>
       </c>
       <c r="H162"/>
       <c r="I162">
         <v>1</v>
       </c>
       <c r="J162" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163">
         <v>50911</v>
       </c>
       <c r="B163">
         <v>50146</v>
       </c>
       <c r="C163" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D163" t="s">
-        <v>1809</v>
+        <v>1820</v>
       </c>
       <c r="E163"/>
       <c r="F163" t="s">
-        <v>2062</v>
+        <v>2073</v>
       </c>
       <c r="G163" t="s">
-        <v>2063</v>
+        <v>2074</v>
       </c>
       <c r="H163"/>
       <c r="I163">
         <v>0</v>
       </c>
       <c r="J163" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164">
         <v>50907</v>
       </c>
       <c r="B164">
         <v>50146</v>
       </c>
       <c r="C164" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D164" t="s">
-        <v>2064</v>
+        <v>2075</v>
       </c>
       <c r="E164"/>
       <c r="F164" t="s">
-        <v>2065</v>
+        <v>2076</v>
       </c>
       <c r="G164" t="s">
-        <v>2066</v>
+        <v>2077</v>
       </c>
       <c r="H164"/>
       <c r="I164">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J164" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165">
         <v>50910</v>
       </c>
       <c r="B165">
         <v>50146</v>
       </c>
       <c r="C165" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D165" t="s">
-        <v>2067</v>
+        <v>2078</v>
       </c>
       <c r="E165"/>
       <c r="F165" t="s">
-        <v>2068</v>
+        <v>2079</v>
       </c>
       <c r="G165" t="s">
-        <v>2069</v>
+        <v>2080</v>
       </c>
       <c r="H165"/>
       <c r="I165">
         <v>0</v>
       </c>
       <c r="J165" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166">
         <v>50908</v>
       </c>
       <c r="B166">
         <v>50146</v>
       </c>
       <c r="C166" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D166" t="s">
-        <v>2070</v>
+        <v>2081</v>
       </c>
       <c r="E166"/>
       <c r="F166" t="s">
-        <v>2071</v>
+        <v>2082</v>
       </c>
       <c r="G166" t="s">
-        <v>2072</v>
+        <v>2083</v>
       </c>
       <c r="H166"/>
       <c r="I166">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J166" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167">
         <v>50909</v>
       </c>
       <c r="B167">
         <v>50146</v>
       </c>
       <c r="C167" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D167" t="s">
-        <v>2073</v>
+        <v>2084</v>
       </c>
       <c r="E167"/>
       <c r="F167" t="s">
-        <v>2074</v>
+        <v>2085</v>
       </c>
       <c r="G167" t="s">
-        <v>2075</v>
+        <v>2086</v>
       </c>
       <c r="H167"/>
       <c r="I167">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J167" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168">
         <v>51143</v>
       </c>
       <c r="B168">
         <v>49952</v>
       </c>
       <c r="C168" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D168" t="s">
-        <v>2076</v>
+        <v>2087</v>
       </c>
       <c r="E168"/>
       <c r="F168" t="s">
-        <v>2077</v>
+        <v>2088</v>
       </c>
       <c r="G168" t="s">
-        <v>2078</v>
+        <v>2089</v>
       </c>
       <c r="H168"/>
       <c r="I168">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J168" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169">
         <v>51144</v>
       </c>
       <c r="B169">
         <v>49952</v>
       </c>
       <c r="C169" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D169" t="s">
-        <v>2079</v>
+        <v>2090</v>
       </c>
       <c r="E169"/>
       <c r="F169" t="s">
-        <v>2080</v>
+        <v>2091</v>
       </c>
       <c r="G169" t="s">
-        <v>2081</v>
+        <v>2092</v>
       </c>
       <c r="H169"/>
       <c r="I169">
         <v>2</v>
       </c>
       <c r="J169" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170">
         <v>54160</v>
       </c>
       <c r="B170">
         <v>53411</v>
       </c>
       <c r="C170" t="s">
-        <v>1744</v>
+        <v>1755</v>
       </c>
       <c r="D170" t="s">
-        <v>2082</v>
+        <v>2093</v>
       </c>
       <c r="E170"/>
       <c r="F170" t="s">
-        <v>2083</v>
+        <v>2094</v>
       </c>
       <c r="G170" t="s">
-        <v>2084</v>
+        <v>2095</v>
       </c>
       <c r="H170"/>
       <c r="I170">
         <v>2</v>
       </c>
       <c r="J170" t="s">
-        <v>1748</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171">
         <v>51376</v>
       </c>
       <c r="B171">
         <v>50095</v>
       </c>
       <c r="C171" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D171" t="s">
-        <v>2085</v>
+        <v>2096</v>
       </c>
       <c r="E171"/>
       <c r="F171" t="s">
-        <v>2086</v>
+        <v>2097</v>
       </c>
       <c r="G171" t="s">
-        <v>2087</v>
+        <v>2098</v>
       </c>
       <c r="H171"/>
       <c r="I171">
         <v>0</v>
       </c>
       <c r="J171" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172">
         <v>51377</v>
       </c>
       <c r="B172">
         <v>50096</v>
       </c>
       <c r="C172" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D172" t="s">
-        <v>2085</v>
+        <v>2096</v>
       </c>
       <c r="E172"/>
       <c r="F172" t="s">
-        <v>2086</v>
+        <v>2097</v>
       </c>
       <c r="G172" t="s">
-        <v>2087</v>
+        <v>2098</v>
       </c>
       <c r="H172"/>
       <c r="I172">
         <v>0</v>
       </c>
       <c r="J172" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173">
         <v>51378</v>
       </c>
       <c r="B173">
         <v>50097</v>
       </c>
       <c r="C173" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D173" t="s">
-        <v>2085</v>
+        <v>2096</v>
       </c>
       <c r="E173"/>
       <c r="F173" t="s">
-        <v>2086</v>
+        <v>2097</v>
       </c>
       <c r="G173" t="s">
-        <v>2087</v>
+        <v>2098</v>
       </c>
       <c r="H173"/>
       <c r="I173">
         <v>0</v>
       </c>
       <c r="J173" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174">
         <v>51258</v>
       </c>
       <c r="B174">
         <v>50186</v>
       </c>
       <c r="C174" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D174" t="s">
-        <v>1926</v>
+        <v>1937</v>
       </c>
       <c r="E174"/>
       <c r="F174" t="s">
-        <v>2088</v>
+        <v>2099</v>
       </c>
       <c r="G174" t="s">
-        <v>2089</v>
+        <v>2100</v>
       </c>
       <c r="H174"/>
       <c r="I174">
         <v>1</v>
       </c>
       <c r="J174" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175">
         <v>51163</v>
       </c>
       <c r="B175">
         <v>50070</v>
       </c>
       <c r="C175" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D175" t="s">
-        <v>2047</v>
+        <v>2058</v>
       </c>
       <c r="E175"/>
       <c r="F175" t="s">
-        <v>2090</v>
+        <v>2101</v>
       </c>
       <c r="G175" t="s">
-        <v>2091</v>
+        <v>2102</v>
       </c>
       <c r="H175"/>
       <c r="I175">
         <v>1</v>
       </c>
       <c r="J175" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176">
         <v>51406</v>
       </c>
       <c r="B176">
         <v>50100</v>
       </c>
       <c r="C176" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D176" t="s">
-        <v>2092</v>
+        <v>2103</v>
       </c>
       <c r="E176"/>
       <c r="F176" t="s">
-        <v>2093</v>
+        <v>2104</v>
       </c>
       <c r="G176" t="s">
-        <v>2094</v>
+        <v>2105</v>
       </c>
       <c r="H176"/>
       <c r="I176">
         <v>0</v>
       </c>
       <c r="J176" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177">
         <v>51176</v>
       </c>
       <c r="B177">
         <v>50075</v>
       </c>
       <c r="C177" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D177" t="s">
-        <v>2095</v>
+        <v>2106</v>
       </c>
       <c r="E177"/>
       <c r="F177" t="s">
-        <v>2096</v>
+        <v>2107</v>
       </c>
       <c r="G177" t="s">
-        <v>2097</v>
+        <v>2108</v>
       </c>
       <c r="H177"/>
       <c r="I177">
         <v>0</v>
       </c>
       <c r="J177" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178">
         <v>50902</v>
       </c>
       <c r="B178">
         <v>50181</v>
       </c>
       <c r="C178" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D178" t="s">
-        <v>2098</v>
+        <v>2109</v>
       </c>
       <c r="E178"/>
       <c r="F178" t="s">
-        <v>2099</v>
+        <v>2110</v>
       </c>
       <c r="G178" t="s">
-        <v>2100</v>
+        <v>2111</v>
       </c>
       <c r="H178"/>
       <c r="I178">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J178" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179">
         <v>51308</v>
       </c>
       <c r="B179">
         <v>50084</v>
       </c>
       <c r="C179" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D179"/>
       <c r="E179"/>
       <c r="F179" t="s">
-        <v>2101</v>
+        <v>2112</v>
       </c>
       <c r="G179" t="s">
-        <v>2102</v>
+        <v>2113</v>
       </c>
       <c r="H179"/>
       <c r="I179">
         <v>0</v>
       </c>
       <c r="J179" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180">
         <v>51309</v>
       </c>
       <c r="B180">
         <v>50084</v>
       </c>
       <c r="C180" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D180"/>
       <c r="E180"/>
       <c r="F180" t="s">
-        <v>2103</v>
+        <v>2114</v>
       </c>
       <c r="G180" t="s">
-        <v>2104</v>
+        <v>2115</v>
       </c>
       <c r="H180"/>
       <c r="I180">
         <v>0</v>
       </c>
       <c r="J180" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181">
         <v>50925</v>
       </c>
       <c r="B181">
         <v>49923</v>
       </c>
       <c r="C181" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D181" t="s">
-        <v>2105</v>
+        <v>2116</v>
       </c>
       <c r="E181"/>
       <c r="F181" t="s">
-        <v>2106</v>
+        <v>2117</v>
       </c>
       <c r="G181" t="s">
-        <v>2107</v>
+        <v>2118</v>
       </c>
       <c r="H181"/>
       <c r="I181">
         <v>6</v>
       </c>
       <c r="J181" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182">
         <v>51497</v>
       </c>
       <c r="B182">
         <v>50130</v>
       </c>
       <c r="C182" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D182" t="s">
-        <v>2108</v>
+        <v>2119</v>
       </c>
       <c r="E182"/>
       <c r="F182" t="s">
-        <v>2109</v>
+        <v>2120</v>
       </c>
       <c r="G182" t="s">
-        <v>2110</v>
+        <v>2121</v>
       </c>
       <c r="H182"/>
       <c r="I182">
         <v>1</v>
       </c>
       <c r="J182" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183">
         <v>51420</v>
       </c>
       <c r="B183">
         <v>50105</v>
       </c>
       <c r="C183" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D183" t="s">
-        <v>2111</v>
+        <v>2122</v>
       </c>
       <c r="E183"/>
       <c r="F183" t="s">
-        <v>2112</v>
+        <v>2123</v>
       </c>
       <c r="G183" t="s">
-        <v>2113</v>
+        <v>2124</v>
       </c>
       <c r="H183"/>
       <c r="I183">
         <v>2</v>
       </c>
       <c r="J183" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184">
         <v>51419</v>
       </c>
       <c r="B184">
         <v>50105</v>
       </c>
       <c r="C184" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D184" t="s">
-        <v>2114</v>
+        <v>2125</v>
       </c>
       <c r="E184" t="s">
-        <v>2115</v>
+        <v>2126</v>
       </c>
       <c r="F184" t="s">
-        <v>2116</v>
+        <v>2127</v>
       </c>
       <c r="G184" t="s">
-        <v>2117</v>
+        <v>2128</v>
       </c>
       <c r="H184"/>
       <c r="I184">
         <v>161</v>
       </c>
       <c r="J184" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185">
         <v>51421</v>
       </c>
       <c r="B185">
         <v>50105</v>
       </c>
       <c r="C185" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D185" t="s">
-        <v>2118</v>
+        <v>2129</v>
       </c>
       <c r="E185"/>
       <c r="F185" t="s">
-        <v>2119</v>
+        <v>2130</v>
       </c>
       <c r="G185" t="s">
-        <v>2120</v>
+        <v>2131</v>
       </c>
       <c r="H185"/>
       <c r="I185">
         <v>0</v>
       </c>
       <c r="J185" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186">
         <v>51418</v>
       </c>
       <c r="B186">
         <v>50105</v>
       </c>
       <c r="C186" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D186" t="s">
-        <v>2121</v>
+        <v>2132</v>
       </c>
       <c r="E186"/>
       <c r="F186" t="s">
-        <v>2122</v>
+        <v>2133</v>
       </c>
       <c r="G186" t="s">
-        <v>2123</v>
+        <v>2134</v>
       </c>
       <c r="H186"/>
       <c r="I186">
         <v>6</v>
       </c>
       <c r="J186" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187">
         <v>51508</v>
       </c>
       <c r="B187">
         <v>50116</v>
       </c>
       <c r="C187" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D187" t="s">
-        <v>2124</v>
+        <v>2135</v>
       </c>
       <c r="E187" t="s">
-        <v>2125</v>
+        <v>2136</v>
       </c>
       <c r="F187" t="s">
-        <v>2126</v>
+        <v>2137</v>
       </c>
       <c r="G187" t="s">
-        <v>2127</v>
+        <v>2138</v>
       </c>
       <c r="H187"/>
       <c r="I187">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="J187" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188">
         <v>51235</v>
       </c>
       <c r="B188">
         <v>50081</v>
       </c>
       <c r="C188" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D188" t="s">
-        <v>2128</v>
+        <v>2139</v>
       </c>
       <c r="E188"/>
       <c r="F188" t="s">
-        <v>2129</v>
+        <v>2140</v>
       </c>
       <c r="G188" t="s">
-        <v>2130</v>
+        <v>2141</v>
       </c>
       <c r="H188"/>
       <c r="I188">
         <v>1</v>
       </c>
       <c r="J188" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189">
         <v>51285</v>
       </c>
       <c r="B189">
         <v>50196</v>
       </c>
       <c r="C189" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D189" t="s">
-        <v>1899</v>
+        <v>1910</v>
       </c>
       <c r="E189"/>
       <c r="F189" t="s">
-        <v>2131</v>
+        <v>2142</v>
       </c>
       <c r="G189" t="s">
-        <v>2132</v>
+        <v>2143</v>
       </c>
       <c r="H189"/>
       <c r="I189">
         <v>2</v>
       </c>
       <c r="J189" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190">
         <v>51175</v>
       </c>
       <c r="B190">
         <v>50075</v>
       </c>
       <c r="C190" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D190" t="s">
-        <v>2133</v>
+        <v>2144</v>
       </c>
       <c r="E190"/>
       <c r="F190" t="s">
-        <v>2134</v>
+        <v>2145</v>
       </c>
       <c r="G190" t="s">
-        <v>2135</v>
+        <v>2146</v>
       </c>
       <c r="H190"/>
       <c r="I190">
         <v>0</v>
       </c>
       <c r="J190" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191">
         <v>51313</v>
       </c>
       <c r="B191">
         <v>50165</v>
       </c>
       <c r="C191" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D191" t="s">
-        <v>2136</v>
+        <v>2147</v>
       </c>
       <c r="E191" t="s">
-        <v>2137</v>
+        <v>2148</v>
       </c>
       <c r="F191" t="s">
-        <v>2138</v>
+        <v>2149</v>
       </c>
       <c r="G191" t="s">
-        <v>2139</v>
+        <v>2150</v>
       </c>
       <c r="H191"/>
       <c r="I191">
         <v>137</v>
       </c>
       <c r="J191" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192">
         <v>51408</v>
       </c>
       <c r="B192">
         <v>50146</v>
       </c>
       <c r="C192" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D192"/>
       <c r="E192"/>
       <c r="F192" t="s">
-        <v>2140</v>
+        <v>2151</v>
       </c>
       <c r="G192" t="s">
-        <v>2141</v>
+        <v>2152</v>
       </c>
       <c r="H192"/>
       <c r="I192">
         <v>0</v>
       </c>
       <c r="J192" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193">
         <v>51256</v>
       </c>
       <c r="B193">
         <v>50186</v>
       </c>
       <c r="C193" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D193" t="s">
-        <v>2142</v>
+        <v>2153</v>
       </c>
       <c r="E193" t="s">
-        <v>2143</v>
+        <v>2154</v>
       </c>
       <c r="F193" t="s">
-        <v>2144</v>
+        <v>2155</v>
       </c>
       <c r="G193" t="s">
-        <v>2145</v>
+        <v>2156</v>
       </c>
       <c r="H193"/>
       <c r="I193">
         <v>140</v>
       </c>
       <c r="J193" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194">
         <v>51297</v>
       </c>
       <c r="B194">
         <v>50187</v>
       </c>
       <c r="C194" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D194" t="s">
-        <v>2146</v>
+        <v>2157</v>
       </c>
       <c r="E194"/>
       <c r="F194" t="s">
-        <v>2147</v>
+        <v>2158</v>
       </c>
       <c r="G194" t="s">
-        <v>2148</v>
+        <v>2159</v>
       </c>
       <c r="H194"/>
       <c r="I194">
         <v>1</v>
       </c>
       <c r="J194" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195">
         <v>51416</v>
       </c>
       <c r="B195">
         <v>50102</v>
       </c>
       <c r="C195" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D195" t="s">
-        <v>2149</v>
+        <v>2160</v>
       </c>
       <c r="E195"/>
       <c r="F195" t="s">
-        <v>2150</v>
+        <v>2161</v>
       </c>
       <c r="G195" t="s">
-        <v>2151</v>
+        <v>2162</v>
       </c>
       <c r="H195"/>
       <c r="I195">
         <v>0</v>
       </c>
       <c r="J195" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196">
         <v>54712</v>
       </c>
       <c r="B196">
         <v>54702</v>
       </c>
       <c r="C196" t="s">
-        <v>1699</v>
+        <v>1710</v>
       </c>
       <c r="D196" t="s">
-        <v>2152</v>
+        <v>2163</v>
       </c>
       <c r="E196"/>
       <c r="F196" t="s">
-        <v>2153</v>
+        <v>2164</v>
       </c>
       <c r="G196" t="s">
-        <v>2154</v>
+        <v>2165</v>
       </c>
       <c r="H196"/>
       <c r="I196">
         <v>0</v>
       </c>
       <c r="J196" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197">
         <v>54717</v>
       </c>
       <c r="B197">
         <v>54713</v>
       </c>
       <c r="C197" t="s">
-        <v>1699</v>
+        <v>1710</v>
       </c>
       <c r="D197" t="s">
-        <v>2155</v>
+        <v>2166</v>
       </c>
       <c r="E197"/>
       <c r="F197" t="s">
-        <v>2156</v>
+        <v>2167</v>
       </c>
       <c r="G197" t="s">
-        <v>2154</v>
+        <v>2165</v>
       </c>
       <c r="H197"/>
       <c r="I197">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J197" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198">
         <v>54550</v>
       </c>
       <c r="B198">
         <v>50090</v>
       </c>
       <c r="C198" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D198" t="s">
-        <v>2157</v>
+        <v>2168</v>
       </c>
       <c r="E198"/>
       <c r="F198" t="s">
-        <v>2158</v>
+        <v>2169</v>
       </c>
       <c r="G198" t="s">
-        <v>2159</v>
+        <v>2170</v>
       </c>
       <c r="H198"/>
       <c r="I198">
         <v>2</v>
       </c>
       <c r="J198" t="s">
-        <v>2160</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199">
         <v>54654</v>
       </c>
       <c r="B199">
         <v>50090</v>
       </c>
       <c r="C199" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D199" t="s">
-        <v>2161</v>
+        <v>2172</v>
       </c>
       <c r="E199"/>
       <c r="F199" t="s">
-        <v>2162</v>
+        <v>2173</v>
       </c>
       <c r="G199" t="s">
-        <v>2163</v>
+        <v>2174</v>
       </c>
       <c r="H199"/>
       <c r="I199">
         <v>1</v>
       </c>
       <c r="J199" t="s">
-        <v>2164</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200">
         <v>54549</v>
       </c>
       <c r="B200">
         <v>50090</v>
       </c>
       <c r="C200" t="s">
-        <v>1699</v>
+        <v>1710</v>
       </c>
       <c r="D200" t="s">
-        <v>2165</v>
+        <v>2176</v>
       </c>
       <c r="E200"/>
       <c r="F200" t="s">
-        <v>2166</v>
+        <v>2177</v>
       </c>
       <c r="G200" t="s">
-        <v>1703</v>
+        <v>1714</v>
       </c>
       <c r="H200"/>
       <c r="I200">
         <v>5</v>
       </c>
       <c r="J200" t="s">
-        <v>2164</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201">
         <v>51113</v>
       </c>
       <c r="B201">
         <v>50090</v>
       </c>
       <c r="C201" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D201" t="s">
-        <v>2167</v>
+        <v>2178</v>
       </c>
       <c r="E201"/>
       <c r="F201" t="s">
-        <v>2168</v>
+        <v>2179</v>
       </c>
       <c r="G201" t="s">
-        <v>2169</v>
+        <v>2180</v>
       </c>
       <c r="H201"/>
       <c r="I201">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J201" t="s">
-        <v>2160</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202">
         <v>51310</v>
       </c>
       <c r="B202">
         <v>50182</v>
       </c>
       <c r="C202" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D202" t="s">
-        <v>2170</v>
+        <v>2181</v>
       </c>
       <c r="E202"/>
       <c r="F202" t="s">
-        <v>2171</v>
+        <v>2182</v>
       </c>
       <c r="G202" t="s">
-        <v>2172</v>
+        <v>2183</v>
       </c>
       <c r="H202"/>
       <c r="I202">
         <v>1</v>
       </c>
       <c r="J202" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203">
         <v>51023</v>
       </c>
       <c r="B203">
         <v>50182</v>
       </c>
       <c r="C203" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D203" t="s">
-        <v>2173</v>
+        <v>2184</v>
       </c>
       <c r="E203"/>
       <c r="F203" t="s">
-        <v>2174</v>
+        <v>2185</v>
       </c>
       <c r="G203" t="s">
-        <v>2175</v>
+        <v>2186</v>
       </c>
       <c r="H203"/>
       <c r="I203">
         <v>5</v>
       </c>
       <c r="J203" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204">
         <v>51021</v>
       </c>
       <c r="B204">
         <v>50192</v>
       </c>
       <c r="C204" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D204"/>
       <c r="E204"/>
       <c r="F204" t="s">
-        <v>2176</v>
+        <v>2187</v>
       </c>
       <c r="G204" t="s">
-        <v>2177</v>
+        <v>2188</v>
       </c>
       <c r="H204"/>
       <c r="I204">
         <v>0</v>
       </c>
       <c r="J204" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205">
         <v>50861</v>
       </c>
       <c r="B205">
         <v>50155</v>
       </c>
       <c r="C205" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D205" t="s">
-        <v>1820</v>
+        <v>1831</v>
       </c>
       <c r="E205"/>
       <c r="F205" t="s">
-        <v>2178</v>
+        <v>2189</v>
       </c>
       <c r="G205" t="s">
-        <v>2179</v>
+        <v>2190</v>
       </c>
       <c r="H205"/>
       <c r="I205">
         <v>7</v>
       </c>
       <c r="J205" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206">
         <v>54678</v>
       </c>
       <c r="B206">
         <v>50193</v>
       </c>
       <c r="C206" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D206" t="s">
-        <v>2180</v>
+        <v>2191</v>
       </c>
       <c r="E206"/>
       <c r="F206" t="s">
-        <v>2181</v>
+        <v>2192</v>
       </c>
       <c r="G206" t="s">
-        <v>2163</v>
+        <v>2174</v>
       </c>
       <c r="H206"/>
       <c r="I206">
         <v>0</v>
       </c>
       <c r="J206" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207">
         <v>52256</v>
       </c>
       <c r="B207">
         <v>50193</v>
       </c>
       <c r="C207" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D207" t="s">
-        <v>2182</v>
+        <v>2193</v>
       </c>
       <c r="E207"/>
       <c r="F207" t="s">
-        <v>2183</v>
+        <v>2194</v>
       </c>
       <c r="G207" t="s">
-        <v>2184</v>
+        <v>2195</v>
       </c>
       <c r="H207"/>
       <c r="I207">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="J207" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208">
         <v>52266</v>
       </c>
       <c r="B208">
         <v>50193</v>
       </c>
       <c r="C208" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D208" t="s">
-        <v>2185</v>
+        <v>2196</v>
       </c>
       <c r="E208"/>
       <c r="F208" t="s">
-        <v>2186</v>
+        <v>2197</v>
       </c>
       <c r="G208" t="s">
-        <v>2187</v>
+        <v>2198</v>
       </c>
       <c r="H208"/>
       <c r="I208">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J208" t="s">
-        <v>807</v>
+        <v>805</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209">
         <v>51182</v>
       </c>
       <c r="B209">
         <v>50074</v>
       </c>
       <c r="C209" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D209"/>
       <c r="E209"/>
       <c r="F209" t="s">
-        <v>2188</v>
+        <v>2199</v>
       </c>
       <c r="G209" t="s">
-        <v>2189</v>
+        <v>2200</v>
       </c>
       <c r="H209"/>
       <c r="I209">
         <v>0</v>
       </c>
       <c r="J209" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210">
         <v>51387</v>
       </c>
       <c r="B210">
         <v>50097</v>
       </c>
       <c r="C210" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D210" t="s">
-        <v>2190</v>
+        <v>2201</v>
       </c>
       <c r="E210"/>
       <c r="F210" t="s">
-        <v>2191</v>
+        <v>2202</v>
       </c>
       <c r="G210" t="s">
-        <v>2192</v>
+        <v>2203</v>
       </c>
       <c r="H210"/>
       <c r="I210">
         <v>0</v>
       </c>
       <c r="J210" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211">
         <v>51388</v>
       </c>
       <c r="B211">
         <v>50096</v>
       </c>
       <c r="C211" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D211" t="s">
-        <v>2190</v>
+        <v>2201</v>
       </c>
       <c r="E211"/>
       <c r="F211" t="s">
-        <v>2191</v>
+        <v>2202</v>
       </c>
       <c r="G211" t="s">
-        <v>2192</v>
+        <v>2203</v>
       </c>
       <c r="H211"/>
       <c r="I211">
         <v>1</v>
       </c>
       <c r="J211" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212">
         <v>51389</v>
       </c>
       <c r="B212">
         <v>50095</v>
       </c>
       <c r="C212" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D212" t="s">
-        <v>2190</v>
+        <v>2201</v>
       </c>
       <c r="E212"/>
       <c r="F212" t="s">
-        <v>2191</v>
+        <v>2202</v>
       </c>
       <c r="G212" t="s">
-        <v>2192</v>
+        <v>2203</v>
       </c>
       <c r="H212"/>
       <c r="I212">
         <v>0</v>
       </c>
       <c r="J212" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213">
         <v>51127</v>
       </c>
       <c r="B213">
         <v>49944</v>
       </c>
       <c r="C213" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D213" t="s">
-        <v>2193</v>
+        <v>2204</v>
       </c>
       <c r="E213"/>
       <c r="F213" t="s">
-        <v>2194</v>
+        <v>2205</v>
       </c>
       <c r="G213" t="s">
-        <v>2195</v>
+        <v>2206</v>
       </c>
       <c r="H213"/>
       <c r="I213">
         <v>2</v>
       </c>
       <c r="J213" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214">
         <v>51307</v>
       </c>
       <c r="B214">
         <v>50084</v>
       </c>
       <c r="C214" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D214"/>
       <c r="E214"/>
       <c r="F214" t="s">
-        <v>2196</v>
+        <v>2207</v>
       </c>
       <c r="G214" t="s">
-        <v>2197</v>
+        <v>2208</v>
       </c>
       <c r="H214"/>
       <c r="I214">
         <v>0</v>
       </c>
       <c r="J214" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215">
         <v>51302</v>
       </c>
       <c r="B215">
         <v>50084</v>
       </c>
       <c r="C215" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D215" t="s">
-        <v>2198</v>
+        <v>2209</v>
       </c>
       <c r="E215"/>
       <c r="F215" t="s">
-        <v>2199</v>
+        <v>2210</v>
       </c>
       <c r="G215" t="s">
-        <v>2200</v>
+        <v>2211</v>
       </c>
       <c r="H215"/>
       <c r="I215">
         <v>6</v>
       </c>
       <c r="J215" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216">
         <v>51138</v>
       </c>
       <c r="B216">
         <v>50070</v>
       </c>
       <c r="C216" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D216" t="s">
-        <v>2201</v>
+        <v>2212</v>
       </c>
       <c r="E216"/>
       <c r="F216" t="s">
-        <v>2202</v>
+        <v>2213</v>
       </c>
       <c r="G216" t="s">
-        <v>2203</v>
+        <v>2214</v>
       </c>
       <c r="H216"/>
       <c r="I216">
         <v>0</v>
       </c>
       <c r="J216" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217">
         <v>51139</v>
       </c>
       <c r="B217">
         <v>49953</v>
       </c>
       <c r="C217" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D217" t="s">
-        <v>2201</v>
+        <v>2212</v>
       </c>
       <c r="E217"/>
       <c r="F217" t="s">
-        <v>2202</v>
+        <v>2213</v>
       </c>
       <c r="G217" t="s">
-        <v>2203</v>
+        <v>2214</v>
       </c>
       <c r="H217"/>
       <c r="I217">
         <v>0</v>
       </c>
       <c r="J217" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218">
         <v>51140</v>
       </c>
       <c r="B218">
         <v>50122</v>
       </c>
       <c r="C218" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D218" t="s">
-        <v>2201</v>
+        <v>2212</v>
       </c>
       <c r="E218"/>
       <c r="F218" t="s">
-        <v>2202</v>
+        <v>2213</v>
       </c>
       <c r="G218" t="s">
-        <v>2203</v>
+        <v>2214</v>
       </c>
       <c r="H218"/>
       <c r="I218">
         <v>149</v>
       </c>
       <c r="J218" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219">
         <v>51186</v>
       </c>
       <c r="B219">
         <v>50077</v>
       </c>
       <c r="C219" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D219" t="s">
-        <v>2204</v>
+        <v>2215</v>
       </c>
       <c r="E219"/>
       <c r="F219" t="s">
-        <v>2205</v>
+        <v>2216</v>
       </c>
       <c r="G219" t="s">
-        <v>2206</v>
+        <v>2217</v>
       </c>
       <c r="H219"/>
       <c r="I219">
         <v>2</v>
       </c>
       <c r="J219" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220">
         <v>51185</v>
       </c>
       <c r="B220">
         <v>50077</v>
       </c>
       <c r="C220" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D220" t="s">
-        <v>2207</v>
+        <v>2218</v>
       </c>
       <c r="E220"/>
       <c r="F220" t="s">
-        <v>2208</v>
+        <v>2219</v>
       </c>
       <c r="G220" t="s">
-        <v>2209</v>
+        <v>2220</v>
       </c>
       <c r="H220"/>
       <c r="I220">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J220" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221">
         <v>51183</v>
       </c>
       <c r="B221">
         <v>50077</v>
       </c>
       <c r="C221" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D221" t="s">
-        <v>2210</v>
+        <v>2221</v>
       </c>
       <c r="E221"/>
       <c r="F221" t="s">
-        <v>2211</v>
+        <v>2222</v>
       </c>
       <c r="G221" t="s">
-        <v>2212</v>
+        <v>2223</v>
       </c>
       <c r="H221"/>
       <c r="I221">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J221" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222">
         <v>51274</v>
       </c>
       <c r="B222">
         <v>50140</v>
       </c>
       <c r="C222" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D222" t="s">
-        <v>2213</v>
+        <v>2224</v>
       </c>
       <c r="E222"/>
       <c r="F222" t="s">
-        <v>2214</v>
+        <v>2225</v>
       </c>
       <c r="G222" t="s">
-        <v>2215</v>
+        <v>2226</v>
       </c>
       <c r="H222"/>
       <c r="I222">
         <v>0</v>
       </c>
       <c r="J222" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223">
         <v>51287</v>
       </c>
       <c r="B223">
         <v>50140</v>
       </c>
       <c r="C223" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D223" t="s">
-        <v>2216</v>
+        <v>2227</v>
       </c>
       <c r="E223"/>
       <c r="F223" t="s">
-        <v>2217</v>
+        <v>2228</v>
       </c>
       <c r="G223" t="s">
-        <v>2218</v>
+        <v>2229</v>
       </c>
       <c r="H223"/>
       <c r="I223">
         <v>0</v>
       </c>
       <c r="J223" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224">
         <v>51202</v>
       </c>
       <c r="B224">
         <v>50140</v>
       </c>
       <c r="C224" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D224" t="s">
-        <v>2219</v>
+        <v>2230</v>
       </c>
       <c r="E224"/>
       <c r="F224" t="s">
-        <v>2220</v>
+        <v>2231</v>
       </c>
       <c r="G224" t="s">
-        <v>2221</v>
+        <v>2232</v>
       </c>
       <c r="H224"/>
       <c r="I224">
         <v>1</v>
       </c>
       <c r="J224" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225">
         <v>51371</v>
       </c>
       <c r="B225">
         <v>50108</v>
       </c>
       <c r="C225" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D225" t="s">
-        <v>2222</v>
+        <v>2233</v>
       </c>
       <c r="E225"/>
       <c r="F225" t="s">
-        <v>2223</v>
+        <v>2234</v>
       </c>
       <c r="G225" t="s">
-        <v>2224</v>
+        <v>2235</v>
       </c>
       <c r="H225"/>
       <c r="I225">
         <v>3</v>
       </c>
       <c r="J225" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226">
         <v>51473</v>
       </c>
       <c r="B226">
         <v>50122</v>
       </c>
       <c r="C226" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D226" t="s">
-        <v>2225</v>
+        <v>2236</v>
       </c>
       <c r="E226" t="s">
-        <v>2226</v>
+        <v>2237</v>
       </c>
       <c r="F226" t="s">
-        <v>2227</v>
+        <v>2238</v>
       </c>
       <c r="G226" t="s">
-        <v>2228</v>
+        <v>2239</v>
       </c>
       <c r="H226"/>
       <c r="I226">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="J226" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="227" spans="1:10">
       <c r="A227">
         <v>51495</v>
       </c>
       <c r="B227">
         <v>50128</v>
       </c>
       <c r="C227" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D227" t="s">
-        <v>1815</v>
+        <v>1826</v>
       </c>
       <c r="E227"/>
       <c r="F227" t="s">
-        <v>2229</v>
+        <v>2240</v>
       </c>
       <c r="G227" t="s">
-        <v>2230</v>
+        <v>2241</v>
       </c>
       <c r="H227"/>
       <c r="I227">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J227" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228">
         <v>51038</v>
       </c>
       <c r="B228">
         <v>50192</v>
       </c>
       <c r="C228" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D228"/>
       <c r="E228"/>
       <c r="F228" t="s">
-        <v>2231</v>
+        <v>2242</v>
       </c>
       <c r="G228" t="s">
-        <v>2232</v>
+        <v>2243</v>
       </c>
       <c r="H228"/>
       <c r="I228">
         <v>0</v>
       </c>
       <c r="J228" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="229" spans="1:10">
       <c r="A229">
         <v>51212</v>
       </c>
       <c r="B229">
         <v>50140</v>
       </c>
       <c r="C229" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D229" t="s">
-        <v>2233</v>
+        <v>2244</v>
       </c>
       <c r="E229"/>
       <c r="F229" t="s">
-        <v>2234</v>
+        <v>2245</v>
       </c>
       <c r="G229" t="s">
-        <v>2235</v>
+        <v>2246</v>
       </c>
       <c r="H229"/>
       <c r="I229">
         <v>0</v>
       </c>
       <c r="J229" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230">
         <v>51213</v>
       </c>
       <c r="B230">
         <v>50178</v>
       </c>
       <c r="C230" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D230" t="s">
-        <v>2233</v>
+        <v>2244</v>
       </c>
       <c r="E230"/>
       <c r="F230" t="s">
-        <v>2234</v>
+        <v>2245</v>
       </c>
       <c r="G230" t="s">
-        <v>2235</v>
+        <v>2246</v>
       </c>
       <c r="H230"/>
       <c r="I230">
         <v>0</v>
       </c>
       <c r="J230" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231">
         <v>51214</v>
       </c>
       <c r="B231">
         <v>50167</v>
       </c>
       <c r="C231" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D231" t="s">
-        <v>2233</v>
+        <v>2244</v>
       </c>
       <c r="E231"/>
       <c r="F231" t="s">
-        <v>2234</v>
+        <v>2245</v>
       </c>
       <c r="G231" t="s">
-        <v>2235</v>
+        <v>2246</v>
       </c>
       <c r="H231"/>
       <c r="I231">
         <v>1</v>
       </c>
       <c r="J231" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232">
         <v>51222</v>
       </c>
       <c r="B232">
         <v>50176</v>
       </c>
       <c r="C232" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D232" t="s">
-        <v>2236</v>
+        <v>2247</v>
       </c>
       <c r="E232"/>
       <c r="F232" t="s">
-        <v>2237</v>
+        <v>2248</v>
       </c>
       <c r="G232" t="s">
-        <v>2238</v>
+        <v>2249</v>
       </c>
       <c r="H232"/>
       <c r="I232">
         <v>0</v>
       </c>
       <c r="J232" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233">
         <v>51223</v>
       </c>
       <c r="B233">
         <v>50169</v>
       </c>
       <c r="C233" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D233" t="s">
-        <v>2236</v>
+        <v>2247</v>
       </c>
       <c r="E233"/>
       <c r="F233" t="s">
-        <v>2237</v>
+        <v>2248</v>
       </c>
       <c r="G233" t="s">
-        <v>2238</v>
+        <v>2249</v>
       </c>
       <c r="H233"/>
       <c r="I233">
         <v>7</v>
       </c>
       <c r="J233" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234">
         <v>51224</v>
       </c>
       <c r="B234">
         <v>50071</v>
       </c>
       <c r="C234" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D234" t="s">
-        <v>2236</v>
+        <v>2247</v>
       </c>
       <c r="E234"/>
       <c r="F234" t="s">
-        <v>2237</v>
+        <v>2248</v>
       </c>
       <c r="G234" t="s">
-        <v>2238</v>
+        <v>2249</v>
       </c>
       <c r="H234"/>
       <c r="I234">
         <v>0</v>
       </c>
       <c r="J234" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235">
         <v>51225</v>
       </c>
       <c r="B235">
         <v>50178</v>
       </c>
       <c r="C235" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D235" t="s">
-        <v>2236</v>
+        <v>2247</v>
       </c>
       <c r="E235"/>
       <c r="F235" t="s">
-        <v>2237</v>
+        <v>2248</v>
       </c>
       <c r="G235" t="s">
-        <v>2238</v>
+        <v>2249</v>
       </c>
       <c r="H235"/>
       <c r="I235">
         <v>1</v>
       </c>
       <c r="J235" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236">
         <v>51226</v>
       </c>
       <c r="B236">
         <v>50167</v>
       </c>
       <c r="C236" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D236" t="s">
-        <v>2236</v>
+        <v>2247</v>
       </c>
       <c r="E236"/>
       <c r="F236" t="s">
-        <v>2237</v>
+        <v>2248</v>
       </c>
       <c r="G236" t="s">
-        <v>2238</v>
+        <v>2249</v>
       </c>
       <c r="H236"/>
       <c r="I236">
         <v>2</v>
       </c>
       <c r="J236" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237">
         <v>51227</v>
       </c>
       <c r="B237">
         <v>50152</v>
       </c>
       <c r="C237" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D237" t="s">
-        <v>2236</v>
+        <v>2247</v>
       </c>
       <c r="E237"/>
       <c r="F237" t="s">
-        <v>2237</v>
+        <v>2248</v>
       </c>
       <c r="G237" t="s">
-        <v>2238</v>
+        <v>2249</v>
       </c>
       <c r="H237"/>
       <c r="I237">
         <v>1</v>
       </c>
       <c r="J237" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238">
         <v>51228</v>
       </c>
       <c r="B238">
         <v>50109</v>
       </c>
       <c r="C238" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D238" t="s">
-        <v>2236</v>
+        <v>2247</v>
       </c>
       <c r="E238"/>
       <c r="F238" t="s">
-        <v>2237</v>
+        <v>2248</v>
       </c>
       <c r="G238" t="s">
-        <v>2238</v>
+        <v>2249</v>
       </c>
       <c r="H238"/>
       <c r="I238">
         <v>1</v>
       </c>
       <c r="J238" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239">
         <v>51229</v>
       </c>
       <c r="B239">
         <v>50138</v>
       </c>
       <c r="C239" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D239" t="s">
-        <v>2236</v>
+        <v>2247</v>
       </c>
       <c r="E239"/>
       <c r="F239" t="s">
-        <v>2237</v>
+        <v>2248</v>
       </c>
       <c r="G239" t="s">
-        <v>2238</v>
+        <v>2249</v>
       </c>
       <c r="H239"/>
       <c r="I239">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J239" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240">
         <v>51298</v>
       </c>
       <c r="B240">
         <v>50187</v>
       </c>
       <c r="C240" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D240" t="s">
-        <v>2239</v>
+        <v>2250</v>
       </c>
       <c r="E240"/>
       <c r="F240" t="s">
-        <v>2240</v>
+        <v>2251</v>
       </c>
       <c r="G240" t="s">
-        <v>2241</v>
+        <v>2252</v>
       </c>
       <c r="H240"/>
       <c r="I240">
         <v>3</v>
       </c>
       <c r="J240" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241">
         <v>51264</v>
       </c>
       <c r="B241">
         <v>50082</v>
       </c>
       <c r="C241" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D241" t="s">
-        <v>2242</v>
+        <v>2253</v>
       </c>
       <c r="E241" t="s">
-        <v>2243</v>
+        <v>2254</v>
       </c>
       <c r="F241" t="s">
-        <v>2244</v>
+        <v>2255</v>
       </c>
       <c r="G241" t="s">
-        <v>2245</v>
+        <v>2256</v>
       </c>
       <c r="H241"/>
       <c r="I241">
         <v>149</v>
       </c>
       <c r="J241" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242">
         <v>54159</v>
       </c>
       <c r="B242">
         <v>53411</v>
       </c>
       <c r="C242" t="s">
-        <v>1744</v>
+        <v>1755</v>
       </c>
       <c r="D242" t="s">
-        <v>2246</v>
+        <v>2257</v>
       </c>
       <c r="E242"/>
       <c r="F242" t="s">
-        <v>2247</v>
+        <v>2258</v>
       </c>
       <c r="G242" t="s">
-        <v>2248</v>
+        <v>2259</v>
       </c>
       <c r="H242"/>
       <c r="I242">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J242" t="s">
-        <v>1748</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243">
         <v>51205</v>
       </c>
       <c r="B243">
         <v>49953</v>
       </c>
       <c r="C243" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D243" t="s">
-        <v>2249</v>
+        <v>2260</v>
       </c>
       <c r="E243" t="s">
-        <v>2250</v>
+        <v>2261</v>
       </c>
       <c r="F243" t="s">
-        <v>2251</v>
+        <v>2262</v>
       </c>
       <c r="G243" t="s">
-        <v>2252</v>
+        <v>2263</v>
       </c>
       <c r="H243"/>
       <c r="I243">
         <v>164</v>
       </c>
       <c r="J243" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244">
         <v>51206</v>
       </c>
       <c r="B244">
         <v>50070</v>
       </c>
       <c r="C244" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D244" t="s">
-        <v>2249</v>
+        <v>2260</v>
       </c>
       <c r="E244" t="s">
-        <v>2253</v>
+        <v>2264</v>
       </c>
       <c r="F244" t="s">
-        <v>2251</v>
+        <v>2262</v>
       </c>
       <c r="G244" t="s">
-        <v>2252</v>
+        <v>2263</v>
       </c>
       <c r="H244"/>
       <c r="I244">
         <v>145</v>
       </c>
       <c r="J244" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245">
         <v>51207</v>
       </c>
       <c r="B245">
         <v>50077</v>
       </c>
       <c r="C245" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D245" t="s">
-        <v>2249</v>
+        <v>2260</v>
       </c>
       <c r="E245" t="s">
-        <v>2254</v>
+        <v>2265</v>
       </c>
       <c r="F245" t="s">
-        <v>2251</v>
+        <v>2262</v>
       </c>
       <c r="G245" t="s">
-        <v>2252</v>
+        <v>2263</v>
       </c>
       <c r="H245"/>
       <c r="I245">
-        <v>2604</v>
+        <v>2696</v>
       </c>
       <c r="J245" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246">
         <v>51158</v>
       </c>
       <c r="B246">
         <v>49953</v>
       </c>
       <c r="C246" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D246" t="s">
-        <v>2255</v>
+        <v>2266</v>
       </c>
       <c r="E246" t="s">
-        <v>2256</v>
+        <v>2267</v>
       </c>
       <c r="F246" t="s">
-        <v>2257</v>
+        <v>2268</v>
       </c>
       <c r="G246" t="s">
-        <v>2258</v>
+        <v>2269</v>
       </c>
       <c r="H246"/>
       <c r="I246">
         <v>134</v>
       </c>
       <c r="J246" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247">
         <v>51159</v>
       </c>
       <c r="B247">
         <v>50070</v>
       </c>
       <c r="C247" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D247" t="s">
-        <v>2255</v>
+        <v>2266</v>
       </c>
       <c r="E247" t="s">
-        <v>2259</v>
+        <v>2270</v>
       </c>
       <c r="F247" t="s">
-        <v>2257</v>
+        <v>2268</v>
       </c>
       <c r="G247" t="s">
-        <v>2258</v>
+        <v>2269</v>
       </c>
       <c r="H247"/>
       <c r="I247">
         <v>142</v>
       </c>
       <c r="J247" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248">
         <v>51160</v>
       </c>
       <c r="B248">
         <v>50077</v>
       </c>
       <c r="C248" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D248" t="s">
-        <v>2255</v>
+        <v>2266</v>
       </c>
       <c r="E248" t="s">
-        <v>2260</v>
+        <v>2271</v>
       </c>
       <c r="F248" t="s">
-        <v>2257</v>
+        <v>2268</v>
       </c>
       <c r="G248" t="s">
-        <v>2258</v>
+        <v>2269</v>
       </c>
       <c r="H248"/>
       <c r="I248">
-        <v>2675</v>
+        <v>2769</v>
       </c>
       <c r="J248" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249">
         <v>51480</v>
       </c>
       <c r="B249">
         <v>50125</v>
       </c>
       <c r="C249" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D249" t="s">
-        <v>2261</v>
+        <v>2272</v>
       </c>
       <c r="E249"/>
       <c r="F249" t="s">
-        <v>2262</v>
+        <v>2273</v>
       </c>
       <c r="G249" t="s">
-        <v>2263</v>
+        <v>2274</v>
       </c>
       <c r="H249"/>
       <c r="I249">
         <v>0</v>
       </c>
       <c r="J249" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250">
         <v>51194</v>
       </c>
       <c r="B250">
         <v>50196</v>
       </c>
       <c r="C250" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D250" t="s">
-        <v>2264</v>
+        <v>2275</v>
       </c>
       <c r="E250"/>
       <c r="F250" t="s">
-        <v>2265</v>
+        <v>2276</v>
       </c>
       <c r="G250" t="s">
-        <v>2266</v>
+        <v>2277</v>
       </c>
       <c r="H250"/>
       <c r="I250">
         <v>1</v>
       </c>
       <c r="J250" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251">
         <v>51322</v>
       </c>
       <c r="B251">
         <v>50148</v>
       </c>
       <c r="C251" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D251" t="s">
-        <v>1700</v>
+        <v>1711</v>
       </c>
       <c r="E251"/>
       <c r="F251" t="s">
-        <v>2267</v>
+        <v>2278</v>
       </c>
       <c r="G251" t="s">
-        <v>2268</v>
+        <v>2279</v>
       </c>
       <c r="H251"/>
       <c r="I251">
         <v>0</v>
       </c>
       <c r="J251" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252">
         <v>51325</v>
       </c>
       <c r="B252">
         <v>50153</v>
       </c>
       <c r="C252" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D252" t="s">
-        <v>1700</v>
+        <v>1711</v>
       </c>
       <c r="E252"/>
       <c r="F252" t="s">
-        <v>2267</v>
+        <v>2278</v>
       </c>
       <c r="G252" t="s">
-        <v>2269</v>
+        <v>2280</v>
       </c>
       <c r="H252"/>
       <c r="I252">
         <v>3</v>
       </c>
       <c r="J252" t="s">
-        <v>2270</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253">
         <v>51326</v>
       </c>
       <c r="B253">
         <v>50154</v>
       </c>
       <c r="C253" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D253" t="s">
-        <v>1700</v>
+        <v>1711</v>
       </c>
       <c r="E253"/>
       <c r="F253" t="s">
-        <v>2267</v>
+        <v>2278</v>
       </c>
       <c r="G253" t="s">
-        <v>2268</v>
+        <v>2279</v>
       </c>
       <c r="H253"/>
       <c r="I253">
         <v>4</v>
       </c>
       <c r="J253" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254">
         <v>51327</v>
       </c>
       <c r="B254">
         <v>50164</v>
       </c>
       <c r="C254" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D254" t="s">
-        <v>1700</v>
+        <v>1711</v>
       </c>
       <c r="E254"/>
       <c r="F254" t="s">
-        <v>2267</v>
+        <v>2278</v>
       </c>
       <c r="G254" t="s">
-        <v>2268</v>
+        <v>2279</v>
       </c>
       <c r="H254"/>
       <c r="I254">
         <v>3</v>
       </c>
       <c r="J254" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255">
         <v>51328</v>
       </c>
       <c r="B255">
         <v>50149</v>
       </c>
       <c r="C255" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D255" t="s">
-        <v>1700</v>
+        <v>1711</v>
       </c>
       <c r="E255"/>
       <c r="F255" t="s">
-        <v>2267</v>
+        <v>2278</v>
       </c>
       <c r="G255" t="s">
-        <v>2268</v>
+        <v>2279</v>
       </c>
       <c r="H255"/>
       <c r="I255">
         <v>0</v>
       </c>
       <c r="J255" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256">
         <v>51330</v>
       </c>
       <c r="B256">
         <v>50176</v>
       </c>
       <c r="C256" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D256" t="s">
-        <v>1700</v>
+        <v>1711</v>
       </c>
       <c r="E256"/>
       <c r="F256" t="s">
-        <v>2267</v>
+        <v>2278</v>
       </c>
       <c r="G256" t="s">
-        <v>2268</v>
+        <v>2279</v>
       </c>
       <c r="H256"/>
       <c r="I256">
         <v>0</v>
       </c>
       <c r="J256" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257">
         <v>51331</v>
       </c>
       <c r="B257">
         <v>49952</v>
       </c>
       <c r="C257" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D257" t="s">
-        <v>1700</v>
+        <v>1711</v>
       </c>
       <c r="E257"/>
       <c r="F257" t="s">
-        <v>2267</v>
+        <v>2278</v>
       </c>
       <c r="G257" t="s">
-        <v>2268</v>
+        <v>2279</v>
       </c>
       <c r="H257"/>
       <c r="I257">
         <v>2</v>
       </c>
       <c r="J257" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258">
         <v>51332</v>
       </c>
       <c r="B258">
         <v>50072</v>
       </c>
       <c r="C258" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D258" t="s">
-        <v>1700</v>
+        <v>1711</v>
       </c>
       <c r="E258"/>
       <c r="F258" t="s">
-        <v>2267</v>
+        <v>2278</v>
       </c>
       <c r="G258" t="s">
-        <v>2268</v>
+        <v>2279</v>
       </c>
       <c r="H258"/>
       <c r="I258">
         <v>0</v>
       </c>
       <c r="J258" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259">
         <v>51335</v>
       </c>
       <c r="B259">
         <v>50146</v>
       </c>
       <c r="C259" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D259" t="s">
-        <v>1700</v>
+        <v>1711</v>
       </c>
       <c r="E259"/>
       <c r="F259" t="s">
-        <v>2267</v>
+        <v>2278</v>
       </c>
       <c r="G259" t="s">
-        <v>2268</v>
+        <v>2279</v>
       </c>
       <c r="H259"/>
       <c r="I259">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J259" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260">
         <v>50915</v>
       </c>
       <c r="B260">
         <v>50146</v>
       </c>
       <c r="C260" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D260"/>
       <c r="E260"/>
       <c r="F260" t="s">
-        <v>2271</v>
+        <v>2282</v>
       </c>
       <c r="G260" t="s">
-        <v>2272</v>
+        <v>2283</v>
       </c>
       <c r="H260"/>
       <c r="I260">
         <v>0</v>
       </c>
       <c r="J260" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261">
         <v>50916</v>
       </c>
       <c r="B261">
         <v>50176</v>
       </c>
       <c r="C261" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D261"/>
       <c r="E261"/>
       <c r="F261" t="s">
-        <v>2271</v>
+        <v>2282</v>
       </c>
       <c r="G261" t="s">
-        <v>2272</v>
+        <v>2283</v>
       </c>
       <c r="H261"/>
       <c r="I261">
         <v>0</v>
       </c>
       <c r="J261" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262">
         <v>50952</v>
       </c>
       <c r="B262">
         <v>50176</v>
       </c>
       <c r="C262" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D262" t="s">
-        <v>2273</v>
+        <v>2284</v>
       </c>
       <c r="E262"/>
       <c r="F262" t="s">
-        <v>2274</v>
+        <v>2285</v>
       </c>
       <c r="G262" t="s">
-        <v>2275</v>
+        <v>2286</v>
       </c>
       <c r="H262"/>
       <c r="I262">
         <v>0</v>
       </c>
       <c r="J262" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="263" spans="1:10">
       <c r="A263">
         <v>51394</v>
       </c>
       <c r="B263">
         <v>50098</v>
       </c>
       <c r="C263" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D263" t="s">
-        <v>2276</v>
+        <v>2287</v>
       </c>
       <c r="E263"/>
       <c r="F263" t="s">
-        <v>2277</v>
+        <v>2288</v>
       </c>
       <c r="G263" t="s">
-        <v>2278</v>
+        <v>2289</v>
       </c>
       <c r="H263"/>
       <c r="I263">
         <v>3</v>
       </c>
       <c r="J263" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="264" spans="1:10">
       <c r="A264">
         <v>50906</v>
       </c>
       <c r="B264">
         <v>50145</v>
       </c>
       <c r="C264" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D264" t="s">
-        <v>2279</v>
+        <v>2290</v>
       </c>
       <c r="E264" t="s">
-        <v>2280</v>
+        <v>2291</v>
       </c>
       <c r="F264" t="s">
-        <v>2281</v>
+        <v>2292</v>
       </c>
       <c r="G264" t="s">
-        <v>2282</v>
+        <v>2293</v>
       </c>
       <c r="H264"/>
       <c r="I264">
         <v>136</v>
       </c>
       <c r="J264" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265">
         <v>51197</v>
       </c>
       <c r="B265">
         <v>50074</v>
       </c>
       <c r="C265" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D265"/>
       <c r="E265"/>
       <c r="F265" t="s">
-        <v>2283</v>
+        <v>2294</v>
       </c>
       <c r="G265" t="s">
-        <v>2284</v>
+        <v>2295</v>
       </c>
       <c r="H265"/>
       <c r="I265">
         <v>0</v>
       </c>
       <c r="J265" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266">
         <v>53591</v>
       </c>
       <c r="B266">
         <v>53386</v>
       </c>
       <c r="C266" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D266" t="s">
-        <v>2285</v>
+        <v>2296</v>
       </c>
       <c r="E266"/>
       <c r="F266" t="s">
-        <v>2286</v>
+        <v>2297</v>
       </c>
       <c r="G266" t="s">
-        <v>2287</v>
+        <v>2298</v>
       </c>
       <c r="H266"/>
       <c r="I266">
         <v>34</v>
       </c>
       <c r="J266" t="s">
         <v>1131</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267">
         <v>50940</v>
       </c>
       <c r="B267">
         <v>50153</v>
       </c>
       <c r="C267" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D267"/>
       <c r="E267"/>
       <c r="F267" t="s">
-        <v>2288</v>
+        <v>2299</v>
       </c>
       <c r="G267" t="s">
-        <v>2289</v>
+        <v>2300</v>
       </c>
       <c r="H267"/>
       <c r="I267">
         <v>0</v>
       </c>
       <c r="J267" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268">
         <v>50888</v>
       </c>
       <c r="B268">
         <v>50136</v>
       </c>
       <c r="C268" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D268" t="s">
-        <v>2290</v>
+        <v>2301</v>
       </c>
       <c r="E268"/>
       <c r="F268" t="s">
-        <v>2291</v>
+        <v>2302</v>
       </c>
       <c r="G268" t="s">
-        <v>2292</v>
+        <v>2303</v>
       </c>
       <c r="H268"/>
       <c r="I268">
         <v>2</v>
       </c>
       <c r="J268" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269">
         <v>50887</v>
       </c>
       <c r="B269">
         <v>50136</v>
       </c>
       <c r="C269" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D269" t="s">
-        <v>2293</v>
+        <v>2304</v>
       </c>
       <c r="E269"/>
       <c r="F269" t="s">
-        <v>2294</v>
+        <v>2305</v>
       </c>
       <c r="G269" t="s">
-        <v>2295</v>
+        <v>2306</v>
       </c>
       <c r="H269"/>
       <c r="I269">
         <v>7</v>
       </c>
       <c r="J269" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270">
         <v>54663</v>
       </c>
       <c r="B270">
         <v>50103</v>
       </c>
       <c r="C270" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D270" t="s">
-        <v>2296</v>
+        <v>2307</v>
       </c>
       <c r="E270"/>
       <c r="F270" t="s">
-        <v>2297</v>
+        <v>2308</v>
       </c>
       <c r="G270" t="s">
-        <v>2163</v>
+        <v>2174</v>
       </c>
       <c r="H270"/>
       <c r="I270">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J270" t="s">
-        <v>2164</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271">
         <v>54648</v>
       </c>
       <c r="B271">
         <v>50103</v>
       </c>
       <c r="C271" t="s">
-        <v>1699</v>
+        <v>1710</v>
       </c>
       <c r="D271" t="s">
-        <v>2298</v>
+        <v>2309</v>
       </c>
       <c r="E271"/>
       <c r="F271" t="s">
-        <v>2299</v>
+        <v>2310</v>
       </c>
       <c r="G271" t="s">
-        <v>1703</v>
+        <v>1714</v>
       </c>
       <c r="H271"/>
       <c r="I271">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J271" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272">
         <v>51498</v>
       </c>
       <c r="B272">
         <v>50131</v>
       </c>
       <c r="C272" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D272" t="s">
-        <v>2300</v>
+        <v>2311</v>
       </c>
       <c r="E272"/>
       <c r="F272" t="s">
-        <v>2301</v>
+        <v>2312</v>
       </c>
       <c r="G272" t="s">
-        <v>2302</v>
+        <v>2313</v>
       </c>
       <c r="H272"/>
       <c r="I272">
         <v>0</v>
       </c>
       <c r="J272" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273">
         <v>51383</v>
       </c>
       <c r="B273">
         <v>50095</v>
       </c>
       <c r="C273" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D273" t="s">
-        <v>2303</v>
+        <v>2314</v>
       </c>
       <c r="E273"/>
       <c r="F273" t="s">
-        <v>2304</v>
+        <v>2315</v>
       </c>
       <c r="G273" t="s">
-        <v>2305</v>
+        <v>2316</v>
       </c>
       <c r="H273"/>
       <c r="I273">
         <v>4</v>
       </c>
       <c r="J273" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274">
         <v>51125</v>
       </c>
       <c r="B274">
         <v>49944</v>
       </c>
       <c r="C274" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D274" t="s">
-        <v>2306</v>
+        <v>2317</v>
       </c>
       <c r="E274"/>
       <c r="F274" t="s">
-        <v>2307</v>
+        <v>2318</v>
       </c>
       <c r="G274" t="s">
-        <v>2308</v>
+        <v>2319</v>
       </c>
       <c r="H274"/>
       <c r="I274">
         <v>1</v>
       </c>
       <c r="J274" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275">
         <v>51510</v>
       </c>
       <c r="B275">
         <v>50131</v>
       </c>
       <c r="C275" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D275" t="s">
-        <v>2309</v>
+        <v>2320</v>
       </c>
       <c r="E275"/>
       <c r="F275" t="s">
-        <v>2310</v>
+        <v>2321</v>
       </c>
       <c r="G275" t="s">
-        <v>2311</v>
+        <v>2322</v>
       </c>
       <c r="H275"/>
       <c r="I275">
         <v>0</v>
       </c>
       <c r="J275" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276">
         <v>51386</v>
       </c>
       <c r="B276">
         <v>50096</v>
       </c>
       <c r="C276" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D276" t="s">
-        <v>2312</v>
+        <v>2323</v>
       </c>
       <c r="E276"/>
       <c r="F276" t="s">
-        <v>2313</v>
+        <v>2324</v>
       </c>
       <c r="G276" t="s">
-        <v>2314</v>
+        <v>2325</v>
       </c>
       <c r="H276"/>
       <c r="I276">
         <v>1</v>
       </c>
       <c r="J276" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277">
         <v>51048</v>
       </c>
       <c r="B277">
         <v>50201</v>
       </c>
       <c r="C277" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D277" t="s">
-        <v>2315</v>
+        <v>2326</v>
       </c>
       <c r="E277"/>
       <c r="F277" t="s">
-        <v>2316</v>
+        <v>2327</v>
       </c>
       <c r="G277" t="s">
-        <v>2317</v>
+        <v>2328</v>
       </c>
       <c r="H277"/>
       <c r="I277">
         <v>9</v>
       </c>
       <c r="J277" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278">
         <v>51049</v>
       </c>
       <c r="B278">
         <v>50201</v>
       </c>
       <c r="C278" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D278" t="s">
-        <v>2318</v>
+        <v>2329</v>
       </c>
       <c r="E278"/>
       <c r="F278" t="s">
-        <v>2319</v>
+        <v>2330</v>
       </c>
       <c r="G278" t="s">
-        <v>2320</v>
+        <v>2331</v>
       </c>
       <c r="H278"/>
       <c r="I278">
         <v>7</v>
       </c>
       <c r="J278" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279">
         <v>51382</v>
       </c>
       <c r="B279">
         <v>50095</v>
       </c>
       <c r="C279" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D279" t="s">
-        <v>2321</v>
+        <v>2332</v>
       </c>
       <c r="E279"/>
       <c r="F279" t="s">
-        <v>2322</v>
+        <v>2333</v>
       </c>
       <c r="G279" t="s">
-        <v>2323</v>
+        <v>2334</v>
       </c>
       <c r="H279"/>
       <c r="I279">
         <v>1</v>
       </c>
       <c r="J279" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280">
         <v>51375</v>
       </c>
       <c r="B280">
         <v>50095</v>
       </c>
       <c r="C280" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D280" t="s">
-        <v>2324</v>
+        <v>2335</v>
       </c>
       <c r="E280"/>
       <c r="F280" t="s">
-        <v>2325</v>
+        <v>2336</v>
       </c>
       <c r="G280" t="s">
-        <v>2326</v>
+        <v>2337</v>
       </c>
       <c r="H280"/>
       <c r="I280">
         <v>3</v>
       </c>
       <c r="J280" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281">
         <v>51255</v>
       </c>
       <c r="B281">
         <v>50198</v>
       </c>
       <c r="C281" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D281"/>
       <c r="E281"/>
       <c r="F281" t="s">
-        <v>2327</v>
+        <v>2338</v>
       </c>
       <c r="G281" t="s">
-        <v>2328</v>
+        <v>2339</v>
       </c>
       <c r="H281"/>
       <c r="I281">
         <v>0</v>
       </c>
       <c r="J281" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282">
         <v>51254</v>
       </c>
       <c r="B282">
         <v>50198</v>
       </c>
       <c r="C282" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D282"/>
       <c r="E282"/>
       <c r="F282" t="s">
-        <v>2329</v>
+        <v>2340</v>
       </c>
       <c r="G282" t="s">
-        <v>2330</v>
+        <v>2341</v>
       </c>
       <c r="H282"/>
       <c r="I282">
         <v>0</v>
       </c>
       <c r="J282" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283">
         <v>51177</v>
       </c>
       <c r="B283">
         <v>50075</v>
       </c>
       <c r="C283" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D283" t="s">
-        <v>2331</v>
+        <v>2342</v>
       </c>
       <c r="E283"/>
       <c r="F283" t="s">
-        <v>2332</v>
+        <v>2343</v>
       </c>
       <c r="G283" t="s">
-        <v>2333</v>
+        <v>2344</v>
       </c>
       <c r="H283"/>
       <c r="I283">
         <v>0</v>
       </c>
       <c r="J283" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284">
         <v>51236</v>
       </c>
       <c r="B284">
         <v>50196</v>
       </c>
       <c r="C284" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D284" t="s">
-        <v>2334</v>
+        <v>2345</v>
       </c>
       <c r="E284"/>
       <c r="F284" t="s">
-        <v>2335</v>
+        <v>2346</v>
       </c>
       <c r="G284" t="s">
-        <v>2336</v>
+        <v>2347</v>
       </c>
       <c r="H284"/>
       <c r="I284">
         <v>0</v>
       </c>
       <c r="J284" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285">
         <v>51196</v>
       </c>
       <c r="B285">
         <v>50196</v>
       </c>
       <c r="C285" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D285" t="s">
-        <v>2337</v>
+        <v>2348</v>
       </c>
       <c r="E285"/>
       <c r="F285" t="s">
-        <v>2338</v>
+        <v>2349</v>
       </c>
       <c r="G285" t="s">
-        <v>2339</v>
+        <v>2350</v>
       </c>
       <c r="H285"/>
       <c r="I285">
         <v>0</v>
       </c>
       <c r="J285" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286">
         <v>51193</v>
       </c>
       <c r="B286">
         <v>50196</v>
       </c>
       <c r="C286" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D286" t="s">
-        <v>2340</v>
+        <v>2351</v>
       </c>
       <c r="E286"/>
       <c r="F286" t="s">
-        <v>2341</v>
+        <v>2352</v>
       </c>
       <c r="G286" t="s">
-        <v>2342</v>
+        <v>2353</v>
       </c>
       <c r="H286"/>
       <c r="I286">
         <v>0</v>
       </c>
       <c r="J286" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287">
         <v>51129</v>
       </c>
       <c r="B287">
         <v>49950</v>
       </c>
       <c r="C287" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D287" t="s">
-        <v>2343</v>
+        <v>2354</v>
       </c>
       <c r="E287"/>
       <c r="F287" t="s">
-        <v>2344</v>
+        <v>2355</v>
       </c>
       <c r="G287" t="s">
-        <v>2345</v>
+        <v>2356</v>
       </c>
       <c r="H287"/>
       <c r="I287">
         <v>6</v>
       </c>
       <c r="J287" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288">
         <v>51126</v>
       </c>
       <c r="B288">
         <v>49944</v>
       </c>
       <c r="C288" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D288"/>
       <c r="E288"/>
       <c r="F288" t="s">
-        <v>2346</v>
+        <v>2357</v>
       </c>
       <c r="G288" t="s">
-        <v>2347</v>
+        <v>2358</v>
       </c>
       <c r="H288"/>
       <c r="I288">
         <v>0</v>
       </c>
       <c r="J288" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289">
         <v>51192</v>
       </c>
       <c r="B289">
         <v>50074</v>
       </c>
       <c r="C289" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D289" t="s">
-        <v>2348</v>
+        <v>2359</v>
       </c>
       <c r="E289" t="s">
-        <v>2349</v>
+        <v>2360</v>
       </c>
       <c r="F289" t="s">
-        <v>2350</v>
+        <v>2361</v>
       </c>
       <c r="G289" t="s">
-        <v>2351</v>
+        <v>2362</v>
       </c>
       <c r="H289"/>
       <c r="I289">
         <v>155</v>
       </c>
       <c r="J289" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="290" spans="1:10">
       <c r="A290">
         <v>51246</v>
       </c>
       <c r="B290">
         <v>50196</v>
       </c>
       <c r="C290" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D290" t="s">
-        <v>2352</v>
+        <v>2363</v>
       </c>
       <c r="E290"/>
       <c r="F290" t="s">
-        <v>2353</v>
+        <v>2364</v>
       </c>
       <c r="G290" t="s">
-        <v>2354</v>
+        <v>2365</v>
       </c>
       <c r="H290"/>
       <c r="I290">
         <v>0</v>
       </c>
       <c r="J290" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="291" spans="1:10">
       <c r="A291">
         <v>50941</v>
       </c>
       <c r="B291">
         <v>50153</v>
       </c>
       <c r="C291" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D291"/>
       <c r="E291"/>
       <c r="F291" t="s">
-        <v>2355</v>
+        <v>2366</v>
       </c>
       <c r="G291" t="s">
-        <v>2356</v>
+        <v>2367</v>
       </c>
       <c r="H291"/>
       <c r="I291">
         <v>0</v>
       </c>
       <c r="J291" t="s">
-        <v>614</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292">
         <v>51511</v>
       </c>
       <c r="B292">
         <v>50129</v>
       </c>
       <c r="C292" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D292" t="s">
-        <v>2357</v>
+        <v>2368</v>
       </c>
       <c r="E292"/>
       <c r="F292" t="s">
-        <v>2358</v>
+        <v>2369</v>
       </c>
       <c r="G292" t="s">
-        <v>2359</v>
+        <v>2370</v>
       </c>
       <c r="H292"/>
       <c r="I292">
         <v>0</v>
       </c>
       <c r="J292" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293">
         <v>51503</v>
       </c>
       <c r="B293">
         <v>50115</v>
       </c>
       <c r="C293" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D293" t="s">
-        <v>2360</v>
+        <v>2371</v>
       </c>
       <c r="E293"/>
       <c r="F293" t="s">
-        <v>2361</v>
+        <v>2372</v>
       </c>
       <c r="G293" t="s">
-        <v>2362</v>
+        <v>2373</v>
       </c>
       <c r="H293"/>
       <c r="I293">
         <v>2</v>
       </c>
       <c r="J293" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294">
         <v>51452</v>
       </c>
       <c r="B294">
         <v>50179</v>
       </c>
       <c r="C294" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D294" t="s">
-        <v>2363</v>
+        <v>2374</v>
       </c>
       <c r="E294"/>
       <c r="F294" t="s">
-        <v>2364</v>
+        <v>2375</v>
       </c>
       <c r="G294" t="s">
-        <v>2365</v>
+        <v>2376</v>
       </c>
       <c r="H294"/>
       <c r="I294">
         <v>9</v>
       </c>
       <c r="J294" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295">
         <v>50963</v>
       </c>
       <c r="B295">
         <v>50167</v>
       </c>
       <c r="C295" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D295" t="s">
-        <v>2366</v>
+        <v>2377</v>
       </c>
       <c r="E295"/>
       <c r="F295" t="s">
-        <v>2367</v>
+        <v>2378</v>
       </c>
       <c r="G295" t="s">
-        <v>2368</v>
+        <v>2379</v>
       </c>
       <c r="H295"/>
       <c r="I295">
         <v>8</v>
       </c>
       <c r="J295" t="s">
-        <v>1713</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296">
         <v>51464</v>
       </c>
       <c r="B296">
         <v>50120</v>
       </c>
       <c r="C296" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D296" t="s">
-        <v>2369</v>
+        <v>2380</v>
       </c>
       <c r="E296"/>
       <c r="F296" t="s">
-        <v>2370</v>
+        <v>2381</v>
       </c>
       <c r="G296" t="s">
-        <v>2371</v>
+        <v>2382</v>
       </c>
       <c r="H296"/>
       <c r="I296">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J296" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297">
         <v>51465</v>
       </c>
       <c r="B297">
         <v>50120</v>
       </c>
       <c r="C297" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D297" t="s">
-        <v>2372</v>
+        <v>2383</v>
       </c>
       <c r="E297"/>
       <c r="F297" t="s">
-        <v>2373</v>
+        <v>2384</v>
       </c>
       <c r="G297" t="s">
-        <v>2374</v>
+        <v>2385</v>
       </c>
       <c r="H297"/>
       <c r="I297">
         <v>1</v>
       </c>
       <c r="J297" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298">
         <v>51460</v>
       </c>
       <c r="B298">
         <v>50119</v>
       </c>
       <c r="C298" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D298" t="s">
-        <v>2375</v>
+        <v>2386</v>
       </c>
       <c r="E298"/>
       <c r="F298" t="s">
-        <v>2376</v>
+        <v>2387</v>
       </c>
       <c r="G298" t="s">
-        <v>2377</v>
+        <v>2388</v>
       </c>
       <c r="H298"/>
       <c r="I298">
         <v>1</v>
       </c>
       <c r="J298" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="299" spans="1:10">
       <c r="A299">
         <v>51462</v>
       </c>
       <c r="B299">
         <v>50119</v>
       </c>
       <c r="C299" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D299" t="s">
-        <v>2378</v>
+        <v>2389</v>
       </c>
       <c r="E299"/>
       <c r="F299" t="s">
-        <v>2379</v>
+        <v>2390</v>
       </c>
       <c r="G299" t="s">
-        <v>2380</v>
+        <v>2391</v>
       </c>
       <c r="H299"/>
       <c r="I299">
         <v>0</v>
       </c>
       <c r="J299" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="300" spans="1:10">
       <c r="A300">
         <v>51066</v>
       </c>
       <c r="B300">
         <v>50206</v>
       </c>
       <c r="C300" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D300" t="s">
-        <v>2381</v>
+        <v>2392</v>
       </c>
       <c r="E300"/>
       <c r="F300" t="s">
-        <v>2382</v>
+        <v>2393</v>
       </c>
       <c r="G300" t="s">
-        <v>2383</v>
+        <v>2394</v>
       </c>
       <c r="H300"/>
       <c r="I300">
         <v>0</v>
       </c>
       <c r="J300" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="301" spans="1:10">
       <c r="A301">
         <v>51142</v>
       </c>
       <c r="B301">
         <v>50075</v>
       </c>
       <c r="C301" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D301" t="s">
-        <v>2384</v>
+        <v>2395</v>
       </c>
       <c r="E301"/>
       <c r="F301" t="s">
-        <v>2385</v>
+        <v>2396</v>
       </c>
       <c r="G301" t="s">
-        <v>2386</v>
+        <v>2397</v>
       </c>
       <c r="H301"/>
       <c r="I301">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J301" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="302" spans="1:10">
       <c r="A302">
         <v>50850</v>
       </c>
       <c r="B302">
         <v>50191</v>
       </c>
       <c r="C302" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D302" t="s">
-        <v>2387</v>
+        <v>2398</v>
       </c>
       <c r="E302"/>
       <c r="F302" t="s">
-        <v>2388</v>
+        <v>2399</v>
       </c>
       <c r="G302"/>
       <c r="H302"/>
       <c r="I302">
         <v>7</v>
       </c>
       <c r="J302" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="303" spans="1:10">
       <c r="A303">
         <v>51272</v>
       </c>
       <c r="B303">
         <v>50200</v>
       </c>
       <c r="C303" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D303" t="s">
-        <v>2389</v>
+        <v>2400</v>
       </c>
       <c r="E303"/>
       <c r="F303" t="s">
-        <v>2390</v>
+        <v>2401</v>
       </c>
       <c r="G303" t="s">
-        <v>2391</v>
+        <v>2402</v>
       </c>
       <c r="H303"/>
       <c r="I303">
         <v>0</v>
       </c>
       <c r="J303" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="304" spans="1:10">
       <c r="A304">
         <v>51054</v>
       </c>
       <c r="B304">
         <v>50202</v>
       </c>
       <c r="C304" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D304" t="s">
-        <v>2392</v>
+        <v>2403</v>
       </c>
       <c r="E304"/>
       <c r="F304" t="s">
-        <v>2393</v>
+        <v>2404</v>
       </c>
       <c r="G304" t="s">
-        <v>2394</v>
+        <v>2405</v>
       </c>
       <c r="H304"/>
       <c r="I304">
         <v>1</v>
       </c>
       <c r="J304" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="305" spans="1:10">
       <c r="A305">
         <v>51043</v>
       </c>
       <c r="B305">
         <v>50200</v>
       </c>
       <c r="C305" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D305" t="s">
-        <v>2395</v>
+        <v>2406</v>
       </c>
       <c r="E305"/>
       <c r="F305" t="s">
-        <v>2396</v>
+        <v>2407</v>
       </c>
       <c r="G305" t="s">
-        <v>2397</v>
+        <v>2408</v>
       </c>
       <c r="H305"/>
       <c r="I305">
         <v>1</v>
       </c>
       <c r="J305" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="306" spans="1:10">
       <c r="A306">
         <v>51044</v>
       </c>
       <c r="B306">
         <v>50200</v>
       </c>
       <c r="C306" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D306" t="s">
-        <v>2398</v>
+        <v>2409</v>
       </c>
       <c r="E306"/>
       <c r="F306" t="s">
-        <v>2399</v>
+        <v>2410</v>
       </c>
       <c r="G306" t="s">
-        <v>2400</v>
+        <v>2411</v>
       </c>
       <c r="H306"/>
       <c r="I306">
         <v>1</v>
       </c>
       <c r="J306" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="307" spans="1:10">
       <c r="A307">
         <v>51413</v>
       </c>
       <c r="B307">
         <v>50102</v>
       </c>
       <c r="C307" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D307" t="s">
-        <v>2401</v>
+        <v>2412</v>
       </c>
       <c r="E307"/>
       <c r="F307" t="s">
-        <v>2402</v>
+        <v>2413</v>
       </c>
       <c r="G307" t="s">
-        <v>2403</v>
+        <v>2414</v>
       </c>
       <c r="H307"/>
       <c r="I307">
         <v>3</v>
       </c>
       <c r="J307" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="308" spans="1:10">
       <c r="A308">
         <v>51230</v>
       </c>
       <c r="B308">
         <v>49950</v>
       </c>
       <c r="C308" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D308" t="s">
-        <v>2404</v>
+        <v>2415</v>
       </c>
       <c r="E308"/>
       <c r="F308" t="s">
-        <v>2405</v>
+        <v>2416</v>
       </c>
       <c r="G308" t="s">
-        <v>2406</v>
+        <v>2417</v>
       </c>
       <c r="H308"/>
       <c r="I308">
         <v>1</v>
       </c>
       <c r="J308" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="309" spans="1:10">
       <c r="A309">
         <v>51453</v>
       </c>
       <c r="B309">
         <v>50119</v>
       </c>
       <c r="C309" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D309" t="s">
-        <v>2407</v>
+        <v>2418</v>
       </c>
       <c r="E309"/>
       <c r="F309" t="s">
-        <v>2408</v>
+        <v>2419</v>
       </c>
       <c r="G309" t="s">
-        <v>2409</v>
+        <v>2420</v>
       </c>
       <c r="H309"/>
       <c r="I309">
         <v>3</v>
       </c>
       <c r="J309" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="310" spans="1:10">
       <c r="A310">
         <v>51454</v>
       </c>
       <c r="B310">
         <v>50120</v>
       </c>
       <c r="C310" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D310" t="s">
-        <v>2407</v>
+        <v>2418</v>
       </c>
       <c r="E310"/>
       <c r="F310" t="s">
-        <v>2408</v>
+        <v>2419</v>
       </c>
       <c r="G310" t="s">
-        <v>2409</v>
+        <v>2420</v>
       </c>
       <c r="H310"/>
       <c r="I310">
         <v>0</v>
       </c>
       <c r="J310" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="311" spans="1:10">
       <c r="A311">
         <v>51484</v>
       </c>
       <c r="B311">
         <v>50125</v>
       </c>
       <c r="C311" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D311" t="s">
-        <v>2410</v>
+        <v>2421</v>
       </c>
       <c r="E311" t="s">
-        <v>2411</v>
+        <v>2422</v>
       </c>
       <c r="F311" t="s">
-        <v>2412</v>
+        <v>2423</v>
       </c>
       <c r="G311" t="s">
-        <v>2413</v>
+        <v>2424</v>
       </c>
       <c r="H311"/>
       <c r="I311">
         <v>142</v>
       </c>
       <c r="J311" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="312" spans="1:10">
       <c r="A312">
         <v>51483</v>
       </c>
       <c r="B312">
         <v>50125</v>
       </c>
       <c r="C312" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D312" t="s">
-        <v>2414</v>
+        <v>2425</v>
       </c>
       <c r="E312"/>
       <c r="F312" t="s">
-        <v>2415</v>
+        <v>2426</v>
       </c>
       <c r="G312" t="s">
-        <v>2416</v>
+        <v>2427</v>
       </c>
       <c r="H312"/>
       <c r="I312">
         <v>1</v>
       </c>
       <c r="J312" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="313" spans="1:10">
       <c r="A313">
         <v>51482</v>
       </c>
       <c r="B313">
         <v>50125</v>
       </c>
       <c r="C313" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D313" t="s">
-        <v>2414</v>
+        <v>2425</v>
       </c>
       <c r="E313"/>
       <c r="F313" t="s">
-        <v>2417</v>
+        <v>2428</v>
       </c>
       <c r="G313" t="s">
-        <v>2418</v>
+        <v>2429</v>
       </c>
       <c r="H313"/>
       <c r="I313">
         <v>0</v>
       </c>
       <c r="J313" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="314" spans="1:10">
       <c r="A314">
         <v>51481</v>
       </c>
       <c r="B314">
         <v>50125</v>
       </c>
       <c r="C314" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D314" t="s">
-        <v>2414</v>
+        <v>2425</v>
       </c>
       <c r="E314"/>
       <c r="F314" t="s">
-        <v>2419</v>
+        <v>2430</v>
       </c>
       <c r="G314" t="s">
-        <v>2420</v>
+        <v>2431</v>
       </c>
       <c r="H314"/>
       <c r="I314">
         <v>4</v>
       </c>
       <c r="J314" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="315" spans="1:10">
       <c r="A315">
         <v>51487</v>
       </c>
       <c r="B315">
         <v>50125</v>
       </c>
       <c r="C315" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D315" t="s">
-        <v>2421</v>
+        <v>2432</v>
       </c>
       <c r="E315"/>
       <c r="F315" t="s">
-        <v>2422</v>
+        <v>2433</v>
       </c>
       <c r="G315" t="s">
-        <v>2423</v>
+        <v>2434</v>
       </c>
       <c r="H315"/>
       <c r="I315">
         <v>2</v>
       </c>
       <c r="J315" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316">
         <v>51486</v>
       </c>
       <c r="B316">
         <v>50125</v>
       </c>
       <c r="C316" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D316" t="s">
-        <v>2414</v>
+        <v>2425</v>
       </c>
       <c r="E316"/>
       <c r="F316" t="s">
-        <v>2424</v>
+        <v>2435</v>
       </c>
       <c r="G316" t="s">
-        <v>2425</v>
+        <v>2436</v>
       </c>
       <c r="H316"/>
       <c r="I316">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J316" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317">
         <v>51488</v>
       </c>
       <c r="B317">
         <v>50125</v>
       </c>
       <c r="C317" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D317" t="s">
-        <v>2426</v>
+        <v>2437</v>
       </c>
       <c r="E317" t="s">
-        <v>2427</v>
+        <v>2438</v>
       </c>
       <c r="F317" t="s">
-        <v>2428</v>
+        <v>2439</v>
       </c>
       <c r="G317" t="s">
-        <v>2429</v>
+        <v>2440</v>
       </c>
       <c r="H317"/>
       <c r="I317">
         <v>165</v>
       </c>
       <c r="J317" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="318" spans="1:10">
       <c r="A318">
         <v>51485</v>
       </c>
       <c r="B318">
         <v>50125</v>
       </c>
       <c r="C318" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D318" t="s">
-        <v>2430</v>
+        <v>2441</v>
       </c>
       <c r="E318"/>
       <c r="F318" t="s">
-        <v>2431</v>
+        <v>2442</v>
       </c>
       <c r="G318" t="s">
-        <v>2432</v>
+        <v>2443</v>
       </c>
       <c r="H318"/>
       <c r="I318">
         <v>0</v>
       </c>
       <c r="J318" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="319" spans="1:10">
       <c r="A319">
         <v>51478</v>
       </c>
       <c r="B319">
         <v>50124</v>
       </c>
       <c r="C319" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D319"/>
       <c r="E319"/>
       <c r="F319" t="s">
-        <v>2433</v>
+        <v>2444</v>
       </c>
       <c r="G319" t="s">
-        <v>2434</v>
+        <v>2445</v>
       </c>
       <c r="H319"/>
       <c r="I319">
         <v>0</v>
       </c>
       <c r="J319" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="320" spans="1:10">
       <c r="A320">
         <v>51477</v>
       </c>
       <c r="B320">
         <v>50124</v>
       </c>
       <c r="C320" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D320"/>
       <c r="E320"/>
       <c r="F320" t="s">
-        <v>2435</v>
+        <v>2446</v>
       </c>
       <c r="G320" t="s">
-        <v>2436</v>
+        <v>2447</v>
       </c>
       <c r="H320"/>
       <c r="I320">
         <v>0</v>
       </c>
       <c r="J320" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="321" spans="1:10">
       <c r="A321">
         <v>51013</v>
       </c>
       <c r="B321">
         <v>50188</v>
       </c>
       <c r="C321" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D321" t="s">
-        <v>2437</v>
+        <v>2448</v>
       </c>
       <c r="E321"/>
       <c r="F321" t="s">
-        <v>2438</v>
+        <v>2449</v>
       </c>
       <c r="G321" t="s">
-        <v>2439</v>
+        <v>2450</v>
       </c>
       <c r="H321"/>
       <c r="I321">
         <v>2</v>
       </c>
       <c r="J321" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="322" spans="1:10">
       <c r="A322">
         <v>51427</v>
       </c>
       <c r="B322">
         <v>50110</v>
       </c>
       <c r="C322" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D322" t="s">
-        <v>2440</v>
+        <v>2451</v>
       </c>
       <c r="E322"/>
       <c r="F322" t="s">
-        <v>2441</v>
+        <v>2452</v>
       </c>
       <c r="G322" t="s">
-        <v>2442</v>
+        <v>2453</v>
       </c>
       <c r="H322"/>
       <c r="I322">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J322" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="323" spans="1:10">
       <c r="A323">
         <v>51439</v>
       </c>
       <c r="B323">
         <v>50110</v>
       </c>
       <c r="C323" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D323" t="s">
-        <v>2443</v>
+        <v>2454</v>
       </c>
       <c r="E323"/>
       <c r="F323" t="s">
-        <v>2444</v>
+        <v>2455</v>
       </c>
       <c r="G323" t="s">
-        <v>2445</v>
+        <v>2456</v>
       </c>
       <c r="H323"/>
       <c r="I323">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="J323" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="324" spans="1:10">
       <c r="A324">
         <v>51045</v>
       </c>
       <c r="B324">
         <v>50200</v>
       </c>
       <c r="C324" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D324" t="s">
-        <v>2392</v>
+        <v>2403</v>
       </c>
       <c r="E324"/>
       <c r="F324" t="s">
-        <v>2446</v>
+        <v>2457</v>
       </c>
       <c r="G324" t="s">
-        <v>2447</v>
+        <v>2458</v>
       </c>
       <c r="H324"/>
       <c r="I324">
         <v>0</v>
       </c>
       <c r="J324" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="325" spans="1:10">
       <c r="A325">
         <v>51294</v>
       </c>
       <c r="B325">
         <v>50185</v>
       </c>
       <c r="C325" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D325" t="s">
-        <v>2448</v>
+        <v>2459</v>
       </c>
       <c r="E325"/>
       <c r="F325" t="s">
-        <v>2449</v>
+        <v>2460</v>
       </c>
       <c r="G325" t="s">
-        <v>2450</v>
+        <v>2461</v>
       </c>
       <c r="H325"/>
       <c r="I325">
         <v>0</v>
       </c>
       <c r="J325" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="326" spans="1:10">
       <c r="A326">
         <v>51005</v>
       </c>
       <c r="B326">
         <v>50181</v>
       </c>
       <c r="C326" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D326" t="s">
-        <v>2451</v>
+        <v>2462</v>
       </c>
       <c r="E326"/>
       <c r="F326" t="s">
-        <v>2452</v>
+        <v>2463</v>
       </c>
       <c r="G326" t="s">
-        <v>2453</v>
+        <v>2464</v>
       </c>
       <c r="H326"/>
       <c r="I326">
         <v>22</v>
       </c>
       <c r="J326" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="327" spans="1:10">
       <c r="A327">
         <v>51058</v>
       </c>
       <c r="B327">
         <v>50206</v>
       </c>
       <c r="C327" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D327" t="s">
-        <v>2454</v>
+        <v>2465</v>
       </c>
       <c r="E327"/>
       <c r="F327" t="s">
-        <v>2455</v>
+        <v>2466</v>
       </c>
       <c r="G327" t="s">
-        <v>2456</v>
+        <v>2467</v>
       </c>
       <c r="H327"/>
       <c r="I327">
         <v>0</v>
       </c>
       <c r="J327" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="328" spans="1:10">
       <c r="A328">
         <v>51059</v>
       </c>
       <c r="B328">
         <v>50088</v>
       </c>
       <c r="C328" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D328" t="s">
-        <v>2454</v>
+        <v>2465</v>
       </c>
       <c r="E328"/>
       <c r="F328" t="s">
-        <v>2455</v>
+        <v>2466</v>
       </c>
       <c r="G328" t="s">
-        <v>2456</v>
+        <v>2467</v>
       </c>
       <c r="H328"/>
       <c r="I328">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J328" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="329" spans="1:10">
       <c r="A329">
         <v>51060</v>
       </c>
       <c r="B329">
         <v>50206</v>
       </c>
       <c r="C329" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D329" t="s">
-        <v>2457</v>
+        <v>2468</v>
       </c>
       <c r="E329" t="s">
-        <v>2458</v>
+        <v>2469</v>
       </c>
       <c r="F329" t="s">
-        <v>2459</v>
+        <v>2470</v>
       </c>
       <c r="G329" t="s">
-        <v>2460</v>
+        <v>2471</v>
       </c>
       <c r="H329"/>
       <c r="I329">
         <v>126</v>
       </c>
       <c r="J329" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="330" spans="1:10">
       <c r="A330">
         <v>51061</v>
       </c>
       <c r="B330">
         <v>50088</v>
       </c>
       <c r="C330" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D330" t="s">
-        <v>2457</v>
+        <v>2468</v>
       </c>
       <c r="E330" t="s">
-        <v>2461</v>
+        <v>2472</v>
       </c>
       <c r="F330" t="s">
-        <v>2459</v>
+        <v>2470</v>
       </c>
       <c r="G330" t="s">
-        <v>2460</v>
+        <v>2471</v>
       </c>
       <c r="H330"/>
       <c r="I330">
         <v>156</v>
       </c>
       <c r="J330" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="331" spans="1:10">
       <c r="A331">
         <v>51260</v>
       </c>
       <c r="B331">
         <v>50081</v>
       </c>
       <c r="C331" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D331" t="s">
-        <v>2462</v>
+        <v>2473</v>
       </c>
       <c r="E331"/>
       <c r="F331" t="s">
-        <v>2463</v>
+        <v>2474</v>
       </c>
       <c r="G331" t="s">
-        <v>2464</v>
+        <v>2475</v>
       </c>
       <c r="H331"/>
       <c r="I331">
         <v>0</v>
       </c>
       <c r="J331" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="332" spans="1:10">
       <c r="A332">
         <v>51042</v>
       </c>
       <c r="B332">
         <v>50200</v>
       </c>
       <c r="C332" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D332" t="s">
-        <v>2465</v>
+        <v>2476</v>
       </c>
       <c r="E332"/>
       <c r="F332" t="s">
-        <v>2466</v>
+        <v>2477</v>
       </c>
       <c r="G332" t="s">
-        <v>2467</v>
+        <v>2478</v>
       </c>
       <c r="H332"/>
       <c r="I332">
         <v>0</v>
       </c>
       <c r="J332" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="333" spans="1:10">
       <c r="A333">
         <v>51221</v>
       </c>
       <c r="B333">
         <v>50198</v>
       </c>
       <c r="C333" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D333" t="s">
-        <v>2468</v>
+        <v>2479</v>
       </c>
       <c r="E333"/>
       <c r="F333" t="s">
-        <v>2469</v>
+        <v>2480</v>
       </c>
       <c r="G333" t="s">
-        <v>2470</v>
+        <v>2481</v>
       </c>
       <c r="H333"/>
       <c r="I333">
         <v>1</v>
       </c>
       <c r="J333" t="s">
-        <v>1713</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="334" spans="1:10">
       <c r="A334">
         <v>54711</v>
       </c>
       <c r="B334">
         <v>54702</v>
       </c>
       <c r="C334" t="s">
-        <v>1744</v>
+        <v>1755</v>
       </c>
       <c r="D334" t="s">
-        <v>2471</v>
+        <v>2482</v>
       </c>
       <c r="E334"/>
       <c r="F334" t="s">
-        <v>2472</v>
+        <v>2483</v>
       </c>
       <c r="G334" t="s">
-        <v>2473</v>
+        <v>2484</v>
       </c>
       <c r="H334"/>
       <c r="I334">
         <v>0</v>
       </c>
       <c r="J334" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="335" spans="1:10">
       <c r="A335">
         <v>51461</v>
       </c>
       <c r="B335">
         <v>50119</v>
       </c>
       <c r="C335" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D335" t="s">
-        <v>2378</v>
+        <v>2389</v>
       </c>
       <c r="E335"/>
       <c r="F335" t="s">
-        <v>2474</v>
+        <v>2485</v>
       </c>
       <c r="G335" t="s">
-        <v>2475</v>
+        <v>2486</v>
       </c>
       <c r="H335"/>
       <c r="I335">
         <v>0</v>
       </c>
       <c r="J335" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="336" spans="1:10">
       <c r="A336">
         <v>51266</v>
       </c>
       <c r="B336">
         <v>50082</v>
       </c>
       <c r="C336" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D336" t="s">
-        <v>2476</v>
+        <v>2487</v>
       </c>
       <c r="E336"/>
       <c r="F336" t="s">
-        <v>2477</v>
+        <v>2488</v>
       </c>
       <c r="G336" t="s">
-        <v>2478</v>
+        <v>2489</v>
       </c>
       <c r="H336"/>
       <c r="I336">
         <v>0</v>
       </c>
       <c r="J336" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="337" spans="1:10">
       <c r="A337">
         <v>51265</v>
       </c>
       <c r="B337">
         <v>50082</v>
       </c>
       <c r="C337" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D337" t="s">
-        <v>2479</v>
+        <v>2490</v>
       </c>
       <c r="E337"/>
       <c r="F337" t="s">
-        <v>2480</v>
+        <v>2491</v>
       </c>
       <c r="G337" t="s">
-        <v>2481</v>
+        <v>2492</v>
       </c>
       <c r="H337"/>
       <c r="I337">
         <v>2</v>
       </c>
       <c r="J337" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="338" spans="1:10">
       <c r="A338">
         <v>51263</v>
       </c>
       <c r="B338">
         <v>50082</v>
       </c>
       <c r="C338" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D338" t="s">
-        <v>2482</v>
+        <v>2493</v>
       </c>
       <c r="E338"/>
       <c r="F338" t="s">
-        <v>2483</v>
+        <v>2494</v>
       </c>
       <c r="G338" t="s">
-        <v>2484</v>
+        <v>2495</v>
       </c>
       <c r="H338"/>
       <c r="I338">
         <v>10</v>
       </c>
       <c r="J338" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="339" spans="1:10">
       <c r="A339">
         <v>53421</v>
       </c>
       <c r="B339">
         <v>53411</v>
       </c>
       <c r="C339" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D339" t="s">
-        <v>2485</v>
+        <v>2496</v>
       </c>
       <c r="E339"/>
       <c r="F339" t="s">
-        <v>2486</v>
+        <v>2497</v>
       </c>
       <c r="G339" t="s">
-        <v>2487</v>
+        <v>2498</v>
       </c>
       <c r="H339"/>
       <c r="I339">
         <v>4</v>
       </c>
       <c r="J339" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="340" spans="1:10">
       <c r="A340">
         <v>51161</v>
       </c>
       <c r="B340">
         <v>50072</v>
       </c>
       <c r="C340" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D340" t="s">
-        <v>2488</v>
+        <v>2499</v>
       </c>
       <c r="E340" t="s">
-        <v>2489</v>
+        <v>2500</v>
       </c>
       <c r="F340" t="s">
-        <v>2490</v>
+        <v>2501</v>
       </c>
       <c r="G340" t="s">
-        <v>2491</v>
+        <v>2502</v>
       </c>
       <c r="H340"/>
       <c r="I340">
         <v>1443</v>
       </c>
       <c r="J340" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="341" spans="1:10">
       <c r="A341">
         <v>51162</v>
       </c>
       <c r="B341">
         <v>50072</v>
       </c>
       <c r="C341" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D341" t="s">
-        <v>2492</v>
+        <v>2503</v>
       </c>
       <c r="E341"/>
       <c r="F341" t="s">
-        <v>2493</v>
+        <v>2504</v>
       </c>
       <c r="G341" t="s">
-        <v>2494</v>
+        <v>2505</v>
       </c>
       <c r="H341"/>
       <c r="I341">
         <v>3</v>
       </c>
       <c r="J341" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="342" spans="1:10">
       <c r="A342">
         <v>51173</v>
       </c>
       <c r="B342">
         <v>50072</v>
       </c>
       <c r="C342" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D342" t="s">
-        <v>2495</v>
+        <v>2506</v>
       </c>
       <c r="E342"/>
       <c r="F342" t="s">
-        <v>2496</v>
+        <v>2507</v>
       </c>
       <c r="G342" t="s">
-        <v>2497</v>
+        <v>2508</v>
       </c>
       <c r="H342"/>
       <c r="I342">
         <v>3</v>
       </c>
       <c r="J342" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="343" spans="1:10">
       <c r="A343">
         <v>51006</v>
       </c>
       <c r="B343">
         <v>50181</v>
       </c>
       <c r="C343" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D343" t="s">
-        <v>2498</v>
+        <v>2509</v>
       </c>
       <c r="E343"/>
       <c r="F343" t="s">
-        <v>2499</v>
+        <v>2510</v>
       </c>
       <c r="G343" t="s">
-        <v>2500</v>
+        <v>2511</v>
       </c>
       <c r="H343"/>
       <c r="I343">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J343" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="344" spans="1:10">
       <c r="A344">
         <v>51050</v>
       </c>
       <c r="B344">
         <v>50200</v>
       </c>
       <c r="C344" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D344" t="s">
-        <v>2501</v>
+        <v>2512</v>
       </c>
       <c r="E344"/>
       <c r="F344" t="s">
-        <v>2502</v>
+        <v>2513</v>
       </c>
       <c r="G344" t="s">
-        <v>2503</v>
+        <v>2514</v>
       </c>
       <c r="H344"/>
       <c r="I344">
         <v>0</v>
       </c>
       <c r="J344" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="345" spans="1:10">
       <c r="A345">
         <v>51107</v>
       </c>
       <c r="B345">
         <v>49944</v>
       </c>
       <c r="C345" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D345" t="s">
-        <v>2504</v>
+        <v>2515</v>
       </c>
       <c r="E345"/>
       <c r="F345" t="s">
-        <v>2505</v>
+        <v>2516</v>
       </c>
       <c r="G345" t="s">
-        <v>2506</v>
+        <v>2517</v>
       </c>
       <c r="H345"/>
       <c r="I345">
         <v>0</v>
       </c>
       <c r="J345" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="346" spans="1:10">
       <c r="A346">
         <v>54111</v>
       </c>
       <c r="B346">
         <v>53151</v>
       </c>
       <c r="C346" t="s">
-        <v>1699</v>
+        <v>1710</v>
       </c>
       <c r="D346" t="s">
-        <v>2507</v>
+        <v>2518</v>
       </c>
       <c r="E346"/>
       <c r="F346" t="s">
-        <v>2508</v>
+        <v>2519</v>
       </c>
       <c r="G346" t="s">
-        <v>2509</v>
+        <v>2520</v>
       </c>
       <c r="H346" t="s">
-        <v>2510</v>
+        <v>2521</v>
       </c>
       <c r="I346">
         <v>8</v>
       </c>
       <c r="J346" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="347" spans="1:10">
       <c r="A347">
         <v>54582</v>
       </c>
       <c r="B347">
         <v>54452</v>
       </c>
       <c r="C347" t="s">
-        <v>1699</v>
+        <v>1710</v>
       </c>
       <c r="D347" t="s">
-        <v>2511</v>
+        <v>2522</v>
       </c>
       <c r="E347"/>
       <c r="F347" t="s">
-        <v>2512</v>
+        <v>2523</v>
       </c>
       <c r="G347" t="s">
-        <v>2513</v>
+        <v>2524</v>
       </c>
       <c r="H347"/>
       <c r="I347">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J347" t="s">
-        <v>1034</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="348" spans="1:10">
       <c r="A348">
         <v>54605</v>
       </c>
       <c r="B348">
         <v>53106</v>
       </c>
       <c r="C348" t="s">
-        <v>1699</v>
+        <v>1710</v>
       </c>
       <c r="D348" t="s">
-        <v>2514</v>
+        <v>2525</v>
       </c>
       <c r="E348"/>
       <c r="F348" t="s">
-        <v>2512</v>
+        <v>2523</v>
       </c>
       <c r="G348" t="s">
-        <v>2513</v>
+        <v>2524</v>
       </c>
       <c r="H348"/>
       <c r="I348">
         <v>1</v>
       </c>
       <c r="J348" t="s">
-        <v>1034</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="349" spans="1:10">
       <c r="A349">
         <v>54609</v>
       </c>
       <c r="B349">
         <v>53386</v>
       </c>
       <c r="C349" t="s">
-        <v>1699</v>
+        <v>1710</v>
       </c>
       <c r="D349" t="s">
-        <v>2515</v>
+        <v>2526</v>
       </c>
       <c r="E349"/>
       <c r="F349" t="s">
-        <v>2512</v>
+        <v>2523</v>
       </c>
       <c r="G349" t="s">
-        <v>2513</v>
+        <v>2524</v>
       </c>
       <c r="H349"/>
       <c r="I349">
         <v>1</v>
       </c>
       <c r="J349" t="s">
-        <v>1034</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="350" spans="1:10">
       <c r="A350">
         <v>51082</v>
       </c>
       <c r="B350">
         <v>49925</v>
       </c>
       <c r="C350" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D350" t="s">
-        <v>1872</v>
+        <v>1883</v>
       </c>
       <c r="E350"/>
       <c r="F350" t="s">
-        <v>2516</v>
+        <v>2527</v>
       </c>
       <c r="G350" t="s">
-        <v>2517</v>
+        <v>2528</v>
       </c>
       <c r="H350"/>
       <c r="I350">
         <v>0</v>
       </c>
       <c r="J350" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="351" spans="1:10">
       <c r="A351">
         <v>51440</v>
       </c>
       <c r="B351">
         <v>50071</v>
       </c>
       <c r="C351" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D351" t="s">
-        <v>2518</v>
+        <v>2529</v>
       </c>
       <c r="E351"/>
       <c r="F351" t="s">
-        <v>2519</v>
+        <v>2530</v>
       </c>
       <c r="G351" t="s">
-        <v>2520</v>
+        <v>2531</v>
       </c>
       <c r="H351"/>
       <c r="I351">
         <v>1</v>
       </c>
       <c r="J351" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="352" spans="1:10">
       <c r="A352">
         <v>51441</v>
       </c>
       <c r="B352">
         <v>50178</v>
       </c>
       <c r="C352" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D352" t="s">
-        <v>2518</v>
+        <v>2529</v>
       </c>
       <c r="E352"/>
       <c r="F352" t="s">
-        <v>2519</v>
+        <v>2530</v>
       </c>
       <c r="G352" t="s">
-        <v>2520</v>
+        <v>2531</v>
       </c>
       <c r="H352"/>
       <c r="I352">
         <v>0</v>
       </c>
       <c r="J352" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="353" spans="1:10">
       <c r="A353">
         <v>51442</v>
       </c>
       <c r="B353">
         <v>50167</v>
       </c>
       <c r="C353" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D353" t="s">
-        <v>2518</v>
+        <v>2529</v>
       </c>
       <c r="E353"/>
       <c r="F353" t="s">
-        <v>2519</v>
+        <v>2530</v>
       </c>
       <c r="G353" t="s">
-        <v>2520</v>
+        <v>2531</v>
       </c>
       <c r="H353"/>
       <c r="I353">
         <v>7</v>
       </c>
       <c r="J353" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="354" spans="1:10">
       <c r="A354">
         <v>51443</v>
       </c>
       <c r="B354">
         <v>50152</v>
       </c>
       <c r="C354" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D354" t="s">
-        <v>2518</v>
+        <v>2529</v>
       </c>
       <c r="E354"/>
       <c r="F354" t="s">
-        <v>2519</v>
+        <v>2530</v>
       </c>
       <c r="G354" t="s">
-        <v>2520</v>
+        <v>2531</v>
       </c>
       <c r="H354"/>
       <c r="I354">
         <v>1</v>
       </c>
       <c r="J354" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="355" spans="1:10">
       <c r="A355">
         <v>51444</v>
       </c>
       <c r="B355">
         <v>50109</v>
       </c>
       <c r="C355" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D355" t="s">
-        <v>2518</v>
+        <v>2529</v>
       </c>
       <c r="E355"/>
       <c r="F355" t="s">
-        <v>2519</v>
+        <v>2530</v>
       </c>
       <c r="G355" t="s">
-        <v>2520</v>
+        <v>2531</v>
       </c>
       <c r="H355"/>
       <c r="I355">
         <v>0</v>
       </c>
       <c r="J355" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="356" spans="1:10">
       <c r="A356">
         <v>51445</v>
       </c>
       <c r="B356">
         <v>50138</v>
       </c>
       <c r="C356" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D356" t="s">
-        <v>2518</v>
+        <v>2529</v>
       </c>
       <c r="E356"/>
       <c r="F356" t="s">
-        <v>2519</v>
+        <v>2530</v>
       </c>
       <c r="G356" t="s">
-        <v>2520</v>
+        <v>2531</v>
       </c>
       <c r="H356"/>
       <c r="I356">
         <v>1</v>
       </c>
       <c r="J356" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="357" spans="1:10">
       <c r="A357">
         <v>50976</v>
       </c>
       <c r="B357">
         <v>50169</v>
       </c>
       <c r="C357" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D357" t="s">
-        <v>2518</v>
+        <v>2529</v>
       </c>
       <c r="E357"/>
       <c r="F357" t="s">
-        <v>2521</v>
+        <v>2532</v>
       </c>
       <c r="G357" t="s">
-        <v>2522</v>
+        <v>2533</v>
       </c>
       <c r="H357"/>
       <c r="I357">
         <v>17</v>
       </c>
       <c r="J357" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="358" spans="1:10">
       <c r="A358">
         <v>51025</v>
       </c>
       <c r="B358">
         <v>50192</v>
       </c>
       <c r="C358" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D358"/>
       <c r="E358"/>
       <c r="F358" t="s">
-        <v>2523</v>
+        <v>2534</v>
       </c>
       <c r="G358" t="s">
-        <v>2524</v>
+        <v>2535</v>
       </c>
       <c r="H358"/>
       <c r="I358">
         <v>0</v>
       </c>
       <c r="J358" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="359" spans="1:10">
       <c r="A359">
         <v>51373</v>
       </c>
       <c r="B359">
         <v>50151</v>
       </c>
       <c r="C359" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D359"/>
       <c r="E359"/>
       <c r="F359" t="s">
-        <v>2525</v>
+        <v>2536</v>
       </c>
       <c r="G359" t="s">
-        <v>2526</v>
+        <v>2537</v>
       </c>
       <c r="H359"/>
       <c r="I359">
         <v>0</v>
       </c>
       <c r="J359" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="360" spans="1:10">
       <c r="A360">
         <v>51417</v>
       </c>
       <c r="B360">
         <v>50102</v>
       </c>
       <c r="C360" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D360" t="s">
-        <v>2527</v>
+        <v>2538</v>
       </c>
       <c r="E360"/>
       <c r="F360" t="s">
-        <v>2528</v>
+        <v>2539</v>
       </c>
       <c r="G360" t="s">
-        <v>2529</v>
+        <v>2540</v>
       </c>
       <c r="H360"/>
       <c r="I360">
         <v>0</v>
       </c>
       <c r="J360" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="361" spans="1:10">
       <c r="A361">
         <v>54673</v>
       </c>
       <c r="B361">
         <v>54671</v>
       </c>
       <c r="C361" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D361" t="s">
-        <v>2530</v>
+        <v>2541</v>
       </c>
       <c r="E361"/>
       <c r="F361" t="s">
-        <v>1067</v>
+        <v>1064</v>
       </c>
       <c r="G361" t="s">
-        <v>2531</v>
+        <v>2542</v>
       </c>
       <c r="H361" t="s">
-        <v>2532</v>
+        <v>2543</v>
       </c>
       <c r="I361">
         <v>0</v>
       </c>
       <c r="J361" t="s">
-        <v>1490</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="362" spans="1:10">
       <c r="A362">
         <v>50958</v>
       </c>
       <c r="B362">
         <v>50167</v>
       </c>
       <c r="C362" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D362" t="s">
-        <v>2533</v>
+        <v>2544</v>
       </c>
       <c r="E362"/>
       <c r="F362" t="s">
-        <v>2534</v>
+        <v>2545</v>
       </c>
       <c r="G362" t="s">
-        <v>2535</v>
+        <v>2546</v>
       </c>
       <c r="H362"/>
       <c r="I362">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J362" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="363" spans="1:10">
       <c r="A363">
         <v>51479</v>
       </c>
       <c r="B363">
         <v>50075</v>
       </c>
       <c r="C363" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D363"/>
       <c r="E363"/>
       <c r="F363" t="s">
-        <v>2536</v>
+        <v>2547</v>
       </c>
       <c r="G363" t="s">
-        <v>2537</v>
+        <v>2548</v>
       </c>
       <c r="H363"/>
       <c r="I363">
         <v>0</v>
       </c>
       <c r="J363" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="364" spans="1:10">
       <c r="A364">
         <v>51029</v>
       </c>
       <c r="B364">
         <v>50194</v>
       </c>
       <c r="C364" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D364" t="s">
-        <v>2538</v>
+        <v>2549</v>
       </c>
       <c r="E364"/>
       <c r="F364" t="s">
-        <v>2539</v>
+        <v>2550</v>
       </c>
       <c r="G364" t="s">
-        <v>2540</v>
+        <v>2551</v>
       </c>
       <c r="H364"/>
       <c r="I364">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J364" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="365" spans="1:10">
       <c r="A365">
         <v>51437</v>
       </c>
       <c r="B365">
         <v>50104</v>
       </c>
       <c r="C365" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D365" t="s">
-        <v>2541</v>
+        <v>2552</v>
       </c>
       <c r="E365"/>
       <c r="F365" t="s">
-        <v>2542</v>
+        <v>2553</v>
       </c>
       <c r="G365" t="s">
-        <v>2543</v>
+        <v>2554</v>
       </c>
       <c r="H365"/>
       <c r="I365">
         <v>6</v>
       </c>
       <c r="J365" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="366" spans="1:10">
       <c r="A366">
         <v>51035</v>
       </c>
       <c r="B366">
         <v>50192</v>
       </c>
       <c r="C366" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D366"/>
       <c r="E366"/>
       <c r="F366" t="s">
-        <v>2544</v>
+        <v>2555</v>
       </c>
       <c r="G366" t="s">
-        <v>2545</v>
+        <v>2556</v>
       </c>
       <c r="H366"/>
       <c r="I366">
         <v>0</v>
       </c>
       <c r="J366" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="367" spans="1:10">
       <c r="A367">
         <v>51030</v>
       </c>
       <c r="B367">
         <v>50192</v>
       </c>
       <c r="C367" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D367"/>
       <c r="E367"/>
       <c r="F367" t="s">
-        <v>2546</v>
+        <v>2557</v>
       </c>
       <c r="G367" t="s">
-        <v>2547</v>
+        <v>2558</v>
       </c>
       <c r="H367"/>
       <c r="I367">
         <v>0</v>
       </c>
       <c r="J367" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="368" spans="1:10">
       <c r="A368">
         <v>51020</v>
       </c>
       <c r="B368">
         <v>50192</v>
       </c>
       <c r="C368" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D368"/>
       <c r="E368"/>
       <c r="F368" t="s">
-        <v>2548</v>
+        <v>2559</v>
       </c>
       <c r="G368" t="s">
-        <v>2549</v>
+        <v>2560</v>
       </c>
       <c r="H368"/>
       <c r="I368">
         <v>0</v>
       </c>
       <c r="J368" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="369" spans="1:10">
       <c r="A369">
         <v>51031</v>
       </c>
       <c r="B369">
         <v>50192</v>
       </c>
       <c r="C369" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D369" t="s">
-        <v>2550</v>
+        <v>2561</v>
       </c>
       <c r="E369"/>
       <c r="F369" t="s">
-        <v>2551</v>
+        <v>2562</v>
       </c>
       <c r="G369" t="s">
-        <v>2552</v>
+        <v>2563</v>
       </c>
       <c r="H369"/>
       <c r="I369">
         <v>3</v>
       </c>
       <c r="J369" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="370" spans="1:10">
       <c r="A370">
         <v>51458</v>
       </c>
       <c r="B370">
         <v>50119</v>
       </c>
       <c r="C370" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D370" t="s">
-        <v>2553</v>
+        <v>2564</v>
       </c>
       <c r="E370" t="s">
-        <v>2554</v>
+        <v>2565</v>
       </c>
       <c r="F370" t="s">
-        <v>2555</v>
+        <v>2566</v>
       </c>
       <c r="G370" t="s">
-        <v>2556</v>
+        <v>2567</v>
       </c>
       <c r="H370"/>
       <c r="I370">
         <v>1001</v>
       </c>
       <c r="J370" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="371" spans="1:10">
       <c r="A371">
         <v>51457</v>
       </c>
       <c r="B371">
         <v>50119</v>
       </c>
       <c r="C371" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D371" t="s">
-        <v>2557</v>
+        <v>2568</v>
       </c>
       <c r="E371"/>
       <c r="F371" t="s">
-        <v>2558</v>
+        <v>2569</v>
       </c>
       <c r="G371" t="s">
-        <v>2559</v>
+        <v>2570</v>
       </c>
       <c r="H371"/>
       <c r="I371">
         <v>0</v>
       </c>
       <c r="J371" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="372" spans="1:10">
       <c r="A372">
         <v>51456</v>
       </c>
       <c r="B372">
         <v>50119</v>
       </c>
       <c r="C372" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D372" t="s">
-        <v>2560</v>
+        <v>2571</v>
       </c>
       <c r="E372"/>
       <c r="F372" t="s">
-        <v>2561</v>
+        <v>2572</v>
       </c>
       <c r="G372" t="s">
-        <v>2562</v>
+        <v>2573</v>
       </c>
       <c r="H372"/>
       <c r="I372">
         <v>1</v>
       </c>
       <c r="J372" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="373" spans="1:10">
       <c r="A373">
         <v>51455</v>
       </c>
       <c r="B373">
         <v>50119</v>
       </c>
       <c r="C373" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D373" t="s">
-        <v>2563</v>
+        <v>2574</v>
       </c>
       <c r="E373"/>
       <c r="F373" t="s">
-        <v>2564</v>
+        <v>2575</v>
       </c>
       <c r="G373" t="s">
-        <v>2565</v>
+        <v>2576</v>
       </c>
       <c r="H373"/>
       <c r="I373">
         <v>2</v>
       </c>
       <c r="J373" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="374" spans="1:10">
       <c r="A374">
         <v>51494</v>
       </c>
       <c r="B374">
         <v>50128</v>
       </c>
       <c r="C374" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D374" t="s">
-        <v>1815</v>
+        <v>1826</v>
       </c>
       <c r="E374"/>
       <c r="F374" t="s">
-        <v>2566</v>
+        <v>2577</v>
       </c>
       <c r="G374" t="s">
-        <v>2567</v>
+        <v>2578</v>
       </c>
       <c r="H374"/>
       <c r="I374">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J374" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="375" spans="1:10">
       <c r="A375">
         <v>51466</v>
       </c>
       <c r="B375">
         <v>50121</v>
       </c>
       <c r="C375" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D375" t="s">
-        <v>2568</v>
+        <v>2579</v>
       </c>
       <c r="E375"/>
       <c r="F375" t="s">
-        <v>2569</v>
+        <v>2580</v>
       </c>
       <c r="G375" t="s">
-        <v>2570</v>
+        <v>2581</v>
       </c>
       <c r="H375"/>
       <c r="I375">
         <v>3</v>
       </c>
       <c r="J375" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376">
         <v>51471</v>
       </c>
       <c r="B376">
         <v>50121</v>
       </c>
       <c r="C376" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D376" t="s">
-        <v>2568</v>
+        <v>2579</v>
       </c>
       <c r="E376"/>
       <c r="F376" t="s">
-        <v>2571</v>
+        <v>2582</v>
       </c>
       <c r="G376" t="s">
-        <v>2572</v>
+        <v>2583</v>
       </c>
       <c r="H376"/>
       <c r="I376">
         <v>3</v>
       </c>
       <c r="J376" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377">
         <v>51472</v>
       </c>
       <c r="B377">
         <v>50122</v>
       </c>
       <c r="C377" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D377" t="s">
-        <v>2568</v>
+        <v>2579</v>
       </c>
       <c r="E377"/>
       <c r="F377" t="s">
-        <v>2571</v>
+        <v>2582</v>
       </c>
       <c r="G377" t="s">
-        <v>2572</v>
+        <v>2583</v>
       </c>
       <c r="H377"/>
       <c r="I377">
         <v>140</v>
       </c>
       <c r="J377" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="378" spans="1:10">
       <c r="A378">
         <v>51355</v>
       </c>
       <c r="B378">
         <v>50107</v>
       </c>
       <c r="C378" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D378" t="s">
-        <v>2573</v>
+        <v>2584</v>
       </c>
       <c r="E378"/>
       <c r="F378" t="s">
-        <v>2574</v>
+        <v>2585</v>
       </c>
       <c r="G378" t="s">
-        <v>2575</v>
+        <v>2586</v>
       </c>
       <c r="H378"/>
       <c r="I378">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J378" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="379" spans="1:10">
       <c r="A379">
         <v>51430</v>
       </c>
       <c r="B379">
         <v>50108</v>
       </c>
       <c r="C379" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D379" t="s">
-        <v>2576</v>
+        <v>2587</v>
       </c>
       <c r="E379"/>
       <c r="F379" t="s">
-        <v>2577</v>
+        <v>2588</v>
       </c>
       <c r="G379" t="s">
-        <v>2578</v>
+        <v>2589</v>
       </c>
       <c r="H379"/>
       <c r="I379">
         <v>3</v>
       </c>
       <c r="J379" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="380" spans="1:10">
       <c r="A380">
         <v>51431</v>
       </c>
       <c r="B380">
         <v>50109</v>
       </c>
       <c r="C380" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D380" t="s">
-        <v>2576</v>
+        <v>2587</v>
       </c>
       <c r="E380"/>
       <c r="F380" t="s">
-        <v>2579</v>
+        <v>2590</v>
       </c>
       <c r="G380" t="s">
-        <v>2580</v>
+        <v>2591</v>
       </c>
       <c r="H380"/>
       <c r="I380">
         <v>0</v>
       </c>
       <c r="J380" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="381" spans="1:10">
       <c r="A381">
         <v>51432</v>
       </c>
       <c r="B381">
         <v>50107</v>
       </c>
       <c r="C381" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D381" t="s">
-        <v>2576</v>
+        <v>2587</v>
       </c>
       <c r="E381"/>
       <c r="F381" t="s">
-        <v>2579</v>
+        <v>2590</v>
       </c>
       <c r="G381" t="s">
-        <v>2580</v>
+        <v>2591</v>
       </c>
       <c r="H381"/>
       <c r="I381">
         <v>1</v>
       </c>
       <c r="J381" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="382" spans="1:10">
       <c r="A382">
         <v>51433</v>
       </c>
       <c r="B382">
         <v>50108</v>
       </c>
       <c r="C382" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D382" t="s">
-        <v>2576</v>
+        <v>2587</v>
       </c>
       <c r="E382"/>
       <c r="F382" t="s">
-        <v>2579</v>
+        <v>2590</v>
       </c>
       <c r="G382" t="s">
-        <v>2580</v>
+        <v>2591</v>
       </c>
       <c r="H382"/>
       <c r="I382">
         <v>1</v>
       </c>
       <c r="J382" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="383" spans="1:10">
       <c r="A383">
         <v>51395</v>
       </c>
       <c r="B383">
         <v>50098</v>
       </c>
       <c r="C383" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D383"/>
       <c r="E383"/>
       <c r="F383" t="s">
-        <v>2581</v>
+        <v>2592</v>
       </c>
       <c r="G383" t="s">
-        <v>2582</v>
+        <v>2593</v>
       </c>
       <c r="H383"/>
       <c r="I383">
         <v>0</v>
       </c>
       <c r="J383" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="384" spans="1:10">
       <c r="A384">
         <v>50970</v>
       </c>
       <c r="B384">
         <v>50135</v>
       </c>
       <c r="C384" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D384" t="s">
-        <v>2583</v>
+        <v>2594</v>
       </c>
       <c r="E384"/>
       <c r="F384" t="s">
-        <v>2584</v>
+        <v>2595</v>
       </c>
       <c r="G384" t="s">
-        <v>2585</v>
+        <v>2596</v>
       </c>
       <c r="H384"/>
       <c r="I384">
         <v>0</v>
       </c>
       <c r="J384" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="385" spans="1:10">
       <c r="A385">
         <v>50883</v>
       </c>
       <c r="B385">
         <v>50135</v>
       </c>
       <c r="C385" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D385" t="s">
-        <v>2586</v>
+        <v>2597</v>
       </c>
       <c r="E385" t="s">
-        <v>2587</v>
+        <v>2598</v>
       </c>
       <c r="F385" t="s">
-        <v>2588</v>
+        <v>2599</v>
       </c>
       <c r="G385" t="s">
-        <v>2589</v>
+        <v>2600</v>
       </c>
       <c r="H385"/>
       <c r="I385">
         <v>530</v>
       </c>
       <c r="J385" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="386" spans="1:10">
       <c r="A386">
         <v>50884</v>
       </c>
       <c r="B386">
         <v>50111</v>
       </c>
       <c r="C386" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D386" t="s">
-        <v>2586</v>
+        <v>2597</v>
       </c>
       <c r="E386" t="s">
-        <v>2590</v>
+        <v>2601</v>
       </c>
       <c r="F386" t="s">
-        <v>2588</v>
+        <v>2599</v>
       </c>
       <c r="G386" t="s">
-        <v>2589</v>
+        <v>2600</v>
       </c>
       <c r="H386"/>
       <c r="I386">
         <v>138</v>
       </c>
       <c r="J386" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="387" spans="1:10">
       <c r="A387">
         <v>50969</v>
       </c>
       <c r="B387">
         <v>50135</v>
       </c>
       <c r="C387" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D387" t="s">
-        <v>2591</v>
+        <v>2602</v>
       </c>
       <c r="E387"/>
       <c r="F387" t="s">
-        <v>2592</v>
+        <v>2603</v>
       </c>
       <c r="G387" t="s">
-        <v>2593</v>
+        <v>2604</v>
       </c>
       <c r="H387"/>
       <c r="I387">
         <v>0</v>
       </c>
       <c r="J387" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="388" spans="1:10">
       <c r="A388">
         <v>51502</v>
       </c>
       <c r="B388">
         <v>50111</v>
       </c>
       <c r="C388" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D388" t="s">
-        <v>2594</v>
+        <v>2605</v>
       </c>
       <c r="E388" t="s">
-        <v>2595</v>
+        <v>2606</v>
       </c>
       <c r="F388" t="s">
-        <v>2596</v>
+        <v>2607</v>
       </c>
       <c r="G388" t="s">
-        <v>2597</v>
+        <v>2608</v>
       </c>
       <c r="H388"/>
       <c r="I388">
         <v>161</v>
       </c>
       <c r="J388" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="389" spans="1:10">
       <c r="A389">
         <v>50900</v>
       </c>
       <c r="B389">
         <v>50144</v>
       </c>
       <c r="C389" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D389" t="s">
-        <v>2598</v>
+        <v>2609</v>
       </c>
       <c r="E389"/>
       <c r="F389" t="s">
-        <v>2599</v>
+        <v>2610</v>
       </c>
       <c r="G389" t="s">
-        <v>2600</v>
+        <v>2611</v>
       </c>
       <c r="H389"/>
       <c r="I389">
         <v>0</v>
       </c>
       <c r="J389" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="390" spans="1:10">
       <c r="A390">
         <v>50967</v>
       </c>
       <c r="B390">
         <v>50135</v>
       </c>
       <c r="C390" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D390" t="s">
-        <v>2601</v>
+        <v>2612</v>
       </c>
       <c r="E390"/>
       <c r="F390" t="s">
-        <v>2602</v>
+        <v>2613</v>
       </c>
       <c r="G390" t="s">
-        <v>2603</v>
+        <v>2614</v>
       </c>
       <c r="H390"/>
       <c r="I390">
         <v>0</v>
       </c>
       <c r="J390" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="391" spans="1:10">
       <c r="A391">
         <v>50968</v>
       </c>
       <c r="B391">
         <v>50126</v>
       </c>
       <c r="C391" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D391" t="s">
-        <v>2601</v>
+        <v>2612</v>
       </c>
       <c r="E391"/>
       <c r="F391" t="s">
-        <v>2602</v>
+        <v>2613</v>
       </c>
       <c r="G391" t="s">
-        <v>2603</v>
+        <v>2614</v>
       </c>
       <c r="H391"/>
       <c r="I391">
         <v>1</v>
       </c>
       <c r="J391" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="392" spans="1:10">
       <c r="A392">
         <v>51428</v>
       </c>
       <c r="B392">
         <v>50111</v>
       </c>
       <c r="C392" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D392" t="s">
-        <v>2604</v>
+        <v>2615</v>
       </c>
       <c r="E392" t="s">
-        <v>2605</v>
+        <v>2616</v>
       </c>
       <c r="F392" t="s">
-        <v>2606</v>
+        <v>2617</v>
       </c>
       <c r="G392" t="s">
-        <v>2607</v>
+        <v>2618</v>
       </c>
       <c r="H392"/>
       <c r="I392">
         <v>161</v>
       </c>
       <c r="J392" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="393" spans="1:10">
       <c r="A393">
         <v>50886</v>
       </c>
       <c r="B393">
         <v>50136</v>
       </c>
       <c r="C393" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D393" t="s">
-        <v>2608</v>
+        <v>2619</v>
       </c>
       <c r="E393"/>
       <c r="F393" t="s">
-        <v>2609</v>
+        <v>2620</v>
       </c>
       <c r="G393" t="s">
-        <v>2610</v>
+        <v>2621</v>
       </c>
       <c r="H393"/>
       <c r="I393">
         <v>5</v>
       </c>
       <c r="J393" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="394" spans="1:10">
       <c r="A394">
         <v>51501</v>
       </c>
       <c r="B394">
         <v>50133</v>
       </c>
       <c r="C394" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D394" t="s">
-        <v>2611</v>
+        <v>2622</v>
       </c>
       <c r="E394"/>
       <c r="F394" t="s">
-        <v>2612</v>
+        <v>2623</v>
       </c>
       <c r="G394" t="s">
-        <v>2613</v>
+        <v>2624</v>
       </c>
       <c r="H394"/>
       <c r="I394">
         <v>5</v>
       </c>
       <c r="J394" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="395" spans="1:10">
       <c r="A395">
         <v>51489</v>
       </c>
       <c r="B395">
         <v>50126</v>
       </c>
       <c r="C395" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D395" t="s">
-        <v>2614</v>
+        <v>2625</v>
       </c>
       <c r="E395" t="s">
-        <v>2615</v>
+        <v>2626</v>
       </c>
       <c r="F395" t="s">
-        <v>2616</v>
+        <v>2627</v>
       </c>
       <c r="G395" t="s">
-        <v>2617</v>
+        <v>2628</v>
       </c>
       <c r="H395"/>
       <c r="I395">
         <v>10</v>
       </c>
       <c r="J395" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="396" spans="1:10">
       <c r="A396">
         <v>51259</v>
       </c>
       <c r="B396">
         <v>50081</v>
       </c>
       <c r="C396" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D396" t="s">
-        <v>2618</v>
+        <v>2629</v>
       </c>
       <c r="E396"/>
       <c r="F396" t="s">
-        <v>2619</v>
+        <v>2630</v>
       </c>
       <c r="G396" t="s">
-        <v>2620</v>
+        <v>2631</v>
       </c>
       <c r="H396"/>
       <c r="I396">
         <v>0</v>
       </c>
       <c r="J396" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="397" spans="1:10">
       <c r="A397">
         <v>51496</v>
       </c>
       <c r="B397">
         <v>50192</v>
       </c>
       <c r="C397" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D397" t="s">
-        <v>2621</v>
+        <v>2632</v>
       </c>
       <c r="E397" t="s">
-        <v>2622</v>
+        <v>2633</v>
       </c>
       <c r="F397" t="s">
-        <v>2623</v>
+        <v>2634</v>
       </c>
       <c r="G397" t="s">
-        <v>2624</v>
+        <v>2635</v>
       </c>
       <c r="H397"/>
       <c r="I397">
-        <v>2624</v>
+        <v>2629</v>
       </c>
       <c r="J397" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="398" spans="1:10">
       <c r="A398">
         <v>51076</v>
       </c>
       <c r="B398">
         <v>49923</v>
       </c>
       <c r="C398" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D398" t="s">
-        <v>2625</v>
+        <v>2636</v>
       </c>
       <c r="E398"/>
       <c r="F398" t="s">
-        <v>2626</v>
+        <v>2637</v>
       </c>
       <c r="G398" t="s">
-        <v>2627</v>
+        <v>2638</v>
       </c>
       <c r="H398"/>
       <c r="I398">
         <v>2</v>
       </c>
       <c r="J398" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="399" spans="1:10">
       <c r="A399">
         <v>51078</v>
       </c>
       <c r="B399">
         <v>49923</v>
       </c>
       <c r="C399" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D399" t="s">
-        <v>2628</v>
+        <v>2639</v>
       </c>
       <c r="E399"/>
       <c r="F399" t="s">
-        <v>2629</v>
+        <v>2640</v>
       </c>
       <c r="G399" t="s">
-        <v>2630</v>
+        <v>2641</v>
       </c>
       <c r="H399"/>
       <c r="I399">
         <v>4</v>
       </c>
       <c r="J399" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="400" spans="1:10">
       <c r="A400">
         <v>51077</v>
       </c>
       <c r="B400">
         <v>49923</v>
       </c>
       <c r="C400" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D400" t="s">
-        <v>2631</v>
+        <v>2642</v>
       </c>
       <c r="E400"/>
       <c r="F400" t="s">
-        <v>2632</v>
+        <v>2643</v>
       </c>
       <c r="G400" t="s">
-        <v>2633</v>
+        <v>2644</v>
       </c>
       <c r="H400"/>
       <c r="I400">
         <v>1</v>
       </c>
       <c r="J400" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="401" spans="1:10">
       <c r="A401">
         <v>51414</v>
       </c>
       <c r="B401">
         <v>50102</v>
       </c>
       <c r="C401" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D401" t="s">
-        <v>2634</v>
+        <v>2645</v>
       </c>
       <c r="E401"/>
       <c r="F401" t="s">
-        <v>2635</v>
+        <v>2646</v>
       </c>
       <c r="G401" t="s">
-        <v>2636</v>
+        <v>2647</v>
       </c>
       <c r="H401"/>
       <c r="I401">
         <v>4</v>
       </c>
       <c r="J401" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="402" spans="1:10">
       <c r="A402">
         <v>50927</v>
       </c>
       <c r="B402">
         <v>50138</v>
       </c>
       <c r="C402" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D402" t="s">
-        <v>2637</v>
+        <v>2648</v>
       </c>
       <c r="E402"/>
       <c r="F402" t="s">
-        <v>2638</v>
+        <v>2649</v>
       </c>
       <c r="G402" t="s">
-        <v>2639</v>
+        <v>2650</v>
       </c>
       <c r="H402"/>
       <c r="I402">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J402" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="403" spans="1:10">
       <c r="A403">
         <v>54656</v>
       </c>
       <c r="B403">
         <v>50138</v>
       </c>
       <c r="C403" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D403" t="s">
-        <v>2640</v>
+        <v>2651</v>
       </c>
       <c r="E403"/>
       <c r="F403" t="s">
-        <v>2641</v>
+        <v>2652</v>
       </c>
       <c r="G403" t="s">
-        <v>2163</v>
+        <v>2174</v>
       </c>
       <c r="H403"/>
       <c r="I403">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J403" t="s">
-        <v>2164</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="404" spans="1:10">
       <c r="A404">
         <v>50926</v>
       </c>
       <c r="B404">
         <v>50138</v>
       </c>
       <c r="C404" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D404" t="s">
-        <v>2642</v>
+        <v>2653</v>
       </c>
       <c r="E404"/>
       <c r="F404" t="s">
-        <v>2643</v>
+        <v>2654</v>
       </c>
       <c r="G404" t="s">
-        <v>2644</v>
+        <v>2655</v>
       </c>
       <c r="H404"/>
       <c r="I404">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J404" t="s">
-        <v>2645</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="405" spans="1:10">
       <c r="A405">
         <v>54611</v>
       </c>
       <c r="B405">
         <v>50138</v>
       </c>
       <c r="C405" t="s">
-        <v>1699</v>
+        <v>1710</v>
       </c>
       <c r="D405" t="s">
-        <v>2646</v>
+        <v>2657</v>
       </c>
       <c r="E405"/>
       <c r="F405" t="s">
-        <v>2647</v>
+        <v>2658</v>
       </c>
       <c r="G405" t="s">
-        <v>1703</v>
+        <v>1714</v>
       </c>
       <c r="H405"/>
       <c r="I405">
         <v>33</v>
       </c>
       <c r="J405" t="s">
-        <v>2164</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="406" spans="1:10">
       <c r="A406">
         <v>51087</v>
       </c>
       <c r="B406">
         <v>50138</v>
       </c>
       <c r="C406" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D406" t="s">
-        <v>2637</v>
+        <v>2648</v>
       </c>
       <c r="E406"/>
       <c r="F406" t="s">
-        <v>2648</v>
+        <v>2659</v>
       </c>
       <c r="G406" t="s">
-        <v>2649</v>
+        <v>2660</v>
       </c>
       <c r="H406"/>
       <c r="I406">
         <v>1</v>
       </c>
       <c r="J406" t="s">
-        <v>2645</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="407" spans="1:10">
       <c r="A407">
         <v>50943</v>
       </c>
       <c r="B407">
         <v>50158</v>
       </c>
       <c r="C407" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D407" t="s">
-        <v>2650</v>
+        <v>2661</v>
       </c>
       <c r="E407"/>
       <c r="F407" t="s">
-        <v>2651</v>
+        <v>2662</v>
       </c>
       <c r="G407" t="s">
-        <v>2652</v>
+        <v>2663</v>
       </c>
       <c r="H407"/>
       <c r="I407">
         <v>12</v>
       </c>
       <c r="J407" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="408" spans="1:10">
       <c r="A408">
         <v>51470</v>
       </c>
       <c r="B408">
         <v>50121</v>
       </c>
       <c r="C408" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D408" t="s">
-        <v>2653</v>
+        <v>2664</v>
       </c>
       <c r="E408"/>
       <c r="F408" t="s">
-        <v>2654</v>
+        <v>2665</v>
       </c>
       <c r="G408" t="s">
-        <v>2655</v>
+        <v>2666</v>
       </c>
       <c r="H408"/>
       <c r="I408">
         <v>3</v>
       </c>
       <c r="J408" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="409" spans="1:10">
       <c r="A409">
         <v>51412</v>
       </c>
       <c r="B409">
         <v>50144</v>
       </c>
       <c r="C409" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D409" t="s">
-        <v>2656</v>
+        <v>2667</v>
       </c>
       <c r="E409"/>
       <c r="F409" t="s">
-        <v>2657</v>
+        <v>2668</v>
       </c>
       <c r="G409" t="s">
-        <v>2658</v>
+        <v>2669</v>
       </c>
       <c r="H409"/>
       <c r="I409">
         <v>0</v>
       </c>
       <c r="J409" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="410" spans="1:10">
       <c r="A410">
         <v>54164</v>
       </c>
       <c r="B410">
         <v>53106</v>
       </c>
       <c r="C410" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D410" t="s">
-        <v>2659</v>
+        <v>2670</v>
       </c>
       <c r="E410"/>
       <c r="F410" t="s">
-        <v>2660</v>
+        <v>2671</v>
       </c>
       <c r="G410" t="s">
-        <v>2661</v>
+        <v>2672</v>
       </c>
       <c r="H410"/>
       <c r="I410">
         <v>138</v>
       </c>
       <c r="J410" t="s">
-        <v>2662</v>
+        <v>2673</v>
       </c>
     </row>
     <row r="411" spans="1:10">
       <c r="A411">
         <v>51279</v>
       </c>
       <c r="B411">
         <v>50083</v>
       </c>
       <c r="C411" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D411" t="s">
-        <v>2663</v>
+        <v>2674</v>
       </c>
       <c r="E411"/>
       <c r="F411" t="s">
-        <v>2664</v>
+        <v>2675</v>
       </c>
       <c r="G411" t="s">
-        <v>2665</v>
+        <v>2676</v>
       </c>
       <c r="H411"/>
       <c r="I411">
         <v>2</v>
       </c>
       <c r="J411" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="412" spans="1:10">
       <c r="A412">
         <v>51277</v>
       </c>
       <c r="B412">
         <v>50083</v>
       </c>
       <c r="C412" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D412" t="s">
-        <v>2666</v>
+        <v>2677</v>
       </c>
       <c r="E412"/>
       <c r="F412" t="s">
-        <v>2667</v>
+        <v>2678</v>
       </c>
       <c r="G412" t="s">
-        <v>2668</v>
+        <v>2679</v>
       </c>
       <c r="H412"/>
       <c r="I412">
         <v>8</v>
       </c>
       <c r="J412" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="413" spans="1:10">
       <c r="A413">
         <v>51429</v>
       </c>
       <c r="B413">
         <v>50108</v>
       </c>
       <c r="C413" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D413" t="s">
-        <v>2576</v>
+        <v>2587</v>
       </c>
       <c r="E413"/>
       <c r="F413" t="s">
-        <v>2669</v>
+        <v>2680</v>
       </c>
       <c r="G413" t="s">
-        <v>2670</v>
+        <v>2681</v>
       </c>
       <c r="H413"/>
       <c r="I413">
         <v>1</v>
       </c>
       <c r="J413" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="414" spans="1:10">
       <c r="A414">
         <v>51033</v>
       </c>
       <c r="B414">
         <v>50195</v>
       </c>
       <c r="C414" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D414" t="s">
-        <v>2671</v>
+        <v>2682</v>
       </c>
       <c r="E414"/>
       <c r="F414" t="s">
-        <v>2672</v>
+        <v>2683</v>
       </c>
       <c r="G414" t="s">
-        <v>2673</v>
+        <v>2684</v>
       </c>
       <c r="H414"/>
       <c r="I414">
         <v>1</v>
       </c>
       <c r="J414" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="415" spans="1:10">
       <c r="A415">
         <v>51032</v>
       </c>
       <c r="B415">
         <v>50195</v>
       </c>
       <c r="C415" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D415" t="s">
-        <v>2674</v>
+        <v>2685</v>
       </c>
       <c r="E415"/>
       <c r="F415" t="s">
-        <v>2675</v>
+        <v>2686</v>
       </c>
       <c r="G415" t="s">
-        <v>2676</v>
+        <v>2687</v>
       </c>
       <c r="H415"/>
       <c r="I415">
         <v>0</v>
       </c>
       <c r="J415" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="416" spans="1:10">
       <c r="A416">
         <v>51499</v>
       </c>
       <c r="B416">
         <v>50132</v>
       </c>
       <c r="C416" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D416" t="s">
-        <v>2677</v>
+        <v>2688</v>
       </c>
       <c r="E416"/>
       <c r="F416" t="s">
-        <v>2678</v>
+        <v>2689</v>
       </c>
       <c r="G416" t="s">
-        <v>2679</v>
+        <v>2690</v>
       </c>
       <c r="H416"/>
       <c r="I416">
         <v>2</v>
       </c>
       <c r="J416" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="417" spans="1:10">
       <c r="A417">
         <v>52271</v>
       </c>
       <c r="B417">
         <v>50193</v>
       </c>
       <c r="C417" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D417"/>
       <c r="E417"/>
       <c r="F417" t="s">
-        <v>2680</v>
+        <v>2691</v>
       </c>
       <c r="G417" t="s">
-        <v>2681</v>
+        <v>2692</v>
       </c>
       <c r="H417"/>
       <c r="I417">
         <v>0</v>
       </c>
       <c r="J417" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
     </row>
     <row r="418" spans="1:10">
       <c r="A418">
         <v>50913</v>
       </c>
       <c r="B418">
         <v>50147</v>
       </c>
       <c r="C418" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D418"/>
       <c r="E418"/>
       <c r="F418" t="s">
-        <v>2682</v>
+        <v>2693</v>
       </c>
       <c r="G418" t="s">
-        <v>2683</v>
+        <v>2694</v>
       </c>
       <c r="H418"/>
       <c r="I418">
         <v>0</v>
       </c>
       <c r="J418" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="419" spans="1:10">
       <c r="A419">
         <v>50914</v>
       </c>
       <c r="B419">
         <v>50147</v>
       </c>
       <c r="C419" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D419" t="s">
-        <v>2684</v>
+        <v>2695</v>
       </c>
       <c r="E419"/>
       <c r="F419" t="s">
-        <v>2685</v>
+        <v>2696</v>
       </c>
       <c r="G419" t="s">
-        <v>2686</v>
+        <v>2697</v>
       </c>
       <c r="H419"/>
       <c r="I419">
         <v>4</v>
       </c>
       <c r="J419" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="420" spans="1:10">
       <c r="A420">
         <v>54668</v>
       </c>
       <c r="B420">
         <v>50147</v>
       </c>
       <c r="C420" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D420" t="s">
-        <v>2687</v>
+        <v>2698</v>
       </c>
       <c r="E420"/>
       <c r="F420" t="s">
-        <v>2688</v>
+        <v>2699</v>
       </c>
       <c r="G420" t="s">
-        <v>2163</v>
+        <v>2174</v>
       </c>
       <c r="H420"/>
       <c r="I420">
         <v>1</v>
       </c>
       <c r="J420" t="s">
-        <v>2164</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="421" spans="1:10">
       <c r="A421">
         <v>54676</v>
       </c>
       <c r="B421">
         <v>50147</v>
       </c>
       <c r="C421" t="s">
-        <v>1699</v>
+        <v>1710</v>
       </c>
       <c r="D421" t="s">
-        <v>2689</v>
+        <v>2700</v>
       </c>
       <c r="E421"/>
       <c r="F421" t="s">
-        <v>2690</v>
+        <v>2701</v>
       </c>
       <c r="G421" t="s">
-        <v>1703</v>
+        <v>1714</v>
       </c>
       <c r="H421"/>
       <c r="I421">
         <v>0</v>
       </c>
       <c r="J421" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
     </row>
     <row r="422" spans="1:10">
       <c r="A422">
         <v>51055</v>
       </c>
       <c r="B422">
         <v>50204</v>
       </c>
       <c r="C422" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D422" t="s">
-        <v>1878</v>
+        <v>1889</v>
       </c>
       <c r="E422"/>
       <c r="F422" t="s">
-        <v>2691</v>
+        <v>2702</v>
       </c>
       <c r="G422" t="s">
-        <v>2692</v>
+        <v>2703</v>
       </c>
       <c r="H422"/>
       <c r="I422">
         <v>0</v>
       </c>
       <c r="J422" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="423" spans="1:10">
       <c r="A423">
         <v>51306</v>
       </c>
       <c r="B423">
         <v>50182</v>
       </c>
       <c r="C423" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D423" t="s">
-        <v>2693</v>
+        <v>2704</v>
       </c>
       <c r="E423"/>
       <c r="F423" t="s">
-        <v>2694</v>
+        <v>2705</v>
       </c>
       <c r="G423" t="s">
-        <v>2695</v>
+        <v>2706</v>
       </c>
       <c r="H423"/>
       <c r="I423">
         <v>0</v>
       </c>
       <c r="J423" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="424" spans="1:10">
       <c r="A424">
         <v>51291</v>
       </c>
       <c r="B424">
         <v>50139</v>
       </c>
       <c r="C424" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D424" t="s">
-        <v>2696</v>
+        <v>2707</v>
       </c>
       <c r="E424" t="s">
-        <v>2697</v>
+        <v>2708</v>
       </c>
       <c r="F424" t="s">
-        <v>2698</v>
+        <v>2709</v>
       </c>
       <c r="G424" t="s">
-        <v>2699</v>
+        <v>2710</v>
       </c>
       <c r="H424"/>
       <c r="I424">
         <v>266</v>
       </c>
       <c r="J424" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="425" spans="1:10">
       <c r="A425">
         <v>51289</v>
       </c>
       <c r="B425">
         <v>50139</v>
       </c>
       <c r="C425" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D425"/>
       <c r="E425"/>
       <c r="F425" t="s">
-        <v>2700</v>
+        <v>2711</v>
       </c>
       <c r="G425" t="s">
-        <v>2701</v>
+        <v>2712</v>
       </c>
       <c r="H425"/>
       <c r="I425">
         <v>0</v>
       </c>
       <c r="J425" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="426" spans="1:10">
       <c r="A426">
         <v>51290</v>
       </c>
       <c r="B426">
         <v>50139</v>
       </c>
       <c r="C426" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D426"/>
       <c r="E426"/>
       <c r="F426" t="s">
-        <v>2702</v>
+        <v>2713</v>
       </c>
       <c r="G426" t="s">
-        <v>2703</v>
+        <v>2714</v>
       </c>
       <c r="H426"/>
       <c r="I426">
         <v>0</v>
       </c>
       <c r="J426" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="427" spans="1:10">
       <c r="A427">
         <v>51288</v>
       </c>
       <c r="B427">
         <v>50139</v>
       </c>
       <c r="C427" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D427" t="s">
-        <v>2704</v>
+        <v>2715</v>
       </c>
       <c r="E427"/>
       <c r="F427" t="s">
-        <v>2705</v>
+        <v>2716</v>
       </c>
       <c r="G427" t="s">
-        <v>2706</v>
+        <v>2717</v>
       </c>
       <c r="H427"/>
       <c r="I427">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="J427" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="428" spans="1:10">
       <c r="A428">
         <v>50917</v>
       </c>
       <c r="B428">
         <v>50148</v>
       </c>
       <c r="C428" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D428"/>
       <c r="E428"/>
       <c r="F428" t="s">
-        <v>2707</v>
+        <v>2718</v>
       </c>
       <c r="G428" t="s">
-        <v>2708</v>
+        <v>2719</v>
       </c>
       <c r="H428"/>
       <c r="I428">
         <v>0</v>
       </c>
       <c r="J428" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="429" spans="1:10">
       <c r="A429">
         <v>50918</v>
       </c>
       <c r="B429">
         <v>50148</v>
       </c>
       <c r="C429" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D429" t="s">
-        <v>2709</v>
+        <v>2720</v>
       </c>
       <c r="E429"/>
       <c r="F429" t="s">
-        <v>2710</v>
+        <v>2721</v>
       </c>
       <c r="G429" t="s">
-        <v>2711</v>
+        <v>2722</v>
       </c>
       <c r="H429"/>
       <c r="I429">
         <v>0</v>
       </c>
       <c r="J429" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="430" spans="1:10">
       <c r="A430">
         <v>50977</v>
       </c>
       <c r="B430">
         <v>50135</v>
       </c>
       <c r="C430" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D430"/>
       <c r="E430"/>
       <c r="F430" t="s">
-        <v>2712</v>
+        <v>2723</v>
       </c>
       <c r="G430" t="s">
-        <v>2713</v>
+        <v>2724</v>
       </c>
       <c r="H430"/>
       <c r="I430">
         <v>0</v>
       </c>
       <c r="J430" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="431" spans="1:10">
       <c r="A431">
         <v>50901</v>
       </c>
       <c r="B431">
         <v>50144</v>
       </c>
       <c r="C431" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D431" t="s">
-        <v>2714</v>
+        <v>2725</v>
       </c>
       <c r="E431"/>
       <c r="F431" t="s">
-        <v>2715</v>
+        <v>2726</v>
       </c>
       <c r="G431" t="s">
-        <v>2716</v>
+        <v>2727</v>
       </c>
       <c r="H431"/>
       <c r="I431">
         <v>0</v>
       </c>
       <c r="J431" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="432" spans="1:10">
       <c r="A432">
         <v>51449</v>
       </c>
       <c r="B432">
         <v>50111</v>
       </c>
       <c r="C432" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D432"/>
       <c r="E432"/>
       <c r="F432" t="s">
-        <v>2717</v>
+        <v>2728</v>
       </c>
       <c r="G432" t="s">
-        <v>2718</v>
+        <v>2729</v>
       </c>
       <c r="H432"/>
       <c r="I432">
         <v>0</v>
       </c>
       <c r="J432" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="433" spans="1:10">
       <c r="A433">
         <v>51316</v>
       </c>
       <c r="B433">
         <v>50163</v>
       </c>
       <c r="C433" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D433" t="s">
-        <v>1893</v>
+        <v>1904</v>
       </c>
       <c r="E433"/>
       <c r="F433" t="s">
-        <v>2719</v>
+        <v>2730</v>
       </c>
       <c r="G433" t="s">
-        <v>2720</v>
+        <v>2731</v>
       </c>
       <c r="H433"/>
       <c r="I433">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J433" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="434" spans="1:10">
       <c r="A434">
         <v>51208</v>
       </c>
       <c r="B434">
         <v>50080</v>
       </c>
       <c r="C434" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D434" t="s">
-        <v>2721</v>
+        <v>2732</v>
       </c>
       <c r="E434"/>
       <c r="F434" t="s">
-        <v>2722</v>
+        <v>2733</v>
       </c>
       <c r="G434" t="s">
-        <v>2723</v>
+        <v>2734</v>
       </c>
       <c r="H434"/>
       <c r="I434">
         <v>0</v>
       </c>
       <c r="J434" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="435" spans="1:10">
       <c r="A435">
         <v>51300</v>
       </c>
       <c r="B435">
         <v>50080</v>
       </c>
       <c r="C435" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D435" t="s">
-        <v>2724</v>
+        <v>2735</v>
       </c>
       <c r="E435"/>
       <c r="F435" t="s">
-        <v>2725</v>
+        <v>2736</v>
       </c>
       <c r="G435" t="s">
-        <v>2726</v>
+        <v>2737</v>
       </c>
       <c r="H435"/>
       <c r="I435">
         <v>2</v>
       </c>
       <c r="J435" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="436" spans="1:10">
       <c r="A436">
         <v>51057</v>
       </c>
       <c r="B436">
         <v>50205</v>
       </c>
       <c r="C436" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D436" t="s">
-        <v>2727</v>
+        <v>2738</v>
       </c>
       <c r="E436"/>
       <c r="F436" t="s">
-        <v>2728</v>
+        <v>2739</v>
       </c>
       <c r="G436" t="s">
-        <v>2729</v>
+        <v>2740</v>
       </c>
       <c r="H436"/>
       <c r="I436">
         <v>1</v>
       </c>
       <c r="J436" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="437" spans="1:10">
       <c r="A437">
         <v>51405</v>
       </c>
       <c r="B437">
         <v>50100</v>
       </c>
       <c r="C437" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D437" t="s">
-        <v>2730</v>
+        <v>2741</v>
       </c>
       <c r="E437"/>
       <c r="F437" t="s">
-        <v>2731</v>
+        <v>2742</v>
       </c>
       <c r="G437" t="s">
-        <v>2732</v>
+        <v>2743</v>
       </c>
       <c r="H437"/>
       <c r="I437">
         <v>0</v>
       </c>
       <c r="J437" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="438" spans="1:10">
       <c r="A438">
         <v>51014</v>
       </c>
       <c r="B438">
         <v>50189</v>
       </c>
       <c r="C438" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D438" t="s">
-        <v>2733</v>
+        <v>2744</v>
       </c>
       <c r="E438"/>
       <c r="F438" t="s">
-        <v>2734</v>
+        <v>2745</v>
       </c>
       <c r="G438" t="s">
-        <v>2735</v>
+        <v>2746</v>
       </c>
       <c r="H438"/>
       <c r="I438">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J438" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="439" spans="1:10">
       <c r="A439">
         <v>51425</v>
       </c>
       <c r="B439">
         <v>50189</v>
       </c>
       <c r="C439" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D439" t="s">
-        <v>2736</v>
+        <v>2747</v>
       </c>
       <c r="E439"/>
       <c r="F439" t="s">
-        <v>2737</v>
+        <v>2748</v>
       </c>
       <c r="G439" t="s">
-        <v>2738</v>
+        <v>2749</v>
       </c>
       <c r="H439"/>
       <c r="I439">
         <v>3</v>
       </c>
       <c r="J439" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="440" spans="1:10">
       <c r="A440">
         <v>50905</v>
       </c>
       <c r="B440">
         <v>50145</v>
       </c>
       <c r="C440" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D440" t="s">
-        <v>2739</v>
+        <v>2750</v>
       </c>
       <c r="E440"/>
       <c r="F440" t="s">
-        <v>2740</v>
+        <v>2751</v>
       </c>
       <c r="G440" t="s">
-        <v>2741</v>
+        <v>2752</v>
       </c>
       <c r="H440"/>
       <c r="I440">
         <v>0</v>
       </c>
       <c r="J440" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="441" spans="1:10">
       <c r="A441">
         <v>50904</v>
       </c>
       <c r="B441">
         <v>50145</v>
       </c>
       <c r="C441" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D441" t="s">
-        <v>2739</v>
+        <v>2750</v>
       </c>
       <c r="E441"/>
       <c r="F441" t="s">
-        <v>2742</v>
+        <v>2753</v>
       </c>
       <c r="G441" t="s">
-        <v>2743</v>
+        <v>2754</v>
       </c>
       <c r="H441"/>
       <c r="I441">
         <v>0</v>
       </c>
       <c r="J441" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="442" spans="1:10">
       <c r="A442">
         <v>50965</v>
       </c>
       <c r="B442">
         <v>50149</v>
       </c>
       <c r="C442" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D442"/>
       <c r="E442"/>
       <c r="F442" t="s">
-        <v>2744</v>
+        <v>2755</v>
       </c>
       <c r="G442" t="s">
-        <v>2745</v>
+        <v>2756</v>
       </c>
       <c r="H442"/>
       <c r="I442">
         <v>0</v>
       </c>
       <c r="J442" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="443" spans="1:10">
       <c r="A443">
         <v>50966</v>
       </c>
       <c r="B443">
         <v>50149</v>
       </c>
       <c r="C443" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D443"/>
       <c r="E443"/>
       <c r="F443" t="s">
-        <v>2746</v>
+        <v>2757</v>
       </c>
       <c r="G443" t="s">
-        <v>2747</v>
+        <v>2758</v>
       </c>
       <c r="H443"/>
       <c r="I443">
         <v>0</v>
       </c>
       <c r="J443" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="444" spans="1:10">
       <c r="A444">
         <v>51451</v>
       </c>
       <c r="B444">
         <v>50074</v>
       </c>
       <c r="C444" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D444" t="s">
-        <v>2748</v>
+        <v>2759</v>
       </c>
       <c r="E444" t="s">
-        <v>2749</v>
+        <v>2760</v>
       </c>
       <c r="F444" t="s">
-        <v>2750</v>
+        <v>2761</v>
       </c>
       <c r="G444" t="s">
-        <v>2751</v>
+        <v>2762</v>
       </c>
       <c r="H444"/>
       <c r="I444">
         <v>153</v>
       </c>
       <c r="J444" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="445" spans="1:10">
       <c r="A445">
         <v>51180</v>
       </c>
       <c r="B445">
         <v>50074</v>
       </c>
       <c r="C445" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D445" t="s">
-        <v>2748</v>
+        <v>2759</v>
       </c>
       <c r="E445" t="s">
-        <v>2752</v>
+        <v>2763</v>
       </c>
       <c r="F445" t="s">
-        <v>2753</v>
+        <v>2764</v>
       </c>
       <c r="G445" t="s">
-        <v>2754</v>
+        <v>2765</v>
       </c>
       <c r="H445"/>
       <c r="I445">
         <v>151</v>
       </c>
       <c r="J445" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="446" spans="1:10">
       <c r="A446">
         <v>51281</v>
       </c>
       <c r="B446">
         <v>50083</v>
       </c>
       <c r="C446" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D446" t="s">
-        <v>2755</v>
+        <v>2766</v>
       </c>
       <c r="E446"/>
       <c r="F446" t="s">
-        <v>2756</v>
+        <v>2767</v>
       </c>
       <c r="G446" t="s">
-        <v>2757</v>
+        <v>2768</v>
       </c>
       <c r="H446"/>
       <c r="I446">
         <v>10</v>
       </c>
       <c r="J446" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="447" spans="1:10">
       <c r="A447">
         <v>50920</v>
       </c>
       <c r="B447">
         <v>50154</v>
       </c>
       <c r="C447" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D447" t="s">
-        <v>2758</v>
+        <v>2769</v>
       </c>
       <c r="E447"/>
       <c r="F447" t="s">
-        <v>2759</v>
+        <v>2770</v>
       </c>
       <c r="G447" t="s">
-        <v>2760</v>
+        <v>2771</v>
       </c>
       <c r="H447"/>
       <c r="I447">
         <v>4</v>
       </c>
       <c r="J447" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="448" spans="1:10">
       <c r="A448">
         <v>51002</v>
       </c>
       <c r="B448">
         <v>50178</v>
       </c>
       <c r="C448" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D448" t="s">
-        <v>2761</v>
+        <v>2772</v>
       </c>
       <c r="E448"/>
       <c r="F448" t="s">
-        <v>2762</v>
+        <v>2773</v>
       </c>
       <c r="G448" t="s">
-        <v>2763</v>
+        <v>2774</v>
       </c>
       <c r="H448"/>
       <c r="I448">
         <v>4</v>
       </c>
       <c r="J448" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="449" spans="1:10">
       <c r="A449">
         <v>51119</v>
       </c>
       <c r="B449">
         <v>50178</v>
       </c>
       <c r="C449" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D449" t="s">
-        <v>2764</v>
+        <v>2775</v>
       </c>
       <c r="E449"/>
       <c r="F449" t="s">
-        <v>2765</v>
+        <v>2776</v>
       </c>
       <c r="G449" t="s">
-        <v>2766</v>
+        <v>2777</v>
       </c>
       <c r="H449"/>
       <c r="I449">
         <v>3</v>
       </c>
       <c r="J449" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="450" spans="1:10">
       <c r="A450">
         <v>51034</v>
       </c>
       <c r="B450">
         <v>50178</v>
       </c>
       <c r="C450" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D450" t="s">
-        <v>2767</v>
+        <v>2778</v>
       </c>
       <c r="E450" t="s">
-        <v>2768</v>
+        <v>2779</v>
       </c>
       <c r="F450" t="s">
-        <v>2769</v>
+        <v>2780</v>
       </c>
       <c r="G450" t="s">
-        <v>2770</v>
+        <v>2781</v>
       </c>
       <c r="H450"/>
       <c r="I450">
         <v>158</v>
       </c>
       <c r="J450" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="451" spans="1:10">
       <c r="A451">
         <v>51120</v>
       </c>
       <c r="B451">
         <v>50178</v>
       </c>
       <c r="C451" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D451" t="s">
-        <v>2771</v>
+        <v>2782</v>
       </c>
       <c r="E451"/>
       <c r="F451" t="s">
-        <v>2772</v>
+        <v>2783</v>
       </c>
       <c r="G451" t="s">
-        <v>2773</v>
+        <v>2784</v>
       </c>
       <c r="H451"/>
       <c r="I451">
         <v>5</v>
       </c>
       <c r="J451" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="452" spans="1:10">
       <c r="A452">
         <v>51165</v>
       </c>
       <c r="B452">
         <v>49953</v>
       </c>
       <c r="C452" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D452" t="s">
-        <v>2774</v>
+        <v>2785</v>
       </c>
       <c r="E452"/>
       <c r="F452" t="s">
-        <v>2775</v>
+        <v>2786</v>
       </c>
       <c r="G452" t="s">
-        <v>2776</v>
+        <v>2787</v>
       </c>
       <c r="H452"/>
       <c r="I452">
         <v>0</v>
       </c>
       <c r="J452" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="453" spans="1:10">
       <c r="A453">
         <v>51166</v>
       </c>
       <c r="B453">
         <v>50070</v>
       </c>
       <c r="C453" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D453" t="s">
-        <v>2774</v>
+        <v>2785</v>
       </c>
       <c r="E453"/>
       <c r="F453" t="s">
-        <v>2775</v>
+        <v>2786</v>
       </c>
       <c r="G453" t="s">
-        <v>2776</v>
+        <v>2787</v>
       </c>
       <c r="H453"/>
       <c r="I453">
         <v>0</v>
       </c>
       <c r="J453" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="454" spans="1:10">
       <c r="A454">
         <v>51167</v>
       </c>
       <c r="B454">
         <v>50071</v>
       </c>
       <c r="C454" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D454" t="s">
-        <v>2774</v>
+        <v>2785</v>
       </c>
       <c r="E454"/>
       <c r="F454" t="s">
-        <v>2775</v>
+        <v>2786</v>
       </c>
       <c r="G454" t="s">
-        <v>2776</v>
+        <v>2787</v>
       </c>
       <c r="H454"/>
       <c r="I454">
         <v>7</v>
       </c>
       <c r="J454" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="455" spans="1:10">
       <c r="A455">
         <v>51168</v>
       </c>
       <c r="B455">
         <v>50167</v>
       </c>
       <c r="C455" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D455" t="s">
-        <v>2774</v>
+        <v>2785</v>
       </c>
       <c r="E455"/>
       <c r="F455" t="s">
-        <v>2775</v>
+        <v>2786</v>
       </c>
       <c r="G455" t="s">
-        <v>2776</v>
+        <v>2787</v>
       </c>
       <c r="H455"/>
       <c r="I455">
         <v>8</v>
       </c>
       <c r="J455" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="456" spans="1:10">
       <c r="A456">
         <v>51169</v>
       </c>
       <c r="B456">
         <v>49950</v>
       </c>
       <c r="C456" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D456" t="s">
-        <v>2774</v>
+        <v>2785</v>
       </c>
       <c r="E456"/>
       <c r="F456" t="s">
-        <v>2775</v>
+        <v>2786</v>
       </c>
       <c r="G456" t="s">
-        <v>2776</v>
+        <v>2787</v>
       </c>
       <c r="H456"/>
       <c r="I456">
         <v>1</v>
       </c>
       <c r="J456" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="457" spans="1:10">
       <c r="A457">
         <v>51170</v>
       </c>
       <c r="B457">
         <v>50073</v>
       </c>
       <c r="C457" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D457" t="s">
-        <v>2774</v>
+        <v>2785</v>
       </c>
       <c r="E457"/>
       <c r="F457" t="s">
-        <v>2775</v>
+        <v>2786</v>
       </c>
       <c r="G457" t="s">
-        <v>2776</v>
+        <v>2787</v>
       </c>
       <c r="H457"/>
       <c r="I457">
         <v>10</v>
       </c>
       <c r="J457" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="458" spans="1:10">
       <c r="A458">
         <v>51171</v>
       </c>
       <c r="B458">
         <v>50075</v>
       </c>
       <c r="C458" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D458" t="s">
-        <v>2774</v>
+        <v>2785</v>
       </c>
       <c r="E458"/>
       <c r="F458" t="s">
-        <v>2775</v>
+        <v>2786</v>
       </c>
       <c r="G458" t="s">
-        <v>2776</v>
+        <v>2787</v>
       </c>
       <c r="H458"/>
       <c r="I458">
         <v>2</v>
       </c>
       <c r="J458" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="459" spans="1:10">
       <c r="A459">
         <v>51172</v>
       </c>
       <c r="B459">
         <v>50076</v>
       </c>
       <c r="C459" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D459" t="s">
-        <v>2774</v>
+        <v>2785</v>
       </c>
       <c r="E459"/>
       <c r="F459" t="s">
-        <v>2775</v>
+        <v>2786</v>
       </c>
       <c r="G459" t="s">
-        <v>2776</v>
+        <v>2787</v>
       </c>
       <c r="H459"/>
       <c r="I459">
         <v>4</v>
       </c>
       <c r="J459" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="460" spans="1:10">
       <c r="A460">
         <v>54655</v>
       </c>
       <c r="B460">
         <v>50151</v>
       </c>
       <c r="C460" t="s">
-        <v>1699</v>
+        <v>1710</v>
       </c>
       <c r="D460" t="s">
-        <v>2777</v>
+        <v>2788</v>
       </c>
       <c r="E460"/>
       <c r="F460" t="s">
-        <v>2778</v>
+        <v>2789</v>
       </c>
       <c r="G460" t="s">
-        <v>1703</v>
+        <v>1714</v>
       </c>
       <c r="H460"/>
       <c r="I460">
         <v>1</v>
       </c>
       <c r="J460" t="s">
-        <v>2164</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="461" spans="1:10">
       <c r="A461">
         <v>50936</v>
       </c>
       <c r="B461">
         <v>50151</v>
       </c>
       <c r="C461" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D461" t="s">
-        <v>2779</v>
+        <v>2790</v>
       </c>
       <c r="E461"/>
       <c r="F461" t="s">
-        <v>2780</v>
+        <v>2791</v>
       </c>
       <c r="G461" t="s">
-        <v>2781</v>
+        <v>2792</v>
       </c>
       <c r="H461"/>
       <c r="I461">
         <v>2</v>
       </c>
       <c r="J461" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="462" spans="1:10">
       <c r="A462">
         <v>51374</v>
       </c>
       <c r="B462">
         <v>50151</v>
       </c>
       <c r="C462" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D462" t="s">
-        <v>2782</v>
+        <v>2793</v>
       </c>
       <c r="E462"/>
       <c r="F462" t="s">
-        <v>2783</v>
+        <v>2794</v>
       </c>
       <c r="G462" t="s">
-        <v>2163</v>
+        <v>2174</v>
       </c>
       <c r="H462"/>
       <c r="I462">
         <v>0</v>
       </c>
       <c r="J462" t="s">
-        <v>2164</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="463" spans="1:10">
       <c r="A463">
         <v>50912</v>
       </c>
       <c r="B463">
         <v>50151</v>
       </c>
       <c r="C463" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D463" t="s">
-        <v>2784</v>
+        <v>2795</v>
       </c>
       <c r="E463"/>
       <c r="F463" t="s">
-        <v>2785</v>
+        <v>2796</v>
       </c>
       <c r="G463" t="s">
-        <v>2786</v>
+        <v>2797</v>
       </c>
       <c r="H463"/>
       <c r="I463">
         <v>2</v>
       </c>
       <c r="J463" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="464" spans="1:10">
       <c r="A464">
         <v>50971</v>
       </c>
       <c r="B464">
         <v>50135</v>
       </c>
       <c r="C464" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D464"/>
       <c r="E464"/>
       <c r="F464" t="s">
-        <v>2787</v>
+        <v>2798</v>
       </c>
       <c r="G464" t="s">
-        <v>2788</v>
+        <v>2799</v>
       </c>
       <c r="H464"/>
       <c r="I464">
         <v>0</v>
       </c>
       <c r="J464" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="465" spans="1:10">
       <c r="A465">
         <v>50857</v>
       </c>
       <c r="B465">
         <v>50144</v>
       </c>
       <c r="C465" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D465" t="s">
-        <v>2789</v>
+        <v>2800</v>
       </c>
       <c r="E465" t="s">
-        <v>2790</v>
+        <v>2801</v>
       </c>
       <c r="F465" t="s">
-        <v>2791</v>
+        <v>2802</v>
       </c>
       <c r="G465" t="s">
-        <v>2792</v>
+        <v>2803</v>
       </c>
       <c r="H465"/>
       <c r="I465">
         <v>137</v>
       </c>
       <c r="J465" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="466" spans="1:10">
       <c r="A466">
         <v>50858</v>
       </c>
       <c r="B466">
         <v>50117</v>
       </c>
       <c r="C466" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D466" t="s">
-        <v>2789</v>
+        <v>2800</v>
       </c>
       <c r="E466" t="s">
-        <v>2793</v>
+        <v>2804</v>
       </c>
       <c r="F466" t="s">
-        <v>2791</v>
+        <v>2802</v>
       </c>
       <c r="G466" t="s">
-        <v>2792</v>
+        <v>2803</v>
       </c>
       <c r="H466"/>
       <c r="I466">
         <v>140</v>
       </c>
       <c r="J466" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="467" spans="1:10">
       <c r="A467">
         <v>50999</v>
       </c>
       <c r="B467">
         <v>50180</v>
       </c>
       <c r="C467" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D467"/>
       <c r="E467"/>
       <c r="F467" t="s">
-        <v>2794</v>
+        <v>2805</v>
       </c>
       <c r="G467" t="s">
-        <v>2795</v>
+        <v>2806</v>
       </c>
       <c r="H467"/>
       <c r="I467">
         <v>0</v>
       </c>
       <c r="J467" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="468" spans="1:10">
       <c r="A468">
         <v>51011</v>
       </c>
       <c r="B468">
         <v>50180</v>
       </c>
       <c r="C468" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D468" t="s">
-        <v>2796</v>
+        <v>2807</v>
       </c>
       <c r="E468"/>
       <c r="F468" t="s">
-        <v>2797</v>
+        <v>2808</v>
       </c>
       <c r="G468" t="s">
-        <v>2798</v>
+        <v>2809</v>
       </c>
       <c r="H468"/>
       <c r="I468">
         <v>0</v>
       </c>
       <c r="J468" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="469" spans="1:10">
       <c r="A469">
         <v>51009</v>
       </c>
       <c r="B469">
         <v>50180</v>
       </c>
       <c r="C469" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D469" t="s">
-        <v>2799</v>
+        <v>2810</v>
       </c>
       <c r="E469"/>
       <c r="F469" t="s">
-        <v>2800</v>
+        <v>2811</v>
       </c>
       <c r="G469" t="s">
-        <v>2801</v>
+        <v>2812</v>
       </c>
       <c r="H469"/>
       <c r="I469">
         <v>0</v>
       </c>
       <c r="J469" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="470" spans="1:10">
       <c r="A470">
         <v>51010</v>
       </c>
       <c r="B470">
         <v>50180</v>
       </c>
       <c r="C470" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D470" t="s">
-        <v>2802</v>
+        <v>2813</v>
       </c>
       <c r="E470"/>
       <c r="F470" t="s">
-        <v>2803</v>
+        <v>2814</v>
       </c>
       <c r="G470" t="s">
-        <v>2804</v>
+        <v>2815</v>
       </c>
       <c r="H470"/>
       <c r="I470">
         <v>0</v>
       </c>
       <c r="J470" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="471" spans="1:10">
       <c r="A471">
         <v>51024</v>
       </c>
       <c r="B471">
         <v>50180</v>
       </c>
       <c r="C471" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D471" t="s">
-        <v>2805</v>
+        <v>2816</v>
       </c>
       <c r="E471"/>
       <c r="F471" t="s">
-        <v>2806</v>
+        <v>2817</v>
       </c>
       <c r="G471" t="s">
-        <v>2807</v>
+        <v>2818</v>
       </c>
       <c r="H471"/>
       <c r="I471">
         <v>1</v>
       </c>
       <c r="J471" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="472" spans="1:10">
       <c r="A472">
         <v>51008</v>
       </c>
       <c r="B472">
         <v>50180</v>
       </c>
       <c r="C472" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D472" t="s">
-        <v>2808</v>
+        <v>2819</v>
       </c>
       <c r="E472"/>
       <c r="F472" t="s">
-        <v>2809</v>
+        <v>2820</v>
       </c>
       <c r="G472" t="s">
-        <v>2810</v>
+        <v>2821</v>
       </c>
       <c r="H472"/>
       <c r="I472">
         <v>1</v>
       </c>
       <c r="J472" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="473" spans="1:10">
       <c r="A473">
         <v>54610</v>
       </c>
       <c r="B473">
         <v>49954</v>
       </c>
       <c r="C473" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D473" t="s">
-        <v>2811</v>
+        <v>2822</v>
       </c>
       <c r="E473"/>
       <c r="F473" t="s">
-        <v>2812</v>
+        <v>2823</v>
       </c>
       <c r="G473" t="s">
-        <v>2813</v>
+        <v>2824</v>
       </c>
       <c r="H473"/>
       <c r="I473">
         <v>1</v>
       </c>
       <c r="J473" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="474" spans="1:10">
       <c r="A474">
         <v>50979</v>
       </c>
       <c r="B474">
         <v>50170</v>
       </c>
       <c r="C474" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D474" t="s">
-        <v>2814</v>
+        <v>2825</v>
       </c>
       <c r="E474"/>
       <c r="F474" t="s">
-        <v>2815</v>
+        <v>2826</v>
       </c>
       <c r="G474" t="s">
-        <v>2816</v>
+        <v>2827</v>
       </c>
       <c r="H474"/>
       <c r="I474">
         <v>4</v>
       </c>
       <c r="J474" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="475" spans="1:10">
       <c r="A475">
         <v>50954</v>
       </c>
       <c r="B475">
         <v>50166</v>
       </c>
       <c r="C475" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D475" t="s">
-        <v>2817</v>
+        <v>2828</v>
       </c>
       <c r="E475"/>
       <c r="F475" t="s">
-        <v>2818</v>
+        <v>2829</v>
       </c>
       <c r="G475" t="s">
-        <v>2819</v>
+        <v>2830</v>
       </c>
       <c r="H475"/>
       <c r="I475">
         <v>0</v>
       </c>
       <c r="J475" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="476" spans="1:10">
       <c r="A476">
         <v>51304</v>
       </c>
       <c r="B476">
         <v>50117</v>
       </c>
       <c r="C476" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D476" t="s">
-        <v>2820</v>
+        <v>2831</v>
       </c>
       <c r="E476" t="s">
-        <v>2821</v>
+        <v>2832</v>
       </c>
       <c r="F476" t="s">
-        <v>2822</v>
+        <v>2833</v>
       </c>
       <c r="G476" t="s">
-        <v>2823</v>
+        <v>2834</v>
       </c>
       <c r="H476"/>
       <c r="I476">
         <v>146</v>
       </c>
       <c r="J476" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="477" spans="1:10">
       <c r="A477">
         <v>51015</v>
       </c>
       <c r="B477">
         <v>50190</v>
       </c>
       <c r="C477" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D477" t="s">
-        <v>2824</v>
+        <v>2835</v>
       </c>
       <c r="E477"/>
       <c r="F477" t="s">
-        <v>2825</v>
+        <v>2836</v>
       </c>
       <c r="G477" t="s">
-        <v>2826</v>
+        <v>2837</v>
       </c>
       <c r="H477"/>
       <c r="I477">
         <v>27</v>
       </c>
       <c r="J477" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="478" spans="1:10">
       <c r="A478">
         <v>51016</v>
       </c>
       <c r="B478">
         <v>50190</v>
       </c>
       <c r="C478" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D478" t="s">
-        <v>2824</v>
+        <v>2835</v>
       </c>
       <c r="E478"/>
       <c r="F478" t="s">
-        <v>2827</v>
+        <v>2838</v>
       </c>
       <c r="G478" t="s">
-        <v>2828</v>
+        <v>2839</v>
       </c>
       <c r="H478"/>
       <c r="I478">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J478" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="479" spans="1:10">
       <c r="A479">
         <v>51209</v>
       </c>
       <c r="B479">
         <v>49953</v>
       </c>
       <c r="C479" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D479" t="s">
-        <v>2829</v>
+        <v>2840</v>
       </c>
       <c r="E479" t="s">
-        <v>2830</v>
+        <v>2841</v>
       </c>
       <c r="F479" t="s">
-        <v>2831</v>
+        <v>2842</v>
       </c>
       <c r="G479" t="s">
-        <v>2832</v>
+        <v>2843</v>
       </c>
       <c r="H479"/>
       <c r="I479">
         <v>153</v>
       </c>
       <c r="J479" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="480" spans="1:10">
       <c r="A480">
         <v>51210</v>
       </c>
       <c r="B480">
         <v>50070</v>
       </c>
       <c r="C480" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D480" t="s">
-        <v>2829</v>
+        <v>2840</v>
       </c>
       <c r="E480" t="s">
-        <v>2833</v>
+        <v>2844</v>
       </c>
       <c r="F480" t="s">
-        <v>2831</v>
+        <v>2842</v>
       </c>
       <c r="G480" t="s">
-        <v>2832</v>
+        <v>2843</v>
       </c>
       <c r="H480"/>
       <c r="I480">
         <v>146</v>
       </c>
       <c r="J480" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="481" spans="1:10">
       <c r="A481">
         <v>51215</v>
       </c>
       <c r="B481">
         <v>49950</v>
       </c>
       <c r="C481" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D481" t="s">
-        <v>2233</v>
+        <v>2244</v>
       </c>
       <c r="E481"/>
       <c r="F481" t="s">
-        <v>2834</v>
+        <v>2845</v>
       </c>
       <c r="G481" t="s">
-        <v>2835</v>
+        <v>2846</v>
       </c>
       <c r="H481"/>
       <c r="I481">
         <v>0</v>
       </c>
       <c r="J481" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="482" spans="1:10">
       <c r="A482">
         <v>51216</v>
       </c>
       <c r="B482">
         <v>50198</v>
       </c>
       <c r="C482" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D482" t="s">
-        <v>2233</v>
+        <v>2244</v>
       </c>
       <c r="E482"/>
       <c r="F482" t="s">
-        <v>2834</v>
+        <v>2845</v>
       </c>
       <c r="G482" t="s">
-        <v>2835</v>
+        <v>2846</v>
       </c>
       <c r="H482"/>
       <c r="I482">
         <v>3</v>
       </c>
       <c r="J482" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="483" spans="1:10">
       <c r="A483">
         <v>51217</v>
       </c>
       <c r="B483">
         <v>50202</v>
       </c>
       <c r="C483" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D483" t="s">
-        <v>2233</v>
+        <v>2244</v>
       </c>
       <c r="E483"/>
       <c r="F483" t="s">
-        <v>2834</v>
+        <v>2845</v>
       </c>
       <c r="G483" t="s">
-        <v>2835</v>
+        <v>2846</v>
       </c>
       <c r="H483"/>
       <c r="I483">
         <v>1</v>
       </c>
       <c r="J483" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="484" spans="1:10">
       <c r="A484">
         <v>51218</v>
       </c>
       <c r="B484">
         <v>50176</v>
       </c>
       <c r="C484" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D484" t="s">
-        <v>2233</v>
+        <v>2244</v>
       </c>
       <c r="E484"/>
       <c r="F484" t="s">
-        <v>2834</v>
+        <v>2845</v>
       </c>
       <c r="G484" t="s">
-        <v>2835</v>
+        <v>2846</v>
       </c>
       <c r="H484"/>
       <c r="I484">
         <v>0</v>
       </c>
       <c r="J484" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="485" spans="1:10">
       <c r="A485">
         <v>51219</v>
       </c>
       <c r="B485">
         <v>50187</v>
       </c>
       <c r="C485" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D485" t="s">
-        <v>2233</v>
+        <v>2244</v>
       </c>
       <c r="E485"/>
       <c r="F485" t="s">
-        <v>2834</v>
+        <v>2845</v>
       </c>
       <c r="G485" t="s">
-        <v>2835</v>
+        <v>2846</v>
       </c>
       <c r="H485"/>
       <c r="I485">
         <v>0</v>
       </c>
       <c r="J485" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="486" spans="1:10">
       <c r="A486">
         <v>51315</v>
       </c>
       <c r="B486">
         <v>50165</v>
       </c>
       <c r="C486" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D486" t="s">
-        <v>2836</v>
+        <v>2847</v>
       </c>
       <c r="E486"/>
       <c r="F486" t="s">
-        <v>2837</v>
+        <v>2848</v>
       </c>
       <c r="G486" t="s">
-        <v>2838</v>
+        <v>2849</v>
       </c>
       <c r="H486"/>
       <c r="I486">
         <v>0</v>
       </c>
       <c r="J486" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="487" spans="1:10">
       <c r="A487">
         <v>51365</v>
       </c>
       <c r="B487">
         <v>50135</v>
       </c>
       <c r="C487" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D487"/>
       <c r="E487"/>
       <c r="F487" t="s">
-        <v>2839</v>
+        <v>2850</v>
       </c>
       <c r="G487" t="s">
-        <v>2840</v>
+        <v>2851</v>
       </c>
       <c r="H487"/>
       <c r="I487">
         <v>0</v>
       </c>
       <c r="J487" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="488" spans="1:10">
       <c r="A488">
         <v>51040</v>
       </c>
       <c r="B488">
         <v>50199</v>
       </c>
       <c r="C488" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D488" t="s">
-        <v>2841</v>
+        <v>2852</v>
       </c>
       <c r="E488"/>
       <c r="F488" t="s">
-        <v>2842</v>
+        <v>2853</v>
       </c>
       <c r="G488" t="s">
-        <v>2843</v>
+        <v>2854</v>
       </c>
       <c r="H488"/>
       <c r="I488">
         <v>0</v>
       </c>
       <c r="J488" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="489" spans="1:10">
       <c r="A489">
         <v>51079</v>
       </c>
       <c r="B489">
         <v>49923</v>
       </c>
       <c r="C489" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D489" t="s">
-        <v>2844</v>
+        <v>2855</v>
       </c>
       <c r="E489"/>
       <c r="F489" t="s">
-        <v>2845</v>
+        <v>2856</v>
       </c>
       <c r="G489" t="s">
-        <v>2846</v>
+        <v>2857</v>
       </c>
       <c r="H489"/>
       <c r="I489">
         <v>0</v>
       </c>
       <c r="J489" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="490" spans="1:10">
       <c r="A490">
         <v>50937</v>
       </c>
       <c r="B490">
         <v>50151</v>
       </c>
       <c r="C490" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D490"/>
       <c r="E490"/>
       <c r="F490" t="s">
-        <v>2847</v>
+        <v>2858</v>
       </c>
       <c r="G490" t="s">
-        <v>2848</v>
+        <v>2859</v>
       </c>
       <c r="H490"/>
       <c r="I490">
         <v>0</v>
       </c>
       <c r="J490" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="491" spans="1:10">
       <c r="A491">
         <v>54150</v>
       </c>
       <c r="B491">
         <v>54149</v>
       </c>
       <c r="C491" t="s">
-        <v>1744</v>
+        <v>1755</v>
       </c>
       <c r="D491" t="s">
-        <v>2849</v>
+        <v>2860</v>
       </c>
       <c r="E491" t="s">
-        <v>2850</v>
+        <v>2861</v>
       </c>
       <c r="F491" t="s">
-        <v>2851</v>
+        <v>2862</v>
       </c>
       <c r="G491" t="s">
-        <v>2852</v>
+        <v>2863</v>
       </c>
       <c r="H491"/>
       <c r="I491">
-        <v>2563</v>
+        <v>2731</v>
       </c>
       <c r="J491" t="s">
-        <v>1411</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="492" spans="1:10">
       <c r="A492">
         <v>54677</v>
       </c>
       <c r="B492">
         <v>50193</v>
       </c>
       <c r="C492" t="s">
-        <v>1699</v>
+        <v>1710</v>
       </c>
       <c r="D492" t="s">
-        <v>2853</v>
+        <v>2864</v>
       </c>
       <c r="E492"/>
       <c r="F492" t="s">
-        <v>2854</v>
+        <v>2865</v>
       </c>
       <c r="G492" t="s">
-        <v>1703</v>
+        <v>1714</v>
       </c>
       <c r="H492"/>
       <c r="I492">
         <v>1</v>
       </c>
       <c r="J492" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
     </row>
     <row r="493" spans="1:10">
       <c r="A493">
         <v>51354</v>
       </c>
       <c r="B493">
         <v>50088</v>
       </c>
       <c r="C493" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D493" t="s">
-        <v>2855</v>
+        <v>2866</v>
       </c>
       <c r="E493"/>
       <c r="F493" t="s">
-        <v>2856</v>
+        <v>2867</v>
       </c>
       <c r="G493" t="s">
-        <v>2857</v>
+        <v>2868</v>
       </c>
       <c r="H493"/>
       <c r="I493">
         <v>6</v>
       </c>
       <c r="J493" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="494" spans="1:10">
       <c r="A494">
         <v>51195</v>
       </c>
       <c r="B494">
         <v>50196</v>
       </c>
       <c r="C494" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D494" t="s">
-        <v>2858</v>
+        <v>2869</v>
       </c>
       <c r="E494"/>
       <c r="F494" t="s">
-        <v>2859</v>
+        <v>2870</v>
       </c>
       <c r="G494" t="s">
-        <v>2860</v>
+        <v>2871</v>
       </c>
       <c r="H494"/>
       <c r="I494">
         <v>0</v>
       </c>
       <c r="J494" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="495" spans="1:10">
       <c r="A495">
         <v>50978</v>
       </c>
       <c r="B495">
         <v>50154</v>
       </c>
       <c r="C495" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D495" t="s">
-        <v>2861</v>
+        <v>2872</v>
       </c>
       <c r="E495" t="s">
-        <v>2862</v>
+        <v>2873</v>
       </c>
       <c r="F495" t="s">
-        <v>2863</v>
+        <v>2874</v>
       </c>
       <c r="G495" t="s">
-        <v>2864</v>
+        <v>2875</v>
       </c>
       <c r="H495"/>
       <c r="I495">
         <v>19</v>
       </c>
       <c r="J495" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="496" spans="1:10">
       <c r="A496">
         <v>51178</v>
       </c>
       <c r="B496">
         <v>50075</v>
       </c>
       <c r="C496" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D496" t="s">
-        <v>2865</v>
+        <v>2876</v>
       </c>
       <c r="E496"/>
       <c r="F496" t="s">
-        <v>2866</v>
+        <v>2877</v>
       </c>
       <c r="G496" t="s">
-        <v>2867</v>
+        <v>2878</v>
       </c>
       <c r="H496"/>
       <c r="I496">
         <v>0</v>
       </c>
       <c r="J496" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="497" spans="1:10">
       <c r="A497">
         <v>51179</v>
       </c>
       <c r="B497">
         <v>50098</v>
       </c>
       <c r="C497" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D497" t="s">
-        <v>2865</v>
+        <v>2876</v>
       </c>
       <c r="E497"/>
       <c r="F497" t="s">
-        <v>2866</v>
+        <v>2877</v>
       </c>
       <c r="G497" t="s">
-        <v>2867</v>
+        <v>2878</v>
       </c>
       <c r="H497"/>
       <c r="I497">
         <v>2</v>
       </c>
       <c r="J497" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="498" spans="1:10">
       <c r="A498">
         <v>50988</v>
       </c>
       <c r="B498">
         <v>50171</v>
       </c>
       <c r="C498" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D498" t="s">
-        <v>2868</v>
+        <v>2879</v>
       </c>
       <c r="E498"/>
       <c r="F498" t="s">
-        <v>2869</v>
+        <v>2880</v>
       </c>
       <c r="G498" t="s">
-        <v>2870</v>
+        <v>2881</v>
       </c>
       <c r="H498"/>
       <c r="I498">
         <v>1</v>
       </c>
       <c r="J498" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="499" spans="1:10">
       <c r="A499">
         <v>50997</v>
       </c>
       <c r="B499">
         <v>50176</v>
       </c>
       <c r="C499" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D499" t="s">
-        <v>2871</v>
+        <v>2882</v>
       </c>
       <c r="E499"/>
       <c r="F499" t="s">
-        <v>2872</v>
+        <v>2883</v>
       </c>
       <c r="G499" t="s">
-        <v>2873</v>
+        <v>2884</v>
       </c>
       <c r="H499"/>
       <c r="I499">
         <v>4</v>
       </c>
       <c r="J499" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="500" spans="1:10">
       <c r="A500">
         <v>50996</v>
       </c>
       <c r="B500">
         <v>50176</v>
       </c>
       <c r="C500" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D500" t="s">
-        <v>2874</v>
+        <v>2885</v>
       </c>
       <c r="E500"/>
       <c r="F500" t="s">
-        <v>2875</v>
+        <v>2886</v>
       </c>
       <c r="G500" t="s">
-        <v>2876</v>
+        <v>2887</v>
       </c>
       <c r="H500"/>
       <c r="I500">
         <v>3</v>
       </c>
       <c r="J500" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="501" spans="1:10">
       <c r="A501">
         <v>51051</v>
       </c>
       <c r="B501">
         <v>50202</v>
       </c>
       <c r="C501" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D501" t="s">
-        <v>2877</v>
+        <v>2888</v>
       </c>
       <c r="E501"/>
       <c r="F501" t="s">
-        <v>2878</v>
+        <v>2889</v>
       </c>
       <c r="G501" t="s">
-        <v>2879</v>
+        <v>2890</v>
       </c>
       <c r="H501"/>
       <c r="I501">
         <v>3</v>
       </c>
       <c r="J501" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="502" spans="1:10">
       <c r="A502">
         <v>50995</v>
       </c>
       <c r="B502">
         <v>50176</v>
       </c>
       <c r="C502" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D502" t="s">
-        <v>2880</v>
+        <v>2891</v>
       </c>
       <c r="E502"/>
       <c r="F502" t="s">
-        <v>2881</v>
+        <v>2892</v>
       </c>
       <c r="G502" t="s">
-        <v>2882</v>
+        <v>2893</v>
       </c>
       <c r="H502"/>
       <c r="I502">
         <v>2</v>
       </c>
       <c r="J502" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="503" spans="1:10">
       <c r="A503">
         <v>51296</v>
       </c>
       <c r="B503">
         <v>50187</v>
       </c>
       <c r="C503" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D503" t="s">
-        <v>2883</v>
+        <v>2894</v>
       </c>
       <c r="E503"/>
       <c r="F503" t="s">
-        <v>2884</v>
+        <v>2895</v>
       </c>
       <c r="G503" t="s">
-        <v>2885</v>
+        <v>2896</v>
       </c>
       <c r="H503"/>
       <c r="I503">
         <v>1</v>
       </c>
       <c r="J503" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="504" spans="1:10">
       <c r="A504">
         <v>51280</v>
       </c>
       <c r="B504">
         <v>50083</v>
       </c>
       <c r="C504" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D504" t="s">
-        <v>2886</v>
+        <v>2897</v>
       </c>
       <c r="E504"/>
       <c r="F504" t="s">
-        <v>2887</v>
+        <v>2898</v>
       </c>
       <c r="G504" t="s">
-        <v>2888</v>
+        <v>2899</v>
       </c>
       <c r="H504"/>
       <c r="I504">
         <v>3</v>
       </c>
       <c r="J504" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="505" spans="1:10">
       <c r="A505">
         <v>51130</v>
       </c>
       <c r="B505">
         <v>49950</v>
       </c>
       <c r="C505" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D505" t="s">
-        <v>2889</v>
+        <v>2900</v>
       </c>
       <c r="E505"/>
       <c r="F505" t="s">
-        <v>2890</v>
+        <v>2901</v>
       </c>
       <c r="G505" t="s">
-        <v>2891</v>
+        <v>2902</v>
       </c>
       <c r="H505"/>
       <c r="I505">
         <v>4</v>
       </c>
       <c r="J505" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="506" spans="1:10">
       <c r="A506">
         <v>51001</v>
       </c>
       <c r="B506">
         <v>50177</v>
       </c>
       <c r="C506" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D506" t="s">
-        <v>2892</v>
+        <v>2903</v>
       </c>
       <c r="E506"/>
       <c r="F506" t="s">
-        <v>2893</v>
+        <v>2904</v>
       </c>
       <c r="G506" t="s">
-        <v>2894</v>
+        <v>2905</v>
       </c>
       <c r="H506"/>
       <c r="I506">
         <v>0</v>
       </c>
       <c r="J506" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="507" spans="1:10">
       <c r="A507">
         <v>51075</v>
       </c>
       <c r="B507">
         <v>49923</v>
       </c>
       <c r="C507" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D507" t="s">
-        <v>2895</v>
+        <v>2906</v>
       </c>
       <c r="E507"/>
       <c r="F507" t="s">
-        <v>2896</v>
+        <v>2907</v>
       </c>
       <c r="G507" t="s">
-        <v>2897</v>
+        <v>2908</v>
       </c>
       <c r="H507"/>
       <c r="I507">
         <v>1</v>
       </c>
       <c r="J507" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="508" spans="1:10">
       <c r="A508">
         <v>51292</v>
       </c>
       <c r="B508">
         <v>50186</v>
       </c>
       <c r="C508" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D508" t="s">
-        <v>2898</v>
+        <v>2909</v>
       </c>
       <c r="E508"/>
       <c r="F508" t="s">
-        <v>2899</v>
+        <v>2910</v>
       </c>
       <c r="G508" t="s">
-        <v>2900</v>
+        <v>2911</v>
       </c>
       <c r="H508"/>
       <c r="I508">
         <v>1</v>
       </c>
       <c r="J508" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="509" spans="1:10">
       <c r="A509">
         <v>51293</v>
       </c>
       <c r="B509">
         <v>50186</v>
       </c>
       <c r="C509" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D509" t="s">
-        <v>2898</v>
+        <v>2909</v>
       </c>
       <c r="E509"/>
       <c r="F509" t="s">
-        <v>2901</v>
+        <v>2912</v>
       </c>
       <c r="G509" t="s">
-        <v>2902</v>
+        <v>2913</v>
       </c>
       <c r="H509"/>
       <c r="I509">
         <v>1</v>
       </c>
       <c r="J509" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="510" spans="1:10">
       <c r="A510">
         <v>51384</v>
       </c>
       <c r="B510">
         <v>50095</v>
       </c>
       <c r="C510" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D510" t="s">
-        <v>1716</v>
+        <v>1727</v>
       </c>
       <c r="E510"/>
       <c r="F510" t="s">
-        <v>2903</v>
+        <v>2914</v>
       </c>
       <c r="G510" t="s">
-        <v>2904</v>
+        <v>2915</v>
       </c>
       <c r="H510"/>
       <c r="I510">
         <v>1</v>
       </c>
       <c r="J510" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="511" spans="1:10">
       <c r="A511">
         <v>51385</v>
       </c>
       <c r="B511">
         <v>50096</v>
       </c>
       <c r="C511" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D511" t="s">
-        <v>1716</v>
+        <v>1727</v>
       </c>
       <c r="E511"/>
       <c r="F511" t="s">
-        <v>2903</v>
+        <v>2914</v>
       </c>
       <c r="G511" t="s">
-        <v>2904</v>
+        <v>2915</v>
       </c>
       <c r="H511"/>
       <c r="I511">
         <v>0</v>
       </c>
       <c r="J511" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="512" spans="1:10">
       <c r="A512">
         <v>51201</v>
       </c>
       <c r="B512">
         <v>50170</v>
       </c>
       <c r="C512" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D512"/>
       <c r="E512"/>
       <c r="F512" t="s">
-        <v>2905</v>
+        <v>2916</v>
       </c>
       <c r="G512" t="s">
-        <v>2906</v>
+        <v>2917</v>
       </c>
       <c r="H512"/>
       <c r="I512">
         <v>0</v>
       </c>
       <c r="J512" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="513" spans="1:10">
       <c r="A513">
         <v>51467</v>
       </c>
       <c r="B513">
         <v>50121</v>
       </c>
       <c r="C513" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D513" t="s">
-        <v>2907</v>
+        <v>2918</v>
       </c>
       <c r="E513" t="s">
-        <v>2908</v>
+        <v>2919</v>
       </c>
       <c r="F513" t="s">
-        <v>2909</v>
+        <v>2920</v>
       </c>
       <c r="G513" t="s">
-        <v>2910</v>
+        <v>2921</v>
       </c>
       <c r="H513"/>
       <c r="I513">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="J513" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="514" spans="1:10">
       <c r="A514">
         <v>51468</v>
       </c>
       <c r="B514">
         <v>50127</v>
       </c>
       <c r="C514" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D514" t="s">
-        <v>2907</v>
+        <v>2918</v>
       </c>
       <c r="E514" t="s">
-        <v>2911</v>
+        <v>2922</v>
       </c>
       <c r="F514" t="s">
-        <v>2909</v>
+        <v>2920</v>
       </c>
       <c r="G514" t="s">
-        <v>2910</v>
+        <v>2921</v>
       </c>
       <c r="H514"/>
       <c r="I514">
         <v>149</v>
       </c>
       <c r="J514" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="515" spans="1:10">
       <c r="A515">
         <v>51469</v>
       </c>
       <c r="B515">
         <v>50128</v>
       </c>
       <c r="C515" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D515" t="s">
-        <v>2907</v>
+        <v>2918</v>
       </c>
       <c r="E515" t="s">
-        <v>2912</v>
+        <v>2923</v>
       </c>
       <c r="F515" t="s">
-        <v>2909</v>
+        <v>2920</v>
       </c>
       <c r="G515" t="s">
-        <v>2910</v>
+        <v>2921</v>
       </c>
       <c r="H515"/>
       <c r="I515">
         <v>6</v>
       </c>
       <c r="J515" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="516" spans="1:10">
       <c r="A516">
         <v>51352</v>
       </c>
       <c r="B516">
         <v>50088</v>
       </c>
       <c r="C516" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D516" t="s">
-        <v>2913</v>
+        <v>2924</v>
       </c>
       <c r="E516"/>
       <c r="F516" t="s">
-        <v>2914</v>
+        <v>2925</v>
       </c>
       <c r="G516" t="s">
-        <v>2915</v>
+        <v>2926</v>
       </c>
       <c r="H516"/>
       <c r="I516">
         <v>8</v>
       </c>
       <c r="J516" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="517" spans="1:10">
       <c r="A517">
         <v>51409</v>
       </c>
       <c r="B517">
         <v>50109</v>
       </c>
       <c r="C517" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D517" t="s">
-        <v>2916</v>
+        <v>2927</v>
       </c>
       <c r="E517"/>
       <c r="F517" t="s">
-        <v>2917</v>
+        <v>2928</v>
       </c>
       <c r="G517" t="s">
-        <v>2918</v>
+        <v>2929</v>
       </c>
       <c r="H517"/>
       <c r="I517">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J517" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="518" spans="1:10">
       <c r="A518">
         <v>51426</v>
       </c>
       <c r="B518">
         <v>50109</v>
       </c>
       <c r="C518" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D518" t="s">
-        <v>2916</v>
+        <v>2927</v>
       </c>
       <c r="E518"/>
       <c r="F518" t="s">
-        <v>2919</v>
+        <v>2930</v>
       </c>
       <c r="G518" t="s">
-        <v>2920</v>
+        <v>2931</v>
       </c>
       <c r="H518"/>
       <c r="I518">
         <v>0</v>
       </c>
       <c r="J518" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="519" spans="1:10">
       <c r="A519">
         <v>51393</v>
       </c>
       <c r="B519">
         <v>50098</v>
       </c>
       <c r="C519" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D519" t="s">
-        <v>2921</v>
+        <v>2932</v>
       </c>
       <c r="E519"/>
       <c r="F519" t="s">
-        <v>2922</v>
+        <v>2933</v>
       </c>
       <c r="G519" t="s">
-        <v>2923</v>
+        <v>2934</v>
       </c>
       <c r="H519"/>
       <c r="I519">
         <v>0</v>
       </c>
       <c r="J519" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="520" spans="1:10">
       <c r="A520">
         <v>51390</v>
       </c>
       <c r="B520">
         <v>50098</v>
       </c>
       <c r="C520" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D520" t="s">
-        <v>2924</v>
+        <v>2935</v>
       </c>
       <c r="E520"/>
       <c r="F520" t="s">
-        <v>2925</v>
+        <v>2936</v>
       </c>
       <c r="G520" t="s">
-        <v>2926</v>
+        <v>2937</v>
       </c>
       <c r="H520"/>
       <c r="I520">
         <v>5</v>
       </c>
       <c r="J520" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="521" spans="1:10">
       <c r="A521">
         <v>51391</v>
       </c>
       <c r="B521">
         <v>49950</v>
       </c>
       <c r="C521" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D521" t="s">
-        <v>2924</v>
+        <v>2935</v>
       </c>
       <c r="E521"/>
       <c r="F521" t="s">
-        <v>2925</v>
+        <v>2936</v>
       </c>
       <c r="G521" t="s">
-        <v>2926</v>
+        <v>2937</v>
       </c>
       <c r="H521"/>
       <c r="I521">
         <v>6</v>
       </c>
       <c r="J521" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="522" spans="1:10">
       <c r="A522">
         <v>51392</v>
       </c>
       <c r="B522">
         <v>50177</v>
       </c>
       <c r="C522" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D522" t="s">
-        <v>2924</v>
+        <v>2935</v>
       </c>
       <c r="E522"/>
       <c r="F522" t="s">
-        <v>2925</v>
+        <v>2936</v>
       </c>
       <c r="G522" t="s">
-        <v>2926</v>
+        <v>2937</v>
       </c>
       <c r="H522"/>
       <c r="I522">
         <v>0</v>
       </c>
       <c r="J522" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="523" spans="1:10">
       <c r="A523">
         <v>51459</v>
       </c>
       <c r="B523">
         <v>50119</v>
       </c>
       <c r="C523" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D523" t="s">
-        <v>2927</v>
+        <v>2938</v>
       </c>
       <c r="E523"/>
       <c r="F523" t="s">
-        <v>2928</v>
+        <v>2939</v>
       </c>
       <c r="G523" t="s">
-        <v>2929</v>
+        <v>2940</v>
       </c>
       <c r="H523"/>
       <c r="I523">
         <v>1</v>
       </c>
       <c r="J523" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="524" spans="1:10">
       <c r="A524">
         <v>50975</v>
       </c>
       <c r="B524">
         <v>50169</v>
       </c>
       <c r="C524" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D524" t="s">
-        <v>2930</v>
+        <v>2941</v>
       </c>
       <c r="E524"/>
       <c r="F524" t="s">
-        <v>2931</v>
+        <v>2942</v>
       </c>
       <c r="G524" t="s">
-        <v>2932</v>
+        <v>2943</v>
       </c>
       <c r="H524"/>
       <c r="I524">
         <v>28</v>
       </c>
       <c r="J524" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="525" spans="1:10">
       <c r="A525">
         <v>50992</v>
       </c>
       <c r="B525">
         <v>50175</v>
       </c>
       <c r="C525" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D525" t="s">
-        <v>2933</v>
+        <v>2944</v>
       </c>
       <c r="E525"/>
       <c r="F525" t="s">
-        <v>2934</v>
+        <v>2945</v>
       </c>
       <c r="G525" t="s">
-        <v>2935</v>
+        <v>2946</v>
       </c>
       <c r="H525"/>
       <c r="I525">
         <v>4</v>
       </c>
       <c r="J525" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="526" spans="1:10">
       <c r="A526">
         <v>51004</v>
       </c>
       <c r="B526">
         <v>50175</v>
       </c>
       <c r="C526" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D526" t="s">
-        <v>2933</v>
+        <v>2944</v>
       </c>
       <c r="E526"/>
       <c r="F526" t="s">
-        <v>2936</v>
+        <v>2947</v>
       </c>
       <c r="G526" t="s">
-        <v>2937</v>
+        <v>2948</v>
       </c>
       <c r="H526"/>
       <c r="I526">
         <v>0</v>
       </c>
       <c r="J526" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="527" spans="1:10">
       <c r="A527">
         <v>50991</v>
       </c>
       <c r="B527">
         <v>50175</v>
       </c>
       <c r="C527" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D527" t="s">
-        <v>2938</v>
+        <v>2949</v>
       </c>
       <c r="E527"/>
       <c r="F527" t="s">
-        <v>2939</v>
+        <v>2950</v>
       </c>
       <c r="G527" t="s">
-        <v>2940</v>
+        <v>2951</v>
       </c>
       <c r="H527"/>
       <c r="I527">
         <v>6</v>
       </c>
       <c r="J527" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="528" spans="1:10">
       <c r="A528">
         <v>50998</v>
       </c>
       <c r="B528">
         <v>50177</v>
       </c>
       <c r="C528" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="D528" t="s">
-        <v>2941</v>
+        <v>2952</v>
       </c>
       <c r="E528"/>
       <c r="F528" t="s">
-        <v>2942</v>
+        <v>2953</v>
       </c>
       <c r="G528" t="s">
-        <v>2943</v>
+        <v>2954</v>
       </c>
       <c r="H528"/>
       <c r="I528">
         <v>0</v>
       </c>
       <c r="J528" t="s">
-        <v>1713</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="529" spans="1:10">
       <c r="A529">
         <v>51317</v>
       </c>
       <c r="B529">
         <v>50162</v>
       </c>
       <c r="C529" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D529" t="s">
-        <v>2944</v>
+        <v>2955</v>
       </c>
       <c r="E529"/>
       <c r="F529" t="s">
-        <v>2945</v>
+        <v>2956</v>
       </c>
       <c r="G529" t="s">
-        <v>2946</v>
+        <v>2957</v>
       </c>
       <c r="H529"/>
       <c r="I529">
         <v>0</v>
       </c>
       <c r="J529" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="530" spans="1:10">
       <c r="A530">
         <v>51295</v>
       </c>
       <c r="B530">
         <v>50185</v>
       </c>
       <c r="C530" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D530" t="s">
-        <v>2947</v>
+        <v>2958</v>
       </c>
       <c r="E530"/>
       <c r="F530" t="s">
-        <v>2948</v>
+        <v>2959</v>
       </c>
       <c r="G530" t="s">
-        <v>2949</v>
+        <v>2960</v>
       </c>
       <c r="H530"/>
       <c r="I530">
         <v>0</v>
       </c>
       <c r="J530" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="531" spans="1:10">
       <c r="A531">
         <v>51003</v>
       </c>
       <c r="B531">
         <v>50179</v>
       </c>
       <c r="C531" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D531" t="s">
-        <v>2950</v>
+        <v>2961</v>
       </c>
       <c r="E531"/>
       <c r="F531" t="s">
-        <v>2951</v>
+        <v>2962</v>
       </c>
       <c r="G531" t="s">
-        <v>2952</v>
+        <v>2963</v>
       </c>
       <c r="H531"/>
       <c r="I531">
         <v>19</v>
       </c>
       <c r="J531" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="532" spans="1:10">
       <c r="A532">
         <v>51476</v>
       </c>
       <c r="B532">
         <v>50124</v>
       </c>
       <c r="C532" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D532" t="s">
-        <v>2953</v>
+        <v>2964</v>
       </c>
       <c r="E532"/>
       <c r="F532" t="s">
-        <v>2954</v>
+        <v>2965</v>
       </c>
       <c r="G532" t="s">
-        <v>2955</v>
+        <v>2966</v>
       </c>
       <c r="H532"/>
       <c r="I532">
         <v>9</v>
       </c>
       <c r="J532" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="533" spans="1:10">
       <c r="A533">
         <v>51475</v>
       </c>
       <c r="B533">
         <v>50124</v>
       </c>
       <c r="C533" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="D533" t="s">
-        <v>2956</v>
+        <v>2967</v>
       </c>
       <c r="E533"/>
       <c r="F533" t="s">
-        <v>2957</v>
+        <v>2968</v>
       </c>
       <c r="G533" t="s">
-        <v>2958</v>
+        <v>2969</v>
       </c>
       <c r="H533"/>
       <c r="I533">
         <v>0</v>
       </c>
       <c r="J533" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="534" spans="1:10">
       <c r="A534">
         <v>50860</v>
       </c>
       <c r="B534">
         <v>50191</v>
       </c>
       <c r="C534" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D534" t="s">
-        <v>2959</v>
+        <v>2970</v>
       </c>
       <c r="E534" t="s">
-        <v>2960</v>
+        <v>2971</v>
       </c>
       <c r="F534" t="s">
-        <v>2961</v>
+        <v>2972</v>
       </c>
       <c r="G534" t="s">
-        <v>2962</v>
+        <v>2973</v>
       </c>
       <c r="H534"/>
       <c r="I534">
         <v>257</v>
       </c>
       <c r="J534" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="535" spans="1:10">
       <c r="A535">
         <v>53596</v>
       </c>
       <c r="B535">
         <v>53386</v>
       </c>
       <c r="C535" t="s">
-        <v>1699</v>
+        <v>1710</v>
       </c>
       <c r="D535"/>
       <c r="E535" t="s">
-        <v>2963</v>
+        <v>2974</v>
       </c>
       <c r="F535" t="s">
-        <v>2964</v>
+        <v>2975</v>
       </c>
       <c r="G535" t="s">
-        <v>2965</v>
+        <v>2976</v>
       </c>
       <c r="H535"/>
       <c r="I535">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="J535" t="s">
-        <v>70</v>
+        <v>960</v>
       </c>
     </row>
     <row r="536" spans="1:10">
       <c r="A536">
         <v>53601</v>
       </c>
       <c r="B536">
         <v>53386</v>
       </c>
       <c r="C536" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D536" t="s">
-        <v>2966</v>
+        <v>2977</v>
       </c>
       <c r="E536"/>
       <c r="F536" t="s">
-        <v>2967</v>
+        <v>2978</v>
       </c>
       <c r="G536" t="s">
-        <v>2968</v>
+        <v>2979</v>
       </c>
       <c r="H536"/>
       <c r="I536">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="J536" t="s">
         <v>1131</v>
       </c>
     </row>
     <row r="537" spans="1:10">
       <c r="A537">
         <v>51500</v>
       </c>
       <c r="B537">
         <v>50133</v>
       </c>
       <c r="C537" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="D537" t="s">
-        <v>2611</v>
+        <v>2622</v>
       </c>
       <c r="E537"/>
       <c r="F537" t="s">
-        <v>2969</v>
+        <v>2980</v>
       </c>
       <c r="G537" t="s">
-        <v>2970</v>
+        <v>2981</v>
       </c>
       <c r="H537"/>
       <c r="I537">
         <v>5</v>
       </c>
       <c r="J537" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="538" spans="1:10">
       <c r="A538">
         <v>50953</v>
       </c>
       <c r="B538">
         <v>50164</v>
       </c>
       <c r="C538" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D538" t="s">
-        <v>2971</v>
+        <v>2982</v>
       </c>
       <c r="E538"/>
       <c r="F538" t="s">
-        <v>2972</v>
+        <v>2983</v>
       </c>
       <c r="G538" t="s">
-        <v>2973</v>
+        <v>2984</v>
       </c>
       <c r="H538"/>
       <c r="I538">
         <v>6</v>
       </c>
       <c r="J538" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="539" spans="1:10">
       <c r="A539">
         <v>50859</v>
       </c>
       <c r="B539">
         <v>50152</v>
       </c>
       <c r="C539" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D539" t="s">
-        <v>2974</v>
+        <v>2985</v>
       </c>
       <c r="E539"/>
       <c r="F539" t="s">
-        <v>2975</v>
+        <v>2986</v>
       </c>
       <c r="G539" t="s">
-        <v>2976</v>
+        <v>2987</v>
       </c>
       <c r="H539"/>
       <c r="I539">
         <v>2</v>
       </c>
       <c r="J539" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="540" spans="1:10">
       <c r="A540">
         <v>50923</v>
       </c>
       <c r="B540">
         <v>50152</v>
       </c>
       <c r="C540" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D540"/>
       <c r="E540"/>
       <c r="F540" t="s">
-        <v>2977</v>
+        <v>2988</v>
       </c>
       <c r="G540" t="s">
-        <v>2978</v>
+        <v>2989</v>
       </c>
       <c r="H540"/>
       <c r="I540">
         <v>0</v>
       </c>
       <c r="J540" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="541" spans="1:10">
       <c r="A541">
         <v>50897</v>
       </c>
       <c r="B541">
         <v>50152</v>
       </c>
       <c r="C541" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D541" t="s">
-        <v>2979</v>
+        <v>2990</v>
       </c>
       <c r="E541"/>
       <c r="F541" t="s">
-        <v>2980</v>
+        <v>2991</v>
       </c>
       <c r="G541" t="s">
-        <v>2981</v>
+        <v>2992</v>
       </c>
       <c r="H541"/>
       <c r="I541">
         <v>4</v>
       </c>
       <c r="J541" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="542" spans="1:10">
       <c r="A542">
         <v>50922</v>
       </c>
       <c r="B542">
         <v>50152</v>
       </c>
       <c r="C542" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="D542" t="s">
-        <v>2982</v>
+        <v>2993</v>
       </c>
       <c r="E542"/>
       <c r="F542" t="s">
-        <v>2983</v>
+        <v>2994</v>
       </c>
       <c r="G542" t="s">
-        <v>2984</v>
+        <v>2995</v>
       </c>
       <c r="H542"/>
       <c r="I542">
         <v>7</v>
       </c>
       <c r="J542" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -40978,2172 +41313,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>1110</v>
+        <v>1107</v>
       </c>
       <c r="M1" t="s">
-        <v>1102</v>
+        <v>1099</v>
       </c>
       <c r="N1" t="s">
-        <v>1103</v>
+        <v>1100</v>
       </c>
       <c r="O1" t="s">
-        <v>3457</v>
+        <v>3468</v>
       </c>
       <c r="P1" t="s">
-        <v>3461</v>
+        <v>3472</v>
       </c>
       <c r="Q1" t="s">
-        <v>3468</v>
+        <v>3478</v>
       </c>
       <c r="R1" t="s">
-        <v>3469</v>
+        <v>3479</v>
       </c>
       <c r="S1" t="s">
-        <v>3474</v>
+        <v>3484</v>
       </c>
       <c r="T1" t="s">
-        <v>3476</v>
+        <v>3486</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>2985</v>
+        <v>2996</v>
       </c>
       <c r="C2" t="s">
-        <v>2986</v>
+        <v>2997</v>
       </c>
       <c r="D2" t="s">
-        <v>2989</v>
+        <v>3000</v>
       </c>
       <c r="E2" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="F2" t="s">
-        <v>3150</v>
+        <v>3161</v>
       </c>
       <c r="G2" t="s">
-        <v>3155</v>
+        <v>3166</v>
       </c>
       <c r="H2" t="s">
-        <v>3157</v>
+        <v>3168</v>
       </c>
       <c r="I2" t="s">
-        <v>3176</v>
+        <v>3187</v>
       </c>
       <c r="J2" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="K2" t="s">
-        <v>3271</v>
+        <v>3282</v>
       </c>
       <c r="L2" t="s">
-        <v>1118</v>
+        <v>1115</v>
       </c>
       <c r="M2" t="s">
-        <v>3448</v>
+        <v>3459</v>
       </c>
       <c r="N2" t="s">
-        <v>1119</v>
+        <v>1116</v>
       </c>
       <c r="O2" t="s">
-        <v>3458</v>
+        <v>3469</v>
       </c>
       <c r="P2" t="s">
-        <v>3462</v>
+        <v>3473</v>
       </c>
       <c r="Q2" t="s">
-        <v>1446</v>
+        <v>1457</v>
       </c>
       <c r="R2" t="s">
-        <v>3470</v>
+        <v>3480</v>
       </c>
       <c r="S2" t="s">
-        <v>1156</v>
+        <v>1164</v>
       </c>
       <c r="T2" t="s">
-        <v>1449</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>77</v>
       </c>
       <c r="D3" t="s">
-        <v>2990</v>
+        <v>3001</v>
       </c>
       <c r="E3" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F3" t="s">
-        <v>3151</v>
+        <v>3162</v>
       </c>
       <c r="G3" t="s">
         <v>43</v>
       </c>
       <c r="H3" t="s">
-        <v>3158</v>
+        <v>3169</v>
       </c>
       <c r="I3" t="s">
-        <v>3177</v>
+        <v>3188</v>
       </c>
       <c r="J3" t="s">
-        <v>3214</v>
+        <v>3225</v>
       </c>
       <c r="K3" t="s">
-        <v>3272</v>
+        <v>3283</v>
       </c>
       <c r="L3" t="s">
-        <v>3447</v>
+        <v>3458</v>
       </c>
       <c r="M3" t="s">
-        <v>1115</v>
+        <v>1112</v>
       </c>
       <c r="N3" t="s">
-        <v>3451</v>
+        <v>3462</v>
       </c>
       <c r="O3" t="s">
-        <v>3459</v>
+        <v>3470</v>
       </c>
       <c r="P3" t="s">
-        <v>3463</v>
+        <v>1142</v>
       </c>
       <c r="Q3" t="s">
-        <v>1451</v>
+        <v>1462</v>
       </c>
       <c r="R3" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="S3" t="s">
-        <v>3475</v>
+        <v>3485</v>
       </c>
       <c r="T3" t="s">
-        <v>1453</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>57</v>
       </c>
       <c r="C4" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="D4" t="s">
-        <v>2991</v>
+        <v>3002</v>
       </c>
       <c r="E4" t="s">
-        <v>958</v>
+        <v>956</v>
       </c>
       <c r="F4" t="s">
-        <v>3152</v>
+        <v>3163</v>
       </c>
       <c r="G4" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="H4" t="s">
-        <v>3159</v>
+        <v>3170</v>
       </c>
       <c r="I4" t="s">
-        <v>3178</v>
+        <v>3189</v>
       </c>
       <c r="J4" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
       <c r="K4" t="s">
-        <v>3273</v>
+        <v>3284</v>
       </c>
       <c r="M4" t="s">
-        <v>1120</v>
+        <v>1117</v>
       </c>
       <c r="N4" t="s">
-        <v>3452</v>
+        <v>3463</v>
       </c>
       <c r="O4" t="s">
-        <v>3460</v>
+        <v>3471</v>
       </c>
       <c r="P4" t="s">
-        <v>3464</v>
+        <v>3474</v>
       </c>
       <c r="Q4" t="s">
-        <v>1447</v>
+        <v>1458</v>
       </c>
       <c r="R4" t="s">
-        <v>1744</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D5" t="s">
-        <v>2992</v>
+        <v>3003</v>
       </c>
       <c r="E5" t="s">
         <v>41</v>
       </c>
       <c r="F5" t="s">
-        <v>1003</v>
+        <v>1002</v>
       </c>
       <c r="G5" t="s">
-        <v>3156</v>
+        <v>3167</v>
       </c>
       <c r="H5" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="I5" t="s">
-        <v>3179</v>
+        <v>3190</v>
       </c>
       <c r="J5" t="s">
-        <v>3215</v>
+        <v>3226</v>
       </c>
       <c r="K5" t="s">
-        <v>3274</v>
+        <v>3285</v>
       </c>
       <c r="M5" t="s">
-        <v>1112</v>
+        <v>1109</v>
       </c>
       <c r="N5" t="s">
-        <v>3453</v>
+        <v>3464</v>
       </c>
       <c r="O5" t="s">
         <v>1135</v>
       </c>
       <c r="P5" t="s">
-        <v>3460</v>
+        <v>3471</v>
       </c>
       <c r="Q5" t="s">
-        <v>1452</v>
+        <v>1463</v>
       </c>
       <c r="R5" t="s">
-        <v>3471</v>
+        <v>3481</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>2987</v>
+        <v>2998</v>
       </c>
       <c r="D6" t="s">
-        <v>2993</v>
+        <v>3004</v>
       </c>
       <c r="E6" t="s">
         <v>51</v>
       </c>
       <c r="F6" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="G6" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="H6" t="s">
-        <v>3160</v>
+        <v>3171</v>
       </c>
       <c r="I6" t="s">
-        <v>3180</v>
+        <v>3191</v>
       </c>
       <c r="J6" t="s">
-        <v>3216</v>
+        <v>3227</v>
       </c>
       <c r="K6" t="s">
-        <v>3275</v>
+        <v>3286</v>
       </c>
       <c r="M6" t="s">
-        <v>3449</v>
+        <v>3460</v>
       </c>
       <c r="N6" t="s">
-        <v>1116</v>
+        <v>1113</v>
       </c>
       <c r="P6" t="s">
-        <v>3465</v>
+        <v>3475</v>
       </c>
       <c r="Q6" t="s">
-        <v>1236</v>
+        <v>1246</v>
       </c>
       <c r="R6" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D7" t="s">
-        <v>2994</v>
+        <v>3005</v>
       </c>
       <c r="E7" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F7" t="s">
-        <v>3153</v>
+        <v>3164</v>
       </c>
       <c r="G7" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="H7" t="s">
-        <v>3161</v>
+        <v>3172</v>
       </c>
       <c r="I7" t="s">
-        <v>3181</v>
+        <v>3192</v>
       </c>
       <c r="J7" t="s">
-        <v>3217</v>
+        <v>3228</v>
       </c>
       <c r="K7" t="s">
-        <v>3176</v>
+        <v>3187</v>
       </c>
       <c r="M7" t="s">
-        <v>3450</v>
+        <v>3461</v>
       </c>
       <c r="N7" t="s">
-        <v>3454</v>
+        <v>3465</v>
       </c>
       <c r="P7" t="s">
-        <v>3466</v>
+        <v>3476</v>
       </c>
       <c r="R7" t="s">
-        <v>3472</v>
+        <v>3482</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
       <c r="D8" t="s">
-        <v>2995</v>
+        <v>3006</v>
       </c>
       <c r="F8" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="G8" t="s">
         <v>52</v>
       </c>
       <c r="H8" t="s">
-        <v>3162</v>
+        <v>3173</v>
       </c>
       <c r="I8" t="s">
-        <v>3182</v>
+        <v>3193</v>
       </c>
       <c r="J8" t="s">
-        <v>3218</v>
+        <v>3229</v>
       </c>
       <c r="K8" t="s">
-        <v>3177</v>
+        <v>3188</v>
       </c>
       <c r="N8" t="s">
-        <v>3455</v>
+        <v>3466</v>
       </c>
       <c r="P8" t="s">
-        <v>3467</v>
+        <v>3477</v>
       </c>
       <c r="R8" t="s">
-        <v>3473</v>
+        <v>3483</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>120</v>
       </c>
       <c r="D9" t="s">
-        <v>2996</v>
+        <v>3007</v>
       </c>
       <c r="F9" t="s">
-        <v>3154</v>
+        <v>3165</v>
       </c>
       <c r="G9" t="s">
         <v>65</v>
       </c>
       <c r="H9" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="I9" t="s">
-        <v>3183</v>
+        <v>3194</v>
       </c>
       <c r="J9" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
       <c r="K9" t="s">
-        <v>3276</v>
+        <v>3287</v>
       </c>
       <c r="N9" t="s">
         <v>106</v>
       </c>
       <c r="P9" t="s">
-        <v>1150</v>
+        <v>1125</v>
       </c>
       <c r="R9" t="s">
-        <v>1751</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="D10" t="s">
-        <v>2997</v>
+        <v>3008</v>
       </c>
       <c r="F10" t="s">
         <v>64</v>
       </c>
       <c r="G10" t="s">
         <v>112</v>
       </c>
       <c r="H10" t="s">
         <v>53</v>
       </c>
       <c r="I10" t="s">
-        <v>3184</v>
+        <v>3195</v>
       </c>
       <c r="J10" t="s">
-        <v>3219</v>
+        <v>3230</v>
       </c>
       <c r="K10" t="s">
-        <v>3277</v>
+        <v>3288</v>
       </c>
       <c r="N10" t="s">
-        <v>3456</v>
+        <v>3467</v>
       </c>
       <c r="R10" t="s">
-        <v>1699</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>2988</v>
+        <v>2999</v>
       </c>
       <c r="D11" t="s">
-        <v>2998</v>
+        <v>3009</v>
       </c>
       <c r="F11" t="s">
-        <v>1062</v>
+        <v>1059</v>
       </c>
       <c r="H11" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="I11" t="s">
-        <v>3185</v>
+        <v>3196</v>
       </c>
       <c r="J11" t="s">
-        <v>3220</v>
+        <v>3231</v>
       </c>
       <c r="K11" t="s">
-        <v>3278</v>
+        <v>3289</v>
       </c>
       <c r="R11" t="s">
-        <v>1708</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>2999</v>
+        <v>3010</v>
       </c>
       <c r="F12" t="s">
         <v>42</v>
       </c>
       <c r="H12" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="I12" t="s">
         <v>43</v>
       </c>
       <c r="J12" t="s">
-        <v>3221</v>
+        <v>3232</v>
       </c>
       <c r="K12" t="s">
-        <v>3279</v>
+        <v>3290</v>
       </c>
       <c r="R12" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>3000</v>
+        <v>3011</v>
       </c>
       <c r="H13" t="s">
-        <v>3163</v>
+        <v>3174</v>
       </c>
       <c r="I13" t="s">
-        <v>3186</v>
+        <v>3197</v>
       </c>
       <c r="J13" t="s">
-        <v>3222</v>
+        <v>3233</v>
       </c>
       <c r="K13" t="s">
-        <v>3280</v>
+        <v>3291</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>3001</v>
+        <v>3012</v>
       </c>
       <c r="H14" t="s">
-        <v>3164</v>
+        <v>3175</v>
       </c>
       <c r="I14" t="s">
-        <v>3187</v>
+        <v>3198</v>
       </c>
       <c r="J14" t="s">
-        <v>3223</v>
+        <v>3234</v>
       </c>
       <c r="K14" t="s">
-        <v>3281</v>
+        <v>3292</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>3002</v>
+        <v>3013</v>
       </c>
       <c r="H15" t="s">
-        <v>3165</v>
+        <v>3176</v>
       </c>
       <c r="I15" t="s">
-        <v>3188</v>
+        <v>3199</v>
       </c>
       <c r="J15" t="s">
-        <v>3224</v>
+        <v>3235</v>
       </c>
       <c r="K15" t="s">
-        <v>3282</v>
+        <v>3293</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>3003</v>
+        <v>3014</v>
       </c>
       <c r="H16" t="s">
         <v>127</v>
       </c>
       <c r="I16" t="s">
-        <v>3189</v>
+        <v>3200</v>
       </c>
       <c r="J16" t="s">
-        <v>3225</v>
+        <v>3236</v>
       </c>
       <c r="K16" t="s">
-        <v>3283</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>3004</v>
+        <v>3015</v>
       </c>
       <c r="H17" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="I17" t="s">
+        <v>3201</v>
+      </c>
+      <c r="J17" t="s">
+        <v>3237</v>
+      </c>
+      <c r="K17" t="s">
         <v>3190</v>
-      </c>
-[...4 lines deleted...]
-        <v>3179</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>3005</v>
+        <v>3016</v>
       </c>
       <c r="H18" t="s">
-        <v>3166</v>
+        <v>3177</v>
       </c>
       <c r="I18" t="s">
-        <v>3191</v>
+        <v>3202</v>
       </c>
       <c r="J18" t="s">
-        <v>3227</v>
+        <v>3238</v>
       </c>
       <c r="K18" t="s">
-        <v>3284</v>
+        <v>3295</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>3006</v>
+        <v>3017</v>
       </c>
       <c r="H19" t="s">
-        <v>3167</v>
+        <v>3178</v>
       </c>
       <c r="I19" t="s">
-        <v>3192</v>
+        <v>3203</v>
       </c>
       <c r="J19" t="s">
-        <v>3228</v>
+        <v>3239</v>
       </c>
       <c r="K19" t="s">
-        <v>3285</v>
+        <v>3296</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>3007</v>
+        <v>3018</v>
       </c>
       <c r="H20" t="s">
-        <v>3168</v>
+        <v>3179</v>
       </c>
       <c r="I20" t="s">
-        <v>3193</v>
+        <v>3204</v>
       </c>
       <c r="J20" t="s">
-        <v>3229</v>
+        <v>3240</v>
       </c>
       <c r="K20" t="s">
-        <v>3286</v>
+        <v>3297</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>3008</v>
+        <v>3019</v>
       </c>
       <c r="H21" t="s">
-        <v>3169</v>
+        <v>3180</v>
       </c>
       <c r="I21" t="s">
-        <v>3194</v>
+        <v>3205</v>
       </c>
       <c r="J21" t="s">
-        <v>3230</v>
+        <v>3241</v>
       </c>
       <c r="K21" t="s">
-        <v>3287</v>
+        <v>3298</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>3009</v>
+        <v>3020</v>
       </c>
       <c r="H22" t="s">
-        <v>3170</v>
+        <v>3181</v>
       </c>
       <c r="I22" t="s">
-        <v>3195</v>
+        <v>3206</v>
       </c>
       <c r="J22" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
       <c r="K22" t="s">
-        <v>3288</v>
+        <v>3299</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>3010</v>
+        <v>3021</v>
       </c>
       <c r="H23" t="s">
-        <v>3171</v>
+        <v>3182</v>
       </c>
       <c r="I23" t="s">
-        <v>3196</v>
+        <v>3207</v>
       </c>
       <c r="J23" t="s">
-        <v>3231</v>
+        <v>3242</v>
       </c>
       <c r="K23" t="s">
-        <v>3289</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>3011</v>
+        <v>3022</v>
       </c>
       <c r="H24" t="s">
-        <v>3172</v>
+        <v>3183</v>
       </c>
       <c r="I24" t="s">
-        <v>3197</v>
+        <v>3208</v>
       </c>
       <c r="J24" t="s">
-        <v>3232</v>
+        <v>3243</v>
       </c>
       <c r="K24" t="s">
-        <v>3290</v>
+        <v>3301</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>3012</v>
+        <v>3023</v>
       </c>
       <c r="H25" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="I25" t="s">
-        <v>3198</v>
+        <v>3209</v>
       </c>
       <c r="J25" t="s">
-        <v>3233</v>
+        <v>3244</v>
       </c>
       <c r="K25" t="s">
-        <v>3291</v>
+        <v>3302</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>3013</v>
+        <v>3024</v>
       </c>
       <c r="H26" t="s">
-        <v>3173</v>
+        <v>3184</v>
       </c>
       <c r="I26" t="s">
-        <v>3199</v>
+        <v>3210</v>
       </c>
       <c r="J26" t="s">
-        <v>3234</v>
+        <v>3245</v>
       </c>
       <c r="K26" t="s">
-        <v>3292</v>
+        <v>3303</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>3014</v>
+        <v>3025</v>
       </c>
       <c r="H27" t="s">
-        <v>3174</v>
+        <v>3185</v>
       </c>
       <c r="I27" t="s">
-        <v>3200</v>
+        <v>3211</v>
       </c>
       <c r="J27" t="s">
-        <v>3235</v>
+        <v>3246</v>
       </c>
       <c r="K27" t="s">
-        <v>3293</v>
+        <v>3304</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>3015</v>
+        <v>3026</v>
       </c>
       <c r="H28" t="s">
-        <v>3175</v>
+        <v>3186</v>
       </c>
       <c r="I28" t="s">
-        <v>3201</v>
+        <v>3212</v>
       </c>
       <c r="J28" t="s">
-        <v>3236</v>
+        <v>3247</v>
       </c>
       <c r="K28" t="s">
-        <v>3294</v>
+        <v>3305</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>3016</v>
+        <v>3027</v>
       </c>
       <c r="I29" t="s">
-        <v>3202</v>
+        <v>3213</v>
       </c>
       <c r="J29" t="s">
-        <v>3237</v>
+        <v>3248</v>
       </c>
       <c r="K29" t="s">
-        <v>3295</v>
+        <v>3306</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>3017</v>
+        <v>3028</v>
       </c>
       <c r="I30" t="s">
-        <v>3203</v>
+        <v>3214</v>
       </c>
       <c r="J30" t="s">
-        <v>3238</v>
+        <v>3249</v>
       </c>
       <c r="K30" t="s">
-        <v>3296</v>
+        <v>3307</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>3018</v>
+        <v>3029</v>
       </c>
       <c r="I31" t="s">
-        <v>3204</v>
+        <v>3215</v>
       </c>
       <c r="J31" t="s">
-        <v>3239</v>
+        <v>3250</v>
       </c>
       <c r="K31" t="s">
-        <v>3297</v>
+        <v>3308</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>3019</v>
+        <v>3030</v>
       </c>
       <c r="I32" t="s">
-        <v>3205</v>
+        <v>3216</v>
       </c>
       <c r="J32" t="s">
-        <v>3240</v>
+        <v>3251</v>
       </c>
       <c r="K32" t="s">
-        <v>3298</v>
+        <v>3309</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>3020</v>
+        <v>3031</v>
       </c>
       <c r="I33" t="s">
-        <v>3206</v>
+        <v>3217</v>
       </c>
       <c r="J33" t="s">
-        <v>3241</v>
+        <v>3252</v>
       </c>
       <c r="K33" t="s">
-        <v>3299</v>
+        <v>3310</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>3021</v>
+        <v>3032</v>
       </c>
       <c r="I34" t="s">
-        <v>3207</v>
+        <v>3218</v>
       </c>
       <c r="J34" t="s">
-        <v>3242</v>
+        <v>3253</v>
       </c>
       <c r="K34" t="s">
-        <v>3300</v>
+        <v>3311</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>3022</v>
+        <v>3033</v>
       </c>
       <c r="I35" t="s">
-        <v>3208</v>
+        <v>3219</v>
       </c>
       <c r="J35" t="s">
-        <v>3243</v>
+        <v>3254</v>
       </c>
       <c r="K35" t="s">
-        <v>3301</v>
+        <v>3312</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>3023</v>
+        <v>3034</v>
       </c>
       <c r="I36" t="s">
-        <v>3209</v>
+        <v>3220</v>
       </c>
       <c r="J36" t="s">
-        <v>3244</v>
+        <v>3255</v>
       </c>
       <c r="K36" t="s">
-        <v>3302</v>
+        <v>3313</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>3024</v>
+        <v>3035</v>
       </c>
       <c r="I37" t="s">
-        <v>3210</v>
+        <v>3221</v>
       </c>
       <c r="J37" t="s">
-        <v>3245</v>
+        <v>3256</v>
       </c>
       <c r="K37" t="s">
-        <v>3303</v>
+        <v>3314</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>3025</v>
+        <v>3036</v>
       </c>
       <c r="I38" t="s">
-        <v>3211</v>
+        <v>3222</v>
       </c>
       <c r="J38" t="s">
-        <v>3246</v>
+        <v>3257</v>
       </c>
       <c r="K38" t="s">
-        <v>3304</v>
+        <v>3315</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>3026</v>
+        <v>3037</v>
       </c>
       <c r="I39" t="s">
-        <v>3212</v>
+        <v>3223</v>
       </c>
       <c r="J39" t="s">
-        <v>3247</v>
+        <v>3258</v>
       </c>
       <c r="K39" t="s">
-        <v>3305</v>
+        <v>3316</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>3027</v>
+        <v>3038</v>
       </c>
       <c r="I40" t="s">
         <v>65</v>
       </c>
       <c r="J40" t="s">
-        <v>3248</v>
+        <v>3259</v>
       </c>
       <c r="K40" t="s">
-        <v>3306</v>
+        <v>3317</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>3028</v>
+        <v>3039</v>
       </c>
       <c r="I41" t="s">
-        <v>3213</v>
+        <v>3224</v>
       </c>
       <c r="J41" t="s">
-        <v>960</v>
+        <v>958</v>
       </c>
       <c r="K41" t="s">
-        <v>3307</v>
+        <v>3318</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>3029</v>
+        <v>3040</v>
       </c>
       <c r="J42" t="s">
-        <v>3249</v>
+        <v>3260</v>
       </c>
       <c r="K42" t="s">
-        <v>3308</v>
+        <v>3319</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>3030</v>
+        <v>3041</v>
       </c>
       <c r="J43" t="s">
-        <v>3250</v>
+        <v>3261</v>
       </c>
       <c r="K43" t="s">
-        <v>3309</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>3031</v>
+        <v>3042</v>
       </c>
       <c r="J44" t="s">
-        <v>3251</v>
+        <v>3262</v>
       </c>
       <c r="K44" t="s">
-        <v>3310</v>
+        <v>3321</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>3032</v>
+        <v>3043</v>
       </c>
       <c r="J45" t="s">
-        <v>3252</v>
+        <v>3263</v>
       </c>
       <c r="K45" t="s">
-        <v>3311</v>
+        <v>3322</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>3033</v>
+        <v>3044</v>
       </c>
       <c r="J46" t="s">
-        <v>3253</v>
+        <v>3264</v>
       </c>
       <c r="K46" t="s">
-        <v>3312</v>
+        <v>3323</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>3034</v>
+        <v>3045</v>
       </c>
       <c r="J47" t="s">
-        <v>3254</v>
+        <v>3265</v>
       </c>
       <c r="K47" t="s">
-        <v>3313</v>
+        <v>3324</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>3035</v>
+        <v>3046</v>
       </c>
       <c r="J48" t="s">
-        <v>3255</v>
+        <v>3266</v>
       </c>
       <c r="K48" t="s">
-        <v>3314</v>
+        <v>3325</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>3036</v>
+        <v>3047</v>
       </c>
       <c r="J49" t="s">
-        <v>3256</v>
+        <v>3267</v>
       </c>
       <c r="K49" t="s">
-        <v>3315</v>
+        <v>3326</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>3037</v>
+        <v>3048</v>
       </c>
       <c r="J50" t="s">
-        <v>3257</v>
+        <v>3268</v>
       </c>
       <c r="K50" t="s">
-        <v>3316</v>
+        <v>3327</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>3038</v>
+        <v>3049</v>
       </c>
       <c r="J51" t="s">
-        <v>3258</v>
+        <v>3269</v>
       </c>
       <c r="K51" t="s">
-        <v>3317</v>
+        <v>3328</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>3039</v>
+        <v>3050</v>
       </c>
       <c r="J52" t="s">
-        <v>3259</v>
+        <v>3270</v>
       </c>
       <c r="K52" t="s">
-        <v>3318</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>3040</v>
+        <v>3051</v>
       </c>
       <c r="J53" t="s">
-        <v>3260</v>
+        <v>3271</v>
       </c>
       <c r="K53" t="s">
-        <v>3319</v>
+        <v>3330</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>3041</v>
+        <v>3052</v>
       </c>
       <c r="J54" t="s">
-        <v>3261</v>
+        <v>3272</v>
       </c>
       <c r="K54" t="s">
-        <v>3320</v>
+        <v>3331</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>3042</v>
+        <v>3053</v>
       </c>
       <c r="J55" t="s">
-        <v>3262</v>
+        <v>3273</v>
       </c>
       <c r="K55" t="s">
-        <v>3321</v>
+        <v>3332</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>3043</v>
+        <v>3054</v>
       </c>
       <c r="J56" t="s">
-        <v>3263</v>
+        <v>3274</v>
       </c>
       <c r="K56" t="s">
-        <v>3186</v>
+        <v>3197</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>3044</v>
+        <v>3055</v>
       </c>
       <c r="J57" t="s">
-        <v>3264</v>
+        <v>3275</v>
       </c>
       <c r="K57" t="s">
-        <v>3322</v>
+        <v>3333</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>3045</v>
+        <v>3056</v>
       </c>
       <c r="J58" t="s">
-        <v>3265</v>
+        <v>3276</v>
       </c>
       <c r="K58" t="s">
-        <v>3323</v>
+        <v>3334</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>3046</v>
+        <v>3057</v>
       </c>
       <c r="J59" t="s">
-        <v>3266</v>
+        <v>3277</v>
       </c>
       <c r="K59" t="s">
-        <v>3324</v>
+        <v>3335</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>3047</v>
+        <v>3058</v>
       </c>
       <c r="J60" t="s">
-        <v>3267</v>
+        <v>3278</v>
       </c>
       <c r="K60" t="s">
-        <v>3325</v>
+        <v>3336</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>3048</v>
+        <v>3059</v>
       </c>
       <c r="J61" t="s">
-        <v>3268</v>
+        <v>3279</v>
       </c>
       <c r="K61" t="s">
-        <v>3326</v>
+        <v>3337</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>3049</v>
+        <v>3060</v>
       </c>
       <c r="J62" t="s">
-        <v>3269</v>
+        <v>3280</v>
       </c>
       <c r="K62" t="s">
-        <v>3327</v>
+        <v>3338</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>3050</v>
+        <v>3061</v>
       </c>
       <c r="J63" t="s">
-        <v>3270</v>
+        <v>3281</v>
       </c>
       <c r="K63" t="s">
-        <v>3188</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>3051</v>
+        <v>3062</v>
       </c>
       <c r="J64" t="s">
         <v>44</v>
       </c>
       <c r="K64" t="s">
-        <v>3328</v>
+        <v>3339</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>3052</v>
+        <v>3063</v>
       </c>
       <c r="K65" t="s">
-        <v>3329</v>
+        <v>3340</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>3053</v>
+        <v>3064</v>
       </c>
       <c r="K66" t="s">
-        <v>3330</v>
+        <v>3341</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>3054</v>
+        <v>3065</v>
       </c>
       <c r="K67" t="s">
-        <v>3331</v>
+        <v>3342</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>3055</v>
+        <v>3066</v>
       </c>
       <c r="K68" t="s">
-        <v>3332</v>
+        <v>3343</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>3056</v>
+        <v>3067</v>
       </c>
       <c r="K69" t="s">
-        <v>3333</v>
+        <v>3344</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>3057</v>
+        <v>3068</v>
       </c>
       <c r="K70" t="s">
-        <v>3334</v>
+        <v>3345</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>3058</v>
+        <v>3069</v>
       </c>
       <c r="K71" t="s">
-        <v>3335</v>
+        <v>3346</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>3059</v>
+        <v>3070</v>
       </c>
       <c r="K72" t="s">
-        <v>3336</v>
+        <v>3347</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>3060</v>
+        <v>3071</v>
       </c>
       <c r="K73" t="s">
-        <v>3337</v>
+        <v>3348</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>3061</v>
+        <v>3072</v>
       </c>
       <c r="K74" t="s">
-        <v>3338</v>
+        <v>3349</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>3062</v>
+        <v>3073</v>
       </c>
       <c r="K75" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>3063</v>
+        <v>3074</v>
       </c>
       <c r="K76" t="s">
-        <v>3339</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>3064</v>
+        <v>3075</v>
       </c>
       <c r="K77" t="s">
-        <v>3340</v>
+        <v>3351</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>3065</v>
+        <v>3076</v>
       </c>
       <c r="K78" t="s">
-        <v>3341</v>
+        <v>3352</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>3066</v>
+        <v>3077</v>
       </c>
       <c r="K79" t="s">
-        <v>3342</v>
+        <v>3353</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>3067</v>
+        <v>3078</v>
       </c>
       <c r="K80" t="s">
-        <v>3343</v>
+        <v>3354</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>3068</v>
+        <v>3079</v>
       </c>
       <c r="K81" t="s">
-        <v>3344</v>
+        <v>3355</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>3069</v>
+        <v>3080</v>
       </c>
       <c r="K82" t="s">
-        <v>3345</v>
+        <v>3356</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>3070</v>
+        <v>3081</v>
       </c>
       <c r="K83" t="s">
-        <v>3346</v>
+        <v>3357</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>3071</v>
+        <v>3082</v>
       </c>
       <c r="K84" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>3072</v>
+        <v>3083</v>
       </c>
       <c r="K85" t="s">
-        <v>3195</v>
+        <v>3206</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>3073</v>
+        <v>3084</v>
       </c>
       <c r="K86" t="s">
-        <v>3347</v>
+        <v>3358</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>3074</v>
+        <v>3085</v>
       </c>
       <c r="K87" t="s">
-        <v>3348</v>
+        <v>3359</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>3075</v>
+        <v>3086</v>
       </c>
       <c r="K88" t="s">
-        <v>3349</v>
+        <v>3360</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>3076</v>
+        <v>3087</v>
       </c>
       <c r="K89" t="s">
-        <v>3350</v>
+        <v>3361</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>3077</v>
+        <v>3088</v>
       </c>
       <c r="K90" t="s">
-        <v>3351</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>3078</v>
+        <v>3089</v>
       </c>
       <c r="K91" t="s">
-        <v>3352</v>
+        <v>3363</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>3079</v>
+        <v>3090</v>
       </c>
       <c r="K92" t="s">
-        <v>3353</v>
+        <v>3364</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>3080</v>
+        <v>3091</v>
       </c>
       <c r="K93" t="s">
-        <v>3354</v>
+        <v>3365</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>3081</v>
+        <v>3092</v>
       </c>
       <c r="K94" t="s">
-        <v>3355</v>
+        <v>3366</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>3082</v>
+        <v>3093</v>
       </c>
       <c r="K95" t="s">
-        <v>3198</v>
+        <v>3209</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>3083</v>
+        <v>3094</v>
       </c>
       <c r="K96" t="s">
-        <v>3356</v>
+        <v>3367</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>3084</v>
+        <v>3095</v>
       </c>
       <c r="K97" t="s">
-        <v>3357</v>
+        <v>3368</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>3085</v>
+        <v>3096</v>
       </c>
       <c r="K98" t="s">
-        <v>3358</v>
+        <v>3369</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>3086</v>
+        <v>3097</v>
       </c>
       <c r="K99" t="s">
-        <v>3359</v>
+        <v>3370</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>3087</v>
+        <v>3098</v>
       </c>
       <c r="K100" t="s">
-        <v>3360</v>
+        <v>3371</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>3088</v>
+        <v>3099</v>
       </c>
       <c r="K101" t="s">
-        <v>3361</v>
+        <v>3372</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>3089</v>
+        <v>3100</v>
       </c>
       <c r="K102" t="s">
-        <v>3362</v>
+        <v>3373</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>3090</v>
+        <v>3101</v>
       </c>
       <c r="K103" t="s">
-        <v>3363</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>3091</v>
+        <v>3102</v>
       </c>
       <c r="K104" t="s">
-        <v>3364</v>
+        <v>3375</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>3092</v>
+        <v>3103</v>
       </c>
       <c r="K105" t="s">
-        <v>3365</v>
+        <v>3376</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>3093</v>
+        <v>3104</v>
       </c>
       <c r="K106" t="s">
-        <v>3366</v>
+        <v>3377</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>3094</v>
+        <v>3105</v>
       </c>
       <c r="K107" t="s">
-        <v>3367</v>
+        <v>3378</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>3095</v>
+        <v>3106</v>
       </c>
       <c r="K108" t="s">
-        <v>3368</v>
+        <v>3379</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>3096</v>
+        <v>3107</v>
       </c>
       <c r="K109" t="s">
-        <v>3369</v>
+        <v>3380</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>3097</v>
+        <v>3108</v>
       </c>
       <c r="K110" t="s">
-        <v>3370</v>
+        <v>3381</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>3098</v>
+        <v>3109</v>
       </c>
       <c r="K111" t="s">
-        <v>3371</v>
+        <v>3382</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>3099</v>
+        <v>3110</v>
       </c>
       <c r="K112" t="s">
-        <v>3372</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>3100</v>
+        <v>3111</v>
       </c>
       <c r="K113" t="s">
-        <v>3373</v>
+        <v>3384</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>3101</v>
+        <v>3112</v>
       </c>
       <c r="K114" t="s">
-        <v>3374</v>
+        <v>3385</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>3102</v>
+        <v>3113</v>
       </c>
       <c r="K115" t="s">
-        <v>3375</v>
+        <v>3386</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>3103</v>
+        <v>3114</v>
       </c>
       <c r="K116" t="s">
-        <v>3376</v>
+        <v>3387</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>3104</v>
+        <v>3115</v>
       </c>
       <c r="K117" t="s">
-        <v>3377</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>3105</v>
+        <v>3116</v>
       </c>
       <c r="K118" t="s">
-        <v>3378</v>
+        <v>3389</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>3106</v>
+        <v>3117</v>
       </c>
       <c r="K119" t="s">
-        <v>3379</v>
+        <v>3390</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>3107</v>
+        <v>3118</v>
       </c>
       <c r="K120" t="s">
-        <v>3380</v>
+        <v>3391</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>3108</v>
+        <v>3119</v>
       </c>
       <c r="K121" t="s">
-        <v>3381</v>
+        <v>3392</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>3109</v>
+        <v>3120</v>
       </c>
       <c r="K122" t="s">
-        <v>3382</v>
+        <v>3393</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>3110</v>
+        <v>3121</v>
       </c>
       <c r="K123" t="s">
-        <v>3383</v>
+        <v>3394</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>3111</v>
+        <v>3122</v>
       </c>
       <c r="K124" t="s">
-        <v>3384</v>
+        <v>3395</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>3112</v>
+        <v>3123</v>
       </c>
       <c r="K125" t="s">
-        <v>3166</v>
+        <v>3177</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>3113</v>
+        <v>3124</v>
       </c>
       <c r="K126" t="s">
-        <v>3385</v>
+        <v>3396</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>3114</v>
+        <v>3125</v>
       </c>
       <c r="K127" t="s">
-        <v>3386</v>
+        <v>3397</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>3115</v>
+        <v>3126</v>
       </c>
       <c r="K128" t="s">
-        <v>3387</v>
+        <v>3398</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>3116</v>
+        <v>3127</v>
       </c>
       <c r="K129" t="s">
-        <v>3388</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>3117</v>
+        <v>3128</v>
       </c>
       <c r="K130" t="s">
-        <v>3389</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>3118</v>
+        <v>3129</v>
       </c>
       <c r="K131" t="s">
-        <v>3390</v>
+        <v>3401</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>3119</v>
+        <v>3130</v>
       </c>
       <c r="K132" t="s">
-        <v>3391</v>
+        <v>3402</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>3120</v>
+        <v>3131</v>
       </c>
       <c r="K133" t="s">
-        <v>3392</v>
+        <v>3403</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>3121</v>
+        <v>3132</v>
       </c>
       <c r="K134" t="s">
-        <v>3393</v>
+        <v>3404</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>3122</v>
+        <v>3133</v>
       </c>
       <c r="K135" t="s">
-        <v>3394</v>
+        <v>3405</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>3123</v>
+        <v>3134</v>
       </c>
       <c r="K136" t="s">
-        <v>3395</v>
+        <v>3406</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>3124</v>
+        <v>3135</v>
       </c>
       <c r="K137" t="s">
-        <v>3396</v>
+        <v>3407</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>3125</v>
+        <v>3136</v>
       </c>
       <c r="K138" t="s">
-        <v>3203</v>
+        <v>3214</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>3126</v>
+        <v>3137</v>
       </c>
       <c r="K139" t="s">
-        <v>3397</v>
+        <v>3408</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>3127</v>
+        <v>3138</v>
       </c>
       <c r="K140" t="s">
-        <v>3398</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>3128</v>
+        <v>3139</v>
       </c>
       <c r="K141" t="s">
-        <v>3399</v>
+        <v>3410</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>3129</v>
+        <v>3140</v>
       </c>
       <c r="K142" t="s">
-        <v>3400</v>
+        <v>3411</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>3130</v>
+        <v>3141</v>
       </c>
       <c r="K143" t="s">
-        <v>3401</v>
+        <v>3412</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>3131</v>
+        <v>3142</v>
       </c>
       <c r="K144" t="s">
-        <v>3402</v>
+        <v>3413</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>3132</v>
+        <v>3143</v>
       </c>
       <c r="K145" t="s">
-        <v>3403</v>
+        <v>3414</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>3133</v>
+        <v>3144</v>
       </c>
       <c r="K146" t="s">
-        <v>3404</v>
+        <v>3415</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>3134</v>
+        <v>3145</v>
       </c>
       <c r="K147" t="s">
-        <v>3405</v>
+        <v>3416</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>3135</v>
+        <v>3146</v>
       </c>
       <c r="K148" t="s">
-        <v>3406</v>
+        <v>3417</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>3136</v>
+        <v>3147</v>
       </c>
       <c r="K149" t="s">
-        <v>3407</v>
+        <v>3418</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>3137</v>
+        <v>3148</v>
       </c>
       <c r="K150" t="s">
-        <v>3408</v>
+        <v>3419</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>3138</v>
+        <v>3149</v>
       </c>
       <c r="K151" t="s">
-        <v>3409</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>3139</v>
+        <v>3150</v>
       </c>
       <c r="K152" t="s">
-        <v>3410</v>
+        <v>3421</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>3140</v>
+        <v>3151</v>
       </c>
       <c r="K153" t="s">
-        <v>3411</v>
+        <v>3422</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>3141</v>
+        <v>3152</v>
       </c>
       <c r="K154" t="s">
-        <v>3412</v>
+        <v>3423</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>3142</v>
+        <v>3153</v>
       </c>
       <c r="K155" t="s">
-        <v>3413</v>
+        <v>3424</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>3143</v>
+        <v>3154</v>
       </c>
       <c r="K156" t="s">
-        <v>3414</v>
+        <v>3425</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>3144</v>
+        <v>3155</v>
       </c>
       <c r="K157" t="s">
-        <v>3415</v>
+        <v>3426</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>3145</v>
+        <v>3156</v>
       </c>
       <c r="K158" t="s">
-        <v>3416</v>
+        <v>3427</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>3146</v>
+        <v>3157</v>
       </c>
       <c r="K159" t="s">
-        <v>3417</v>
+        <v>3428</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>3147</v>
+        <v>3158</v>
       </c>
       <c r="K160" t="s">
-        <v>3418</v>
+        <v>3429</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>3148</v>
+        <v>3159</v>
       </c>
       <c r="K161" t="s">
-        <v>3419</v>
+        <v>3430</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>3149</v>
+        <v>3160</v>
       </c>
       <c r="K162" t="s">
-        <v>3420</v>
+        <v>3431</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>3421</v>
+        <v>3432</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>3422</v>
+        <v>3433</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>3423</v>
+        <v>3434</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>3424</v>
+        <v>3435</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>3209</v>
+        <v>3220</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>3425</v>
+        <v>3436</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>3426</v>
+        <v>3437</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>3427</v>
+        <v>3438</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>3428</v>
+        <v>3439</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>3429</v>
+        <v>3440</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>3430</v>
+        <v>3441</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>3431</v>
+        <v>3442</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>3432</v>
+        <v>3443</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>3433</v>
+        <v>3444</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>3434</v>
+        <v>3445</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>3435</v>
+        <v>3446</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>3436</v>
+        <v>3447</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>3173</v>
+        <v>3184</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>3437</v>
+        <v>3448</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>3438</v>
+        <v>3449</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>3439</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>3440</v>
+        <v>3451</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>3441</v>
+        <v>3452</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>3175</v>
+        <v>3186</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>3442</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>3443</v>
+        <v>3454</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>3444</v>
+        <v>3455</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>3445</v>
+        <v>3456</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>3446</v>
+        <v>3457</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">