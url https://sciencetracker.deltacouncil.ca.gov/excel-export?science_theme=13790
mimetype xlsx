--- v0 (2026-05-12)
+++ v1 (2026-07-01)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="760">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="761">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-12 02:25:31pm</t>
+    <t>2026-07-01 02:45:12am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_theme=13790</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_theme":"13790"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -2272,50 +2272,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
@@ -4396,51 +4399,51 @@
         <v>194</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>54175</v>
       </c>
       <c r="B6">
         <v>49856</v>
       </c>
       <c r="C6" t="s">
         <v>199</v>
       </c>
       <c r="D6" t="s">
         <v>206</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>207</v>
       </c>
       <c r="G6" t="s">
         <v>208</v>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J6" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50826</v>
       </c>
       <c r="B7">
         <v>49787</v>
       </c>
       <c r="C7" t="s">
         <v>210</v>
       </c>
       <c r="D7" t="s">
         <v>211</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
         <v>212</v>
       </c>
       <c r="G7" t="s">
         <v>213</v>
       </c>
@@ -4565,60 +4568,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
         <v>733</v>
       </c>
       <c r="P1" t="s">
         <v>738</v>
       </c>
       <c r="Q1" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="R1" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="S1" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="T1" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>221</v>
       </c>
       <c r="C2" t="s">
         <v>223</v>
       </c>
       <c r="D2" t="s">
         <v>232</v>
       </c>
       <c r="E2" t="s">
         <v>393</v>
       </c>
       <c r="F2" t="s">
         <v>398</v>
       </c>
       <c r="G2" t="s">
         <v>408</v>
       </c>
       <c r="H2" t="s">
         <v>416</v>
       </c>
       <c r="I2" t="s">
@@ -4627,57 +4630,57 @@
       <c r="J2" t="s">
         <v>480</v>
       </c>
       <c r="K2" t="s">
         <v>541</v>
       </c>
       <c r="L2" t="s">
         <v>94</v>
       </c>
       <c r="M2" t="s">
         <v>722</v>
       </c>
       <c r="N2" t="s">
         <v>726</v>
       </c>
       <c r="O2" t="s">
         <v>734</v>
       </c>
       <c r="P2" t="s">
         <v>739</v>
       </c>
       <c r="Q2" t="s">
         <v>167</v>
       </c>
       <c r="R2" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="S2" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="T2" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>224</v>
       </c>
       <c r="D3" t="s">
         <v>233</v>
       </c>
       <c r="E3" t="s">
         <v>394</v>
       </c>
       <c r="F3" t="s">
         <v>399</v>
       </c>
       <c r="G3" t="s">
         <v>409</v>
       </c>
       <c r="H3" t="s">
         <v>417</v>
       </c>
       <c r="I3" t="s">
@@ -4689,54 +4692,54 @@
       <c r="K3" t="s">
         <v>542</v>
       </c>
       <c r="L3" t="s">
         <v>721</v>
       </c>
       <c r="M3" t="s">
         <v>98</v>
       </c>
       <c r="N3" t="s">
         <v>727</v>
       </c>
       <c r="O3" t="s">
         <v>735</v>
       </c>
       <c r="P3" t="s">
         <v>740</v>
       </c>
       <c r="Q3" t="s">
         <v>170</v>
       </c>
       <c r="R3" t="s">
         <v>190</v>
       </c>
       <c r="S3" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="T3" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>222</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4" t="s">
         <v>234</v>
       </c>
       <c r="E4" t="s">
         <v>395</v>
       </c>
       <c r="F4" t="s">
         <v>400</v>
       </c>
       <c r="G4" t="s">
         <v>410</v>
       </c>
       <c r="H4" t="s">
         <v>418</v>
       </c>
       <c r="I4" t="s">
@@ -4789,235 +4792,238 @@
       <c r="I5" t="s">
         <v>445</v>
       </c>
       <c r="J5" t="s">
         <v>483</v>
       </c>
       <c r="K5" t="s">
         <v>544</v>
       </c>
       <c r="M5" t="s">
         <v>724</v>
       </c>
       <c r="N5" t="s">
         <v>728</v>
       </c>
       <c r="O5" t="s">
         <v>737</v>
       </c>
       <c r="P5" t="s">
         <v>736</v>
       </c>
       <c r="Q5" t="s">
         <v>169</v>
       </c>
       <c r="R5" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>226</v>
       </c>
       <c r="D6" t="s">
         <v>236</v>
       </c>
       <c r="E6" t="s">
         <v>396</v>
       </c>
       <c r="F6" t="s">
         <v>402</v>
       </c>
       <c r="G6" t="s">
         <v>46</v>
       </c>
       <c r="H6" t="s">
         <v>420</v>
       </c>
       <c r="I6" t="s">
         <v>446</v>
       </c>
       <c r="J6" t="s">
         <v>484</v>
       </c>
       <c r="K6" t="s">
         <v>545</v>
       </c>
       <c r="M6" t="s">
         <v>725</v>
       </c>
       <c r="N6" t="s">
         <v>96</v>
       </c>
       <c r="P6" t="s">
         <v>742</v>
       </c>
       <c r="Q6" t="s">
         <v>120</v>
       </c>
       <c r="R6" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>227</v>
       </c>
       <c r="D7" t="s">
         <v>237</v>
       </c>
       <c r="E7" t="s">
         <v>397</v>
       </c>
       <c r="F7" t="s">
         <v>403</v>
       </c>
       <c r="G7" t="s">
         <v>412</v>
       </c>
       <c r="H7" t="s">
         <v>421</v>
       </c>
       <c r="I7" t="s">
         <v>447</v>
       </c>
       <c r="J7" t="s">
         <v>485</v>
       </c>
       <c r="K7" t="s">
         <v>442</v>
       </c>
       <c r="M7" t="s">
         <v>91</v>
       </c>
       <c r="N7" t="s">
         <v>729</v>
       </c>
       <c r="P7" t="s">
         <v>743</v>
       </c>
       <c r="R7" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>228</v>
       </c>
       <c r="D8" t="s">
         <v>238</v>
       </c>
       <c r="F8" t="s">
         <v>404</v>
       </c>
       <c r="G8" t="s">
         <v>413</v>
       </c>
       <c r="H8" t="s">
         <v>422</v>
       </c>
       <c r="I8" t="s">
         <v>448</v>
       </c>
       <c r="J8" t="s">
         <v>486</v>
       </c>
       <c r="K8" t="s">
         <v>443</v>
       </c>
       <c r="N8" t="s">
         <v>730</v>
       </c>
       <c r="P8" t="s">
         <v>744</v>
       </c>
       <c r="R8" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>229</v>
       </c>
       <c r="D9" t="s">
         <v>239</v>
       </c>
       <c r="F9" t="s">
         <v>405</v>
       </c>
       <c r="G9" t="s">
         <v>414</v>
       </c>
       <c r="H9" t="s">
         <v>47</v>
       </c>
       <c r="I9" t="s">
         <v>449</v>
       </c>
       <c r="J9" t="s">
         <v>487</v>
       </c>
       <c r="K9" t="s">
         <v>546</v>
       </c>
       <c r="N9" t="s">
         <v>731</v>
       </c>
+      <c r="P9" t="s">
+        <v>745</v>
+      </c>
       <c r="R9" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>230</v>
       </c>
       <c r="D10" t="s">
         <v>240</v>
       </c>
       <c r="F10" t="s">
         <v>406</v>
       </c>
       <c r="G10" t="s">
         <v>415</v>
       </c>
       <c r="H10" t="s">
         <v>423</v>
       </c>
       <c r="I10" t="s">
         <v>450</v>
       </c>
       <c r="J10" t="s">
         <v>488</v>
       </c>
       <c r="K10" t="s">
         <v>547</v>
       </c>
       <c r="N10" t="s">
         <v>732</v>
       </c>
       <c r="R10" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>231</v>
       </c>
       <c r="D11" t="s">
         <v>241</v>
       </c>
       <c r="F11" t="s">
         <v>407</v>
       </c>
       <c r="H11" t="s">
         <v>424</v>
       </c>
       <c r="I11" t="s">
         <v>451</v>
       </c>
       <c r="J11" t="s">
         <v>489</v>
       </c>
       <c r="K11" t="s">
         <v>548</v>
       </c>
       <c r="R11" t="s">