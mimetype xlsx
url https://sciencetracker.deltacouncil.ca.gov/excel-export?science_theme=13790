--- v1 (2026-07-01)
+++ v2 (2026-08-22)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="761">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-01 02:45:12am</t>
+    <t>2026-08-22 12:19:10am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_theme=13790</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_theme":"13790"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>