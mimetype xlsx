--- v2 (2026-08-22)
+++ v3 (2026-11-08)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="761">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-22 12:19:10am</t>
+    <t>2026-11-08 10:59:14am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_theme=13790</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_theme":"13790"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>