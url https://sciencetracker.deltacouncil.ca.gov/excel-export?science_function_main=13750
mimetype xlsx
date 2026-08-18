--- v0 (2026-06-21)
+++ v1 (2026-08-18)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-21 02:52:08pm</t>
+    <t>2026-08-18 12:12:29pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_function_main=13750</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_function_main":"13750"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -183,51 +183,51 @@
   <si>
     <t>2019;2020;2021;2022;2023</t>
   </si>
   <si>
     <t>Synthesis; Targeted foundational research</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Modeling; Data application - Science communication / knowledge synthesis; Planning and guidance</t>
   </si>
   <si>
     <t>Flood risk and land use management; Habitat management</t>
   </si>
   <si>
     <t>Carbon markets; Sea-level rise accommodation; Subsidence reversal; Wetland resilience</t>
   </si>
   <si>
     <t>Land use and human activities</t>
   </si>
   <si>
     <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions</t>
   </si>
   <si>
     <t>Carbon; Carbon storage; Greenhouse gas GHG; Nature-based solutions; Resilience; Sea level rise; Subsidence; Wetlands</t>
   </si>
   <si>
-    <t>June 10, 2026</t>
+    <t>July 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49779</t>
   </si>
   <si>
     <t>Delta Aquatic Resource Inventory</t>
   </si>
   <si>
     <t>Sacramento-San Joaquin Delta Conservancy</t>
   </si>
   <si>
     <t>Delta Stewardship Council</t>
   </si>
   <si>
     <t>The Delta Aquatic Resources Inventory of surface waters, wetlands and other aquatic resources in the Sacramento-San Joaquin Delta (Delta) will provide a standard regional approach to wetland classification and mapping to support wetland restoration planning, tracking, and reporting. It will faciliate implementation of the California Wetland and Riparian Areas Monitoring Plan (WRAMP) in the Delta.</t>
   </si>
   <si>
     <t>Entire Delta</t>
   </si>
   <si>
     <t>2018;2019;2020;2021</t>
   </si>
   <si>
     <t>Targeted foundational research</t>
   </si>
@@ -480,69 +480,75 @@
   <si>
     <t>Hydrology and hydrodynamics; Habitat changes</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49854</t>
   </si>
   <si>
     <t>Open-Source Resources for the Sacramento-San Joaquin Delta Telemetry Research Community</t>
   </si>
   <si>
     <t>Cramer Fish Sciences</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]; U.S. Bureau of Reclamation [USBR]; California Department of Water Resource [DWR]; ICF International Inc.</t>
   </si>
   <si>
     <t>There is a great deal of telemetry data amassed from studies in the Sacramento-San Joaquin Delta. It continues to grow every year with special studies and monitoring efforts. Multiple research priorities surrounding fish ecology in the Delta could be addressed, at least in part, by synthesizing the myriad telemetry data sets that exist; this work would benefit greatly from the centralization and standardization of data workflows surrounding telemetry research. With the guidance of a PIT Advisory Team, we plan to establish a collection of open-source, technology-agnostic, accessible resources to support a reproducible and transparent telemetry data workflow for researchers in the region. The workflow and resources do not invent new procedures, rather improve and standardize those already used by the telemetry research community. This will bring us in closer alignment with centralized, coordinated data workflows that have been successfully implemented in other regions and data communities. The final open-source set of resources will include a design and roadmap for implementing a central telemetry database and workflow, an R package for the preparation, QA/QC, and basic analysis of telemetry data, and a regional workshop offering training programs in the proposed telemetry data workflow.</t>
   </si>
   <si>
     <t>Sacramento River; San Joaquin River</t>
   </si>
   <si>
+    <t>2022;2023;2024</t>
+  </si>
+  <si>
+    <t>Targeted immediate research</t>
+  </si>
+  <si>
     <t>Data application - Information management; Planning and guidance</t>
   </si>
   <si>
     <t>Delta as Place</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring</t>
   </si>
   <si>
     <t>Fish; Species</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chinook Salmon; Fish; Other species; Salmon migration; Steelhead Trout; Striped bass; Sturgeon</t>
   </si>
   <si>
-    <t>August 26, 2024</t>
+    <t>July 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53156</t>
   </si>
   <si>
     <t xml:space="preserve">The value of information is context dependent: a demonstration of decision tools to address multi-species river temperature management under uncertainty </t>
   </si>
   <si>
     <t>CALFED Bay-Delta Program</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p style="text-indent:.5in"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="line-height:200%"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;,serif"&gt;Tradeoffs among objectives in natural resource management can be exacerbated in altered ecosystems and when there is uncertainty in predicted management outcomes. Multicriteria decision analysis (MCDA) and value of information (VOI) are underutilized decision tools that can assist fisheries managers in handling tradeoffs and evaluating the importance of uncertainty. We demonstrate the use of these tools using a case study in the Sacramento River, California, U.S.A., where two imperiled species with different temperature requirements, winter-run Chinook Salmon (&lt;i&gt;Oncorhynchus tshawytscha&lt;/i&gt;) and Green Sturgeon&lt;i&gt; &lt;/i&gt;(&lt;i&gt;Acipenser medirostris&lt;/i&gt;), spawn and rear in the artificially cold Shasta Dam tailwater. A temperature-control device installed on Shasta Dam maintains cool water for Chinook Salmon; however, uncertainties exist related to the effects of temperatures on the spawning and rearing of both species. We consider four alternative hypotheses in models of early life-stage dynamics to evaluate the effects of alternative temperature-management strategies on Chinook Salmon and Green Sturgeon management objectives. We used VOI to quantify the increase in management performance that can be expected by resolving hypothesis-based uncertainties as a function of the weight assigned to species-specific objectives. We found the decision was hindered by uncertainty; the best performing alternative depends on which hypothesis is true, with warmer or cooler alternative management strategies recommended when weights favor Green Sturgeon or Chinook Salmon objectives, respectively. The value of reducing uncertainty was highest when Green Sturgeon was slightly favored, highlighting the interaction between scientific uncertainty and decision makers' values. Our demonstration features MCDA and VOI as transparent, deliberative tools that can assist fisheries managers in confronting value conflicts, prioritizing resolution of uncertainty, and optimally managing aquatic ecosystems.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Sacramento River</t>
   </si>
   <si>
     <t>Unsure</t>
   </si>
   <si>
     <t>Data application - Modeling; Planning and guidance</t>
   </si>
   <si>
     <t>Habitat management; Water supply management</t>
@@ -559,90 +565,88 @@
   <si>
     <t>Chinook Salmon; Fish; Flows; Green sturgeon; Salmon rearing; Sturgeon; Temperature; Water conveyance and infrastructure; Water temperature</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54149</t>
   </si>
   <si>
     <t>Earth Observations to Combat Invasive Aquatic Vegetation</t>
   </si>
   <si>
     <t>University of California - Merced [UC Merced]</t>
   </si>
   <si>
     <t>Delta Stewardship Council; California Department of Water Resource [DWR]; California Department of Fish and Wildlife [CDFW]; Interagency Ecological Program [IEP]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Invasive aquatic vegetation (IAV) is a threat to aquatic ecosystems worldwide, leading to a major loss of biodiversity and extensive damages and costs to human uses of those ecosystems. The Sacramento-San Joaquin River Delta (the “Delta”) is the hub of California’s water system, supporting over 35 million water users and a $54 billion agricultural industry. The Delta reform act mandates management decisions meet both water supply needs while maintaining the ecological function of the system. The Delta is a global biodiversity hotspot, and the focal point of $750-$950 million in restoration. It has also been called one of the most invaded estuaries in the world. Over the past 15 years, submerged and floating IAV have more than doubled in extent, threatening water supply and ecosystem health of the Delta. There is mounting evidence that herbicide treatments are not effective, and that water management actions, and wetland restoration may be having huge impacts on IAV. This presents both a risk to increasing IAV, but also an opportunity to prevent and even &amp;nbsp;effectively combat IAV through considered water management actions and better restoration planning, meeting the state’s co-equal goals of water security and Delta ecosystem conservation.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;This project will meet the needs of multiple state agencies by advancing operational Earth observation-based monitoring program for community-level submerged aquatic vegetation (SAV) and genus-level floating aquatic vegetation (FAV) and modeling tools to enable the Delta management community to assess the effect of previous management actions on IAV and forecast the effects of future actions to inform multi-agency decision making. Specifically, this work will 1) Operationalize IAV class mapping using Sentinel-2 satellite imagery, 2) Finalize and validate species distribution Models (SDM) for SAV community and FAV at genus-level to assess the impacts of previous water actions on IAV and predict IAV distribution in future scenarios, 3) Co-design IAV-based performance metrics to inform future actions.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;The proposed project fills a critical data gap in monitoring for state and federal agencies and stakeholders by implementing the first sustainable mapping effort for IAV. Monthly and seasonal estimates of SAV and FAV coverage will enable the Delta Stewardship Council to improve their performance metrics for evaluation of the Delta Plan and will help the Interagency Ecological Program assess whether management is meeting the co-equal goals for the Delta. Species distribution models will enable Department of Water Resources to evaluate how previous restoration flow actions have affected the spread and persistence of IAV and incorporate what they learn into future Structured Decision Making to better account for negative consequences of IAV when setting future restoration targets and implementing actions.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Low-Cost Satellite Remote Sensing of the Sacramento-San Joaquin Delta to Enhance Mapping for Invasive and Native Aquatic Vegetation; Remote sensing of the Sacramento-San Joaquin Delta to enhance mapping for invasive and native aquatic plant species</t>
   </si>
   <si>
-    <t>2024;2025</t>
-[...2 lines deleted...]
-    <t>Status and trend monitoring</t>
+    <t>2024;2025;2026;2027</t>
   </si>
   <si>
     <t>Data application - Analytics; Data application - Modeling; Monitoring - Implementation; Monitoring - Status and trends; Planning and guidance</t>
   </si>
   <si>
     <t>Habitat management; Invasive / non-native species management; Native species management; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Invasive species control and management; Wetlands</t>
   </si>
   <si>
     <t>Aquatic vegetation; Habitat changes; Invasive / non-native species; modeling</t>
   </si>
   <si>
     <t>2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 2B. Develop a framework for monitoring, modeling, and information dissemination in support of operational forecasting and near real-time visualization...; 4B. Synthesize existing data and collaboratively develop additional long-term data collection and monitoring strategies to address knowledge gaps...; 1B. Develop tools to assist adaptive management in the Delta; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling; 5B: Explore innovative technologies and cost-effective methods for scientific monitoring and analysis of flow, water quality, and ecosystem characteristics...</t>
   </si>
   <si>
     <t>Aquatic vegetation; Emergent macrophytes; Floating aquatic vegetation; Habitat restoration; Invasive and non native species; Monitoring methods and techniques; Other species; Remote sensing; Saltwater and freshwater marshes; SAV and FAV; Submerged aquatic vegetation; Tidal wetlands; Water hyacinth; Wetland mapping; Wetlands</t>
   </si>
   <si>
-    <t>February 7, 2026</t>
+    <t>July 28, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54477</t>
   </si>
   <si>
-    <t xml:space="preserve">San Francisco Bay-Delta Estuary 2025 Lidar Mapping Collaboration </t>
+    <t>Elevate Bay-Delta</t>
   </si>
   <si>
     <t>San Francisco Estuary Institute [SFEI]; California Department of Water Resource [DWR]; Delta Stewardship Council</t>
   </si>
   <si>
     <t>San Francisco Bay Wetlands Regional Monitoring Program (WRMP)</t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;project provides high-resolution, region-wide elevation data for the San Francisco Bay-Delta Estuary, offering an unprecedented view of the landscape, landforms, and habitat conditions. LiDAR, which stands for Light Detection and Ranging, uses laser pulses to measure the distance between the sensor and the ground, creating detailed three-dimensional maps of terrain. This dataset captures fine-scale features across the San Francisco Bay-Delta Estuary. This supports researchers, community members, and agencies to better visualize changes in topography, habitat distribution, and flood risk. By providing consistent,&amp;nbsp;accurate, and comprehensive coverage, the&amp;nbsp;lidar&amp;nbsp;data supports a wide range of applications. Researchers can use the data to study habitat dynamics, track landscape change over time, model ecological processes, and more. Agencies and planners can integrate the information into flood risk management, infrastructure planning, and climate adaptation strategies. Community organizations and local stakeholders can also use the data to understand environmental conditions in their neighborhoods and inform local projects. The&amp;nbsp;lidar&amp;nbsp;data will be made publicly available following final review in 2026.&amp;nbsp;&lt;/p&gt;
+    <t xml:space="preserve">&lt;h4 lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;San Francisco Bay-Delta Estuary 2025 Lidar Mapping Collaboration&amp;nbsp;&lt;/h4&gt;
+&lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;project provides high-resolution, region-wide elevation data for the San Francisco Bay-Delta Estuary, offering an unprecedented view of the landscape, landforms, and habitat conditions. LiDAR, which stands for Light Detection and Ranging, uses laser pulses to measure the distance between the sensor and the ground, creating detailed three-dimensional maps of terrain. This dataset captures fine-scale features across the San Francisco Bay-Delta Estuary. This supports researchers, community members, and agencies to better visualize changes in topography, habitat distribution, and flood risk. By providing consistent,&amp;nbsp;accurate, and comprehensive coverage, the&amp;nbsp;lidar&amp;nbsp;data supports a wide range of applications. Researchers can use the data to study habitat dynamics, track landscape change over time, model ecological processes, and more. Agencies and planners can integrate the information into flood risk management, infrastructure planning, and climate adaptation strategies. Community organizations and local stakeholders can also use the data to understand environmental conditions in their neighborhoods and inform local projects. The&amp;nbsp;lidar&amp;nbsp;data will be made publicly available following final review in 2026.&amp;nbsp;&lt;/p&gt;
 &lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{153}" paraid="1513974754" xml:lang="EN-US"&gt;Availability details and links will be shared here as soon as the data are released.&amp;nbsp;&lt;/p&gt;
 &lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{160}" paraid="388478093" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;collection collaboration&amp;nbsp;would not&amp;nbsp;be possible without funding support from&amp;nbsp;the&amp;nbsp;&lt;a href="https://www.wrmp.org/" rel="noreferrer noopener" target="_blank"&gt;Wetlands Regional Monitoring Program&lt;/a&gt;&amp;nbsp;(through funding awarded by the San Francisco Bay Restoration Authority), Delta Stewardship Council, California Department of Water Resources, South Bay Salt Pond Restoration Project, and Valley Water (Santa Clara County).&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Project Details:&lt;/p&gt;
 &lt;table align="left" class="MsoTable15List2Accent1" style="border-collapse:collapse; margin-left:9px; margin-right:9px"&gt;
 	&lt;tbody&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Area&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 			&lt;td style="width:290px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;~1.25 million acres (the size of Delaware)&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Timing&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 			&lt;td style="width:290px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Coordinated with low tides&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:21px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Aircraft&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
@@ -669,85 +673,85 @@
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Quality&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 			&lt;td style="width:290px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Q1 (last LiDAR collection in 2017 was at Q2)&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 	&lt;/tbody&gt;
 &lt;/table&gt;
 </t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay</t>
   </si>
   <si>
     <t>Data application - Modeling; Monitoring - Effectiveness; Monitoring - Implementation; Monitoring - Status and trends; Planning and guidance; Research</t>
   </si>
   <si>
     <t>Remote Sensing</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.</t>
   </si>
   <si>
-    <t>April 16, 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54541</t>
   </si>
   <si>
     <t>Delta Invasive Species Symposium</t>
   </si>
   <si>
     <t>Delta Interagency Invasive Species Coordination Team [DIISCT]</t>
   </si>
   <si>
     <t>Sacramento-San Joaquin Delta Conservancy; California Department of Fish and Wildlife [CDFW]; California Department of Water Resource [DWR]; Delta Stewardship Council</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Since 2015, the DIISC Team has organized a biennial Delta Invasive Species Symposium. The symposium is a forum for Delta managers, researchers, and decision-makers to meet, share and synthesize information, and communicate best practices and lessons learned.&amp;nbsp;https://deltaconservancy.ca.gov/diisc-team-activities/&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Understanding and improving the EDRR process using a case study of an aquatic invasive, Vallisneria australis, through policy analysis and increased ecological understanding; Quick-Start Guide to Managing Invasive Aquatic Vegetation (IAV) in Tidal Wetland Habitats of the Sacramento-San Joaquin Delta and Suisun Marsh</t>
   </si>
   <si>
     <t>Cache Slough Complex; East Delta; Entire Delta; North Delta; South Delta; Suisun Marsh; Twitchell and Sherman Complex; West Delta; Yolo Bypass; Yolo Bypass and Cache Slough Complex</t>
   </si>
   <si>
     <t>Invasive / non-native species management</t>
   </si>
   <si>
     <t>Invasive species control and management</t>
   </si>
   <si>
     <t>Aquatic vegetation; Environmental conditions; Habitat changes; Harmful algal blooms; Invasive / non-native species; Invertebrates; Riparian habitats; Species; Tidal wetlands</t>
   </si>
   <si>
     <t>SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery; 5A. Identify and test innovative methods for effective control or management of invasive aquatic vegetation in tidal portions of the Delta under current and projected...</t>
+  </si>
+  <si>
+    <t>April 16, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54670</t>
   </si>
   <si>
     <t>Quick-Start Guide to Managing Invasive Aquatic Vegetation (IAV) in Tidal Wetland Habitats of the Sacramento-San Joaquin Delta and Suisun Marsh</t>
   </si>
   <si>
     <t>Sacramento-San Joaquin Delta Conservancy; California Department of Water Resource [DWR]; California Department of Fish and Wildlife [CDFW]; California Department of Parks and Recreation [PARKS]; Interagency Ecological Program [IEP]; Delta Stewardship Council</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&amp;nbsp;This guide is intended to give land managers an introduction to managing invasive aquatic vegetation (IAV) in tidal wetland habitats, whether the site is established, has been recently restored, or tidal reconnection will soon occur. It addresses submerged aquatic vegetation (SAV), floating aquatic vegetation (FAV), and emergent aquatic vegetation (EAV). It compiles knowledge from land managers in the Delta and members of the&amp;nbsp;&lt;a href="https://deltaconservancy.ca.gov/delta-inter-agency-invasive-species-team/"&gt;Delta Interagency Invasive Species Coordination Team (DIISCT)&lt;/a&gt;, whose purpose is to foster communication and collaboration among California state agencies, federal agencies, research and conservation groups, and other interested parties that detect, prevent, and manage invasive species and restore invaded habitats in the Delta. The authors hope this guide functions like asking an experienced colleague for recommendations as you start to consider your site’s IAV management.&amp;nbsp;https://deltaconservancy.ca.gov/iav-quick-start-guide/&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Invasive / non-native species management</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species; Habitat protection / enhancement / restoration; Invasive species control and management</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat changes; Invasive / non-native species; Tidal wetlands</t>
   </si>
   <si>
     <t>Invasive and non native species</t>
@@ -760,50 +764,93 @@
   </si>
   <si>
     <t xml:space="preserve">&lt;p data-ccp-props="{&amp;quot;335551550&amp;quot;:1,&amp;quot;335551620&amp;quot;:1,&amp;quot;335559683&amp;quot;:0,&amp;quot;335559685&amp;quot;:0,&amp;quot;335559731&amp;quot;:0,&amp;quot;335559737&amp;quot;:0,&amp;quot;335562764&amp;quot;:2,&amp;quot;335562765&amp;quot;:1.1,&amp;quot;335562766&amp;quot;:4,&amp;quot;335562767&amp;quot;:6,&amp;quot;335562768&amp;quot;:4,&amp;quot;335562769&amp;quot;:0.89}" lang="EN-US" paraeid="{73527498-ebfe-44f9-aa61-5d3d548f1f16}{78}" paraid="0" xml:lang="EN-US"&gt;Preventing the establishment of new invasive species through early detection and&amp;nbsp;rapid response (EDRR) is the most effective and efficient way to limit the negative&amp;nbsp;impacts of invasive species on the Delta.&amp;nbsp;​In 2021, the DIISC Team lead a review of the different EDRR resources in the Delta and&amp;nbsp;drafted an EDRR coordination table.&amp;nbsp;​&lt;/p&gt;
 &lt;ul&gt;
 	&lt;li data-ccp-props="{&amp;quot;335551550&amp;quot;:1,&amp;quot;335551620&amp;quot;:1,&amp;quot;335559683&amp;quot;:0,&amp;quot;335559685&amp;quot;:0,&amp;quot;335559731&amp;quot;:0,&amp;quot;335559737&amp;quot;:0,&amp;quot;335562764&amp;quot;:2,&amp;quot;335562765&amp;quot;:1.1,&amp;quot;335562766&amp;quot;:4,&amp;quot;335562767&amp;quot;:6,&amp;quot;335562768&amp;quot;:4,&amp;quot;335562769&amp;quot;:0.89}" lang="EN-US" paraeid="{73527498-ebfe-44f9-aa61-5d3d548f1f16}{78}" paraid="0" xml:lang="EN-US"&gt;Many resources in the Delta to support Preparedness and Early Detection, but far fewer&amp;nbsp;resources for Rapid Assessment or Rapid Response.&amp;nbsp;​&lt;/li&gt;
 	&lt;li data-ccp-props="{&amp;quot;335551550&amp;quot;:1,&amp;quot;335551620&amp;quot;:1,&amp;quot;335559683&amp;quot;:0,&amp;quot;335559685&amp;quot;:0,&amp;quot;335559731&amp;quot;:0,&amp;quot;335559737&amp;quot;:0,&amp;quot;335562764&amp;quot;:2,&amp;quot;335562765&amp;quot;:1.1,&amp;quot;335562766&amp;quot;:4,&amp;quot;335562767&amp;quot;:6,&amp;quot;335562768&amp;quot;:4,&amp;quot;335562769&amp;quot;:0.89}" lang="EN-US" paraeid="{73527498-ebfe-44f9-aa61-5d3d548f1f16}{78}" paraid="0" xml:lang="EN-US"&gt;Many agencies involved in current EDRR activities in the Delta, but the ability to rapidly&amp;nbsp;assess and respond to new invasions is concentrated in a smaller number of actors.​&lt;/li&gt;
 &lt;/ul&gt;
 </t>
   </si>
   <si>
     <t>Understanding and improving the EDRR process using a case study of an aquatic invasive, Vallisneria australis, through policy analysis and increased ecological understanding</t>
   </si>
   <si>
     <t>Invasive / non-native species</t>
   </si>
   <si>
     <t>SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery</t>
   </si>
   <si>
     <t>April 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54674</t>
   </si>
   <si>
+    <t>White Sturgeon Science Program</t>
+  </si>
+  <si>
+    <t>Awarded / Initiating</t>
+  </si>
+  <si>
+    <t>California Department of Water Resource [DWR]; California Department of Fish and Wildlife [CDFW]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:115%"&gt;&lt;span style="font-family:&amp;quot;Aptos&amp;quot;,sans-serif"&gt;Under the direction outlined in the White Sturgeon Science Plan, the White Sturgeon Science Program seeks to fill critical knowledge gaps in the ecology of California’s White Sturgeon and improve our knowledge of stressors, including the impacts from the operation of the State Water Project. A mathematical life cycle model will be the keystone element of the Science Program, which will shape and inform the efforts to tackle the other priority science areas: reducing uncertainty pertaining to spawning, rearing and development, new and/or improved monitoring, establishment of an entrainment and residency program at Clifton Court Forebay, development of a salvage prediction model, and improving our understanding of the impacts of harmful algal blooms.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay; San Joaquin River</t>
+  </si>
+  <si>
+    <t>Core monitoring; Status and trend monitoring; Synthesis; Targeted foundational research; Targeted immediate research</t>
+  </si>
+  <si>
+    <t>Data application - Modeling; Monitoring - Implementation; Planning and guidance; Research</t>
+  </si>
+  <si>
+    <t>Native species management</t>
+  </si>
+  <si>
+    <t>Population enhancement of listed species</t>
+  </si>
+  <si>
+    <t>Fish; Habitat changes; modeling</t>
+  </si>
+  <si>
+    <t>1A. Establish publicly accessible repositories, interactive platforms, and protocols for sharing information, products, and tools...; 2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 5B. Identify thresholds in the survival and health of managed fish and wildlife species with respect to environmental variables (e.g., flow, temperature, dissolved oxygen)...; 5A: Advance integrated modeling through efforts such as an open Delta collaboratory (physical or virtual) that promotes the use of models in guiding policy.</t>
+  </si>
+  <si>
+    <t>Endangered species; Habitat; Sturgeon</t>
+  </si>
+  <si>
+    <t>July 31, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54808</t>
+  </si>
+  <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
     <t>Funding organization</t>
   </si>
   <si>
     <t>Implementing organization</t>
   </si>
   <si>
     <t>Funding program</t>
   </si>
   <si>
     <t>Funding sources</t>
   </si>
   <si>
     <t>Date awarded</t>
   </si>
   <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>Total award amount ($)</t>
@@ -883,117 +930,129 @@
   <si>
     <t>U.S. Environmental Protection Agency [USEPA]</t>
   </si>
   <si>
     <t>Wetland Program Development Grant</t>
   </si>
   <si>
     <t>2018-01-01</t>
   </si>
   <si>
     <t>U.S. Fish and Wildlife Service [USFWS]</t>
   </si>
   <si>
     <t>2020-01-01</t>
   </si>
   <si>
     <t>In-kind contribution of staff time from partner organization, coordination through other exiting contracts</t>
   </si>
   <si>
     <t>2017-06-01</t>
   </si>
   <si>
     <t>March 11, 2025</t>
   </si>
   <si>
-    <t>2022-05-01</t>
+    <t>2022-05-18</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>80NSSC23K1563</t>
   </si>
   <si>
     <t>National Aeronautics and Space Administration [NASA]</t>
   </si>
   <si>
     <t>2023-10-16</t>
   </si>
   <si>
     <t>2027-10-15</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>December 11, 2025</t>
   </si>
   <si>
     <t>DSC23066</t>
   </si>
   <si>
-    <t>2024-05-01</t>
+    <t>2024-05-28</t>
   </si>
   <si>
     <t>2027-04-30</t>
   </si>
   <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
+    <t>July 30, 2026</t>
+  </si>
+  <si>
     <t>California Department of Water Resource [DWR]</t>
   </si>
   <si>
     <t>2024-07-01</t>
   </si>
   <si>
     <t>2026-12-31</t>
   </si>
   <si>
     <t>DSC24966</t>
   </si>
   <si>
     <t>NV5 Geospatial</t>
   </si>
   <si>
     <t>2025-07-11</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>February 10, 2026</t>
   </si>
   <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
+  </si>
+  <si>
+    <t>Actual</t>
+  </si>
+  <si>
+    <t>Entered for Delta Crosscut Budget</t>
   </si>
   <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
@@ -1359,50 +1418,53 @@
   </si>
   <si>
     <t>Maggie</t>
   </si>
   <si>
     <t>Christman</t>
   </si>
   <si>
     <t>Program Manager II, Science Communication and Synthesis</t>
   </si>
   <si>
     <t>maggie.christman@deltacouncil.ca.gov</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;meta charset="UTF-8"&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;Program Manager II, CBDA at the Delta Stewardship Council leading the Science Communication and Synthesis unit of the Delta Science Program&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="www.linkedin.com/in/maggie-christman-9b122112"&gt;www.linkedin.com/in/maggie-christman-9b122112&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="https://orcid.org/0000-0003-4491-0797"&gt;https://orcid.org/0000-0003-4491-0797&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="https://www.researchgate.net/profile/Maggie-Christman"&gt;https://www.researchgate.net/profile/Maggie-Christman&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>February 7, 2026</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/51791</t>
   </si>
   <si>
     <t>Matt Espe</t>
   </si>
   <si>
     <t>Matt</t>
   </si>
   <si>
     <t>Espe</t>
   </si>
   <si>
     <t>One Straw Consulting</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54041</t>
   </si>
   <si>
     <t>Megan Nguyen</t>
   </si>
   <si>
     <t>Megan</t>
   </si>
   <si>
     <t>Nguyen</t>
@@ -1573,119 +1635,119 @@
     <t>Contributor</t>
   </si>
   <si>
     <t>June 17, 2024</t>
   </si>
   <si>
     <t>August 31, 2022</t>
   </si>
   <si>
     <t>Inactive</t>
   </si>
   <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>The objectives of CALFED were to restore ecological health, improve water quality, fortify infrastructure for managing water (e.g. improving Delta levees), and increase water supply reliability in the Bay-Delta area.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49599</t>
-  </si>
-[...53 lines deleted...]
-    <t>http://sciencetracker.deltacouncil.ca.gov/node/49756</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Department of Fish and Wildlife (CDFW) The mission of the Department of Fish and Wildlife is to manage California's diverse fish, wildlife, and plant resources, and the habitats upon which they depend, for their ecological values and for their use and enjoyment by the public.&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://wildlife.ca.gov/"&gt;https://wildlife.ca.gov&amp;nbsp;&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>April 8, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49602</t>
   </si>
   <si>
+    <t>Established in 1956 by the California State Legislature, DWR protects, conserves, develops, and manages much of California's water supply. This includes the State Water Project (SWP), the nation's largest state-built water conveyance program.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49609</t>
+  </si>
+  <si>
+    <t>Cramer Fish Sciences is an employee-owned consulting company that specializes in providing expert science and high-quality information that supports “policy decisions and advances the field of natural resource management.” The company works with clients to find practical yet innovative solutions to aquatic ecology, ...</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49642</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;The purpose of the Delta Interagency Invasive Species Coordination (DIISC) Team is to foster communication and collaboration among California state agencies, federal agencies, research and conservation groups, and other stakeholders&amp;nbsp;that detect, prevent, and manage invasive species and restore invaded habitats in the Sacramento-San Joaquin Delta.&amp;nbsp;&lt;a href="https://deltaconservancy.ca.gov/diisc-team-activities/"&gt;https://deltaconservancy.ca.gov/delta-inter-agency-invasive-species-team/&lt;/a&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54669</t>
+  </si>
+  <si>
+    <t>The Council was created to advance the state’s coequal goals for the Delta - a more reliable statewide water supply and a healthy and protected ecosystem, both achieved in a manner that protects and enhances the unique characteristics of the Delta as an evolving place. To do this, the Act required that the Council develop an enforceable long-term sustainable management plan for the Delta to ensure coordinated action at the federal, state, and local levels. The Delta Plan, adopted in 2013, includes both regulatory policies and non-binding recommendations.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49646</t>
+  </si>
+  <si>
+    <t>The Sacramento-San Joaquin Delta Conservancy (Conservancy) is a primary state agency in the implementation of ecosystem restoration in the Delta. We support efforts that advance environmental protection and the economic well-being of Delta residents.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49702</t>
+  </si>
+  <si>
+    <t>SFEI is the science lead for the San Francisco Bay Nutrient Science and Management Strategy, which is developing the science needed for informed decisions about managing nutrient loads and maintaining beneficial uses within the Bay. SFEI also includes the SFEI-RMP (Regional Monitoring Program for Water Quality). The Regional Monitoring Program for Water Quality in San Francisco Bay (RMP) is SFEI's largest program. It provides the information that regulators and decision-makers need to manage the Bay effectively.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49707</t>
+  </si>
+  <si>
+    <t>Founded as a primarily agricultural campus, the university has expanded over the past century to include graduate and professional programs in medicine (which includes the UC Davis Medical Center), law, veterinary medicine, education, nursing, and business management, in addition to 90 research programs offered by UC.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49750</t>
+  </si>
+  <si>
+    <t>Together, we will uphold UC Merced's mission to excel in research, teaching and service, while demonstrating the concern and care for one another that have been the hallmarks of our campus.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49752</t>
+  </si>
+  <si>
+    <t>The University of California, Santa Cruz (UC Santa Cruz or UCSC) is a public land-grant research university in Santa Cruz, California.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49756</t>
+  </si>
+  <si>
     <t>California Department of Parks and Recreation [PARKS]</t>
   </si>
   <si>
     <t>California Department of Parks and Recreation manages 280 park units, which contain the finest and most diverse collection of natural, cultural, and recreational resources to be found within California.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49605</t>
   </si>
   <si>
     <t>Collaborative Adaptive Management Team [CAMT]</t>
   </si>
   <si>
     <t>Collaborative Adaptive Management Team (CAMT): managers and staff scientists that serve at the direction of the Policy Group. Scoping Teams: created on an as-needed basis to scope specific science studies. Investigators: contracted to conduct studies.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49636</t>
   </si>
   <si>
     <t>Conservation Farms and Ranches</t>
   </si>
   <si>
     <t>Preserving and enhancing the habitat of wildlife, such as sandhill cranes, waterfowl, raptors, which habitat expenses are supported by agricultural activities.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49639</t>
@@ -1997,50 +2059,53 @@
   <si>
     <t>Landscape Scenario Planning Tool fact sheet</t>
   </si>
   <si>
     <t>Brochure with overview of Landscape Scenario Planning Tool</t>
   </si>
   <si>
     <t>https://www.sfei.org/projects/landscape-scenario-planning-tool</t>
   </si>
   <si>
     <t>Landscape Scenario Planning Tool website</t>
   </si>
   <si>
     <t>This website provides the key materials to access, utilize and maximize use of the tool, including the downloadable desktop tool, its associated user manual, example scenario inputs and outputs, and additional useful data inputs for the desktop tool.</t>
   </si>
   <si>
     <t>TelemetryTools_RoadMap.pdf</t>
   </si>
   <si>
     <t>PIT Database Roadmap</t>
   </si>
   <si>
     <t>Roadmap of the next phases for development of the prototype PIT database</t>
   </si>
   <si>
+    <t>August 26, 2024</t>
+  </si>
+  <si>
     <t>project_participants_0.xlsx</t>
   </si>
   <si>
     <t>Project participants</t>
   </si>
   <si>
     <t>List of researchers who participated or contributed in the questionnaire, as an advisory member, or attended the workshop</t>
   </si>
   <si>
     <t>https://deltaconservancy.ca.gov/iav-quick-start-guide/</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;This guide is intended to give land managers an introduction to managing invasive aquatic vegetation (IAV) in tidal wetland habitats, whether the site is established, has been recently restored, or tidal reconnection will soon occur. It addresses submerged aquatic vegetation (SAV), floating aquatic vegetation (FAV), and emergent aquatic vegetation (EAV).&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Reviewed by members of the Delta Interagency Invasive Species Coordination  Team</t>
   </si>
   <si>
     <t>https://www.sfei.org/sites/default/files/biblio_files/Resilient%20Staten%20Island_SFEI_052022_highres.pdf</t>
   </si>
   <si>
     <t>Resilient Staten Island: Landscape Scenario Analysis Pilot Application</t>
   </si>
   <si>
@@ -2096,53 +2161,50 @@
   <si>
     <t>October 10, 2024</t>
   </si>
   <si>
     <t>https://github.com/fishsciences/telemetry</t>
   </si>
   <si>
     <t>telemetry R package GitHub Repository</t>
   </si>
   <si>
     <t>Package for crafting API requests to the PIT telemetry database API.</t>
   </si>
   <si>
     <t>June 27, 2024</t>
   </si>
   <si>
     <t>https://fishsciences.github.io/telemetry/index.html</t>
   </si>
   <si>
     <t>telemetry webpage</t>
   </si>
   <si>
     <t>telemetry PIT database project webpage</t>
   </si>
   <si>
-    <t>Awarded / Initiating</t>
-[...1 lines deleted...]
-  <si>
     <t>Cache Slough Complex</t>
   </si>
   <si>
     <t>South Delta</t>
   </si>
   <si>
     <t>Suisun Marsh</t>
   </si>
   <si>
     <t>Twitchell and Sherman Complex</t>
   </si>
   <si>
     <t>West Delta</t>
   </si>
   <si>
     <t>Yolo Bypass and Cache Slough Complex</t>
   </si>
   <si>
     <t>ATLAS TRACT</t>
   </si>
   <si>
     <t>BACON ISLAND</t>
   </si>
   <si>
     <t>BETHEL ISLAND</t>
@@ -2603,137 +2665,131 @@
   <si>
     <t>WEBB TRACT</t>
   </si>
   <si>
     <t>WEST SACRAMENTO</t>
   </si>
   <si>
     <t>WETHERBEE LAKE</t>
   </si>
   <si>
     <t>WINTER ISLAND</t>
   </si>
   <si>
     <t>WOODWARD ISLAND</t>
   </si>
   <si>
     <t>WRIGHT-ELMWOOD TRACT</t>
   </si>
   <si>
     <t>YOLANO</t>
   </si>
   <si>
     <t>Core monitoring</t>
   </si>
   <si>
-    <t>Targeted immediate research</t>
+    <t>Status and trend monitoring</t>
   </si>
   <si>
     <t>Data application - Analytics</t>
   </si>
   <si>
     <t>Data application - Data analysis</t>
   </si>
   <si>
     <t>Data application - Information management</t>
   </si>
   <si>
     <t>Data application - Modeling</t>
   </si>
   <si>
     <t>Data application - Science communication / knowledge synthesis</t>
   </si>
   <si>
     <t>Independent peer review</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness</t>
   </si>
   <si>
     <t>Monitoring - Implementation</t>
   </si>
   <si>
     <t>Monitoring - Status and trends</t>
   </si>
   <si>
     <t>Research</t>
   </si>
   <si>
     <t>Environmental conditions</t>
   </si>
   <si>
     <t>Flood risk and land use management</t>
   </si>
   <si>
     <t>Governance</t>
   </si>
   <si>
-    <t>Native species management</t>
-[...1 lines deleted...]
-  <si>
     <t>Water supply management</t>
   </si>
   <si>
     <t>Agricultural production</t>
   </si>
   <si>
     <t>Carbon markets</t>
   </si>
   <si>
     <t>Climate change mitigation</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species</t>
   </si>
   <si>
     <t>Flood control</t>
   </si>
   <si>
     <t>GHG emissions</t>
   </si>
   <si>
     <t>Groundwater protection &amp; management</t>
   </si>
   <si>
     <t>Land use designation</t>
   </si>
   <si>
     <t>Methylmercury TMDL</t>
   </si>
   <si>
     <t>Natural environmental flows</t>
   </si>
   <si>
     <t>Pathways of introduction of invasives</t>
   </si>
   <si>
     <t>Pollution control</t>
   </si>
   <si>
-    <t>Population enhancement of listed species</t>
-[...1 lines deleted...]
-  <si>
     <t>Predation</t>
   </si>
   <si>
     <t>Salinity gate management</t>
   </si>
   <si>
     <t>Sea-level rise accommodation</t>
   </si>
   <si>
     <t>Subsidence reversal</t>
   </si>
   <si>
     <t>Wastewater management</t>
   </si>
   <si>
     <t>Water conveyance / infrastructure</t>
   </si>
   <si>
     <t>Water demand</t>
   </si>
   <si>
     <t>Water operations</t>
   </si>
   <si>
     <t>Water storage</t>
@@ -3581,72 +3637,66 @@
   <si>
     <t>federal obsss</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
   </si>
   <si>
-    <t>UC-CSU-UEI-GOV</t>
-[...1 lines deleted...]
-  <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>expenditure_type</t>
-  </si>
-[...1 lines deleted...]
-    <t>Actual</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -4076,51 +4126,51 @@
       <c r="A9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X17"/>
+  <dimension ref="A1:X18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
@@ -4758,287 +4808,291 @@
       </c>
       <c r="R10"/>
       <c r="S10" t="s">
         <v>140</v>
       </c>
       <c r="T10" t="s">
         <v>141</v>
       </c>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10" t="s">
         <v>108</v>
       </c>
       <c r="X10" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11">
         <v>53156</v>
       </c>
       <c r="B11" t="s">
         <v>143</v>
       </c>
       <c r="C11" t="s">
-        <v>87</v>
+        <v>36</v>
       </c>
       <c r="D11" t="s">
         <v>144</v>
       </c>
       <c r="E11" t="s">
         <v>145</v>
       </c>
       <c r="F11" t="s">
         <v>146</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11" t="s">
         <v>147</v>
       </c>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>2022</v>
       </c>
-      <c r="M11"/>
-      <c r="N11"/>
+      <c r="M11" t="s">
+        <v>148</v>
+      </c>
+      <c r="N11">
+        <v>2024</v>
+      </c>
       <c r="O11" t="s">
-        <v>81</v>
+        <v>149</v>
       </c>
       <c r="P11" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="Q11" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="R11" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="S11" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="T11" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="U11" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="V11"/>
       <c r="W11" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="X11" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12">
         <v>54149</v>
       </c>
       <c r="B12" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C12" t="s">
         <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12">
         <v>2022</v>
       </c>
       <c r="M12">
         <v>2024</v>
       </c>
       <c r="N12">
         <v>2024</v>
       </c>
       <c r="O12" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="P12" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="Q12" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="R12" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="S12" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="T12" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="U12" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="V12"/>
       <c r="W12" t="s">
         <v>121</v>
       </c>
       <c r="X12" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13">
         <v>54477</v>
       </c>
       <c r="B13" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C13" t="s">
         <v>87</v>
       </c>
       <c r="D13" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="E13" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="F13" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="G13" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="H13"/>
       <c r="I13" t="s">
         <v>41</v>
       </c>
       <c r="J13" t="s">
         <v>57</v>
       </c>
       <c r="K13"/>
       <c r="L13">
         <v>2024</v>
       </c>
       <c r="M13" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="N13">
         <v>2027</v>
       </c>
       <c r="O13" t="s">
-        <v>174</v>
+        <v>59</v>
       </c>
       <c r="P13" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="Q13" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="R13" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="S13" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="T13" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="U13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="V13"/>
       <c r="W13" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="X13" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14">
         <v>54541</v>
       </c>
       <c r="B14" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C14" t="s">
         <v>87</v>
       </c>
       <c r="D14" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E14" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F14" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="J14" t="s">
         <v>57</v>
       </c>
       <c r="K14"/>
       <c r="L14">
         <v>2025</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14" t="s">
         <v>59</v>
       </c>
       <c r="P14" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="Q14" t="s">
         <v>46</v>
       </c>
       <c r="R14" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="S14" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="T14" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14" t="s">
-        <v>191</v>
+        <v>156</v>
       </c>
       <c r="X14" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15">
         <v>54670</v>
       </c>
       <c r="B15" t="s">
         <v>193</v>
       </c>
       <c r="C15" t="s">
         <v>87</v>
       </c>
       <c r="D15" t="s">
         <v>194</v>
       </c>
       <c r="E15" t="s">
         <v>195</v>
       </c>
       <c r="F15" t="s">
         <v>196</v>
       </c>
       <c r="G15" t="s">
@@ -5056,4214 +5110,4328 @@
         <v>2015</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15" t="s">
         <v>81</v>
       </c>
       <c r="P15" t="s">
         <v>128</v>
       </c>
       <c r="Q15" t="s">
         <v>199</v>
       </c>
       <c r="R15" t="s">
         <v>200</v>
       </c>
       <c r="S15" t="s">
         <v>201</v>
       </c>
       <c r="T15" t="s">
         <v>202</v>
       </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15" t="s">
-        <v>191</v>
+        <v>203</v>
       </c>
       <c r="X15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16">
         <v>54671</v>
       </c>
       <c r="B16" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16" t="s">
         <v>194</v>
       </c>
       <c r="E16" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F16" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G16" t="s">
         <v>193</v>
       </c>
       <c r="H16"/>
       <c r="I16" t="s">
         <v>41</v>
       </c>
       <c r="J16" t="s">
         <v>198</v>
       </c>
       <c r="K16"/>
       <c r="L16">
         <v>2025</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16" t="s">
         <v>81</v>
       </c>
       <c r="P16" t="s">
         <v>128</v>
       </c>
       <c r="Q16" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="R16" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="S16" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="T16" t="s">
         <v>202</v>
       </c>
       <c r="U16" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="V16"/>
       <c r="W16" t="s">
-        <v>191</v>
+        <v>203</v>
       </c>
       <c r="X16" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17">
         <v>54674</v>
       </c>
       <c r="B17" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17" t="s">
         <v>194</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="G17" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="H17"/>
       <c r="I17" t="s">
         <v>41</v>
       </c>
       <c r="J17" t="s">
         <v>198</v>
       </c>
       <c r="K17"/>
       <c r="L17">
         <v>2021</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17" t="s">
         <v>81</v>
       </c>
       <c r="P17" t="s">
         <v>128</v>
       </c>
       <c r="Q17" t="s">
         <v>199</v>
       </c>
       <c r="R17"/>
       <c r="S17" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="T17" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="X17" t="s">
-        <v>218</v>
+        <v>219</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24">
+      <c r="A18">
+        <v>54808</v>
+      </c>
+      <c r="B18" t="s">
+        <v>220</v>
+      </c>
+      <c r="C18" t="s">
+        <v>221</v>
+      </c>
+      <c r="D18" t="s">
+        <v>222</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18" t="s">
+        <v>223</v>
+      </c>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18" t="s">
+        <v>224</v>
+      </c>
+      <c r="J18" t="s">
+        <v>57</v>
+      </c>
+      <c r="K18"/>
+      <c r="L18">
+        <v>2026</v>
+      </c>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18" t="s">
+        <v>225</v>
+      </c>
+      <c r="P18" t="s">
+        <v>226</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>227</v>
+      </c>
+      <c r="R18" t="s">
+        <v>228</v>
+      </c>
+      <c r="S18" t="s">
+        <v>229</v>
+      </c>
+      <c r="T18" t="s">
+        <v>230</v>
+      </c>
+      <c r="U18" t="s">
+        <v>231</v>
+      </c>
+      <c r="V18"/>
+      <c r="W18" t="s">
+        <v>232</v>
+      </c>
+      <c r="X18" t="s">
+        <v>233</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="D1" t="s">
-        <v>221</v>
+        <v>236</v>
       </c>
       <c r="E1" t="s">
-        <v>222</v>
+        <v>237</v>
       </c>
       <c r="F1" t="s">
-        <v>223</v>
+        <v>238</v>
       </c>
       <c r="G1" t="s">
-        <v>224</v>
+        <v>239</v>
       </c>
       <c r="H1" t="s">
-        <v>225</v>
+        <v>240</v>
       </c>
       <c r="I1" t="s">
-        <v>226</v>
+        <v>241</v>
       </c>
       <c r="J1" t="s">
-        <v>227</v>
+        <v>242</v>
       </c>
       <c r="K1" t="s">
-        <v>228</v>
+        <v>243</v>
       </c>
       <c r="L1" t="s">
-        <v>229</v>
+        <v>244</v>
       </c>
       <c r="M1" t="s">
-        <v>230</v>
+        <v>245</v>
       </c>
       <c r="N1" t="s">
-        <v>231</v>
+        <v>246</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51582</v>
       </c>
       <c r="B2">
         <v>49779</v>
       </c>
       <c r="C2" t="s">
-        <v>232</v>
+        <v>247</v>
       </c>
       <c r="D2" t="s">
         <v>69</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2" t="s">
-        <v>233</v>
+        <v>248</v>
       </c>
       <c r="G2" t="s">
-        <v>234</v>
+        <v>249</v>
       </c>
       <c r="H2" t="s">
-        <v>235</v>
+        <v>250</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>819998.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
       <c r="O2"/>
       <c r="P2" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51585</v>
       </c>
       <c r="B3">
         <v>49786</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
         <v>69</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="F3" t="s">
-        <v>233</v>
+        <v>248</v>
       </c>
       <c r="G3" t="s">
-        <v>234</v>
+        <v>249</v>
       </c>
       <c r="H3" t="s">
-        <v>237</v>
+        <v>252</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>875000.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51518</v>
       </c>
       <c r="B4">
         <v>49809</v>
       </c>
       <c r="C4">
         <v>5047</v>
       </c>
       <c r="D4" t="s">
         <v>55</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="F4" t="s">
-        <v>238</v>
+        <v>253</v>
       </c>
       <c r="G4" t="s">
-        <v>239</v>
+        <v>254</v>
       </c>
       <c r="H4" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>5500.0</v>
       </c>
       <c r="K4"/>
       <c r="L4" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="M4"/>
       <c r="N4" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
       <c r="O4"/>
       <c r="P4" t="s">
-        <v>242</v>
+        <v>257</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51587</v>
       </c>
       <c r="B5">
         <v>49788</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
         <v>55</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>239</v>
+        <v>254</v>
       </c>
       <c r="H5" t="s">
-        <v>243</v>
+        <v>258</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>1472717.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
       <c r="O5" t="s">
-        <v>244</v>
+        <v>259</v>
       </c>
       <c r="P5" t="s">
-        <v>245</v>
+        <v>260</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51589</v>
       </c>
       <c r="B6">
         <v>49791</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
         <v>55</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>239</v>
+        <v>254</v>
       </c>
       <c r="H6" t="s">
-        <v>235</v>
+        <v>250</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
       <c r="O6" t="s">
-        <v>246</v>
+        <v>261</v>
       </c>
       <c r="P6" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51559</v>
       </c>
       <c r="B7">
         <v>49854</v>
       </c>
       <c r="C7">
         <v>2041</v>
       </c>
       <c r="D7" t="s">
         <v>55</v>
       </c>
       <c r="E7" t="s">
         <v>134</v>
       </c>
       <c r="F7" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="G7" t="s">
-        <v>239</v>
+        <v>254</v>
       </c>
       <c r="H7" t="s">
-        <v>248</v>
+        <v>263</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>267050.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51514</v>
       </c>
       <c r="B8">
         <v>49805</v>
       </c>
       <c r="C8">
         <v>5298</v>
       </c>
       <c r="D8" t="s">
         <v>55</v>
       </c>
       <c r="E8" t="s">
         <v>111</v>
       </c>
       <c r="F8" t="s">
-        <v>249</v>
+        <v>264</v>
       </c>
       <c r="G8" t="s">
-        <v>239</v>
+        <v>254</v>
       </c>
       <c r="H8" t="s">
-        <v>250</v>
+        <v>265</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>200143.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
       <c r="O8"/>
       <c r="P8" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>51583</v>
       </c>
       <c r="B9">
         <v>49784</v>
       </c>
       <c r="C9" t="s">
-        <v>251</v>
+        <v>266</v>
       </c>
       <c r="D9" t="s">
-        <v>252</v>
+        <v>267</v>
       </c>
       <c r="E9" t="s">
         <v>54</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>253</v>
+        <v>268</v>
       </c>
       <c r="H9" t="s">
-        <v>254</v>
+        <v>269</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>263928.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
       <c r="O9"/>
       <c r="P9" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>51588</v>
       </c>
       <c r="B10">
         <v>49790</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>255</v>
+        <v>270</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>256</v>
+        <v>271</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
       <c r="O10" t="s">
-        <v>257</v>
+        <v>272</v>
       </c>
       <c r="P10" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>52901</v>
       </c>
       <c r="B11">
         <v>49809</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
         <v>55</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>258</v>
+        <v>273</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>55500.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11" t="s">
-        <v>259</v>
+        <v>274</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>53266</v>
       </c>
       <c r="B12">
         <v>53156</v>
       </c>
       <c r="C12">
         <v>21115</v>
       </c>
       <c r="D12" t="s">
         <v>55</v>
       </c>
       <c r="E12" t="s">
         <v>144</v>
       </c>
       <c r="F12"/>
-      <c r="G12"/>
+      <c r="G12" t="s">
+        <v>254</v>
+      </c>
       <c r="H12" t="s">
-        <v>260</v>
+        <v>275</v>
       </c>
       <c r="I12" t="s">
-        <v>261</v>
+        <v>276</v>
       </c>
       <c r="J12">
         <v>224951.0</v>
       </c>
       <c r="K12"/>
-      <c r="L12"/>
+      <c r="L12" t="s">
+        <v>256</v>
+      </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12" t="s">
-        <v>259</v>
+        <v>156</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>54486</v>
       </c>
       <c r="B13">
         <v>54477</v>
       </c>
       <c r="C13" t="s">
-        <v>262</v>
+        <v>277</v>
       </c>
       <c r="D13" t="s">
-        <v>263</v>
+        <v>278</v>
       </c>
       <c r="E13" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>264</v>
+        <v>279</v>
       </c>
       <c r="I13" t="s">
-        <v>265</v>
+        <v>280</v>
       </c>
       <c r="J13">
         <v>799998.0</v>
       </c>
       <c r="K13" t="s">
-        <v>266</v>
+        <v>281</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13" t="s">
-        <v>267</v>
+        <v>282</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>54489</v>
       </c>
       <c r="B14">
         <v>54477</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
         <v>69</v>
       </c>
       <c r="E14" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>264</v>
+        <v>279</v>
       </c>
       <c r="I14" t="s">
-        <v>265</v>
+        <v>280</v>
       </c>
       <c r="J14">
         <v>160670.39</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14" t="s">
-        <v>267</v>
+        <v>282</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>54490</v>
       </c>
       <c r="B15">
         <v>54477</v>
       </c>
       <c r="C15" t="s">
-        <v>268</v>
+        <v>283</v>
       </c>
       <c r="D15" t="s">
         <v>55</v>
       </c>
       <c r="E15" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="F15"/>
-      <c r="G15"/>
+      <c r="G15" t="s">
+        <v>254</v>
+      </c>
       <c r="H15" t="s">
-        <v>269</v>
+        <v>284</v>
       </c>
       <c r="I15" t="s">
-        <v>270</v>
+        <v>285</v>
       </c>
       <c r="J15">
         <v>108000.0</v>
       </c>
       <c r="K15"/>
-      <c r="L15"/>
+      <c r="L15" t="s">
+        <v>286</v>
+      </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15" t="s">
-        <v>267</v>
+        <v>287</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>54491</v>
       </c>
       <c r="B16">
         <v>54477</v>
       </c>
       <c r="C16">
         <v>4600014542</v>
       </c>
       <c r="D16" t="s">
-        <v>271</v>
+        <v>288</v>
       </c>
       <c r="E16" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>272</v>
+        <v>289</v>
       </c>
       <c r="I16" t="s">
-        <v>273</v>
+        <v>290</v>
       </c>
       <c r="J16">
         <v>64007.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16" t="s">
-        <v>267</v>
+        <v>282</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>54548</v>
       </c>
       <c r="B17">
         <v>54541</v>
       </c>
       <c r="C17" t="s">
-        <v>274</v>
+        <v>291</v>
       </c>
       <c r="D17" t="s">
         <v>55</v>
       </c>
       <c r="E17" t="s">
-        <v>275</v>
+        <v>292</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>239</v>
+        <v>254</v>
       </c>
       <c r="H17" t="s">
-        <v>276</v>
+        <v>293</v>
       </c>
       <c r="I17" t="s">
-        <v>277</v>
+        <v>294</v>
       </c>
       <c r="J17">
         <v>225000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
       <c r="O17"/>
       <c r="P17" t="s">
-        <v>278</v>
+        <v>295</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G2"/>
+  <dimension ref="A1:G4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>279</v>
+        <v>296</v>
       </c>
       <c r="B1" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="C1" t="s">
-        <v>280</v>
+        <v>297</v>
       </c>
       <c r="D1" t="s">
-        <v>281</v>
+        <v>298</v>
       </c>
       <c r="E1" t="s">
-        <v>282</v>
+        <v>299</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51680</v>
       </c>
       <c r="B2">
         <v>51588</v>
       </c>
       <c r="C2">
         <v>2020</v>
       </c>
       <c r="D2">
         <v>30000.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>108</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3">
+        <v>54782</v>
+      </c>
+      <c r="B3">
+        <v>53266</v>
+      </c>
+      <c r="C3">
+        <v>2024</v>
+      </c>
+      <c r="D3">
+        <v>23229.0</v>
+      </c>
+      <c r="E3" t="s">
+        <v>300</v>
+      </c>
+      <c r="F3" t="s">
+        <v>301</v>
+      </c>
+      <c r="G3" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4">
+        <v>54788</v>
+      </c>
+      <c r="B4">
+        <v>54490</v>
+      </c>
+      <c r="C4">
+        <v>2024</v>
+      </c>
+      <c r="D4">
+        <v>11521.12</v>
+      </c>
+      <c r="E4" t="s">
+        <v>300</v>
+      </c>
+      <c r="F4" t="s">
+        <v>301</v>
+      </c>
+      <c r="G4" t="s">
+        <v>287</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>283</v>
+        <v>302</v>
       </c>
       <c r="B1" t="s">
-        <v>284</v>
+        <v>303</v>
       </c>
       <c r="C1" t="s">
-        <v>285</v>
+        <v>304</v>
       </c>
       <c r="D1" t="s">
-        <v>286</v>
+        <v>305</v>
       </c>
       <c r="E1" t="s">
-        <v>287</v>
+        <v>306</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>288</v>
+        <v>307</v>
       </c>
       <c r="H1" t="s">
-        <v>289</v>
+        <v>308</v>
       </c>
       <c r="I1" t="s">
-        <v>290</v>
+        <v>309</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54543</v>
       </c>
       <c r="B2" t="s">
-        <v>291</v>
+        <v>310</v>
       </c>
       <c r="C2" t="s">
-        <v>292</v>
+        <v>311</v>
       </c>
       <c r="D2" t="s">
-        <v>293</v>
+        <v>312</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2" t="s">
-        <v>294</v>
+        <v>313</v>
       </c>
       <c r="G2" t="s">
-        <v>295</v>
+        <v>314</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>278</v>
+        <v>295</v>
       </c>
       <c r="K2" t="s">
-        <v>296</v>
+        <v>315</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>54016</v>
       </c>
       <c r="B3" t="s">
-        <v>297</v>
+        <v>316</v>
       </c>
       <c r="C3" t="s">
-        <v>292</v>
+        <v>311</v>
       </c>
       <c r="D3" t="s">
-        <v>298</v>
+        <v>317</v>
       </c>
       <c r="E3" t="s">
         <v>144</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>299</v>
+        <v>318</v>
       </c>
       <c r="K3" t="s">
-        <v>300</v>
+        <v>319</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>50223</v>
       </c>
       <c r="B4" t="s">
-        <v>301</v>
+        <v>320</v>
       </c>
       <c r="C4" t="s">
-        <v>302</v>
+        <v>321</v>
       </c>
       <c r="D4" t="s">
-        <v>303</v>
+        <v>322</v>
       </c>
       <c r="E4" t="s">
-        <v>304</v>
+        <v>323</v>
       </c>
       <c r="F4" t="s">
-        <v>305</v>
+        <v>324</v>
       </c>
       <c r="G4" t="s">
-        <v>306</v>
+        <v>325</v>
       </c>
       <c r="H4" t="s">
         <v>111</v>
       </c>
       <c r="I4" t="s">
-        <v>307</v>
+        <v>326</v>
       </c>
       <c r="J4" t="s">
         <v>108</v>
       </c>
       <c r="K4" t="s">
-        <v>308</v>
+        <v>327</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50298</v>
       </c>
       <c r="B5" t="s">
-        <v>309</v>
+        <v>328</v>
       </c>
       <c r="C5" t="s">
-        <v>310</v>
+        <v>329</v>
       </c>
       <c r="D5" t="s">
-        <v>311</v>
+        <v>330</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>312</v>
+        <v>331</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
         <v>108</v>
       </c>
       <c r="K5" t="s">
-        <v>313</v>
+        <v>332</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>50294</v>
       </c>
       <c r="B6" t="s">
-        <v>314</v>
+        <v>333</v>
       </c>
       <c r="C6" t="s">
-        <v>315</v>
+        <v>334</v>
       </c>
       <c r="D6" t="s">
-        <v>316</v>
+        <v>335</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>317</v>
+        <v>336</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
         <v>108</v>
       </c>
       <c r="K6" t="s">
-        <v>318</v>
+        <v>337</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>54482</v>
       </c>
       <c r="B7" t="s">
-        <v>319</v>
+        <v>338</v>
       </c>
       <c r="C7" t="s">
-        <v>320</v>
+        <v>339</v>
       </c>
       <c r="D7" t="s">
-        <v>321</v>
+        <v>340</v>
       </c>
       <c r="E7" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="F7" t="s">
-        <v>322</v>
+        <v>341</v>
       </c>
       <c r="G7" t="s">
-        <v>323</v>
+        <v>342</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>267</v>
+        <v>282</v>
       </c>
       <c r="K7" t="s">
-        <v>324</v>
+        <v>343</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>54006</v>
       </c>
       <c r="B8" t="s">
-        <v>325</v>
+        <v>344</v>
       </c>
       <c r="C8" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="D8" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="E8" t="s">
         <v>144</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>328</v>
+        <v>347</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>299</v>
+        <v>318</v>
       </c>
       <c r="K8" t="s">
-        <v>329</v>
+        <v>348</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>50302</v>
       </c>
       <c r="B9" t="s">
-        <v>330</v>
+        <v>349</v>
       </c>
       <c r="C9" t="s">
-        <v>331</v>
+        <v>350</v>
       </c>
       <c r="D9" t="s">
-        <v>332</v>
+        <v>351</v>
       </c>
       <c r="E9" t="s">
-        <v>333</v>
+        <v>352</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>334</v>
+        <v>353</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
         <v>108</v>
       </c>
       <c r="K9" t="s">
-        <v>335</v>
+        <v>354</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>50295</v>
       </c>
       <c r="B10" t="s">
-        <v>336</v>
+        <v>355</v>
       </c>
       <c r="C10" t="s">
-        <v>337</v>
+        <v>356</v>
       </c>
       <c r="D10" t="s">
-        <v>338</v>
+        <v>357</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>339</v>
+        <v>358</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
         <v>108</v>
       </c>
       <c r="K10" t="s">
-        <v>340</v>
+        <v>359</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>54480</v>
       </c>
       <c r="B11" t="s">
-        <v>341</v>
+        <v>360</v>
       </c>
       <c r="C11" t="s">
-        <v>342</v>
+        <v>361</v>
       </c>
       <c r="D11" t="s">
-        <v>343</v>
+        <v>362</v>
       </c>
       <c r="E11" t="s">
         <v>69</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>344</v>
+        <v>363</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>267</v>
+        <v>282</v>
       </c>
       <c r="K11" t="s">
-        <v>345</v>
+        <v>364</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>50275</v>
       </c>
       <c r="B12" t="s">
-        <v>346</v>
+        <v>365</v>
       </c>
       <c r="C12" t="s">
-        <v>347</v>
+        <v>366</v>
       </c>
       <c r="D12" t="s">
-        <v>348</v>
+        <v>367</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12" t="s">
-        <v>349</v>
+        <v>368</v>
       </c>
       <c r="G12" t="s">
-        <v>350</v>
+        <v>369</v>
       </c>
       <c r="H12"/>
       <c r="I12" t="s">
-        <v>351</v>
+        <v>370</v>
       </c>
       <c r="J12" t="s">
         <v>108</v>
       </c>
       <c r="K12" t="s">
-        <v>352</v>
+        <v>371</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>50289</v>
       </c>
       <c r="B13" t="s">
-        <v>353</v>
+        <v>372</v>
       </c>
       <c r="C13" t="s">
-        <v>354</v>
+        <v>373</v>
       </c>
       <c r="D13" t="s">
-        <v>355</v>
+        <v>374</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>356</v>
+        <v>375</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
         <v>108</v>
       </c>
       <c r="K13" t="s">
-        <v>357</v>
+        <v>376</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>50277</v>
       </c>
       <c r="B14" t="s">
-        <v>358</v>
+        <v>377</v>
       </c>
       <c r="C14" t="s">
-        <v>359</v>
+        <v>378</v>
       </c>
       <c r="D14" t="s">
-        <v>360</v>
+        <v>379</v>
       </c>
       <c r="E14" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>361</v>
+        <v>380</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>108</v>
       </c>
       <c r="K14" t="s">
-        <v>362</v>
+        <v>381</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>50225</v>
       </c>
       <c r="B15" t="s">
-        <v>363</v>
+        <v>382</v>
       </c>
       <c r="C15" t="s">
-        <v>364</v>
+        <v>383</v>
       </c>
       <c r="D15" t="s">
-        <v>365</v>
+        <v>384</v>
       </c>
       <c r="E15" t="s">
-        <v>366</v>
+        <v>385</v>
       </c>
       <c r="F15" t="s">
-        <v>367</v>
+        <v>386</v>
       </c>
       <c r="G15" t="s">
-        <v>368</v>
+        <v>387</v>
       </c>
       <c r="H15"/>
       <c r="I15" t="s">
-        <v>369</v>
+        <v>388</v>
       </c>
       <c r="J15" t="s">
         <v>108</v>
       </c>
       <c r="K15" t="s">
-        <v>370</v>
+        <v>389</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>53996</v>
       </c>
       <c r="B16" t="s">
-        <v>371</v>
+        <v>390</v>
       </c>
       <c r="C16" t="s">
-        <v>372</v>
+        <v>391</v>
       </c>
       <c r="D16" t="s">
-        <v>373</v>
+        <v>392</v>
       </c>
       <c r="E16" t="s">
         <v>144</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>374</v>
+        <v>393</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>299</v>
+        <v>318</v>
       </c>
       <c r="K16" t="s">
-        <v>375</v>
+        <v>394</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>50269</v>
       </c>
       <c r="B17" t="s">
-        <v>376</v>
+        <v>395</v>
       </c>
       <c r="C17" t="s">
-        <v>377</v>
+        <v>396</v>
       </c>
       <c r="D17" t="s">
-        <v>378</v>
+        <v>397</v>
       </c>
       <c r="E17" t="s">
         <v>134</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>379</v>
+        <v>398</v>
       </c>
       <c r="H17"/>
       <c r="I17" t="s">
-        <v>380</v>
+        <v>399</v>
       </c>
       <c r="J17" t="s">
         <v>108</v>
       </c>
       <c r="K17" t="s">
-        <v>381</v>
+        <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>50293</v>
       </c>
       <c r="B18" t="s">
-        <v>382</v>
+        <v>401</v>
       </c>
       <c r="C18" t="s">
-        <v>383</v>
+        <v>402</v>
       </c>
       <c r="D18" t="s">
-        <v>384</v>
+        <v>403</v>
       </c>
       <c r="E18" t="s">
-        <v>385</v>
+        <v>404</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
         <v>108</v>
       </c>
       <c r="K18" t="s">
-        <v>387</v>
+        <v>406</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>50292</v>
       </c>
       <c r="B19" t="s">
-        <v>388</v>
+        <v>407</v>
       </c>
       <c r="C19" t="s">
-        <v>389</v>
+        <v>408</v>
       </c>
       <c r="D19" t="s">
-        <v>390</v>
+        <v>409</v>
       </c>
       <c r="E19" t="s">
-        <v>366</v>
+        <v>385</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>391</v>
+        <v>410</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>108</v>
       </c>
       <c r="K19" t="s">
-        <v>392</v>
+        <v>411</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>50299</v>
       </c>
       <c r="B20" t="s">
-        <v>393</v>
+        <v>412</v>
       </c>
       <c r="C20" t="s">
-        <v>394</v>
+        <v>413</v>
       </c>
       <c r="D20" t="s">
-        <v>395</v>
+        <v>414</v>
       </c>
       <c r="E20" t="s">
         <v>37</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>396</v>
+        <v>415</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
         <v>108</v>
       </c>
       <c r="K20" t="s">
-        <v>397</v>
+        <v>416</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>50290</v>
       </c>
       <c r="B21" t="s">
-        <v>398</v>
+        <v>417</v>
       </c>
       <c r="C21" t="s">
-        <v>399</v>
+        <v>418</v>
       </c>
       <c r="D21" t="s">
-        <v>400</v>
+        <v>419</v>
       </c>
       <c r="E21" t="s">
-        <v>401</v>
+        <v>420</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>402</v>
+        <v>421</v>
       </c>
       <c r="H21" t="s">
         <v>37</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>403</v>
+        <v>422</v>
       </c>
       <c r="K21" t="s">
-        <v>404</v>
+        <v>423</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>50291</v>
       </c>
       <c r="B22" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="C22" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="D22" t="s">
-        <v>407</v>
+        <v>426</v>
       </c>
       <c r="E22" t="s">
         <v>37</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>408</v>
+        <v>427</v>
       </c>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22" t="s">
         <v>108</v>
       </c>
       <c r="K22" t="s">
-        <v>409</v>
+        <v>428</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>51791</v>
       </c>
       <c r="B23" t="s">
-        <v>410</v>
+        <v>429</v>
       </c>
       <c r="C23" t="s">
-        <v>411</v>
+        <v>430</v>
       </c>
       <c r="D23" t="s">
-        <v>412</v>
+        <v>431</v>
       </c>
       <c r="E23" t="s">
         <v>55</v>
       </c>
       <c r="F23" t="s">
-        <v>413</v>
+        <v>432</v>
       </c>
       <c r="G23" t="s">
-        <v>414</v>
+        <v>433</v>
       </c>
       <c r="H23" t="s">
         <v>134</v>
       </c>
       <c r="I23" t="s">
-        <v>415</v>
+        <v>434</v>
       </c>
       <c r="J23" t="s">
-        <v>181</v>
+        <v>435</v>
       </c>
       <c r="K23" t="s">
-        <v>416</v>
+        <v>436</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>54041</v>
       </c>
       <c r="B24" t="s">
-        <v>417</v>
+        <v>437</v>
       </c>
       <c r="C24" t="s">
-        <v>418</v>
+        <v>438</v>
       </c>
       <c r="D24" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="E24" t="s">
-        <v>420</v>
+        <v>440</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>299</v>
+        <v>318</v>
       </c>
       <c r="K24" t="s">
-        <v>421</v>
+        <v>441</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>54545</v>
       </c>
       <c r="B25" t="s">
-        <v>422</v>
+        <v>442</v>
       </c>
       <c r="C25" t="s">
-        <v>423</v>
+        <v>443</v>
       </c>
       <c r="D25" t="s">
-        <v>424</v>
+        <v>444</v>
       </c>
       <c r="E25" t="s">
         <v>55</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>425</v>
+        <v>445</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>278</v>
+        <v>295</v>
       </c>
       <c r="K25" t="s">
-        <v>426</v>
+        <v>446</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>53866</v>
       </c>
       <c r="B26" t="s">
-        <v>427</v>
+        <v>447</v>
       </c>
       <c r="C26" t="s">
-        <v>428</v>
+        <v>448</v>
       </c>
       <c r="D26" t="s">
-        <v>429</v>
+        <v>449</v>
       </c>
       <c r="E26" t="s">
         <v>144</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>430</v>
+        <v>450</v>
       </c>
       <c r="K26" t="s">
-        <v>431</v>
+        <v>451</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>50296</v>
       </c>
       <c r="B27" t="s">
-        <v>432</v>
+        <v>452</v>
       </c>
       <c r="C27" t="s">
-        <v>433</v>
+        <v>453</v>
       </c>
       <c r="D27" t="s">
-        <v>434</v>
+        <v>454</v>
       </c>
       <c r="E27" t="s">
-        <v>435</v>
+        <v>455</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>436</v>
+        <v>456</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>437</v>
+        <v>457</v>
       </c>
       <c r="K27" t="s">
-        <v>438</v>
+        <v>458</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>50224</v>
       </c>
       <c r="B28" t="s">
-        <v>439</v>
+        <v>459</v>
       </c>
       <c r="C28" t="s">
-        <v>440</v>
+        <v>460</v>
       </c>
       <c r="D28" t="s">
-        <v>441</v>
+        <v>461</v>
       </c>
       <c r="E28" t="s">
         <v>111</v>
       </c>
       <c r="F28" t="s">
-        <v>442</v>
+        <v>462</v>
       </c>
       <c r="G28" t="s">
-        <v>443</v>
+        <v>463</v>
       </c>
       <c r="H28"/>
       <c r="I28" t="s">
-        <v>444</v>
+        <v>464</v>
       </c>
       <c r="J28" t="s">
         <v>108</v>
       </c>
       <c r="K28" t="s">
-        <v>445</v>
+        <v>465</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>50301</v>
       </c>
       <c r="B29" t="s">
-        <v>446</v>
+        <v>466</v>
       </c>
       <c r="C29" t="s">
-        <v>447</v>
+        <v>467</v>
       </c>
       <c r="D29" t="s">
-        <v>448</v>
+        <v>468</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>449</v>
+        <v>469</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29" t="s">
         <v>108</v>
       </c>
       <c r="K29" t="s">
-        <v>450</v>
+        <v>470</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>50309</v>
       </c>
       <c r="B30" t="s">
-        <v>451</v>
+        <v>471</v>
       </c>
       <c r="C30" t="s">
-        <v>452</v>
+        <v>472</v>
       </c>
       <c r="D30" t="s">
-        <v>453</v>
+        <v>473</v>
       </c>
       <c r="E30" t="s">
-        <v>271</v>
+        <v>288</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>454</v>
+        <v>474</v>
       </c>
       <c r="H30" t="s">
         <v>69</v>
       </c>
       <c r="I30"/>
       <c r="J30" t="s">
         <v>108</v>
       </c>
       <c r="K30" t="s">
-        <v>455</v>
+        <v>475</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>50300</v>
       </c>
       <c r="B31" t="s">
-        <v>456</v>
+        <v>476</v>
       </c>
       <c r="C31" t="s">
-        <v>457</v>
+        <v>477</v>
       </c>
       <c r="D31" t="s">
-        <v>458</v>
+        <v>478</v>
       </c>
       <c r="E31" t="s">
         <v>37</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>459</v>
+        <v>479</v>
       </c>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31" t="s">
         <v>108</v>
       </c>
       <c r="K31" t="s">
-        <v>460</v>
+        <v>480</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>50278</v>
       </c>
       <c r="B32" t="s">
-        <v>461</v>
+        <v>481</v>
       </c>
       <c r="C32" t="s">
-        <v>462</v>
+        <v>482</v>
       </c>
       <c r="D32" t="s">
-        <v>463</v>
+        <v>483</v>
       </c>
       <c r="E32" t="s">
         <v>69</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>464</v>
+        <v>484</v>
       </c>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32" t="s">
         <v>108</v>
       </c>
       <c r="K32" t="s">
-        <v>465</v>
+        <v>485</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>50219</v>
       </c>
       <c r="B33" t="s">
-        <v>466</v>
+        <v>486</v>
       </c>
       <c r="C33" t="s">
-        <v>467</v>
+        <v>487</v>
       </c>
       <c r="D33" t="s">
-        <v>468</v>
+        <v>488</v>
       </c>
       <c r="E33" t="s">
-        <v>469</v>
+        <v>489</v>
       </c>
       <c r="F33" t="s">
-        <v>367</v>
+        <v>386</v>
       </c>
       <c r="G33" t="s">
-        <v>470</v>
+        <v>490</v>
       </c>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>108</v>
       </c>
       <c r="K33" t="s">
-        <v>471</v>
+        <v>491</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>472</v>
+        <v>492</v>
       </c>
       <c r="B1" t="s">
-        <v>283</v>
+        <v>302</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>473</v>
+        <v>493</v>
       </c>
       <c r="E1" t="s">
-        <v>474</v>
+        <v>494</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50462</v>
       </c>
       <c r="B2">
         <v>50219</v>
       </c>
       <c r="C2">
         <v>49779</v>
       </c>
       <c r="D2" t="s">
-        <v>475</v>
+        <v>495</v>
       </c>
       <c r="E2" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50540</v>
       </c>
       <c r="B3">
         <v>50269</v>
       </c>
       <c r="C3">
         <v>49854</v>
       </c>
       <c r="D3" t="s">
-        <v>477</v>
+        <v>497</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50468</v>
       </c>
       <c r="B4">
         <v>50223</v>
       </c>
       <c r="C4">
         <v>49805</v>
       </c>
       <c r="D4" t="s">
-        <v>477</v>
+        <v>497</v>
       </c>
       <c r="E4" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50566</v>
       </c>
       <c r="B5">
         <v>50290</v>
       </c>
       <c r="C5">
         <v>49786</v>
       </c>
       <c r="D5" t="s">
-        <v>478</v>
+        <v>498</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50568</v>
       </c>
       <c r="B6">
         <v>50290</v>
       </c>
       <c r="C6">
         <v>49788</v>
       </c>
       <c r="D6" t="s">
-        <v>477</v>
+        <v>497</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50569</v>
       </c>
       <c r="B7">
         <v>50291</v>
       </c>
       <c r="C7">
         <v>49779</v>
       </c>
       <c r="D7" t="s">
-        <v>475</v>
+        <v>495</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50571</v>
       </c>
       <c r="B8">
         <v>50291</v>
       </c>
       <c r="C8">
         <v>49788</v>
       </c>
       <c r="D8" t="s">
-        <v>478</v>
+        <v>498</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50572</v>
       </c>
       <c r="B9">
         <v>50292</v>
       </c>
       <c r="C9">
         <v>49779</v>
       </c>
       <c r="D9" t="s">
-        <v>475</v>
+        <v>495</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50573</v>
       </c>
       <c r="B10">
         <v>50293</v>
       </c>
       <c r="C10">
         <v>49779</v>
       </c>
       <c r="D10" t="s">
-        <v>475</v>
+        <v>495</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>50574</v>
       </c>
       <c r="B11">
         <v>50294</v>
       </c>
       <c r="C11">
         <v>49779</v>
       </c>
       <c r="D11" t="s">
-        <v>479</v>
+        <v>499</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>50575</v>
       </c>
       <c r="B12">
         <v>50294</v>
       </c>
       <c r="C12">
         <v>49786</v>
       </c>
       <c r="D12" t="s">
-        <v>479</v>
+        <v>499</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>50577</v>
       </c>
       <c r="B13">
         <v>50294</v>
       </c>
       <c r="C13">
         <v>49791</v>
       </c>
       <c r="D13" t="s">
-        <v>479</v>
+        <v>499</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>50578</v>
       </c>
       <c r="B14">
         <v>50295</v>
       </c>
       <c r="C14">
         <v>49784</v>
       </c>
       <c r="D14" t="s">
-        <v>478</v>
+        <v>498</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>50469</v>
       </c>
       <c r="B15">
         <v>50224</v>
       </c>
       <c r="C15">
         <v>49805</v>
       </c>
       <c r="D15" t="s">
-        <v>475</v>
+        <v>495</v>
       </c>
       <c r="E15" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>50579</v>
       </c>
       <c r="B16">
         <v>50296</v>
       </c>
       <c r="C16">
         <v>49784</v>
       </c>
       <c r="D16" t="s">
-        <v>478</v>
+        <v>498</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>50582</v>
       </c>
       <c r="B17">
         <v>50298</v>
       </c>
       <c r="C17">
         <v>49790</v>
       </c>
       <c r="D17" t="s">
-        <v>478</v>
+        <v>498</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>50583</v>
       </c>
       <c r="B18">
         <v>50299</v>
       </c>
       <c r="C18">
         <v>49786</v>
       </c>
       <c r="D18" t="s">
-        <v>479</v>
+        <v>499</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>50584</v>
       </c>
       <c r="B19">
         <v>50300</v>
       </c>
       <c r="C19">
         <v>49786</v>
       </c>
       <c r="D19" t="s">
-        <v>479</v>
+        <v>499</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>50586</v>
       </c>
       <c r="B20">
         <v>50300</v>
       </c>
       <c r="C20">
         <v>49788</v>
       </c>
       <c r="D20" t="s">
-        <v>478</v>
+        <v>498</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>50587</v>
       </c>
       <c r="B21">
         <v>50301</v>
       </c>
       <c r="C21">
         <v>49786</v>
       </c>
       <c r="D21" t="s">
-        <v>479</v>
+        <v>499</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>50588</v>
       </c>
       <c r="B22">
         <v>50302</v>
       </c>
       <c r="C22">
         <v>49791</v>
       </c>
       <c r="D22" t="s">
-        <v>475</v>
+        <v>495</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>50470</v>
       </c>
       <c r="B23">
         <v>50225</v>
       </c>
       <c r="C23">
         <v>49805</v>
       </c>
       <c r="D23" t="s">
-        <v>479</v>
+        <v>499</v>
       </c>
       <c r="E23" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>50565</v>
       </c>
       <c r="B24">
         <v>50290</v>
       </c>
       <c r="C24">
         <v>49779</v>
       </c>
       <c r="D24" t="s">
-        <v>477</v>
+        <v>497</v>
       </c>
       <c r="E24" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>480</v>
+        <v>500</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>51776</v>
       </c>
       <c r="B25">
         <v>50275</v>
       </c>
       <c r="C25">
         <v>49809</v>
       </c>
       <c r="D25" t="s">
-        <v>477</v>
+        <v>497</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>242</v>
+        <v>257</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>51901</v>
       </c>
       <c r="B26">
         <v>50289</v>
       </c>
       <c r="C26">
         <v>49779</v>
       </c>
       <c r="D26" t="s">
-        <v>478</v>
+        <v>498</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>481</v>
+        <v>501</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>53991</v>
       </c>
       <c r="B27">
         <v>53866</v>
       </c>
       <c r="C27">
         <v>53156</v>
       </c>
       <c r="D27" t="s">
-        <v>475</v>
+        <v>495</v>
       </c>
       <c r="E27" t="s">
-        <v>482</v>
+        <v>502</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>299</v>
+        <v>318</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>54001</v>
       </c>
       <c r="B28">
         <v>53996</v>
       </c>
       <c r="C28">
         <v>53156</v>
       </c>
       <c r="D28" t="s">
-        <v>478</v>
+        <v>498</v>
       </c>
       <c r="E28" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>299</v>
+        <v>318</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>54011</v>
       </c>
       <c r="B29">
         <v>54006</v>
       </c>
       <c r="C29">
         <v>53156</v>
       </c>
       <c r="D29" t="s">
-        <v>475</v>
+        <v>495</v>
       </c>
       <c r="E29" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>299</v>
+        <v>318</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>54021</v>
       </c>
       <c r="B30">
         <v>54016</v>
       </c>
       <c r="C30">
         <v>53156</v>
       </c>
       <c r="D30" t="s">
-        <v>475</v>
+        <v>495</v>
       </c>
       <c r="E30" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>299</v>
+        <v>318</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>54046</v>
       </c>
       <c r="B31">
         <v>54041</v>
       </c>
       <c r="C31">
         <v>53156</v>
       </c>
       <c r="D31" t="s">
-        <v>475</v>
+        <v>495</v>
       </c>
       <c r="E31" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>299</v>
+        <v>318</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>54478</v>
       </c>
       <c r="B32">
         <v>50278</v>
       </c>
       <c r="C32">
         <v>54477</v>
       </c>
       <c r="D32" t="s">
-        <v>475</v>
+        <v>495</v>
       </c>
       <c r="E32" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>267</v>
+        <v>282</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>54479</v>
       </c>
       <c r="B33">
         <v>50277</v>
       </c>
       <c r="C33">
         <v>54477</v>
       </c>
       <c r="D33" t="s">
-        <v>477</v>
+        <v>497</v>
       </c>
       <c r="E33" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>267</v>
+        <v>282</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>54481</v>
       </c>
       <c r="B34">
         <v>54480</v>
       </c>
       <c r="C34">
         <v>54477</v>
       </c>
       <c r="D34" t="s">
-        <v>475</v>
+        <v>495</v>
       </c>
       <c r="E34" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>267</v>
+        <v>282</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>54483</v>
       </c>
       <c r="B35">
         <v>54482</v>
       </c>
       <c r="C35">
         <v>54477</v>
       </c>
       <c r="D35" t="s">
-        <v>475</v>
+        <v>495</v>
       </c>
       <c r="E35" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>267</v>
+        <v>282</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>54484</v>
       </c>
       <c r="B36">
         <v>50309</v>
       </c>
       <c r="C36">
         <v>54477</v>
       </c>
       <c r="D36" t="s">
-        <v>479</v>
+        <v>499</v>
       </c>
       <c r="E36" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>267</v>
+        <v>282</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>54485</v>
       </c>
       <c r="B37">
         <v>51791</v>
       </c>
       <c r="C37">
         <v>54477</v>
       </c>
       <c r="D37" t="s">
-        <v>479</v>
+        <v>499</v>
       </c>
       <c r="E37" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>267</v>
+        <v>282</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>54544</v>
       </c>
       <c r="B38">
         <v>54543</v>
       </c>
       <c r="C38">
         <v>54541</v>
       </c>
       <c r="D38" t="s">
-        <v>478</v>
+        <v>498</v>
       </c>
       <c r="E38" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>278</v>
+        <v>295</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>54546</v>
       </c>
       <c r="B39">
         <v>54545</v>
       </c>
       <c r="C39">
         <v>54541</v>
       </c>
       <c r="D39" t="s">
-        <v>478</v>
+        <v>498</v>
       </c>
       <c r="E39" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>278</v>
+        <v>295</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>483</v>
+        <v>503</v>
       </c>
       <c r="B1" t="s">
-        <v>484</v>
+        <v>504</v>
       </c>
       <c r="C1" t="s">
-        <v>485</v>
+        <v>505</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49599</v>
       </c>
       <c r="B2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>486</v>
+        <v>506</v>
       </c>
       <c r="E2" t="s">
         <v>108</v>
       </c>
       <c r="F2" t="s">
-        <v>487</v>
+        <v>507</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>49609</v>
+        <v>49602</v>
       </c>
       <c r="B3" t="s">
-        <v>271</v>
+        <v>69</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>488</v>
+        <v>508</v>
       </c>
       <c r="E3" t="s">
-        <v>108</v>
+        <v>509</v>
       </c>
       <c r="F3" t="s">
-        <v>489</v>
+        <v>510</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>49642</v>
+        <v>49609</v>
       </c>
       <c r="B4" t="s">
-        <v>144</v>
+        <v>288</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>490</v>
+        <v>511</v>
       </c>
       <c r="E4" t="s">
         <v>108</v>
       </c>
       <c r="F4" t="s">
-        <v>491</v>
+        <v>512</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>54669</v>
+        <v>49642</v>
       </c>
       <c r="B5" t="s">
-        <v>194</v>
+        <v>144</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>492</v>
+        <v>513</v>
       </c>
       <c r="E5" t="s">
-        <v>217</v>
+        <v>108</v>
       </c>
       <c r="F5" t="s">
-        <v>493</v>
+        <v>514</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>49646</v>
+        <v>54669</v>
       </c>
       <c r="B6" t="s">
-        <v>55</v>
+        <v>194</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>494</v>
+        <v>515</v>
       </c>
       <c r="E6" t="s">
-        <v>108</v>
+        <v>218</v>
       </c>
       <c r="F6" t="s">
-        <v>495</v>
+        <v>516</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>49702</v>
+        <v>49646</v>
       </c>
       <c r="B7" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>496</v>
+        <v>517</v>
       </c>
       <c r="E7" t="s">
         <v>108</v>
       </c>
       <c r="F7" t="s">
-        <v>497</v>
+        <v>518</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>49707</v>
+        <v>49702</v>
       </c>
       <c r="B8" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>498</v>
+        <v>519</v>
       </c>
       <c r="E8" t="s">
         <v>108</v>
       </c>
       <c r="F8" t="s">
-        <v>499</v>
+        <v>520</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>49750</v>
+        <v>49707</v>
       </c>
       <c r="B9" t="s">
-        <v>134</v>
+        <v>37</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>500</v>
+        <v>521</v>
       </c>
       <c r="E9" t="s">
         <v>108</v>
       </c>
       <c r="F9" t="s">
-        <v>501</v>
+        <v>522</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>49752</v>
+        <v>49750</v>
       </c>
       <c r="B10" t="s">
-        <v>169</v>
+        <v>134</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>502</v>
+        <v>523</v>
       </c>
       <c r="E10" t="s">
         <v>108</v>
       </c>
       <c r="F10" t="s">
-        <v>503</v>
+        <v>524</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>49756</v>
+        <v>49752</v>
       </c>
       <c r="B11" t="s">
-        <v>111</v>
+        <v>171</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>504</v>
+        <v>525</v>
       </c>
       <c r="E11" t="s">
         <v>108</v>
       </c>
       <c r="F11" t="s">
-        <v>505</v>
+        <v>526</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>49602</v>
+        <v>49756</v>
       </c>
       <c r="B12" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>506</v>
+        <v>527</v>
       </c>
       <c r="E12" t="s">
-        <v>507</v>
+        <v>108</v>
       </c>
       <c r="F12" t="s">
-        <v>508</v>
+        <v>528</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49605</v>
       </c>
       <c r="B13" t="s">
-        <v>509</v>
+        <v>529</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>510</v>
+        <v>530</v>
       </c>
       <c r="E13" t="s">
         <v>108</v>
       </c>
       <c r="F13" t="s">
-        <v>511</v>
+        <v>531</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49636</v>
       </c>
       <c r="B14" t="s">
-        <v>512</v>
+        <v>532</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>513</v>
+        <v>533</v>
       </c>
       <c r="E14" t="s">
         <v>108</v>
       </c>
       <c r="F14" t="s">
-        <v>514</v>
+        <v>534</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49639</v>
       </c>
       <c r="B15" t="s">
-        <v>515</v>
+        <v>535</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>516</v>
+        <v>536</v>
       </c>
       <c r="E15" t="s">
         <v>108</v>
       </c>
       <c r="F15" t="s">
-        <v>517</v>
+        <v>537</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49644</v>
       </c>
       <c r="B16" t="s">
-        <v>435</v>
+        <v>455</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>518</v>
+        <v>538</v>
       </c>
       <c r="E16" t="s">
         <v>108</v>
       </c>
       <c r="F16" t="s">
-        <v>519</v>
+        <v>539</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>49664</v>
       </c>
       <c r="B17" t="s">
-        <v>469</v>
+        <v>489</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>520</v>
+        <v>540</v>
       </c>
       <c r="E17" t="s">
         <v>108</v>
       </c>
       <c r="F17" t="s">
-        <v>521</v>
+        <v>541</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49665</v>
       </c>
       <c r="B18" t="s">
-        <v>522</v>
+        <v>542</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>523</v>
+        <v>543</v>
       </c>
       <c r="E18" t="s">
         <v>108</v>
       </c>
       <c r="F18" t="s">
-        <v>524</v>
+        <v>544</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>49666</v>
       </c>
       <c r="B19" t="s">
-        <v>525</v>
+        <v>545</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>526</v>
+        <v>546</v>
       </c>
       <c r="E19" t="s">
         <v>108</v>
       </c>
       <c r="F19" t="s">
-        <v>527</v>
+        <v>547</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>54540</v>
       </c>
       <c r="B20" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>528</v>
+        <v>548</v>
       </c>
       <c r="E20" t="s">
-        <v>529</v>
+        <v>549</v>
       </c>
       <c r="F20" t="s">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>49708</v>
       </c>
       <c r="B21" t="s">
-        <v>531</v>
+        <v>551</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>532</v>
+        <v>552</v>
       </c>
       <c r="E21" t="s">
         <v>108</v>
       </c>
       <c r="F21" t="s">
-        <v>533</v>
+        <v>553</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>49727</v>
       </c>
       <c r="B22" t="s">
-        <v>534</v>
+        <v>554</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>535</v>
+        <v>555</v>
       </c>
       <c r="E22" t="s">
         <v>108</v>
       </c>
       <c r="F22" t="s">
-        <v>536</v>
+        <v>556</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>49731</v>
       </c>
       <c r="B23" t="s">
-        <v>537</v>
+        <v>557</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>538</v>
+        <v>558</v>
       </c>
       <c r="E23" t="s">
         <v>108</v>
       </c>
       <c r="F23" t="s">
-        <v>539</v>
+        <v>559</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>49743</v>
       </c>
       <c r="B24" t="s">
-        <v>366</v>
+        <v>385</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>540</v>
+        <v>560</v>
       </c>
       <c r="E24" t="s">
         <v>108</v>
       </c>
       <c r="F24" t="s">
-        <v>541</v>
+        <v>561</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>49760</v>
       </c>
       <c r="B25" t="s">
-        <v>385</v>
+        <v>404</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>542</v>
+        <v>562</v>
       </c>
       <c r="E25" t="s">
         <v>108</v>
       </c>
       <c r="F25" t="s">
-        <v>543</v>
+        <v>563</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J34"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>544</v>
+        <v>564</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>545</v>
+        <v>565</v>
       </c>
       <c r="D1" t="s">
-        <v>546</v>
+        <v>566</v>
       </c>
       <c r="E1" t="s">
-        <v>547</v>
+        <v>567</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>548</v>
+        <v>568</v>
       </c>
       <c r="H1" t="s">
-        <v>549</v>
+        <v>569</v>
       </c>
       <c r="I1" t="s">
-        <v>550</v>
+        <v>570</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54691</v>
       </c>
       <c r="B2">
         <v>54541</v>
       </c>
       <c r="C2" t="s">
-        <v>551</v>
+        <v>571</v>
       </c>
       <c r="D2" t="s">
-        <v>552</v>
+        <v>572</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>553</v>
+        <v>573</v>
       </c>
       <c r="G2" t="s">
-        <v>554</v>
+        <v>574</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="J2" t="s">
-        <v>555</v>
+        <v>575</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>52191</v>
       </c>
       <c r="B3">
         <v>49805</v>
       </c>
       <c r="C3" t="s">
-        <v>556</v>
+        <v>576</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>557</v>
+        <v>577</v>
       </c>
       <c r="G3" t="s">
-        <v>558</v>
+        <v>578</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54542</v>
       </c>
       <c r="B4">
         <v>54541</v>
       </c>
       <c r="C4" t="s">
-        <v>559</v>
+        <v>579</v>
       </c>
       <c r="D4" t="s">
-        <v>560</v>
+        <v>580</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>561</v>
+        <v>581</v>
       </c>
       <c r="G4" t="s">
-        <v>562</v>
+        <v>582</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="J4" t="s">
-        <v>278</v>
+        <v>295</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>50816</v>
       </c>
       <c r="B5">
         <v>49784</v>
       </c>
       <c r="C5" t="s">
-        <v>563</v>
+        <v>583</v>
       </c>
       <c r="D5" t="s">
-        <v>564</v>
+        <v>584</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>565</v>
+        <v>585</v>
       </c>
       <c r="G5" t="s">
-        <v>566</v>
+        <v>586</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>18</v>
       </c>
       <c r="J5" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50815</v>
       </c>
       <c r="B6">
         <v>49784</v>
       </c>
       <c r="C6" t="s">
-        <v>567</v>
+        <v>587</v>
       </c>
       <c r="D6" t="s">
-        <v>568</v>
+        <v>588</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>569</v>
+        <v>589</v>
       </c>
       <c r="G6" t="s">
-        <v>570</v>
+        <v>590</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>19</v>
       </c>
       <c r="J6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>54642</v>
       </c>
       <c r="B7">
         <v>54541</v>
       </c>
       <c r="C7" t="s">
-        <v>567</v>
+        <v>587</v>
       </c>
       <c r="D7" t="s">
-        <v>571</v>
+        <v>591</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>572</v>
+        <v>592</v>
       </c>
       <c r="G7" t="s">
-        <v>573</v>
+        <v>593</v>
       </c>
       <c r="H7"/>
       <c r="I7">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J7" t="s">
-        <v>574</v>
+        <v>594</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>50822</v>
       </c>
       <c r="B8">
         <v>49786</v>
       </c>
       <c r="C8" t="s">
-        <v>563</v>
+        <v>583</v>
       </c>
       <c r="D8" t="s">
-        <v>575</v>
+        <v>595</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>576</v>
+        <v>596</v>
       </c>
       <c r="G8" t="s">
-        <v>577</v>
+        <v>597</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>8</v>
       </c>
       <c r="J8" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>54672</v>
       </c>
       <c r="B9">
         <v>54670</v>
       </c>
       <c r="C9" t="s">
-        <v>567</v>
+        <v>587</v>
       </c>
       <c r="D9" t="s">
-        <v>578</v>
+        <v>598</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>579</v>
+        <v>599</v>
       </c>
       <c r="G9" t="s">
-        <v>580</v>
+        <v>600</v>
       </c>
       <c r="H9"/>
       <c r="I9">
         <v>0</v>
       </c>
       <c r="J9" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50823</v>
       </c>
       <c r="B10">
         <v>49786</v>
       </c>
       <c r="C10" t="s">
-        <v>567</v>
+        <v>587</v>
       </c>
       <c r="D10" t="s">
-        <v>581</v>
+        <v>601</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>582</v>
+        <v>602</v>
       </c>
       <c r="G10" t="s">
-        <v>583</v>
+        <v>603</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>12</v>
       </c>
       <c r="J10" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>50831</v>
       </c>
       <c r="B11">
         <v>49791</v>
       </c>
       <c r="C11" t="s">
-        <v>563</v>
+        <v>583</v>
       </c>
       <c r="D11" t="s">
-        <v>584</v>
+        <v>604</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>585</v>
+        <v>605</v>
       </c>
       <c r="G11" t="s">
-        <v>586</v>
+        <v>606</v>
       </c>
       <c r="H11"/>
       <c r="I11">
         <v>18</v>
       </c>
       <c r="J11" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>50829</v>
       </c>
       <c r="B12">
         <v>49791</v>
       </c>
       <c r="C12" t="s">
-        <v>567</v>
+        <v>587</v>
       </c>
       <c r="D12" t="s">
-        <v>587</v>
+        <v>607</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>588</v>
+        <v>608</v>
       </c>
       <c r="G12" t="s">
-        <v>589</v>
+        <v>609</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>41</v>
       </c>
       <c r="J12" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>50671</v>
       </c>
       <c r="B13">
         <v>49805</v>
       </c>
       <c r="C13" t="s">
-        <v>590</v>
+        <v>610</v>
       </c>
       <c r="D13" t="s">
-        <v>591</v>
+        <v>611</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>592</v>
+        <v>612</v>
       </c>
       <c r="G13" t="s">
-        <v>590</v>
+        <v>610</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>12</v>
       </c>
       <c r="J13" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>54474</v>
       </c>
       <c r="B14">
         <v>49779</v>
       </c>
       <c r="C14" t="s">
-        <v>593</v>
+        <v>613</v>
       </c>
       <c r="D14" t="s">
-        <v>594</v>
+        <v>614</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>595</v>
+        <v>615</v>
       </c>
       <c r="G14" t="s">
-        <v>596</v>
+        <v>616</v>
       </c>
       <c r="H14"/>
       <c r="I14">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="J14" t="s">
-        <v>597</v>
+        <v>617</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>52831</v>
       </c>
       <c r="B15">
         <v>49788</v>
       </c>
       <c r="C15" t="s">
-        <v>567</v>
+        <v>587</v>
       </c>
       <c r="D15" t="s">
-        <v>598</v>
+        <v>618</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>599</v>
+        <v>619</v>
       </c>
       <c r="G15" t="s">
-        <v>600</v>
+        <v>620</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>6</v>
       </c>
       <c r="J15" t="s">
-        <v>601</v>
+        <v>621</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>52196</v>
       </c>
       <c r="B16">
         <v>49805</v>
       </c>
       <c r="C16" t="s">
-        <v>556</v>
+        <v>576</v>
       </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>602</v>
+        <v>622</v>
       </c>
       <c r="G16" t="s">
-        <v>603</v>
+        <v>623</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>0</v>
       </c>
       <c r="J16" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>50675</v>
       </c>
       <c r="B17">
         <v>49809</v>
       </c>
       <c r="C17" t="s">
-        <v>593</v>
+        <v>613</v>
       </c>
       <c r="D17"/>
       <c r="E17" t="s">
-        <v>604</v>
+        <v>624</v>
       </c>
       <c r="F17" t="s">
-        <v>605</v>
+        <v>625</v>
       </c>
       <c r="G17" t="s">
-        <v>606</v>
+        <v>626</v>
       </c>
       <c r="H17"/>
       <c r="I17">
-        <v>2761</v>
+        <v>2782</v>
       </c>
       <c r="J17" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>50830</v>
       </c>
       <c r="B18">
         <v>49791</v>
       </c>
       <c r="C18" t="s">
-        <v>593</v>
+        <v>613</v>
       </c>
       <c r="D18" t="s">
-        <v>607</v>
+        <v>627</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>608</v>
+        <v>628</v>
       </c>
       <c r="G18" t="s">
-        <v>609</v>
+        <v>629</v>
       </c>
       <c r="H18"/>
       <c r="I18">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J18" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50795</v>
       </c>
       <c r="B19">
         <v>49854</v>
       </c>
       <c r="C19" t="s">
-        <v>567</v>
+        <v>587</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s">
-        <v>610</v>
+        <v>630</v>
       </c>
       <c r="F19" t="s">
         <v>133</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="J19" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>50796</v>
       </c>
       <c r="B20">
         <v>49854</v>
       </c>
       <c r="C20" t="s">
-        <v>567</v>
+        <v>587</v>
       </c>
       <c r="D20"/>
       <c r="E20" t="s">
-        <v>611</v>
+        <v>631</v>
       </c>
       <c r="F20" t="s">
         <v>133</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="J20" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>50797</v>
       </c>
       <c r="B21">
         <v>49854</v>
       </c>
       <c r="C21" t="s">
-        <v>567</v>
+        <v>587</v>
       </c>
       <c r="D21"/>
       <c r="E21" t="s">
-        <v>612</v>
+        <v>632</v>
       </c>
       <c r="F21" t="s">
         <v>133</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="J21" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>52186</v>
       </c>
       <c r="B22">
         <v>49805</v>
       </c>
       <c r="C22" t="s">
-        <v>556</v>
+        <v>576</v>
       </c>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>613</v>
+        <v>633</v>
       </c>
       <c r="G22" t="s">
-        <v>614</v>
+        <v>634</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>0</v>
       </c>
       <c r="J22" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>52836</v>
       </c>
       <c r="B23">
         <v>49788</v>
       </c>
       <c r="C23" t="s">
-        <v>567</v>
+        <v>587</v>
       </c>
       <c r="D23" t="s">
-        <v>615</v>
+        <v>635</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>616</v>
+        <v>636</v>
       </c>
       <c r="G23" t="s">
-        <v>617</v>
+        <v>637</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>7</v>
       </c>
       <c r="J23" t="s">
-        <v>601</v>
+        <v>621</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>50827</v>
       </c>
       <c r="B24">
         <v>49788</v>
       </c>
       <c r="C24" t="s">
-        <v>567</v>
+        <v>587</v>
       </c>
       <c r="D24" t="s">
-        <v>618</v>
+        <v>638</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>619</v>
+        <v>639</v>
       </c>
       <c r="G24" t="s">
-        <v>620</v>
+        <v>640</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>16</v>
       </c>
       <c r="J24" t="s">
-        <v>245</v>
+        <v>260</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>54031</v>
       </c>
       <c r="B25">
         <v>53156</v>
       </c>
       <c r="C25" t="s">
-        <v>590</v>
+        <v>610</v>
       </c>
       <c r="D25"/>
       <c r="E25" t="s">
-        <v>621</v>
+        <v>641</v>
       </c>
       <c r="F25" t="s">
-        <v>622</v>
+        <v>642</v>
       </c>
       <c r="G25" t="s">
-        <v>623</v>
+        <v>643</v>
       </c>
       <c r="H25"/>
       <c r="I25">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="J25" t="s">
-        <v>154</v>
+        <v>644</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>54036</v>
       </c>
       <c r="B26">
         <v>53156</v>
       </c>
       <c r="C26" t="s">
-        <v>590</v>
+        <v>610</v>
       </c>
       <c r="D26"/>
       <c r="E26" t="s">
-        <v>624</v>
+        <v>645</v>
       </c>
       <c r="F26" t="s">
-        <v>625</v>
+        <v>646</v>
       </c>
       <c r="G26" t="s">
-        <v>626</v>
+        <v>647</v>
       </c>
       <c r="H26"/>
       <c r="I26">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="J26" t="s">
-        <v>154</v>
+        <v>644</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>54673</v>
       </c>
       <c r="B27">
         <v>54671</v>
       </c>
       <c r="C27" t="s">
-        <v>567</v>
+        <v>587</v>
       </c>
       <c r="D27" t="s">
-        <v>627</v>
+        <v>648</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="G27" t="s">
-        <v>628</v>
+        <v>649</v>
       </c>
       <c r="H27" t="s">
-        <v>629</v>
+        <v>650</v>
       </c>
       <c r="I27">
         <v>0</v>
       </c>
       <c r="J27" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>52071</v>
       </c>
       <c r="B28">
         <v>49790</v>
       </c>
       <c r="C28" t="s">
-        <v>593</v>
+        <v>613</v>
       </c>
       <c r="D28" t="s">
-        <v>630</v>
+        <v>651</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>631</v>
+        <v>652</v>
       </c>
       <c r="G28" t="s">
-        <v>632</v>
+        <v>653</v>
       </c>
       <c r="H28"/>
       <c r="I28">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>50820</v>
       </c>
       <c r="B29">
         <v>49786</v>
       </c>
       <c r="C29" t="s">
-        <v>593</v>
+        <v>613</v>
       </c>
       <c r="D29" t="s">
-        <v>633</v>
+        <v>654</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>634</v>
+        <v>655</v>
       </c>
       <c r="G29" t="s">
-        <v>635</v>
+        <v>656</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>9</v>
       </c>
       <c r="J29" t="s">
-        <v>636</v>
+        <v>657</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>50821</v>
       </c>
       <c r="B30">
         <v>49786</v>
       </c>
       <c r="C30" t="s">
-        <v>593</v>
+        <v>613</v>
       </c>
       <c r="D30" t="s">
-        <v>637</v>
+        <v>658</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>638</v>
+        <v>659</v>
       </c>
       <c r="G30" t="s">
-        <v>639</v>
+        <v>660</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>8</v>
       </c>
       <c r="J30" t="s">
-        <v>636</v>
+        <v>657</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>50828</v>
       </c>
       <c r="B31">
         <v>49788</v>
       </c>
       <c r="C31" t="s">
-        <v>563</v>
+        <v>583</v>
       </c>
       <c r="D31" t="s">
-        <v>640</v>
+        <v>661</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>641</v>
+        <v>662</v>
       </c>
       <c r="G31" t="s">
-        <v>642</v>
+        <v>663</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>11</v>
       </c>
       <c r="J31" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>54150</v>
       </c>
       <c r="B32">
         <v>54149</v>
       </c>
       <c r="C32" t="s">
-        <v>643</v>
+        <v>664</v>
       </c>
       <c r="D32" t="s">
-        <v>644</v>
+        <v>665</v>
       </c>
       <c r="E32" t="s">
-        <v>645</v>
+        <v>666</v>
       </c>
       <c r="F32" t="s">
-        <v>646</v>
+        <v>667</v>
       </c>
       <c r="G32" t="s">
-        <v>647</v>
+        <v>668</v>
       </c>
       <c r="H32"/>
       <c r="I32">
-        <v>2562</v>
+        <v>2567</v>
       </c>
       <c r="J32" t="s">
-        <v>648</v>
+        <v>669</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>53981</v>
       </c>
       <c r="B33">
         <v>53156</v>
       </c>
       <c r="C33" t="s">
-        <v>567</v>
+        <v>587</v>
       </c>
       <c r="D33" t="s">
-        <v>649</v>
+        <v>670</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>650</v>
+        <v>671</v>
       </c>
       <c r="G33" t="s">
-        <v>651</v>
+        <v>672</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>4</v>
       </c>
       <c r="J33" t="s">
-        <v>652</v>
+        <v>673</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>53986</v>
       </c>
       <c r="B34">
         <v>53156</v>
       </c>
       <c r="C34" t="s">
-        <v>567</v>
+        <v>587</v>
       </c>
       <c r="D34" t="s">
-        <v>653</v>
+        <v>674</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>654</v>
+        <v>675</v>
       </c>
       <c r="G34" t="s">
-        <v>655</v>
+        <v>676</v>
       </c>
       <c r="H34"/>
       <c r="I34">
         <v>8</v>
       </c>
       <c r="J34" t="s">
-        <v>652</v>
+        <v>673</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -9286,2172 +9454,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>231</v>
+        <v>246</v>
       </c>
       <c r="M1" t="s">
-        <v>223</v>
+        <v>238</v>
       </c>
       <c r="N1" t="s">
-        <v>224</v>
+        <v>239</v>
       </c>
       <c r="O1" t="s">
-        <v>1141</v>
+        <v>1159</v>
       </c>
       <c r="P1" t="s">
-        <v>1145</v>
+        <v>1163</v>
       </c>
       <c r="Q1" t="s">
-        <v>1152</v>
+        <v>1169</v>
       </c>
       <c r="R1" t="s">
-        <v>1153</v>
+        <v>1170</v>
       </c>
       <c r="S1" t="s">
-        <v>1157</v>
+        <v>1174</v>
       </c>
       <c r="T1" t="s">
-        <v>1160</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>656</v>
+        <v>221</v>
       </c>
       <c r="C2" t="s">
-        <v>657</v>
+        <v>677</v>
       </c>
       <c r="D2" t="s">
-        <v>663</v>
+        <v>683</v>
       </c>
       <c r="E2" t="s">
-        <v>824</v>
+        <v>844</v>
       </c>
       <c r="F2" t="s">
-        <v>826</v>
+        <v>846</v>
       </c>
       <c r="G2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="H2" t="s">
-        <v>841</v>
+        <v>860</v>
       </c>
       <c r="I2" t="s">
-        <v>865</v>
+        <v>883</v>
       </c>
       <c r="J2" t="s">
-        <v>899</v>
+        <v>917</v>
       </c>
       <c r="K2" t="s">
-        <v>955</v>
+        <v>973</v>
       </c>
       <c r="L2" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
       <c r="M2" t="s">
-        <v>1134</v>
+        <v>1152</v>
       </c>
       <c r="N2" t="s">
-        <v>1136</v>
+        <v>1154</v>
       </c>
       <c r="O2" t="s">
-        <v>1142</v>
+        <v>1160</v>
       </c>
       <c r="P2" t="s">
-        <v>1146</v>
+        <v>1164</v>
       </c>
       <c r="Q2" t="s">
-        <v>477</v>
+        <v>497</v>
       </c>
       <c r="R2" t="s">
-        <v>559</v>
+        <v>579</v>
       </c>
       <c r="S2" t="s">
-        <v>1158</v>
+        <v>300</v>
       </c>
       <c r="T2" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>91</v>
       </c>
       <c r="D3" t="s">
-        <v>664</v>
+        <v>684</v>
       </c>
       <c r="E3" t="s">
-        <v>174</v>
+        <v>845</v>
       </c>
       <c r="F3" t="s">
-        <v>827</v>
+        <v>847</v>
       </c>
       <c r="G3" t="s">
-        <v>836</v>
+        <v>856</v>
       </c>
       <c r="H3" t="s">
-        <v>842</v>
+        <v>861</v>
       </c>
       <c r="I3" t="s">
-        <v>866</v>
+        <v>884</v>
       </c>
       <c r="J3" t="s">
-        <v>900</v>
+        <v>918</v>
       </c>
       <c r="K3" t="s">
-        <v>956</v>
+        <v>974</v>
       </c>
       <c r="L3" t="s">
-        <v>1133</v>
+        <v>1151</v>
       </c>
       <c r="M3" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="N3" t="s">
-        <v>1137</v>
+        <v>1155</v>
       </c>
       <c r="O3" t="s">
-        <v>1143</v>
+        <v>1161</v>
       </c>
       <c r="P3" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="Q3" t="s">
-        <v>475</v>
+        <v>495</v>
       </c>
       <c r="R3" t="s">
-        <v>563</v>
+        <v>583</v>
       </c>
       <c r="S3" t="s">
-        <v>1159</v>
+        <v>1175</v>
       </c>
       <c r="T3" t="s">
-        <v>482</v>
+        <v>502</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>87</v>
       </c>
       <c r="C4" t="s">
         <v>57</v>
       </c>
       <c r="D4" t="s">
-        <v>665</v>
+        <v>685</v>
       </c>
       <c r="E4" t="s">
         <v>81</v>
       </c>
       <c r="F4" t="s">
-        <v>828</v>
+        <v>848</v>
       </c>
       <c r="G4" t="s">
-        <v>837</v>
+        <v>857</v>
       </c>
       <c r="H4" t="s">
-        <v>843</v>
+        <v>862</v>
       </c>
       <c r="I4" t="s">
-        <v>867</v>
+        <v>885</v>
       </c>
       <c r="J4" t="s">
-        <v>901</v>
+        <v>919</v>
       </c>
       <c r="K4" t="s">
-        <v>957</v>
+        <v>975</v>
       </c>
       <c r="M4" t="s">
+        <v>264</v>
+      </c>
+      <c r="N4" t="s">
         <v>249</v>
       </c>
-      <c r="N4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O4" t="s">
-        <v>266</v>
+        <v>281</v>
       </c>
       <c r="P4" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="Q4" t="s">
-        <v>478</v>
+        <v>498</v>
       </c>
       <c r="R4" t="s">
-        <v>643</v>
+        <v>664</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>666</v>
+        <v>686</v>
       </c>
       <c r="E5" t="s">
         <v>59</v>
       </c>
       <c r="F5" t="s">
-        <v>829</v>
+        <v>849</v>
       </c>
       <c r="G5" t="s">
-        <v>838</v>
+        <v>858</v>
       </c>
       <c r="H5" t="s">
-        <v>844</v>
+        <v>863</v>
       </c>
       <c r="I5" t="s">
-        <v>868</v>
+        <v>886</v>
       </c>
       <c r="J5" t="s">
-        <v>902</v>
+        <v>920</v>
       </c>
       <c r="K5" t="s">
-        <v>958</v>
+        <v>976</v>
       </c>
       <c r="M5" t="s">
-        <v>1135</v>
+        <v>1153</v>
       </c>
       <c r="N5" t="s">
-        <v>1138</v>
+        <v>1156</v>
       </c>
       <c r="O5" t="s">
-        <v>1144</v>
+        <v>1162</v>
       </c>
       <c r="P5" t="s">
-        <v>266</v>
+        <v>281</v>
       </c>
       <c r="Q5" t="s">
-        <v>479</v>
+        <v>499</v>
       </c>
       <c r="R5" t="s">
-        <v>551</v>
+        <v>571</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>658</v>
+        <v>678</v>
       </c>
       <c r="D6" t="s">
-        <v>667</v>
+        <v>687</v>
       </c>
       <c r="E6" t="s">
-        <v>825</v>
+        <v>149</v>
       </c>
       <c r="F6" t="s">
-        <v>830</v>
+        <v>850</v>
       </c>
       <c r="G6" t="s">
         <v>61</v>
       </c>
       <c r="H6" t="s">
-        <v>845</v>
+        <v>864</v>
       </c>
       <c r="I6" t="s">
-        <v>869</v>
+        <v>887</v>
       </c>
       <c r="J6" t="s">
-        <v>903</v>
+        <v>921</v>
       </c>
       <c r="K6" t="s">
-        <v>959</v>
+        <v>977</v>
       </c>
       <c r="M6" t="s">
-        <v>238</v>
+        <v>253</v>
       </c>
       <c r="N6" t="s">
-        <v>239</v>
+        <v>254</v>
       </c>
       <c r="P6" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="Q6" t="s">
-        <v>367</v>
+        <v>386</v>
       </c>
       <c r="R6" t="s">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
-        <v>659</v>
+        <v>679</v>
       </c>
       <c r="D7" t="s">
-        <v>668</v>
+        <v>688</v>
       </c>
       <c r="E7" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="F7" t="s">
-        <v>831</v>
+        <v>851</v>
       </c>
       <c r="G7" t="s">
         <v>199</v>
       </c>
       <c r="H7" t="s">
-        <v>846</v>
+        <v>865</v>
       </c>
       <c r="I7" t="s">
-        <v>870</v>
+        <v>888</v>
       </c>
       <c r="J7" t="s">
-        <v>904</v>
+        <v>922</v>
       </c>
       <c r="K7" t="s">
-        <v>865</v>
+        <v>883</v>
       </c>
       <c r="M7" t="s">
-        <v>233</v>
+        <v>248</v>
       </c>
       <c r="N7" t="s">
-        <v>1139</v>
+        <v>1157</v>
       </c>
       <c r="P7" t="s">
-        <v>1149</v>
+        <v>1167</v>
       </c>
       <c r="R7" t="s">
-        <v>1155</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>660</v>
+        <v>680</v>
       </c>
       <c r="D8" t="s">
-        <v>669</v>
+        <v>689</v>
       </c>
       <c r="F8" t="s">
-        <v>832</v>
+        <v>852</v>
       </c>
       <c r="G8" t="s">
-        <v>839</v>
+        <v>227</v>
       </c>
       <c r="H8" t="s">
-        <v>847</v>
+        <v>866</v>
       </c>
       <c r="I8" t="s">
-        <v>871</v>
+        <v>889</v>
       </c>
       <c r="J8" t="s">
-        <v>905</v>
+        <v>923</v>
       </c>
       <c r="K8" t="s">
-        <v>866</v>
+        <v>884</v>
       </c>
       <c r="N8" t="s">
-        <v>1140</v>
+        <v>1158</v>
       </c>
       <c r="P8" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="R8" t="s">
-        <v>1156</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>661</v>
+        <v>681</v>
       </c>
       <c r="D9" t="s">
-        <v>670</v>
+        <v>690</v>
       </c>
       <c r="F9" t="s">
-        <v>833</v>
+        <v>853</v>
       </c>
       <c r="G9" t="s">
         <v>118</v>
       </c>
       <c r="H9" t="s">
         <v>62</v>
       </c>
       <c r="I9" t="s">
-        <v>872</v>
+        <v>890</v>
       </c>
       <c r="J9" t="s">
-        <v>906</v>
+        <v>924</v>
       </c>
       <c r="K9" t="s">
-        <v>960</v>
+        <v>978</v>
       </c>
       <c r="N9" t="s">
-        <v>537</v>
+        <v>557</v>
       </c>
       <c r="P9" t="s">
-        <v>1151</v>
+        <v>286</v>
       </c>
       <c r="R9" t="s">
-        <v>556</v>
+        <v>576</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>136</v>
       </c>
       <c r="D10" t="s">
-        <v>671</v>
+        <v>691</v>
       </c>
       <c r="F10" t="s">
-        <v>834</v>
+        <v>854</v>
       </c>
       <c r="G10" t="s">
-        <v>840</v>
+        <v>859</v>
       </c>
       <c r="H10" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="I10" t="s">
-        <v>873</v>
+        <v>891</v>
       </c>
       <c r="J10" t="s">
-        <v>907</v>
+        <v>925</v>
       </c>
       <c r="K10" t="s">
-        <v>961</v>
+        <v>979</v>
       </c>
       <c r="N10" t="s">
-        <v>253</v>
+        <v>268</v>
       </c>
       <c r="R10" t="s">
-        <v>590</v>
+        <v>610</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>662</v>
+        <v>682</v>
       </c>
       <c r="D11" t="s">
-        <v>672</v>
+        <v>692</v>
       </c>
       <c r="F11" t="s">
         <v>128</v>
       </c>
       <c r="H11" t="s">
         <v>200</v>
       </c>
       <c r="I11" t="s">
-        <v>874</v>
+        <v>892</v>
       </c>
       <c r="J11" t="s">
-        <v>908</v>
+        <v>926</v>
       </c>
       <c r="K11" t="s">
-        <v>962</v>
+        <v>980</v>
       </c>
       <c r="R11" t="s">
-        <v>593</v>
+        <v>613</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>673</v>
+        <v>693</v>
       </c>
       <c r="F12" t="s">
-        <v>835</v>
+        <v>855</v>
       </c>
       <c r="H12" t="s">
-        <v>848</v>
+        <v>867</v>
       </c>
       <c r="I12" t="s">
-        <v>836</v>
+        <v>856</v>
       </c>
       <c r="J12" t="s">
-        <v>909</v>
+        <v>927</v>
       </c>
       <c r="K12" t="s">
-        <v>963</v>
+        <v>981</v>
       </c>
       <c r="R12" t="s">
-        <v>567</v>
+        <v>587</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>674</v>
+        <v>694</v>
       </c>
       <c r="H13" t="s">
-        <v>849</v>
+        <v>868</v>
       </c>
       <c r="I13" t="s">
         <v>105</v>
       </c>
       <c r="J13" t="s">
-        <v>910</v>
+        <v>928</v>
       </c>
       <c r="K13" t="s">
-        <v>964</v>
+        <v>982</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>675</v>
+        <v>695</v>
       </c>
       <c r="H14" t="s">
-        <v>850</v>
+        <v>869</v>
       </c>
       <c r="I14" t="s">
-        <v>875</v>
+        <v>893</v>
       </c>
       <c r="J14" t="s">
-        <v>911</v>
+        <v>929</v>
       </c>
       <c r="K14" t="s">
-        <v>965</v>
+        <v>983</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>676</v>
+        <v>696</v>
       </c>
       <c r="H15" t="s">
-        <v>851</v>
+        <v>870</v>
       </c>
       <c r="I15" t="s">
-        <v>876</v>
+        <v>894</v>
       </c>
       <c r="J15" t="s">
-        <v>912</v>
+        <v>930</v>
       </c>
       <c r="K15" t="s">
-        <v>966</v>
+        <v>984</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>677</v>
+        <v>697</v>
       </c>
       <c r="H16" t="s">
-        <v>852</v>
+        <v>871</v>
       </c>
       <c r="I16" t="s">
-        <v>877</v>
+        <v>895</v>
       </c>
       <c r="J16" t="s">
-        <v>913</v>
+        <v>931</v>
       </c>
       <c r="K16" t="s">
-        <v>967</v>
+        <v>985</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>678</v>
+        <v>698</v>
       </c>
       <c r="H17" t="s">
-        <v>853</v>
+        <v>228</v>
       </c>
       <c r="I17" t="s">
-        <v>878</v>
+        <v>896</v>
       </c>
       <c r="J17" t="s">
-        <v>914</v>
+        <v>932</v>
       </c>
       <c r="K17" t="s">
-        <v>868</v>
+        <v>886</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>679</v>
+        <v>699</v>
       </c>
       <c r="H18" t="s">
-        <v>854</v>
+        <v>872</v>
       </c>
       <c r="I18" t="s">
-        <v>879</v>
+        <v>897</v>
       </c>
       <c r="J18" t="s">
-        <v>915</v>
+        <v>933</v>
       </c>
       <c r="K18" t="s">
-        <v>968</v>
+        <v>986</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>680</v>
+        <v>700</v>
       </c>
       <c r="H19" t="s">
-        <v>855</v>
+        <v>873</v>
       </c>
       <c r="I19" t="s">
-        <v>880</v>
+        <v>898</v>
       </c>
       <c r="J19" t="s">
-        <v>916</v>
+        <v>934</v>
       </c>
       <c r="K19" t="s">
-        <v>969</v>
+        <v>987</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>681</v>
+        <v>701</v>
       </c>
       <c r="H20" t="s">
-        <v>856</v>
+        <v>874</v>
       </c>
       <c r="I20" t="s">
-        <v>881</v>
+        <v>899</v>
       </c>
       <c r="J20" t="s">
-        <v>917</v>
+        <v>935</v>
       </c>
       <c r="K20" t="s">
-        <v>970</v>
+        <v>988</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>682</v>
+        <v>702</v>
       </c>
       <c r="H21" t="s">
-        <v>857</v>
+        <v>875</v>
       </c>
       <c r="I21" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="J21" t="s">
-        <v>918</v>
+        <v>936</v>
       </c>
       <c r="K21" t="s">
-        <v>971</v>
+        <v>989</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>683</v>
+        <v>703</v>
       </c>
       <c r="H22" t="s">
-        <v>858</v>
+        <v>876</v>
       </c>
       <c r="I22" t="s">
-        <v>882</v>
+        <v>900</v>
       </c>
       <c r="J22" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="K22" t="s">
-        <v>972</v>
+        <v>990</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>684</v>
+        <v>704</v>
       </c>
       <c r="H23" t="s">
-        <v>859</v>
+        <v>877</v>
       </c>
       <c r="I23" t="s">
         <v>48</v>
       </c>
       <c r="J23" t="s">
-        <v>919</v>
+        <v>937</v>
       </c>
       <c r="K23" t="s">
-        <v>973</v>
+        <v>991</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>685</v>
+        <v>705</v>
       </c>
       <c r="H24" t="s">
-        <v>860</v>
+        <v>878</v>
       </c>
       <c r="I24" t="s">
-        <v>883</v>
+        <v>901</v>
       </c>
       <c r="J24" t="s">
-        <v>920</v>
+        <v>938</v>
       </c>
       <c r="K24" t="s">
-        <v>974</v>
+        <v>992</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>686</v>
+        <v>706</v>
       </c>
       <c r="H25" t="s">
-        <v>861</v>
+        <v>879</v>
       </c>
       <c r="I25" t="s">
-        <v>884</v>
+        <v>902</v>
       </c>
       <c r="J25" t="s">
-        <v>921</v>
+        <v>939</v>
       </c>
       <c r="K25" t="s">
-        <v>975</v>
+        <v>993</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>687</v>
+        <v>707</v>
       </c>
       <c r="H26" t="s">
-        <v>862</v>
+        <v>880</v>
       </c>
       <c r="I26" t="s">
-        <v>885</v>
+        <v>903</v>
       </c>
       <c r="J26" t="s">
-        <v>922</v>
+        <v>940</v>
       </c>
       <c r="K26" t="s">
-        <v>976</v>
+        <v>994</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>688</v>
+        <v>708</v>
       </c>
       <c r="H27" t="s">
-        <v>863</v>
+        <v>881</v>
       </c>
       <c r="I27" t="s">
-        <v>886</v>
+        <v>904</v>
       </c>
       <c r="J27" t="s">
-        <v>923</v>
+        <v>941</v>
       </c>
       <c r="K27" t="s">
-        <v>977</v>
+        <v>995</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>689</v>
+        <v>709</v>
       </c>
       <c r="H28" t="s">
-        <v>864</v>
+        <v>882</v>
       </c>
       <c r="I28" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="J28" t="s">
-        <v>924</v>
+        <v>942</v>
       </c>
       <c r="K28" t="s">
-        <v>978</v>
+        <v>996</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>690</v>
+        <v>710</v>
       </c>
       <c r="I29" t="s">
-        <v>887</v>
+        <v>905</v>
       </c>
       <c r="J29" t="s">
-        <v>925</v>
+        <v>943</v>
       </c>
       <c r="K29" t="s">
-        <v>979</v>
+        <v>997</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>691</v>
+        <v>711</v>
       </c>
       <c r="I30" t="s">
-        <v>888</v>
+        <v>906</v>
       </c>
       <c r="J30" t="s">
-        <v>926</v>
+        <v>944</v>
       </c>
       <c r="K30" t="s">
-        <v>980</v>
+        <v>998</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>692</v>
+        <v>712</v>
       </c>
       <c r="I31" t="s">
-        <v>889</v>
+        <v>907</v>
       </c>
       <c r="J31" t="s">
-        <v>927</v>
+        <v>945</v>
       </c>
       <c r="K31" t="s">
-        <v>981</v>
+        <v>999</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>693</v>
+        <v>713</v>
       </c>
       <c r="I32" t="s">
-        <v>890</v>
+        <v>908</v>
       </c>
       <c r="J32" t="s">
-        <v>928</v>
+        <v>946</v>
       </c>
       <c r="K32" t="s">
-        <v>982</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>694</v>
+        <v>714</v>
       </c>
       <c r="I33" t="s">
-        <v>891</v>
+        <v>909</v>
       </c>
       <c r="J33" t="s">
-        <v>929</v>
+        <v>947</v>
       </c>
       <c r="K33" t="s">
-        <v>983</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>695</v>
+        <v>715</v>
       </c>
       <c r="I34" t="s">
-        <v>892</v>
+        <v>910</v>
       </c>
       <c r="J34" t="s">
         <v>49</v>
       </c>
       <c r="K34" t="s">
-        <v>984</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>696</v>
+        <v>716</v>
       </c>
       <c r="I35" t="s">
-        <v>893</v>
+        <v>911</v>
       </c>
       <c r="J35" t="s">
-        <v>930</v>
+        <v>948</v>
       </c>
       <c r="K35" t="s">
-        <v>985</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>697</v>
+        <v>717</v>
       </c>
       <c r="I36" t="s">
-        <v>894</v>
+        <v>912</v>
       </c>
       <c r="J36" t="s">
-        <v>931</v>
+        <v>949</v>
       </c>
       <c r="K36" t="s">
-        <v>986</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>698</v>
+        <v>718</v>
       </c>
       <c r="I37" t="s">
-        <v>895</v>
+        <v>913</v>
       </c>
       <c r="J37" t="s">
-        <v>932</v>
+        <v>950</v>
       </c>
       <c r="K37" t="s">
-        <v>987</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>699</v>
+        <v>719</v>
       </c>
       <c r="I38" t="s">
-        <v>896</v>
+        <v>914</v>
       </c>
       <c r="J38" t="s">
-        <v>933</v>
+        <v>951</v>
       </c>
       <c r="K38" t="s">
-        <v>988</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>700</v>
+        <v>720</v>
       </c>
       <c r="I39" t="s">
-        <v>897</v>
+        <v>915</v>
       </c>
       <c r="J39" t="s">
-        <v>934</v>
+        <v>952</v>
       </c>
       <c r="K39" t="s">
-        <v>989</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>701</v>
+        <v>721</v>
       </c>
       <c r="I40" t="s">
         <v>118</v>
       </c>
       <c r="J40" t="s">
-        <v>935</v>
+        <v>953</v>
       </c>
       <c r="K40" t="s">
-        <v>990</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>702</v>
+        <v>722</v>
       </c>
       <c r="I41" t="s">
-        <v>898</v>
+        <v>916</v>
       </c>
       <c r="J41" t="s">
         <v>106</v>
       </c>
       <c r="K41" t="s">
-        <v>991</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>703</v>
+        <v>723</v>
       </c>
       <c r="J42" t="s">
-        <v>936</v>
+        <v>954</v>
       </c>
       <c r="K42" t="s">
-        <v>992</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>704</v>
+        <v>724</v>
       </c>
       <c r="J43" t="s">
-        <v>937</v>
+        <v>955</v>
       </c>
       <c r="K43" t="s">
-        <v>993</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>705</v>
+        <v>725</v>
       </c>
       <c r="J44" t="s">
-        <v>938</v>
+        <v>956</v>
       </c>
       <c r="K44" t="s">
-        <v>994</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>706</v>
+        <v>726</v>
       </c>
       <c r="J45" t="s">
-        <v>939</v>
+        <v>957</v>
       </c>
       <c r="K45" t="s">
-        <v>995</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>707</v>
+        <v>727</v>
       </c>
       <c r="J46" t="s">
         <v>75</v>
       </c>
       <c r="K46" t="s">
-        <v>996</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>708</v>
+        <v>728</v>
       </c>
       <c r="J47" t="s">
-        <v>940</v>
+        <v>958</v>
       </c>
       <c r="K47" t="s">
-        <v>997</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>709</v>
+        <v>729</v>
       </c>
       <c r="J48" t="s">
-        <v>941</v>
+        <v>959</v>
       </c>
       <c r="K48" t="s">
-        <v>998</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>710</v>
+        <v>730</v>
       </c>
       <c r="J49" t="s">
-        <v>942</v>
+        <v>960</v>
       </c>
       <c r="K49" t="s">
-        <v>999</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>711</v>
+        <v>731</v>
       </c>
       <c r="J50" t="s">
-        <v>943</v>
+        <v>961</v>
       </c>
       <c r="K50" t="s">
-        <v>1000</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>712</v>
+        <v>732</v>
       </c>
       <c r="J51" t="s">
         <v>119</v>
       </c>
       <c r="K51" t="s">
-        <v>1001</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="J52" t="s">
-        <v>944</v>
+        <v>962</v>
       </c>
       <c r="K52" t="s">
-        <v>1002</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>714</v>
+        <v>734</v>
       </c>
       <c r="J53" t="s">
-        <v>945</v>
+        <v>963</v>
       </c>
       <c r="K53" t="s">
-        <v>1003</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="J54" t="s">
-        <v>946</v>
+        <v>964</v>
       </c>
       <c r="K54" t="s">
-        <v>1004</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>716</v>
+        <v>736</v>
       </c>
       <c r="J55" t="s">
-        <v>947</v>
+        <v>965</v>
       </c>
       <c r="K55" t="s">
-        <v>1005</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>717</v>
+        <v>737</v>
       </c>
       <c r="J56" t="s">
-        <v>948</v>
+        <v>966</v>
       </c>
       <c r="K56" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>718</v>
+        <v>738</v>
       </c>
       <c r="J57" t="s">
-        <v>949</v>
+        <v>967</v>
       </c>
       <c r="K57" t="s">
-        <v>1006</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>719</v>
+        <v>739</v>
       </c>
       <c r="J58" t="s">
         <v>64</v>
       </c>
       <c r="K58" t="s">
-        <v>1007</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>720</v>
+        <v>740</v>
       </c>
       <c r="J59" t="s">
-        <v>950</v>
+        <v>968</v>
       </c>
       <c r="K59" t="s">
-        <v>1008</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>721</v>
+        <v>741</v>
       </c>
       <c r="J60" t="s">
-        <v>951</v>
+        <v>969</v>
       </c>
       <c r="K60" t="s">
-        <v>1009</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>722</v>
+        <v>742</v>
       </c>
       <c r="J61" t="s">
-        <v>952</v>
+        <v>970</v>
       </c>
       <c r="K61" t="s">
-        <v>1010</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>723</v>
+        <v>743</v>
       </c>
       <c r="J62" t="s">
-        <v>953</v>
+        <v>971</v>
       </c>
       <c r="K62" t="s">
-        <v>1011</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>724</v>
+        <v>744</v>
       </c>
       <c r="J63" t="s">
-        <v>954</v>
+        <v>972</v>
       </c>
       <c r="K63" t="s">
-        <v>876</v>
+        <v>894</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>725</v>
+        <v>745</v>
       </c>
       <c r="J64" t="s">
         <v>141</v>
       </c>
       <c r="K64" t="s">
-        <v>1012</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>726</v>
+        <v>746</v>
       </c>
       <c r="K65" t="s">
-        <v>1013</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>727</v>
+        <v>747</v>
       </c>
       <c r="K66" t="s">
-        <v>1014</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>728</v>
+        <v>748</v>
       </c>
       <c r="K67" t="s">
-        <v>1015</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>729</v>
+        <v>749</v>
       </c>
       <c r="K68" t="s">
-        <v>1016</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>730</v>
+        <v>750</v>
       </c>
       <c r="K69" t="s">
-        <v>1017</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>731</v>
+        <v>751</v>
       </c>
       <c r="K70" t="s">
-        <v>1018</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>732</v>
+        <v>752</v>
       </c>
       <c r="K71" t="s">
-        <v>1019</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>733</v>
+        <v>753</v>
       </c>
       <c r="K72" t="s">
-        <v>1020</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>734</v>
+        <v>754</v>
       </c>
       <c r="K73" t="s">
-        <v>1021</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>735</v>
+        <v>755</v>
       </c>
       <c r="K74" t="s">
-        <v>1022</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>736</v>
+        <v>756</v>
       </c>
       <c r="K75" t="s">
-        <v>1023</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>737</v>
+        <v>757</v>
       </c>
       <c r="K76" t="s">
-        <v>1024</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>738</v>
+        <v>758</v>
       </c>
       <c r="K77" t="s">
-        <v>1025</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>739</v>
+        <v>759</v>
       </c>
       <c r="K78" t="s">
-        <v>1026</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>740</v>
+        <v>760</v>
       </c>
       <c r="K79" t="s">
-        <v>1027</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>741</v>
+        <v>761</v>
       </c>
       <c r="K80" t="s">
-        <v>1028</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>742</v>
+        <v>762</v>
       </c>
       <c r="K81" t="s">
-        <v>1029</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>743</v>
+        <v>763</v>
       </c>
       <c r="K82" t="s">
-        <v>1030</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>744</v>
+        <v>764</v>
       </c>
       <c r="K83" t="s">
-        <v>1031</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>745</v>
+        <v>765</v>
       </c>
       <c r="K84" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>746</v>
+        <v>766</v>
       </c>
       <c r="K85" t="s">
-        <v>882</v>
+        <v>900</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>747</v>
+        <v>767</v>
       </c>
       <c r="K86" t="s">
-        <v>1032</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>748</v>
+        <v>768</v>
       </c>
       <c r="K87" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>749</v>
+        <v>769</v>
       </c>
       <c r="K88" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>750</v>
+        <v>770</v>
       </c>
       <c r="K89" t="s">
-        <v>1035</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>751</v>
+        <v>771</v>
       </c>
       <c r="K90" t="s">
-        <v>1036</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>752</v>
+        <v>772</v>
       </c>
       <c r="K91" t="s">
-        <v>1037</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>753</v>
+        <v>773</v>
       </c>
       <c r="K92" t="s">
-        <v>1038</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>754</v>
+        <v>774</v>
       </c>
       <c r="K93" t="s">
-        <v>1039</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>755</v>
+        <v>775</v>
       </c>
       <c r="K94" t="s">
-        <v>1040</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>756</v>
+        <v>776</v>
       </c>
       <c r="K95" t="s">
-        <v>884</v>
+        <v>902</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>757</v>
+        <v>777</v>
       </c>
       <c r="K96" t="s">
-        <v>1041</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>758</v>
+        <v>778</v>
       </c>
       <c r="K97" t="s">
-        <v>1042</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>759</v>
+        <v>779</v>
       </c>
       <c r="K98" t="s">
-        <v>1043</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>760</v>
+        <v>780</v>
       </c>
       <c r="K99" t="s">
-        <v>1044</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>761</v>
+        <v>781</v>
       </c>
       <c r="K100" t="s">
-        <v>1045</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>762</v>
+        <v>782</v>
       </c>
       <c r="K101" t="s">
-        <v>1046</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>763</v>
+        <v>783</v>
       </c>
       <c r="K102" t="s">
-        <v>1047</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>764</v>
+        <v>784</v>
       </c>
       <c r="K103" t="s">
-        <v>1048</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>765</v>
+        <v>785</v>
       </c>
       <c r="K104" t="s">
-        <v>1049</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>766</v>
+        <v>786</v>
       </c>
       <c r="K105" t="s">
-        <v>1050</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>767</v>
+        <v>787</v>
       </c>
       <c r="K106" t="s">
-        <v>1051</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>768</v>
+        <v>788</v>
       </c>
       <c r="K107" t="s">
-        <v>1052</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>769</v>
+        <v>789</v>
       </c>
       <c r="K108" t="s">
-        <v>1053</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>770</v>
+        <v>790</v>
       </c>
       <c r="K109" t="s">
-        <v>1054</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="K110" t="s">
-        <v>1055</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="K111" t="s">
-        <v>1056</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>773</v>
+        <v>793</v>
       </c>
       <c r="K112" t="s">
-        <v>1057</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>774</v>
+        <v>794</v>
       </c>
       <c r="K113" t="s">
-        <v>1058</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>775</v>
+        <v>795</v>
       </c>
       <c r="K114" t="s">
-        <v>1059</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>776</v>
+        <v>796</v>
       </c>
       <c r="K115" t="s">
-        <v>1060</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>777</v>
+        <v>797</v>
       </c>
       <c r="K116" t="s">
-        <v>1061</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>778</v>
+        <v>798</v>
       </c>
       <c r="K117" t="s">
-        <v>1062</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>779</v>
+        <v>799</v>
       </c>
       <c r="K118" t="s">
-        <v>1063</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>780</v>
+        <v>800</v>
       </c>
       <c r="K119" t="s">
-        <v>1064</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>781</v>
+        <v>801</v>
       </c>
       <c r="K120" t="s">
-        <v>1065</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>782</v>
+        <v>802</v>
       </c>
       <c r="K121" t="s">
-        <v>1066</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>783</v>
+        <v>803</v>
       </c>
       <c r="K122" t="s">
-        <v>1067</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="K123" t="s">
-        <v>1068</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="K124" t="s">
-        <v>1069</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>786</v>
+        <v>806</v>
       </c>
       <c r="K125" t="s">
-        <v>854</v>
+        <v>872</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>787</v>
+        <v>807</v>
       </c>
       <c r="K126" t="s">
-        <v>1070</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>788</v>
+        <v>808</v>
       </c>
       <c r="K127" t="s">
-        <v>1071</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>789</v>
+        <v>809</v>
       </c>
       <c r="K128" t="s">
-        <v>1072</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>790</v>
+        <v>810</v>
       </c>
       <c r="K129" t="s">
-        <v>1073</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>791</v>
+        <v>811</v>
       </c>
       <c r="K130" t="s">
-        <v>1074</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>792</v>
+        <v>812</v>
       </c>
       <c r="K131" t="s">
-        <v>1075</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>793</v>
+        <v>813</v>
       </c>
       <c r="K132" t="s">
-        <v>1076</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>794</v>
+        <v>814</v>
       </c>
       <c r="K133" t="s">
-        <v>1077</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>795</v>
+        <v>815</v>
       </c>
       <c r="K134" t="s">
-        <v>1078</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>796</v>
+        <v>816</v>
       </c>
       <c r="K135" t="s">
-        <v>1079</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>797</v>
+        <v>817</v>
       </c>
       <c r="K136" t="s">
-        <v>1080</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>798</v>
+        <v>818</v>
       </c>
       <c r="K137" t="s">
-        <v>1081</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>799</v>
+        <v>819</v>
       </c>
       <c r="K138" t="s">
-        <v>888</v>
+        <v>906</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>800</v>
+        <v>820</v>
       </c>
       <c r="K139" t="s">
-        <v>1082</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>801</v>
+        <v>821</v>
       </c>
       <c r="K140" t="s">
-        <v>1083</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>802</v>
+        <v>822</v>
       </c>
       <c r="K141" t="s">
-        <v>1084</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>803</v>
+        <v>823</v>
       </c>
       <c r="K142" t="s">
-        <v>1085</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>804</v>
+        <v>824</v>
       </c>
       <c r="K143" t="s">
-        <v>1086</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>805</v>
+        <v>825</v>
       </c>
       <c r="K144" t="s">
-        <v>1087</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>806</v>
+        <v>826</v>
       </c>
       <c r="K145" t="s">
-        <v>1088</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>807</v>
+        <v>827</v>
       </c>
       <c r="K146" t="s">
-        <v>1089</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>808</v>
+        <v>828</v>
       </c>
       <c r="K147" t="s">
-        <v>1090</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>809</v>
+        <v>829</v>
       </c>
       <c r="K148" t="s">
-        <v>1091</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>810</v>
+        <v>830</v>
       </c>
       <c r="K149" t="s">
-        <v>1092</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>811</v>
+        <v>831</v>
       </c>
       <c r="K150" t="s">
-        <v>1093</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>812</v>
+        <v>832</v>
       </c>
       <c r="K151" t="s">
-        <v>1094</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>813</v>
+        <v>833</v>
       </c>
       <c r="K152" t="s">
-        <v>1095</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>814</v>
+        <v>834</v>
       </c>
       <c r="K153" t="s">
-        <v>1096</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>815</v>
+        <v>835</v>
       </c>
       <c r="K154" t="s">
-        <v>1097</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>816</v>
+        <v>836</v>
       </c>
       <c r="K155" t="s">
-        <v>1098</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>817</v>
+        <v>837</v>
       </c>
       <c r="K156" t="s">
-        <v>1099</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>818</v>
+        <v>838</v>
       </c>
       <c r="K157" t="s">
-        <v>1100</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>819</v>
+        <v>839</v>
       </c>
       <c r="K158" t="s">
-        <v>1101</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>820</v>
+        <v>840</v>
       </c>
       <c r="K159" t="s">
-        <v>1102</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>821</v>
+        <v>841</v>
       </c>
       <c r="K160" t="s">
-        <v>1103</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>822</v>
+        <v>842</v>
       </c>
       <c r="K161" t="s">
-        <v>1104</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>823</v>
+        <v>843</v>
       </c>
       <c r="K162" t="s">
-        <v>1105</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1106</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1107</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>1108</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1109</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>894</v>
+        <v>912</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1110</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1111</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1112</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1113</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1114</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1115</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1116</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>1117</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1118</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1119</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1120</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1121</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1122</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>862</v>
+        <v>880</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>1123</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1124</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1125</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1126</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>864</v>
+        <v>882</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1127</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1128</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1129</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1130</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1131</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>1132</v>
+        <v>1150</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">