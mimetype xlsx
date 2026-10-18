--- v1 (2026-08-18)
+++ v2 (2026-10-18)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1196">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-18 12:12:29pm</t>
+    <t>2026-10-18 12:52:00am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_function_main=13750</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_function_main":"13750"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -1900,58 +1900,71 @@
   <si>
     <t>https://www.sfei.org/data/delta-aquatic-resource-inventory-dari#sthash.bwMjapVt.dpbs</t>
   </si>
   <si>
     <t>DARI data</t>
   </si>
   <si>
     <t>GIS dataset of aquatic resources in the Delta</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>https://www.sfei.org/projects/delta-aquatic-resource-inventory</t>
   </si>
   <si>
     <t>DARI webpage</t>
   </si>
   <si>
     <t>DARI project webpage</t>
   </si>
   <si>
     <t>https://gis.water.ca.gov/arcgisimg/rest/services/elevation/SacDelta_Lidar_201712/ImageServer</t>
   </si>
   <si>
-    <t>DWR's public-facing service 2017 lidar data</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">&lt;p&gt;DWR's public-facing service 2017 lidar data&lt;/p&gt;
+    <t>DWR: 2017 lidar dataset</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;DWR: 2017 lidar dataset&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t>March 24, 2026</t>
+    <t>August 31, 2026</t>
+  </si>
+  <si>
+    <t>https://gis.water.ca.gov/arcgisimg/rest/services/elevation</t>
+  </si>
+  <si>
+    <t>DWR: 2025 Lidar ArcGIS REST server</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;DWR ArcGIS REST links to the 2025 Lidar and other elevation datasets.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>September 1, 2026</t>
   </si>
   <si>
     <t>https://sfei.maps.arcgis.com/apps/StorytellingSwipe/index.html?appid=fff643c023024f0faea9570e5228ab2d&amp;webmap=1805b313d4684a9d9574b93d0dd509aa</t>
   </si>
   <si>
     <t>Delta Habitat Types</t>
   </si>
   <si>
     <t>GIS habitat type data</t>
   </si>
   <si>
     <t>https://deltaconservancy.ca.gov/diisc-team-activities/</t>
   </si>
   <si>
     <t>Delta Invasive Species Symposium recordings</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Recordings of the Delta Invasive Species Symposium&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>https://www.sfei.org/projects/delta-landscapes-project</t>
   </si>
   <si>
     <t>Delta Landscapes Project Webpage</t>
@@ -2050,50 +2063,80 @@
   <si>
     <t>Is Intermediate salinity partly responsible for low primary productivity in the upper San Francisco Estuary, California?</t>
   </si>
   <si>
     <t>Presentation at the 2020 Ocean Sciences Meeting, San Diego, CA, February 2020.</t>
   </si>
   <si>
     <t>https://www.sfei.org/sites/default/files/toolbox/LSPT_4page_Factsheet_ADA_April2022.pdf</t>
   </si>
   <si>
     <t>Landscape Scenario Planning Tool fact sheet</t>
   </si>
   <si>
     <t>Brochure with overview of Landscape Scenario Planning Tool</t>
   </si>
   <si>
     <t>https://www.sfei.org/projects/landscape-scenario-planning-tool</t>
   </si>
   <si>
     <t>Landscape Scenario Planning Tool website</t>
   </si>
   <si>
     <t>This website provides the key materials to access, utilize and maximize use of the tool, including the downloadable desktop tool, its associated user manual, example scenario inputs and outputs, and additional useful data inputs for the desktop tool.</t>
   </si>
   <si>
+    <t>https://noaa-nos-coastal-lidar-pds.s3.amazonaws.com/entwine/geoid18/14673/ept.json</t>
+  </si>
+  <si>
+    <t>NOAA Lidar point cloud viewer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Potree is a viewer for large point cloud / Lidar data sets, developed at the Vienna University of Technology.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://coast.noaa.gov/dataviewer/#/lidar/search/where/id/14673</t>
+  </si>
+  <si>
+    <t>NOAA direct link for 2025 Lidar point cloud data: San Francisco Bay - Delta Estuary, CA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;72.4 billion points&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://coast.noaa.gov/dataviewer/#/lidar/search/where/id/14675</t>
+  </si>
+  <si>
+    <t>NOAA direct link to download 2025 Lidar data</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;h3&gt;2025 Lidar DEM (Hydro-Flattened): San Francisco Bay - Delta Estuary, CA&lt;/h3&gt;
+</t>
+  </si>
+  <si>
     <t>TelemetryTools_RoadMap.pdf</t>
   </si>
   <si>
     <t>PIT Database Roadmap</t>
   </si>
   <si>
     <t>Roadmap of the next phases for development of the prototype PIT database</t>
   </si>
   <si>
     <t>August 26, 2024</t>
   </si>
   <si>
     <t>project_participants_0.xlsx</t>
   </si>
   <si>
     <t>Project participants</t>
   </si>
   <si>
     <t>List of researchers who participated or contributed in the questionnaire, as an advisory member, or attended the workshop</t>
   </si>
   <si>
     <t>https://deltaconservancy.ca.gov/iav-quick-start-guide/</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;This guide is intended to give land managers an introduction to managing invasive aquatic vegetation (IAV) in tidal wetland habitats, whether the site is established, has been recently restored, or tidal reconnection will soon occur. It addresses submerged aquatic vegetation (SAV), floating aquatic vegetation (FAV), and emergent aquatic vegetation (EAV).&lt;/p&gt;
@@ -2140,50 +2183,73 @@
     <t>The Delta Landscapes Scenario Planning Tool webmap</t>
   </si>
   <si>
     <t>The Delta Landscapes Scenario Planning Tool webmap allows users to view a variety of datasets that are useful for developing restoration scenarios.</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
   <si>
     <t>https://doi.org/10.1002/fsh.11174</t>
   </si>
   <si>
     <t>Healy_etal2024 Value of Information is Context Dependent  A Demonstration of Decision Tools to Address.pdf</t>
   </si>
   <si>
     <t>The value of information is context dependent: a demonstration of decision tools to address multi-species river temperature management under uncertainty</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;b&gt;&lt;span style="font-size:11.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;,serif"&gt;&lt;span style="color:black"&gt;Healy, B. D.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;span style="font-size:11.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;,serif"&gt;&lt;span style="color:black"&gt;, M. C. Runge, C. C. Phillis, M. Beakes, A. J. Jensen, and J. A. Israel.&lt;i&gt; &lt;/i&gt;2024.&amp;nbsp;The value of information is context dependent: a demonstration of decision tools to address multi-species river temperature management under uncertainty&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-size:11.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;,serif"&gt;&lt;span style="color:black"&gt;.&lt;i&gt; &lt;/i&gt;Fisheries. https://doi.org/10.1002/fsh.11174.&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>October 10, 2024</t>
   </si>
   <si>
+    <t>Photo or videos</t>
+  </si>
+  <si>
+    <t>https://www.wrmp.org/lidar-webinar/</t>
+  </si>
+  <si>
+    <t>WRMP Lidar webinar link</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;San Francisco Bay-Delta Estuary 2025 Lidar Collaboration Webinar, August 17, 2026.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://data.wrmp.org/catalog/San_Francisco_Bay-Delta_Estuary_2025_Digital_Elevation_Model_%28Hydro-flattened%29</t>
+  </si>
+  <si>
+    <t>WRMP description and link to the 2025 Digital Elevation Model data</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;The San Francisco Bay-Delta Estuary Lidar project called for the planning acquisition processing and derivative products of lidar data to be collected at a nominal pulse spacing (NPS) of 0.29 meters. Project specifications are based on the U.S. Geological Survey National Geospatial Program Base LiDAR Specification 2024 Rev. A. LiDAR data were delivered as processed Classified LAS 1.4 files formatted to individual 600 m x 600 m tiles as tiled intensity imagery and as tiled hydro-flattened DEMs; all tiled to the same 600 m x 600 m schema. Continuous breaklines were produced in Esri file geodatabase format.&amp;nbsp;&lt;/p&gt;
+</t>
+  </si>
+  <si>
     <t>https://github.com/fishsciences/telemetry</t>
   </si>
   <si>
     <t>telemetry R package GitHub Repository</t>
   </si>
   <si>
     <t>Package for crafting API requests to the PIT telemetry database API.</t>
   </si>
   <si>
     <t>June 27, 2024</t>
   </si>
   <si>
     <t>https://fishsciences.github.io/telemetry/index.html</t>
   </si>
   <si>
     <t>telemetry webpage</t>
   </si>
   <si>
     <t>telemetry PIT database project webpage</t>
   </si>
   <si>
     <t>Cache Slough Complex</t>
   </si>
   <si>
     <t>South Delta</t>
@@ -3644,53 +3710,50 @@
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Other</t>
-  </si>
-[...1 lines deleted...]
-    <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -8434,51 +8497,51 @@
       <c r="F25" t="s">
         <v>563</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J34"/>
+  <dimension ref="A1:J40"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>564</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
         <v>565</v>
       </c>
       <c r="D1" t="s">
         <v>566</v>
       </c>
       <c r="E1" t="s">
         <v>567</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
@@ -8550,888 +8613,1056 @@
         <v>66</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54542</v>
       </c>
       <c r="B4">
         <v>54541</v>
       </c>
       <c r="C4" t="s">
         <v>579</v>
       </c>
       <c r="D4" t="s">
         <v>580</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>581</v>
       </c>
       <c r="G4" t="s">
         <v>582</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="J4" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>50816</v>
       </c>
       <c r="B5">
         <v>49784</v>
       </c>
       <c r="C5" t="s">
         <v>583</v>
       </c>
       <c r="D5" t="s">
         <v>584</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>585</v>
       </c>
       <c r="G5" t="s">
         <v>586</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J5" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50815</v>
       </c>
       <c r="B6">
         <v>49784</v>
       </c>
       <c r="C6" t="s">
         <v>587</v>
       </c>
       <c r="D6" t="s">
         <v>588</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>589</v>
       </c>
       <c r="G6" t="s">
         <v>590</v>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>54642</v>
       </c>
       <c r="B7">
         <v>54541</v>
       </c>
       <c r="C7" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="D7" t="s">
         <v>591</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
         <v>592</v>
       </c>
       <c r="G7" t="s">
         <v>593</v>
       </c>
       <c r="H7"/>
       <c r="I7">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="J7" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
-        <v>50822</v>
+        <v>54831</v>
       </c>
       <c r="B8">
-        <v>49786</v>
+        <v>54541</v>
       </c>
       <c r="C8" t="s">
         <v>583</v>
       </c>
       <c r="D8" t="s">
         <v>595</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
         <v>596</v>
       </c>
       <c r="G8" t="s">
         <v>597</v>
       </c>
       <c r="H8"/>
       <c r="I8">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="J8" t="s">
-        <v>66</v>
+        <v>598</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
-        <v>54672</v>
+        <v>50822</v>
       </c>
       <c r="B9">
-        <v>54670</v>
+        <v>49786</v>
       </c>
       <c r="C9" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="D9" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="G9" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="J9" t="s">
-        <v>218</v>
+        <v>66</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
-        <v>50823</v>
+        <v>54672</v>
       </c>
       <c r="B10">
-        <v>49786</v>
+        <v>54670</v>
       </c>
       <c r="C10" t="s">
         <v>587</v>
       </c>
       <c r="D10" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="G10" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="H10"/>
       <c r="I10">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="J10" t="s">
-        <v>66</v>
+        <v>218</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
-        <v>50831</v>
+        <v>50823</v>
       </c>
       <c r="B11">
-        <v>49791</v>
+        <v>49786</v>
       </c>
       <c r="C11" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="D11" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="G11" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="H11"/>
       <c r="I11">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="J11" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
-        <v>50829</v>
+        <v>50831</v>
       </c>
       <c r="B12">
         <v>49791</v>
       </c>
       <c r="C12" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="D12" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="G12" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="H12"/>
       <c r="I12">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="J12" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
-        <v>50671</v>
+        <v>50829</v>
       </c>
       <c r="B13">
-        <v>49805</v>
+        <v>49791</v>
       </c>
       <c r="C13" t="s">
-        <v>610</v>
+        <v>587</v>
       </c>
       <c r="D13" t="s">
         <v>611</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
         <v>612</v>
       </c>
       <c r="G13" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="H13"/>
       <c r="I13">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="J13" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
-        <v>54474</v>
+        <v>50671</v>
       </c>
       <c r="B14">
-        <v>49779</v>
+        <v>49805</v>
       </c>
       <c r="C14" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D14" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="G14" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="H14"/>
       <c r="I14">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="J14" t="s">
-        <v>617</v>
+        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
-        <v>52831</v>
+        <v>54474</v>
       </c>
       <c r="B15">
-        <v>49788</v>
+        <v>49779</v>
       </c>
       <c r="C15" t="s">
-        <v>587</v>
+        <v>617</v>
       </c>
       <c r="D15" t="s">
         <v>618</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
         <v>619</v>
       </c>
       <c r="G15" t="s">
         <v>620</v>
       </c>
       <c r="H15"/>
       <c r="I15">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="J15" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
-        <v>52196</v>
+        <v>52831</v>
       </c>
       <c r="B16">
-        <v>49805</v>
+        <v>49788</v>
       </c>
       <c r="C16" t="s">
-        <v>576</v>
-[...1 lines deleted...]
-      <c r="D16"/>
+        <v>587</v>
+      </c>
+      <c r="D16" t="s">
+        <v>622</v>
+      </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="G16" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="H16"/>
       <c r="I16">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J16" t="s">
-        <v>66</v>
+        <v>625</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
-        <v>50675</v>
+        <v>52196</v>
       </c>
       <c r="B17">
-        <v>49809</v>
+        <v>49805</v>
       </c>
       <c r="C17" t="s">
-        <v>613</v>
+        <v>576</v>
       </c>
       <c r="D17"/>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E17"/>
       <c r="F17" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="G17" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="H17"/>
       <c r="I17">
-        <v>2782</v>
+        <v>0</v>
       </c>
       <c r="J17" t="s">
-        <v>131</v>
+        <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
-        <v>50830</v>
+        <v>50675</v>
       </c>
       <c r="B18">
-        <v>49791</v>
+        <v>49809</v>
       </c>
       <c r="C18" t="s">
-        <v>613</v>
-[...4 lines deleted...]
-      <c r="E18"/>
+        <v>617</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18" t="s">
+        <v>628</v>
+      </c>
       <c r="F18" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="G18" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="H18"/>
       <c r="I18">
-        <v>18</v>
+        <v>2857</v>
       </c>
       <c r="J18" t="s">
-        <v>66</v>
+        <v>131</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
-        <v>50795</v>
+        <v>50830</v>
       </c>
       <c r="B19">
-        <v>49854</v>
+        <v>49791</v>
       </c>
       <c r="C19" t="s">
-        <v>587</v>
-[...4 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="D19" t="s">
+        <v>631</v>
+      </c>
+      <c r="E19"/>
       <c r="F19" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="G19"/>
+        <v>632</v>
+      </c>
+      <c r="G19" t="s">
+        <v>633</v>
+      </c>
       <c r="H19"/>
       <c r="I19">
-        <v>166</v>
+        <v>18</v>
       </c>
       <c r="J19" t="s">
-        <v>108</v>
+        <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
-        <v>50796</v>
+        <v>50795</v>
       </c>
       <c r="B20">
         <v>49854</v>
       </c>
       <c r="C20" t="s">
         <v>587</v>
       </c>
       <c r="D20"/>
       <c r="E20" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="F20" t="s">
         <v>133</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="J20" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
-        <v>50797</v>
+        <v>50796</v>
       </c>
       <c r="B21">
         <v>49854</v>
       </c>
       <c r="C21" t="s">
         <v>587</v>
       </c>
       <c r="D21"/>
       <c r="E21" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F21" t="s">
         <v>133</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="J21" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
-        <v>52186</v>
+        <v>50797</v>
       </c>
       <c r="B22">
-        <v>49805</v>
+        <v>49854</v>
       </c>
       <c r="C22" t="s">
-        <v>576</v>
+        <v>587</v>
       </c>
       <c r="D22"/>
-      <c r="E22"/>
+      <c r="E22" t="s">
+        <v>636</v>
+      </c>
       <c r="F22" t="s">
-        <v>633</v>
-[...3 lines deleted...]
-      </c>
+        <v>133</v>
+      </c>
+      <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
-        <v>0</v>
+        <v>164</v>
       </c>
       <c r="J22" t="s">
-        <v>66</v>
+        <v>108</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
-        <v>52836</v>
+        <v>52186</v>
       </c>
       <c r="B23">
-        <v>49788</v>
+        <v>49805</v>
       </c>
       <c r="C23" t="s">
-        <v>587</v>
-[...3 lines deleted...]
-      </c>
+        <v>576</v>
+      </c>
+      <c r="D23"/>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="G23" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J23" t="s">
-        <v>621</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
-        <v>50827</v>
+        <v>52836</v>
       </c>
       <c r="B24">
         <v>49788</v>
       </c>
       <c r="C24" t="s">
         <v>587</v>
       </c>
       <c r="D24" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="G24" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="H24"/>
       <c r="I24">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="J24" t="s">
-        <v>260</v>
+        <v>625</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
-        <v>54031</v>
+        <v>50827</v>
       </c>
       <c r="B25">
-        <v>53156</v>
+        <v>49788</v>
       </c>
       <c r="C25" t="s">
-        <v>610</v>
-[...4 lines deleted...]
-      </c>
+        <v>587</v>
+      </c>
+      <c r="D25" t="s">
+        <v>642</v>
+      </c>
+      <c r="E25"/>
       <c r="F25" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="G25" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="H25"/>
       <c r="I25">
-        <v>2114</v>
+        <v>16</v>
       </c>
       <c r="J25" t="s">
-        <v>644</v>
+        <v>260</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
-        <v>54036</v>
+        <v>54830</v>
       </c>
       <c r="B26">
-        <v>53156</v>
+        <v>54541</v>
       </c>
       <c r="C26" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-      <c r="E26" t="s">
+        <v>583</v>
+      </c>
+      <c r="D26" t="s">
         <v>645</v>
       </c>
+      <c r="E26"/>
       <c r="F26" t="s">
         <v>646</v>
       </c>
       <c r="G26" t="s">
         <v>647</v>
       </c>
       <c r="H26"/>
       <c r="I26">
-        <v>2067</v>
+        <v>2</v>
       </c>
       <c r="J26" t="s">
-        <v>644</v>
+        <v>598</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
-        <v>54673</v>
+        <v>54834</v>
       </c>
       <c r="B27">
-        <v>54671</v>
+        <v>54541</v>
       </c>
       <c r="C27" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="D27" t="s">
         <v>648</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>205</v>
+        <v>649</v>
       </c>
       <c r="G27" t="s">
-        <v>649</v>
-[...1 lines deleted...]
-      <c r="H27" t="s">
         <v>650</v>
       </c>
+      <c r="H27"/>
       <c r="I27">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J27" t="s">
-        <v>218</v>
+        <v>598</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
-        <v>52071</v>
+        <v>54832</v>
       </c>
       <c r="B28">
-        <v>49790</v>
+        <v>54541</v>
       </c>
       <c r="C28" t="s">
-        <v>613</v>
+        <v>583</v>
       </c>
       <c r="D28" t="s">
         <v>651</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
         <v>652</v>
       </c>
       <c r="G28" t="s">
         <v>653</v>
       </c>
       <c r="H28"/>
       <c r="I28">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="J28" t="s">
-        <v>66</v>
+        <v>598</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
-        <v>50820</v>
+        <v>54031</v>
       </c>
       <c r="B29">
-        <v>49786</v>
+        <v>53156</v>
       </c>
       <c r="C29" t="s">
-        <v>613</v>
-[...1 lines deleted...]
-      <c r="D29" t="s">
+        <v>614</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29" t="s">
         <v>654</v>
       </c>
-      <c r="E29"/>
       <c r="F29" t="s">
         <v>655</v>
       </c>
       <c r="G29" t="s">
         <v>656</v>
       </c>
       <c r="H29"/>
       <c r="I29">
-        <v>9</v>
+        <v>2116</v>
       </c>
       <c r="J29" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
-        <v>50821</v>
+        <v>54036</v>
       </c>
       <c r="B30">
-        <v>49786</v>
+        <v>53156</v>
       </c>
       <c r="C30" t="s">
-        <v>613</v>
-[...1 lines deleted...]
-      <c r="D30" t="s">
+        <v>614</v>
+      </c>
+      <c r="D30"/>
+      <c r="E30" t="s">
         <v>658</v>
       </c>
-      <c r="E30"/>
       <c r="F30" t="s">
         <v>659</v>
       </c>
       <c r="G30" t="s">
         <v>660</v>
       </c>
       <c r="H30"/>
       <c r="I30">
-        <v>8</v>
+        <v>2069</v>
       </c>
       <c r="J30" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
-        <v>50828</v>
+        <v>54673</v>
       </c>
       <c r="B31">
-        <v>49788</v>
+        <v>54671</v>
       </c>
       <c r="C31" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="D31" t="s">
         <v>661</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
+        <v>205</v>
+      </c>
+      <c r="G31" t="s">
         <v>662</v>
       </c>
-      <c r="G31" t="s">
+      <c r="H31" t="s">
         <v>663</v>
       </c>
-      <c r="H31"/>
       <c r="I31">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="J31" t="s">
-        <v>66</v>
+        <v>218</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
-        <v>54150</v>
+        <v>52071</v>
       </c>
       <c r="B32">
-        <v>54149</v>
+        <v>49790</v>
       </c>
       <c r="C32" t="s">
+        <v>617</v>
+      </c>
+      <c r="D32" t="s">
         <v>664</v>
       </c>
-      <c r="D32" t="s">
+      <c r="E32"/>
+      <c r="F32" t="s">
         <v>665</v>
       </c>
-      <c r="E32" t="s">
+      <c r="G32" t="s">
         <v>666</v>
-      </c>
-[...4 lines deleted...]
-        <v>668</v>
       </c>
       <c r="H32"/>
       <c r="I32">
-        <v>2567</v>
+        <v>13</v>
       </c>
       <c r="J32" t="s">
-        <v>669</v>
+        <v>66</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
-        <v>53981</v>
+        <v>50820</v>
       </c>
       <c r="B33">
-        <v>53156</v>
+        <v>49786</v>
       </c>
       <c r="C33" t="s">
-        <v>587</v>
+        <v>617</v>
       </c>
       <c r="D33" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="G33" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="H33"/>
       <c r="I33">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="J33" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
-        <v>53986</v>
+        <v>50821</v>
       </c>
       <c r="B34">
-        <v>53156</v>
+        <v>49786</v>
       </c>
       <c r="C34" t="s">
-        <v>587</v>
+        <v>617</v>
       </c>
       <c r="D34" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="G34" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="H34"/>
       <c r="I34">
         <v>8</v>
       </c>
       <c r="J34" t="s">
-        <v>673</v>
+        <v>670</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35">
+        <v>50828</v>
+      </c>
+      <c r="B35">
+        <v>49788</v>
+      </c>
+      <c r="C35" t="s">
+        <v>583</v>
+      </c>
+      <c r="D35" t="s">
+        <v>674</v>
+      </c>
+      <c r="E35"/>
+      <c r="F35" t="s">
+        <v>675</v>
+      </c>
+      <c r="G35" t="s">
+        <v>676</v>
+      </c>
+      <c r="H35"/>
+      <c r="I35">
+        <v>11</v>
+      </c>
+      <c r="J35" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36">
+        <v>54150</v>
+      </c>
+      <c r="B36">
+        <v>54149</v>
+      </c>
+      <c r="C36" t="s">
+        <v>677</v>
+      </c>
+      <c r="D36" t="s">
+        <v>678</v>
+      </c>
+      <c r="E36" t="s">
+        <v>679</v>
+      </c>
+      <c r="F36" t="s">
+        <v>680</v>
+      </c>
+      <c r="G36" t="s">
+        <v>681</v>
+      </c>
+      <c r="H36"/>
+      <c r="I36">
+        <v>2731</v>
+      </c>
+      <c r="J36" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37">
+        <v>54833</v>
+      </c>
+      <c r="B37">
+        <v>54541</v>
+      </c>
+      <c r="C37" t="s">
+        <v>683</v>
+      </c>
+      <c r="D37" t="s">
+        <v>684</v>
+      </c>
+      <c r="E37"/>
+      <c r="F37" t="s">
+        <v>685</v>
+      </c>
+      <c r="G37" t="s">
+        <v>686</v>
+      </c>
+      <c r="H37"/>
+      <c r="I37">
+        <v>1</v>
+      </c>
+      <c r="J37" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38">
+        <v>54829</v>
+      </c>
+      <c r="B38">
+        <v>54541</v>
+      </c>
+      <c r="C38" t="s">
+        <v>583</v>
+      </c>
+      <c r="D38" t="s">
+        <v>687</v>
+      </c>
+      <c r="E38"/>
+      <c r="F38" t="s">
+        <v>688</v>
+      </c>
+      <c r="G38" t="s">
+        <v>689</v>
+      </c>
+      <c r="H38"/>
+      <c r="I38">
+        <v>7</v>
+      </c>
+      <c r="J38" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39">
+        <v>53981</v>
+      </c>
+      <c r="B39">
+        <v>53156</v>
+      </c>
+      <c r="C39" t="s">
+        <v>587</v>
+      </c>
+      <c r="D39" t="s">
+        <v>690</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39" t="s">
+        <v>691</v>
+      </c>
+      <c r="G39" t="s">
+        <v>692</v>
+      </c>
+      <c r="H39"/>
+      <c r="I39">
+        <v>4</v>
+      </c>
+      <c r="J39" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40">
+        <v>53986</v>
+      </c>
+      <c r="B40">
+        <v>53156</v>
+      </c>
+      <c r="C40" t="s">
+        <v>587</v>
+      </c>
+      <c r="D40" t="s">
+        <v>694</v>
+      </c>
+      <c r="E40"/>
+      <c r="F40" t="s">
+        <v>695</v>
+      </c>
+      <c r="G40" t="s">
+        <v>696</v>
+      </c>
+      <c r="H40"/>
+      <c r="I40">
+        <v>8</v>
+      </c>
+      <c r="J40" t="s">
+        <v>693</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -9463,2163 +9694,2163 @@
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>246</v>
       </c>
       <c r="M1" t="s">
         <v>238</v>
       </c>
       <c r="N1" t="s">
         <v>239</v>
       </c>
       <c r="O1" t="s">
-        <v>1159</v>
+        <v>1179</v>
       </c>
       <c r="P1" t="s">
-        <v>1163</v>
+        <v>1183</v>
       </c>
       <c r="Q1" t="s">
-        <v>1169</v>
+        <v>1189</v>
       </c>
       <c r="R1" t="s">
-        <v>1170</v>
+        <v>1190</v>
       </c>
       <c r="S1" t="s">
-        <v>1174</v>
+        <v>1193</v>
       </c>
       <c r="T1" t="s">
-        <v>1176</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>221</v>
       </c>
       <c r="C2" t="s">
-        <v>677</v>
+        <v>697</v>
       </c>
       <c r="D2" t="s">
-        <v>683</v>
+        <v>703</v>
       </c>
       <c r="E2" t="s">
-        <v>844</v>
+        <v>864</v>
       </c>
       <c r="F2" t="s">
-        <v>846</v>
+        <v>866</v>
       </c>
       <c r="G2" t="s">
         <v>151</v>
       </c>
       <c r="H2" t="s">
-        <v>860</v>
+        <v>880</v>
       </c>
       <c r="I2" t="s">
-        <v>883</v>
+        <v>903</v>
       </c>
       <c r="J2" t="s">
-        <v>917</v>
+        <v>937</v>
       </c>
       <c r="K2" t="s">
-        <v>973</v>
+        <v>993</v>
       </c>
       <c r="L2" t="s">
         <v>251</v>
       </c>
       <c r="M2" t="s">
-        <v>1152</v>
+        <v>1172</v>
       </c>
       <c r="N2" t="s">
-        <v>1154</v>
+        <v>1174</v>
       </c>
       <c r="O2" t="s">
-        <v>1160</v>
+        <v>1180</v>
       </c>
       <c r="P2" t="s">
-        <v>1164</v>
+        <v>1184</v>
       </c>
       <c r="Q2" t="s">
         <v>497</v>
       </c>
       <c r="R2" t="s">
         <v>579</v>
       </c>
       <c r="S2" t="s">
         <v>300</v>
       </c>
       <c r="T2" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>91</v>
       </c>
       <c r="D3" t="s">
-        <v>684</v>
+        <v>704</v>
       </c>
       <c r="E3" t="s">
-        <v>845</v>
+        <v>865</v>
       </c>
       <c r="F3" t="s">
-        <v>847</v>
+        <v>867</v>
       </c>
       <c r="G3" t="s">
-        <v>856</v>
+        <v>876</v>
       </c>
       <c r="H3" t="s">
-        <v>861</v>
+        <v>881</v>
       </c>
       <c r="I3" t="s">
-        <v>884</v>
+        <v>904</v>
       </c>
       <c r="J3" t="s">
-        <v>918</v>
+        <v>938</v>
       </c>
       <c r="K3" t="s">
-        <v>974</v>
+        <v>994</v>
       </c>
       <c r="L3" t="s">
-        <v>1151</v>
+        <v>1171</v>
       </c>
       <c r="M3" t="s">
         <v>262</v>
       </c>
       <c r="N3" t="s">
-        <v>1155</v>
+        <v>1175</v>
       </c>
       <c r="O3" t="s">
-        <v>1161</v>
+        <v>1181</v>
       </c>
       <c r="P3" t="s">
         <v>256</v>
       </c>
       <c r="Q3" t="s">
         <v>495</v>
       </c>
       <c r="R3" t="s">
         <v>583</v>
       </c>
       <c r="S3" t="s">
-        <v>1175</v>
+        <v>1194</v>
       </c>
       <c r="T3" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>87</v>
       </c>
       <c r="C4" t="s">
         <v>57</v>
       </c>
       <c r="D4" t="s">
-        <v>685</v>
+        <v>705</v>
       </c>
       <c r="E4" t="s">
         <v>81</v>
       </c>
       <c r="F4" t="s">
-        <v>848</v>
+        <v>868</v>
       </c>
       <c r="G4" t="s">
-        <v>857</v>
+        <v>877</v>
       </c>
       <c r="H4" t="s">
-        <v>862</v>
+        <v>882</v>
       </c>
       <c r="I4" t="s">
-        <v>885</v>
+        <v>905</v>
       </c>
       <c r="J4" t="s">
-        <v>919</v>
+        <v>939</v>
       </c>
       <c r="K4" t="s">
-        <v>975</v>
+        <v>995</v>
       </c>
       <c r="M4" t="s">
         <v>264</v>
       </c>
       <c r="N4" t="s">
         <v>249</v>
       </c>
       <c r="O4" t="s">
         <v>281</v>
       </c>
       <c r="P4" t="s">
-        <v>1165</v>
+        <v>1185</v>
       </c>
       <c r="Q4" t="s">
         <v>498</v>
       </c>
       <c r="R4" t="s">
-        <v>664</v>
+        <v>677</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>686</v>
+        <v>706</v>
       </c>
       <c r="E5" t="s">
         <v>59</v>
       </c>
       <c r="F5" t="s">
-        <v>849</v>
+        <v>869</v>
       </c>
       <c r="G5" t="s">
-        <v>858</v>
+        <v>878</v>
       </c>
       <c r="H5" t="s">
-        <v>863</v>
+        <v>883</v>
       </c>
       <c r="I5" t="s">
-        <v>886</v>
+        <v>906</v>
       </c>
       <c r="J5" t="s">
-        <v>920</v>
+        <v>940</v>
       </c>
       <c r="K5" t="s">
-        <v>976</v>
+        <v>996</v>
       </c>
       <c r="M5" t="s">
-        <v>1153</v>
+        <v>1173</v>
       </c>
       <c r="N5" t="s">
-        <v>1156</v>
+        <v>1176</v>
       </c>
       <c r="O5" t="s">
-        <v>1162</v>
+        <v>1182</v>
       </c>
       <c r="P5" t="s">
         <v>281</v>
       </c>
       <c r="Q5" t="s">
         <v>499</v>
       </c>
       <c r="R5" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>678</v>
+        <v>698</v>
       </c>
       <c r="D6" t="s">
-        <v>687</v>
+        <v>707</v>
       </c>
       <c r="E6" t="s">
         <v>149</v>
       </c>
       <c r="F6" t="s">
-        <v>850</v>
+        <v>870</v>
       </c>
       <c r="G6" t="s">
         <v>61</v>
       </c>
       <c r="H6" t="s">
-        <v>864</v>
+        <v>884</v>
       </c>
       <c r="I6" t="s">
-        <v>887</v>
+        <v>907</v>
       </c>
       <c r="J6" t="s">
-        <v>921</v>
+        <v>941</v>
       </c>
       <c r="K6" t="s">
-        <v>977</v>
+        <v>997</v>
       </c>
       <c r="M6" t="s">
         <v>253</v>
       </c>
       <c r="N6" t="s">
         <v>254</v>
       </c>
       <c r="P6" t="s">
-        <v>1166</v>
+        <v>1186</v>
       </c>
       <c r="Q6" t="s">
         <v>386</v>
       </c>
       <c r="R6" t="s">
-        <v>1171</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
-        <v>679</v>
+        <v>699</v>
       </c>
       <c r="D7" t="s">
-        <v>688</v>
+        <v>708</v>
       </c>
       <c r="E7" t="s">
         <v>162</v>
       </c>
       <c r="F7" t="s">
-        <v>851</v>
+        <v>871</v>
       </c>
       <c r="G7" t="s">
         <v>199</v>
       </c>
       <c r="H7" t="s">
-        <v>865</v>
+        <v>885</v>
       </c>
       <c r="I7" t="s">
-        <v>888</v>
+        <v>908</v>
       </c>
       <c r="J7" t="s">
-        <v>922</v>
+        <v>942</v>
       </c>
       <c r="K7" t="s">
-        <v>883</v>
+        <v>903</v>
       </c>
       <c r="M7" t="s">
         <v>248</v>
       </c>
       <c r="N7" t="s">
-        <v>1157</v>
+        <v>1177</v>
       </c>
       <c r="P7" t="s">
-        <v>1167</v>
+        <v>1187</v>
       </c>
       <c r="R7" t="s">
-        <v>1172</v>
+        <v>683</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>680</v>
+        <v>700</v>
       </c>
       <c r="D8" t="s">
-        <v>689</v>
+        <v>709</v>
       </c>
       <c r="F8" t="s">
-        <v>852</v>
+        <v>872</v>
       </c>
       <c r="G8" t="s">
         <v>227</v>
       </c>
       <c r="H8" t="s">
-        <v>866</v>
+        <v>886</v>
       </c>
       <c r="I8" t="s">
-        <v>889</v>
+        <v>909</v>
       </c>
       <c r="J8" t="s">
-        <v>923</v>
+        <v>943</v>
       </c>
       <c r="K8" t="s">
-        <v>884</v>
+        <v>904</v>
       </c>
       <c r="N8" t="s">
-        <v>1158</v>
+        <v>1178</v>
       </c>
       <c r="P8" t="s">
-        <v>1168</v>
+        <v>1188</v>
       </c>
       <c r="R8" t="s">
-        <v>1173</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>681</v>
+        <v>701</v>
       </c>
       <c r="D9" t="s">
-        <v>690</v>
+        <v>710</v>
       </c>
       <c r="F9" t="s">
-        <v>853</v>
+        <v>873</v>
       </c>
       <c r="G9" t="s">
         <v>118</v>
       </c>
       <c r="H9" t="s">
         <v>62</v>
       </c>
       <c r="I9" t="s">
-        <v>890</v>
+        <v>910</v>
       </c>
       <c r="J9" t="s">
-        <v>924</v>
+        <v>944</v>
       </c>
       <c r="K9" t="s">
-        <v>978</v>
+        <v>998</v>
       </c>
       <c r="N9" t="s">
         <v>557</v>
       </c>
       <c r="P9" t="s">
         <v>286</v>
       </c>
       <c r="R9" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>136</v>
       </c>
       <c r="D10" t="s">
-        <v>691</v>
+        <v>711</v>
       </c>
       <c r="F10" t="s">
-        <v>854</v>
+        <v>874</v>
       </c>
       <c r="G10" t="s">
-        <v>859</v>
+        <v>879</v>
       </c>
       <c r="H10" t="s">
         <v>152</v>
       </c>
       <c r="I10" t="s">
-        <v>891</v>
+        <v>911</v>
       </c>
       <c r="J10" t="s">
-        <v>925</v>
+        <v>945</v>
       </c>
       <c r="K10" t="s">
-        <v>979</v>
+        <v>999</v>
       </c>
       <c r="N10" t="s">
         <v>268</v>
       </c>
       <c r="R10" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>682</v>
+        <v>702</v>
       </c>
       <c r="D11" t="s">
-        <v>692</v>
+        <v>712</v>
       </c>
       <c r="F11" t="s">
         <v>128</v>
       </c>
       <c r="H11" t="s">
         <v>200</v>
       </c>
       <c r="I11" t="s">
-        <v>892</v>
+        <v>912</v>
       </c>
       <c r="J11" t="s">
-        <v>926</v>
+        <v>946</v>
       </c>
       <c r="K11" t="s">
-        <v>980</v>
+        <v>1000</v>
       </c>
       <c r="R11" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>693</v>
+        <v>713</v>
       </c>
       <c r="F12" t="s">
-        <v>855</v>
+        <v>875</v>
       </c>
       <c r="H12" t="s">
-        <v>867</v>
+        <v>887</v>
       </c>
       <c r="I12" t="s">
-        <v>856</v>
+        <v>876</v>
       </c>
       <c r="J12" t="s">
-        <v>927</v>
+        <v>947</v>
       </c>
       <c r="K12" t="s">
-        <v>981</v>
+        <v>1001</v>
       </c>
       <c r="R12" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>694</v>
+        <v>714</v>
       </c>
       <c r="H13" t="s">
-        <v>868</v>
+        <v>888</v>
       </c>
       <c r="I13" t="s">
         <v>105</v>
       </c>
       <c r="J13" t="s">
-        <v>928</v>
+        <v>948</v>
       </c>
       <c r="K13" t="s">
-        <v>982</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>695</v>
+        <v>715</v>
       </c>
       <c r="H14" t="s">
-        <v>869</v>
+        <v>889</v>
       </c>
       <c r="I14" t="s">
-        <v>893</v>
+        <v>913</v>
       </c>
       <c r="J14" t="s">
-        <v>929</v>
+        <v>949</v>
       </c>
       <c r="K14" t="s">
-        <v>983</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>696</v>
+        <v>716</v>
       </c>
       <c r="H15" t="s">
-        <v>870</v>
+        <v>890</v>
       </c>
       <c r="I15" t="s">
-        <v>894</v>
+        <v>914</v>
       </c>
       <c r="J15" t="s">
-        <v>930</v>
+        <v>950</v>
       </c>
       <c r="K15" t="s">
-        <v>984</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>697</v>
+        <v>717</v>
       </c>
       <c r="H16" t="s">
-        <v>871</v>
+        <v>891</v>
       </c>
       <c r="I16" t="s">
-        <v>895</v>
+        <v>915</v>
       </c>
       <c r="J16" t="s">
-        <v>931</v>
+        <v>951</v>
       </c>
       <c r="K16" t="s">
-        <v>985</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>698</v>
+        <v>718</v>
       </c>
       <c r="H17" t="s">
         <v>228</v>
       </c>
       <c r="I17" t="s">
-        <v>896</v>
+        <v>916</v>
       </c>
       <c r="J17" t="s">
-        <v>932</v>
+        <v>952</v>
       </c>
       <c r="K17" t="s">
-        <v>886</v>
+        <v>906</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>699</v>
+        <v>719</v>
       </c>
       <c r="H18" t="s">
-        <v>872</v>
+        <v>892</v>
       </c>
       <c r="I18" t="s">
-        <v>897</v>
+        <v>917</v>
       </c>
       <c r="J18" t="s">
-        <v>933</v>
+        <v>953</v>
       </c>
       <c r="K18" t="s">
-        <v>986</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>700</v>
+        <v>720</v>
       </c>
       <c r="H19" t="s">
-        <v>873</v>
+        <v>893</v>
       </c>
       <c r="I19" t="s">
-        <v>898</v>
+        <v>918</v>
       </c>
       <c r="J19" t="s">
-        <v>934</v>
+        <v>954</v>
       </c>
       <c r="K19" t="s">
-        <v>987</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>701</v>
+        <v>721</v>
       </c>
       <c r="H20" t="s">
-        <v>874</v>
+        <v>894</v>
       </c>
       <c r="I20" t="s">
-        <v>899</v>
+        <v>919</v>
       </c>
       <c r="J20" t="s">
-        <v>935</v>
+        <v>955</v>
       </c>
       <c r="K20" t="s">
-        <v>988</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>702</v>
+        <v>722</v>
       </c>
       <c r="H21" t="s">
-        <v>875</v>
+        <v>895</v>
       </c>
       <c r="I21" t="s">
         <v>216</v>
       </c>
       <c r="J21" t="s">
-        <v>936</v>
+        <v>956</v>
       </c>
       <c r="K21" t="s">
-        <v>989</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>703</v>
+        <v>723</v>
       </c>
       <c r="H22" t="s">
-        <v>876</v>
+        <v>896</v>
       </c>
       <c r="I22" t="s">
-        <v>900</v>
+        <v>920</v>
       </c>
       <c r="J22" t="s">
         <v>217</v>
       </c>
       <c r="K22" t="s">
-        <v>990</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>704</v>
+        <v>724</v>
       </c>
       <c r="H23" t="s">
-        <v>877</v>
+        <v>897</v>
       </c>
       <c r="I23" t="s">
         <v>48</v>
       </c>
       <c r="J23" t="s">
-        <v>937</v>
+        <v>957</v>
       </c>
       <c r="K23" t="s">
-        <v>991</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>705</v>
+        <v>725</v>
       </c>
       <c r="H24" t="s">
-        <v>878</v>
+        <v>898</v>
       </c>
       <c r="I24" t="s">
-        <v>901</v>
+        <v>921</v>
       </c>
       <c r="J24" t="s">
-        <v>938</v>
+        <v>958</v>
       </c>
       <c r="K24" t="s">
-        <v>992</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>706</v>
+        <v>726</v>
       </c>
       <c r="H25" t="s">
-        <v>879</v>
+        <v>899</v>
       </c>
       <c r="I25" t="s">
-        <v>902</v>
+        <v>922</v>
       </c>
       <c r="J25" t="s">
-        <v>939</v>
+        <v>959</v>
       </c>
       <c r="K25" t="s">
-        <v>993</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>707</v>
+        <v>727</v>
       </c>
       <c r="H26" t="s">
-        <v>880</v>
+        <v>900</v>
       </c>
       <c r="I26" t="s">
-        <v>903</v>
+        <v>923</v>
       </c>
       <c r="J26" t="s">
-        <v>940</v>
+        <v>960</v>
       </c>
       <c r="K26" t="s">
-        <v>994</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>708</v>
+        <v>728</v>
       </c>
       <c r="H27" t="s">
-        <v>881</v>
+        <v>901</v>
       </c>
       <c r="I27" t="s">
-        <v>904</v>
+        <v>924</v>
       </c>
       <c r="J27" t="s">
-        <v>941</v>
+        <v>961</v>
       </c>
       <c r="K27" t="s">
-        <v>995</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>709</v>
+        <v>729</v>
       </c>
       <c r="H28" t="s">
-        <v>882</v>
+        <v>902</v>
       </c>
       <c r="I28" t="s">
         <v>190</v>
       </c>
       <c r="J28" t="s">
-        <v>942</v>
+        <v>962</v>
       </c>
       <c r="K28" t="s">
-        <v>996</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>710</v>
+        <v>730</v>
       </c>
       <c r="I29" t="s">
-        <v>905</v>
+        <v>925</v>
       </c>
       <c r="J29" t="s">
-        <v>943</v>
+        <v>963</v>
       </c>
       <c r="K29" t="s">
-        <v>997</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>711</v>
+        <v>731</v>
       </c>
       <c r="I30" t="s">
-        <v>906</v>
+        <v>926</v>
       </c>
       <c r="J30" t="s">
-        <v>944</v>
+        <v>964</v>
       </c>
       <c r="K30" t="s">
-        <v>998</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>712</v>
+        <v>732</v>
       </c>
       <c r="I31" t="s">
-        <v>907</v>
+        <v>927</v>
       </c>
       <c r="J31" t="s">
-        <v>945</v>
+        <v>965</v>
       </c>
       <c r="K31" t="s">
-        <v>999</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>713</v>
+        <v>733</v>
       </c>
       <c r="I32" t="s">
-        <v>908</v>
+        <v>928</v>
       </c>
       <c r="J32" t="s">
-        <v>946</v>
+        <v>966</v>
       </c>
       <c r="K32" t="s">
-        <v>1000</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>714</v>
+        <v>734</v>
       </c>
       <c r="I33" t="s">
-        <v>909</v>
+        <v>929</v>
       </c>
       <c r="J33" t="s">
-        <v>947</v>
+        <v>967</v>
       </c>
       <c r="K33" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="I34" t="s">
-        <v>910</v>
+        <v>930</v>
       </c>
       <c r="J34" t="s">
         <v>49</v>
       </c>
       <c r="K34" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>716</v>
+        <v>736</v>
       </c>
       <c r="I35" t="s">
-        <v>911</v>
+        <v>931</v>
       </c>
       <c r="J35" t="s">
-        <v>948</v>
+        <v>968</v>
       </c>
       <c r="K35" t="s">
-        <v>1003</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>717</v>
+        <v>737</v>
       </c>
       <c r="I36" t="s">
-        <v>912</v>
+        <v>932</v>
       </c>
       <c r="J36" t="s">
-        <v>949</v>
+        <v>969</v>
       </c>
       <c r="K36" t="s">
-        <v>1004</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>718</v>
+        <v>738</v>
       </c>
       <c r="I37" t="s">
-        <v>913</v>
+        <v>933</v>
       </c>
       <c r="J37" t="s">
-        <v>950</v>
+        <v>970</v>
       </c>
       <c r="K37" t="s">
-        <v>1005</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>719</v>
+        <v>739</v>
       </c>
       <c r="I38" t="s">
-        <v>914</v>
+        <v>934</v>
       </c>
       <c r="J38" t="s">
-        <v>951</v>
+        <v>971</v>
       </c>
       <c r="K38" t="s">
-        <v>1006</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>720</v>
+        <v>740</v>
       </c>
       <c r="I39" t="s">
-        <v>915</v>
+        <v>935</v>
       </c>
       <c r="J39" t="s">
-        <v>952</v>
+        <v>972</v>
       </c>
       <c r="K39" t="s">
-        <v>1007</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>721</v>
+        <v>741</v>
       </c>
       <c r="I40" t="s">
         <v>118</v>
       </c>
       <c r="J40" t="s">
-        <v>953</v>
+        <v>973</v>
       </c>
       <c r="K40" t="s">
-        <v>1008</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>722</v>
+        <v>742</v>
       </c>
       <c r="I41" t="s">
-        <v>916</v>
+        <v>936</v>
       </c>
       <c r="J41" t="s">
         <v>106</v>
       </c>
       <c r="K41" t="s">
-        <v>1009</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>723</v>
+        <v>743</v>
       </c>
       <c r="J42" t="s">
-        <v>954</v>
+        <v>974</v>
       </c>
       <c r="K42" t="s">
-        <v>1010</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>724</v>
+        <v>744</v>
       </c>
       <c r="J43" t="s">
-        <v>955</v>
+        <v>975</v>
       </c>
       <c r="K43" t="s">
-        <v>1011</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>725</v>
+        <v>745</v>
       </c>
       <c r="J44" t="s">
-        <v>956</v>
+        <v>976</v>
       </c>
       <c r="K44" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>726</v>
+        <v>746</v>
       </c>
       <c r="J45" t="s">
-        <v>957</v>
+        <v>977</v>
       </c>
       <c r="K45" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>727</v>
+        <v>747</v>
       </c>
       <c r="J46" t="s">
         <v>75</v>
       </c>
       <c r="K46" t="s">
-        <v>1014</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>728</v>
+        <v>748</v>
       </c>
       <c r="J47" t="s">
-        <v>958</v>
+        <v>978</v>
       </c>
       <c r="K47" t="s">
-        <v>1015</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>729</v>
+        <v>749</v>
       </c>
       <c r="J48" t="s">
-        <v>959</v>
+        <v>979</v>
       </c>
       <c r="K48" t="s">
-        <v>1016</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>730</v>
+        <v>750</v>
       </c>
       <c r="J49" t="s">
-        <v>960</v>
+        <v>980</v>
       </c>
       <c r="K49" t="s">
-        <v>1017</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>731</v>
+        <v>751</v>
       </c>
       <c r="J50" t="s">
-        <v>961</v>
+        <v>981</v>
       </c>
       <c r="K50" t="s">
-        <v>1018</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>732</v>
+        <v>752</v>
       </c>
       <c r="J51" t="s">
         <v>119</v>
       </c>
       <c r="K51" t="s">
-        <v>1019</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>733</v>
+        <v>753</v>
       </c>
       <c r="J52" t="s">
-        <v>962</v>
+        <v>982</v>
       </c>
       <c r="K52" t="s">
-        <v>1020</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>734</v>
+        <v>754</v>
       </c>
       <c r="J53" t="s">
-        <v>963</v>
+        <v>983</v>
       </c>
       <c r="K53" t="s">
-        <v>1021</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>735</v>
+        <v>755</v>
       </c>
       <c r="J54" t="s">
-        <v>964</v>
+        <v>984</v>
       </c>
       <c r="K54" t="s">
-        <v>1022</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>736</v>
+        <v>756</v>
       </c>
       <c r="J55" t="s">
-        <v>965</v>
+        <v>985</v>
       </c>
       <c r="K55" t="s">
-        <v>1023</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>737</v>
+        <v>757</v>
       </c>
       <c r="J56" t="s">
-        <v>966</v>
+        <v>986</v>
       </c>
       <c r="K56" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>738</v>
+        <v>758</v>
       </c>
       <c r="J57" t="s">
-        <v>967</v>
+        <v>987</v>
       </c>
       <c r="K57" t="s">
-        <v>1024</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>739</v>
+        <v>759</v>
       </c>
       <c r="J58" t="s">
         <v>64</v>
       </c>
       <c r="K58" t="s">
-        <v>1025</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>740</v>
+        <v>760</v>
       </c>
       <c r="J59" t="s">
-        <v>968</v>
+        <v>988</v>
       </c>
       <c r="K59" t="s">
-        <v>1026</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>741</v>
+        <v>761</v>
       </c>
       <c r="J60" t="s">
-        <v>969</v>
+        <v>989</v>
       </c>
       <c r="K60" t="s">
-        <v>1027</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>742</v>
+        <v>762</v>
       </c>
       <c r="J61" t="s">
-        <v>970</v>
+        <v>990</v>
       </c>
       <c r="K61" t="s">
-        <v>1028</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>743</v>
+        <v>763</v>
       </c>
       <c r="J62" t="s">
-        <v>971</v>
+        <v>991</v>
       </c>
       <c r="K62" t="s">
-        <v>1029</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>744</v>
+        <v>764</v>
       </c>
       <c r="J63" t="s">
-        <v>972</v>
+        <v>992</v>
       </c>
       <c r="K63" t="s">
-        <v>894</v>
+        <v>914</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>745</v>
+        <v>765</v>
       </c>
       <c r="J64" t="s">
         <v>141</v>
       </c>
       <c r="K64" t="s">
-        <v>1030</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>746</v>
+        <v>766</v>
       </c>
       <c r="K65" t="s">
-        <v>1031</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>747</v>
+        <v>767</v>
       </c>
       <c r="K66" t="s">
-        <v>1032</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>748</v>
+        <v>768</v>
       </c>
       <c r="K67" t="s">
-        <v>1033</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>749</v>
+        <v>769</v>
       </c>
       <c r="K68" t="s">
-        <v>1034</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>750</v>
+        <v>770</v>
       </c>
       <c r="K69" t="s">
-        <v>1035</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>751</v>
+        <v>771</v>
       </c>
       <c r="K70" t="s">
-        <v>1036</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>752</v>
+        <v>772</v>
       </c>
       <c r="K71" t="s">
-        <v>1037</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>753</v>
+        <v>773</v>
       </c>
       <c r="K72" t="s">
-        <v>1038</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>754</v>
+        <v>774</v>
       </c>
       <c r="K73" t="s">
-        <v>1039</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>755</v>
+        <v>775</v>
       </c>
       <c r="K74" t="s">
-        <v>1040</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>756</v>
+        <v>776</v>
       </c>
       <c r="K75" t="s">
-        <v>1041</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>757</v>
+        <v>777</v>
       </c>
       <c r="K76" t="s">
-        <v>1042</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>758</v>
+        <v>778</v>
       </c>
       <c r="K77" t="s">
-        <v>1043</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>759</v>
+        <v>779</v>
       </c>
       <c r="K78" t="s">
-        <v>1044</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>760</v>
+        <v>780</v>
       </c>
       <c r="K79" t="s">
-        <v>1045</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>761</v>
+        <v>781</v>
       </c>
       <c r="K80" t="s">
-        <v>1046</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>762</v>
+        <v>782</v>
       </c>
       <c r="K81" t="s">
-        <v>1047</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>763</v>
+        <v>783</v>
       </c>
       <c r="K82" t="s">
-        <v>1048</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>764</v>
+        <v>784</v>
       </c>
       <c r="K83" t="s">
-        <v>1049</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>765</v>
+        <v>785</v>
       </c>
       <c r="K84" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>766</v>
+        <v>786</v>
       </c>
       <c r="K85" t="s">
-        <v>900</v>
+        <v>920</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>767</v>
+        <v>787</v>
       </c>
       <c r="K86" t="s">
-        <v>1050</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>768</v>
+        <v>788</v>
       </c>
       <c r="K87" t="s">
-        <v>1051</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>769</v>
+        <v>789</v>
       </c>
       <c r="K88" t="s">
-        <v>1052</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>770</v>
+        <v>790</v>
       </c>
       <c r="K89" t="s">
-        <v>1053</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
       <c r="K90" t="s">
-        <v>1054</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="K91" t="s">
-        <v>1055</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>773</v>
+        <v>793</v>
       </c>
       <c r="K92" t="s">
-        <v>1056</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>774</v>
+        <v>794</v>
       </c>
       <c r="K93" t="s">
-        <v>1057</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>775</v>
+        <v>795</v>
       </c>
       <c r="K94" t="s">
-        <v>1058</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>776</v>
+        <v>796</v>
       </c>
       <c r="K95" t="s">
-        <v>902</v>
+        <v>922</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>777</v>
+        <v>797</v>
       </c>
       <c r="K96" t="s">
-        <v>1059</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>778</v>
+        <v>798</v>
       </c>
       <c r="K97" t="s">
-        <v>1060</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>779</v>
+        <v>799</v>
       </c>
       <c r="K98" t="s">
-        <v>1061</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>780</v>
+        <v>800</v>
       </c>
       <c r="K99" t="s">
-        <v>1062</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>781</v>
+        <v>801</v>
       </c>
       <c r="K100" t="s">
-        <v>1063</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>782</v>
+        <v>802</v>
       </c>
       <c r="K101" t="s">
-        <v>1064</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>783</v>
+        <v>803</v>
       </c>
       <c r="K102" t="s">
-        <v>1065</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="K103" t="s">
-        <v>1066</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="K104" t="s">
-        <v>1067</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>786</v>
+        <v>806</v>
       </c>
       <c r="K105" t="s">
-        <v>1068</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>787</v>
+        <v>807</v>
       </c>
       <c r="K106" t="s">
-        <v>1069</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>788</v>
+        <v>808</v>
       </c>
       <c r="K107" t="s">
-        <v>1070</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>789</v>
+        <v>809</v>
       </c>
       <c r="K108" t="s">
-        <v>1071</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>790</v>
+        <v>810</v>
       </c>
       <c r="K109" t="s">
-        <v>1072</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>791</v>
+        <v>811</v>
       </c>
       <c r="K110" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>792</v>
+        <v>812</v>
       </c>
       <c r="K111" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>793</v>
+        <v>813</v>
       </c>
       <c r="K112" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>794</v>
+        <v>814</v>
       </c>
       <c r="K113" t="s">
-        <v>1076</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>795</v>
+        <v>815</v>
       </c>
       <c r="K114" t="s">
-        <v>1077</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>796</v>
+        <v>816</v>
       </c>
       <c r="K115" t="s">
-        <v>1078</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>797</v>
+        <v>817</v>
       </c>
       <c r="K116" t="s">
-        <v>1079</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>798</v>
+        <v>818</v>
       </c>
       <c r="K117" t="s">
-        <v>1080</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>799</v>
+        <v>819</v>
       </c>
       <c r="K118" t="s">
-        <v>1081</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>800</v>
+        <v>820</v>
       </c>
       <c r="K119" t="s">
-        <v>1082</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>801</v>
+        <v>821</v>
       </c>
       <c r="K120" t="s">
-        <v>1083</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>802</v>
+        <v>822</v>
       </c>
       <c r="K121" t="s">
-        <v>1084</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>803</v>
+        <v>823</v>
       </c>
       <c r="K122" t="s">
-        <v>1085</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>804</v>
+        <v>824</v>
       </c>
       <c r="K123" t="s">
-        <v>1086</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>805</v>
+        <v>825</v>
       </c>
       <c r="K124" t="s">
-        <v>1087</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>806</v>
+        <v>826</v>
       </c>
       <c r="K125" t="s">
-        <v>872</v>
+        <v>892</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>807</v>
+        <v>827</v>
       </c>
       <c r="K126" t="s">
-        <v>1088</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>808</v>
+        <v>828</v>
       </c>
       <c r="K127" t="s">
-        <v>1089</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>809</v>
+        <v>829</v>
       </c>
       <c r="K128" t="s">
-        <v>1090</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>810</v>
+        <v>830</v>
       </c>
       <c r="K129" t="s">
-        <v>1091</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>811</v>
+        <v>831</v>
       </c>
       <c r="K130" t="s">
-        <v>1092</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>812</v>
+        <v>832</v>
       </c>
       <c r="K131" t="s">
-        <v>1093</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>813</v>
+        <v>833</v>
       </c>
       <c r="K132" t="s">
-        <v>1094</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>814</v>
+        <v>834</v>
       </c>
       <c r="K133" t="s">
-        <v>1095</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>815</v>
+        <v>835</v>
       </c>
       <c r="K134" t="s">
-        <v>1096</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>816</v>
+        <v>836</v>
       </c>
       <c r="K135" t="s">
-        <v>1097</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>817</v>
+        <v>837</v>
       </c>
       <c r="K136" t="s">
-        <v>1098</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>818</v>
+        <v>838</v>
       </c>
       <c r="K137" t="s">
-        <v>1099</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>819</v>
+        <v>839</v>
       </c>
       <c r="K138" t="s">
-        <v>906</v>
+        <v>926</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>820</v>
+        <v>840</v>
       </c>
       <c r="K139" t="s">
-        <v>1100</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>821</v>
+        <v>841</v>
       </c>
       <c r="K140" t="s">
-        <v>1101</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>822</v>
+        <v>842</v>
       </c>
       <c r="K141" t="s">
-        <v>1102</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>823</v>
+        <v>843</v>
       </c>
       <c r="K142" t="s">
-        <v>1103</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>824</v>
+        <v>844</v>
       </c>
       <c r="K143" t="s">
-        <v>1104</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>825</v>
+        <v>845</v>
       </c>
       <c r="K144" t="s">
-        <v>1105</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>826</v>
+        <v>846</v>
       </c>
       <c r="K145" t="s">
-        <v>1106</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>827</v>
+        <v>847</v>
       </c>
       <c r="K146" t="s">
-        <v>1107</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>828</v>
+        <v>848</v>
       </c>
       <c r="K147" t="s">
-        <v>1108</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>829</v>
+        <v>849</v>
       </c>
       <c r="K148" t="s">
-        <v>1109</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>830</v>
+        <v>850</v>
       </c>
       <c r="K149" t="s">
-        <v>1110</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>831</v>
+        <v>851</v>
       </c>
       <c r="K150" t="s">
-        <v>1111</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>832</v>
+        <v>852</v>
       </c>
       <c r="K151" t="s">
-        <v>1112</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>833</v>
+        <v>853</v>
       </c>
       <c r="K152" t="s">
-        <v>1113</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>834</v>
+        <v>854</v>
       </c>
       <c r="K153" t="s">
-        <v>1114</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>835</v>
+        <v>855</v>
       </c>
       <c r="K154" t="s">
-        <v>1115</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>836</v>
+        <v>856</v>
       </c>
       <c r="K155" t="s">
-        <v>1116</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>837</v>
+        <v>857</v>
       </c>
       <c r="K156" t="s">
-        <v>1117</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>838</v>
+        <v>858</v>
       </c>
       <c r="K157" t="s">
-        <v>1118</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>839</v>
+        <v>859</v>
       </c>
       <c r="K158" t="s">
-        <v>1119</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>840</v>
+        <v>860</v>
       </c>
       <c r="K159" t="s">
-        <v>1120</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>841</v>
+        <v>861</v>
       </c>
       <c r="K160" t="s">
-        <v>1121</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>842</v>
+        <v>862</v>
       </c>
       <c r="K161" t="s">
-        <v>1122</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>843</v>
+        <v>863</v>
       </c>
       <c r="K162" t="s">
-        <v>1123</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1124</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1125</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>1126</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1127</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>912</v>
+        <v>932</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1128</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1129</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1130</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1131</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1132</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1133</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1134</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>1135</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1136</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1137</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1138</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1139</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1140</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>880</v>
+        <v>900</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>1141</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1142</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1143</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1144</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>882</v>
+        <v>902</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1145</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1146</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1147</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1148</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1149</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>1150</v>
+        <v>1170</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">