--- v0 (2026-05-31)
+++ v1 (2026-08-02)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1460">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1465">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-30 07:06:04pm</t>
+    <t>2026-08-01 10:32:40pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_function_main=13749</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_function_main":"13749"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -679,51 +679,51 @@
 &lt;ol&gt;
 &lt;/ol&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p class="MsoNoSpacing"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Enhanced Delta Smelt Monitoring [EDSM]; Estimating Abundance of Juvenile Winter-run Chinook Salmon Entering and Exiting the Delta [SAIL]; Extracting Better Information from Long-Term Monitoring Data: Estimating Occupancy and Abundance of Near-Shore Fishes in the Sacramento-San Joaquin River Delta</t>
   </si>
   <si>
     <t>1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019;2020;2021;2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring; Population enhancement of listed species; Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Habitat changes; Hydrologic changes; Invasive / non-native species; Invertebrates; Salinity; Species; Water quality</t>
   </si>
   <si>
     <t>Aquatic vegetation; Chinook Salmon; Conductivity; Crustaceans; Dissolved oxygen; Endangered species; Environmental drivers; Estuaries; Fish; Habitat; Historical ecology; Intertidal and transition zones; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Monitoring methods and techniques; Mysis; Open water; Other species; Pelagic fish; Salinity; Salmon migration; Salmon rearing; SAV and FAV; Steelhead Trout; Turbidity; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature</t>
   </si>
   <si>
-    <t>May 21, 2025</t>
+    <t>July 28, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50153</t>
   </si>
   <si>
     <t>Yolo Bypass Fish Monitoring</t>
   </si>
   <si>
     <t>California Department of Water Resource [DWR]</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]; U.S. Fish and Wildlife Service [USFWS]; National Marine Fisheries Service [NMFS]</t>
   </si>
   <si>
     <t>California Department of Water Resources (DWR) has operated a fisheries monitoring program in the Yolo Bypass, a seasonal floodplain and tidal slough, since 1998. The objectives of the Yolo Bypass Fish Monitoring Program (YBFMP) are to: (1) collect baseline data on lower trophic levels (phytoplankton, zooplankton, and aquatic insects), juvenile fish and adult fish, hydrology, and water quality parameters;(2) investigation of the temporal and seasonal patterns in chlorophyll-a concentrations, including whether high concentrations are exported from the Bypass during agricultural and natural flow events and the possibility of manipulating bypass flows to benefit listed species like Delta Smelt (Hypomesus transpacificus) and Chinook salmon (Oncorhynchus tshawytscha).
 The YBFMP operates a rotary screw trap and fyke trap, and conducts biweekly beach seine and lower trophic surveys in addition to maintaining water quality instrumentation in the bypass. The YBFMP serves to fill information gaps regarding environmental conditions in the bypass that trigger migrations and enhanced survival and growth of native fishes, as well as provide data for IEP synthesis efforts.</t>
   </si>
   <si>
     <t>Yolo Bypass; Yolo Bypass and Cache Slough Complex</t>
   </si>
   <si>
     <t>Environmental conditions; Flood risk and land use management; Habitat management; Invasive / non-native species management; Native species management; Water quality</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species; Flood control; Habitat protection / enhancement / restoration; Natural environmental flows; Population enhancement of listed species</t>
@@ -778,160 +778,159 @@
   <si>
     <t>Red Bluff Diversion Dam Rotary Screw Traps</t>
   </si>
   <si>
     <t>Annual juvenile production estimates for ESA species in Sacramento River, Clear Creek, and Battle Creek</t>
   </si>
   <si>
     <t>Hydrology and hydrodynamics</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50213</t>
   </si>
   <si>
     <t>Non-Invasive Environmental DNA Monitoring to Support Tidal Wetland Restoration</t>
   </si>
   <si>
     <t xml:space="preserve">In this project we use single-species and multi-species environmental DNA (eDNA) approaches to monitor tidal wetland restoration sites and paired reference sites (existing, unrestored tidal wetlands located near restoration sites) in the San Francisco Bay Delta (SFBD). We are working in coordination with the CDFW Fish Restoration Program (FRP) and other collaborators so our eDNA detections can be paired with physical detections of fishes from their trawling efforts. Ultra-sensitive DNA single species detection methods are being used to identify restoration site use by listed species (Delta Smelt, Longfin Smelt, winter- and spring-run Chinook Salmon) while the DNA metabarcoding approach will evaluate entire fish communities (groups of different fish species) at restored and reference sites. Aside from revealing restored habitat use by other fishes, metabarcoding will reveal potential ecological interactions between Endangered Species Act listed and non-listed species, through concurrent detection in time and space. Sampling throughout the year will allow us to identify seasonal trends in fish use of restored and reference sites. This project will demonstrate the utility of eDNA detection as a non-invasive (no take), cost-effective monitoring tool that can complement conventional surveys of restored tidal wetlands in the SFBD. Our results can be incorporated into an adaptive monitoring framework for tidal wetland restoration, to increase success of future restoration projects. </t>
   </si>
   <si>
     <t>Developing an eDNA metabarcoding protocol to improve fish and mussel monitoring in the San Francisco Estuary</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay</t>
   </si>
   <si>
-    <t>Unsure</t>
+    <t>2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness; Monitoring - Status and trends; Research</t>
   </si>
   <si>
     <t>Invasive / non-native species management; Native species management</t>
   </si>
   <si>
     <t>Wetlands</t>
   </si>
   <si>
     <t>Fish; Invertebrates; Species; Tidal wetlands</t>
   </si>
   <si>
-    <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
-[...1 lines deleted...]
-  <si>
     <t>Chinook Salmon; Delta Smelt; Endangered species; Estuaries; Fish; Green sturgeon; Habitat; Habitat restoration; Invasive and non native species; Invertebrates; Longfin Smelt; Mollusks; Pelagic fish; Restoration; Restoration planning; Sacramento Splittail; Salmon migration; Salmon rearing; Steelhead Trout; Striped bass; Sturgeon; Tidal wetlands; Wetlands; White Sturgeon</t>
   </si>
   <si>
-    <t>May 24, 2024</t>
+    <t>June 16, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53136</t>
   </si>
   <si>
     <t>Developing a Delta Residents Survey: Understanding the Beliefs and Behaviors of Sacramento-San Joaquin Delta Residents on Natural Resource Management Challenges</t>
   </si>
   <si>
     <t>California Sea Grant</t>
   </si>
   <si>
     <t>The Delta Residents Survey (DRS) was a household survey conducted in the Sacramento-San Joaquin Delta in Northern California in 2023 to better understand residents' attitudes on key social and environmental challenges in the region. 
 The data were collected via a survey (available online through Qualtrics or as a print version), with survey invitations sent by mail to a random sample of 82,000 household addresses in the rural “Primary Zone” of the Delta (survey Zone 1), the suburban and urban “Secondary Zone” of the Delta (survey Zone 2) and Delta-adjacent “EJ Communities” in South Sacramento and South Stockton (survey Zone 3). Maps of the survey zones are available in project documentation and the Results Summary Report. The survey was available in English and Spanish. Over 2,300 responses were received, constituting a 2.9 percent response rate. 
 The survey included 43 multiple choice and short response questions, broken up into five sections around key themes: 
 Sense of place and way of life
 Regional priorities, concerns, and quality of life
 Environmental and climate change experiences, concerns, and policy preferences
 Civic engagement and good governance
 Demographics
 The research was conducted by a collaborative team of environmental social scientists across multiple research universities (UC San Diego, UC Davis, UC Berkeley, Oregon State University, and Sacramento State University) and was funded by the Delta Stewardship Council's Delta Science Program (a California State Agency). Significant community engagement and partnership efforts were carried out to improve the relevancy of survey questions and interpretation of data.
 Additional resources, including summary report of results and other research products using the data, are posted on our project website as they become available: https://ktomari.github.io/DeltaResidentsSurvey/.
 We also have a GitHub repository, where R scripts (and accompanying plain-text descriptions of the functions used that can be translated into other programming languages) are posted, which provide the easiest way for reading in the data and ensuring variable types are set correctly. We highly recommend using or referencing these scripts for the easiest and most accurate use of the data: https://github.com/ktomari/DeltaResidentsSurvey.</t>
   </si>
   <si>
+    <t>2022;2023;2024</t>
+  </si>
+  <si>
+    <t>Targeted immediate research</t>
+  </si>
+  <si>
     <t>Delta as Place</t>
   </si>
   <si>
     <t>Land use and human activities</t>
   </si>
   <si>
     <t>SAA Need 4 (2022-2026): Build and integrate knowledge on social processes and human behavior to support effective and equitable management</t>
   </si>
   <si>
     <t>In addition SAA Action Area 1, and SAA Action Area 5</t>
   </si>
   <si>
-    <t>December 20, 2023</t>
+    <t>July 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53301</t>
   </si>
   <si>
     <t>Continuous Flow and Water Quality Monitoring Network in the Sacramento-San Joaquin Delta</t>
   </si>
   <si>
     <t>U.S. Geological Survey [USGS]</t>
   </si>
   <si>
-    <t xml:space="preserve">This project envisions the continuation, expansion, and further integration of high frequency monitoring for flow, water quality (including chlorophyll and nutrients), sediment, as well as biological responses at key locations in the Delta and Suisun Bay. The physical properties monitored by the fixed-station network are the primary drivers of the habitat conditions and biological responses that management actions hope to achieve. Nutrient dynamics are explicitly measured at select stations to improve our understanding of how physical dynamics, water quality and landscape features shape the base of Delta food webs. These data will provide information about drivers linked to food quantity and quality as well as potential toxins production by harmful algae. Suspended-sediment monitoring provides an understanding of the inputs and internal exchanges between regions, locations of sources and sinks, and provides insight into the underlying cause of turbidity variability in the study area. Suspended-sediment measurements gage the availability of suspended sediment for existing marshes and for proposed large-scale marsh restoration efforts in the Delta. 
-[...5 lines deleted...]
-</t>
+    <t>This project advances the integration of high-frequency monitoring of flow, water quality (including chlorophyll and nutrients), suspended sediment, and biological responses at key locations throughout the Delta and Suisun Bay. Data collected by the fixed-station network provide critical information on the physical and chemical conditions that drive habitat quality and ecosystem responses targeted by management actions.
+Enhanced monitoring of nutrients and phytoplankton at selected stations improves understanding of how hydrodynamics, water quality, and landscape features influence primary productivity and food-web dynamics. These measurements help identify factors affecting food quantity and quality, as well as conditions that may promote harmful algal blooms and toxin production.
+This work is supported by several integrated teams:
+• Hydrodynamics Team – Fixed-station network operation and maintenance; monitoring of flow, velocity, water level, and core water-quality parameters.
+• Biogeochemistry Team – Fixed-station network operation and maintenance; monitoring of expanded water-quality parameters, nutrients, and phytoplankton dynamics.
+• Bay Team – Fixed-station network operation and maintenance; monitoring of suspended sediment and water quality in San Francisco Bay.</t>
   </si>
   <si>
     <t>Environmental conditions; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Environmental conditions; Hydrologic changes; Hydrology and hydrodynamics; Nutrients, energy and food web; Sediment; Water quality</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chlorophyll A B; Conductivity; Dissolved oxygen; Flows; Nutrients; pH; Phytoplankton; Sediments; Stage; Surface water flow; Tides; Turbidity; Velocity; Water operations and exports; Water temperature</t>
   </si>
   <si>
-    <t>May 22, 2025</t>
+    <t>June 5, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53411</t>
   </si>
   <si>
     <t>High-Frequency Monitoring of Delta Island Drainage Waters to inform carbon budgets and contaminant export</t>
   </si>
   <si>
     <t>University of California - Santa Cruz [UCSC]; U.S. Geological Survey [USGS]</t>
   </si>
   <si>
     <t xml:space="preserve">This Proposition 1 funded study aims to use high-frequency measurements and paired grab samples to document water quality and carbon exports in relation to land use change on Delta Islands.  The project involves monitoring one station on Twitchell Island and two on Staten Island. </t>
   </si>
   <si>
     <t>South Delta</t>
-  </si>
-[...1 lines deleted...]
-    <t>2022;2023;2024;2025</t>
   </si>
   <si>
     <t>GHG emissions</t>
   </si>
   <si>
     <t>Habitat changes</t>
   </si>
   <si>
     <t>SAA Need 3 (2022-2026): Expand multi-benefit approaches to managing the Delta as a social-ecological system</t>
   </si>
   <si>
     <t>Landscape change</t>
   </si>
   <si>
     <t>August 25, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54126</t>
   </si>
   <si>
     <t xml:space="preserve">Fish and Fish Habitat Monitoring - Wetland Regional Monitoring Program. </t>
   </si>
   <si>
     <t>San Francisco Estuary Institute [SFEI]</t>
   </si>
@@ -971,72 +970,69 @@
   <si>
     <t>January 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54442</t>
   </si>
   <si>
     <t>Earth Observations to Combat Invasive Aquatic Vegetation</t>
   </si>
   <si>
     <t>University of California - Merced [UC Merced]</t>
   </si>
   <si>
     <t>Delta Stewardship Council; California Department of Water Resource [DWR]; California Department of Fish and Wildlife [CDFW]; Interagency Ecological Program [IEP]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Invasive aquatic vegetation (IAV) is a threat to aquatic ecosystems worldwide, leading to a major loss of biodiversity and extensive damages and costs to human uses of those ecosystems. The Sacramento-San Joaquin River Delta (the “Delta”) is the hub of California’s water system, supporting over 35 million water users and a $54 billion agricultural industry. The Delta reform act mandates management decisions meet both water supply needs while maintaining the ecological function of the system. The Delta is a global biodiversity hotspot, and the focal point of $750-$950 million in restoration. It has also been called one of the most invaded estuaries in the world. Over the past 15 years, submerged and floating IAV have more than doubled in extent, threatening water supply and ecosystem health of the Delta. There is mounting evidence that herbicide treatments are not effective, and that water management actions, and wetland restoration may be having huge impacts on IAV. This presents both a risk to increasing IAV, but also an opportunity to prevent and even &amp;nbsp;effectively combat IAV through considered water management actions and better restoration planning, meeting the state’s co-equal goals of water security and Delta ecosystem conservation.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;This project will meet the needs of multiple state agencies by advancing operational Earth observation-based monitoring program for community-level submerged aquatic vegetation (SAV) and genus-level floating aquatic vegetation (FAV) and modeling tools to enable the Delta management community to assess the effect of previous management actions on IAV and forecast the effects of future actions to inform multi-agency decision making. Specifically, this work will 1) Operationalize IAV class mapping using Sentinel-2 satellite imagery, 2) Finalize and validate species distribution Models (SDM) for SAV community and FAV at genus-level to assess the impacts of previous water actions on IAV and predict IAV distribution in future scenarios, 3) Co-design IAV-based performance metrics to inform future actions.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;The proposed project fills a critical data gap in monitoring for state and federal agencies and stakeholders by implementing the first sustainable mapping effort for IAV. Monthly and seasonal estimates of SAV and FAV coverage will enable the Delta Stewardship Council to improve their performance metrics for evaluation of the Delta Plan and will help the Interagency Ecological Program assess whether management is meeting the co-equal goals for the Delta. Species distribution models will enable Department of Water Resources to evaluate how previous restoration flow actions have affected the spread and persistence of IAV and incorporate what they learn into future Structured Decision Making to better account for negative consequences of IAV when setting future restoration targets and implementing actions.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Low-Cost Satellite Remote Sensing of the Sacramento-San Joaquin Delta to Enhance Mapping for Invasive and Native Aquatic Vegetation; Remote sensing of the Sacramento-San Joaquin Delta to enhance mapping for invasive and native aquatic plant species</t>
   </si>
   <si>
-    <t>2024;2025</t>
+    <t>2024;2025;2026;2027</t>
   </si>
   <si>
     <t>Data application - Analytics; Data application - Modeling; Monitoring - Implementation; Monitoring - Status and trends; Planning and guidance</t>
   </si>
   <si>
     <t>Habitat management; Invasive / non-native species management; Native species management; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Invasive species control and management; Wetlands</t>
   </si>
   <si>
     <t>Aquatic vegetation; Habitat changes; Invasive / non-native species; modeling</t>
   </si>
   <si>
     <t>2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 2B. Develop a framework for monitoring, modeling, and information dissemination in support of operational forecasting and near real-time visualization...; 4B. Synthesize existing data and collaboratively develop additional long-term data collection and monitoring strategies to address knowledge gaps...; 1B. Develop tools to assist adaptive management in the Delta; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling; 5B: Explore innovative technologies and cost-effective methods for scientific monitoring and analysis of flow, water quality, and ecosystem characteristics...</t>
   </si>
   <si>
     <t>Aquatic vegetation; Emergent macrophytes; Floating aquatic vegetation; Habitat restoration; Invasive and non native species; Monitoring methods and techniques; Other species; Remote sensing; Saltwater and freshwater marshes; SAV and FAV; Submerged aquatic vegetation; Tidal wetlands; Water hyacinth; Wetland mapping; Wetlands</t>
-  </si>
-[...1 lines deleted...]
-    <t>February 7, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54477</t>
   </si>
   <si>
     <t>Applying a response spectrum model to assess spatial and temporal differences in effects of pesticide mixtures on juvenile Chinook Salmon in the Delta</t>
   </si>
   <si>
     <t>Southern Illinois University [SIU]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p data-end="879" data-start="406"&gt;Pesticide mixtures originating from both legacy and current-use chemicals are widely detected in Delta waters, sediments, and invertebrate prey, posing potential risks to juvenile Chinook Salmon during critical rearing periods. While pesticides have been measured in juvenile salmon and their prey, substantial uncertainty remains regarding how mixtures of contaminants affect fish behavior and physiology, and how these effects vary across space and time within the Delta. This science activity will apply a recently developed response spectrum modeling framework to evaluate spatial and temporal patterns of sublethal pesticide effects on juvenile Chinook Salmon rearing in the Delta. The model integrates pesticide concentrations measured in salmon tissues to predict behavioral and physiological impairment associated with complex pesticide mixtures. Juvenile fall-run Chinook Salmon collected through existing Delta monitoring programs, including archived specimens from prior years, will be analyzed alongside hatchery-origin juveniles deployed in cages at multiple Delta locations. This combined approach will allow assessment of how pesticide bioaccumulation and model-predicted effects vary across habitats, seasons, and hydrologic conditions. Results will provide a predictive assessment of where and when pesticide mixtures are most likely to impair juvenile salmon performance, with implications for growth, survival, and population-level outcomes. The activity will support management decisions related to pesticide regulation, TMDL development, and evaluation of habitat restoration actions, including reconnected floodplain rearing habitats. In addition, spatial patterns of pesticide bioaccumulation may help identify contaminant sources and inform targeted remediation strategies.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Sacramento River; San Joaquin River</t>
   </si>
   <si>
     <t>2023;2024;2025</t>
   </si>
   <si>
     <t>Status and trend monitoring; Targeted immediate research</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Information management; Monitoring - Status and trends; Research</t>
@@ -1064,60 +1060,61 @@
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;High-frequency monitoring for hydrodynamic (stage, velocity, flow), water quality (including chlorophyll, nutrients), sediment, and phytoplankton at key locations in the Delta (Figure 1). The physical properties monitored by the fixed-station network are the primary drivers of the habitat conditions and biological responses that management actions are designed for.&amp;nbsp;Combined, these data establish the spatially and temporally rich data set needed for real-time operation of water export facilities, understanding Delta ecosystem responses to hydrological conditions, and evaluating restoration actions.&lt;/p&gt;
 &lt;p&gt;For more information, including data links, please see the &lt;a href="https://www.usbr.gov/mp/bdo/flow-wq-monitoring.html"&gt;USBR program webpage&lt;/a&gt;.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Water conveyance / infrastructure; Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Hydrologic changes; Hydrology and hydrodynamics; Nutrients, energy and food web; Salinity; Sediment; Water quality</t>
   </si>
   <si>
     <t>2B. Develop a framework for monitoring, modeling, and information dissemination in support of operational forecasting and near real-time visualization...</t>
   </si>
   <si>
     <t>Chlorophyll A B; Conductivity; Dissolved oxygen; Flows; Food webs; Habitat restoration; Intertidal and transition zones; Monitoring methods and techniques; Nutrients; Outflow; pH; Phytoplankton; Salinity; Stage; Turbidity; Velocity; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature</t>
   </si>
   <si>
     <t>March 13, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54511</t>
   </si>
   <si>
-    <t xml:space="preserve">San Francisco Bay-Delta Estuary 2025 Lidar Mapping Collaboration </t>
+    <t>Elevate Bay-Delta</t>
   </si>
   <si>
     <t>San Francisco Estuary Institute [SFEI]; California Department of Water Resource [DWR]; Delta Stewardship Council</t>
   </si>
   <si>
     <t>San Francisco Bay Wetlands Regional Monitoring Program (WRMP)</t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;project provides high-resolution, region-wide elevation data for the San Francisco Bay-Delta Estuary, offering an unprecedented view of the landscape, landforms, and habitat conditions. LiDAR, which stands for Light Detection and Ranging, uses laser pulses to measure the distance between the sensor and the ground, creating detailed three-dimensional maps of terrain. This dataset captures fine-scale features across the San Francisco Bay-Delta Estuary. This supports researchers, community members, and agencies to better visualize changes in topography, habitat distribution, and flood risk. By providing consistent,&amp;nbsp;accurate, and comprehensive coverage, the&amp;nbsp;lidar&amp;nbsp;data supports a wide range of applications. Researchers can use the data to study habitat dynamics, track landscape change over time, model ecological processes, and more. Agencies and planners can integrate the information into flood risk management, infrastructure planning, and climate adaptation strategies. Community organizations and local stakeholders can also use the data to understand environmental conditions in their neighborhoods and inform local projects. The&amp;nbsp;lidar&amp;nbsp;data will be made publicly available following final review in 2026.&amp;nbsp;&lt;/p&gt;
+    <t xml:space="preserve">&lt;h4 lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;San Francisco Bay-Delta Estuary 2025 Lidar Mapping Collaboration&amp;nbsp;&lt;/h4&gt;
+&lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;project provides high-resolution, region-wide elevation data for the San Francisco Bay-Delta Estuary, offering an unprecedented view of the landscape, landforms, and habitat conditions. LiDAR, which stands for Light Detection and Ranging, uses laser pulses to measure the distance between the sensor and the ground, creating detailed three-dimensional maps of terrain. This dataset captures fine-scale features across the San Francisco Bay-Delta Estuary. This supports researchers, community members, and agencies to better visualize changes in topography, habitat distribution, and flood risk. By providing consistent,&amp;nbsp;accurate, and comprehensive coverage, the&amp;nbsp;lidar&amp;nbsp;data supports a wide range of applications. Researchers can use the data to study habitat dynamics, track landscape change over time, model ecological processes, and more. Agencies and planners can integrate the information into flood risk management, infrastructure planning, and climate adaptation strategies. Community organizations and local stakeholders can also use the data to understand environmental conditions in their neighborhoods and inform local projects. The&amp;nbsp;lidar&amp;nbsp;data will be made publicly available following final review in 2026.&amp;nbsp;&lt;/p&gt;
 &lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{153}" paraid="1513974754" xml:lang="EN-US"&gt;Availability details and links will be shared here as soon as the data are released.&amp;nbsp;&lt;/p&gt;
 &lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{160}" paraid="388478093" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;collection collaboration&amp;nbsp;would not&amp;nbsp;be possible without funding support from&amp;nbsp;the&amp;nbsp;&lt;a href="https://www.wrmp.org/" rel="noreferrer noopener" target="_blank"&gt;Wetlands Regional Monitoring Program&lt;/a&gt;&amp;nbsp;(through funding awarded by the San Francisco Bay Restoration Authority), Delta Stewardship Council, California Department of Water Resources, South Bay Salt Pond Restoration Project, and Valley Water (Santa Clara County).&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Project Details:&lt;/p&gt;
 &lt;table align="left" class="MsoTable15List2Accent1" style="border-collapse:collapse; margin-left:9px; margin-right:9px"&gt;
 	&lt;tbody&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Area&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 			&lt;td style="width:290px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;~1.25 million acres (the size of Delaware)&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Timing&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 			&lt;td style="width:290px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Coordinated with low tides&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:21px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Aircraft&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
@@ -1144,53 +1141,50 @@
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Quality&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 			&lt;td style="width:290px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Q1 (last LiDAR collection in 2017 was at Q2)&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 	&lt;/tbody&gt;
 &lt;/table&gt;
 </t>
   </si>
   <si>
     <t>Data application - Modeling; Monitoring - Effectiveness; Monitoring - Implementation; Monitoring - Status and trends; Planning and guidance; Research</t>
   </si>
   <si>
     <t>Flood risk and land use management; Habitat management</t>
   </si>
   <si>
     <t>Remote Sensing</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.</t>
   </si>
   <si>
-    <t>April 16, 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54541</t>
   </si>
   <si>
     <t>20-mm Survey</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;h2 style="margin-top:8px; margin-bottom:8px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;Description&lt;/span&gt;&lt;/span&gt;&lt;/h2&gt;
 &lt;p style="margin-top:5px; margin-right:13px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;The 20-mm Survey monitors juvenile Delta and Longfin Smelt distribution and abundance throughout their historic spring range in the Sacramento-San Joaquin Delta and upper Estuary.&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;h2 style="margin-top:8px; margin-bottom:8px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;Project Need&lt;/span&gt;&lt;/span&gt;&lt;/h2&gt;
 &lt;p style="margin-right:10px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;This survey provides up-to-date information specified in the 1995 Delta Smelt Biological Opinion (BO) for the operation of the SWP and the CVP. This survey monitors Delta Smelt around 20 mm TL in size which it is the size that “take” is counted against the SWP and CVP. This information allows managers to vary water operations and provide sufficient flows to maintain Delta Smelt rearing habitat away from the south and central Delta and minimize entrainment. This survey is also a requirement of Section 5.2 of Incidental Take Permit No. 2081-2019-066-003 for the State Water Project, issued by CDFW under the authority of the California Endangered Species Act and pursuant to Fish and Game Code sections 2081(b) and 2081(c), and California Code of Regulations, Title 14. Similar to Delta Smelt, the distribution and catch information of Longfin Smelt are used to determine entrainment risks and ensure that adequate flows are maintained for the protection of young Longfin Smelt.&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;h2 style="margin-top:8px; margin-bottom:8px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;Project Objectives&lt;/span&gt;&lt;/span&gt;&lt;/h2&gt;
 &lt;ul&gt;
 	&lt;li style="margin-top:5px; margin-right:-1px; margin-left:8px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;Assess juvenile Delta Smelt and Longfin Smelt entrainment risk at the export facilities based on spatial distribution and relative abundance in the upper San Francisco Estuary.&amp;nbsp; &lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
 	&lt;li style="margin-top:5px; margin-right:-1px; margin-left:8px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;Compare current relative Delta Smelt abundance to historical annual abundances (index).&amp;nbsp; &lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
 	&lt;li style="margin-top:5px; margin-right:-1px; margin-left:8px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;Provide concurrent zooplankton density and spatial information to monitor the availability of Delta Smelt food supply.&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2 style="margin-top:8px; margin-bottom:8px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;Schedule of Milestones&lt;/span&gt;&lt;/span&gt;&lt;/h2&gt;
 &lt;ul&gt;
 	&lt;li style="margin-top:5px; margin-right:-1px; margin-left:8px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;Every two weeks between March through July field surveys will be conducted and field and laboratory results will be reported weekly to the Smelt Monitoring Team and the WOMT team starting 5 days after the field sampling is concluded. Shortly afterwards, raw and calculated data will be uploaded to the Region 3’s 20-mm Survey web page.&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
 	&lt;li style="margin-top:5px; margin-right:-1px; margin-left:8px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;A memo describing the annual abundance index will be prepared and distributed in August.&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
 	&lt;li style="margin-top:5px; margin-right:-1px; margin-left:8px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;By the end of the calendar year a draft survey summary article will be submitted to the Editor of the IEP newsletter for publication.&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
 &lt;/ul&gt;
 </t>
   </si>
   <si>
@@ -1378,179 +1372,194 @@
   <si>
     <t>2019-01-01</t>
   </si>
   <si>
     <t>CalFED Bay Delta Fund CBDF</t>
   </si>
   <si>
     <t>PEN#325</t>
   </si>
   <si>
     <t>CD-99T55501-1</t>
   </si>
   <si>
     <t>U.S. Environmental Protection Agency [USEPA]</t>
   </si>
   <si>
     <t>Wetland Program Development Grant</t>
   </si>
   <si>
     <t>Contracted competitive or direct award</t>
   </si>
   <si>
     <t>DSC-21143</t>
   </si>
   <si>
+    <t>University Enterprises, Inc. dba SSSR [CSUS]</t>
+  </si>
+  <si>
+    <t>Delta Stewardship Council - General Fund</t>
+  </si>
+  <si>
     <t>2022-08-01</t>
   </si>
   <si>
-    <t>2023-06-30</t>
+    <t>2024-06-30</t>
+  </si>
+  <si>
+    <t>Consulting services</t>
   </si>
   <si>
     <t>R23PG00065</t>
   </si>
   <si>
     <t>2023-06-26</t>
   </si>
   <si>
     <t>2025-03-30</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>January 19, 2024</t>
   </si>
   <si>
     <t>DSC-21011</t>
   </si>
   <si>
     <t>Delta Research Awards (Delta Science Program)</t>
   </si>
   <si>
     <t>2022-07-01</t>
   </si>
   <si>
     <t>March 11, 2025</t>
   </si>
   <si>
     <t>University of California - Santa Cruz [UCSC]</t>
   </si>
   <si>
     <t>Prop 1 (California Department of Fish and Wildlife, CDFW)</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife CDFW - Prop 1</t>
   </si>
   <si>
     <t>2022-07-05</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
-    <t>2025-04-01</t>
-[...4 lines deleted...]
-  <si>
     <t>2025-01-01</t>
   </si>
   <si>
+    <t>May 22, 2025</t>
+  </si>
+  <si>
     <t>80NSSC23K1563</t>
   </si>
   <si>
     <t>National Aeronautics and Space Administration [NASA]</t>
   </si>
   <si>
     <t>2023-10-16</t>
   </si>
   <si>
     <t>2027-10-15</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>December 11, 2025</t>
   </si>
   <si>
     <t>DSC23066</t>
   </si>
   <si>
-    <t>2024-05-01</t>
+    <t>2024-05-28</t>
   </si>
   <si>
     <t>2027-04-30</t>
   </si>
   <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
+    <t>July 30, 2026</t>
+  </si>
+  <si>
     <t>2024-07-01</t>
   </si>
   <si>
     <t>2026-12-31</t>
   </si>
   <si>
     <t>State Water Contractors [SWC]</t>
   </si>
   <si>
     <t>2023-03-13</t>
   </si>
   <si>
     <t>DSC24966</t>
   </si>
   <si>
     <t>NV5 Geospatial</t>
   </si>
   <si>
-    <t>Delta Stewardship Council - General Fund</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-07-11</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>February 10, 2026</t>
   </si>
   <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
   <si>
+    <t>Actual</t>
+  </si>
+  <si>
+    <t>Entered for Delta Crosscut Budget</t>
+  </si>
+  <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
   <si>
     <t>Adam Nanninga</t>
@@ -1619,50 +1628,53 @@
     <t>Andrea</t>
   </si>
   <si>
     <t>Schreier</t>
   </si>
   <si>
     <t>amdrauch@ucdavis.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50330</t>
   </si>
   <si>
     <t>Andrew Goodman</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>Goodman</t>
   </si>
   <si>
     <t>Fish Taxonomist &amp; Laboratory Manager</t>
   </si>
   <si>
     <t>andrew_goodman@fws.gov</t>
+  </si>
+  <si>
+    <t>May 21, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54421</t>
   </si>
   <si>
     <t>Bailey  Morrison</t>
   </si>
   <si>
     <t xml:space="preserve">Bailey </t>
   </si>
   <si>
     <t>Morrison</t>
   </si>
   <si>
     <t>Assistant Project Scientist</t>
   </si>
   <si>
     <t>bmorrison3@ucmerced.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54482</t>
   </si>
   <si>
     <t>Bernie May</t>
   </si>
@@ -1934,50 +1946,53 @@
   <si>
     <t>Jennie</t>
   </si>
   <si>
     <t>Wiggins</t>
   </si>
   <si>
     <t>jennie_wiggins@fws.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54415</t>
   </si>
   <si>
     <t>Jessica Rudnick</t>
   </si>
   <si>
     <t>Jessica</t>
   </si>
   <si>
     <t>Rudnick</t>
   </si>
   <si>
     <t>jessica.rudnick15@gmail.com</t>
   </si>
   <si>
+    <t>December 20, 2023</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53306</t>
   </si>
   <si>
     <t>John Hannon</t>
   </si>
   <si>
     <t>John</t>
   </si>
   <si>
     <t>Hannon</t>
   </si>
   <si>
     <t>jhannon@usbr.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50312</t>
   </si>
   <si>
     <t>Jon Burau</t>
   </si>
   <si>
     <t>Jon</t>
   </si>
   <si>
     <t>Burau</t>
@@ -2073,99 +2088,105 @@
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53326</t>
   </si>
   <si>
     <t>Lara Mitchell</t>
   </si>
   <si>
     <t>Lara</t>
   </si>
   <si>
     <t>Mitchell</t>
   </si>
   <si>
     <t>lara_mitchell@fws.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50366</t>
   </si>
   <si>
     <t>Leigh Sanders</t>
   </si>
   <si>
     <t>Leigh</t>
   </si>
   <si>
     <t>Sanders</t>
+  </si>
+  <si>
+    <t>May 24, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53891</t>
   </si>
   <si>
     <t>Lori Smith</t>
   </si>
   <si>
     <t>Lori</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
     <t>Deputy Project Leader</t>
   </si>
   <si>
     <t>lori_smith@fws.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54391</t>
   </si>
   <si>
     <t>Maggie Christman</t>
   </si>
   <si>
     <t>Maggie</t>
   </si>
   <si>
     <t>Christman</t>
   </si>
   <si>
     <t>Program Manager II, Science Communication and Synthesis</t>
   </si>
   <si>
     <t>maggie.christman@deltacouncil.ca.gov</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;meta charset="UTF-8"&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;Program Manager II, CBDA at the Delta Stewardship Council leading the Science Communication and Synthesis unit of the Delta Science Program&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="www.linkedin.com/in/maggie-christman-9b122112"&gt;www.linkedin.com/in/maggie-christman-9b122112&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="https://orcid.org/0000-0003-4491-0797"&gt;https://orcid.org/0000-0003-4491-0797&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="https://www.researchgate.net/profile/Maggie-Christman"&gt;https://www.researchgate.net/profile/Maggie-Christman&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>February 7, 2026</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/51791</t>
   </si>
   <si>
     <t>Maria (Mia) Adreani</t>
   </si>
   <si>
     <t>Maria (Mia)</t>
   </si>
   <si>
     <t>Adreani</t>
   </si>
   <si>
     <t>maria_adreani@fws.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54416</t>
   </si>
   <si>
     <t>Mark Lubell</t>
   </si>
   <si>
     <t>Mark</t>
   </si>
   <si>
     <t>Lubell</t>
@@ -3693,51 +3714,51 @@
   <si>
     <t>WEBB TRACT</t>
   </si>
   <si>
     <t>WEST SACRAMENTO</t>
   </si>
   <si>
     <t>WETHERBEE LAKE</t>
   </si>
   <si>
     <t>WINTER ISLAND</t>
   </si>
   <si>
     <t>WOODWARD ISLAND</t>
   </si>
   <si>
     <t>WRIGHT-ELMWOOD TRACT</t>
   </si>
   <si>
     <t>YOLANO</t>
   </si>
   <si>
     <t>Synthesis</t>
   </si>
   <si>
-    <t>Targeted immediate research</t>
+    <t>Unsure</t>
   </si>
   <si>
     <t>Data application - Analytics</t>
   </si>
   <si>
     <t>Data application - Data analysis</t>
   </si>
   <si>
     <t>Data application - Information management</t>
   </si>
   <si>
     <t>Data application - Modeling</t>
   </si>
   <si>
     <t>Data application - Science communication / knowledge synthesis</t>
   </si>
   <si>
     <t>Independent peer review</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness</t>
   </si>
   <si>
     <t>Monitoring - Implementation</t>
   </si>
@@ -4623,81 +4644,75 @@
   <si>
     <t>California Department of Fish and Wildlife CDFW  - General Fund</t>
   </si>
   <si>
     <t>Delta Stewardship Council - Environmental License Plate Fund ELPF</t>
   </si>
   <si>
     <t>Proposition 84</t>
   </si>
   <si>
     <t>Federal types of obligation</t>
   </si>
   <si>
     <t>Cooperative Agreement</t>
   </si>
   <si>
     <t>federal obsss</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
-    <t>Consulting services</t>
-[...1 lines deleted...]
-  <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>expenditure_type</t>
-  </si>
-[...1 lines deleted...]
-    <t>Actual</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
   <si>
     <t>Inactive</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -6356,253 +6371,261 @@
       </c>
       <c r="R19"/>
       <c r="S19" t="s">
         <v>220</v>
       </c>
       <c r="T19" t="s">
         <v>77</v>
       </c>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19" t="s">
         <v>87</v>
       </c>
       <c r="X19" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20">
         <v>53136</v>
       </c>
       <c r="B20" t="s">
         <v>222</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="D20" t="s">
         <v>81</v>
       </c>
       <c r="E20" t="s">
         <v>136</v>
       </c>
       <c r="F20" t="s">
         <v>223</v>
       </c>
       <c r="G20" t="s">
         <v>224</v>
       </c>
       <c r="H20"/>
       <c r="I20" t="s">
         <v>225</v>
       </c>
       <c r="J20" t="s">
         <v>41</v>
       </c>
       <c r="K20"/>
       <c r="L20">
         <v>2022</v>
       </c>
-      <c r="M20"/>
-      <c r="N20"/>
+      <c r="M20" t="s">
+        <v>226</v>
+      </c>
+      <c r="N20">
+        <v>2025</v>
+      </c>
       <c r="O20" t="s">
-        <v>226</v>
+        <v>43</v>
       </c>
       <c r="P20" t="s">
         <v>227</v>
       </c>
       <c r="Q20" t="s">
         <v>228</v>
       </c>
       <c r="R20" t="s">
         <v>229</v>
       </c>
       <c r="S20" t="s">
         <v>230</v>
       </c>
       <c r="T20" t="s">
+        <v>106</v>
+      </c>
+      <c r="U20" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="V20"/>
       <c r="W20" t="s">
+        <v>232</v>
+      </c>
+      <c r="X20" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21">
         <v>53301</v>
       </c>
       <c r="B21" t="s">
+        <v>234</v>
+      </c>
+      <c r="C21" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21" t="s">
         <v>235</v>
-      </c>
-[...4 lines deleted...]
-        <v>236</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21" t="s">
         <v>40</v>
       </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21">
         <v>2022</v>
       </c>
-      <c r="M21"/>
+      <c r="M21" t="s">
+        <v>237</v>
+      </c>
       <c r="N21">
         <v>2024</v>
       </c>
       <c r="O21" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="P21" t="s">
         <v>114</v>
       </c>
       <c r="Q21" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="R21"/>
       <c r="S21" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="T21" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="U21"/>
       <c r="V21" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="W21" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="X21" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22">
         <v>53411</v>
       </c>
       <c r="B22" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C22" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="D22" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22" t="s">
         <v>161</v>
       </c>
       <c r="J22" t="s">
         <v>41</v>
       </c>
       <c r="K22"/>
       <c r="L22">
         <v>2023</v>
       </c>
       <c r="M22"/>
-      <c r="N22"/>
+      <c r="N22">
+        <v>2025</v>
+      </c>
       <c r="O22" t="s">
         <v>58</v>
       </c>
       <c r="P22" t="s">
         <v>114</v>
       </c>
       <c r="Q22" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="R22"/>
       <c r="S22" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="T22" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="U22" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="V22"/>
       <c r="W22" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="X22" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23">
         <v>54126</v>
       </c>
       <c r="B23" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23" t="s">
         <v>40</v>
       </c>
       <c r="J23" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="K23"/>
       <c r="L23">
         <v>2022</v>
       </c>
       <c r="M23" t="s">
-        <v>257</v>
+        <v>226</v>
       </c>
       <c r="N23"/>
       <c r="O23" t="s">
         <v>43</v>
       </c>
       <c r="P23" t="s">
         <v>114</v>
       </c>
       <c r="Q23" t="s">
         <v>128</v>
       </c>
       <c r="R23" t="s">
         <v>258</v>
       </c>
       <c r="S23" t="s">
         <v>259</v>
       </c>
       <c r="T23" t="s">
         <v>260</v>
       </c>
       <c r="U23" t="s">
         <v>261</v>
       </c>
       <c r="V23"/>
       <c r="W23" t="s">
@@ -6698,867 +6721,867 @@
       </c>
       <c r="F25" t="s">
         <v>281</v>
       </c>
       <c r="G25" t="s">
         <v>282</v>
       </c>
       <c r="H25"/>
       <c r="I25" t="s">
         <v>40</v>
       </c>
       <c r="J25" t="s">
         <v>41</v>
       </c>
       <c r="K25"/>
       <c r="L25">
         <v>2024</v>
       </c>
       <c r="M25" t="s">
         <v>283</v>
       </c>
       <c r="N25">
         <v>2027</v>
       </c>
       <c r="O25" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="P25" t="s">
         <v>284</v>
       </c>
       <c r="Q25" t="s">
         <v>285</v>
       </c>
       <c r="R25" t="s">
         <v>286</v>
       </c>
       <c r="S25" t="s">
         <v>287</v>
       </c>
       <c r="T25" t="s">
         <v>288</v>
       </c>
       <c r="U25" t="s">
         <v>289</v>
       </c>
       <c r="V25"/>
       <c r="W25" t="s">
+        <v>197</v>
+      </c>
+      <c r="X25" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26">
         <v>54501</v>
       </c>
       <c r="B26" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="C26" t="s">
         <v>36</v>
       </c>
       <c r="D26" t="s">
         <v>81</v>
       </c>
       <c r="E26" t="s">
+        <v>292</v>
+      </c>
+      <c r="F26" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="J26" t="s">
         <v>41</v>
       </c>
       <c r="K26"/>
       <c r="L26">
         <v>2023</v>
       </c>
       <c r="M26" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="N26">
         <v>2025</v>
       </c>
       <c r="O26" t="s">
+        <v>296</v>
+      </c>
+      <c r="P26" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="Q26" t="s">
         <v>60</v>
       </c>
       <c r="R26" t="s">
+        <v>298</v>
+      </c>
+      <c r="S26" t="s">
         <v>299</v>
       </c>
-      <c r="S26" t="s">
+      <c r="T26" t="s">
         <v>300</v>
       </c>
-      <c r="T26" t="s">
+      <c r="U26" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="V26"/>
       <c r="W26" t="s">
+        <v>302</v>
+      </c>
+      <c r="X26" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27">
         <v>54511</v>
       </c>
       <c r="B27" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C27" t="s">
         <v>53</v>
       </c>
       <c r="D27" t="s">
         <v>111</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27" t="s">
         <v>170</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27">
         <v>2025</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27" t="s">
         <v>127</v>
       </c>
       <c r="P27" t="s">
         <v>114</v>
       </c>
       <c r="Q27" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="R27" t="s">
+        <v>306</v>
+      </c>
+      <c r="S27" t="s">
         <v>307</v>
       </c>
-      <c r="S27" t="s">
+      <c r="T27" t="s">
         <v>308</v>
       </c>
-      <c r="T27" t="s">
+      <c r="U27" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="V27"/>
       <c r="W27" t="s">
+        <v>310</v>
+      </c>
+      <c r="X27" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28">
         <v>54541</v>
       </c>
       <c r="B28" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="C28" t="s">
         <v>53</v>
       </c>
       <c r="D28" t="s">
+        <v>313</v>
+      </c>
+      <c r="E28" t="s">
         <v>314</v>
       </c>
-      <c r="E28" t="s">
+      <c r="F28" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28" t="s">
         <v>225</v>
       </c>
       <c r="J28" t="s">
         <v>41</v>
       </c>
       <c r="K28"/>
       <c r="L28">
         <v>2025</v>
       </c>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28" t="s">
         <v>43</v>
       </c>
       <c r="P28" t="s">
+        <v>316</v>
+      </c>
+      <c r="Q28" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
       <c r="R28" t="s">
         <v>104</v>
       </c>
       <c r="S28" t="s">
+        <v>318</v>
+      </c>
+      <c r="T28" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28" t="s">
-        <v>321</v>
+        <v>243</v>
       </c>
       <c r="X28" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29">
         <v>54657</v>
       </c>
       <c r="B29" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="C29" t="s">
         <v>53</v>
       </c>
       <c r="D29" t="s">
         <v>136</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29">
         <v>1995</v>
       </c>
       <c r="M29" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="N29"/>
       <c r="O29" t="s">
         <v>127</v>
       </c>
       <c r="P29" t="s">
         <v>114</v>
       </c>
       <c r="Q29" t="s">
         <v>103</v>
       </c>
       <c r="R29"/>
       <c r="S29" t="s">
         <v>105</v>
       </c>
       <c r="T29" t="s">
         <v>177</v>
       </c>
       <c r="U29" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="V29"/>
       <c r="W29" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="X29" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30">
         <v>54679</v>
       </c>
       <c r="B30" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="C30" t="s">
         <v>53</v>
       </c>
       <c r="D30" t="s">
         <v>136</v>
       </c>
       <c r="E30" t="s">
         <v>200</v>
       </c>
       <c r="F30" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30" t="s">
         <v>40</v>
       </c>
       <c r="J30" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="K30"/>
       <c r="L30">
         <v>2022</v>
       </c>
       <c r="M30" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="N30"/>
       <c r="O30" t="s">
         <v>58</v>
       </c>
       <c r="P30" t="s">
         <v>114</v>
       </c>
       <c r="Q30" t="s">
         <v>103</v>
       </c>
       <c r="R30"/>
       <c r="S30" t="s">
         <v>105</v>
       </c>
       <c r="T30" t="s">
         <v>106</v>
       </c>
       <c r="U30" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="V30"/>
       <c r="W30" t="s">
         <v>187</v>
       </c>
       <c r="X30" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31">
         <v>54682</v>
       </c>
       <c r="B31" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="C31" t="s">
         <v>53</v>
       </c>
       <c r="D31" t="s">
         <v>136</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31" t="s">
         <v>40</v>
       </c>
       <c r="J31" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="K31"/>
       <c r="L31">
         <v>2022</v>
       </c>
       <c r="M31" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="N31"/>
       <c r="O31" t="s">
         <v>58</v>
       </c>
       <c r="P31" t="s">
         <v>114</v>
       </c>
       <c r="Q31" t="s">
         <v>103</v>
       </c>
       <c r="R31" t="s">
         <v>104</v>
       </c>
       <c r="S31" t="s">
         <v>105</v>
       </c>
       <c r="T31" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="U31" t="s">
         <v>105</v>
       </c>
       <c r="V31"/>
       <c r="W31" t="s">
         <v>187</v>
       </c>
       <c r="X31" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32">
         <v>54686</v>
       </c>
       <c r="B32" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="C32" t="s">
         <v>53</v>
       </c>
       <c r="D32" t="s">
         <v>158</v>
       </c>
       <c r="E32" t="s">
+        <v>338</v>
+      </c>
+      <c r="F32" t="s">
+        <v>339</v>
+      </c>
+      <c r="G32" t="s">
         <v>340</v>
-      </c>
-[...4 lines deleted...]
-        <v>342</v>
       </c>
       <c r="H32"/>
       <c r="I32" t="s">
         <v>40</v>
       </c>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32">
         <v>2023</v>
       </c>
       <c r="M32" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="N32"/>
       <c r="O32" t="s">
         <v>43</v>
       </c>
       <c r="P32" t="s">
         <v>114</v>
       </c>
       <c r="Q32" t="s">
         <v>93</v>
       </c>
       <c r="R32" t="s">
         <v>104</v>
       </c>
       <c r="S32" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="T32" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="U32" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="V32"/>
       <c r="W32" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="X32" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P33"/>
+  <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
+        <v>347</v>
+      </c>
+      <c r="D1" t="s">
+        <v>348</v>
+      </c>
+      <c r="E1" t="s">
         <v>349</v>
       </c>
-      <c r="D1" t="s">
+      <c r="F1" t="s">
         <v>350</v>
       </c>
-      <c r="E1" t="s">
+      <c r="G1" t="s">
         <v>351</v>
       </c>
-      <c r="F1" t="s">
+      <c r="H1" t="s">
         <v>352</v>
       </c>
-      <c r="G1" t="s">
+      <c r="I1" t="s">
         <v>353</v>
       </c>
-      <c r="H1" t="s">
+      <c r="J1" t="s">
         <v>354</v>
       </c>
-      <c r="I1" t="s">
+      <c r="K1" t="s">
         <v>355</v>
       </c>
-      <c r="J1" t="s">
+      <c r="L1" t="s">
         <v>356</v>
       </c>
-      <c r="K1" t="s">
+      <c r="M1" t="s">
         <v>357</v>
       </c>
-      <c r="L1" t="s">
+      <c r="N1" t="s">
         <v>358</v>
-      </c>
-[...4 lines deleted...]
-        <v>360</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51544</v>
       </c>
       <c r="B2">
         <v>49836</v>
       </c>
       <c r="C2">
         <v>1053</v>
       </c>
       <c r="D2" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E2" t="s">
         <v>90</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="H2" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>200975.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="P2" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51540</v>
       </c>
       <c r="B3">
         <v>49832</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E3" t="s">
         <v>81</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>430870.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="P3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51640</v>
       </c>
       <c r="B4">
         <v>49904</v>
       </c>
       <c r="C4" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="D4" t="s">
         <v>200</v>
       </c>
       <c r="E4" t="s">
         <v>97</v>
       </c>
       <c r="F4" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51590</v>
       </c>
       <c r="B5">
         <v>49792</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
         <v>54</v>
       </c>
       <c r="E5" t="s">
         <v>54</v>
       </c>
       <c r="F5" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="O5"/>
       <c r="P5" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51591</v>
       </c>
       <c r="B6">
         <v>49792</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
         <v>54</v>
       </c>
       <c r="E6" t="s">
         <v>54</v>
       </c>
       <c r="F6" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="O6"/>
       <c r="P6" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51592</v>
       </c>
       <c r="B7">
         <v>49792</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
         <v>54</v>
       </c>
       <c r="E7" t="s">
         <v>54</v>
       </c>
       <c r="F7" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="O7"/>
       <c r="P7" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51593</v>
       </c>
       <c r="B8">
         <v>49792</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
         <v>54</v>
       </c>
       <c r="E8" t="s">
         <v>54</v>
       </c>
       <c r="F8" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="O8"/>
       <c r="P8" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>51594</v>
       </c>
       <c r="B9">
         <v>49792</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
         <v>54</v>
       </c>
       <c r="E9" t="s">
         <v>54</v>
       </c>
       <c r="F9" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="O9"/>
       <c r="P9" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>51528</v>
       </c>
       <c r="B10">
         <v>49802</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
         <v>111</v>
       </c>
       <c r="E10" t="s">
         <v>68</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
@@ -7627,51 +7650,51 @@
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>51604</v>
       </c>
       <c r="B13">
         <v>50210</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
         <v>111</v>
       </c>
       <c r="E13" t="s">
         <v>111</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>51607</v>
       </c>
       <c r="B14">
         <v>50212</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
         <v>111</v>
@@ -7771,662 +7794,638 @@
       </c>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>51641</v>
       </c>
       <c r="B18">
         <v>49904</v>
       </c>
       <c r="C18" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="D18" t="s">
         <v>111</v>
       </c>
       <c r="E18" t="s">
         <v>97</v>
       </c>
       <c r="F18" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="I18"/>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>51644</v>
       </c>
       <c r="B19">
         <v>49906</v>
       </c>
       <c r="C19" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="D19" t="s">
         <v>111</v>
       </c>
       <c r="E19" t="s">
         <v>97</v>
       </c>
       <c r="F19" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="I19"/>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>51583</v>
       </c>
       <c r="B20">
         <v>49784</v>
       </c>
       <c r="C20" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="D20" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E20" t="s">
         <v>37</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="H20" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="I20"/>
       <c r="J20">
         <v>263928.0</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="O20"/>
       <c r="P20" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>53351</v>
       </c>
       <c r="B21">
         <v>53301</v>
       </c>
       <c r="C21" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="D21" t="s">
         <v>38</v>
       </c>
-      <c r="E21"/>
+      <c r="E21" t="s">
+        <v>379</v>
+      </c>
       <c r="F21"/>
-      <c r="G21"/>
+      <c r="G21" t="s">
+        <v>380</v>
+      </c>
       <c r="H21" t="s">
         <v>381</v>
       </c>
       <c r="I21" t="s">
         <v>382</v>
       </c>
       <c r="J21">
         <v>137144.32</v>
       </c>
       <c r="K21"/>
-      <c r="L21"/>
+      <c r="L21" t="s">
+        <v>383</v>
+      </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
         <v>53416</v>
       </c>
       <c r="B22">
         <v>53411</v>
       </c>
       <c r="C22" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D22" t="s">
         <v>111</v>
       </c>
       <c r="E22" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="I22" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="J22">
         <v>14335.0</v>
       </c>
       <c r="K22" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="O22"/>
       <c r="P22" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
         <v>53901</v>
       </c>
       <c r="B23">
         <v>53136</v>
       </c>
       <c r="C23" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D23" t="s">
         <v>38</v>
       </c>
       <c r="E23" t="s">
         <v>81</v>
       </c>
       <c r="F23" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="I23"/>
       <c r="J23">
         <v>496322.0</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
         <v>54127</v>
       </c>
       <c r="B24">
         <v>54126</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
         <v>136</v>
       </c>
       <c r="E24" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="F24" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="G24" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="H24" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="I24" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="J24">
         <v>1800000.0</v>
       </c>
       <c r="K24" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="L24" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="M24"/>
       <c r="N24" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="O24"/>
       <c r="P24" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25">
-        <v>54432</v>
+        <v>54433</v>
       </c>
       <c r="B25">
         <v>53411</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>111</v>
+        <v>200</v>
       </c>
       <c r="E25" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>398</v>
-[...1 lines deleted...]
-      <c r="I25" t="s">
         <v>399</v>
       </c>
+      <c r="I25"/>
       <c r="J25">
-        <v>4023.0</v>
+        <v>5037.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25" t="s">
-        <v>251</v>
+        <v>400</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
-        <v>54433</v>
+        <v>54434</v>
       </c>
       <c r="B26">
         <v>53411</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>200</v>
+        <v>246</v>
       </c>
       <c r="E26" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="I26"/>
       <c r="J26">
-        <v>5037.0</v>
+        <v>900.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26" t="s">
-        <v>251</v>
+        <v>400</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
-        <v>54434</v>
+        <v>54486</v>
       </c>
       <c r="B27">
-        <v>53411</v>
-[...1 lines deleted...]
-      <c r="C27"/>
+        <v>54477</v>
+      </c>
+      <c r="C27" t="s">
+        <v>401</v>
+      </c>
       <c r="D27" t="s">
-        <v>245</v>
+        <v>402</v>
       </c>
       <c r="E27" t="s">
-        <v>245</v>
+        <v>279</v>
       </c>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="I27"/>
+        <v>403</v>
+      </c>
+      <c r="I27" t="s">
+        <v>404</v>
+      </c>
       <c r="J27">
-        <v>900.0</v>
-[...1 lines deleted...]
-      <c r="K27"/>
+        <v>799998.0</v>
+      </c>
+      <c r="K27" t="s">
+        <v>405</v>
+      </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27" t="s">
-        <v>251</v>
+        <v>406</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
-        <v>54486</v>
+        <v>54489</v>
       </c>
       <c r="B28">
         <v>54477</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C28"/>
       <c r="D28" t="s">
-        <v>402</v>
+        <v>136</v>
       </c>
       <c r="E28" t="s">
         <v>279</v>
       </c>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
         <v>403</v>
       </c>
       <c r="I28" t="s">
         <v>404</v>
       </c>
       <c r="J28">
-        <v>799998.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>160670.39</v>
+      </c>
+      <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
-        <v>54489</v>
+        <v>54490</v>
       </c>
       <c r="B29">
         <v>54477</v>
       </c>
-      <c r="C29"/>
+      <c r="C29" t="s">
+        <v>407</v>
+      </c>
       <c r="D29" t="s">
-        <v>136</v>
+        <v>38</v>
       </c>
       <c r="E29" t="s">
         <v>279</v>
       </c>
       <c r="F29"/>
-      <c r="G29"/>
+      <c r="G29" t="s">
+        <v>380</v>
+      </c>
       <c r="H29" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="I29" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="J29">
-        <v>160670.39</v>
+        <v>108000.0</v>
       </c>
       <c r="K29"/>
-      <c r="L29"/>
+      <c r="L29" t="s">
+        <v>410</v>
+      </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30">
-        <v>54490</v>
+        <v>54491</v>
       </c>
       <c r="B30">
         <v>54477</v>
       </c>
-      <c r="C30" t="s">
-        <v>407</v>
+      <c r="C30">
+        <v>4600014542</v>
       </c>
       <c r="D30" t="s">
-        <v>38</v>
+        <v>200</v>
       </c>
       <c r="E30" t="s">
         <v>279</v>
       </c>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="I30" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="J30">
-        <v>108000.0</v>
+        <v>64007.0</v>
       </c>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31">
-        <v>54491</v>
+        <v>54504</v>
       </c>
       <c r="B31">
-        <v>54477</v>
-[...3 lines deleted...]
-      </c>
+        <v>54501</v>
+      </c>
+      <c r="C31"/>
       <c r="D31" t="s">
-        <v>200</v>
-[...3 lines deleted...]
-      </c>
+        <v>414</v>
+      </c>
+      <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>410</v>
-[...3 lines deleted...]
-      </c>
+        <v>415</v>
+      </c>
+      <c r="I31"/>
       <c r="J31">
-        <v>64007.0</v>
+        <v>525719.0</v>
       </c>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31" t="s">
-        <v>406</v>
+        <v>302</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32">
-        <v>54504</v>
+        <v>54548</v>
       </c>
       <c r="B32">
-        <v>54501</v>
-[...1 lines deleted...]
-      <c r="C32"/>
+        <v>54541</v>
+      </c>
+      <c r="C32" t="s">
+        <v>416</v>
+      </c>
       <c r="D32" t="s">
-        <v>412</v>
-[...1 lines deleted...]
-      <c r="E32"/>
+        <v>38</v>
+      </c>
+      <c r="E32" t="s">
+        <v>417</v>
+      </c>
       <c r="F32"/>
-      <c r="G32"/>
+      <c r="G32" t="s">
+        <v>380</v>
+      </c>
       <c r="H32" t="s">
-        <v>413</v>
-[...1 lines deleted...]
-      <c r="I32"/>
+        <v>418</v>
+      </c>
+      <c r="I32" t="s">
+        <v>419</v>
+      </c>
       <c r="J32">
-        <v>525719.0</v>
+        <v>225000.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-      <c r="N32"/>
+      <c r="N32" t="s">
+        <v>377</v>
+      </c>
       <c r="O32"/>
       <c r="P32" t="s">
-        <v>303</v>
-[...39 lines deleted...]
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G10"/>
+  <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B1" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="C1" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D1" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E1" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51681</v>
       </c>
       <c r="B2">
         <v>51590</v>
       </c>
       <c r="C2">
         <v>2016</v>
       </c>
       <c r="D2">
         <v>128000.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>87</v>
@@ -8560,5296 +8559,5363 @@
         <v>600000.0</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>51698</v>
       </c>
       <c r="B10">
         <v>51641</v>
       </c>
       <c r="C10">
         <v>2021</v>
       </c>
       <c r="D10">
         <v>757000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>87</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11">
+        <v>54767</v>
+      </c>
+      <c r="B11">
+        <v>53901</v>
+      </c>
+      <c r="C11">
+        <v>2024</v>
+      </c>
+      <c r="D11">
+        <v>78982.86</v>
+      </c>
+      <c r="E11" t="s">
+        <v>425</v>
+      </c>
+      <c r="F11"/>
+      <c r="G11" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12">
+        <v>54785</v>
+      </c>
+      <c r="B12">
+        <v>53351</v>
+      </c>
+      <c r="C12">
+        <v>2024</v>
+      </c>
+      <c r="D12">
+        <v>4060.85</v>
+      </c>
+      <c r="E12" t="s">
+        <v>425</v>
+      </c>
+      <c r="F12" t="s">
+        <v>426</v>
+      </c>
+      <c r="G12" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13">
+        <v>54788</v>
+      </c>
+      <c r="B13">
+        <v>54490</v>
+      </c>
+      <c r="C13">
+        <v>2024</v>
+      </c>
+      <c r="D13">
+        <v>11521.12</v>
+      </c>
+      <c r="E13" t="s">
+        <v>425</v>
+      </c>
+      <c r="F13" t="s">
+        <v>426</v>
+      </c>
+      <c r="G13" t="s">
+        <v>411</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K50"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="B1" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="C1" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="D1" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="E1" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="H1" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="I1" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54395</v>
       </c>
       <c r="B2" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="C2" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="D2" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="E2" t="s">
         <v>97</v>
       </c>
       <c r="F2" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="G2" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="K2" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>54543</v>
       </c>
       <c r="B3" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="C3" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="D3" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="E3" t="s">
         <v>265</v>
       </c>
       <c r="F3" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="G3" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="K3" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>53281</v>
       </c>
       <c r="B4" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="C4" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="D4" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="E4" t="s">
         <v>81</v>
       </c>
       <c r="F4" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="G4" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="K4" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50330</v>
       </c>
       <c r="B5" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="C5" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="D5" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="E5" t="s">
         <v>81</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
         <v>87</v>
       </c>
       <c r="K5" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>54421</v>
       </c>
       <c r="B6" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="C6" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="D6" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E6" t="s">
         <v>97</v>
       </c>
       <c r="F6" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="G6" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>197</v>
+        <v>465</v>
       </c>
       <c r="K6" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>54482</v>
       </c>
       <c r="B7" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C7" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="D7" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="E7" t="s">
         <v>279</v>
       </c>
       <c r="F7" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="G7" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
         <v>406</v>
       </c>
       <c r="K7" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>50247</v>
       </c>
       <c r="B8" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="C8" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="D8" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="E8" t="s">
         <v>81</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="H8"/>
       <c r="I8" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="J8" t="s">
         <v>87</v>
       </c>
       <c r="K8" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>50352</v>
       </c>
       <c r="B9" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="C9" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="D9" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="E9" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F9" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="G9" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="K9" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>50365</v>
       </c>
       <c r="B10" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="C10" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="D10" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="E10" t="s">
         <v>200</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
         <v>87</v>
       </c>
       <c r="K10" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>54393</v>
       </c>
       <c r="B11" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="C11" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="D11" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="E11" t="s">
         <v>97</v>
       </c>
       <c r="F11" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="G11" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="K11" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>54408</v>
       </c>
       <c r="B12" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="C12" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="D12" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="E12" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="F12" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="G12" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>197</v>
+        <v>465</v>
       </c>
       <c r="K12" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>53431</v>
       </c>
       <c r="B13" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="C13" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="D13" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E13" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F13" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="K13" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>54417</v>
       </c>
       <c r="B14" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C14" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="D14" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="E14" t="s">
         <v>97</v>
       </c>
       <c r="F14" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="G14" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>197</v>
+        <v>465</v>
       </c>
       <c r="K14" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>50295</v>
       </c>
       <c r="B15" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="C15" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="D15" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="E15" t="s">
         <v>265</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>87</v>
       </c>
       <c r="K15" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>54480</v>
       </c>
       <c r="B16" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="C16" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="D16" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E16" t="s">
         <v>136</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
         <v>406</v>
       </c>
       <c r="K16" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>53441</v>
       </c>
       <c r="B17" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="C17" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="D17" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="E17" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F17" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="K17" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>54387</v>
       </c>
       <c r="B18" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="C18" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="D18" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E18" t="s">
         <v>97</v>
       </c>
       <c r="F18" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="G18" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="K18" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>50310</v>
       </c>
       <c r="B19" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="C19" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="D19" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="E19" t="s">
         <v>111</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>87</v>
       </c>
       <c r="K19" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>54388</v>
       </c>
       <c r="B20" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="C20" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="D20" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E20" t="s">
         <v>97</v>
       </c>
       <c r="F20" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="G20" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="H20"/>
       <c r="I20" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="J20" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="K20" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>50277</v>
       </c>
       <c r="B21" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="C21" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="D21" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="E21" t="s">
         <v>279</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
         <v>87</v>
       </c>
       <c r="K21" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>54413</v>
       </c>
       <c r="B22" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="C22" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="D22" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="E22" t="s">
         <v>97</v>
       </c>
       <c r="F22" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="G22" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>197</v>
+        <v>465</v>
       </c>
       <c r="K22" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>50303</v>
       </c>
       <c r="B23" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="C23" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="D23" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="E23" t="s">
         <v>265</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
         <v>87</v>
       </c>
       <c r="K23" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>54415</v>
       </c>
       <c r="B24" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="C24" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="D24" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="E24" t="s">
         <v>97</v>
       </c>
       <c r="F24" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="G24" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>197</v>
+        <v>465</v>
       </c>
       <c r="K24" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>53306</v>
       </c>
       <c r="B25" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="C25" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="D25" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="E25" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>242</v>
+        <v>568</v>
       </c>
       <c r="K25" t="s">
-        <v>564</v>
+        <v>569</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>50312</v>
       </c>
       <c r="B26" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
       <c r="C26" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="D26" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="E26" t="s">
         <v>111</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>568</v>
+        <v>573</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
         <v>87</v>
       </c>
       <c r="K26" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>53426</v>
       </c>
       <c r="B27" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="C27" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="D27" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="E27" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F27" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="K27" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>54418</v>
       </c>
       <c r="B28" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
       <c r="C28" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
       <c r="D28" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
       <c r="E28" t="s">
         <v>97</v>
       </c>
       <c r="F28" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="G28" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>197</v>
+        <v>465</v>
       </c>
       <c r="K28" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>50265</v>
       </c>
       <c r="B29" t="s">
-        <v>580</v>
+        <v>585</v>
       </c>
       <c r="C29" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="D29" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="E29" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="H29"/>
       <c r="I29" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
       <c r="J29" t="s">
         <v>87</v>
       </c>
       <c r="K29" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>53341</v>
       </c>
       <c r="B30" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="C30" t="s">
-        <v>588</v>
+        <v>593</v>
       </c>
       <c r="D30" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="E30" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>242</v>
+        <v>568</v>
       </c>
       <c r="K30" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>53316</v>
       </c>
       <c r="B31" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="C31" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
       <c r="D31" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="E31" t="s">
         <v>81</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>242</v>
+        <v>568</v>
       </c>
       <c r="K31" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>53326</v>
       </c>
       <c r="B32" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="C32" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
       <c r="D32" t="s">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="E32" t="s">
         <v>90</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>242</v>
+        <v>568</v>
       </c>
       <c r="K32" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>50366</v>
       </c>
       <c r="B33" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="C33" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
       <c r="D33" t="s">
-        <v>605</v>
+        <v>610</v>
       </c>
       <c r="E33" t="s">
         <v>97</v>
       </c>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>606</v>
+        <v>611</v>
       </c>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>87</v>
       </c>
       <c r="K33" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>53891</v>
       </c>
       <c r="B34" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
       <c r="C34" t="s">
-        <v>609</v>
+        <v>614</v>
       </c>
       <c r="D34" t="s">
-        <v>610</v>
+        <v>615</v>
       </c>
       <c r="E34" t="s">
         <v>81</v>
       </c>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>233</v>
+        <v>616</v>
       </c>
       <c r="K34" t="s">
-        <v>611</v>
+        <v>617</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>54391</v>
       </c>
       <c r="B35" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="C35" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="D35" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="E35" t="s">
         <v>97</v>
       </c>
       <c r="F35" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="G35" t="s">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="K35" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>51791</v>
       </c>
       <c r="B36" t="s">
-        <v>618</v>
+        <v>624</v>
       </c>
       <c r="C36" t="s">
-        <v>619</v>
+        <v>625</v>
       </c>
       <c r="D36" t="s">
-        <v>620</v>
+        <v>626</v>
       </c>
       <c r="E36" t="s">
         <v>38</v>
       </c>
       <c r="F36" t="s">
-        <v>621</v>
+        <v>627</v>
       </c>
       <c r="G36" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
       <c r="H36" t="s">
         <v>81</v>
       </c>
       <c r="I36" t="s">
-        <v>623</v>
+        <v>629</v>
       </c>
       <c r="J36" t="s">
-        <v>290</v>
+        <v>630</v>
       </c>
       <c r="K36" t="s">
-        <v>624</v>
+        <v>631</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>54416</v>
       </c>
       <c r="B37" t="s">
-        <v>625</v>
+        <v>632</v>
       </c>
       <c r="C37" t="s">
-        <v>626</v>
+        <v>633</v>
       </c>
       <c r="D37" t="s">
-        <v>627</v>
+        <v>634</v>
       </c>
       <c r="E37" t="s">
         <v>97</v>
       </c>
       <c r="F37" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="G37" t="s">
-        <v>628</v>
+        <v>635</v>
       </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>197</v>
+        <v>465</v>
       </c>
       <c r="K37" t="s">
-        <v>629</v>
+        <v>636</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>52781</v>
       </c>
       <c r="B38" t="s">
-        <v>630</v>
+        <v>637</v>
       </c>
       <c r="C38" t="s">
-        <v>631</v>
+        <v>638</v>
       </c>
       <c r="D38" t="s">
-        <v>632</v>
+        <v>639</v>
       </c>
       <c r="E38" t="s">
         <v>81</v>
       </c>
       <c r="F38" t="s">
-        <v>633</v>
+        <v>640</v>
       </c>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
       <c r="K38" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>50257</v>
       </c>
       <c r="B39" t="s">
-        <v>636</v>
+        <v>643</v>
       </c>
       <c r="C39" t="s">
-        <v>631</v>
+        <v>638</v>
       </c>
       <c r="D39" t="s">
-        <v>637</v>
+        <v>644</v>
       </c>
       <c r="E39" t="s">
         <v>90</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>638</v>
+        <v>645</v>
       </c>
       <c r="H39"/>
       <c r="I39" t="s">
-        <v>639</v>
+        <v>646</v>
       </c>
       <c r="J39" t="s">
         <v>87</v>
       </c>
       <c r="K39" t="s">
-        <v>640</v>
+        <v>647</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
         <v>54545</v>
       </c>
       <c r="B40" t="s">
-        <v>641</v>
+        <v>648</v>
       </c>
       <c r="C40" t="s">
-        <v>642</v>
+        <v>649</v>
       </c>
       <c r="D40" t="s">
-        <v>643</v>
+        <v>650</v>
       </c>
       <c r="E40" t="s">
         <v>38</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>644</v>
+        <v>651</v>
       </c>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="K40" t="s">
-        <v>645</v>
+        <v>652</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
         <v>54505</v>
       </c>
       <c r="B41" t="s">
-        <v>646</v>
+        <v>653</v>
       </c>
       <c r="C41" t="s">
-        <v>647</v>
+        <v>654</v>
       </c>
       <c r="D41" t="s">
-        <v>648</v>
+        <v>655</v>
       </c>
       <c r="E41" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="K41" t="s">
-        <v>649</v>
+        <v>656</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
         <v>50296</v>
       </c>
       <c r="B42" t="s">
-        <v>650</v>
+        <v>657</v>
       </c>
       <c r="C42" t="s">
-        <v>651</v>
+        <v>658</v>
       </c>
       <c r="D42" t="s">
-        <v>652</v>
+        <v>659</v>
       </c>
       <c r="E42" t="s">
-        <v>653</v>
+        <v>660</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>654</v>
+        <v>661</v>
       </c>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>655</v>
+        <v>662</v>
       </c>
       <c r="K42" t="s">
-        <v>656</v>
+        <v>663</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
         <v>53141</v>
       </c>
       <c r="B43" t="s">
-        <v>657</v>
+        <v>664</v>
       </c>
       <c r="C43" t="s">
-        <v>658</v>
+        <v>665</v>
       </c>
       <c r="D43" t="s">
-        <v>659</v>
+        <v>666</v>
       </c>
       <c r="E43" t="s">
         <v>81</v>
       </c>
       <c r="F43" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="G43" t="s">
-        <v>660</v>
+        <v>667</v>
       </c>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>661</v>
+        <v>668</v>
       </c>
       <c r="K43" t="s">
-        <v>662</v>
+        <v>669</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
         <v>50266</v>
       </c>
       <c r="B44" t="s">
-        <v>663</v>
+        <v>670</v>
       </c>
       <c r="C44" t="s">
-        <v>664</v>
+        <v>671</v>
       </c>
       <c r="D44" t="s">
-        <v>665</v>
+        <v>672</v>
       </c>
       <c r="E44" t="s">
         <v>81</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>666</v>
+        <v>673</v>
       </c>
       <c r="H44"/>
       <c r="I44" t="s">
-        <v>667</v>
+        <v>674</v>
       </c>
       <c r="J44" t="s">
         <v>87</v>
       </c>
       <c r="K44" t="s">
-        <v>668</v>
+        <v>675</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
         <v>50309</v>
       </c>
       <c r="B45" t="s">
-        <v>669</v>
+        <v>676</v>
       </c>
       <c r="C45" t="s">
-        <v>670</v>
+        <v>677</v>
       </c>
       <c r="D45" t="s">
-        <v>671</v>
+        <v>678</v>
       </c>
       <c r="E45" t="s">
         <v>200</v>
       </c>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>672</v>
+        <v>679</v>
       </c>
       <c r="H45" t="s">
         <v>136</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
         <v>87</v>
       </c>
       <c r="K45" t="s">
-        <v>673</v>
+        <v>680</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
         <v>50263</v>
       </c>
       <c r="B46" t="s">
-        <v>674</v>
+        <v>681</v>
       </c>
       <c r="C46" t="s">
-        <v>675</v>
+        <v>682</v>
       </c>
       <c r="D46" t="s">
-        <v>676</v>
+        <v>683</v>
       </c>
       <c r="E46" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>677</v>
+        <v>684</v>
       </c>
       <c r="H46"/>
       <c r="I46" t="s">
-        <v>678</v>
+        <v>685</v>
       </c>
       <c r="J46" t="s">
         <v>87</v>
       </c>
       <c r="K46" t="s">
-        <v>679</v>
+        <v>686</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
         <v>50278</v>
       </c>
       <c r="B47" t="s">
-        <v>680</v>
+        <v>687</v>
       </c>
       <c r="C47" t="s">
-        <v>681</v>
+        <v>688</v>
       </c>
       <c r="D47" t="s">
-        <v>682</v>
+        <v>689</v>
       </c>
       <c r="E47" t="s">
         <v>136</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>683</v>
+        <v>690</v>
       </c>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47" t="s">
         <v>87</v>
       </c>
       <c r="K47" t="s">
-        <v>684</v>
+        <v>691</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
         <v>50273</v>
       </c>
       <c r="B48" t="s">
-        <v>685</v>
+        <v>692</v>
       </c>
       <c r="C48" t="s">
-        <v>686</v>
+        <v>693</v>
       </c>
       <c r="D48" t="s">
-        <v>687</v>
+        <v>694</v>
       </c>
       <c r="E48" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>688</v>
+        <v>695</v>
       </c>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48" t="s">
         <v>87</v>
       </c>
       <c r="K48" t="s">
-        <v>689</v>
+        <v>696</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
         <v>53436</v>
       </c>
       <c r="B49" t="s">
-        <v>690</v>
+        <v>697</v>
       </c>
       <c r="C49" t="s">
-        <v>691</v>
+        <v>698</v>
       </c>
       <c r="D49" t="s">
-        <v>692</v>
+        <v>699</v>
       </c>
       <c r="E49" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F49" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="K49" t="s">
-        <v>693</v>
+        <v>700</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
         <v>50364</v>
       </c>
       <c r="B50" t="s">
-        <v>694</v>
+        <v>701</v>
       </c>
       <c r="C50" t="s">
-        <v>695</v>
+        <v>702</v>
       </c>
       <c r="D50" t="s">
-        <v>696</v>
+        <v>703</v>
       </c>
       <c r="E50" t="s">
         <v>200</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>697</v>
+        <v>704</v>
       </c>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50" t="s">
         <v>87</v>
       </c>
       <c r="K50" t="s">
-        <v>698</v>
+        <v>705</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G61"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>699</v>
+        <v>706</v>
       </c>
       <c r="B1" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>700</v>
+        <v>707</v>
       </c>
       <c r="E1" t="s">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50509</v>
       </c>
       <c r="B2">
         <v>50247</v>
       </c>
       <c r="C2">
         <v>49832</v>
       </c>
       <c r="D2" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50522</v>
       </c>
       <c r="B3">
         <v>50257</v>
       </c>
       <c r="C3">
         <v>49836</v>
       </c>
       <c r="D3" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50533</v>
       </c>
       <c r="B4">
         <v>50265</v>
       </c>
       <c r="C4">
         <v>49832</v>
       </c>
       <c r="D4" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50578</v>
       </c>
       <c r="B5">
         <v>50295</v>
       </c>
       <c r="C5">
         <v>49784</v>
       </c>
       <c r="D5" t="s">
-        <v>703</v>
+        <v>710</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50579</v>
       </c>
       <c r="B6">
         <v>50296</v>
       </c>
       <c r="C6">
         <v>49784</v>
       </c>
       <c r="D6" t="s">
-        <v>703</v>
+        <v>710</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50589</v>
       </c>
       <c r="B7">
         <v>50303</v>
       </c>
       <c r="C7">
         <v>49792</v>
       </c>
       <c r="D7" t="s">
-        <v>703</v>
+        <v>710</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50604</v>
       </c>
       <c r="B8">
         <v>50310</v>
       </c>
       <c r="C8">
         <v>50210</v>
       </c>
       <c r="D8" t="s">
-        <v>703</v>
+        <v>710</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50608</v>
       </c>
       <c r="B9">
         <v>50312</v>
       </c>
       <c r="C9">
         <v>50212</v>
       </c>
       <c r="D9" t="s">
-        <v>703</v>
+        <v>710</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50609</v>
       </c>
       <c r="B10">
         <v>50312</v>
       </c>
       <c r="C10">
         <v>50213</v>
       </c>
       <c r="D10" t="s">
-        <v>703</v>
+        <v>710</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>50668</v>
       </c>
       <c r="B11">
         <v>50365</v>
       </c>
       <c r="C11">
         <v>50164</v>
       </c>
       <c r="D11" t="s">
-        <v>703</v>
+        <v>710</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>704</v>
+        <v>711</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>53311</v>
       </c>
       <c r="B12">
         <v>53306</v>
       </c>
       <c r="C12">
         <v>53301</v>
       </c>
       <c r="D12" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="E12" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>242</v>
+        <v>568</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>53321</v>
       </c>
       <c r="B13">
         <v>53316</v>
       </c>
       <c r="C13">
         <v>53301</v>
       </c>
       <c r="D13" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
       <c r="E13" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>242</v>
+        <v>568</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>53331</v>
       </c>
       <c r="B14">
         <v>53326</v>
       </c>
       <c r="C14">
         <v>53301</v>
       </c>
       <c r="D14" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>242</v>
+        <v>568</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>53336</v>
       </c>
       <c r="B15">
         <v>52781</v>
       </c>
       <c r="C15">
         <v>53301</v>
       </c>
       <c r="D15" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
       <c r="E15" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>242</v>
+        <v>568</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>53346</v>
       </c>
       <c r="B16">
         <v>53341</v>
       </c>
       <c r="C16">
         <v>53301</v>
       </c>
       <c r="D16" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
       <c r="E16" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>242</v>
+        <v>568</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>53456</v>
       </c>
       <c r="B17">
         <v>50352</v>
       </c>
       <c r="C17">
         <v>53411</v>
       </c>
       <c r="D17" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="E17" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>53461</v>
       </c>
       <c r="B18">
         <v>50273</v>
       </c>
       <c r="C18">
         <v>53411</v>
       </c>
       <c r="D18" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="E18" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>53466</v>
       </c>
       <c r="B19">
         <v>53426</v>
       </c>
       <c r="C19">
         <v>53411</v>
       </c>
       <c r="D19" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="E19" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>53471</v>
       </c>
       <c r="B20">
         <v>53436</v>
       </c>
       <c r="C20">
         <v>53411</v>
       </c>
       <c r="D20" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="E20" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>53476</v>
       </c>
       <c r="B21">
         <v>53441</v>
       </c>
       <c r="C21">
         <v>53411</v>
       </c>
       <c r="D21" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="E21" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>53481</v>
       </c>
       <c r="B22">
         <v>53431</v>
       </c>
       <c r="C22">
         <v>53411</v>
       </c>
       <c r="D22" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="E22" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>53841</v>
       </c>
       <c r="B23">
         <v>50364</v>
       </c>
       <c r="C23">
         <v>49915</v>
       </c>
       <c r="D23" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
       <c r="E23" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>53846</v>
       </c>
       <c r="B24">
         <v>50364</v>
       </c>
       <c r="C24">
         <v>50146</v>
       </c>
       <c r="D24" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="E24" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>53881</v>
       </c>
       <c r="B25">
         <v>50330</v>
       </c>
       <c r="C25">
         <v>53136</v>
       </c>
       <c r="D25" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="E25" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>233</v>
+        <v>616</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>53886</v>
       </c>
       <c r="B26">
         <v>53141</v>
       </c>
       <c r="C26">
         <v>53136</v>
       </c>
       <c r="D26" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
       <c r="E26" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>233</v>
+        <v>616</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>53896</v>
       </c>
       <c r="B27">
         <v>53891</v>
       </c>
       <c r="C27">
         <v>53136</v>
       </c>
       <c r="D27" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
       <c r="E27" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>233</v>
+        <v>616</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>54389</v>
       </c>
       <c r="B28">
         <v>54387</v>
       </c>
       <c r="C28">
         <v>49906</v>
       </c>
       <c r="D28" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="E28" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>54390</v>
       </c>
       <c r="B29">
         <v>54388</v>
       </c>
       <c r="C29">
         <v>49906</v>
       </c>
       <c r="D29" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
       <c r="E29" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>54392</v>
       </c>
       <c r="B30">
         <v>54391</v>
       </c>
       <c r="C30">
         <v>49906</v>
       </c>
       <c r="D30" t="s">
-        <v>703</v>
+        <v>710</v>
       </c>
       <c r="E30" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>54399</v>
       </c>
       <c r="B31">
         <v>54393</v>
       </c>
       <c r="C31">
         <v>49904</v>
       </c>
       <c r="D31" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="E31" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>54400</v>
       </c>
       <c r="B32">
         <v>54395</v>
       </c>
       <c r="C32">
         <v>49904</v>
       </c>
       <c r="D32" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="E32" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>708</v>
+        <v>715</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>54401</v>
       </c>
       <c r="B33">
         <v>54388</v>
       </c>
       <c r="C33">
         <v>49904</v>
       </c>
       <c r="D33" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="E33" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>708</v>
+        <v>715</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>54402</v>
       </c>
       <c r="B34">
         <v>54391</v>
       </c>
       <c r="C34">
         <v>49904</v>
       </c>
       <c r="D34" t="s">
-        <v>703</v>
+        <v>710</v>
       </c>
       <c r="E34" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>54403</v>
       </c>
       <c r="B35">
         <v>50263</v>
       </c>
       <c r="C35">
         <v>49904</v>
       </c>
       <c r="D35" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
       <c r="E35" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>708</v>
+        <v>715</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>54409</v>
       </c>
       <c r="B36">
         <v>54408</v>
       </c>
       <c r="C36">
         <v>49904</v>
       </c>
       <c r="D36" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
       <c r="E36" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>197</v>
+        <v>465</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>54410</v>
       </c>
       <c r="B37">
         <v>54395</v>
       </c>
       <c r="C37">
         <v>50153</v>
       </c>
       <c r="D37" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="E37" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>197</v>
+        <v>465</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>54411</v>
       </c>
       <c r="B38">
         <v>54388</v>
       </c>
       <c r="C38">
         <v>50153</v>
       </c>
       <c r="D38" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
       <c r="E38" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>197</v>
+        <v>465</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>54412</v>
       </c>
       <c r="B39">
         <v>54391</v>
       </c>
       <c r="C39">
         <v>50153</v>
       </c>
       <c r="D39" t="s">
-        <v>703</v>
+        <v>710</v>
       </c>
       <c r="E39" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>197</v>
+        <v>465</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>54414</v>
       </c>
       <c r="B40">
         <v>54413</v>
       </c>
       <c r="C40">
         <v>50153</v>
       </c>
       <c r="D40" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="E40" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>197</v>
+        <v>465</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>54419</v>
       </c>
       <c r="B41">
         <v>54418</v>
       </c>
       <c r="C41">
         <v>50153</v>
       </c>
       <c r="D41" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>197</v>
+        <v>465</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>54420</v>
       </c>
       <c r="B42">
         <v>54416</v>
       </c>
       <c r="C42">
         <v>50153</v>
       </c>
       <c r="D42" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>197</v>
+        <v>465</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>54422</v>
       </c>
       <c r="B43">
         <v>54421</v>
       </c>
       <c r="C43">
         <v>50153</v>
       </c>
       <c r="D43" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="E43" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>197</v>
+        <v>465</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>54423</v>
       </c>
       <c r="B44">
         <v>54415</v>
       </c>
       <c r="C44">
         <v>49906</v>
       </c>
       <c r="D44" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="E44" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>197</v>
+        <v>465</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>54424</v>
       </c>
       <c r="B45">
         <v>54417</v>
       </c>
       <c r="C45">
         <v>49906</v>
       </c>
       <c r="D45" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="E45" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>197</v>
+        <v>465</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>54425</v>
       </c>
       <c r="B46">
         <v>54421</v>
       </c>
       <c r="C46">
         <v>49906</v>
       </c>
       <c r="D46" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="E46" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>197</v>
+        <v>465</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>54426</v>
       </c>
       <c r="B47">
         <v>50366</v>
       </c>
       <c r="C47">
         <v>49906</v>
       </c>
       <c r="D47" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="E47" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>197</v>
+        <v>465</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>54427</v>
       </c>
       <c r="B48">
         <v>54416</v>
       </c>
       <c r="C48">
         <v>49906</v>
       </c>
       <c r="D48" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="E48" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>197</v>
+        <v>465</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>54428</v>
       </c>
       <c r="B49">
         <v>54393</v>
       </c>
       <c r="C49">
         <v>50153</v>
       </c>
       <c r="D49" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="E49" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F49"/>
       <c r="G49" t="s">
-        <v>197</v>
+        <v>465</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>54478</v>
       </c>
       <c r="B50">
         <v>50278</v>
       </c>
       <c r="C50">
         <v>54477</v>
       </c>
       <c r="D50" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
       <c r="E50" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>54479</v>
       </c>
       <c r="B51">
         <v>50277</v>
       </c>
       <c r="C51">
         <v>54477</v>
       </c>
       <c r="D51" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="E51" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F51"/>
       <c r="G51" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>54481</v>
       </c>
       <c r="B52">
         <v>54480</v>
       </c>
       <c r="C52">
         <v>54477</v>
       </c>
       <c r="D52" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
       <c r="E52" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F52"/>
       <c r="G52" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>54483</v>
       </c>
       <c r="B53">
         <v>54482</v>
       </c>
       <c r="C53">
         <v>54477</v>
       </c>
       <c r="D53" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
       <c r="E53" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>54484</v>
       </c>
       <c r="B54">
         <v>50309</v>
       </c>
       <c r="C54">
         <v>54477</v>
       </c>
       <c r="D54" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="E54" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F54"/>
       <c r="G54" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>54485</v>
       </c>
       <c r="B55">
         <v>51791</v>
       </c>
       <c r="C55">
         <v>54477</v>
       </c>
       <c r="D55" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="E55" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F55"/>
       <c r="G55" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>54502</v>
       </c>
       <c r="B56">
         <v>50266</v>
       </c>
       <c r="C56">
         <v>54501</v>
       </c>
       <c r="D56" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>54503</v>
       </c>
       <c r="B57">
         <v>53281</v>
       </c>
       <c r="C57">
         <v>54501</v>
       </c>
       <c r="D57" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>54506</v>
       </c>
       <c r="B58">
         <v>54505</v>
       </c>
       <c r="C58">
         <v>54501</v>
       </c>
       <c r="D58" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>54544</v>
       </c>
       <c r="B59">
         <v>54543</v>
       </c>
       <c r="C59">
         <v>54541</v>
       </c>
       <c r="D59" t="s">
-        <v>703</v>
+        <v>710</v>
       </c>
       <c r="E59" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>54546</v>
       </c>
       <c r="B60">
         <v>54545</v>
       </c>
       <c r="C60">
         <v>54541</v>
       </c>
       <c r="D60" t="s">
-        <v>703</v>
+        <v>710</v>
       </c>
       <c r="E60" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F60"/>
       <c r="G60" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>54690</v>
       </c>
       <c r="B61">
         <v>50278</v>
       </c>
       <c r="C61">
         <v>54686</v>
       </c>
       <c r="D61" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="E61" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
       <c r="F61"/>
       <c r="G61" t="s">
         <v>187</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>709</v>
+        <v>716</v>
       </c>
       <c r="B1" t="s">
-        <v>710</v>
+        <v>717</v>
       </c>
       <c r="C1" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49602</v>
       </c>
       <c r="B2" t="s">
         <v>136</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>712</v>
+        <v>719</v>
       </c>
       <c r="E2" t="s">
-        <v>713</v>
+        <v>720</v>
       </c>
       <c r="F2" t="s">
-        <v>714</v>
+        <v>721</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49609</v>
       </c>
       <c r="B3" t="s">
         <v>200</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>715</v>
+        <v>722</v>
       </c>
       <c r="E3" t="s">
         <v>87</v>
       </c>
       <c r="F3" t="s">
-        <v>716</v>
+        <v>723</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49620</v>
       </c>
       <c r="B4" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>717</v>
+        <v>724</v>
       </c>
       <c r="E4" t="s">
-        <v>718</v>
+        <v>725</v>
       </c>
       <c r="F4" t="s">
-        <v>719</v>
+        <v>726</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49645</v>
       </c>
       <c r="B5" t="s">
         <v>54</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>720</v>
+        <v>727</v>
       </c>
       <c r="E5" t="s">
         <v>87</v>
       </c>
       <c r="F5" t="s">
-        <v>721</v>
+        <v>728</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49646</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>722</v>
+        <v>729</v>
       </c>
       <c r="E6" t="s">
         <v>87</v>
       </c>
       <c r="F6" t="s">
-        <v>723</v>
+        <v>730</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49666</v>
       </c>
       <c r="B7" t="s">
-        <v>724</v>
+        <v>731</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>725</v>
+        <v>732</v>
       </c>
       <c r="E7" t="s">
         <v>87</v>
       </c>
       <c r="F7" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49702</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>727</v>
+        <v>734</v>
       </c>
       <c r="E8" t="s">
         <v>87</v>
       </c>
       <c r="F8" t="s">
-        <v>728</v>
+        <v>735</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49707</v>
       </c>
       <c r="B9" t="s">
         <v>265</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>729</v>
+        <v>736</v>
       </c>
       <c r="E9" t="s">
         <v>87</v>
       </c>
       <c r="F9" t="s">
-        <v>730</v>
+        <v>737</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49728</v>
       </c>
       <c r="B10" t="s">
         <v>68</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>731</v>
+        <v>738</v>
       </c>
       <c r="E10" t="s">
         <v>87</v>
       </c>
       <c r="F10" t="s">
-        <v>732</v>
+        <v>739</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49731</v>
       </c>
       <c r="B11" t="s">
         <v>111</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>733</v>
+        <v>740</v>
       </c>
       <c r="E11" t="s">
         <v>87</v>
       </c>
       <c r="F11" t="s">
-        <v>734</v>
+        <v>741</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49741</v>
       </c>
       <c r="B12" t="s">
         <v>97</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>735</v>
+        <v>742</v>
       </c>
       <c r="E12" t="s">
         <v>87</v>
       </c>
       <c r="F12" t="s">
-        <v>736</v>
+        <v>743</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49743</v>
       </c>
       <c r="B13" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>737</v>
+        <v>744</v>
       </c>
       <c r="E13" t="s">
         <v>87</v>
       </c>
       <c r="F13" t="s">
-        <v>738</v>
+        <v>745</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49749</v>
       </c>
       <c r="B14" t="s">
         <v>90</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>739</v>
+        <v>746</v>
       </c>
       <c r="E14" t="s">
         <v>87</v>
       </c>
       <c r="F14" t="s">
-        <v>740</v>
+        <v>747</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49750</v>
       </c>
       <c r="B15" t="s">
         <v>81</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>741</v>
+        <v>748</v>
       </c>
       <c r="E15" t="s">
         <v>87</v>
       </c>
       <c r="F15" t="s">
-        <v>742</v>
+        <v>749</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49752</v>
       </c>
       <c r="B16" t="s">
         <v>279</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>743</v>
+        <v>750</v>
       </c>
       <c r="E16" t="s">
         <v>87</v>
       </c>
       <c r="F16" t="s">
-        <v>744</v>
+        <v>751</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>49756</v>
       </c>
       <c r="B17" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>745</v>
+        <v>752</v>
       </c>
       <c r="E17" t="s">
         <v>87</v>
       </c>
       <c r="F17" t="s">
-        <v>746</v>
+        <v>753</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49674</v>
       </c>
       <c r="B18" t="s">
-        <v>747</v>
+        <v>754</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>748</v>
+        <v>755</v>
       </c>
       <c r="E18" t="s">
         <v>87</v>
       </c>
       <c r="F18" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>49681</v>
       </c>
       <c r="B19" t="s">
-        <v>750</v>
+        <v>757</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>751</v>
+        <v>758</v>
       </c>
       <c r="E19" t="s">
         <v>87</v>
       </c>
       <c r="F19" t="s">
-        <v>752</v>
+        <v>759</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>49692</v>
       </c>
       <c r="B20" t="s">
         <v>215</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>753</v>
+        <v>760</v>
       </c>
       <c r="E20" t="s">
         <v>87</v>
       </c>
       <c r="F20" t="s">
-        <v>754</v>
+        <v>761</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>49695</v>
       </c>
       <c r="B21" t="s">
-        <v>755</v>
+        <v>762</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>756</v>
+        <v>763</v>
       </c>
       <c r="E21" t="s">
         <v>87</v>
       </c>
       <c r="F21" t="s">
-        <v>757</v>
+        <v>764</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>54540</v>
       </c>
       <c r="B22" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>758</v>
+        <v>765</v>
       </c>
       <c r="E22" t="s">
-        <v>759</v>
+        <v>766</v>
       </c>
       <c r="F22" t="s">
-        <v>760</v>
+        <v>767</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>54500</v>
       </c>
       <c r="B23" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23" t="s">
-        <v>761</v>
+        <v>768</v>
       </c>
       <c r="F23" t="s">
-        <v>762</v>
+        <v>769</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J70"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>763</v>
+        <v>770</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>764</v>
+        <v>771</v>
       </c>
       <c r="D1" t="s">
-        <v>765</v>
+        <v>772</v>
       </c>
       <c r="E1" t="s">
-        <v>766</v>
+        <v>773</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>767</v>
+        <v>774</v>
       </c>
       <c r="H1" t="s">
-        <v>768</v>
+        <v>775</v>
       </c>
       <c r="I1" t="s">
-        <v>769</v>
+        <v>776</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54659</v>
       </c>
       <c r="B2">
         <v>54657</v>
       </c>
       <c r="C2" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="D2" t="s">
-        <v>771</v>
+        <v>778</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>772</v>
+        <v>779</v>
       </c>
       <c r="G2" t="s">
-        <v>773</v>
+        <v>780</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J2" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54660</v>
       </c>
       <c r="B3">
         <v>54657</v>
       </c>
       <c r="C3" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
       <c r="D3" t="s">
-        <v>775</v>
+        <v>782</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>776</v>
+        <v>783</v>
       </c>
       <c r="G3" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>1</v>
       </c>
       <c r="J3" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54658</v>
       </c>
       <c r="B4">
         <v>54657</v>
       </c>
       <c r="C4" t="s">
-        <v>778</v>
+        <v>785</v>
       </c>
       <c r="D4" t="s">
-        <v>779</v>
+        <v>786</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>780</v>
+        <v>787</v>
       </c>
       <c r="G4" t="s">
-        <v>781</v>
+        <v>788</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J4" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54662</v>
       </c>
       <c r="B5">
         <v>54657</v>
       </c>
       <c r="C5" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
       <c r="D5" t="s">
-        <v>783</v>
+        <v>790</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>784</v>
+        <v>791</v>
       </c>
       <c r="G5" t="s">
-        <v>785</v>
+        <v>792</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J5" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>54691</v>
       </c>
       <c r="B6">
         <v>54541</v>
       </c>
       <c r="C6" t="s">
-        <v>786</v>
+        <v>793</v>
       </c>
       <c r="D6" t="s">
-        <v>787</v>
+        <v>794</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>788</v>
+        <v>795</v>
       </c>
       <c r="G6" t="s">
-        <v>789</v>
+        <v>796</v>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="J6" t="s">
-        <v>790</v>
+        <v>797</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>54161</v>
       </c>
       <c r="B7">
         <v>53411</v>
       </c>
       <c r="C7" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="D7" t="s">
-        <v>792</v>
+        <v>799</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>793</v>
+        <v>800</v>
       </c>
       <c r="G7" t="s">
-        <v>794</v>
+        <v>801</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>1</v>
       </c>
       <c r="J7" t="s">
-        <v>795</v>
+        <v>802</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>51410</v>
       </c>
       <c r="B8">
         <v>50146</v>
       </c>
       <c r="C8" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="G8" t="s">
-        <v>797</v>
+        <v>804</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>0</v>
       </c>
       <c r="J8" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>53906</v>
       </c>
       <c r="B9">
         <v>53136</v>
       </c>
       <c r="C9" t="s">
-        <v>798</v>
+        <v>805</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>799</v>
+        <v>806</v>
       </c>
       <c r="F9" t="s">
-        <v>800</v>
+        <v>807</v>
       </c>
       <c r="G9" t="s">
-        <v>801</v>
+        <v>808</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="J9" t="s">
-        <v>233</v>
+        <v>616</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50693</v>
       </c>
       <c r="B10">
         <v>49802</v>
       </c>
       <c r="C10" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="D10" t="s">
-        <v>803</v>
+        <v>810</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>804</v>
+        <v>811</v>
       </c>
       <c r="G10" t="s">
-        <v>805</v>
+        <v>812</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>10</v>
       </c>
       <c r="J10" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>50694</v>
       </c>
       <c r="B11">
         <v>49802</v>
       </c>
       <c r="C11" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="D11" t="s">
-        <v>803</v>
+        <v>810</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>804</v>
+        <v>811</v>
       </c>
       <c r="G11" t="s">
-        <v>805</v>
+        <v>812</v>
       </c>
       <c r="H11"/>
       <c r="I11">
         <v>2</v>
       </c>
       <c r="J11" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>51096</v>
       </c>
       <c r="B12">
         <v>50103</v>
       </c>
       <c r="C12" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="D12" t="s">
-        <v>806</v>
+        <v>813</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="G12" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="H12"/>
       <c r="I12">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J12" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>51504</v>
       </c>
       <c r="B13">
         <v>50103</v>
       </c>
       <c r="C13" t="s">
-        <v>778</v>
+        <v>785</v>
       </c>
       <c r="D13" t="s">
-        <v>809</v>
+        <v>816</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>810</v>
+        <v>817</v>
       </c>
       <c r="G13" t="s">
-        <v>811</v>
+        <v>818</v>
       </c>
       <c r="H13"/>
       <c r="I13">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="J13" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>54542</v>
       </c>
       <c r="B14">
         <v>54541</v>
       </c>
       <c r="C14" t="s">
-        <v>812</v>
+        <v>819</v>
       </c>
       <c r="D14" t="s">
-        <v>813</v>
+        <v>820</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>814</v>
+        <v>821</v>
       </c>
       <c r="G14" t="s">
-        <v>815</v>
+        <v>822</v>
       </c>
       <c r="H14"/>
       <c r="I14">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="J14" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>51505</v>
       </c>
       <c r="B15">
         <v>50103</v>
       </c>
       <c r="C15" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="D15" t="s">
-        <v>816</v>
+        <v>823</v>
       </c>
       <c r="E15" t="s">
-        <v>817</v>
+        <v>824</v>
       </c>
       <c r="F15" t="s">
-        <v>818</v>
+        <v>825</v>
       </c>
       <c r="G15" t="s">
-        <v>819</v>
+        <v>826</v>
       </c>
       <c r="H15"/>
       <c r="I15">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="J15" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50816</v>
       </c>
       <c r="B16">
         <v>49784</v>
       </c>
       <c r="C16" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
       <c r="D16" t="s">
-        <v>820</v>
+        <v>827</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>821</v>
+        <v>828</v>
       </c>
       <c r="G16" t="s">
-        <v>822</v>
+        <v>829</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>18</v>
       </c>
       <c r="J16" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>50815</v>
       </c>
       <c r="B17">
         <v>49784</v>
       </c>
       <c r="C17" t="s">
-        <v>778</v>
+        <v>785</v>
       </c>
       <c r="D17" t="s">
-        <v>823</v>
+        <v>830</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>824</v>
+        <v>831</v>
       </c>
       <c r="G17" t="s">
-        <v>825</v>
+        <v>832</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>19</v>
       </c>
       <c r="J17" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>50950</v>
       </c>
       <c r="B18">
         <v>50164</v>
       </c>
       <c r="C18" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="D18" t="s">
-        <v>826</v>
+        <v>833</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>827</v>
+        <v>834</v>
       </c>
       <c r="G18" t="s">
-        <v>828</v>
+        <v>835</v>
       </c>
       <c r="H18"/>
       <c r="I18">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J18" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>54642</v>
       </c>
       <c r="B19">
         <v>54541</v>
       </c>
       <c r="C19" t="s">
-        <v>778</v>
+        <v>785</v>
       </c>
       <c r="D19" t="s">
-        <v>829</v>
+        <v>836</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>830</v>
+        <v>837</v>
       </c>
       <c r="G19" t="s">
-        <v>831</v>
+        <v>838</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J19" t="s">
-        <v>832</v>
+        <v>839</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>50921</v>
       </c>
       <c r="B20">
         <v>50153</v>
       </c>
       <c r="C20" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="D20" t="s">
-        <v>833</v>
+        <v>840</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>834</v>
+        <v>841</v>
       </c>
       <c r="G20" t="s">
-        <v>835</v>
+        <v>842</v>
       </c>
       <c r="H20"/>
       <c r="I20">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="J20" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>50911</v>
       </c>
       <c r="B21">
         <v>50146</v>
       </c>
       <c r="C21" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="D21" t="s">
-        <v>836</v>
+        <v>843</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>837</v>
+        <v>844</v>
       </c>
       <c r="G21" t="s">
-        <v>838</v>
+        <v>845</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>0</v>
       </c>
       <c r="J21" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>50907</v>
       </c>
       <c r="B22">
         <v>50146</v>
       </c>
       <c r="C22" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="D22" t="s">
-        <v>839</v>
+        <v>846</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>840</v>
+        <v>847</v>
       </c>
       <c r="G22" t="s">
-        <v>841</v>
+        <v>848</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>4</v>
       </c>
       <c r="J22" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>50910</v>
       </c>
       <c r="B23">
         <v>50146</v>
       </c>
       <c r="C23" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="D23" t="s">
-        <v>842</v>
+        <v>849</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>843</v>
+        <v>850</v>
       </c>
       <c r="G23" t="s">
-        <v>844</v>
+        <v>851</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>0</v>
       </c>
       <c r="J23" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>50908</v>
       </c>
       <c r="B24">
         <v>50146</v>
       </c>
       <c r="C24" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
       <c r="D24" t="s">
-        <v>845</v>
+        <v>852</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>846</v>
+        <v>853</v>
       </c>
       <c r="G24" t="s">
-        <v>847</v>
+        <v>854</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>6</v>
       </c>
       <c r="J24" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>50909</v>
       </c>
       <c r="B25">
         <v>50146</v>
       </c>
       <c r="C25" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="D25" t="s">
-        <v>848</v>
+        <v>855</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
-        <v>849</v>
+        <v>856</v>
       </c>
       <c r="G25" t="s">
-        <v>850</v>
+        <v>857</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>5</v>
       </c>
       <c r="J25" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>54160</v>
       </c>
       <c r="B26">
         <v>53411</v>
       </c>
       <c r="C26" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="D26" t="s">
-        <v>851</v>
+        <v>858</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>852</v>
+        <v>859</v>
       </c>
       <c r="G26" t="s">
-        <v>853</v>
+        <v>860</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>2</v>
       </c>
       <c r="J26" t="s">
-        <v>795</v>
+        <v>802</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>51408</v>
       </c>
       <c r="B27">
         <v>50146</v>
       </c>
       <c r="C27" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>854</v>
+        <v>861</v>
       </c>
       <c r="G27" t="s">
-        <v>855</v>
+        <v>862</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>0</v>
       </c>
       <c r="J27" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>54550</v>
       </c>
       <c r="B28">
         <v>50090</v>
       </c>
       <c r="C28" t="s">
-        <v>778</v>
+        <v>785</v>
       </c>
       <c r="D28" t="s">
-        <v>856</v>
+        <v>863</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>857</v>
+        <v>864</v>
       </c>
       <c r="G28" t="s">
-        <v>858</v>
+        <v>865</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>2</v>
       </c>
       <c r="J28" t="s">
-        <v>859</v>
+        <v>866</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>54654</v>
       </c>
       <c r="B29">
         <v>50090</v>
       </c>
       <c r="C29" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="D29" t="s">
-        <v>860</v>
+        <v>867</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>861</v>
+        <v>868</v>
       </c>
       <c r="G29" t="s">
-        <v>773</v>
+        <v>780</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>1</v>
       </c>
       <c r="J29" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>54549</v>
       </c>
       <c r="B30">
         <v>50090</v>
       </c>
       <c r="C30" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
       <c r="D30" t="s">
-        <v>862</v>
+        <v>869</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>863</v>
+        <v>870</v>
       </c>
       <c r="G30" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>5</v>
       </c>
       <c r="J30" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>51113</v>
       </c>
       <c r="B31">
         <v>50090</v>
       </c>
       <c r="C31" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
       <c r="D31" t="s">
-        <v>864</v>
+        <v>871</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>865</v>
+        <v>872</v>
       </c>
       <c r="G31" t="s">
-        <v>866</v>
+        <v>873</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>0</v>
       </c>
       <c r="J31" t="s">
-        <v>859</v>
+        <v>866</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>50735</v>
       </c>
       <c r="B32">
         <v>49832</v>
       </c>
       <c r="C32" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="D32"/>
       <c r="E32" t="s">
-        <v>867</v>
+        <v>874</v>
       </c>
       <c r="F32" t="s">
-        <v>868</v>
+        <v>875</v>
       </c>
       <c r="G32" t="s">
-        <v>869</v>
+        <v>876</v>
       </c>
       <c r="H32"/>
       <c r="I32">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="J32" t="s">
-        <v>870</v>
+        <v>877</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>50752</v>
       </c>
       <c r="B33">
         <v>49836</v>
       </c>
       <c r="C33" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="D33"/>
       <c r="E33" t="s">
-        <v>871</v>
+        <v>878</v>
       </c>
       <c r="F33" t="s">
-        <v>868</v>
+        <v>875</v>
       </c>
       <c r="G33" t="s">
-        <v>872</v>
+        <v>879</v>
       </c>
       <c r="H33"/>
       <c r="I33">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="J33" t="s">
-        <v>870</v>
+        <v>877</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>54685</v>
       </c>
       <c r="B34">
         <v>54682</v>
       </c>
       <c r="C34" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="D34" t="s">
-        <v>873</v>
+        <v>880</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>874</v>
+        <v>881</v>
       </c>
       <c r="G34" t="s">
-        <v>773</v>
+        <v>780</v>
       </c>
       <c r="H34"/>
       <c r="I34">
         <v>0</v>
       </c>
       <c r="J34" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>54683</v>
       </c>
       <c r="B35">
         <v>54682</v>
       </c>
       <c r="C35" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
       <c r="D35" t="s">
-        <v>875</v>
+        <v>882</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
-        <v>876</v>
+        <v>883</v>
       </c>
       <c r="G35" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="H35"/>
       <c r="I35">
         <v>1</v>
       </c>
       <c r="J35" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>53361</v>
       </c>
       <c r="B36">
         <v>53301</v>
       </c>
       <c r="C36" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
       <c r="D36" t="s">
-        <v>877</v>
+        <v>884</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>878</v>
+        <v>885</v>
       </c>
       <c r="G36" t="s">
-        <v>879</v>
+        <v>886</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>5</v>
       </c>
       <c r="J36" t="s">
-        <v>242</v>
+        <v>568</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>51229</v>
       </c>
       <c r="B37">
         <v>50138</v>
       </c>
       <c r="C37" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="D37" t="s">
-        <v>880</v>
+        <v>887</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>881</v>
+        <v>888</v>
       </c>
       <c r="G37" t="s">
-        <v>882</v>
+        <v>889</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>1</v>
       </c>
       <c r="J37" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>54159</v>
       </c>
       <c r="B38">
         <v>53411</v>
       </c>
       <c r="C38" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
       <c r="D38" t="s">
-        <v>883</v>
+        <v>890</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>884</v>
+        <v>891</v>
       </c>
       <c r="G38" t="s">
-        <v>885</v>
+        <v>892</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>2</v>
       </c>
       <c r="J38" t="s">
-        <v>795</v>
+        <v>802</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>51325</v>
       </c>
       <c r="B39">
         <v>50153</v>
       </c>
       <c r="C39" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="D39" t="s">
-        <v>886</v>
+        <v>893</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>887</v>
+        <v>894</v>
       </c>
       <c r="G39" t="s">
-        <v>888</v>
+        <v>895</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>3</v>
       </c>
       <c r="J39" t="s">
-        <v>889</v>
+        <v>896</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>51327</v>
       </c>
       <c r="B40">
         <v>50164</v>
       </c>
       <c r="C40" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="D40" t="s">
-        <v>886</v>
+        <v>893</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>887</v>
+        <v>894</v>
       </c>
       <c r="G40" t="s">
-        <v>890</v>
+        <v>897</v>
       </c>
       <c r="H40"/>
       <c r="I40">
         <v>3</v>
       </c>
       <c r="J40" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>51335</v>
       </c>
       <c r="B41">
         <v>50146</v>
       </c>
       <c r="C41" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="D41" t="s">
-        <v>886</v>
+        <v>893</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>887</v>
+        <v>894</v>
       </c>
       <c r="G41" t="s">
-        <v>890</v>
+        <v>897</v>
       </c>
       <c r="H41"/>
       <c r="I41">
         <v>2</v>
       </c>
       <c r="J41" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>50915</v>
       </c>
       <c r="B42">
         <v>50146</v>
       </c>
       <c r="C42" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>891</v>
+        <v>898</v>
       </c>
       <c r="G42" t="s">
-        <v>892</v>
+        <v>899</v>
       </c>
       <c r="H42"/>
       <c r="I42">
         <v>0</v>
       </c>
       <c r="J42" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>50940</v>
       </c>
       <c r="B43">
         <v>50153</v>
       </c>
       <c r="C43" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>893</v>
+        <v>900</v>
       </c>
       <c r="G43" t="s">
-        <v>894</v>
+        <v>901</v>
       </c>
       <c r="H43"/>
       <c r="I43">
         <v>0</v>
       </c>
       <c r="J43" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>54663</v>
       </c>
       <c r="B44">
         <v>50103</v>
       </c>
       <c r="C44" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="D44" t="s">
-        <v>895</v>
+        <v>902</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>896</v>
+        <v>903</v>
       </c>
       <c r="G44" t="s">
-        <v>773</v>
+        <v>780</v>
       </c>
       <c r="H44"/>
       <c r="I44">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J44" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>54648</v>
       </c>
       <c r="B45">
         <v>50103</v>
       </c>
       <c r="C45" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
       <c r="D45" t="s">
-        <v>897</v>
+        <v>904</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>898</v>
+        <v>905</v>
       </c>
       <c r="G45" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="H45"/>
       <c r="I45">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J45" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>54681</v>
       </c>
       <c r="B46">
         <v>54679</v>
       </c>
       <c r="C46" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="D46" t="s">
-        <v>899</v>
+        <v>906</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>900</v>
+        <v>907</v>
       </c>
       <c r="G46" t="s">
-        <v>773</v>
+        <v>780</v>
       </c>
       <c r="H46"/>
       <c r="I46">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J46" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>54680</v>
       </c>
       <c r="B47">
         <v>54679</v>
       </c>
       <c r="C47" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
       <c r="D47" t="s">
-        <v>901</v>
+        <v>908</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>902</v>
+        <v>909</v>
       </c>
       <c r="G47" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="H47"/>
       <c r="I47">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J47" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>50832</v>
       </c>
       <c r="B48">
         <v>49792</v>
       </c>
       <c r="C48" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="D48" t="s">
-        <v>903</v>
+        <v>910</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>904</v>
+        <v>911</v>
       </c>
       <c r="G48" t="s">
-        <v>905</v>
+        <v>912</v>
       </c>
       <c r="H48"/>
       <c r="I48">
         <v>2</v>
       </c>
       <c r="J48" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>50941</v>
       </c>
       <c r="B49">
         <v>50153</v>
       </c>
       <c r="C49" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>906</v>
+        <v>913</v>
       </c>
       <c r="G49" t="s">
-        <v>907</v>
+        <v>914</v>
       </c>
       <c r="H49"/>
       <c r="I49">
         <v>0</v>
       </c>
       <c r="J49" t="s">
-        <v>197</v>
+        <v>465</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>53421</v>
       </c>
       <c r="B50">
         <v>53411</v>
       </c>
       <c r="C50" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="D50" t="s">
-        <v>908</v>
+        <v>915</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>909</v>
+        <v>916</v>
       </c>
       <c r="G50" t="s">
-        <v>910</v>
+        <v>917</v>
       </c>
       <c r="H50"/>
       <c r="I50">
         <v>4</v>
       </c>
       <c r="J50" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>50738</v>
       </c>
       <c r="B51">
         <v>49832</v>
       </c>
       <c r="C51" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="D51"/>
       <c r="E51" t="s">
-        <v>911</v>
+        <v>918</v>
       </c>
       <c r="F51" t="s">
-        <v>912</v>
+        <v>919</v>
       </c>
       <c r="G51" t="s">
-        <v>868</v>
+        <v>875</v>
       </c>
       <c r="H51"/>
       <c r="I51">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="J51" t="s">
-        <v>870</v>
+        <v>877</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>53366</v>
       </c>
       <c r="B52">
         <v>53301</v>
       </c>
       <c r="C52" t="s">
-        <v>798</v>
+        <v>805</v>
       </c>
       <c r="D52" t="s">
-        <v>913</v>
+        <v>920</v>
       </c>
       <c r="E52" t="s">
-        <v>914</v>
+        <v>921</v>
       </c>
       <c r="F52" t="s">
-        <v>915</v>
+        <v>922</v>
       </c>
       <c r="G52" t="s">
-        <v>916</v>
+        <v>923</v>
       </c>
       <c r="H52"/>
       <c r="I52">
         <v>182</v>
       </c>
       <c r="J52" t="s">
-        <v>242</v>
+        <v>568</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>54106</v>
       </c>
       <c r="B53">
         <v>53136</v>
       </c>
       <c r="C53" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
       <c r="D53" t="s">
-        <v>917</v>
+        <v>924</v>
       </c>
       <c r="E53" t="s">
-        <v>918</v>
+        <v>925</v>
       </c>
       <c r="F53" t="s">
-        <v>919</v>
+        <v>926</v>
       </c>
       <c r="G53" t="s">
-        <v>920</v>
+        <v>927</v>
       </c>
       <c r="H53" t="s">
-        <v>921</v>
+        <v>928</v>
       </c>
       <c r="I53">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="J53" t="s">
-        <v>922</v>
+        <v>929</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>51445</v>
       </c>
       <c r="B54">
         <v>50138</v>
       </c>
       <c r="C54" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="D54" t="s">
-        <v>923</v>
+        <v>930</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>924</v>
+        <v>931</v>
       </c>
       <c r="G54" t="s">
-        <v>925</v>
+        <v>932</v>
       </c>
       <c r="H54"/>
       <c r="I54">
         <v>1</v>
       </c>
       <c r="J54" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>53356</v>
       </c>
       <c r="B55">
         <v>53301</v>
       </c>
       <c r="C55" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
       <c r="D55" t="s">
-        <v>926</v>
+        <v>933</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
-        <v>927</v>
+        <v>934</v>
       </c>
       <c r="G55" t="s">
-        <v>928</v>
+        <v>935</v>
       </c>
       <c r="H55"/>
       <c r="I55">
         <v>5</v>
       </c>
       <c r="J55" t="s">
-        <v>242</v>
+        <v>568</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>50927</v>
       </c>
       <c r="B56">
         <v>50138</v>
       </c>
       <c r="C56" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="D56" t="s">
-        <v>929</v>
+        <v>936</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
-        <v>930</v>
+        <v>937</v>
       </c>
       <c r="G56" t="s">
-        <v>931</v>
+        <v>938</v>
       </c>
       <c r="H56"/>
       <c r="I56">
         <v>2</v>
       </c>
       <c r="J56" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>54656</v>
       </c>
       <c r="B57">
         <v>50138</v>
       </c>
       <c r="C57" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="D57" t="s">
-        <v>932</v>
+        <v>939</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
-        <v>933</v>
+        <v>940</v>
       </c>
       <c r="G57" t="s">
-        <v>773</v>
+        <v>780</v>
       </c>
       <c r="H57"/>
       <c r="I57">
         <v>1</v>
       </c>
       <c r="J57" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>50926</v>
       </c>
       <c r="B58">
         <v>50138</v>
       </c>
       <c r="C58" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
       <c r="D58" t="s">
-        <v>934</v>
+        <v>941</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>935</v>
+        <v>942</v>
       </c>
       <c r="G58" t="s">
-        <v>936</v>
+        <v>943</v>
       </c>
       <c r="H58"/>
       <c r="I58">
         <v>2</v>
       </c>
       <c r="J58" t="s">
-        <v>937</v>
+        <v>944</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>54611</v>
       </c>
       <c r="B59">
         <v>50138</v>
       </c>
       <c r="C59" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
       <c r="D59" t="s">
-        <v>938</v>
+        <v>945</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
-        <v>939</v>
+        <v>946</v>
       </c>
       <c r="G59" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="H59"/>
       <c r="I59">
         <v>33</v>
       </c>
       <c r="J59" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>51087</v>
       </c>
       <c r="B60">
         <v>50138</v>
       </c>
       <c r="C60" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
       <c r="D60" t="s">
-        <v>929</v>
+        <v>936</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
-        <v>940</v>
+        <v>947</v>
       </c>
       <c r="G60" t="s">
-        <v>941</v>
+        <v>948</v>
       </c>
       <c r="H60"/>
       <c r="I60">
         <v>1</v>
       </c>
       <c r="J60" t="s">
-        <v>937</v>
+        <v>944</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>50913</v>
       </c>
       <c r="B61">
         <v>50147</v>
       </c>
       <c r="C61" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61" t="s">
-        <v>942</v>
+        <v>949</v>
       </c>
       <c r="G61" t="s">
-        <v>943</v>
+        <v>950</v>
       </c>
       <c r="H61"/>
       <c r="I61">
         <v>0</v>
       </c>
       <c r="J61" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>50914</v>
       </c>
       <c r="B62">
         <v>50147</v>
       </c>
       <c r="C62" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="D62" t="s">
-        <v>944</v>
+        <v>951</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>945</v>
+        <v>952</v>
       </c>
       <c r="G62" t="s">
-        <v>946</v>
+        <v>953</v>
       </c>
       <c r="H62"/>
       <c r="I62">
         <v>4</v>
       </c>
       <c r="J62" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>54668</v>
       </c>
       <c r="B63">
         <v>50147</v>
       </c>
       <c r="C63" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="D63" t="s">
-        <v>947</v>
+        <v>954</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>948</v>
+        <v>955</v>
       </c>
       <c r="G63" t="s">
-        <v>773</v>
+        <v>780</v>
       </c>
       <c r="H63"/>
       <c r="I63">
         <v>1</v>
       </c>
       <c r="J63" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>54676</v>
       </c>
       <c r="B64">
         <v>50147</v>
       </c>
       <c r="C64" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
       <c r="D64" t="s">
-        <v>949</v>
+        <v>956</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
-        <v>950</v>
+        <v>957</v>
       </c>
       <c r="G64" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="H64"/>
       <c r="I64">
         <v>0</v>
       </c>
       <c r="J64" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>54688</v>
       </c>
       <c r="B65">
         <v>54686</v>
       </c>
       <c r="C65" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="D65" t="s">
-        <v>951</v>
+        <v>958</v>
       </c>
       <c r="E65"/>
       <c r="F65" t="s">
-        <v>952</v>
+        <v>959</v>
       </c>
       <c r="G65" t="s">
-        <v>773</v>
+        <v>780</v>
       </c>
       <c r="H65"/>
       <c r="I65">
         <v>0</v>
       </c>
       <c r="J65" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>54687</v>
       </c>
       <c r="B66">
         <v>54686</v>
       </c>
       <c r="C66" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
       <c r="D66" t="s">
-        <v>953</v>
+        <v>960</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
-        <v>954</v>
+        <v>961</v>
       </c>
       <c r="G66" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="H66"/>
       <c r="I66">
         <v>0</v>
       </c>
       <c r="J66" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>54689</v>
       </c>
       <c r="B67">
         <v>54686</v>
       </c>
       <c r="C67" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
       <c r="D67" t="s">
-        <v>955</v>
+        <v>962</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>956</v>
+        <v>963</v>
       </c>
       <c r="G67" t="s">
-        <v>957</v>
+        <v>964</v>
       </c>
       <c r="H67"/>
       <c r="I67">
         <v>0</v>
       </c>
       <c r="J67" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>53371</v>
       </c>
       <c r="B68">
         <v>53301</v>
       </c>
       <c r="C68" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="D68" t="s">
-        <v>958</v>
+        <v>965</v>
       </c>
       <c r="E68" t="s">
-        <v>959</v>
+        <v>966</v>
       </c>
       <c r="F68" t="s">
-        <v>960</v>
+        <v>967</v>
       </c>
       <c r="G68" t="s">
-        <v>961</v>
+        <v>968</v>
       </c>
       <c r="H68"/>
       <c r="I68">
         <v>170</v>
       </c>
       <c r="J68" t="s">
-        <v>242</v>
+        <v>568</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>54661</v>
       </c>
       <c r="B69">
         <v>54657</v>
       </c>
       <c r="C69" t="s">
-        <v>778</v>
+        <v>785</v>
       </c>
       <c r="D69" t="s">
-        <v>962</v>
+        <v>969</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
-        <v>963</v>
+        <v>970</v>
       </c>
       <c r="G69" t="s">
-        <v>964</v>
+        <v>971</v>
       </c>
       <c r="H69"/>
       <c r="I69">
         <v>0</v>
       </c>
       <c r="J69" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
         <v>50953</v>
       </c>
       <c r="B70">
         <v>50164</v>
       </c>
       <c r="C70" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="D70" t="s">
-        <v>965</v>
+        <v>972</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
-        <v>966</v>
+        <v>973</v>
       </c>
       <c r="G70" t="s">
-        <v>967</v>
+        <v>974</v>
       </c>
       <c r="H70"/>
       <c r="I70">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J70" t="s">
         <v>87</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -13875,2169 +13941,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="M1" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="N1" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="O1" t="s">
-        <v>1441</v>
+        <v>1448</v>
       </c>
       <c r="P1" t="s">
-        <v>1444</v>
+        <v>1451</v>
       </c>
       <c r="Q1" t="s">
-        <v>1450</v>
+        <v>1456</v>
       </c>
       <c r="R1" t="s">
-        <v>1452</v>
+        <v>1458</v>
       </c>
       <c r="S1" t="s">
-        <v>1455</v>
+        <v>1461</v>
       </c>
       <c r="T1" t="s">
-        <v>1458</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>968</v>
+        <v>975</v>
       </c>
       <c r="C2" t="s">
-        <v>969</v>
+        <v>976</v>
       </c>
       <c r="D2" t="s">
-        <v>974</v>
+        <v>981</v>
       </c>
       <c r="E2" t="s">
         <v>141</v>
       </c>
       <c r="F2" t="s">
-        <v>1137</v>
+        <v>1144</v>
       </c>
       <c r="G2" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="H2" t="s">
-        <v>1152</v>
+        <v>1159</v>
       </c>
       <c r="I2" t="s">
-        <v>1174</v>
+        <v>1181</v>
       </c>
       <c r="J2" t="s">
         <v>177</v>
       </c>
       <c r="K2" t="s">
-        <v>1259</v>
+        <v>1266</v>
       </c>
       <c r="L2" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="M2" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="N2" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="O2" t="s">
-        <v>1442</v>
+        <v>1449</v>
       </c>
       <c r="P2" t="s">
-        <v>1445</v>
+        <v>1452</v>
       </c>
       <c r="Q2" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="R2" t="s">
-        <v>812</v>
+        <v>819</v>
       </c>
       <c r="S2" t="s">
-        <v>1456</v>
+        <v>425</v>
       </c>
       <c r="T2" t="s">
-        <v>705</v>
+        <v>712</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>970</v>
+        <v>977</v>
       </c>
       <c r="D3" t="s">
-        <v>975</v>
+        <v>982</v>
       </c>
       <c r="E3" t="s">
         <v>58</v>
       </c>
       <c r="F3" t="s">
-        <v>1138</v>
+        <v>1145</v>
       </c>
       <c r="G3" t="s">
-        <v>1147</v>
+        <v>1154</v>
       </c>
       <c r="H3" t="s">
-        <v>1153</v>
+        <v>1160</v>
       </c>
       <c r="I3" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="J3" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="K3" t="s">
-        <v>1260</v>
+        <v>1267</v>
       </c>
       <c r="L3" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="M3" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="N3" t="s">
-        <v>1438</v>
+        <v>1445</v>
       </c>
       <c r="O3" t="s">
-        <v>1443</v>
+        <v>1450</v>
       </c>
       <c r="P3" t="s">
-        <v>1446</v>
+        <v>383</v>
       </c>
       <c r="Q3" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
       <c r="R3" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
       <c r="S3" t="s">
-        <v>1457</v>
+        <v>1462</v>
       </c>
       <c r="T3" t="s">
-        <v>1459</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>53</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>976</v>
+        <v>983</v>
       </c>
       <c r="E4" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="F4" t="s">
-        <v>1139</v>
+        <v>1146</v>
       </c>
       <c r="G4" t="s">
-        <v>1148</v>
+        <v>1155</v>
       </c>
       <c r="H4" t="s">
-        <v>1154</v>
+        <v>1161</v>
       </c>
       <c r="I4" t="s">
-        <v>1175</v>
+        <v>1182</v>
       </c>
       <c r="J4" t="s">
-        <v>1206</v>
+        <v>1213</v>
       </c>
       <c r="K4" t="s">
-        <v>1261</v>
+        <v>1268</v>
       </c>
       <c r="M4" t="s">
-        <v>1436</v>
+        <v>1443</v>
       </c>
       <c r="N4" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="O4" t="s">
         <v>405</v>
       </c>
       <c r="P4" t="s">
-        <v>1447</v>
+        <v>1453</v>
       </c>
       <c r="Q4" t="s">
-        <v>703</v>
+        <v>710</v>
       </c>
       <c r="R4" t="s">
-        <v>791</v>
+        <v>798</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>139</v>
       </c>
       <c r="D5" t="s">
-        <v>977</v>
+        <v>984</v>
       </c>
       <c r="E5" t="s">
         <v>43</v>
       </c>
       <c r="F5" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
       <c r="G5" t="s">
-        <v>1149</v>
+        <v>1156</v>
       </c>
       <c r="H5" t="s">
-        <v>1155</v>
+        <v>1162</v>
       </c>
       <c r="I5" t="s">
-        <v>1176</v>
+        <v>1183</v>
       </c>
       <c r="J5" t="s">
-        <v>1207</v>
+        <v>1214</v>
       </c>
       <c r="K5" t="s">
-        <v>1262</v>
+        <v>1269</v>
       </c>
       <c r="M5" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="N5" t="s">
-        <v>1439</v>
+        <v>1446</v>
       </c>
       <c r="O5" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="P5" t="s">
         <v>405</v>
       </c>
       <c r="Q5" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="R5" t="s">
-        <v>786</v>
+        <v>793</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D6" t="s">
-        <v>978</v>
+        <v>985</v>
       </c>
       <c r="E6" t="s">
-        <v>1136</v>
+        <v>238</v>
       </c>
       <c r="F6" t="s">
-        <v>1141</v>
+        <v>1148</v>
       </c>
       <c r="G6" t="s">
         <v>45</v>
       </c>
       <c r="H6" t="s">
-        <v>1156</v>
+        <v>1163</v>
       </c>
       <c r="I6" t="s">
-        <v>1177</v>
+        <v>1184</v>
       </c>
       <c r="J6" t="s">
-        <v>1208</v>
+        <v>1215</v>
       </c>
       <c r="K6" t="s">
-        <v>1263</v>
+        <v>1270</v>
       </c>
       <c r="M6" t="s">
-        <v>1437</v>
+        <v>1444</v>
       </c>
       <c r="N6" t="s">
-        <v>416</v>
+        <v>380</v>
       </c>
       <c r="P6" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="Q6" t="s">
-        <v>1451</v>
+        <v>1457</v>
       </c>
       <c r="R6" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>101</v>
       </c>
       <c r="D7" t="s">
-        <v>979</v>
+        <v>986</v>
       </c>
       <c r="E7" t="s">
-        <v>226</v>
+        <v>1143</v>
       </c>
       <c r="F7" t="s">
-        <v>1142</v>
+        <v>1149</v>
       </c>
       <c r="G7" t="s">
-        <v>1150</v>
+        <v>1157</v>
       </c>
       <c r="H7" t="s">
         <v>258</v>
       </c>
       <c r="I7" t="s">
-        <v>1178</v>
+        <v>1185</v>
       </c>
       <c r="J7" t="s">
         <v>106</v>
       </c>
       <c r="K7" t="s">
-        <v>1174</v>
+        <v>1181</v>
       </c>
       <c r="M7" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="N7" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="P7" t="s">
-        <v>1448</v>
+        <v>1454</v>
       </c>
       <c r="R7" t="s">
-        <v>1453</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>971</v>
+        <v>978</v>
       </c>
       <c r="D8" t="s">
-        <v>980</v>
+        <v>987</v>
       </c>
       <c r="F8" t="s">
-        <v>1143</v>
+        <v>1150</v>
       </c>
       <c r="G8" t="s">
         <v>103</v>
       </c>
       <c r="H8" t="s">
-        <v>1157</v>
+        <v>1164</v>
       </c>
       <c r="I8" t="s">
-        <v>1179</v>
+        <v>1186</v>
       </c>
       <c r="J8" t="s">
-        <v>1209</v>
+        <v>1216</v>
       </c>
       <c r="K8" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="N8" t="s">
-        <v>1440</v>
+        <v>1447</v>
       </c>
       <c r="P8" t="s">
-        <v>1449</v>
+        <v>1455</v>
       </c>
       <c r="R8" t="s">
-        <v>1454</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>972</v>
+        <v>979</v>
       </c>
       <c r="D9" t="s">
-        <v>981</v>
+        <v>988</v>
       </c>
       <c r="F9" t="s">
-        <v>1144</v>
+        <v>1151</v>
       </c>
       <c r="G9" t="s">
         <v>128</v>
       </c>
       <c r="H9" t="s">
         <v>46</v>
       </c>
       <c r="I9" t="s">
-        <v>1180</v>
+        <v>1187</v>
       </c>
       <c r="J9" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="K9" t="s">
-        <v>1264</v>
+        <v>1271</v>
       </c>
       <c r="N9" t="s">
         <v>111</v>
       </c>
+      <c r="P9" t="s">
+        <v>410</v>
+      </c>
       <c r="R9" t="s">
-        <v>798</v>
+        <v>805</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>72</v>
       </c>
       <c r="D10" t="s">
-        <v>982</v>
+        <v>989</v>
       </c>
       <c r="F10" t="s">
         <v>114</v>
       </c>
       <c r="G10" t="s">
-        <v>1151</v>
+        <v>1158</v>
       </c>
       <c r="H10" t="s">
         <v>104</v>
       </c>
       <c r="I10" t="s">
-        <v>1181</v>
+        <v>1188</v>
       </c>
       <c r="J10" t="s">
-        <v>1210</v>
+        <v>1217</v>
       </c>
       <c r="K10" t="s">
-        <v>1265</v>
+        <v>1272</v>
       </c>
       <c r="N10" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="R10" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>973</v>
+        <v>980</v>
       </c>
       <c r="D11" t="s">
-        <v>983</v>
+        <v>990</v>
       </c>
       <c r="F11" t="s">
-        <v>1145</v>
+        <v>1152</v>
       </c>
       <c r="H11" t="s">
-        <v>1158</v>
+        <v>1165</v>
       </c>
       <c r="I11" t="s">
-        <v>1182</v>
+        <v>1189</v>
       </c>
       <c r="J11" t="s">
-        <v>1211</v>
+        <v>1218</v>
       </c>
       <c r="K11" t="s">
-        <v>1266</v>
+        <v>1273</v>
       </c>
       <c r="R11" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>984</v>
+        <v>991</v>
       </c>
       <c r="F12" t="s">
-        <v>1146</v>
+        <v>1153</v>
       </c>
       <c r="H12" t="s">
-        <v>1159</v>
+        <v>1166</v>
       </c>
       <c r="I12" t="s">
-        <v>1147</v>
+        <v>1154</v>
       </c>
       <c r="J12" t="s">
         <v>260</v>
       </c>
       <c r="K12" t="s">
-        <v>1267</v>
+        <v>1274</v>
       </c>
       <c r="R12" t="s">
-        <v>778</v>
+        <v>785</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>985</v>
+        <v>992</v>
       </c>
       <c r="H13" t="s">
         <v>61</v>
       </c>
       <c r="I13" t="s">
         <v>105</v>
       </c>
       <c r="J13" t="s">
-        <v>1212</v>
+        <v>1219</v>
       </c>
       <c r="K13" t="s">
-        <v>1268</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="H14" t="s">
-        <v>1160</v>
+        <v>1167</v>
       </c>
       <c r="I14" t="s">
-        <v>1183</v>
+        <v>1190</v>
       </c>
       <c r="J14" t="s">
-        <v>1213</v>
+        <v>1220</v>
       </c>
       <c r="K14" t="s">
-        <v>1269</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>987</v>
+        <v>994</v>
       </c>
       <c r="H15" t="s">
-        <v>1161</v>
+        <v>1168</v>
       </c>
       <c r="I15" t="s">
-        <v>1184</v>
+        <v>1191</v>
       </c>
       <c r="J15" t="s">
-        <v>1214</v>
+        <v>1221</v>
       </c>
       <c r="K15" t="s">
-        <v>1270</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>988</v>
+        <v>995</v>
       </c>
       <c r="H16" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="I16" t="s">
         <v>259</v>
       </c>
       <c r="J16" t="s">
-        <v>1215</v>
+        <v>1222</v>
       </c>
       <c r="K16" t="s">
-        <v>1271</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>989</v>
+        <v>996</v>
       </c>
       <c r="H17" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="I17" t="s">
-        <v>1185</v>
+        <v>1192</v>
       </c>
       <c r="J17" t="s">
-        <v>1216</v>
+        <v>1223</v>
       </c>
       <c r="K17" t="s">
-        <v>1176</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>990</v>
+        <v>997</v>
       </c>
       <c r="H18" t="s">
-        <v>1164</v>
+        <v>1171</v>
       </c>
       <c r="I18" t="s">
-        <v>1186</v>
+        <v>1193</v>
       </c>
       <c r="J18" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="K18" t="s">
-        <v>1272</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>991</v>
+        <v>998</v>
       </c>
       <c r="H19" t="s">
-        <v>1165</v>
+        <v>1172</v>
       </c>
       <c r="I19" t="s">
         <v>220</v>
       </c>
       <c r="J19" t="s">
-        <v>1217</v>
+        <v>1224</v>
       </c>
       <c r="K19" t="s">
-        <v>1273</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>992</v>
+        <v>999</v>
       </c>
       <c r="H20" t="s">
-        <v>1166</v>
+        <v>1173</v>
       </c>
       <c r="I20" t="s">
-        <v>1187</v>
+        <v>1194</v>
       </c>
       <c r="J20" t="s">
-        <v>1218</v>
+        <v>1225</v>
       </c>
       <c r="K20" t="s">
-        <v>1274</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>993</v>
+        <v>1000</v>
       </c>
       <c r="H21" t="s">
-        <v>1167</v>
+        <v>1174</v>
       </c>
       <c r="I21" t="s">
-        <v>1188</v>
+        <v>1195</v>
       </c>
       <c r="J21" t="s">
-        <v>1219</v>
+        <v>1226</v>
       </c>
       <c r="K21" t="s">
-        <v>1275</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>994</v>
+        <v>1001</v>
       </c>
       <c r="H22" t="s">
-        <v>1168</v>
+        <v>1175</v>
       </c>
       <c r="I22" t="s">
-        <v>1189</v>
+        <v>1196</v>
       </c>
       <c r="J22" t="s">
-        <v>1220</v>
+        <v>1227</v>
       </c>
       <c r="K22" t="s">
-        <v>1276</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>995</v>
+        <v>1002</v>
       </c>
       <c r="H23" t="s">
-        <v>1169</v>
+        <v>1176</v>
       </c>
       <c r="I23" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="J23" t="s">
-        <v>1221</v>
+        <v>1228</v>
       </c>
       <c r="K23" t="s">
-        <v>1277</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>996</v>
+        <v>1003</v>
       </c>
       <c r="H24" t="s">
-        <v>1170</v>
+        <v>1177</v>
       </c>
       <c r="I24" t="s">
-        <v>1190</v>
+        <v>1197</v>
       </c>
       <c r="J24" t="s">
-        <v>1222</v>
+        <v>1229</v>
       </c>
       <c r="K24" t="s">
-        <v>1278</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>997</v>
+        <v>1004</v>
       </c>
       <c r="H25" t="s">
-        <v>1171</v>
+        <v>1178</v>
       </c>
       <c r="I25" t="s">
-        <v>1191</v>
+        <v>1198</v>
       </c>
       <c r="J25" t="s">
-        <v>1223</v>
+        <v>1230</v>
       </c>
       <c r="K25" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>998</v>
+        <v>1005</v>
       </c>
       <c r="H26" t="s">
-        <v>1172</v>
+        <v>1179</v>
       </c>
       <c r="I26" t="s">
-        <v>1192</v>
+        <v>1199</v>
       </c>
       <c r="J26" t="s">
-        <v>1224</v>
+        <v>1231</v>
       </c>
       <c r="K26" t="s">
-        <v>1279</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>999</v>
+        <v>1006</v>
       </c>
       <c r="H27" t="s">
-        <v>1173</v>
+        <v>1180</v>
       </c>
       <c r="I27" t="s">
-        <v>1193</v>
+        <v>1200</v>
       </c>
       <c r="J27" t="s">
-        <v>1225</v>
+        <v>1232</v>
       </c>
       <c r="K27" t="s">
-        <v>1280</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>1000</v>
+        <v>1007</v>
       </c>
       <c r="H28" t="s">
         <v>229</v>
       </c>
       <c r="I28" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="J28" t="s">
-        <v>1226</v>
+        <v>1233</v>
       </c>
       <c r="K28" t="s">
-        <v>1281</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>1001</v>
+        <v>1008</v>
       </c>
       <c r="I29" t="s">
-        <v>1194</v>
+        <v>1201</v>
       </c>
       <c r="J29" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="K29" t="s">
-        <v>1282</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="I30" t="s">
-        <v>1195</v>
+        <v>1202</v>
       </c>
       <c r="J30" t="s">
-        <v>1227</v>
+        <v>1234</v>
       </c>
       <c r="K30" t="s">
-        <v>1283</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>1003</v>
+        <v>1010</v>
       </c>
       <c r="I31" t="s">
-        <v>1196</v>
+        <v>1203</v>
       </c>
       <c r="J31" t="s">
-        <v>1228</v>
+        <v>1235</v>
       </c>
       <c r="K31" t="s">
-        <v>1284</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>1004</v>
+        <v>1011</v>
       </c>
       <c r="I32" t="s">
-        <v>1197</v>
+        <v>1204</v>
       </c>
       <c r="J32" t="s">
-        <v>1229</v>
+        <v>1236</v>
       </c>
       <c r="K32" t="s">
-        <v>1285</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>1005</v>
+        <v>1012</v>
       </c>
       <c r="I33" t="s">
-        <v>1198</v>
+        <v>1205</v>
       </c>
       <c r="J33" t="s">
-        <v>1230</v>
+        <v>1237</v>
       </c>
       <c r="K33" t="s">
-        <v>1286</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>1006</v>
+        <v>1013</v>
       </c>
       <c r="I34" t="s">
-        <v>1199</v>
+        <v>1206</v>
       </c>
       <c r="J34" t="s">
-        <v>1231</v>
+        <v>1238</v>
       </c>
       <c r="K34" t="s">
-        <v>1287</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>1007</v>
+        <v>1014</v>
       </c>
       <c r="I35" t="s">
-        <v>1200</v>
+        <v>1207</v>
       </c>
       <c r="J35" t="s">
-        <v>1232</v>
+        <v>1239</v>
       </c>
       <c r="K35" t="s">
-        <v>1288</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>1008</v>
+        <v>1015</v>
       </c>
       <c r="I36" t="s">
-        <v>1201</v>
+        <v>1208</v>
       </c>
       <c r="J36" t="s">
-        <v>1233</v>
+        <v>1240</v>
       </c>
       <c r="K36" t="s">
-        <v>1289</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="I37" t="s">
-        <v>1202</v>
+        <v>1209</v>
       </c>
       <c r="J37" t="s">
-        <v>1234</v>
+        <v>1241</v>
       </c>
       <c r="K37" t="s">
-        <v>1290</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>1010</v>
+        <v>1017</v>
       </c>
       <c r="I38" t="s">
-        <v>1203</v>
+        <v>1210</v>
       </c>
       <c r="J38" t="s">
-        <v>1235</v>
+        <v>1242</v>
       </c>
       <c r="K38" t="s">
-        <v>1291</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>1011</v>
+        <v>1018</v>
       </c>
       <c r="I39" t="s">
-        <v>1204</v>
+        <v>1211</v>
       </c>
       <c r="J39" t="s">
-        <v>1236</v>
+        <v>1243</v>
       </c>
       <c r="K39" t="s">
-        <v>1292</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>1012</v>
+        <v>1019</v>
       </c>
       <c r="I40" t="s">
         <v>128</v>
       </c>
       <c r="J40" t="s">
-        <v>1237</v>
+        <v>1244</v>
       </c>
       <c r="K40" t="s">
-        <v>1293</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>1013</v>
+        <v>1020</v>
       </c>
       <c r="I41" t="s">
-        <v>1205</v>
+        <v>1212</v>
       </c>
       <c r="J41" t="s">
-        <v>1238</v>
+        <v>1245</v>
       </c>
       <c r="K41" t="s">
-        <v>1294</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>1014</v>
+        <v>1021</v>
       </c>
       <c r="J42" t="s">
-        <v>1239</v>
+        <v>1246</v>
       </c>
       <c r="K42" t="s">
-        <v>1295</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>1015</v>
+        <v>1022</v>
       </c>
       <c r="J43" t="s">
-        <v>1240</v>
+        <v>1247</v>
       </c>
       <c r="K43" t="s">
-        <v>1296</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>1016</v>
+        <v>1023</v>
       </c>
       <c r="J44" t="s">
-        <v>1241</v>
+        <v>1248</v>
       </c>
       <c r="K44" t="s">
-        <v>1297</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>1017</v>
+        <v>1024</v>
       </c>
       <c r="J45" t="s">
-        <v>1242</v>
+        <v>1249</v>
       </c>
       <c r="K45" t="s">
-        <v>1298</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>1018</v>
+        <v>1025</v>
       </c>
       <c r="J46" t="s">
-        <v>1243</v>
+        <v>1250</v>
       </c>
       <c r="K46" t="s">
-        <v>1299</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>1019</v>
+        <v>1026</v>
       </c>
       <c r="J47" t="s">
-        <v>1244</v>
+        <v>1251</v>
       </c>
       <c r="K47" t="s">
-        <v>1300</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>1020</v>
+        <v>1027</v>
       </c>
       <c r="J48" t="s">
-        <v>1245</v>
+        <v>1252</v>
       </c>
       <c r="K48" t="s">
-        <v>1301</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>1021</v>
+        <v>1028</v>
       </c>
       <c r="J49" t="s">
-        <v>1246</v>
+        <v>1253</v>
       </c>
       <c r="K49" t="s">
-        <v>1302</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>1022</v>
+        <v>1029</v>
       </c>
       <c r="J50" t="s">
-        <v>1247</v>
+        <v>1254</v>
       </c>
       <c r="K50" t="s">
-        <v>1303</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>1023</v>
+        <v>1030</v>
       </c>
       <c r="J51" t="s">
         <v>63</v>
       </c>
       <c r="K51" t="s">
-        <v>1304</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>1024</v>
+        <v>1031</v>
       </c>
       <c r="J52" t="s">
-        <v>1248</v>
+        <v>1255</v>
       </c>
       <c r="K52" t="s">
-        <v>1305</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>1025</v>
+        <v>1032</v>
       </c>
       <c r="J53" t="s">
-        <v>1249</v>
+        <v>1256</v>
       </c>
       <c r="K53" t="s">
-        <v>1306</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>1026</v>
+        <v>1033</v>
       </c>
       <c r="J54" t="s">
-        <v>1250</v>
+        <v>1257</v>
       </c>
       <c r="K54" t="s">
-        <v>1307</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>1027</v>
+        <v>1034</v>
       </c>
       <c r="J55" t="s">
-        <v>1251</v>
+        <v>1258</v>
       </c>
       <c r="K55" t="s">
-        <v>1308</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>1028</v>
+        <v>1035</v>
       </c>
       <c r="J56" t="s">
-        <v>1252</v>
+        <v>1259</v>
       </c>
       <c r="K56" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>1029</v>
+        <v>1036</v>
       </c>
       <c r="J57" t="s">
-        <v>1253</v>
+        <v>1260</v>
       </c>
       <c r="K57" t="s">
-        <v>1309</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>1030</v>
+        <v>1037</v>
       </c>
       <c r="J58" t="s">
         <v>48</v>
       </c>
       <c r="K58" t="s">
-        <v>1310</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>1031</v>
+        <v>1038</v>
       </c>
       <c r="J59" t="s">
-        <v>1254</v>
+        <v>1261</v>
       </c>
       <c r="K59" t="s">
-        <v>1311</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>1032</v>
+        <v>1039</v>
       </c>
       <c r="J60" t="s">
-        <v>1255</v>
+        <v>1262</v>
       </c>
       <c r="K60" t="s">
-        <v>1312</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>1033</v>
+        <v>1040</v>
       </c>
       <c r="J61" t="s">
-        <v>1256</v>
+        <v>1263</v>
       </c>
       <c r="K61" t="s">
-        <v>1313</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
       <c r="J62" t="s">
-        <v>1257</v>
+        <v>1264</v>
       </c>
       <c r="K62" t="s">
-        <v>1314</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>1035</v>
+        <v>1042</v>
       </c>
       <c r="J63" t="s">
-        <v>1258</v>
+        <v>1265</v>
       </c>
       <c r="K63" t="s">
-        <v>1184</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>1036</v>
+        <v>1043</v>
       </c>
       <c r="J64" t="s">
         <v>77</v>
       </c>
       <c r="K64" t="s">
-        <v>1315</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>1037</v>
+        <v>1044</v>
       </c>
       <c r="K65" t="s">
-        <v>1316</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>1038</v>
+        <v>1045</v>
       </c>
       <c r="K66" t="s">
-        <v>1317</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>1039</v>
+        <v>1046</v>
       </c>
       <c r="K67" t="s">
-        <v>1318</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>1040</v>
+        <v>1047</v>
       </c>
       <c r="K68" t="s">
-        <v>1319</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>1041</v>
+        <v>1048</v>
       </c>
       <c r="K69" t="s">
-        <v>1320</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>1042</v>
+        <v>1049</v>
       </c>
       <c r="K70" t="s">
-        <v>1321</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>1043</v>
+        <v>1050</v>
       </c>
       <c r="K71" t="s">
-        <v>1322</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>1044</v>
+        <v>1051</v>
       </c>
       <c r="K72" t="s">
-        <v>1323</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>1045</v>
+        <v>1052</v>
       </c>
       <c r="K73" t="s">
-        <v>1324</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>1046</v>
+        <v>1053</v>
       </c>
       <c r="K74" t="s">
-        <v>1325</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>1047</v>
+        <v>1054</v>
       </c>
       <c r="K75" t="s">
-        <v>1326</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>1048</v>
+        <v>1055</v>
       </c>
       <c r="K76" t="s">
-        <v>1327</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
       <c r="K77" t="s">
-        <v>1328</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
       <c r="K78" t="s">
-        <v>1329</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>1051</v>
+        <v>1058</v>
       </c>
       <c r="K79" t="s">
-        <v>1330</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>1052</v>
+        <v>1059</v>
       </c>
       <c r="K80" t="s">
-        <v>1331</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>1053</v>
+        <v>1060</v>
       </c>
       <c r="K81" t="s">
-        <v>1332</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>1054</v>
+        <v>1061</v>
       </c>
       <c r="K82" t="s">
-        <v>1333</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>1055</v>
+        <v>1062</v>
       </c>
       <c r="K83" t="s">
-        <v>1334</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>1056</v>
+        <v>1063</v>
       </c>
       <c r="K84" t="s">
-        <v>1335</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>1057</v>
+        <v>1064</v>
       </c>
       <c r="K85" t="s">
-        <v>1189</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>1058</v>
+        <v>1065</v>
       </c>
       <c r="K86" t="s">
-        <v>1336</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>1059</v>
+        <v>1066</v>
       </c>
       <c r="K87" t="s">
-        <v>1337</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>1060</v>
+        <v>1067</v>
       </c>
       <c r="K88" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>1061</v>
+        <v>1068</v>
       </c>
       <c r="K89" t="s">
-        <v>1338</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>1062</v>
+        <v>1069</v>
       </c>
       <c r="K90" t="s">
-        <v>1339</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>1063</v>
+        <v>1070</v>
       </c>
       <c r="K91" t="s">
-        <v>1340</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>1064</v>
+        <v>1071</v>
       </c>
       <c r="K92" t="s">
-        <v>1341</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>1065</v>
+        <v>1072</v>
       </c>
       <c r="K93" t="s">
-        <v>1342</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>1066</v>
+        <v>1073</v>
       </c>
       <c r="K94" t="s">
-        <v>1343</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>1067</v>
+        <v>1074</v>
       </c>
       <c r="K95" t="s">
-        <v>1191</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>1068</v>
+        <v>1075</v>
       </c>
       <c r="K96" t="s">
-        <v>1344</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>1069</v>
+        <v>1076</v>
       </c>
       <c r="K97" t="s">
-        <v>1345</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>1070</v>
+        <v>1077</v>
       </c>
       <c r="K98" t="s">
-        <v>1346</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>1071</v>
+        <v>1078</v>
       </c>
       <c r="K99" t="s">
-        <v>1347</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>1072</v>
+        <v>1079</v>
       </c>
       <c r="K100" t="s">
-        <v>1348</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>1073</v>
+        <v>1080</v>
       </c>
       <c r="K101" t="s">
-        <v>1349</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>1074</v>
+        <v>1081</v>
       </c>
       <c r="K102" t="s">
-        <v>1350</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>1075</v>
+        <v>1082</v>
       </c>
       <c r="K103" t="s">
-        <v>1351</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>1076</v>
+        <v>1083</v>
       </c>
       <c r="K104" t="s">
-        <v>1352</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>1077</v>
+        <v>1084</v>
       </c>
       <c r="K105" t="s">
-        <v>1353</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>1078</v>
+        <v>1085</v>
       </c>
       <c r="K106" t="s">
-        <v>1354</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>1079</v>
+        <v>1086</v>
       </c>
       <c r="K107" t="s">
-        <v>1355</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>1080</v>
+        <v>1087</v>
       </c>
       <c r="K108" t="s">
-        <v>1356</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>1081</v>
+        <v>1088</v>
       </c>
       <c r="K109" t="s">
-        <v>1357</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>1082</v>
+        <v>1089</v>
       </c>
       <c r="K110" t="s">
-        <v>1358</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>1083</v>
+        <v>1090</v>
       </c>
       <c r="K111" t="s">
-        <v>1359</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>1084</v>
+        <v>1091</v>
       </c>
       <c r="K112" t="s">
-        <v>1360</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>1085</v>
+        <v>1092</v>
       </c>
       <c r="K113" t="s">
-        <v>1361</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>1086</v>
+        <v>1093</v>
       </c>
       <c r="K114" t="s">
-        <v>1362</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>1087</v>
+        <v>1094</v>
       </c>
       <c r="K115" t="s">
-        <v>1363</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>1088</v>
+        <v>1095</v>
       </c>
       <c r="K116" t="s">
-        <v>1364</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>1089</v>
+        <v>1096</v>
       </c>
       <c r="K117" t="s">
-        <v>1365</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>1090</v>
+        <v>1097</v>
       </c>
       <c r="K118" t="s">
-        <v>1366</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>1091</v>
+        <v>1098</v>
       </c>
       <c r="K119" t="s">
-        <v>1367</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>1092</v>
+        <v>1099</v>
       </c>
       <c r="K120" t="s">
-        <v>1368</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>1093</v>
+        <v>1100</v>
       </c>
       <c r="K121" t="s">
-        <v>1369</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>1094</v>
+        <v>1101</v>
       </c>
       <c r="K122" t="s">
-        <v>1370</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>1095</v>
+        <v>1102</v>
       </c>
       <c r="K123" t="s">
-        <v>1371</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>1096</v>
+        <v>1103</v>
       </c>
       <c r="K124" t="s">
-        <v>1372</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>1097</v>
+        <v>1104</v>
       </c>
       <c r="K125" t="s">
-        <v>1164</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>1098</v>
+        <v>1105</v>
       </c>
       <c r="K126" t="s">
-        <v>1373</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>1099</v>
+        <v>1106</v>
       </c>
       <c r="K127" t="s">
-        <v>1374</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>1100</v>
+        <v>1107</v>
       </c>
       <c r="K128" t="s">
-        <v>1375</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>1101</v>
+        <v>1108</v>
       </c>
       <c r="K129" t="s">
-        <v>1376</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>1102</v>
+        <v>1109</v>
       </c>
       <c r="K130" t="s">
-        <v>1377</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
       <c r="K131" t="s">
-        <v>1378</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>1104</v>
+        <v>1111</v>
       </c>
       <c r="K132" t="s">
-        <v>1379</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>1105</v>
+        <v>1112</v>
       </c>
       <c r="K133" t="s">
-        <v>1380</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>1106</v>
+        <v>1113</v>
       </c>
       <c r="K134" t="s">
-        <v>1381</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>1107</v>
+        <v>1114</v>
       </c>
       <c r="K135" t="s">
-        <v>1382</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>1108</v>
+        <v>1115</v>
       </c>
       <c r="K136" t="s">
-        <v>1383</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>1109</v>
+        <v>1116</v>
       </c>
       <c r="K137" t="s">
-        <v>1384</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>1110</v>
+        <v>1117</v>
       </c>
       <c r="K138" t="s">
-        <v>1195</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>1111</v>
+        <v>1118</v>
       </c>
       <c r="K139" t="s">
-        <v>1385</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>1112</v>
+        <v>1119</v>
       </c>
       <c r="K140" t="s">
-        <v>1386</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>1113</v>
+        <v>1120</v>
       </c>
       <c r="K141" t="s">
-        <v>1387</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>1114</v>
+        <v>1121</v>
       </c>
       <c r="K142" t="s">
-        <v>1388</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>1115</v>
+        <v>1122</v>
       </c>
       <c r="K143" t="s">
-        <v>1389</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>1116</v>
+        <v>1123</v>
       </c>
       <c r="K144" t="s">
-        <v>1390</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>1117</v>
+        <v>1124</v>
       </c>
       <c r="K145" t="s">
-        <v>1391</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>1118</v>
+        <v>1125</v>
       </c>
       <c r="K146" t="s">
-        <v>1392</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>1119</v>
+        <v>1126</v>
       </c>
       <c r="K147" t="s">
-        <v>1393</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>1120</v>
+        <v>1127</v>
       </c>
       <c r="K148" t="s">
-        <v>1394</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>1121</v>
+        <v>1128</v>
       </c>
       <c r="K149" t="s">
-        <v>1395</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>1122</v>
+        <v>1129</v>
       </c>
       <c r="K150" t="s">
-        <v>1396</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>1123</v>
+        <v>1130</v>
       </c>
       <c r="K151" t="s">
-        <v>1397</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>1124</v>
+        <v>1131</v>
       </c>
       <c r="K152" t="s">
-        <v>1398</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>1125</v>
+        <v>1132</v>
       </c>
       <c r="K153" t="s">
-        <v>1399</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>1126</v>
+        <v>1133</v>
       </c>
       <c r="K154" t="s">
-        <v>1400</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>1127</v>
+        <v>1134</v>
       </c>
       <c r="K155" t="s">
-        <v>1401</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>1128</v>
+        <v>1135</v>
       </c>
       <c r="K156" t="s">
-        <v>1402</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>1129</v>
+        <v>1136</v>
       </c>
       <c r="K157" t="s">
-        <v>1403</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>1130</v>
+        <v>1137</v>
       </c>
       <c r="K158" t="s">
-        <v>1404</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>1131</v>
+        <v>1138</v>
       </c>
       <c r="K159" t="s">
-        <v>1405</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>1132</v>
+        <v>1139</v>
       </c>
       <c r="K160" t="s">
-        <v>1406</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>1133</v>
+        <v>1140</v>
       </c>
       <c r="K161" t="s">
-        <v>1407</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>1134</v>
+        <v>1141</v>
       </c>
       <c r="K162" t="s">
-        <v>1408</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1409</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1410</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>1411</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1412</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>1201</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1413</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1414</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1415</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1416</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1417</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1418</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1419</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>1420</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1421</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1422</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1423</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1424</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1425</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>1172</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>1426</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1427</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1428</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1429</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1430</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1431</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1432</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1433</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1434</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>1435</v>
+        <v>1442</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">