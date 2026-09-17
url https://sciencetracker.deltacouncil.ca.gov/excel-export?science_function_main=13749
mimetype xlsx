--- v1 (2026-08-02)
+++ v2 (2026-09-17)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1465">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1488">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-01 10:32:40pm</t>
+    <t>2026-09-16 05:51:26pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_function_main=13749</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_function_main":"13749"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -444,51 +444,51 @@
   <si>
     <t>East Delta; North Delta; South Delta; Suisun Marsh; Twitchell and Sherman Complex; West Delta</t>
   </si>
   <si>
     <t>1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring</t>
   </si>
   <si>
     <t>Water quality</t>
   </si>
   <si>
     <t>Pollution control; Salinity gate management; Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat changes; Nutrients, energy and food web; Water quality; Weather and climate</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Air temperature; Algae; Chemistry; Chlorophyll A B; Conductivity; Cyanobacteria; Dissolved oxygen; Drought; Environmental drivers; Estuaries; Harmful algal blooms HAB; Nitrogen; Nutrients; pH; Phytoplankton; Primary production; Salinity; Surface water flow; Temperature; Tides; Turbidity; Water; Water conveyance and infrastructure; Water management; Water temperature</t>
   </si>
   <si>
-    <t>May 21, 2024</t>
+    <t>September 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49915</t>
   </si>
   <si>
     <t>Fall Midwater Trawl Survey [FMWT]</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p style="margin-bottom:11px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="line-height:115%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;The Fall Midwater Trawl (FMWT) is conducted to determine the relative abundance and distribution of age-0 Striped Bass (Morone saxatilis), Delta Smelt (Hypomesus transpacificus), Longfin Smelt (Spirinchus thaleichthys), American Shad (Alosa sapidissima), Splittail (Pogonichthys macrolepidotus), and Threadfin Shad (Dorosoma petenense) in the San Francisco Estuary (SFE). FMWT has sampled annually since its inception in 1967, with the exceptions of 1974 and 1979, when sampling was not conducted. As of 2023, FMWT samples 130 stations each month from September to December and a subset of these stations are used to calculate an annual abundance index. Of the 130 stations, 35 include an additional zooplankton tow to collect meso- (CB net) and macro-zooplankton (mysid net) samples to inform food availability for young fish. Zooplankton sampling began in 2011.&amp;nbsp; FMWT stations range from San Pablo Bay upstream to Stockton on the San Joaquin River, Hood on the Sacramento River, and the Sacramento Deep Water Ship Channel. Sampling takes approximately 15 days per month to complete.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="margin-bottom:11px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="line-height:115%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;The FMWT conducts compliance monitoring in collaboration with USBR and DWR to meet permit obligations to the SWRCB (and DRCB) via Water Rights Decisions (D-1485 and D-1641) and USFWS-NMFS biological opinions for Delta Smelt and salmonids, and for incidental take permits issued by CDFW for operation of the State Water Project (SWP), and the USBR BA/ROD. FMWT also informs Natural Resource Agency Delta Smelt Resiliency Strategy management actions including the Suisun Marsh Salinity Control Gate re-operation, the Effects of Outflow Alteration upon Delta Smelt Habitat, Condition, and Survival, and Summer-Fall Habitat Action monitoring.&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;Project Objectives&lt;/p&gt;
 &lt;p&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:115%"&gt;&lt;span style="font-family:&amp;quot;Aptos&amp;quot;,sans-serif"&gt;•&amp;nbsp;&amp;nbsp; &amp;nbsp;To annually measure the abundance and distribution of selected species of pelagic fishes in the estuary.&lt;br /&gt;
 •&amp;nbsp;&amp;nbsp; &amp;nbsp;To gain understanding of the factors affecting abundance, distribution, and survival of pelagic fishes in the estuary.&lt;br /&gt;
 •&amp;nbsp;&amp;nbsp; &amp;nbsp;To detect introductions of new exotic fish and invertebrates.&lt;br /&gt;
 •&amp;nbsp;&amp;nbsp; &amp;nbsp;Provide baseline data to evaluate management plans and habitat restoration projects.&amp;nbsp;&lt;br /&gt;
 •&amp;nbsp;&amp;nbsp; &amp;nbsp;To measure availability of fall planktonic food resources.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River</t>
   </si>
   <si>
@@ -600,53 +600,50 @@
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Joaquin River</t>
   </si>
   <si>
     <t>1975;1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring; Synthesis</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness; Monitoring - Implementation; Monitoring - Status and trends; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Invasive species control and management; Pathways of introduction of invasives; Population enhancement of listed species; Salinity gate management; Water conveyance / infrastructure; Water operations; Wetlands</t>
   </si>
   <si>
     <t>Environmental conditions; Food webs; Invasive / non-native species; Invertebrates; Nutrients, energy and food web; Sediment; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>N/A (project initiated prior to 2017)</t>
   </si>
   <si>
     <t>Algae; Ammonia; Benthic; Benthos; Bivalve; Carbon; Chemistry; Chlorophyll A B; Climate change; Conductivity; Corbicula and Potamocorbula; Crustaceans; Cyanobacteria; Delta islands; Detritus; Dissolved oxygen; Docks and ports; Drought; Environmental drivers; Estuaries; Food webs; Harmful algal blooms HAB; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Mollusks; Nitrogen; Nitrogen and ammonia; Nutrients; Open water; Other species; Other zooplankton; pH; Phosphorous; Phytoplankton; Primary production; Salinity; Sediments; Sloughs; Surface water flow; Suspended sediment; Temperature; Tidal wetlands; Tides; Turbidity; Water; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature; Zooplankton</t>
-  </si>
-[...1 lines deleted...]
-    <t>October 16, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50146</t>
   </si>
   <si>
     <t>Smelt Larva Survey</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;The Smelt Larva Survey (SLS), initiated in January 2009, provides near real-time&amp;nbsp;distribution data for Longfin Smelt larvae in the Delta, Suisun Bay and Suisun Marsh for the protection of larval and juvenile Longfin Smelt from December through March.&lt;/p&gt;
 &lt;h2&gt;Project Need&lt;/h2&gt;
 &lt;p&gt;The data obtained from SLS are used by agency managers to assess vulnerability of Longfin Smelt and Delta Smelt larvae to entrainment in south Delta export pumps. This larval fish survey is designed to provide a more comprehensive coverage of distribution and abundance of larval Longfin Smelt and Delta Smelt in the upper estuary, and augment other sources of data used in the decision-making process for water operations, including the existing IEP 20-mm Survey field operations when the two programs overlap temporally. This survey is also a requirement of Section 5.2 of Incidental Take Permit No. 2081-2019-066-003 for the State Water Project, issued by CDFW under the authority of the California Endangered Species Act and pursuant to Fish and Game Code sections 2081(b) and 2081(c), and California Code of Regulations, Title 14. Export and flow management are guided through distribution and catch criteria based on this study.&lt;/p&gt;
 &lt;h2&gt;Project Objectives&lt;/h2&gt;
 &lt;ul&gt;
 	&lt;li&gt;Determine the larval Longfin Smelt and Delta Smelt abundance, temporal and spatial distribution in near real time.&lt;/li&gt;
 	&lt;li&gt;Determine whether the temporal and spatial distribution and abundance of larval and post-larval Longfin Smelt and Delta Smelt are determinate factors on the level of entrainment losses.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;Schedule of Milestones&lt;/h2&gt;
 &lt;ul&gt;
 	&lt;li&gt;Every two weeks from December to March field surveys will be conducted and field and laboratory results will be reported weekly to the Smelt Monitoring Team (SMT) and the WOMT team starting 5 days after the field sampling are concluded. Shortly afterwards, raw and calculated data will be uploaded to the Region 3’s SLS Survey web page.&lt;/li&gt;
 	&lt;li&gt;By the end of the calendar year a draft survey summary article will be submitted to the Editor of the IEP newsletter for publication.&lt;/li&gt;
 &lt;/ul&gt;
 </t>
   </si>
   <si>
     <t>North Delta; Twitchell and Sherman Complex</t>
@@ -1273,50 +1270,67 @@
 	&lt;li style="margin-bottom:4px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;What is the SAV community structure and has it shifted since 2007?&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
 	&lt;li style="margin-bottom:4px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;Is there sufficient data to determine SAV species-specific SDM within the SAV community SDM? How different are SDMs of individual species?&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
 	&lt;li style="margin-bottom:4px"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;How might climate change alter the distribution of SAV species and assemblages into the future?&amp;nbsp; Will future conditions constrain or expand SAV distribution? Can we simulate SAV distribution under other scenarios such as ecorestore projects?&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
 &lt;/ul&gt;
 </t>
   </si>
   <si>
     <t>Earth Observations to Combat Invasive Aquatic Vegetation; Ecosystem Engineering Impacts of Water Primrose in the Delta</t>
   </si>
   <si>
     <t>2023;2024;2025;2026</t>
   </si>
   <si>
     <t>Aquatic vegetation</t>
   </si>
   <si>
     <t>6A. Evaluate how climate change, sea level rise, and more frequent extremes will impact habitats, water supply, water quality, sediment supply, long-term species persistence...</t>
   </si>
   <si>
     <t>May 11, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54686</t>
   </si>
   <si>
+    <t>Central Valley Salmonid and Sturgeon Genetics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p style="margin-bottom:11px"&gt;&lt;span style="font-size:10.5pt"&gt;&lt;span style="line-height:130%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;The purpose of this activity is to support the&amp;nbsp;California Department of Water Resources&amp;nbsp;in the timely and accurate analysis of genetic samples to inform operations and management of the State Water Project (SWP) to meet regulatory requirements, including California Department Fish and Wildlife Incidental Take Permit (ITP) for the Long-Term Operation of the SWP. These same data are used by the Federal Government to meet regulatory requirements, including the National Marine Fisheries Service (NMFS) Biological Opinion (BiOp) on the Coordinated Long-term Operation of the CVP and SWP. The services provided include i. genetic identification of natural-origin Chinook salmon and ii. Population analysis to enhance evaluation of action benefits.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom:11px"&gt;&lt;span style="font-size:10.5pt"&gt;&lt;span style="line-height:130%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;The occurrence of certain species at pumping facilities can trigger costly reductions in water exports to comply with “take” criteria and permitted limits under the Federal (BiOp) and State (ITP) Endangered Species Acts. However, the default “length-at-date” criteria used for stock determination of Chinook salmon observed within programmatic monitoring (e.g., salvage facilities, juvenile trawls) are known to produce inaccurate results. This activity helps resolve such ambiguity in population assignment and characterizing adult return timing using specialized and accurate genetic methods. Characterizing parent-based (genetic) tags also pertains to this activity, associated with both water operations compliance and population monitoring.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Fish Salvage and Genetic Analysis</t>
+  </si>
+  <si>
+    <t>August 26, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54828</t>
+  </si>
+  <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
     <t>Funding organization</t>
   </si>
   <si>
     <t>Implementing organization</t>
   </si>
   <si>
     <t>Funding program</t>
   </si>
   <si>
     <t>Funding sources</t>
   </si>
   <si>
     <t>Date awarded</t>
   </si>
   <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>Total award amount ($)</t>
@@ -2781,58 +2795,71 @@
     <t>GIS dataset of aquatic resources in the Delta</t>
   </si>
   <si>
     <t>https://www.sfei.org/projects/delta-aquatic-resource-inventory</t>
   </si>
   <si>
     <t>DARI webpage</t>
   </si>
   <si>
     <t>DARI project webpage</t>
   </si>
   <si>
     <t>https://water.ca.gov/Programs/Environmental-Services/Biological-Monitoring-and-Assessment</t>
   </si>
   <si>
     <t>DWR Biological Monitoring &amp; Assessment</t>
   </si>
   <si>
     <t>This webpage provides an overview of the biological monitoring and assessment within which DWR engages.
 Biological monitoring and assessment includes: benthic organisms, EcoRestore Fish Passage Monitoring, Phytoplankton monitoring, Yolo Bypass Fish Monitoring, and Zooplankton Monitoring (CDFW).</t>
   </si>
   <si>
     <t>https://gis.water.ca.gov/arcgisimg/rest/services/elevation/SacDelta_Lidar_201712/ImageServer</t>
   </si>
   <si>
-    <t>DWR's public-facing service 2017 lidar data</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">&lt;p&gt;DWR's public-facing service 2017 lidar data&lt;/p&gt;
+    <t>DWR: 2017 lidar dataset</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;DWR: 2017 lidar dataset&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t>March 24, 2026</t>
+    <t>August 31, 2026</t>
+  </si>
+  <si>
+    <t>https://gis.water.ca.gov/arcgisimg/rest/services/elevation</t>
+  </si>
+  <si>
+    <t>DWR: 2025 Lidar ArcGIS REST server</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;DWR ArcGIS REST links to the 2025 Lidar and other elevation datasets.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>September 1, 2026</t>
   </si>
   <si>
     <t>https://www.fws.gov/lodi/juvenile_fish_monitoring_program/jfmp_index.htm</t>
   </si>
   <si>
     <t>Delta Juvenile Fish Monitoring Program (DJFMP) website</t>
   </si>
   <si>
     <t>URL for the Delta Juvenile Fish Monitoring Program (DJFMP)</t>
   </si>
   <si>
     <t>https://water.ca.gov/LegacyFiles/waterquality/drinkingwater/docs/brytelab_qa_manual_2012.pdf</t>
   </si>
   <si>
     <t>Discrete Water Quality Bryte Chemical  Laboratory Quality Assurance Manual</t>
   </si>
   <si>
     <t>Laboratory Quality Assurance Manual</t>
   </si>
   <si>
     <t>https://water.ca.gov/LegacyFiles/bdma/meta/Discrete/Metadata-Field-methods.pdf</t>
   </si>
   <si>
     <t>Discrete Water Quality Metadata- Field Methods</t>
   </si>
@@ -3020,50 +3047,80 @@
     <t>https://nrm.dfg.ca.gov/FileHandler.ashx?DocumentID=225706&amp;inline</t>
   </si>
   <si>
     <t>Larval Smelt Entrainment Monitoring IEP Data Management Plan</t>
   </si>
   <si>
     <t>https://nrm.dfg.ca.gov/FileHandler.ashx?DocumentID=225646&amp;inline</t>
   </si>
   <si>
     <t>Larval Smelt Entrainment Monitoring IEP Fact Sheet</t>
   </si>
   <si>
     <t>https://www.sfei.org/documents/delta-mercury-2016</t>
   </si>
   <si>
     <t>Mercury and Methylmercury in Fish and Water from the Sacramento-San Joaquin Delta: August 2016 – April 2017</t>
   </si>
   <si>
     <t>This report summarizes monitoring of sport fish and water was conducted by the Delta Regional Monitoring Program (Delta RMP) from August 2016 to April 2017 to begin to address the highest priority information needs related to implementation of the Sacramento–San Joaquin Delta Estuary Total Maximum Daily Load (TMDL) for Methylmercury</t>
   </si>
   <si>
     <t>Metadata for the Lodi Fish and Wildlife Office's Delta Juvenile Fish Monitoring Program</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Metadata for the Delta Juvenile Fish Monitoring Program&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://noaa-nos-coastal-lidar-pds.s3.amazonaws.com/entwine/geoid18/14673/ept.json</t>
+  </si>
+  <si>
+    <t>NOAA Lidar point cloud viewer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Potree is a viewer for large point cloud / Lidar data sets, developed at the Vienna University of Technology.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://coast.noaa.gov/dataviewer/#/lidar/search/where/id/14673</t>
+  </si>
+  <si>
+    <t>NOAA direct link for 2025 Lidar point cloud data: San Francisco Bay - Delta Estuary, CA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;72.4 billion points&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://coast.noaa.gov/dataviewer/#/lidar/search/where/id/14675</t>
+  </si>
+  <si>
+    <t>NOAA direct link to download 2025 Lidar data</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;h3&gt;2025 Lidar DEM (Hydro-Flattened): San Francisco Bay - Delta Estuary, CA&lt;/h3&gt;
 </t>
   </si>
   <si>
     <t>https://pubs.usgs.gov/publication/ofr20231087</t>
   </si>
   <si>
     <t>Physics to Fish: Understanding the Factors that Create and Sustain Native Fish Habitat in the San Francisco Estuary</t>
   </si>
   <si>
     <t>The Bureau of Reclamation (Reclamation) operates the Central Valley Project (CVP), one of the nation’s largest water projects. Reclamation has an ongoing need to improve the scientific basis for adaptive management of the CVP and, by extension, joint operations with California’s State Water Project. The U.S. Geological Survey (USGS) works cooperatively with the Bureau of Reclamation to provide scientific support for the management of Reclamation’s CVP project. Major habitat restoration efforts and a new water-diversion point are planned to benefit delta smelt (Hypomesus transpacificus) and other species of concern while ensuring the reliability of water supply. In addition, various flow actions and management activities have been identified as possible methods to increase populations of delta smelt and salmonid (Oncorhynchus spp.) runs of concern. The overarching goal of this cooperative project was to provide Reclamation with the scientific information needed to evaluate the efficacy of ongoing and future adaptive management actions and to improve the scientific basis for more flexible CVP operations that would achieve water-supply reliability and fish protection. The research and monitoring described in this report comprises the period 2015–19 and focuses on management issues related to native fish species of concern, especially delta smelt. Conserving the delta smelt population while providing a reliable water supply is a primary management and policy issue in California.
 Our approach for this cooperative project is based on the “physics to fish” concept, the idea that high-quality habitat is generated and sustained by the interaction between physical processes and the landscape. These interactions create a template for chemical and biological processes that can change across a variety of spatial and temporal scales. Following this concept, this project (hereafter referred to as “the physics to fish project”) included monitoring and studies of water flows, sediments, water quality, and invertebrate and fish dynamics across a range of spatial and temporal scales and in regions relevant to resource managers tasked with managing water supplies and ecosystem health in the San Francisco Estuary. The intent of this approach was to document the habitat conditions, important processes, and interactions among them that create high-quality habitat for native fishes so that the likely effects of future management actions (for example, habitat restoration) can be objectively assessed at the local (site-specific), regional (within subregions of the estuary), and landscape (across the entire estuary and beyond) scales.</t>
   </si>
   <si>
     <t>FR_May_SCI-07-C138-26_6.pdf</t>
   </si>
   <si>
     <t>Predicting the Effects of Invasive Hydrozoa (Jellyfish) on Pelagic Organisms Under Changing Salinity and Temperature Regimes</t>
   </si>
   <si>
     <t>https://deltacouncil.ca.gov/pdf/council-meeting/powerpoints/2023-10-26-item-10-residents-survey-results.pdf</t>
   </si>
   <si>
     <t>2023-10-26-item-10-residents-survey-results.pdf</t>
   </si>
   <si>
@@ -3201,50 +3258,73 @@
 </t>
   </si>
   <si>
     <t>https://ucdavis.box.com/s/34kmt02f87ohhbpij9hu0iesubm15781</t>
   </si>
   <si>
     <t>Delta Residents Survey Summary Report_FINAL_OCT2023-2.pdf</t>
   </si>
   <si>
     <t>Summary Report: Delta Residents Survey</t>
   </si>
   <si>
     <t xml:space="preserve">Summary Report </t>
   </si>
   <si>
     <t>https://wildlife.ca.gov/Conservation/Delta/20mm-Survey/Map</t>
   </si>
   <si>
     <t>Tabular CPUE Fish Results</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Fish Distribution Map&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>Photo or videos</t>
+  </si>
+  <si>
+    <t>https://www.wrmp.org/lidar-webinar/</t>
+  </si>
+  <si>
+    <t>WRMP Lidar webinar link</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;San Francisco Bay-Delta Estuary 2025 Lidar Collaboration Webinar, August 17, 2026.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://data.wrmp.org/catalog/San_Francisco_Bay-Delta_Estuary_2025_Digital_Elevation_Model_%28Hydro-flattened%29</t>
+  </si>
+  <si>
+    <t>WRMP description and link to the 2025 Digital Elevation Model data</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;The San Francisco Bay-Delta Estuary Lidar project called for the planning acquisition processing and derivative products of lidar data to be collected at a nominal pulse spacing (NPS) of 0.29 meters. Project specifications are based on the U.S. Geological Survey National Geospatial Program Base LiDAR Specification 2024 Rev. A. LiDAR data were delivered as processed Classified LAS 1.4 files formatted to individual 600 m x 600 m tiles as tiled intensity imagery and as tiled hydro-flattened DEMs; all tiled to the same 600 m x 600 m schema. Continuous breaklines were produced in Esri file geodatabase format.&amp;nbsp;&lt;/p&gt;
+</t>
+  </si>
+  <si>
     <t>https://portal.edirepository.org/nis/mapbrowse?packageid=edi.233.1</t>
   </si>
   <si>
     <t>Yolo Bypass Fish Monitoring Program Data Package 2018</t>
   </si>
   <si>
     <t>Overview of the Yolo Bypass Fish Monitoring Program, with full metadata and additional resources</t>
   </si>
   <si>
     <t>Awarded / Initiating</t>
   </si>
   <si>
     <t>Cache Slough Complex</t>
   </si>
   <si>
     <t>East Delta</t>
   </si>
   <si>
     <t>Twitchell and Sherman Complex</t>
   </si>
   <si>
     <t>West Delta</t>
   </si>
   <si>
     <t>Yolo Bypass and Cache Slough Complex</t>
@@ -4660,53 +4740,50 @@
     <t>federal obsss</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
-  </si>
-[...1 lines deleted...]
-    <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
   <si>
     <t>Inactive</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -5145,51 +5222,51 @@
       <c r="A9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X32"/>
+  <dimension ref="A1:X33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
@@ -5983,1605 +6060,1663 @@
       </c>
       <c r="N13"/>
       <c r="O13" t="s">
         <v>172</v>
       </c>
       <c r="P13" t="s">
         <v>173</v>
       </c>
       <c r="Q13" t="s">
         <v>174</v>
       </c>
       <c r="R13" t="s">
         <v>175</v>
       </c>
       <c r="S13" t="s">
         <v>176</v>
       </c>
       <c r="T13" t="s">
         <v>177</v>
       </c>
       <c r="U13" t="s">
         <v>178</v>
       </c>
       <c r="V13"/>
       <c r="W13" t="s">
+        <v>133</v>
+      </c>
+      <c r="X13" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14">
         <v>50147</v>
       </c>
       <c r="B14" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C14" t="s">
         <v>53</v>
       </c>
       <c r="D14" t="s">
         <v>136</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14" t="s">
         <v>149</v>
       </c>
       <c r="J14" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="K14"/>
       <c r="L14">
         <v>1961</v>
       </c>
       <c r="M14" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="N14"/>
       <c r="O14" t="s">
         <v>127</v>
       </c>
       <c r="P14" t="s">
         <v>114</v>
       </c>
       <c r="Q14" t="s">
         <v>103</v>
       </c>
       <c r="R14"/>
       <c r="S14" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="T14" t="s">
         <v>77</v>
       </c>
       <c r="U14" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="V14"/>
       <c r="W14" t="s">
+        <v>186</v>
+      </c>
+      <c r="X14" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15">
         <v>50153</v>
       </c>
       <c r="B15" t="s">
         <v>100</v>
       </c>
       <c r="C15" t="s">
         <v>53</v>
       </c>
       <c r="D15" t="s">
         <v>97</v>
       </c>
       <c r="E15" t="s">
+        <v>188</v>
+      </c>
+      <c r="F15" t="s">
         <v>189</v>
       </c>
-      <c r="F15" t="s">
+      <c r="G15" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="H15"/>
       <c r="I15" t="s">
         <v>124</v>
       </c>
       <c r="J15" t="s">
         <v>41</v>
       </c>
       <c r="K15"/>
       <c r="L15">
         <v>1976</v>
       </c>
       <c r="M15" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="N15"/>
       <c r="O15" t="s">
         <v>58</v>
       </c>
       <c r="P15" t="s">
         <v>114</v>
       </c>
       <c r="Q15" t="s">
+        <v>192</v>
+      </c>
+      <c r="R15" t="s">
         <v>193</v>
       </c>
-      <c r="R15" t="s">
+      <c r="S15" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="T15" t="s">
         <v>117</v>
       </c>
       <c r="U15" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="V15"/>
       <c r="W15" t="s">
+        <v>196</v>
+      </c>
+      <c r="X15" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16">
         <v>50164</v>
       </c>
       <c r="B16" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="C16" t="s">
         <v>53</v>
       </c>
       <c r="D16" t="s">
+        <v>199</v>
+      </c>
+      <c r="E16" t="s">
         <v>200</v>
       </c>
-      <c r="E16" t="s">
+      <c r="F16" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="K16"/>
       <c r="L16">
         <v>1998</v>
       </c>
       <c r="M16">
         <v>26</v>
       </c>
       <c r="N16"/>
       <c r="O16" t="s">
         <v>127</v>
       </c>
       <c r="P16" t="s">
         <v>114</v>
       </c>
       <c r="Q16" t="s">
+        <v>203</v>
+      </c>
+      <c r="R16" t="s">
         <v>204</v>
       </c>
-      <c r="R16" t="s">
+      <c r="S16" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="T16" t="s">
         <v>177</v>
       </c>
       <c r="U16" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="V16"/>
       <c r="W16" t="s">
+        <v>207</v>
+      </c>
+      <c r="X16" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17">
         <v>50210</v>
       </c>
       <c r="B17" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="C17" t="s">
         <v>53</v>
       </c>
       <c r="D17" t="s">
         <v>111</v>
       </c>
       <c r="E17" t="s">
+        <v>210</v>
+      </c>
+      <c r="F17" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17" t="s">
         <v>71</v>
       </c>
       <c r="J17" t="s">
         <v>41</v>
       </c>
       <c r="K17"/>
       <c r="L17">
         <v>0</v>
       </c>
       <c r="M17">
         <v>0</v>
       </c>
       <c r="N17">
         <v>0</v>
       </c>
       <c r="O17" t="s">
         <v>58</v>
       </c>
       <c r="P17" t="s">
         <v>114</v>
       </c>
       <c r="Q17" t="s">
         <v>103</v>
       </c>
       <c r="R17"/>
       <c r="S17" t="s">
         <v>105</v>
       </c>
       <c r="T17" t="s">
         <v>77</v>
       </c>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17" t="s">
         <v>87</v>
       </c>
       <c r="X17" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18">
         <v>50212</v>
       </c>
       <c r="B18" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C18" t="s">
         <v>53</v>
       </c>
       <c r="D18" t="s">
         <v>111</v>
       </c>
       <c r="E18" t="s">
+        <v>214</v>
+      </c>
+      <c r="F18" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18" t="s">
         <v>71</v>
       </c>
       <c r="J18" t="s">
         <v>41</v>
       </c>
       <c r="K18"/>
       <c r="L18">
         <v>2021</v>
       </c>
       <c r="M18">
         <v>0</v>
       </c>
       <c r="N18">
         <v>0</v>
       </c>
       <c r="O18" t="s">
         <v>58</v>
       </c>
       <c r="P18" t="s">
         <v>114</v>
       </c>
       <c r="Q18" t="s">
         <v>103</v>
       </c>
       <c r="R18"/>
       <c r="S18" t="s">
         <v>105</v>
       </c>
       <c r="T18" t="s">
         <v>77</v>
       </c>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18" t="s">
         <v>87</v>
       </c>
       <c r="X18" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19">
         <v>50213</v>
       </c>
       <c r="B19" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="C19" t="s">
         <v>53</v>
       </c>
       <c r="D19" t="s">
         <v>111</v>
       </c>
       <c r="E19" t="s">
         <v>97</v>
       </c>
       <c r="F19" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19" t="s">
         <v>71</v>
       </c>
       <c r="J19" t="s">
         <v>41</v>
       </c>
       <c r="K19"/>
       <c r="L19">
         <v>2021</v>
       </c>
       <c r="M19">
         <v>0</v>
       </c>
       <c r="N19">
         <v>0</v>
       </c>
       <c r="O19" t="s">
         <v>58</v>
       </c>
       <c r="P19" t="s">
         <v>114</v>
       </c>
       <c r="Q19" t="s">
         <v>103</v>
       </c>
       <c r="R19"/>
       <c r="S19" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="T19" t="s">
         <v>77</v>
       </c>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19" t="s">
         <v>87</v>
       </c>
       <c r="X19" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20">
         <v>53136</v>
       </c>
       <c r="B20" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="C20" t="s">
         <v>36</v>
       </c>
       <c r="D20" t="s">
         <v>81</v>
       </c>
       <c r="E20" t="s">
         <v>136</v>
       </c>
       <c r="F20" t="s">
+        <v>222</v>
+      </c>
+      <c r="G20" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="H20"/>
       <c r="I20" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="J20" t="s">
         <v>41</v>
       </c>
       <c r="K20"/>
       <c r="L20">
         <v>2022</v>
       </c>
       <c r="M20" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="N20">
         <v>2025</v>
       </c>
       <c r="O20" t="s">
         <v>43</v>
       </c>
       <c r="P20" t="s">
+        <v>226</v>
+      </c>
+      <c r="Q20" t="s">
         <v>227</v>
       </c>
-      <c r="Q20" t="s">
+      <c r="R20" t="s">
         <v>228</v>
       </c>
-      <c r="R20" t="s">
+      <c r="S20" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="T20" t="s">
         <v>106</v>
       </c>
       <c r="U20" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="V20"/>
       <c r="W20" t="s">
+        <v>231</v>
+      </c>
+      <c r="X20" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21">
         <v>53301</v>
       </c>
       <c r="B21" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="C21" t="s">
         <v>36</v>
       </c>
       <c r="D21" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21" t="s">
         <v>40</v>
       </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21">
         <v>2022</v>
       </c>
       <c r="M21" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="N21">
         <v>2024</v>
       </c>
       <c r="O21" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="P21" t="s">
         <v>114</v>
       </c>
       <c r="Q21" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="R21"/>
       <c r="S21" t="s">
+        <v>239</v>
+      </c>
+      <c r="T21" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="U21"/>
       <c r="V21" t="s">
+        <v>241</v>
+      </c>
+      <c r="W21" t="s">
         <v>242</v>
       </c>
-      <c r="W21" t="s">
+      <c r="X21" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22">
         <v>53411</v>
       </c>
       <c r="B22" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="C22" t="s">
         <v>36</v>
       </c>
       <c r="D22" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22" t="s">
         <v>161</v>
       </c>
       <c r="J22" t="s">
         <v>41</v>
       </c>
       <c r="K22"/>
       <c r="L22">
         <v>2023</v>
       </c>
       <c r="M22"/>
       <c r="N22">
         <v>2025</v>
       </c>
       <c r="O22" t="s">
         <v>58</v>
       </c>
       <c r="P22" t="s">
         <v>114</v>
       </c>
       <c r="Q22" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="R22"/>
       <c r="S22" t="s">
+        <v>248</v>
+      </c>
+      <c r="T22" t="s">
         <v>249</v>
       </c>
-      <c r="T22" t="s">
+      <c r="U22" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="V22"/>
       <c r="W22" t="s">
+        <v>251</v>
+      </c>
+      <c r="X22" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23">
         <v>54126</v>
       </c>
       <c r="B23" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23" t="s">
         <v>40</v>
       </c>
       <c r="J23" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="K23"/>
       <c r="L23">
         <v>2022</v>
       </c>
       <c r="M23" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="N23"/>
       <c r="O23" t="s">
         <v>43</v>
       </c>
       <c r="P23" t="s">
         <v>114</v>
       </c>
       <c r="Q23" t="s">
         <v>128</v>
       </c>
       <c r="R23" t="s">
+        <v>257</v>
+      </c>
+      <c r="S23" t="s">
         <v>258</v>
       </c>
-      <c r="S23" t="s">
+      <c r="T23" t="s">
         <v>259</v>
       </c>
-      <c r="T23" t="s">
+      <c r="U23" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="V23"/>
       <c r="W23" t="s">
+        <v>261</v>
+      </c>
+      <c r="X23" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24">
         <v>54442</v>
       </c>
       <c r="B24" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24" t="s">
         <v>81</v>
       </c>
       <c r="E24" t="s">
+        <v>264</v>
+      </c>
+      <c r="F24" t="s">
         <v>265</v>
       </c>
-      <c r="F24" t="s">
+      <c r="G24" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="H24"/>
       <c r="I24" t="s">
         <v>161</v>
       </c>
       <c r="J24" t="s">
         <v>101</v>
       </c>
       <c r="K24"/>
       <c r="L24">
         <v>2025</v>
       </c>
       <c r="M24" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="N24">
         <v>2026</v>
       </c>
       <c r="O24" t="s">
+        <v>268</v>
+      </c>
+      <c r="P24" t="s">
         <v>269</v>
       </c>
-      <c r="P24" t="s">
+      <c r="Q24" t="s">
         <v>270</v>
       </c>
-      <c r="Q24" t="s">
+      <c r="R24" t="s">
         <v>271</v>
       </c>
-      <c r="R24" t="s">
+      <c r="S24" t="s">
         <v>272</v>
       </c>
-      <c r="S24" t="s">
+      <c r="T24" t="s">
         <v>273</v>
       </c>
-      <c r="T24" t="s">
+      <c r="U24" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="V24"/>
       <c r="W24" t="s">
+        <v>275</v>
+      </c>
+      <c r="X24" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25">
         <v>54477</v>
       </c>
       <c r="B25" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="C25" t="s">
         <v>53</v>
       </c>
       <c r="D25" t="s">
+        <v>278</v>
+      </c>
+      <c r="E25" t="s">
         <v>279</v>
       </c>
-      <c r="E25" t="s">
+      <c r="F25" t="s">
         <v>280</v>
       </c>
-      <c r="F25" t="s">
+      <c r="G25" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="H25"/>
       <c r="I25" t="s">
         <v>40</v>
       </c>
       <c r="J25" t="s">
         <v>41</v>
       </c>
       <c r="K25"/>
       <c r="L25">
         <v>2024</v>
       </c>
       <c r="M25" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="N25">
         <v>2027</v>
       </c>
       <c r="O25" t="s">
         <v>43</v>
       </c>
       <c r="P25" t="s">
+        <v>283</v>
+      </c>
+      <c r="Q25" t="s">
         <v>284</v>
       </c>
-      <c r="Q25" t="s">
+      <c r="R25" t="s">
         <v>285</v>
       </c>
-      <c r="R25" t="s">
+      <c r="S25" t="s">
         <v>286</v>
       </c>
-      <c r="S25" t="s">
+      <c r="T25" t="s">
         <v>287</v>
       </c>
-      <c r="T25" t="s">
+      <c r="U25" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="V25"/>
       <c r="W25" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="X25" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26">
         <v>54501</v>
       </c>
       <c r="B26" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="C26" t="s">
         <v>36</v>
       </c>
       <c r="D26" t="s">
         <v>81</v>
       </c>
       <c r="E26" t="s">
+        <v>291</v>
+      </c>
+      <c r="F26" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="J26" t="s">
         <v>41</v>
       </c>
       <c r="K26"/>
       <c r="L26">
         <v>2023</v>
       </c>
       <c r="M26" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="N26">
         <v>2025</v>
       </c>
       <c r="O26" t="s">
+        <v>295</v>
+      </c>
+      <c r="P26" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
       <c r="Q26" t="s">
         <v>60</v>
       </c>
       <c r="R26" t="s">
+        <v>297</v>
+      </c>
+      <c r="S26" t="s">
         <v>298</v>
       </c>
-      <c r="S26" t="s">
+      <c r="T26" t="s">
         <v>299</v>
       </c>
-      <c r="T26" t="s">
+      <c r="U26" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="V26"/>
       <c r="W26" t="s">
+        <v>301</v>
+      </c>
+      <c r="X26" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27">
         <v>54511</v>
       </c>
       <c r="B27" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C27" t="s">
         <v>53</v>
       </c>
       <c r="D27" t="s">
         <v>111</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27" t="s">
         <v>170</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27">
         <v>2025</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27" t="s">
         <v>127</v>
       </c>
       <c r="P27" t="s">
         <v>114</v>
       </c>
       <c r="Q27" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="R27" t="s">
+        <v>305</v>
+      </c>
+      <c r="S27" t="s">
         <v>306</v>
       </c>
-      <c r="S27" t="s">
+      <c r="T27" t="s">
         <v>307</v>
       </c>
-      <c r="T27" t="s">
+      <c r="U27" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
       <c r="V27"/>
       <c r="W27" t="s">
+        <v>309</v>
+      </c>
+      <c r="X27" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28">
         <v>54541</v>
       </c>
       <c r="B28" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C28" t="s">
         <v>53</v>
       </c>
       <c r="D28" t="s">
+        <v>312</v>
+      </c>
+      <c r="E28" t="s">
         <v>313</v>
       </c>
-      <c r="E28" t="s">
+      <c r="F28" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="J28" t="s">
         <v>41</v>
       </c>
       <c r="K28"/>
       <c r="L28">
         <v>2025</v>
       </c>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28" t="s">
         <v>43</v>
       </c>
       <c r="P28" t="s">
+        <v>315</v>
+      </c>
+      <c r="Q28" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="R28" t="s">
         <v>104</v>
       </c>
       <c r="S28" t="s">
+        <v>317</v>
+      </c>
+      <c r="T28" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="X28" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29">
         <v>54657</v>
       </c>
       <c r="B29" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C29" t="s">
         <v>53</v>
       </c>
       <c r="D29" t="s">
         <v>136</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29">
         <v>1995</v>
       </c>
       <c r="M29" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="N29"/>
       <c r="O29" t="s">
         <v>127</v>
       </c>
       <c r="P29" t="s">
         <v>114</v>
       </c>
       <c r="Q29" t="s">
         <v>103</v>
       </c>
       <c r="R29"/>
       <c r="S29" t="s">
         <v>105</v>
       </c>
       <c r="T29" t="s">
         <v>177</v>
       </c>
       <c r="U29" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="V29"/>
       <c r="W29" t="s">
+        <v>324</v>
+      </c>
+      <c r="X29" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30">
         <v>54679</v>
       </c>
       <c r="B30" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="C30" t="s">
         <v>53</v>
       </c>
       <c r="D30" t="s">
         <v>136</v>
       </c>
       <c r="E30" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F30" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30" t="s">
         <v>40</v>
       </c>
       <c r="J30" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="K30"/>
       <c r="L30">
         <v>2022</v>
       </c>
       <c r="M30" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="N30"/>
       <c r="O30" t="s">
         <v>58</v>
       </c>
       <c r="P30" t="s">
         <v>114</v>
       </c>
       <c r="Q30" t="s">
         <v>103</v>
       </c>
       <c r="R30"/>
       <c r="S30" t="s">
         <v>105</v>
       </c>
       <c r="T30" t="s">
         <v>106</v>
       </c>
       <c r="U30" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="V30"/>
       <c r="W30" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="X30" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31">
         <v>54682</v>
       </c>
       <c r="B31" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="C31" t="s">
         <v>53</v>
       </c>
       <c r="D31" t="s">
         <v>136</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31" t="s">
         <v>40</v>
       </c>
       <c r="J31" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="K31"/>
       <c r="L31">
         <v>2022</v>
       </c>
       <c r="M31" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="N31"/>
       <c r="O31" t="s">
         <v>58</v>
       </c>
       <c r="P31" t="s">
         <v>114</v>
       </c>
       <c r="Q31" t="s">
         <v>103</v>
       </c>
       <c r="R31" t="s">
         <v>104</v>
       </c>
       <c r="S31" t="s">
         <v>105</v>
       </c>
       <c r="T31" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="U31" t="s">
         <v>105</v>
       </c>
       <c r="V31"/>
       <c r="W31" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="X31" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32">
         <v>54686</v>
       </c>
       <c r="B32" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C32" t="s">
         <v>53</v>
       </c>
       <c r="D32" t="s">
         <v>158</v>
       </c>
       <c r="E32" t="s">
+        <v>337</v>
+      </c>
+      <c r="F32" t="s">
         <v>338</v>
       </c>
-      <c r="F32" t="s">
+      <c r="G32" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="H32"/>
       <c r="I32" t="s">
         <v>40</v>
       </c>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32">
         <v>2023</v>
       </c>
       <c r="M32" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="N32"/>
       <c r="O32" t="s">
         <v>43</v>
       </c>
       <c r="P32" t="s">
         <v>114</v>
       </c>
       <c r="Q32" t="s">
         <v>93</v>
       </c>
       <c r="R32" t="s">
         <v>104</v>
       </c>
       <c r="S32" t="s">
+        <v>341</v>
+      </c>
+      <c r="T32" t="s">
         <v>342</v>
       </c>
-      <c r="T32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U32" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="V32"/>
       <c r="W32" t="s">
+        <v>343</v>
+      </c>
+      <c r="X32" t="s">
         <v>344</v>
       </c>
-      <c r="X32" t="s">
+    </row>
+    <row r="33" spans="1:24">
+      <c r="A33">
+        <v>54828</v>
+      </c>
+      <c r="B33" t="s">
         <v>345</v>
+      </c>
+      <c r="C33" t="s">
+        <v>53</v>
+      </c>
+      <c r="D33" t="s">
+        <v>199</v>
+      </c>
+      <c r="E33"/>
+      <c r="F33" t="s">
+        <v>346</v>
+      </c>
+      <c r="G33" t="s">
+        <v>347</v>
+      </c>
+      <c r="H33"/>
+      <c r="I33" t="s">
+        <v>170</v>
+      </c>
+      <c r="J33"/>
+      <c r="K33"/>
+      <c r="L33">
+        <v>2011</v>
+      </c>
+      <c r="M33">
+        <v>15</v>
+      </c>
+      <c r="N33"/>
+      <c r="O33" t="s">
+        <v>295</v>
+      </c>
+      <c r="P33" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>103</v>
+      </c>
+      <c r="R33"/>
+      <c r="S33" t="s">
+        <v>105</v>
+      </c>
+      <c r="T33" t="s">
+        <v>106</v>
+      </c>
+      <c r="U33"/>
+      <c r="V33"/>
+      <c r="W33" t="s">
+        <v>348</v>
+      </c>
+      <c r="X33" t="s">
+        <v>349</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="D1" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="E1" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="F1" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="G1" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="H1" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="I1" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="J1" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="K1" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="L1" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="M1" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="N1" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51544</v>
       </c>
       <c r="B2">
         <v>49836</v>
       </c>
       <c r="C2">
         <v>1053</v>
       </c>
       <c r="D2" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="E2" t="s">
         <v>90</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="H2" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>200975.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="P2" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51540</v>
       </c>
       <c r="B3">
         <v>49832</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="E3" t="s">
         <v>81</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>430870.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="P3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51640</v>
       </c>
       <c r="B4">
         <v>49904</v>
       </c>
       <c r="C4" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="D4" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E4" t="s">
         <v>97</v>
       </c>
       <c r="F4" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51590</v>
       </c>
       <c r="B5">
         <v>49792</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
         <v>54</v>
       </c>
       <c r="E5" t="s">
         <v>54</v>
       </c>
       <c r="F5" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="O5"/>
       <c r="P5" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51591</v>
       </c>
       <c r="B6">
         <v>49792</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
         <v>54</v>
       </c>
       <c r="E6" t="s">
         <v>54</v>
       </c>
       <c r="F6" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="O6"/>
       <c r="P6" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51592</v>
       </c>
       <c r="B7">
         <v>49792</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
         <v>54</v>
       </c>
       <c r="E7" t="s">
         <v>54</v>
       </c>
       <c r="F7" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="O7"/>
       <c r="P7" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51593</v>
       </c>
       <c r="B8">
         <v>49792</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
         <v>54</v>
       </c>
       <c r="E8" t="s">
         <v>54</v>
       </c>
       <c r="F8" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="O8"/>
       <c r="P8" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>51594</v>
       </c>
       <c r="B9">
         <v>49792</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
         <v>54</v>
       </c>
       <c r="E9" t="s">
         <v>54</v>
       </c>
       <c r="F9" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="O9"/>
       <c r="P9" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>51528</v>
       </c>
       <c r="B10">
         <v>49802</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
         <v>111</v>
       </c>
       <c r="E10" t="s">
         <v>68</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
@@ -7650,51 +7785,51 @@
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>51604</v>
       </c>
       <c r="B13">
         <v>50210</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
         <v>111</v>
       </c>
       <c r="E13" t="s">
         <v>111</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>51607</v>
       </c>
       <c r="B14">
         <v>50212</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
         <v>111</v>
@@ -7794,638 +7929,638 @@
       </c>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>51641</v>
       </c>
       <c r="B18">
         <v>49904</v>
       </c>
       <c r="C18" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="D18" t="s">
         <v>111</v>
       </c>
       <c r="E18" t="s">
         <v>97</v>
       </c>
       <c r="F18" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="I18"/>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>51644</v>
       </c>
       <c r="B19">
         <v>49906</v>
       </c>
       <c r="C19" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="D19" t="s">
         <v>111</v>
       </c>
       <c r="E19" t="s">
         <v>97</v>
       </c>
       <c r="F19" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="I19"/>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>51583</v>
       </c>
       <c r="B20">
         <v>49784</v>
       </c>
       <c r="C20" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="D20" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="E20" t="s">
         <v>37</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="H20" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="I20"/>
       <c r="J20">
         <v>263928.0</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="O20"/>
       <c r="P20" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>53351</v>
       </c>
       <c r="B21">
         <v>53301</v>
       </c>
       <c r="C21" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="D21" t="s">
         <v>38</v>
       </c>
       <c r="E21" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="H21" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="I21" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="J21">
         <v>137144.32</v>
       </c>
       <c r="K21"/>
       <c r="L21" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
         <v>53416</v>
       </c>
       <c r="B22">
         <v>53411</v>
       </c>
       <c r="C22" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="D22" t="s">
         <v>111</v>
       </c>
       <c r="E22" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="I22" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="J22">
         <v>14335.0</v>
       </c>
       <c r="K22" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="O22"/>
       <c r="P22" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
         <v>53901</v>
       </c>
       <c r="B23">
         <v>53136</v>
       </c>
       <c r="C23" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="D23" t="s">
         <v>38</v>
       </c>
       <c r="E23" t="s">
         <v>81</v>
       </c>
       <c r="F23" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="I23"/>
       <c r="J23">
         <v>496322.0</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
         <v>54127</v>
       </c>
       <c r="B24">
         <v>54126</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
         <v>136</v>
       </c>
       <c r="E24" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="F24" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="G24" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="H24" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="I24" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="J24">
         <v>1800000.0</v>
       </c>
       <c r="K24" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="L24" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="M24"/>
       <c r="N24" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="O24"/>
       <c r="P24" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25">
         <v>54433</v>
       </c>
       <c r="B25">
         <v>53411</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E25" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="I25"/>
       <c r="J25">
         <v>5037.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
         <v>54434</v>
       </c>
       <c r="B26">
         <v>53411</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="E26" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="I26"/>
       <c r="J26">
         <v>900.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
         <v>54486</v>
       </c>
       <c r="B27">
         <v>54477</v>
       </c>
       <c r="C27" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="D27" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="E27" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="I27" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="J27">
         <v>799998.0</v>
       </c>
       <c r="K27" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
         <v>54489</v>
       </c>
       <c r="B28">
         <v>54477</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
         <v>136</v>
       </c>
       <c r="E28" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="I28" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="J28">
         <v>160670.39</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
         <v>54490</v>
       </c>
       <c r="B29">
         <v>54477</v>
       </c>
       <c r="C29" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="D29" t="s">
         <v>38</v>
       </c>
       <c r="E29" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="H29" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="I29" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="J29">
         <v>108000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30">
         <v>54491</v>
       </c>
       <c r="B30">
         <v>54477</v>
       </c>
       <c r="C30">
         <v>4600014542</v>
       </c>
       <c r="D30" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E30" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="I30" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="J30">
         <v>64007.0</v>
       </c>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31">
         <v>54504</v>
       </c>
       <c r="B31">
         <v>54501</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="I31"/>
       <c r="J31">
         <v>525719.0</v>
       </c>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32">
         <v>54548</v>
       </c>
       <c r="B32">
         <v>54541</v>
       </c>
       <c r="C32" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="D32" t="s">
         <v>38</v>
       </c>
       <c r="E32" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="H32" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="I32" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="J32">
         <v>225000.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="O32"/>
       <c r="P32" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="B1" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="C1" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="D1" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="E1" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51681</v>
       </c>
       <c r="B2">
         <v>51590</v>
       </c>
       <c r="C2">
         <v>2016</v>
       </c>
       <c r="D2">
         <v>128000.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>87</v>
@@ -8575,5349 +8710,5517 @@
         <v>2021</v>
       </c>
       <c r="D10">
         <v>757000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>54767</v>
       </c>
       <c r="B11">
         <v>53901</v>
       </c>
       <c r="C11">
         <v>2024</v>
       </c>
       <c r="D11">
         <v>78982.86</v>
       </c>
       <c r="E11" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>54785</v>
       </c>
       <c r="B12">
         <v>53351</v>
       </c>
       <c r="C12">
         <v>2024</v>
       </c>
       <c r="D12">
         <v>4060.85</v>
       </c>
       <c r="E12" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="F12" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="G12" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>54788</v>
       </c>
       <c r="B13">
         <v>54490</v>
       </c>
       <c r="C13">
         <v>2024</v>
       </c>
       <c r="D13">
         <v>11521.12</v>
       </c>
       <c r="E13" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="F13" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="G13" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K50"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="B1" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="C1" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="D1" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="E1" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="H1" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="I1" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54395</v>
       </c>
       <c r="B2" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="C2" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="D2" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="E2" t="s">
         <v>97</v>
       </c>
       <c r="F2" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="G2" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="K2" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>54543</v>
       </c>
       <c r="B3" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="C3" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="D3" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="E3" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="F3" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="G3" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="K3" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>53281</v>
       </c>
       <c r="B4" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="C4" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="D4" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="E4" t="s">
         <v>81</v>
       </c>
       <c r="F4" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="G4" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="K4" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50330</v>
       </c>
       <c r="B5" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="C5" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="D5" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="E5" t="s">
         <v>81</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
         <v>87</v>
       </c>
       <c r="K5" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>54421</v>
       </c>
       <c r="B6" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="C6" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="D6" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E6" t="s">
         <v>97</v>
       </c>
       <c r="F6" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="G6" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="K6" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>54482</v>
       </c>
       <c r="B7" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C7" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="D7" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="E7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="F7" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="G7" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="K7" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>50247</v>
       </c>
       <c r="B8" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="C8" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="D8" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="E8" t="s">
         <v>81</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="H8"/>
       <c r="I8" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="J8" t="s">
         <v>87</v>
       </c>
       <c r="K8" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>50352</v>
       </c>
       <c r="B9" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="C9" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="D9" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="E9" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F9" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="G9" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="K9" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>50365</v>
       </c>
       <c r="B10" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="C10" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="D10" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="E10" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
         <v>87</v>
       </c>
       <c r="K10" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>54393</v>
       </c>
       <c r="B11" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="C11" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="D11" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="E11" t="s">
         <v>97</v>
       </c>
       <c r="F11" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="G11" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="K11" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>54408</v>
       </c>
       <c r="B12" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="C12" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="D12" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E12" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F12" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="G12" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="K12" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>53431</v>
       </c>
       <c r="B13" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="C13" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="D13" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="E13" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F13" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="K13" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>54417</v>
       </c>
       <c r="B14" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="C14" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="D14" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="E14" t="s">
         <v>97</v>
       </c>
       <c r="F14" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="G14" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="K14" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>50295</v>
       </c>
       <c r="B15" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="C15" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="D15" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="E15" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>87</v>
       </c>
       <c r="K15" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>54480</v>
       </c>
       <c r="B16" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="C16" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="D16" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="E16" t="s">
         <v>136</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="K16" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>53441</v>
       </c>
       <c r="B17" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="C17" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="D17" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E17" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F17" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="K17" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>54387</v>
       </c>
       <c r="B18" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="C18" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="D18" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E18" t="s">
         <v>97</v>
       </c>
       <c r="F18" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="G18" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="K18" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>50310</v>
       </c>
       <c r="B19" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="C19" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="D19" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="E19" t="s">
         <v>111</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
         <v>87</v>
       </c>
       <c r="K19" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>54388</v>
       </c>
       <c r="B20" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="C20" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="D20" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="E20" t="s">
         <v>97</v>
       </c>
       <c r="F20" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="G20" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="H20"/>
       <c r="I20" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="J20" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="K20" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>50277</v>
       </c>
       <c r="B21" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="C21" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="D21" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="E21" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
         <v>87</v>
       </c>
       <c r="K21" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>54413</v>
       </c>
       <c r="B22" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="C22" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="D22" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="E22" t="s">
         <v>97</v>
       </c>
       <c r="F22" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="G22" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="K22" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>50303</v>
       </c>
       <c r="B23" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="C23" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="D23" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="E23" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
         <v>87</v>
       </c>
       <c r="K23" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>54415</v>
       </c>
       <c r="B24" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="C24" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="D24" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="E24" t="s">
         <v>97</v>
       </c>
       <c r="F24" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="G24" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="K24" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>53306</v>
       </c>
       <c r="B25" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="C25" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="D25" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="E25" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="K25" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>50312</v>
       </c>
       <c r="B26" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="C26" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="D26" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E26" t="s">
         <v>111</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
         <v>87</v>
       </c>
       <c r="K26" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>53426</v>
       </c>
       <c r="B27" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="C27" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="D27" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="E27" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F27" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="K27" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>54418</v>
       </c>
       <c r="B28" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="C28" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="D28" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="E28" t="s">
         <v>97</v>
       </c>
       <c r="F28" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="G28" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="K28" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>50265</v>
       </c>
       <c r="B29" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="C29" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="D29" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="E29" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="H29"/>
       <c r="I29" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="J29" t="s">
         <v>87</v>
       </c>
       <c r="K29" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>53341</v>
       </c>
       <c r="B30" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="C30" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="D30" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E30" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="K30" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>53316</v>
       </c>
       <c r="B31" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="C31" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="D31" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="E31" t="s">
         <v>81</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="K31" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>53326</v>
       </c>
       <c r="B32" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="C32" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="D32" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="E32" t="s">
         <v>90</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="K32" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>50366</v>
       </c>
       <c r="B33" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="C33" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="D33" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="E33" t="s">
         <v>97</v>
       </c>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>87</v>
       </c>
       <c r="K33" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>53891</v>
       </c>
       <c r="B34" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="C34" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="D34" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="E34" t="s">
         <v>81</v>
       </c>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="K34" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>54391</v>
       </c>
       <c r="B35" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="C35" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="D35" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E35" t="s">
         <v>97</v>
       </c>
       <c r="F35" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="G35" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="K35" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>51791</v>
       </c>
       <c r="B36" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="C36" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="D36" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="E36" t="s">
         <v>38</v>
       </c>
       <c r="F36" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="G36" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="H36" t="s">
         <v>81</v>
       </c>
       <c r="I36" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="J36" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="K36" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>54416</v>
       </c>
       <c r="B37" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
       <c r="C37" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="D37" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="E37" t="s">
         <v>97</v>
       </c>
       <c r="F37" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="G37" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="K37" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>52781</v>
       </c>
       <c r="B38" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="C38" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="D38" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="E38" t="s">
         <v>81</v>
       </c>
       <c r="F38" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="K38" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>50257</v>
       </c>
       <c r="B39" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="C39" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="D39" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="E39" t="s">
         <v>90</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="H39"/>
       <c r="I39" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="J39" t="s">
         <v>87</v>
       </c>
       <c r="K39" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
         <v>54545</v>
       </c>
       <c r="B40" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="C40" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="D40" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="E40" t="s">
         <v>38</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="K40" t="s">
-        <v>652</v>
+        <v>656</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
         <v>54505</v>
       </c>
       <c r="B41" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="C41" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="D41" t="s">
-        <v>655</v>
+        <v>659</v>
       </c>
       <c r="E41" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="K41" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
         <v>50296</v>
       </c>
       <c r="B42" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="C42" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="D42" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="E42" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="K42" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
         <v>53141</v>
       </c>
       <c r="B43" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="C43" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="D43" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="E43" t="s">
         <v>81</v>
       </c>
       <c r="F43" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="G43" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="K43" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
         <v>50266</v>
       </c>
       <c r="B44" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="C44" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="D44" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="E44" t="s">
         <v>81</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="H44"/>
       <c r="I44" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="J44" t="s">
         <v>87</v>
       </c>
       <c r="K44" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
         <v>50309</v>
       </c>
       <c r="B45" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
       <c r="C45" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="D45" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="E45" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="H45" t="s">
         <v>136</v>
       </c>
       <c r="I45"/>
       <c r="J45" t="s">
         <v>87</v>
       </c>
       <c r="K45" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
         <v>50263</v>
       </c>
       <c r="B46" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="C46" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="D46" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="E46" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
       <c r="H46"/>
       <c r="I46" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="J46" t="s">
         <v>87</v>
       </c>
       <c r="K46" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
         <v>50278</v>
       </c>
       <c r="B47" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="C47" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="D47" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="E47" t="s">
         <v>136</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47" t="s">
         <v>87</v>
       </c>
       <c r="K47" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
         <v>50273</v>
       </c>
       <c r="B48" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
       <c r="C48" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="D48" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="E48" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48" t="s">
         <v>87</v>
       </c>
       <c r="K48" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
         <v>53436</v>
       </c>
       <c r="B49" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="C49" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="D49" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="E49" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F49" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="K49" t="s">
-        <v>700</v>
+        <v>704</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
         <v>50364</v>
       </c>
       <c r="B50" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="C50" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
       <c r="D50" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
       <c r="E50" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50" t="s">
         <v>87</v>
       </c>
       <c r="K50" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G61"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
       <c r="B1" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="E1" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50509</v>
       </c>
       <c r="B2">
         <v>50247</v>
       </c>
       <c r="C2">
         <v>49832</v>
       </c>
       <c r="D2" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50522</v>
       </c>
       <c r="B3">
         <v>50257</v>
       </c>
       <c r="C3">
         <v>49836</v>
       </c>
       <c r="D3" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50533</v>
       </c>
       <c r="B4">
         <v>50265</v>
       </c>
       <c r="C4">
         <v>49832</v>
       </c>
       <c r="D4" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50578</v>
       </c>
       <c r="B5">
         <v>50295</v>
       </c>
       <c r="C5">
         <v>49784</v>
       </c>
       <c r="D5" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50579</v>
       </c>
       <c r="B6">
         <v>50296</v>
       </c>
       <c r="C6">
         <v>49784</v>
       </c>
       <c r="D6" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50589</v>
       </c>
       <c r="B7">
         <v>50303</v>
       </c>
       <c r="C7">
         <v>49792</v>
       </c>
       <c r="D7" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50604</v>
       </c>
       <c r="B8">
         <v>50310</v>
       </c>
       <c r="C8">
         <v>50210</v>
       </c>
       <c r="D8" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50608</v>
       </c>
       <c r="B9">
         <v>50312</v>
       </c>
       <c r="C9">
         <v>50212</v>
       </c>
       <c r="D9" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50609</v>
       </c>
       <c r="B10">
         <v>50312</v>
       </c>
       <c r="C10">
         <v>50213</v>
       </c>
       <c r="D10" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>50668</v>
       </c>
       <c r="B11">
         <v>50365</v>
       </c>
       <c r="C11">
         <v>50164</v>
       </c>
       <c r="D11" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>53311</v>
       </c>
       <c r="B12">
         <v>53306</v>
       </c>
       <c r="C12">
         <v>53301</v>
       </c>
       <c r="D12" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E12" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>53321</v>
       </c>
       <c r="B13">
         <v>53316</v>
       </c>
       <c r="C13">
         <v>53301</v>
       </c>
       <c r="D13" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="E13" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>53331</v>
       </c>
       <c r="B14">
         <v>53326</v>
       </c>
       <c r="C14">
         <v>53301</v>
       </c>
       <c r="D14" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>53336</v>
       </c>
       <c r="B15">
         <v>52781</v>
       </c>
       <c r="C15">
         <v>53301</v>
       </c>
       <c r="D15" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="E15" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>53346</v>
       </c>
       <c r="B16">
         <v>53341</v>
       </c>
       <c r="C16">
         <v>53301</v>
       </c>
       <c r="D16" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="E16" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>53456</v>
       </c>
       <c r="B17">
         <v>50352</v>
       </c>
       <c r="C17">
         <v>53411</v>
       </c>
       <c r="D17" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E17" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>53461</v>
       </c>
       <c r="B18">
         <v>50273</v>
       </c>
       <c r="C18">
         <v>53411</v>
       </c>
       <c r="D18" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E18" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>53466</v>
       </c>
       <c r="B19">
         <v>53426</v>
       </c>
       <c r="C19">
         <v>53411</v>
       </c>
       <c r="D19" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E19" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>53471</v>
       </c>
       <c r="B20">
         <v>53436</v>
       </c>
       <c r="C20">
         <v>53411</v>
       </c>
       <c r="D20" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E20" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>53476</v>
       </c>
       <c r="B21">
         <v>53441</v>
       </c>
       <c r="C21">
         <v>53411</v>
       </c>
       <c r="D21" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E21" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>53481</v>
       </c>
       <c r="B22">
         <v>53431</v>
       </c>
       <c r="C22">
         <v>53411</v>
       </c>
       <c r="D22" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E22" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>53841</v>
       </c>
       <c r="B23">
         <v>50364</v>
       </c>
       <c r="C23">
         <v>49915</v>
       </c>
       <c r="D23" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="E23" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>53846</v>
       </c>
       <c r="B24">
         <v>50364</v>
       </c>
       <c r="C24">
         <v>50146</v>
       </c>
       <c r="D24" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E24" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>53881</v>
       </c>
       <c r="B25">
         <v>50330</v>
       </c>
       <c r="C25">
         <v>53136</v>
       </c>
       <c r="D25" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E25" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>53886</v>
       </c>
       <c r="B26">
         <v>53141</v>
       </c>
       <c r="C26">
         <v>53136</v>
       </c>
       <c r="D26" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="E26" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>53896</v>
       </c>
       <c r="B27">
         <v>53891</v>
       </c>
       <c r="C27">
         <v>53136</v>
       </c>
       <c r="D27" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="E27" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>54389</v>
       </c>
       <c r="B28">
         <v>54387</v>
       </c>
       <c r="C28">
         <v>49906</v>
       </c>
       <c r="D28" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E28" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>54390</v>
       </c>
       <c r="B29">
         <v>54388</v>
       </c>
       <c r="C29">
         <v>49906</v>
       </c>
       <c r="D29" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="E29" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>54392</v>
       </c>
       <c r="B30">
         <v>54391</v>
       </c>
       <c r="C30">
         <v>49906</v>
       </c>
       <c r="D30" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="E30" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>54399</v>
       </c>
       <c r="B31">
         <v>54393</v>
       </c>
       <c r="C31">
         <v>49904</v>
       </c>
       <c r="D31" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E31" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>54400</v>
       </c>
       <c r="B32">
         <v>54395</v>
       </c>
       <c r="C32">
         <v>49904</v>
       </c>
       <c r="D32" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="E32" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>54401</v>
       </c>
       <c r="B33">
         <v>54388</v>
       </c>
       <c r="C33">
         <v>49904</v>
       </c>
       <c r="D33" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="E33" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>54402</v>
       </c>
       <c r="B34">
         <v>54391</v>
       </c>
       <c r="C34">
         <v>49904</v>
       </c>
       <c r="D34" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="E34" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>54403</v>
       </c>
       <c r="B35">
         <v>50263</v>
       </c>
       <c r="C35">
         <v>49904</v>
       </c>
       <c r="D35" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="E35" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>54409</v>
       </c>
       <c r="B36">
         <v>54408</v>
       </c>
       <c r="C36">
         <v>49904</v>
       </c>
       <c r="D36" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="E36" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>54410</v>
       </c>
       <c r="B37">
         <v>54395</v>
       </c>
       <c r="C37">
         <v>50153</v>
       </c>
       <c r="D37" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E37" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>54411</v>
       </c>
       <c r="B38">
         <v>54388</v>
       </c>
       <c r="C38">
         <v>50153</v>
       </c>
       <c r="D38" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="E38" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>54412</v>
       </c>
       <c r="B39">
         <v>54391</v>
       </c>
       <c r="C39">
         <v>50153</v>
       </c>
       <c r="D39" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="E39" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>54414</v>
       </c>
       <c r="B40">
         <v>54413</v>
       </c>
       <c r="C40">
         <v>50153</v>
       </c>
       <c r="D40" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="E40" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>54419</v>
       </c>
       <c r="B41">
         <v>54418</v>
       </c>
       <c r="C41">
         <v>50153</v>
       </c>
       <c r="D41" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>54420</v>
       </c>
       <c r="B42">
         <v>54416</v>
       </c>
       <c r="C42">
         <v>50153</v>
       </c>
       <c r="D42" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>54422</v>
       </c>
       <c r="B43">
         <v>54421</v>
       </c>
       <c r="C43">
         <v>50153</v>
       </c>
       <c r="D43" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="E43" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>54423</v>
       </c>
       <c r="B44">
         <v>54415</v>
       </c>
       <c r="C44">
         <v>49906</v>
       </c>
       <c r="D44" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="E44" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>54424</v>
       </c>
       <c r="B45">
         <v>54417</v>
       </c>
       <c r="C45">
         <v>49906</v>
       </c>
       <c r="D45" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="E45" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>54425</v>
       </c>
       <c r="B46">
         <v>54421</v>
       </c>
       <c r="C46">
         <v>49906</v>
       </c>
       <c r="D46" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="E46" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>54426</v>
       </c>
       <c r="B47">
         <v>50366</v>
       </c>
       <c r="C47">
         <v>49906</v>
       </c>
       <c r="D47" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="E47" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>54427</v>
       </c>
       <c r="B48">
         <v>54416</v>
       </c>
       <c r="C48">
         <v>49906</v>
       </c>
       <c r="D48" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="E48" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>54428</v>
       </c>
       <c r="B49">
         <v>54393</v>
       </c>
       <c r="C49">
         <v>50153</v>
       </c>
       <c r="D49" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="E49" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F49"/>
       <c r="G49" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>54478</v>
       </c>
       <c r="B50">
         <v>50278</v>
       </c>
       <c r="C50">
         <v>54477</v>
       </c>
       <c r="D50" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="E50" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>54479</v>
       </c>
       <c r="B51">
         <v>50277</v>
       </c>
       <c r="C51">
         <v>54477</v>
       </c>
       <c r="D51" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E51" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F51"/>
       <c r="G51" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>54481</v>
       </c>
       <c r="B52">
         <v>54480</v>
       </c>
       <c r="C52">
         <v>54477</v>
       </c>
       <c r="D52" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="E52" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F52"/>
       <c r="G52" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>54483</v>
       </c>
       <c r="B53">
         <v>54482</v>
       </c>
       <c r="C53">
         <v>54477</v>
       </c>
       <c r="D53" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="E53" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>54484</v>
       </c>
       <c r="B54">
         <v>50309</v>
       </c>
       <c r="C54">
         <v>54477</v>
       </c>
       <c r="D54" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="E54" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>54485</v>
       </c>
       <c r="B55">
         <v>51791</v>
       </c>
       <c r="C55">
         <v>54477</v>
       </c>
       <c r="D55" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="E55" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F55"/>
       <c r="G55" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>54502</v>
       </c>
       <c r="B56">
         <v>50266</v>
       </c>
       <c r="C56">
         <v>54501</v>
       </c>
       <c r="D56" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>54503</v>
       </c>
       <c r="B57">
         <v>53281</v>
       </c>
       <c r="C57">
         <v>54501</v>
       </c>
       <c r="D57" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>54506</v>
       </c>
       <c r="B58">
         <v>54505</v>
       </c>
       <c r="C58">
         <v>54501</v>
       </c>
       <c r="D58" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>54544</v>
       </c>
       <c r="B59">
         <v>54543</v>
       </c>
       <c r="C59">
         <v>54541</v>
       </c>
       <c r="D59" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="E59" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>54546</v>
       </c>
       <c r="B60">
         <v>54545</v>
       </c>
       <c r="C60">
         <v>54541</v>
       </c>
       <c r="D60" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="E60" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F60"/>
       <c r="G60" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>54690</v>
       </c>
       <c r="B61">
         <v>50278</v>
       </c>
       <c r="C61">
         <v>54686</v>
       </c>
       <c r="D61" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E61" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F61"/>
       <c r="G61" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="B1" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
       <c r="C1" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49602</v>
       </c>
       <c r="B2" t="s">
         <v>136</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="E2" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="F2" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49609</v>
       </c>
       <c r="B3" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="E3" t="s">
         <v>87</v>
       </c>
       <c r="F3" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49620</v>
       </c>
       <c r="B4" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E4" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F4" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49645</v>
       </c>
       <c r="B5" t="s">
         <v>54</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E5" t="s">
         <v>87</v>
       </c>
       <c r="F5" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49646</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="E6" t="s">
         <v>87</v>
       </c>
       <c r="F6" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49666</v>
       </c>
       <c r="B7" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="E7" t="s">
         <v>87</v>
       </c>
       <c r="F7" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49702</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="E8" t="s">
         <v>87</v>
       </c>
       <c r="F8" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49707</v>
       </c>
       <c r="B9" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E9" t="s">
         <v>87</v>
       </c>
       <c r="F9" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49728</v>
       </c>
       <c r="B10" t="s">
         <v>68</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
       <c r="E10" t="s">
         <v>87</v>
       </c>
       <c r="F10" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49731</v>
       </c>
       <c r="B11" t="s">
         <v>111</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="E11" t="s">
         <v>87</v>
       </c>
       <c r="F11" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49741</v>
       </c>
       <c r="B12" t="s">
         <v>97</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E12" t="s">
         <v>87</v>
       </c>
       <c r="F12" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49743</v>
       </c>
       <c r="B13" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="E13" t="s">
         <v>87</v>
       </c>
       <c r="F13" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49749</v>
       </c>
       <c r="B14" t="s">
         <v>90</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="E14" t="s">
         <v>87</v>
       </c>
       <c r="F14" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49750</v>
       </c>
       <c r="B15" t="s">
         <v>81</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E15" t="s">
         <v>87</v>
       </c>
       <c r="F15" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49752</v>
       </c>
       <c r="B16" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="E16" t="s">
         <v>87</v>
       </c>
       <c r="F16" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>49756</v>
       </c>
       <c r="B17" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="E17" t="s">
         <v>87</v>
       </c>
       <c r="F17" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49674</v>
       </c>
       <c r="B18" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="E18" t="s">
         <v>87</v>
       </c>
       <c r="F18" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>49681</v>
       </c>
       <c r="B19" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="E19" t="s">
         <v>87</v>
       </c>
       <c r="F19" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>49692</v>
       </c>
       <c r="B20" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E20" t="s">
         <v>87</v>
       </c>
       <c r="F20" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>49695</v>
       </c>
       <c r="B21" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E21" t="s">
         <v>87</v>
       </c>
       <c r="F21" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>54540</v>
       </c>
       <c r="B22" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
       <c r="E22" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="F22" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>54500</v>
       </c>
       <c r="B23" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
       <c r="F23" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J70"/>
+  <dimension ref="A1:J76"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
       <c r="D1" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E1" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="H1" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="I1" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54659</v>
       </c>
       <c r="B2">
         <v>54657</v>
       </c>
       <c r="C2" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="D2" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="G2" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>3</v>
       </c>
       <c r="J2" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54660</v>
       </c>
       <c r="B3">
         <v>54657</v>
       </c>
       <c r="C3" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="D3" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
       <c r="G3" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>1</v>
       </c>
       <c r="J3" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54658</v>
       </c>
       <c r="B4">
         <v>54657</v>
       </c>
       <c r="C4" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="D4" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="G4" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>1</v>
       </c>
       <c r="J4" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54662</v>
       </c>
       <c r="B5">
         <v>54657</v>
       </c>
       <c r="C5" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
       <c r="D5" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="G5" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>2</v>
       </c>
       <c r="J5" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>54691</v>
       </c>
       <c r="B6">
         <v>54541</v>
       </c>
       <c r="C6" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="D6" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
       <c r="G6" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>16</v>
       </c>
       <c r="J6" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>54161</v>
       </c>
       <c r="B7">
         <v>53411</v>
       </c>
       <c r="C7" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="D7" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="G7" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="H7"/>
       <c r="I7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J7" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>51410</v>
       </c>
       <c r="B8">
         <v>50146</v>
       </c>
       <c r="C8" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="G8" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>0</v>
       </c>
       <c r="J8" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>53906</v>
       </c>
       <c r="B9">
         <v>53136</v>
       </c>
       <c r="C9" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F9" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="G9" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="J9" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50693</v>
       </c>
       <c r="B10">
         <v>49802</v>
       </c>
       <c r="C10" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="D10" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="G10" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>10</v>
       </c>
       <c r="J10" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>50694</v>
       </c>
       <c r="B11">
         <v>49802</v>
       </c>
       <c r="C11" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="D11" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="G11" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="H11"/>
       <c r="I11">
         <v>2</v>
       </c>
       <c r="J11" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>51096</v>
       </c>
       <c r="B12">
         <v>50103</v>
       </c>
       <c r="C12" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="D12" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="G12" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>15</v>
       </c>
       <c r="J12" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>51504</v>
       </c>
       <c r="B13">
         <v>50103</v>
       </c>
       <c r="C13" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="D13" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="G13" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="H13"/>
       <c r="I13">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="J13" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>54542</v>
       </c>
       <c r="B14">
         <v>54541</v>
       </c>
       <c r="C14" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
       <c r="D14" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="G14" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="H14"/>
       <c r="I14">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="J14" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>51505</v>
       </c>
       <c r="B15">
         <v>50103</v>
       </c>
       <c r="C15" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="D15" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E15" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F15" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
       <c r="G15" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="H15"/>
       <c r="I15">
-        <v>691</v>
+        <v>711</v>
       </c>
       <c r="J15" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50816</v>
       </c>
       <c r="B16">
         <v>49784</v>
       </c>
       <c r="C16" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
       <c r="D16" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="G16" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="H16"/>
       <c r="I16">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J16" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>50815</v>
       </c>
       <c r="B17">
         <v>49784</v>
       </c>
       <c r="C17" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="D17" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="G17" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="H17"/>
       <c r="I17">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J17" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>50950</v>
       </c>
       <c r="B18">
         <v>50164</v>
       </c>
       <c r="C18" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="D18" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
       <c r="G18" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>9</v>
       </c>
       <c r="J18" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>54642</v>
       </c>
       <c r="B19">
         <v>54541</v>
       </c>
       <c r="C19" t="s">
-        <v>785</v>
+        <v>793</v>
       </c>
       <c r="D19" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
       <c r="G19" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="J19" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
-        <v>50921</v>
+        <v>54831</v>
       </c>
       <c r="B20">
-        <v>50153</v>
+        <v>54541</v>
       </c>
       <c r="C20" t="s">
-        <v>777</v>
+        <v>793</v>
       </c>
       <c r="D20" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="G20" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="H20"/>
       <c r="I20">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="J20" t="s">
-        <v>87</v>
+        <v>847</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
-        <v>50911</v>
+        <v>50921</v>
       </c>
       <c r="B21">
-        <v>50146</v>
+        <v>50153</v>
       </c>
       <c r="C21" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="D21" t="s">
-        <v>843</v>
+        <v>848</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="G21" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="J21" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
-        <v>50907</v>
+        <v>50911</v>
       </c>
       <c r="B22">
         <v>50146</v>
       </c>
       <c r="C22" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="D22" t="s">
-        <v>846</v>
+        <v>851</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>847</v>
+        <v>852</v>
       </c>
       <c r="G22" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="H22"/>
       <c r="I22">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J22" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
-        <v>50910</v>
+        <v>50907</v>
       </c>
       <c r="B23">
         <v>50146</v>
       </c>
       <c r="C23" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="D23" t="s">
-        <v>849</v>
+        <v>854</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="G23" t="s">
-        <v>851</v>
+        <v>856</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J23" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
-        <v>50908</v>
+        <v>50910</v>
       </c>
       <c r="B24">
         <v>50146</v>
       </c>
       <c r="C24" t="s">
-        <v>789</v>
+        <v>781</v>
       </c>
       <c r="D24" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
       <c r="G24" t="s">
-        <v>854</v>
+        <v>859</v>
       </c>
       <c r="H24"/>
       <c r="I24">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J24" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
-        <v>50909</v>
+        <v>50908</v>
       </c>
       <c r="B25">
         <v>50146</v>
       </c>
       <c r="C25" t="s">
-        <v>777</v>
+        <v>793</v>
       </c>
       <c r="D25" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
-        <v>856</v>
+        <v>861</v>
       </c>
       <c r="G25" t="s">
-        <v>857</v>
+        <v>862</v>
       </c>
       <c r="H25"/>
       <c r="I25">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J25" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
-        <v>54160</v>
+        <v>50909</v>
       </c>
       <c r="B26">
-        <v>53411</v>
+        <v>50146</v>
       </c>
       <c r="C26" t="s">
-        <v>798</v>
+        <v>781</v>
       </c>
       <c r="D26" t="s">
-        <v>858</v>
+        <v>863</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
       <c r="G26" t="s">
-        <v>860</v>
+        <v>865</v>
       </c>
       <c r="H26"/>
       <c r="I26">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J26" t="s">
-        <v>802</v>
+        <v>87</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
-        <v>51408</v>
+        <v>54160</v>
       </c>
       <c r="B27">
-        <v>50146</v>
+        <v>53411</v>
       </c>
       <c r="C27" t="s">
-        <v>809</v>
-[...1 lines deleted...]
-      <c r="D27"/>
+        <v>802</v>
+      </c>
+      <c r="D27" t="s">
+        <v>866</v>
+      </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>861</v>
+        <v>867</v>
       </c>
       <c r="G27" t="s">
-        <v>862</v>
+        <v>868</v>
       </c>
       <c r="H27"/>
       <c r="I27">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J27" t="s">
-        <v>87</v>
+        <v>806</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
-        <v>54550</v>
+        <v>51408</v>
       </c>
       <c r="B28">
-        <v>50090</v>
+        <v>50146</v>
       </c>
       <c r="C28" t="s">
-        <v>785</v>
-[...3 lines deleted...]
-      </c>
+        <v>813</v>
+      </c>
+      <c r="D28"/>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>864</v>
+        <v>869</v>
       </c>
       <c r="G28" t="s">
-        <v>865</v>
+        <v>870</v>
       </c>
       <c r="H28"/>
       <c r="I28">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J28" t="s">
-        <v>866</v>
+        <v>87</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
-        <v>54654</v>
+        <v>54550</v>
       </c>
       <c r="B29">
         <v>50090</v>
       </c>
       <c r="C29" t="s">
-        <v>777</v>
+        <v>789</v>
       </c>
       <c r="D29" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="G29" t="s">
-        <v>780</v>
+        <v>873</v>
       </c>
       <c r="H29"/>
       <c r="I29">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J29" t="s">
-        <v>325</v>
+        <v>874</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
-        <v>54549</v>
+        <v>54654</v>
       </c>
       <c r="B30">
         <v>50090</v>
       </c>
       <c r="C30" t="s">
         <v>781</v>
       </c>
       <c r="D30" t="s">
-        <v>869</v>
+        <v>875</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>870</v>
+        <v>876</v>
       </c>
       <c r="G30" t="s">
         <v>784</v>
       </c>
       <c r="H30"/>
       <c r="I30">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J30" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
-        <v>51113</v>
+        <v>54549</v>
       </c>
       <c r="B31">
         <v>50090</v>
       </c>
       <c r="C31" t="s">
-        <v>789</v>
+        <v>785</v>
       </c>
       <c r="D31" t="s">
-        <v>871</v>
+        <v>877</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>872</v>
+        <v>878</v>
       </c>
       <c r="G31" t="s">
-        <v>873</v>
+        <v>788</v>
       </c>
       <c r="H31"/>
       <c r="I31">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J31" t="s">
-        <v>866</v>
+        <v>324</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
-        <v>50735</v>
+        <v>51113</v>
       </c>
       <c r="B32">
-        <v>49832</v>
+        <v>50090</v>
       </c>
       <c r="C32" t="s">
-        <v>809</v>
-[...4 lines deleted...]
-      </c>
+        <v>793</v>
+      </c>
+      <c r="D32" t="s">
+        <v>879</v>
+      </c>
+      <c r="E32"/>
       <c r="F32" t="s">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="G32" t="s">
-        <v>876</v>
+        <v>881</v>
       </c>
       <c r="H32"/>
       <c r="I32">
-        <v>167</v>
+        <v>1</v>
       </c>
       <c r="J32" t="s">
-        <v>877</v>
+        <v>874</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
-        <v>50752</v>
+        <v>50735</v>
       </c>
       <c r="B33">
-        <v>49836</v>
+        <v>49832</v>
       </c>
       <c r="C33" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="D33"/>
       <c r="E33" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F33" t="s">
-        <v>875</v>
+        <v>883</v>
       </c>
       <c r="G33" t="s">
-        <v>879</v>
+        <v>884</v>
       </c>
       <c r="H33"/>
       <c r="I33">
-        <v>334</v>
+        <v>171</v>
       </c>
       <c r="J33" t="s">
-        <v>877</v>
+        <v>885</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
-        <v>54685</v>
+        <v>50752</v>
       </c>
       <c r="B34">
-        <v>54682</v>
+        <v>49836</v>
       </c>
       <c r="C34" t="s">
-        <v>777</v>
-[...4 lines deleted...]
-      <c r="E34"/>
+        <v>813</v>
+      </c>
+      <c r="D34"/>
+      <c r="E34" t="s">
+        <v>886</v>
+      </c>
       <c r="F34" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="G34" t="s">
-        <v>780</v>
+        <v>887</v>
       </c>
       <c r="H34"/>
       <c r="I34">
-        <v>0</v>
+        <v>338</v>
       </c>
       <c r="J34" t="s">
-        <v>187</v>
+        <v>885</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
-        <v>54683</v>
+        <v>54685</v>
       </c>
       <c r="B35">
         <v>54682</v>
       </c>
       <c r="C35" t="s">
         <v>781</v>
       </c>
       <c r="D35" t="s">
-        <v>882</v>
+        <v>888</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
-        <v>883</v>
+        <v>889</v>
       </c>
       <c r="G35" t="s">
         <v>784</v>
       </c>
       <c r="H35"/>
       <c r="I35">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J35" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
-        <v>53361</v>
+        <v>54683</v>
       </c>
       <c r="B36">
-        <v>53301</v>
+        <v>54682</v>
       </c>
       <c r="C36" t="s">
-        <v>789</v>
+        <v>785</v>
       </c>
       <c r="D36" t="s">
-        <v>884</v>
+        <v>890</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>885</v>
+        <v>891</v>
       </c>
       <c r="G36" t="s">
-        <v>886</v>
+        <v>788</v>
       </c>
       <c r="H36"/>
       <c r="I36">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J36" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
-        <v>51229</v>
+        <v>53361</v>
       </c>
       <c r="B37">
-        <v>50138</v>
+        <v>53301</v>
       </c>
       <c r="C37" t="s">
-        <v>777</v>
+        <v>793</v>
       </c>
       <c r="D37" t="s">
-        <v>887</v>
+        <v>892</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>888</v>
+        <v>893</v>
       </c>
       <c r="G37" t="s">
-        <v>889</v>
+        <v>894</v>
       </c>
       <c r="H37"/>
       <c r="I37">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J37" t="s">
-        <v>87</v>
+        <v>572</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
-        <v>54159</v>
+        <v>51229</v>
       </c>
       <c r="B38">
-        <v>53411</v>
+        <v>50138</v>
       </c>
       <c r="C38" t="s">
-        <v>798</v>
+        <v>781</v>
       </c>
       <c r="D38" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="G38" t="s">
-        <v>892</v>
+        <v>897</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>2</v>
       </c>
       <c r="J38" t="s">
-        <v>802</v>
+        <v>87</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
-        <v>51325</v>
+        <v>54159</v>
       </c>
       <c r="B39">
-        <v>50153</v>
+        <v>53411</v>
       </c>
       <c r="C39" t="s">
-        <v>777</v>
+        <v>802</v>
       </c>
       <c r="D39" t="s">
-        <v>893</v>
+        <v>898</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>894</v>
+        <v>899</v>
       </c>
       <c r="G39" t="s">
-        <v>895</v>
+        <v>900</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>3</v>
       </c>
       <c r="J39" t="s">
-        <v>896</v>
+        <v>806</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
-        <v>51327</v>
+        <v>51325</v>
       </c>
       <c r="B40">
-        <v>50164</v>
+        <v>50153</v>
       </c>
       <c r="C40" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="D40" t="s">
-        <v>893</v>
+        <v>901</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>894</v>
+        <v>902</v>
       </c>
       <c r="G40" t="s">
-        <v>897</v>
+        <v>903</v>
       </c>
       <c r="H40"/>
       <c r="I40">
         <v>3</v>
       </c>
       <c r="J40" t="s">
-        <v>87</v>
+        <v>904</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
-        <v>51335</v>
+        <v>51327</v>
       </c>
       <c r="B41">
-        <v>50146</v>
+        <v>50164</v>
       </c>
       <c r="C41" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="D41" t="s">
-        <v>893</v>
+        <v>901</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>894</v>
+        <v>902</v>
       </c>
       <c r="G41" t="s">
-        <v>897</v>
+        <v>905</v>
       </c>
       <c r="H41"/>
       <c r="I41">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J41" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
-        <v>50915</v>
+        <v>51335</v>
       </c>
       <c r="B42">
         <v>50146</v>
       </c>
       <c r="C42" t="s">
-        <v>777</v>
-[...1 lines deleted...]
-      <c r="D42"/>
+        <v>781</v>
+      </c>
+      <c r="D42" t="s">
+        <v>901</v>
+      </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="G42" t="s">
-        <v>899</v>
+        <v>905</v>
       </c>
       <c r="H42"/>
       <c r="I42">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J42" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
-        <v>50940</v>
+        <v>50915</v>
       </c>
       <c r="B43">
-        <v>50153</v>
+        <v>50146</v>
       </c>
       <c r="C43" t="s">
-        <v>809</v>
+        <v>781</v>
       </c>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>900</v>
+        <v>906</v>
       </c>
       <c r="G43" t="s">
-        <v>901</v>
+        <v>907</v>
       </c>
       <c r="H43"/>
       <c r="I43">
         <v>0</v>
       </c>
       <c r="J43" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
-        <v>54663</v>
+        <v>50940</v>
       </c>
       <c r="B44">
-        <v>50103</v>
+        <v>50153</v>
       </c>
       <c r="C44" t="s">
-        <v>777</v>
-[...3 lines deleted...]
-      </c>
+        <v>813</v>
+      </c>
+      <c r="D44"/>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>903</v>
+        <v>908</v>
       </c>
       <c r="G44" t="s">
-        <v>780</v>
+        <v>909</v>
       </c>
       <c r="H44"/>
       <c r="I44">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J44" t="s">
-        <v>325</v>
+        <v>87</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
-        <v>54648</v>
+        <v>54663</v>
       </c>
       <c r="B45">
         <v>50103</v>
       </c>
       <c r="C45" t="s">
         <v>781</v>
       </c>
       <c r="D45" t="s">
-        <v>904</v>
+        <v>910</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>905</v>
+        <v>911</v>
       </c>
       <c r="G45" t="s">
         <v>784</v>
       </c>
       <c r="H45"/>
       <c r="I45">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J45" t="s">
-        <v>155</v>
+        <v>324</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
-        <v>54681</v>
+        <v>54648</v>
       </c>
       <c r="B46">
-        <v>54679</v>
+        <v>50103</v>
       </c>
       <c r="C46" t="s">
-        <v>777</v>
+        <v>785</v>
       </c>
       <c r="D46" t="s">
-        <v>906</v>
+        <v>912</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>907</v>
+        <v>913</v>
       </c>
       <c r="G46" t="s">
-        <v>780</v>
+        <v>788</v>
       </c>
       <c r="H46"/>
       <c r="I46">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J46" t="s">
-        <v>187</v>
+        <v>155</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
-        <v>54680</v>
+        <v>54681</v>
       </c>
       <c r="B47">
         <v>54679</v>
       </c>
       <c r="C47" t="s">
         <v>781</v>
       </c>
       <c r="D47" t="s">
-        <v>908</v>
+        <v>914</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>909</v>
+        <v>915</v>
       </c>
       <c r="G47" t="s">
         <v>784</v>
       </c>
       <c r="H47"/>
       <c r="I47">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J47" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
-        <v>50832</v>
+        <v>54680</v>
       </c>
       <c r="B48">
-        <v>49792</v>
+        <v>54679</v>
       </c>
       <c r="C48" t="s">
-        <v>809</v>
+        <v>785</v>
       </c>
       <c r="D48" t="s">
-        <v>910</v>
+        <v>916</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>911</v>
+        <v>917</v>
       </c>
       <c r="G48" t="s">
-        <v>912</v>
+        <v>788</v>
       </c>
       <c r="H48"/>
       <c r="I48">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J48" t="s">
-        <v>50</v>
+        <v>186</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
-        <v>50941</v>
+        <v>50832</v>
       </c>
       <c r="B49">
-        <v>50153</v>
+        <v>49792</v>
       </c>
       <c r="C49" t="s">
-        <v>809</v>
-[...1 lines deleted...]
-      <c r="D49"/>
+        <v>813</v>
+      </c>
+      <c r="D49" t="s">
+        <v>918</v>
+      </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>913</v>
+        <v>919</v>
       </c>
       <c r="G49" t="s">
-        <v>914</v>
+        <v>920</v>
       </c>
       <c r="H49"/>
       <c r="I49">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J49" t="s">
-        <v>465</v>
+        <v>50</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
-        <v>53421</v>
+        <v>50941</v>
       </c>
       <c r="B50">
-        <v>53411</v>
+        <v>50153</v>
       </c>
       <c r="C50" t="s">
-        <v>809</v>
-[...3 lines deleted...]
-      </c>
+        <v>813</v>
+      </c>
+      <c r="D50"/>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>916</v>
+        <v>921</v>
       </c>
       <c r="G50" t="s">
-        <v>917</v>
+        <v>922</v>
       </c>
       <c r="H50"/>
       <c r="I50">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J50" t="s">
-        <v>388</v>
+        <v>469</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
-        <v>50738</v>
+        <v>54830</v>
       </c>
       <c r="B51">
-        <v>49832</v>
+        <v>54541</v>
       </c>
       <c r="C51" t="s">
-        <v>809</v>
-[...4 lines deleted...]
-      </c>
+        <v>793</v>
+      </c>
+      <c r="D51" t="s">
+        <v>923</v>
+      </c>
+      <c r="E51"/>
       <c r="F51" t="s">
-        <v>919</v>
+        <v>924</v>
       </c>
       <c r="G51" t="s">
-        <v>875</v>
+        <v>925</v>
       </c>
       <c r="H51"/>
       <c r="I51">
-        <v>165</v>
+        <v>1</v>
       </c>
       <c r="J51" t="s">
-        <v>877</v>
+        <v>847</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
-        <v>53366</v>
+        <v>54834</v>
       </c>
       <c r="B52">
-        <v>53301</v>
+        <v>54541</v>
       </c>
       <c r="C52" t="s">
-        <v>805</v>
+        <v>793</v>
       </c>
       <c r="D52" t="s">
-        <v>920</v>
-[...3 lines deleted...]
-      </c>
+        <v>926</v>
+      </c>
+      <c r="E52"/>
       <c r="F52" t="s">
-        <v>922</v>
+        <v>927</v>
       </c>
       <c r="G52" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="H52"/>
       <c r="I52">
-        <v>182</v>
+        <v>1</v>
       </c>
       <c r="J52" t="s">
-        <v>568</v>
+        <v>847</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
-        <v>54106</v>
+        <v>54832</v>
       </c>
       <c r="B53">
-        <v>53136</v>
+        <v>54541</v>
       </c>
       <c r="C53" t="s">
-        <v>781</v>
+        <v>793</v>
       </c>
       <c r="D53" t="s">
-        <v>924</v>
-[...3 lines deleted...]
-      </c>
+        <v>929</v>
+      </c>
+      <c r="E53"/>
       <c r="F53" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="G53" t="s">
-        <v>927</v>
-[...3 lines deleted...]
-      </c>
+        <v>931</v>
+      </c>
+      <c r="H53"/>
       <c r="I53">
-        <v>192</v>
+        <v>2</v>
       </c>
       <c r="J53" t="s">
-        <v>929</v>
+        <v>847</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
-        <v>51445</v>
+        <v>53421</v>
       </c>
       <c r="B54">
-        <v>50138</v>
+        <v>53411</v>
       </c>
       <c r="C54" t="s">
-        <v>777</v>
+        <v>813</v>
       </c>
       <c r="D54" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="G54" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="H54"/>
       <c r="I54">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J54" t="s">
-        <v>87</v>
+        <v>392</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
-        <v>53356</v>
+        <v>50738</v>
       </c>
       <c r="B55">
-        <v>53301</v>
+        <v>49832</v>
       </c>
       <c r="C55" t="s">
-        <v>789</v>
-[...4 lines deleted...]
-      <c r="E55"/>
+        <v>813</v>
+      </c>
+      <c r="D55"/>
+      <c r="E55" t="s">
+        <v>935</v>
+      </c>
       <c r="F55" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="G55" t="s">
-        <v>935</v>
+        <v>883</v>
       </c>
       <c r="H55"/>
       <c r="I55">
-        <v>5</v>
+        <v>169</v>
       </c>
       <c r="J55" t="s">
-        <v>568</v>
+        <v>885</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
-        <v>50927</v>
+        <v>53366</v>
       </c>
       <c r="B56">
-        <v>50138</v>
+        <v>53301</v>
       </c>
       <c r="C56" t="s">
-        <v>777</v>
+        <v>809</v>
       </c>
       <c r="D56" t="s">
-        <v>936</v>
-[...1 lines deleted...]
-      <c r="E56"/>
+        <v>937</v>
+      </c>
+      <c r="E56" t="s">
+        <v>938</v>
+      </c>
       <c r="F56" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="G56" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="H56"/>
       <c r="I56">
-        <v>2</v>
+        <v>186</v>
       </c>
       <c r="J56" t="s">
-        <v>87</v>
+        <v>572</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
-        <v>54656</v>
+        <v>54106</v>
       </c>
       <c r="B57">
-        <v>50138</v>
+        <v>53136</v>
       </c>
       <c r="C57" t="s">
-        <v>777</v>
+        <v>785</v>
       </c>
       <c r="D57" t="s">
-        <v>939</v>
-[...1 lines deleted...]
-      <c r="E57"/>
+        <v>941</v>
+      </c>
+      <c r="E57" t="s">
+        <v>942</v>
+      </c>
       <c r="F57" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
       <c r="G57" t="s">
-        <v>780</v>
-[...1 lines deleted...]
-      <c r="H57"/>
+        <v>944</v>
+      </c>
+      <c r="H57" t="s">
+        <v>945</v>
+      </c>
       <c r="I57">
-        <v>1</v>
+        <v>194</v>
       </c>
       <c r="J57" t="s">
-        <v>325</v>
+        <v>946</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
-        <v>50926</v>
+        <v>51445</v>
       </c>
       <c r="B58">
         <v>50138</v>
       </c>
       <c r="C58" t="s">
-        <v>789</v>
+        <v>781</v>
       </c>
       <c r="D58" t="s">
-        <v>941</v>
+        <v>947</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>942</v>
+        <v>948</v>
       </c>
       <c r="G58" t="s">
-        <v>943</v>
+        <v>949</v>
       </c>
       <c r="H58"/>
       <c r="I58">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J58" t="s">
-        <v>944</v>
+        <v>87</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
-        <v>54611</v>
+        <v>53356</v>
       </c>
       <c r="B59">
-        <v>50138</v>
+        <v>53301</v>
       </c>
       <c r="C59" t="s">
-        <v>781</v>
+        <v>793</v>
       </c>
       <c r="D59" t="s">
-        <v>945</v>
+        <v>950</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
-        <v>946</v>
+        <v>951</v>
       </c>
       <c r="G59" t="s">
-        <v>784</v>
+        <v>952</v>
       </c>
       <c r="H59"/>
       <c r="I59">
-        <v>33</v>
+        <v>5</v>
       </c>
       <c r="J59" t="s">
-        <v>325</v>
+        <v>572</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
-        <v>51087</v>
+        <v>50927</v>
       </c>
       <c r="B60">
         <v>50138</v>
       </c>
       <c r="C60" t="s">
-        <v>789</v>
+        <v>781</v>
       </c>
       <c r="D60" t="s">
-        <v>936</v>
+        <v>953</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
-        <v>947</v>
+        <v>954</v>
       </c>
       <c r="G60" t="s">
-        <v>948</v>
+        <v>955</v>
       </c>
       <c r="H60"/>
       <c r="I60">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J60" t="s">
-        <v>944</v>
+        <v>87</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
-        <v>50913</v>
+        <v>54656</v>
       </c>
       <c r="B61">
-        <v>50147</v>
+        <v>50138</v>
       </c>
       <c r="C61" t="s">
-        <v>809</v>
-[...1 lines deleted...]
-      <c r="D61"/>
+        <v>781</v>
+      </c>
+      <c r="D61" t="s">
+        <v>956</v>
+      </c>
       <c r="E61"/>
       <c r="F61" t="s">
-        <v>949</v>
+        <v>957</v>
       </c>
       <c r="G61" t="s">
-        <v>950</v>
+        <v>784</v>
       </c>
       <c r="H61"/>
       <c r="I61">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J61" t="s">
-        <v>87</v>
+        <v>324</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
-        <v>50914</v>
+        <v>50926</v>
       </c>
       <c r="B62">
-        <v>50147</v>
+        <v>50138</v>
       </c>
       <c r="C62" t="s">
-        <v>777</v>
+        <v>793</v>
       </c>
       <c r="D62" t="s">
-        <v>951</v>
+        <v>958</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>952</v>
+        <v>959</v>
       </c>
       <c r="G62" t="s">
-        <v>953</v>
+        <v>960</v>
       </c>
       <c r="H62"/>
       <c r="I62">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J62" t="s">
-        <v>87</v>
+        <v>961</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
-        <v>54668</v>
+        <v>54611</v>
       </c>
       <c r="B63">
-        <v>50147</v>
+        <v>50138</v>
       </c>
       <c r="C63" t="s">
-        <v>777</v>
+        <v>785</v>
       </c>
       <c r="D63" t="s">
-        <v>954</v>
+        <v>962</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>955</v>
+        <v>963</v>
       </c>
       <c r="G63" t="s">
-        <v>780</v>
+        <v>788</v>
       </c>
       <c r="H63"/>
       <c r="I63">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="J63" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
-        <v>54676</v>
+        <v>51087</v>
       </c>
       <c r="B64">
-        <v>50147</v>
+        <v>50138</v>
       </c>
       <c r="C64" t="s">
-        <v>781</v>
+        <v>793</v>
       </c>
       <c r="D64" t="s">
-        <v>956</v>
+        <v>953</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
-        <v>957</v>
+        <v>964</v>
       </c>
       <c r="G64" t="s">
-        <v>784</v>
+        <v>965</v>
       </c>
       <c r="H64"/>
       <c r="I64">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J64" t="s">
-        <v>187</v>
+        <v>961</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
-        <v>54688</v>
+        <v>50913</v>
       </c>
       <c r="B65">
-        <v>54686</v>
+        <v>50147</v>
       </c>
       <c r="C65" t="s">
-        <v>777</v>
-[...3 lines deleted...]
-      </c>
+        <v>813</v>
+      </c>
+      <c r="D65"/>
       <c r="E65"/>
       <c r="F65" t="s">
-        <v>959</v>
+        <v>966</v>
       </c>
       <c r="G65" t="s">
-        <v>780</v>
+        <v>967</v>
       </c>
       <c r="H65"/>
       <c r="I65">
         <v>0</v>
       </c>
       <c r="J65" t="s">
-        <v>187</v>
+        <v>87</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
-        <v>54687</v>
+        <v>50914</v>
       </c>
       <c r="B66">
-        <v>54686</v>
+        <v>50147</v>
       </c>
       <c r="C66" t="s">
         <v>781</v>
       </c>
       <c r="D66" t="s">
-        <v>960</v>
+        <v>968</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
-        <v>961</v>
+        <v>969</v>
       </c>
       <c r="G66" t="s">
-        <v>784</v>
+        <v>970</v>
       </c>
       <c r="H66"/>
       <c r="I66">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J66" t="s">
-        <v>187</v>
+        <v>87</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
-        <v>54689</v>
+        <v>54668</v>
       </c>
       <c r="B67">
-        <v>54686</v>
+        <v>50147</v>
       </c>
       <c r="C67" t="s">
-        <v>789</v>
+        <v>781</v>
       </c>
       <c r="D67" t="s">
-        <v>962</v>
+        <v>971</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>963</v>
+        <v>972</v>
       </c>
       <c r="G67" t="s">
-        <v>964</v>
+        <v>784</v>
       </c>
       <c r="H67"/>
       <c r="I67">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J67" t="s">
-        <v>187</v>
+        <v>324</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
-        <v>53371</v>
+        <v>54676</v>
       </c>
       <c r="B68">
-        <v>53301</v>
+        <v>50147</v>
       </c>
       <c r="C68" t="s">
-        <v>809</v>
+        <v>785</v>
       </c>
       <c r="D68" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>973</v>
+      </c>
+      <c r="E68"/>
       <c r="F68" t="s">
-        <v>967</v>
+        <v>974</v>
       </c>
       <c r="G68" t="s">
-        <v>968</v>
+        <v>788</v>
       </c>
       <c r="H68"/>
       <c r="I68">
-        <v>170</v>
+        <v>0</v>
       </c>
       <c r="J68" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
-        <v>54661</v>
+        <v>54688</v>
       </c>
       <c r="B69">
-        <v>54657</v>
+        <v>54686</v>
       </c>
       <c r="C69" t="s">
-        <v>785</v>
+        <v>781</v>
       </c>
       <c r="D69" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
-        <v>970</v>
+        <v>976</v>
       </c>
       <c r="G69" t="s">
-        <v>971</v>
+        <v>784</v>
       </c>
       <c r="H69"/>
       <c r="I69">
         <v>0</v>
       </c>
       <c r="J69" t="s">
-        <v>325</v>
+        <v>186</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
-        <v>50953</v>
+        <v>54687</v>
       </c>
       <c r="B70">
-        <v>50164</v>
+        <v>54686</v>
       </c>
       <c r="C70" t="s">
-        <v>777</v>
+        <v>785</v>
       </c>
       <c r="D70" t="s">
-        <v>972</v>
+        <v>977</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
-        <v>973</v>
+        <v>978</v>
       </c>
       <c r="G70" t="s">
-        <v>974</v>
+        <v>788</v>
       </c>
       <c r="H70"/>
       <c r="I70">
+        <v>0</v>
+      </c>
+      <c r="J70" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71">
+        <v>54689</v>
+      </c>
+      <c r="B71">
+        <v>54686</v>
+      </c>
+      <c r="C71" t="s">
+        <v>793</v>
+      </c>
+      <c r="D71" t="s">
+        <v>979</v>
+      </c>
+      <c r="E71"/>
+      <c r="F71" t="s">
+        <v>980</v>
+      </c>
+      <c r="G71" t="s">
+        <v>981</v>
+      </c>
+      <c r="H71"/>
+      <c r="I71">
+        <v>0</v>
+      </c>
+      <c r="J71" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72">
+        <v>53371</v>
+      </c>
+      <c r="B72">
+        <v>53301</v>
+      </c>
+      <c r="C72" t="s">
+        <v>813</v>
+      </c>
+      <c r="D72" t="s">
+        <v>982</v>
+      </c>
+      <c r="E72" t="s">
+        <v>983</v>
+      </c>
+      <c r="F72" t="s">
+        <v>984</v>
+      </c>
+      <c r="G72" t="s">
+        <v>985</v>
+      </c>
+      <c r="H72"/>
+      <c r="I72">
+        <v>174</v>
+      </c>
+      <c r="J72" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73">
+        <v>54661</v>
+      </c>
+      <c r="B73">
+        <v>54657</v>
+      </c>
+      <c r="C73" t="s">
+        <v>789</v>
+      </c>
+      <c r="D73" t="s">
+        <v>986</v>
+      </c>
+      <c r="E73"/>
+      <c r="F73" t="s">
+        <v>987</v>
+      </c>
+      <c r="G73" t="s">
+        <v>988</v>
+      </c>
+      <c r="H73"/>
+      <c r="I73">
+        <v>2</v>
+      </c>
+      <c r="J73" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74">
+        <v>54833</v>
+      </c>
+      <c r="B74">
+        <v>54541</v>
+      </c>
+      <c r="C74" t="s">
+        <v>989</v>
+      </c>
+      <c r="D74" t="s">
+        <v>990</v>
+      </c>
+      <c r="E74"/>
+      <c r="F74" t="s">
+        <v>991</v>
+      </c>
+      <c r="G74" t="s">
+        <v>992</v>
+      </c>
+      <c r="H74"/>
+      <c r="I74">
+        <v>0</v>
+      </c>
+      <c r="J74" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75">
+        <v>54829</v>
+      </c>
+      <c r="B75">
+        <v>54541</v>
+      </c>
+      <c r="C75" t="s">
+        <v>793</v>
+      </c>
+      <c r="D75" t="s">
+        <v>993</v>
+      </c>
+      <c r="E75"/>
+      <c r="F75" t="s">
+        <v>994</v>
+      </c>
+      <c r="G75" t="s">
+        <v>995</v>
+      </c>
+      <c r="H75"/>
+      <c r="I75">
         <v>6</v>
       </c>
-      <c r="J70" t="s">
+      <c r="J75" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76">
+        <v>50953</v>
+      </c>
+      <c r="B76">
+        <v>50164</v>
+      </c>
+      <c r="C76" t="s">
+        <v>781</v>
+      </c>
+      <c r="D76" t="s">
+        <v>996</v>
+      </c>
+      <c r="E76"/>
+      <c r="F76" t="s">
+        <v>997</v>
+      </c>
+      <c r="G76" t="s">
+        <v>998</v>
+      </c>
+      <c r="H76"/>
+      <c r="I76">
+        <v>6</v>
+      </c>
+      <c r="J76" t="s">
         <v>87</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
@@ -13941,2172 +14244,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="M1" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="N1" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="O1" t="s">
-        <v>1448</v>
+        <v>1472</v>
       </c>
       <c r="P1" t="s">
-        <v>1451</v>
+        <v>1475</v>
       </c>
       <c r="Q1" t="s">
-        <v>1456</v>
+        <v>1480</v>
       </c>
       <c r="R1" t="s">
-        <v>1458</v>
+        <v>1482</v>
       </c>
       <c r="S1" t="s">
-        <v>1461</v>
+        <v>1484</v>
       </c>
       <c r="T1" t="s">
-        <v>1463</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>975</v>
+        <v>999</v>
       </c>
       <c r="C2" t="s">
-        <v>976</v>
+        <v>1000</v>
       </c>
       <c r="D2" t="s">
-        <v>981</v>
+        <v>1005</v>
       </c>
       <c r="E2" t="s">
         <v>141</v>
       </c>
       <c r="F2" t="s">
-        <v>1144</v>
+        <v>1168</v>
       </c>
       <c r="G2" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="H2" t="s">
-        <v>1159</v>
+        <v>1183</v>
       </c>
       <c r="I2" t="s">
-        <v>1181</v>
+        <v>1205</v>
       </c>
       <c r="J2" t="s">
         <v>177</v>
       </c>
       <c r="K2" t="s">
-        <v>1266</v>
+        <v>1290</v>
       </c>
       <c r="L2" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="M2" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="N2" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="O2" t="s">
-        <v>1449</v>
+        <v>1473</v>
       </c>
       <c r="P2" t="s">
-        <v>1452</v>
+        <v>1476</v>
       </c>
       <c r="Q2" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="R2" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
       <c r="S2" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="T2" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>977</v>
+        <v>1001</v>
       </c>
       <c r="D3" t="s">
-        <v>982</v>
+        <v>1006</v>
       </c>
       <c r="E3" t="s">
         <v>58</v>
       </c>
       <c r="F3" t="s">
-        <v>1145</v>
+        <v>1169</v>
       </c>
       <c r="G3" t="s">
-        <v>1154</v>
+        <v>1178</v>
       </c>
       <c r="H3" t="s">
-        <v>1160</v>
+        <v>1184</v>
       </c>
       <c r="I3" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="J3" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="K3" t="s">
-        <v>1267</v>
+        <v>1291</v>
       </c>
       <c r="L3" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="M3" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="N3" t="s">
-        <v>1445</v>
+        <v>1469</v>
       </c>
       <c r="O3" t="s">
-        <v>1450</v>
+        <v>1474</v>
       </c>
       <c r="P3" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="Q3" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="R3" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
       <c r="S3" t="s">
-        <v>1462</v>
+        <v>1485</v>
       </c>
       <c r="T3" t="s">
-        <v>1464</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>53</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>983</v>
+        <v>1007</v>
       </c>
       <c r="E4" t="s">
-        <v>1142</v>
+        <v>1166</v>
       </c>
       <c r="F4" t="s">
-        <v>1146</v>
+        <v>1170</v>
       </c>
       <c r="G4" t="s">
-        <v>1155</v>
+        <v>1179</v>
       </c>
       <c r="H4" t="s">
-        <v>1161</v>
+        <v>1185</v>
       </c>
       <c r="I4" t="s">
-        <v>1182</v>
+        <v>1206</v>
       </c>
       <c r="J4" t="s">
-        <v>1213</v>
+        <v>1237</v>
       </c>
       <c r="K4" t="s">
-        <v>1268</v>
+        <v>1292</v>
       </c>
       <c r="M4" t="s">
-        <v>1443</v>
+        <v>1467</v>
       </c>
       <c r="N4" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="O4" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="P4" t="s">
-        <v>1453</v>
+        <v>1477</v>
       </c>
       <c r="Q4" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="R4" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>139</v>
       </c>
       <c r="D5" t="s">
-        <v>984</v>
+        <v>1008</v>
       </c>
       <c r="E5" t="s">
         <v>43</v>
       </c>
       <c r="F5" t="s">
-        <v>1147</v>
+        <v>1171</v>
       </c>
       <c r="G5" t="s">
-        <v>1156</v>
+        <v>1180</v>
       </c>
       <c r="H5" t="s">
-        <v>1162</v>
+        <v>1186</v>
       </c>
       <c r="I5" t="s">
-        <v>1183</v>
+        <v>1207</v>
       </c>
       <c r="J5" t="s">
-        <v>1214</v>
+        <v>1238</v>
       </c>
       <c r="K5" t="s">
-        <v>1269</v>
+        <v>1293</v>
       </c>
       <c r="M5" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="N5" t="s">
-        <v>1446</v>
+        <v>1470</v>
       </c>
       <c r="O5" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="P5" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="Q5" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="R5" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="D6" t="s">
-        <v>985</v>
+        <v>1009</v>
       </c>
       <c r="E6" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F6" t="s">
-        <v>1148</v>
+        <v>1172</v>
       </c>
       <c r="G6" t="s">
         <v>45</v>
       </c>
       <c r="H6" t="s">
-        <v>1163</v>
+        <v>1187</v>
       </c>
       <c r="I6" t="s">
-        <v>1184</v>
+        <v>1208</v>
       </c>
       <c r="J6" t="s">
-        <v>1215</v>
+        <v>1239</v>
       </c>
       <c r="K6" t="s">
-        <v>1270</v>
+        <v>1294</v>
       </c>
       <c r="M6" t="s">
-        <v>1444</v>
+        <v>1468</v>
       </c>
       <c r="N6" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="P6" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="Q6" t="s">
-        <v>1457</v>
+        <v>1481</v>
       </c>
       <c r="R6" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>101</v>
       </c>
       <c r="D7" t="s">
-        <v>986</v>
+        <v>1010</v>
       </c>
       <c r="E7" t="s">
-        <v>1143</v>
+        <v>1167</v>
       </c>
       <c r="F7" t="s">
-        <v>1149</v>
+        <v>1173</v>
       </c>
       <c r="G7" t="s">
-        <v>1157</v>
+        <v>1181</v>
       </c>
       <c r="H7" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="I7" t="s">
-        <v>1185</v>
+        <v>1209</v>
       </c>
       <c r="J7" t="s">
         <v>106</v>
       </c>
       <c r="K7" t="s">
-        <v>1181</v>
+        <v>1205</v>
       </c>
       <c r="M7" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="N7" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="P7" t="s">
-        <v>1454</v>
+        <v>1478</v>
       </c>
       <c r="R7" t="s">
-        <v>1459</v>
+        <v>989</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>978</v>
+        <v>1002</v>
       </c>
       <c r="D8" t="s">
-        <v>987</v>
+        <v>1011</v>
       </c>
       <c r="F8" t="s">
-        <v>1150</v>
+        <v>1174</v>
       </c>
       <c r="G8" t="s">
         <v>103</v>
       </c>
       <c r="H8" t="s">
-        <v>1164</v>
+        <v>1188</v>
       </c>
       <c r="I8" t="s">
-        <v>1186</v>
+        <v>1210</v>
       </c>
       <c r="J8" t="s">
-        <v>1216</v>
+        <v>1240</v>
       </c>
       <c r="K8" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="N8" t="s">
-        <v>1447</v>
+        <v>1471</v>
       </c>
       <c r="P8" t="s">
-        <v>1455</v>
+        <v>1479</v>
       </c>
       <c r="R8" t="s">
-        <v>1460</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>979</v>
+        <v>1003</v>
       </c>
       <c r="D9" t="s">
-        <v>988</v>
+        <v>1012</v>
       </c>
       <c r="F9" t="s">
-        <v>1151</v>
+        <v>1175</v>
       </c>
       <c r="G9" t="s">
         <v>128</v>
       </c>
       <c r="H9" t="s">
         <v>46</v>
       </c>
       <c r="I9" t="s">
-        <v>1187</v>
+        <v>1211</v>
       </c>
       <c r="J9" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="K9" t="s">
-        <v>1271</v>
+        <v>1295</v>
       </c>
       <c r="N9" t="s">
         <v>111</v>
       </c>
       <c r="P9" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="R9" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>72</v>
       </c>
       <c r="D10" t="s">
-        <v>989</v>
+        <v>1013</v>
       </c>
       <c r="F10" t="s">
         <v>114</v>
       </c>
       <c r="G10" t="s">
-        <v>1158</v>
+        <v>1182</v>
       </c>
       <c r="H10" t="s">
         <v>104</v>
       </c>
       <c r="I10" t="s">
-        <v>1188</v>
+        <v>1212</v>
       </c>
       <c r="J10" t="s">
-        <v>1217</v>
+        <v>1241</v>
       </c>
       <c r="K10" t="s">
-        <v>1272</v>
+        <v>1296</v>
       </c>
       <c r="N10" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="R10" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>980</v>
+        <v>1004</v>
       </c>
       <c r="D11" t="s">
-        <v>990</v>
+        <v>1014</v>
       </c>
       <c r="F11" t="s">
-        <v>1152</v>
+        <v>1176</v>
       </c>
       <c r="H11" t="s">
-        <v>1165</v>
+        <v>1189</v>
       </c>
       <c r="I11" t="s">
-        <v>1189</v>
+        <v>1213</v>
       </c>
       <c r="J11" t="s">
-        <v>1218</v>
+        <v>1242</v>
       </c>
       <c r="K11" t="s">
-        <v>1273</v>
+        <v>1297</v>
       </c>
       <c r="R11" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>991</v>
+        <v>1015</v>
       </c>
       <c r="F12" t="s">
-        <v>1153</v>
+        <v>1177</v>
       </c>
       <c r="H12" t="s">
-        <v>1166</v>
+        <v>1190</v>
       </c>
       <c r="I12" t="s">
-        <v>1154</v>
+        <v>1178</v>
       </c>
       <c r="J12" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="K12" t="s">
-        <v>1274</v>
+        <v>1298</v>
       </c>
       <c r="R12" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>992</v>
+        <v>1016</v>
       </c>
       <c r="H13" t="s">
         <v>61</v>
       </c>
       <c r="I13" t="s">
         <v>105</v>
       </c>
       <c r="J13" t="s">
-        <v>1219</v>
+        <v>1243</v>
       </c>
       <c r="K13" t="s">
-        <v>1275</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>993</v>
+        <v>1017</v>
       </c>
       <c r="H14" t="s">
-        <v>1167</v>
+        <v>1191</v>
       </c>
       <c r="I14" t="s">
-        <v>1190</v>
+        <v>1214</v>
       </c>
       <c r="J14" t="s">
-        <v>1220</v>
+        <v>1244</v>
       </c>
       <c r="K14" t="s">
-        <v>1276</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>994</v>
+        <v>1018</v>
       </c>
       <c r="H15" t="s">
-        <v>1168</v>
+        <v>1192</v>
       </c>
       <c r="I15" t="s">
-        <v>1191</v>
+        <v>1215</v>
       </c>
       <c r="J15" t="s">
-        <v>1221</v>
+        <v>1245</v>
       </c>
       <c r="K15" t="s">
-        <v>1277</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>995</v>
+        <v>1019</v>
       </c>
       <c r="H16" t="s">
-        <v>1169</v>
+        <v>1193</v>
       </c>
       <c r="I16" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="J16" t="s">
-        <v>1222</v>
+        <v>1246</v>
       </c>
       <c r="K16" t="s">
-        <v>1278</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>996</v>
+        <v>1020</v>
       </c>
       <c r="H17" t="s">
-        <v>1170</v>
+        <v>1194</v>
       </c>
       <c r="I17" t="s">
-        <v>1192</v>
+        <v>1216</v>
       </c>
       <c r="J17" t="s">
-        <v>1223</v>
+        <v>1247</v>
       </c>
       <c r="K17" t="s">
-        <v>1183</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>997</v>
+        <v>1021</v>
       </c>
       <c r="H18" t="s">
-        <v>1171</v>
+        <v>1195</v>
       </c>
       <c r="I18" t="s">
-        <v>1193</v>
+        <v>1217</v>
       </c>
       <c r="J18" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="K18" t="s">
-        <v>1279</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>998</v>
+        <v>1022</v>
       </c>
       <c r="H19" t="s">
-        <v>1172</v>
+        <v>1196</v>
       </c>
       <c r="I19" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="J19" t="s">
-        <v>1224</v>
+        <v>1248</v>
       </c>
       <c r="K19" t="s">
-        <v>1280</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>999</v>
+        <v>1023</v>
       </c>
       <c r="H20" t="s">
-        <v>1173</v>
+        <v>1197</v>
       </c>
       <c r="I20" t="s">
-        <v>1194</v>
+        <v>1218</v>
       </c>
       <c r="J20" t="s">
-        <v>1225</v>
+        <v>1249</v>
       </c>
       <c r="K20" t="s">
-        <v>1281</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>1000</v>
+        <v>1024</v>
       </c>
       <c r="H21" t="s">
-        <v>1174</v>
+        <v>1198</v>
       </c>
       <c r="I21" t="s">
-        <v>1195</v>
+        <v>1219</v>
       </c>
       <c r="J21" t="s">
-        <v>1226</v>
+        <v>1250</v>
       </c>
       <c r="K21" t="s">
-        <v>1282</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>1001</v>
+        <v>1025</v>
       </c>
       <c r="H22" t="s">
-        <v>1175</v>
+        <v>1199</v>
       </c>
       <c r="I22" t="s">
-        <v>1196</v>
+        <v>1220</v>
       </c>
       <c r="J22" t="s">
-        <v>1227</v>
+        <v>1251</v>
       </c>
       <c r="K22" t="s">
-        <v>1283</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>1002</v>
+        <v>1026</v>
       </c>
       <c r="H23" t="s">
-        <v>1176</v>
+        <v>1200</v>
       </c>
       <c r="I23" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="J23" t="s">
-        <v>1228</v>
+        <v>1252</v>
       </c>
       <c r="K23" t="s">
-        <v>1284</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>1003</v>
+        <v>1027</v>
       </c>
       <c r="H24" t="s">
-        <v>1177</v>
+        <v>1201</v>
       </c>
       <c r="I24" t="s">
-        <v>1197</v>
+        <v>1221</v>
       </c>
       <c r="J24" t="s">
-        <v>1229</v>
+        <v>1253</v>
       </c>
       <c r="K24" t="s">
-        <v>1285</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>1004</v>
+        <v>1028</v>
       </c>
       <c r="H25" t="s">
-        <v>1178</v>
+        <v>1202</v>
       </c>
       <c r="I25" t="s">
-        <v>1198</v>
+        <v>1222</v>
       </c>
       <c r="J25" t="s">
-        <v>1230</v>
+        <v>1254</v>
       </c>
       <c r="K25" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>1005</v>
+        <v>1029</v>
       </c>
       <c r="H26" t="s">
-        <v>1179</v>
+        <v>1203</v>
       </c>
       <c r="I26" t="s">
-        <v>1199</v>
+        <v>1223</v>
       </c>
       <c r="J26" t="s">
-        <v>1231</v>
+        <v>1255</v>
       </c>
       <c r="K26" t="s">
-        <v>1286</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>1006</v>
+        <v>1030</v>
       </c>
       <c r="H27" t="s">
-        <v>1180</v>
+        <v>1204</v>
       </c>
       <c r="I27" t="s">
-        <v>1200</v>
+        <v>1224</v>
       </c>
       <c r="J27" t="s">
-        <v>1232</v>
+        <v>1256</v>
       </c>
       <c r="K27" t="s">
-        <v>1287</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>1007</v>
+        <v>1031</v>
       </c>
       <c r="H28" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="I28" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="J28" t="s">
-        <v>1233</v>
+        <v>1257</v>
       </c>
       <c r="K28" t="s">
-        <v>1288</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>1008</v>
+        <v>1032</v>
       </c>
       <c r="I29" t="s">
-        <v>1201</v>
+        <v>1225</v>
       </c>
       <c r="J29" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="K29" t="s">
-        <v>1289</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>1009</v>
+        <v>1033</v>
       </c>
       <c r="I30" t="s">
-        <v>1202</v>
+        <v>1226</v>
       </c>
       <c r="J30" t="s">
-        <v>1234</v>
+        <v>1258</v>
       </c>
       <c r="K30" t="s">
-        <v>1290</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>1010</v>
+        <v>1034</v>
       </c>
       <c r="I31" t="s">
-        <v>1203</v>
+        <v>1227</v>
       </c>
       <c r="J31" t="s">
-        <v>1235</v>
+        <v>1259</v>
       </c>
       <c r="K31" t="s">
-        <v>1291</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>1011</v>
+        <v>1035</v>
       </c>
       <c r="I32" t="s">
-        <v>1204</v>
+        <v>1228</v>
       </c>
       <c r="J32" t="s">
-        <v>1236</v>
+        <v>1260</v>
       </c>
       <c r="K32" t="s">
-        <v>1292</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>1012</v>
+        <v>1036</v>
       </c>
       <c r="I33" t="s">
-        <v>1205</v>
+        <v>1229</v>
       </c>
       <c r="J33" t="s">
-        <v>1237</v>
+        <v>1261</v>
       </c>
       <c r="K33" t="s">
-        <v>1293</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>1013</v>
+        <v>1037</v>
       </c>
       <c r="I34" t="s">
-        <v>1206</v>
+        <v>1230</v>
       </c>
       <c r="J34" t="s">
-        <v>1238</v>
+        <v>1262</v>
       </c>
       <c r="K34" t="s">
-        <v>1294</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>1014</v>
+        <v>1038</v>
       </c>
       <c r="I35" t="s">
-        <v>1207</v>
+        <v>1231</v>
       </c>
       <c r="J35" t="s">
-        <v>1239</v>
+        <v>1263</v>
       </c>
       <c r="K35" t="s">
-        <v>1295</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>1015</v>
+        <v>1039</v>
       </c>
       <c r="I36" t="s">
-        <v>1208</v>
+        <v>1232</v>
       </c>
       <c r="J36" t="s">
-        <v>1240</v>
+        <v>1264</v>
       </c>
       <c r="K36" t="s">
-        <v>1296</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>1016</v>
+        <v>1040</v>
       </c>
       <c r="I37" t="s">
-        <v>1209</v>
+        <v>1233</v>
       </c>
       <c r="J37" t="s">
-        <v>1241</v>
+        <v>1265</v>
       </c>
       <c r="K37" t="s">
-        <v>1297</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>1017</v>
+        <v>1041</v>
       </c>
       <c r="I38" t="s">
-        <v>1210</v>
+        <v>1234</v>
       </c>
       <c r="J38" t="s">
-        <v>1242</v>
+        <v>1266</v>
       </c>
       <c r="K38" t="s">
-        <v>1298</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>1018</v>
+        <v>1042</v>
       </c>
       <c r="I39" t="s">
-        <v>1211</v>
+        <v>1235</v>
       </c>
       <c r="J39" t="s">
-        <v>1243</v>
+        <v>1267</v>
       </c>
       <c r="K39" t="s">
-        <v>1299</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>1019</v>
+        <v>1043</v>
       </c>
       <c r="I40" t="s">
         <v>128</v>
       </c>
       <c r="J40" t="s">
-        <v>1244</v>
+        <v>1268</v>
       </c>
       <c r="K40" t="s">
-        <v>1300</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>1020</v>
+        <v>1044</v>
       </c>
       <c r="I41" t="s">
-        <v>1212</v>
+        <v>1236</v>
       </c>
       <c r="J41" t="s">
-        <v>1245</v>
+        <v>1269</v>
       </c>
       <c r="K41" t="s">
-        <v>1301</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>1021</v>
+        <v>1045</v>
       </c>
       <c r="J42" t="s">
-        <v>1246</v>
+        <v>1270</v>
       </c>
       <c r="K42" t="s">
-        <v>1302</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>1022</v>
+        <v>1046</v>
       </c>
       <c r="J43" t="s">
-        <v>1247</v>
+        <v>1271</v>
       </c>
       <c r="K43" t="s">
-        <v>1303</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>1023</v>
+        <v>1047</v>
       </c>
       <c r="J44" t="s">
-        <v>1248</v>
+        <v>1272</v>
       </c>
       <c r="K44" t="s">
-        <v>1304</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>1024</v>
+        <v>1048</v>
       </c>
       <c r="J45" t="s">
-        <v>1249</v>
+        <v>1273</v>
       </c>
       <c r="K45" t="s">
-        <v>1305</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>1025</v>
+        <v>1049</v>
       </c>
       <c r="J46" t="s">
-        <v>1250</v>
+        <v>1274</v>
       </c>
       <c r="K46" t="s">
-        <v>1306</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>1026</v>
+        <v>1050</v>
       </c>
       <c r="J47" t="s">
-        <v>1251</v>
+        <v>1275</v>
       </c>
       <c r="K47" t="s">
-        <v>1307</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>1027</v>
+        <v>1051</v>
       </c>
       <c r="J48" t="s">
-        <v>1252</v>
+        <v>1276</v>
       </c>
       <c r="K48" t="s">
-        <v>1308</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>1028</v>
+        <v>1052</v>
       </c>
       <c r="J49" t="s">
-        <v>1253</v>
+        <v>1277</v>
       </c>
       <c r="K49" t="s">
-        <v>1309</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>1029</v>
+        <v>1053</v>
       </c>
       <c r="J50" t="s">
-        <v>1254</v>
+        <v>1278</v>
       </c>
       <c r="K50" t="s">
-        <v>1310</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>1030</v>
+        <v>1054</v>
       </c>
       <c r="J51" t="s">
         <v>63</v>
       </c>
       <c r="K51" t="s">
-        <v>1311</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>1031</v>
+        <v>1055</v>
       </c>
       <c r="J52" t="s">
-        <v>1255</v>
+        <v>1279</v>
       </c>
       <c r="K52" t="s">
-        <v>1312</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>1032</v>
+        <v>1056</v>
       </c>
       <c r="J53" t="s">
-        <v>1256</v>
+        <v>1280</v>
       </c>
       <c r="K53" t="s">
-        <v>1313</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>1033</v>
+        <v>1057</v>
       </c>
       <c r="J54" t="s">
-        <v>1257</v>
+        <v>1281</v>
       </c>
       <c r="K54" t="s">
-        <v>1314</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>1034</v>
+        <v>1058</v>
       </c>
       <c r="J55" t="s">
-        <v>1258</v>
+        <v>1282</v>
       </c>
       <c r="K55" t="s">
-        <v>1315</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>1035</v>
+        <v>1059</v>
       </c>
       <c r="J56" t="s">
-        <v>1259</v>
+        <v>1283</v>
       </c>
       <c r="K56" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>1036</v>
+        <v>1060</v>
       </c>
       <c r="J57" t="s">
-        <v>1260</v>
+        <v>1284</v>
       </c>
       <c r="K57" t="s">
-        <v>1316</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>1037</v>
+        <v>1061</v>
       </c>
       <c r="J58" t="s">
         <v>48</v>
       </c>
       <c r="K58" t="s">
-        <v>1317</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>1038</v>
+        <v>1062</v>
       </c>
       <c r="J59" t="s">
-        <v>1261</v>
+        <v>1285</v>
       </c>
       <c r="K59" t="s">
-        <v>1318</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>1039</v>
+        <v>1063</v>
       </c>
       <c r="J60" t="s">
-        <v>1262</v>
+        <v>1286</v>
       </c>
       <c r="K60" t="s">
-        <v>1319</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>1040</v>
+        <v>1064</v>
       </c>
       <c r="J61" t="s">
-        <v>1263</v>
+        <v>1287</v>
       </c>
       <c r="K61" t="s">
-        <v>1320</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>1041</v>
+        <v>1065</v>
       </c>
       <c r="J62" t="s">
-        <v>1264</v>
+        <v>1288</v>
       </c>
       <c r="K62" t="s">
-        <v>1321</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>1042</v>
+        <v>1066</v>
       </c>
       <c r="J63" t="s">
-        <v>1265</v>
+        <v>1289</v>
       </c>
       <c r="K63" t="s">
-        <v>1191</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>1043</v>
+        <v>1067</v>
       </c>
       <c r="J64" t="s">
         <v>77</v>
       </c>
       <c r="K64" t="s">
-        <v>1322</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>1044</v>
+        <v>1068</v>
       </c>
       <c r="K65" t="s">
-        <v>1323</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>1045</v>
+        <v>1069</v>
       </c>
       <c r="K66" t="s">
-        <v>1324</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>1046</v>
+        <v>1070</v>
       </c>
       <c r="K67" t="s">
-        <v>1325</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>1047</v>
+        <v>1071</v>
       </c>
       <c r="K68" t="s">
-        <v>1326</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>1048</v>
+        <v>1072</v>
       </c>
       <c r="K69" t="s">
-        <v>1327</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>1049</v>
+        <v>1073</v>
       </c>
       <c r="K70" t="s">
-        <v>1328</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>1050</v>
+        <v>1074</v>
       </c>
       <c r="K71" t="s">
-        <v>1329</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>1051</v>
+        <v>1075</v>
       </c>
       <c r="K72" t="s">
-        <v>1330</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>1052</v>
+        <v>1076</v>
       </c>
       <c r="K73" t="s">
-        <v>1331</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>1053</v>
+        <v>1077</v>
       </c>
       <c r="K74" t="s">
-        <v>1332</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>1054</v>
+        <v>1078</v>
       </c>
       <c r="K75" t="s">
-        <v>1333</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>1055</v>
+        <v>1079</v>
       </c>
       <c r="K76" t="s">
-        <v>1334</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>1056</v>
+        <v>1080</v>
       </c>
       <c r="K77" t="s">
-        <v>1335</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>1057</v>
+        <v>1081</v>
       </c>
       <c r="K78" t="s">
-        <v>1336</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>1058</v>
+        <v>1082</v>
       </c>
       <c r="K79" t="s">
-        <v>1337</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>1059</v>
+        <v>1083</v>
       </c>
       <c r="K80" t="s">
-        <v>1338</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>1060</v>
+        <v>1084</v>
       </c>
       <c r="K81" t="s">
-        <v>1339</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>1061</v>
+        <v>1085</v>
       </c>
       <c r="K82" t="s">
-        <v>1340</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>1062</v>
+        <v>1086</v>
       </c>
       <c r="K83" t="s">
-        <v>1341</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>1063</v>
+        <v>1087</v>
       </c>
       <c r="K84" t="s">
-        <v>1342</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>1064</v>
+        <v>1088</v>
       </c>
       <c r="K85" t="s">
-        <v>1196</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>1065</v>
+        <v>1089</v>
       </c>
       <c r="K86" t="s">
-        <v>1343</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>1066</v>
+        <v>1090</v>
       </c>
       <c r="K87" t="s">
-        <v>1344</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>1067</v>
+        <v>1091</v>
       </c>
       <c r="K88" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>1068</v>
+        <v>1092</v>
       </c>
       <c r="K89" t="s">
-        <v>1345</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>1069</v>
+        <v>1093</v>
       </c>
       <c r="K90" t="s">
-        <v>1346</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>1070</v>
+        <v>1094</v>
       </c>
       <c r="K91" t="s">
-        <v>1347</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>1071</v>
+        <v>1095</v>
       </c>
       <c r="K92" t="s">
-        <v>1348</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>1072</v>
+        <v>1096</v>
       </c>
       <c r="K93" t="s">
-        <v>1349</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>1073</v>
+        <v>1097</v>
       </c>
       <c r="K94" t="s">
-        <v>1350</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>1074</v>
+        <v>1098</v>
       </c>
       <c r="K95" t="s">
-        <v>1198</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>1075</v>
+        <v>1099</v>
       </c>
       <c r="K96" t="s">
-        <v>1351</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>1076</v>
+        <v>1100</v>
       </c>
       <c r="K97" t="s">
-        <v>1352</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>1077</v>
+        <v>1101</v>
       </c>
       <c r="K98" t="s">
-        <v>1353</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>1078</v>
+        <v>1102</v>
       </c>
       <c r="K99" t="s">
-        <v>1354</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>1079</v>
+        <v>1103</v>
       </c>
       <c r="K100" t="s">
-        <v>1355</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>1080</v>
+        <v>1104</v>
       </c>
       <c r="K101" t="s">
-        <v>1356</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>1081</v>
+        <v>1105</v>
       </c>
       <c r="K102" t="s">
-        <v>1357</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>1082</v>
+        <v>1106</v>
       </c>
       <c r="K103" t="s">
-        <v>1358</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>1083</v>
+        <v>1107</v>
       </c>
       <c r="K104" t="s">
-        <v>1359</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>1084</v>
+        <v>1108</v>
       </c>
       <c r="K105" t="s">
-        <v>1360</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>1085</v>
+        <v>1109</v>
       </c>
       <c r="K106" t="s">
-        <v>1361</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>1086</v>
+        <v>1110</v>
       </c>
       <c r="K107" t="s">
-        <v>1362</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>1087</v>
+        <v>1111</v>
       </c>
       <c r="K108" t="s">
-        <v>1363</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>1088</v>
+        <v>1112</v>
       </c>
       <c r="K109" t="s">
-        <v>1364</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>1089</v>
+        <v>1113</v>
       </c>
       <c r="K110" t="s">
-        <v>1365</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>1090</v>
+        <v>1114</v>
       </c>
       <c r="K111" t="s">
-        <v>1366</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>1091</v>
+        <v>1115</v>
       </c>
       <c r="K112" t="s">
-        <v>1367</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>1092</v>
+        <v>1116</v>
       </c>
       <c r="K113" t="s">
-        <v>1368</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>1093</v>
+        <v>1117</v>
       </c>
       <c r="K114" t="s">
-        <v>1369</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>1094</v>
+        <v>1118</v>
       </c>
       <c r="K115" t="s">
-        <v>1370</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>1095</v>
+        <v>1119</v>
       </c>
       <c r="K116" t="s">
-        <v>1371</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>1096</v>
+        <v>1120</v>
       </c>
       <c r="K117" t="s">
-        <v>1372</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>1097</v>
+        <v>1121</v>
       </c>
       <c r="K118" t="s">
-        <v>1373</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>1098</v>
+        <v>1122</v>
       </c>
       <c r="K119" t="s">
-        <v>1374</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>1099</v>
+        <v>1123</v>
       </c>
       <c r="K120" t="s">
-        <v>1375</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>1100</v>
+        <v>1124</v>
       </c>
       <c r="K121" t="s">
-        <v>1376</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>1101</v>
+        <v>1125</v>
       </c>
       <c r="K122" t="s">
-        <v>1377</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>1102</v>
+        <v>1126</v>
       </c>
       <c r="K123" t="s">
-        <v>1378</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>1103</v>
+        <v>1127</v>
       </c>
       <c r="K124" t="s">
-        <v>1379</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>1104</v>
+        <v>1128</v>
       </c>
       <c r="K125" t="s">
-        <v>1171</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>1105</v>
+        <v>1129</v>
       </c>
       <c r="K126" t="s">
-        <v>1380</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>1106</v>
+        <v>1130</v>
       </c>
       <c r="K127" t="s">
-        <v>1381</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>1107</v>
+        <v>1131</v>
       </c>
       <c r="K128" t="s">
-        <v>1382</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>1108</v>
+        <v>1132</v>
       </c>
       <c r="K129" t="s">
-        <v>1383</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>1109</v>
+        <v>1133</v>
       </c>
       <c r="K130" t="s">
-        <v>1384</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>1110</v>
+        <v>1134</v>
       </c>
       <c r="K131" t="s">
-        <v>1385</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>1111</v>
+        <v>1135</v>
       </c>
       <c r="K132" t="s">
-        <v>1386</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>1112</v>
+        <v>1136</v>
       </c>
       <c r="K133" t="s">
-        <v>1387</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>1113</v>
+        <v>1137</v>
       </c>
       <c r="K134" t="s">
-        <v>1388</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>1114</v>
+        <v>1138</v>
       </c>
       <c r="K135" t="s">
-        <v>1389</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>1115</v>
+        <v>1139</v>
       </c>
       <c r="K136" t="s">
-        <v>1390</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>1116</v>
+        <v>1140</v>
       </c>
       <c r="K137" t="s">
-        <v>1391</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>1117</v>
+        <v>1141</v>
       </c>
       <c r="K138" t="s">
-        <v>1202</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>1118</v>
+        <v>1142</v>
       </c>
       <c r="K139" t="s">
-        <v>1392</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>1119</v>
+        <v>1143</v>
       </c>
       <c r="K140" t="s">
-        <v>1393</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>1120</v>
+        <v>1144</v>
       </c>
       <c r="K141" t="s">
-        <v>1394</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>1121</v>
+        <v>1145</v>
       </c>
       <c r="K142" t="s">
-        <v>1395</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>1122</v>
+        <v>1146</v>
       </c>
       <c r="K143" t="s">
-        <v>1396</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>1123</v>
+        <v>1147</v>
       </c>
       <c r="K144" t="s">
-        <v>1397</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>1124</v>
+        <v>1148</v>
       </c>
       <c r="K145" t="s">
-        <v>1398</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>1125</v>
+        <v>1149</v>
       </c>
       <c r="K146" t="s">
-        <v>1399</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>1126</v>
+        <v>1150</v>
       </c>
       <c r="K147" t="s">
-        <v>1400</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>1127</v>
+        <v>1151</v>
       </c>
       <c r="K148" t="s">
-        <v>1401</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>1128</v>
+        <v>1152</v>
       </c>
       <c r="K149" t="s">
-        <v>1402</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>1129</v>
+        <v>1153</v>
       </c>
       <c r="K150" t="s">
-        <v>1403</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>1130</v>
+        <v>1154</v>
       </c>
       <c r="K151" t="s">
-        <v>1404</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>1131</v>
+        <v>1155</v>
       </c>
       <c r="K152" t="s">
-        <v>1405</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>1132</v>
+        <v>1156</v>
       </c>
       <c r="K153" t="s">
-        <v>1406</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>1133</v>
+        <v>1157</v>
       </c>
       <c r="K154" t="s">
-        <v>1407</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>1134</v>
+        <v>1158</v>
       </c>
       <c r="K155" t="s">
-        <v>1408</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>1135</v>
+        <v>1159</v>
       </c>
       <c r="K156" t="s">
-        <v>1409</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>1136</v>
+        <v>1160</v>
       </c>
       <c r="K157" t="s">
-        <v>1410</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>1137</v>
+        <v>1161</v>
       </c>
       <c r="K158" t="s">
-        <v>1411</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>1138</v>
+        <v>1162</v>
       </c>
       <c r="K159" t="s">
-        <v>1412</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>1139</v>
+        <v>1163</v>
       </c>
       <c r="K160" t="s">
-        <v>1413</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>1140</v>
+        <v>1164</v>
       </c>
       <c r="K161" t="s">
-        <v>1414</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>1141</v>
+        <v>1165</v>
       </c>
       <c r="K162" t="s">
-        <v>1415</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1416</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1417</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>1418</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1419</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>1208</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1420</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1421</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1422</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1423</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1424</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1425</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1426</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>1427</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1428</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1429</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1430</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1431</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1432</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>1179</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>1433</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1434</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1435</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1436</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1437</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1438</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1439</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1440</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1441</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>1442</v>
+        <v>1466</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">