--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1488">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1507">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-09-16 05:51:26pm</t>
+    <t>2026-11-01 06:03:27am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_function_main=13749</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_function_main":"13749"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -1575,50 +1575,68 @@
   <si>
     <t>Biography or Notes</t>
   </si>
   <si>
     <t>Adam Nanninga</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Nanninga</t>
   </si>
   <si>
     <t>Program Supervisor</t>
   </si>
   <si>
     <t>adam_nanninga@fws.gov</t>
   </si>
   <si>
     <t>May 8, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54395</t>
   </si>
   <si>
+    <t>Addison Gleekel</t>
+  </si>
+  <si>
+    <t>Addison</t>
+  </si>
+  <si>
+    <t>Gleekel</t>
+  </si>
+  <si>
+    <t>Addison.Gleekel@deltacouncil.ca.gov</t>
+  </si>
+  <si>
+    <t>October 22, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54854</t>
+  </si>
+  <si>
     <t>Alex Braud</t>
   </si>
   <si>
     <t>Alex</t>
   </si>
   <si>
     <t>Braud</t>
   </si>
   <si>
     <t>Environmental Scientist</t>
   </si>
   <si>
     <t>alexb@sfei.org</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54543</t>
   </si>
   <si>
     <t>Amelie Segarra</t>
   </si>
   <si>
     <t>Amelie</t>
   </si>
   <si>
     <t>Segarra</t>
@@ -1648,50 +1666,65 @@
     <t>amdrauch@ucdavis.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50330</t>
   </si>
   <si>
     <t>Andrew Goodman</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>Goodman</t>
   </si>
   <si>
     <t>Fish Taxonomist &amp; Laboratory Manager</t>
   </si>
   <si>
     <t>andrew_goodman@fws.gov</t>
   </si>
   <si>
     <t>May 21, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54421</t>
+  </si>
+  <si>
+    <t>Arina Ushakova</t>
+  </si>
+  <si>
+    <t>Arina</t>
+  </si>
+  <si>
+    <t>Ushakova</t>
+  </si>
+  <si>
+    <t>Arina.Ushakova@water.ca.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54857</t>
   </si>
   <si>
     <t>Bailey  Morrison</t>
   </si>
   <si>
     <t xml:space="preserve">Bailey </t>
   </si>
   <si>
     <t>Morrison</t>
   </si>
   <si>
     <t>Assistant Project Scientist</t>
   </si>
   <si>
     <t>bmorrison3@ucmerced.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54482</t>
   </si>
   <si>
     <t>Bernie May</t>
   </si>
   <si>
     <t>Bernie</t>
   </si>
@@ -2235,50 +2268,74 @@
   <si>
     <t>Megan</t>
   </si>
   <si>
     <t>Nguyen</t>
   </si>
   <si>
     <t>megan.nguyen@deltacouncil.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54545</t>
   </si>
   <si>
     <t>Michael Lydy</t>
   </si>
   <si>
     <t>Michael</t>
   </si>
   <si>
     <t>Lydy</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54505</t>
   </si>
   <si>
+    <t>Michelle Stern</t>
+  </si>
+  <si>
+    <t>Michelle</t>
+  </si>
+  <si>
+    <t>Stern</t>
+  </si>
+  <si>
+    <t>Delta Stewardship Council - Delta Science Program</t>
+  </si>
+  <si>
+    <t>Senior Environmental Scientist</t>
+  </si>
+  <si>
+    <t>michelle.stern@deltacouncil.ca.gov</t>
+  </si>
+  <si>
+    <t>September 4, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54231</t>
+  </si>
+  <si>
     <t>Rachel Wigginton</t>
   </si>
   <si>
     <t>Rachel</t>
   </si>
   <si>
     <t>Wigginton</t>
   </si>
   <si>
     <t>Delta Conservancy</t>
   </si>
   <si>
     <t>rachel.wigginton@deltaconservancy.ca.gov</t>
   </si>
   <si>
     <t>July 24, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50296</t>
   </si>
   <si>
     <t>Ravi Nagarajan</t>
   </si>
   <si>
     <t>Ravi</t>
@@ -2410,50 +2467,53 @@
     <t>Role</t>
   </si>
   <si>
     <t>Individual Status</t>
   </si>
   <si>
     <t>Principal investigator</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>June 26, 2024</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>May 14, 2025</t>
+  </si>
+  <si>
+    <t>Inactive</t>
   </si>
   <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Department of Fish and Wildlife (CDFW) The mission of the Department of Fish and Wildlife is to manage California's diverse fish, wildlife, and plant resources, and the habitats upon which they depend, for their ecological values and for their use and enjoyment by the public.&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://wildlife.ca.gov/"&gt;https://wildlife.ca.gov&amp;nbsp;&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>April 8, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49602</t>
   </si>
   <si>
     <t>Established in 1956 by the California State Legislature, DWR protects, conserves, develops, and manages much of California's water supply. This includes the State Water Project (SWP), the nation's largest state-built water conveyance program.</t>
   </si>
@@ -4752,53 +4812,50 @@
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
-  </si>
-[...1 lines deleted...]
-    <t>Inactive</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -8784,51 +8841,51 @@
       <c r="G13" t="s">
         <v>415</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K50"/>
+  <dimension ref="A1:K53"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>431</v>
       </c>
       <c r="B1" t="s">
         <v>432</v>
       </c>
       <c r="C1" t="s">
         <v>433</v>
       </c>
       <c r="D1" t="s">
         <v>434</v>
       </c>
       <c r="E1" t="s">
         <v>435</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
@@ -8860,5361 +8917,5515 @@
         <v>440</v>
       </c>
       <c r="D2" t="s">
         <v>441</v>
       </c>
       <c r="E2" t="s">
         <v>97</v>
       </c>
       <c r="F2" t="s">
         <v>442</v>
       </c>
       <c r="G2" t="s">
         <v>443</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
         <v>444</v>
       </c>
       <c r="K2" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
-        <v>54543</v>
+        <v>54854</v>
       </c>
       <c r="B3" t="s">
         <v>446</v>
       </c>
       <c r="C3" t="s">
         <v>447</v>
       </c>
       <c r="D3" t="s">
         <v>448</v>
       </c>
       <c r="E3" t="s">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="F3" t="s">
+        <v>38</v>
+      </c>
+      <c r="F3"/>
+      <c r="G3" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>424</v>
+        <v>450</v>
       </c>
       <c r="K3" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
-        <v>53281</v>
+        <v>54543</v>
       </c>
       <c r="B4" t="s">
         <v>452</v>
       </c>
       <c r="C4" t="s">
         <v>453</v>
       </c>
       <c r="D4" t="s">
         <v>454</v>
       </c>
       <c r="E4" t="s">
-        <v>81</v>
+        <v>264</v>
       </c>
       <c r="F4" t="s">
         <v>455</v>
       </c>
       <c r="G4" t="s">
         <v>456</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
+        <v>424</v>
+      </c>
+      <c r="K4" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
-        <v>50330</v>
+        <v>53281</v>
       </c>
       <c r="B5" t="s">
+        <v>458</v>
+      </c>
+      <c r="C5" t="s">
         <v>459</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="E5" t="s">
         <v>81</v>
       </c>
-      <c r="F5"/>
+      <c r="F5" t="s">
+        <v>461</v>
+      </c>
       <c r="G5" t="s">
         <v>462</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>87</v>
+        <v>463</v>
       </c>
       <c r="K5" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
-        <v>54421</v>
+        <v>50330</v>
       </c>
       <c r="B6" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C6" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D6" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="E6" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="F6"/>
       <c r="G6" t="s">
         <v>468</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
+        <v>87</v>
+      </c>
+      <c r="K6" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
-        <v>54482</v>
+        <v>54421</v>
       </c>
       <c r="B7" t="s">
+        <v>470</v>
+      </c>
+      <c r="C7" t="s">
         <v>471</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>472</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
+        <v>97</v>
+      </c>
+      <c r="F7" t="s">
         <v>473</v>
       </c>
-      <c r="E7" t="s">
-[...2 lines deleted...]
-      <c r="F7" t="s">
+      <c r="G7" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>475</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>410</v>
+        <v>475</v>
       </c>
       <c r="K7" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
-        <v>50247</v>
+        <v>54857</v>
       </c>
       <c r="B8" t="s">
         <v>477</v>
       </c>
       <c r="C8" t="s">
         <v>478</v>
       </c>
       <c r="D8" t="s">
         <v>479</v>
       </c>
       <c r="E8" t="s">
-        <v>81</v>
+        <v>199</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>480</v>
       </c>
       <c r="H8"/>
-      <c r="I8" t="s">
+      <c r="I8"/>
+      <c r="J8" t="s">
+        <v>450</v>
+      </c>
+      <c r="K8" t="s">
         <v>481</v>
-      </c>
-[...4 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
-        <v>50352</v>
+        <v>54482</v>
       </c>
       <c r="B9" t="s">
+        <v>482</v>
+      </c>
+      <c r="C9" t="s">
         <v>483</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>484</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
+        <v>278</v>
+      </c>
+      <c r="F9" t="s">
         <v>485</v>
       </c>
-      <c r="E9" t="s">
-[...2 lines deleted...]
-      <c r="F9" t="s">
+      <c r="G9" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>488</v>
+        <v>410</v>
       </c>
       <c r="K9" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
-        <v>50365</v>
+        <v>50247</v>
       </c>
       <c r="B10" t="s">
+        <v>488</v>
+      </c>
+      <c r="C10" t="s">
+        <v>489</v>
+      </c>
+      <c r="D10" t="s">
         <v>490</v>
       </c>
-      <c r="C10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>199</v>
+        <v>81</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>491</v>
       </c>
       <c r="H10"/>
-      <c r="I10"/>
+      <c r="I10" t="s">
+        <v>492</v>
+      </c>
       <c r="J10" t="s">
         <v>87</v>
       </c>
       <c r="K10" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
-        <v>54393</v>
+        <v>50352</v>
       </c>
       <c r="B11" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C11" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="D11" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="E11" t="s">
-        <v>97</v>
+        <v>245</v>
       </c>
       <c r="F11" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="G11" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>444</v>
+        <v>499</v>
       </c>
       <c r="K11" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
-        <v>54408</v>
+        <v>50365</v>
       </c>
       <c r="B12" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="C12" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="D12" t="s">
-        <v>500</v>
+        <v>467</v>
       </c>
       <c r="E12" t="s">
-        <v>501</v>
-[...1 lines deleted...]
-      <c r="F12" t="s">
+        <v>199</v>
+      </c>
+      <c r="F12"/>
+      <c r="G12" t="s">
         <v>502</v>
-      </c>
-[...1 lines deleted...]
-        <v>503</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>469</v>
+        <v>87</v>
       </c>
       <c r="K12" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
-        <v>53431</v>
+        <v>54393</v>
       </c>
       <c r="B13" t="s">
+        <v>504</v>
+      </c>
+      <c r="C13" t="s">
         <v>505</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>506</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
+        <v>97</v>
+      </c>
+      <c r="F13" t="s">
         <v>507</v>
       </c>
-      <c r="E13" t="s">
-[...2 lines deleted...]
-      <c r="F13" t="s">
+      <c r="G13" t="s">
         <v>508</v>
       </c>
-      <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>392</v>
+        <v>444</v>
       </c>
       <c r="K13" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
-        <v>54417</v>
+        <v>54408</v>
       </c>
       <c r="B14" t="s">
         <v>510</v>
       </c>
       <c r="C14" t="s">
+        <v>505</v>
+      </c>
+      <c r="D14" t="s">
         <v>511</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" t="s">
         <v>512</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="F14" t="s">
         <v>513</v>
       </c>
       <c r="G14" t="s">
         <v>514</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="K14" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
-        <v>50295</v>
+        <v>53431</v>
       </c>
       <c r="B15" t="s">
         <v>516</v>
       </c>
       <c r="C15" t="s">
         <v>517</v>
       </c>
       <c r="D15" t="s">
         <v>518</v>
       </c>
       <c r="E15" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-      <c r="G15" t="s">
+        <v>245</v>
+      </c>
+      <c r="F15" t="s">
         <v>519</v>
       </c>
+      <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>87</v>
+        <v>392</v>
       </c>
       <c r="K15" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
-        <v>54480</v>
+        <v>54417</v>
       </c>
       <c r="B16" t="s">
         <v>521</v>
       </c>
       <c r="C16" t="s">
         <v>522</v>
       </c>
       <c r="D16" t="s">
         <v>523</v>
       </c>
       <c r="E16" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="F16"/>
+        <v>97</v>
+      </c>
+      <c r="F16" t="s">
+        <v>524</v>
+      </c>
       <c r="G16" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>410</v>
+        <v>475</v>
       </c>
       <c r="K16" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
-        <v>53441</v>
+        <v>50295</v>
       </c>
       <c r="B17" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C17" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="D17" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="E17" t="s">
-        <v>245</v>
-[...4 lines deleted...]
-      <c r="G17"/>
+        <v>264</v>
+      </c>
+      <c r="F17"/>
+      <c r="G17" t="s">
+        <v>530</v>
+      </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>392</v>
+        <v>87</v>
       </c>
       <c r="K17" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
-        <v>54387</v>
+        <v>54480</v>
       </c>
       <c r="B18" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="C18" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="D18" t="s">
-        <v>466</v>
+        <v>534</v>
       </c>
       <c r="E18" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="F18"/>
       <c r="G18" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>444</v>
+        <v>410</v>
       </c>
       <c r="K18" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
-        <v>50310</v>
+        <v>53441</v>
       </c>
       <c r="B19" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="C19" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="D19" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="E19" t="s">
-        <v>111</v>
-[...4 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="F19" t="s">
+        <v>540</v>
+      </c>
+      <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>87</v>
+        <v>392</v>
       </c>
       <c r="K19" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
-        <v>54388</v>
+        <v>54387</v>
       </c>
       <c r="B20" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="C20" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="D20" t="s">
-        <v>542</v>
+        <v>472</v>
       </c>
       <c r="E20" t="s">
         <v>97</v>
       </c>
       <c r="F20" t="s">
-        <v>543</v>
+        <v>442</v>
       </c>
       <c r="G20" t="s">
         <v>544</v>
       </c>
       <c r="H20"/>
-      <c r="I20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I20"/>
       <c r="J20" t="s">
         <v>444</v>
       </c>
       <c r="K20" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
-        <v>50277</v>
+        <v>50310</v>
       </c>
       <c r="B21" t="s">
+        <v>546</v>
+      </c>
+      <c r="C21" t="s">
         <v>547</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>548</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>278</v>
+        <v>111</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
         <v>87</v>
       </c>
       <c r="K21" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
-        <v>54413</v>
+        <v>54388</v>
       </c>
       <c r="B22" t="s">
+        <v>551</v>
+      </c>
+      <c r="C22" t="s">
         <v>552</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>553</v>
-      </c>
-[...1 lines deleted...]
-        <v>554</v>
       </c>
       <c r="E22" t="s">
         <v>97</v>
       </c>
       <c r="F22" t="s">
+        <v>554</v>
+      </c>
+      <c r="G22" t="s">
         <v>555</v>
       </c>
-      <c r="G22" t="s">
+      <c r="H22"/>
+      <c r="I22" t="s">
         <v>556</v>
       </c>
-      <c r="H22"/>
-      <c r="I22"/>
       <c r="J22" t="s">
-        <v>469</v>
+        <v>444</v>
       </c>
       <c r="K22" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
-        <v>50303</v>
+        <v>50277</v>
       </c>
       <c r="B23" t="s">
         <v>558</v>
       </c>
       <c r="C23" t="s">
         <v>559</v>
       </c>
       <c r="D23" t="s">
         <v>560</v>
       </c>
       <c r="E23" t="s">
-        <v>264</v>
+        <v>278</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
         <v>561</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
         <v>87</v>
       </c>
       <c r="K23" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
-        <v>54415</v>
+        <v>54413</v>
       </c>
       <c r="B24" t="s">
         <v>563</v>
       </c>
       <c r="C24" t="s">
         <v>564</v>
       </c>
       <c r="D24" t="s">
         <v>565</v>
       </c>
       <c r="E24" t="s">
         <v>97</v>
       </c>
       <c r="F24" t="s">
-        <v>555</v>
+        <v>566</v>
       </c>
       <c r="G24" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="K24" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
-        <v>53306</v>
+        <v>50303</v>
       </c>
       <c r="B25" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="C25" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="D25" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="E25" t="s">
-        <v>234</v>
+        <v>264</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>572</v>
+        <v>87</v>
       </c>
       <c r="K25" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
-        <v>50312</v>
+        <v>54415</v>
       </c>
       <c r="B26" t="s">
         <v>574</v>
       </c>
       <c r="C26" t="s">
         <v>575</v>
       </c>
       <c r="D26" t="s">
         <v>576</v>
       </c>
       <c r="E26" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="F26"/>
+        <v>97</v>
+      </c>
+      <c r="F26" t="s">
+        <v>566</v>
+      </c>
       <c r="G26" t="s">
         <v>577</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>87</v>
+        <v>475</v>
       </c>
       <c r="K26" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
-        <v>53426</v>
+        <v>53306</v>
       </c>
       <c r="B27" t="s">
         <v>579</v>
       </c>
       <c r="C27" t="s">
         <v>580</v>
       </c>
       <c r="D27" t="s">
         <v>581</v>
       </c>
       <c r="E27" t="s">
-        <v>245</v>
-[...4 lines deleted...]
-      <c r="G27"/>
+        <v>234</v>
+      </c>
+      <c r="F27"/>
+      <c r="G27" t="s">
+        <v>582</v>
+      </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>392</v>
+        <v>583</v>
       </c>
       <c r="K27" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
-        <v>54418</v>
+        <v>50312</v>
       </c>
       <c r="B28" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="C28" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="D28" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E28" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="F28"/>
       <c r="G28" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>469</v>
+        <v>87</v>
       </c>
       <c r="K28" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
-        <v>50265</v>
+        <v>53426</v>
       </c>
       <c r="B29" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C29" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="D29" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E29" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-      <c r="G29" t="s">
+        <v>245</v>
+      </c>
+      <c r="F29" t="s">
+        <v>519</v>
+      </c>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29" t="s">
+        <v>392</v>
+      </c>
+      <c r="K29" t="s">
         <v>593</v>
-      </c>
-[...8 lines deleted...]
-        <v>595</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
-        <v>53341</v>
+        <v>54418</v>
       </c>
       <c r="B30" t="s">
+        <v>594</v>
+      </c>
+      <c r="C30" t="s">
+        <v>595</v>
+      </c>
+      <c r="D30" t="s">
         <v>596</v>
       </c>
-      <c r="C30" t="s">
+      <c r="E30" t="s">
+        <v>97</v>
+      </c>
+      <c r="F30" t="s">
         <v>597</v>
       </c>
-      <c r="D30" t="s">
+      <c r="G30" t="s">
         <v>598</v>
-      </c>
-[...5 lines deleted...]
-        <v>600</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>572</v>
+        <v>475</v>
       </c>
       <c r="K30" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
-        <v>53316</v>
+        <v>50265</v>
       </c>
       <c r="B31" t="s">
+        <v>600</v>
+      </c>
+      <c r="C31" t="s">
+        <v>601</v>
+      </c>
+      <c r="D31" t="s">
         <v>602</v>
       </c>
-      <c r="C31" t="s">
+      <c r="E31" t="s">
         <v>603</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
+        <v>604</v>
+      </c>
+      <c r="H31"/>
+      <c r="I31" t="s">
         <v>605</v>
       </c>
-      <c r="H31"/>
-      <c r="I31"/>
       <c r="J31" t="s">
-        <v>572</v>
+        <v>87</v>
       </c>
       <c r="K31" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
-        <v>53326</v>
+        <v>53341</v>
       </c>
       <c r="B32" t="s">
         <v>607</v>
       </c>
       <c r="C32" t="s">
         <v>608</v>
       </c>
       <c r="D32" t="s">
         <v>609</v>
       </c>
       <c r="E32" t="s">
-        <v>90</v>
+        <v>610</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="K32" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
-        <v>50366</v>
+        <v>53316</v>
       </c>
       <c r="B33" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="C33" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D33" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="E33" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>87</v>
+        <v>583</v>
       </c>
       <c r="K33" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
-        <v>53891</v>
+        <v>53326</v>
       </c>
       <c r="B34" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="C34" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="D34" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E34" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="F34"/>
-      <c r="G34"/>
+      <c r="G34" t="s">
+        <v>621</v>
+      </c>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>620</v>
+        <v>583</v>
       </c>
       <c r="K34" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
-        <v>54391</v>
+        <v>50366</v>
       </c>
       <c r="B35" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="C35" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="D35" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="E35" t="s">
         <v>97</v>
       </c>
-      <c r="F35" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F35"/>
       <c r="G35" t="s">
         <v>626</v>
       </c>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>444</v>
+        <v>87</v>
       </c>
       <c r="K35" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
-        <v>51791</v>
+        <v>53891</v>
       </c>
       <c r="B36" t="s">
         <v>628</v>
       </c>
       <c r="C36" t="s">
         <v>629</v>
       </c>
       <c r="D36" t="s">
         <v>630</v>
       </c>
       <c r="E36" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="F36" t="s">
+        <v>81</v>
+      </c>
+      <c r="F36"/>
+      <c r="G36"/>
+      <c r="H36"/>
+      <c r="I36"/>
+      <c r="J36" t="s">
         <v>631</v>
       </c>
-      <c r="G36" t="s">
+      <c r="K36" t="s">
         <v>632</v>
-      </c>
-[...10 lines deleted...]
-        <v>635</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
-        <v>54416</v>
+        <v>54391</v>
       </c>
       <c r="B37" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="C37" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="D37" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="E37" t="s">
         <v>97</v>
       </c>
       <c r="F37" t="s">
-        <v>496</v>
+        <v>636</v>
       </c>
       <c r="G37" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>469</v>
+        <v>444</v>
       </c>
       <c r="K37" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
-        <v>52781</v>
+        <v>51791</v>
       </c>
       <c r="B38" t="s">
+        <v>639</v>
+      </c>
+      <c r="C38" t="s">
+        <v>640</v>
+      </c>
+      <c r="D38" t="s">
         <v>641</v>
       </c>
-      <c r="C38" t="s">
+      <c r="E38" t="s">
+        <v>38</v>
+      </c>
+      <c r="F38" t="s">
         <v>642</v>
       </c>
-      <c r="D38" t="s">
+      <c r="G38" t="s">
         <v>643</v>
       </c>
-      <c r="E38" t="s">
+      <c r="H38" t="s">
         <v>81</v>
       </c>
-      <c r="F38" t="s">
+      <c r="I38" t="s">
         <v>644</v>
       </c>
-      <c r="G38"/>
-[...1 lines deleted...]
-      <c r="I38"/>
       <c r="J38" t="s">
         <v>645</v>
       </c>
       <c r="K38" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
-        <v>50257</v>
+        <v>54416</v>
       </c>
       <c r="B39" t="s">
         <v>647</v>
       </c>
       <c r="C39" t="s">
-        <v>642</v>
+        <v>648</v>
       </c>
       <c r="D39" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="E39" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="F39"/>
+        <v>97</v>
+      </c>
+      <c r="F39" t="s">
+        <v>507</v>
+      </c>
       <c r="G39" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="H39"/>
-      <c r="I39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I39"/>
       <c r="J39" t="s">
-        <v>87</v>
+        <v>475</v>
       </c>
       <c r="K39" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
-        <v>54545</v>
+        <v>52781</v>
       </c>
       <c r="B40" t="s">
         <v>652</v>
       </c>
       <c r="C40" t="s">
         <v>653</v>
       </c>
       <c r="D40" t="s">
         <v>654</v>
       </c>
       <c r="E40" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="G40" t="s">
+        <v>81</v>
+      </c>
+      <c r="F40" t="s">
         <v>655</v>
       </c>
+      <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>424</v>
+        <v>656</v>
       </c>
       <c r="K40" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
-        <v>54505</v>
+        <v>50257</v>
       </c>
       <c r="B41" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C41" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="D41" t="s">
         <v>659</v>
       </c>
       <c r="E41" t="s">
-        <v>291</v>
+        <v>90</v>
       </c>
       <c r="F41"/>
-      <c r="G41"/>
+      <c r="G41" t="s">
+        <v>660</v>
+      </c>
       <c r="H41"/>
-      <c r="I41"/>
+      <c r="I41" t="s">
+        <v>661</v>
+      </c>
       <c r="J41" t="s">
-        <v>301</v>
+        <v>87</v>
       </c>
       <c r="K41" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
-        <v>50296</v>
+        <v>54545</v>
       </c>
       <c r="B42" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="C42" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="D42" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="E42" t="s">
-        <v>664</v>
+        <v>38</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>666</v>
+        <v>424</v>
       </c>
       <c r="K42" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
-        <v>53141</v>
+        <v>54505</v>
       </c>
       <c r="B43" t="s">
         <v>668</v>
       </c>
       <c r="C43" t="s">
         <v>669</v>
       </c>
       <c r="D43" t="s">
         <v>670</v>
       </c>
       <c r="E43" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>291</v>
+      </c>
+      <c r="F43"/>
+      <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>672</v>
+        <v>301</v>
       </c>
       <c r="K43" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
-        <v>50266</v>
+        <v>54231</v>
       </c>
       <c r="B44" t="s">
+        <v>672</v>
+      </c>
+      <c r="C44" t="s">
+        <v>673</v>
+      </c>
+      <c r="D44" t="s">
         <v>674</v>
       </c>
-      <c r="C44" t="s">
+      <c r="E44" t="s">
         <v>675</v>
       </c>
-      <c r="D44" t="s">
+      <c r="F44" t="s">
         <v>676</v>
       </c>
-      <c r="E44" t="s">
-[...2 lines deleted...]
-      <c r="F44"/>
       <c r="G44" t="s">
         <v>677</v>
       </c>
-      <c r="H44"/>
-      <c r="I44" t="s">
+      <c r="H44" t="s">
+        <v>245</v>
+      </c>
+      <c r="I44"/>
+      <c r="J44" t="s">
         <v>678</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="K44" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
-        <v>50309</v>
+        <v>50296</v>
       </c>
       <c r="B45" t="s">
         <v>680</v>
       </c>
       <c r="C45" t="s">
         <v>681</v>
       </c>
       <c r="D45" t="s">
         <v>682</v>
       </c>
       <c r="E45" t="s">
-        <v>199</v>
+        <v>683</v>
       </c>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>683</v>
-[...3 lines deleted...]
-      </c>
+        <v>684</v>
+      </c>
+      <c r="H45"/>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>87</v>
+        <v>685</v>
       </c>
       <c r="K45" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
-        <v>50263</v>
+        <v>53141</v>
       </c>
       <c r="B46" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="C46" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="D46" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="E46" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="F46"/>
+        <v>81</v>
+      </c>
+      <c r="F46" t="s">
+        <v>485</v>
+      </c>
       <c r="G46" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="H46"/>
-      <c r="I46" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I46"/>
       <c r="J46" t="s">
-        <v>87</v>
+        <v>691</v>
       </c>
       <c r="K46" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
-        <v>50278</v>
+        <v>50266</v>
       </c>
       <c r="B47" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="C47" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="D47" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="E47" t="s">
-        <v>136</v>
+        <v>81</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="H47"/>
-      <c r="I47"/>
+      <c r="I47" t="s">
+        <v>697</v>
+      </c>
       <c r="J47" t="s">
         <v>87</v>
       </c>
       <c r="K47" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
-        <v>50273</v>
+        <v>50309</v>
       </c>
       <c r="B48" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="C48" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="D48" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="E48" t="s">
-        <v>245</v>
+        <v>199</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>699</v>
-[...1 lines deleted...]
-      <c r="H48"/>
+        <v>702</v>
+      </c>
+      <c r="H48" t="s">
+        <v>136</v>
+      </c>
       <c r="I48"/>
       <c r="J48" t="s">
         <v>87</v>
       </c>
       <c r="K48" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
-        <v>53436</v>
+        <v>50263</v>
       </c>
       <c r="B49" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="C49" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="D49" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="E49" t="s">
         <v>245</v>
       </c>
-      <c r="F49" t="s">
-[...2 lines deleted...]
-      <c r="G49"/>
+      <c r="F49"/>
+      <c r="G49" t="s">
+        <v>707</v>
+      </c>
       <c r="H49"/>
-      <c r="I49"/>
+      <c r="I49" t="s">
+        <v>708</v>
+      </c>
       <c r="J49" t="s">
-        <v>392</v>
+        <v>87</v>
       </c>
       <c r="K49" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
-        <v>50364</v>
+        <v>50278</v>
       </c>
       <c r="B50" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="C50" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="D50" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="E50" t="s">
-        <v>199</v>
+        <v>136</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50" t="s">
         <v>87</v>
       </c>
       <c r="K50" t="s">
-        <v>709</v>
+        <v>714</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
+      <c r="A51">
+        <v>50273</v>
+      </c>
+      <c r="B51" t="s">
+        <v>715</v>
+      </c>
+      <c r="C51" t="s">
+        <v>716</v>
+      </c>
+      <c r="D51" t="s">
+        <v>717</v>
+      </c>
+      <c r="E51" t="s">
+        <v>245</v>
+      </c>
+      <c r="F51"/>
+      <c r="G51" t="s">
+        <v>718</v>
+      </c>
+      <c r="H51"/>
+      <c r="I51"/>
+      <c r="J51" t="s">
+        <v>87</v>
+      </c>
+      <c r="K51" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11">
+      <c r="A52">
+        <v>53436</v>
+      </c>
+      <c r="B52" t="s">
+        <v>720</v>
+      </c>
+      <c r="C52" t="s">
+        <v>721</v>
+      </c>
+      <c r="D52" t="s">
+        <v>722</v>
+      </c>
+      <c r="E52" t="s">
+        <v>245</v>
+      </c>
+      <c r="F52" t="s">
+        <v>540</v>
+      </c>
+      <c r="G52"/>
+      <c r="H52"/>
+      <c r="I52"/>
+      <c r="J52" t="s">
+        <v>392</v>
+      </c>
+      <c r="K52" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11">
+      <c r="A53">
+        <v>50364</v>
+      </c>
+      <c r="B53" t="s">
+        <v>724</v>
+      </c>
+      <c r="C53" t="s">
+        <v>725</v>
+      </c>
+      <c r="D53" t="s">
+        <v>726</v>
+      </c>
+      <c r="E53" t="s">
+        <v>199</v>
+      </c>
+      <c r="F53"/>
+      <c r="G53" t="s">
+        <v>727</v>
+      </c>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53" t="s">
+        <v>87</v>
+      </c>
+      <c r="K53" t="s">
+        <v>728</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G61"/>
+  <dimension ref="A1:G64"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>710</v>
+        <v>729</v>
       </c>
       <c r="B1" t="s">
         <v>431</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>711</v>
+        <v>730</v>
       </c>
       <c r="E1" t="s">
-        <v>712</v>
+        <v>731</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50509</v>
       </c>
       <c r="B2">
         <v>50247</v>
       </c>
       <c r="C2">
         <v>49832</v>
       </c>
       <c r="D2" t="s">
-        <v>713</v>
+        <v>732</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50522</v>
       </c>
       <c r="B3">
         <v>50257</v>
       </c>
       <c r="C3">
         <v>49836</v>
       </c>
       <c r="D3" t="s">
-        <v>713</v>
+        <v>732</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50533</v>
       </c>
       <c r="B4">
         <v>50265</v>
       </c>
       <c r="C4">
         <v>49832</v>
       </c>
       <c r="D4" t="s">
-        <v>713</v>
+        <v>732</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50578</v>
       </c>
       <c r="B5">
         <v>50295</v>
       </c>
       <c r="C5">
         <v>49784</v>
       </c>
       <c r="D5" t="s">
-        <v>714</v>
+        <v>733</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50579</v>
       </c>
       <c r="B6">
         <v>50296</v>
       </c>
       <c r="C6">
         <v>49784</v>
       </c>
       <c r="D6" t="s">
-        <v>714</v>
+        <v>733</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50589</v>
       </c>
       <c r="B7">
         <v>50303</v>
       </c>
       <c r="C7">
         <v>49792</v>
       </c>
       <c r="D7" t="s">
-        <v>714</v>
+        <v>733</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50604</v>
       </c>
       <c r="B8">
         <v>50310</v>
       </c>
       <c r="C8">
         <v>50210</v>
       </c>
       <c r="D8" t="s">
-        <v>714</v>
+        <v>733</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50608</v>
       </c>
       <c r="B9">
         <v>50312</v>
       </c>
       <c r="C9">
         <v>50212</v>
       </c>
       <c r="D9" t="s">
-        <v>714</v>
+        <v>733</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50609</v>
       </c>
       <c r="B10">
         <v>50312</v>
       </c>
       <c r="C10">
         <v>50213</v>
       </c>
       <c r="D10" t="s">
-        <v>714</v>
+        <v>733</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>50668</v>
       </c>
       <c r="B11">
         <v>50365</v>
       </c>
       <c r="C11">
         <v>50164</v>
       </c>
       <c r="D11" t="s">
-        <v>714</v>
+        <v>733</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>715</v>
+        <v>734</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>53311</v>
       </c>
       <c r="B12">
         <v>53306</v>
       </c>
       <c r="C12">
         <v>53301</v>
       </c>
       <c r="D12" t="s">
-        <v>713</v>
+        <v>732</v>
       </c>
       <c r="E12" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>53321</v>
       </c>
       <c r="B13">
         <v>53316</v>
       </c>
       <c r="C13">
         <v>53301</v>
       </c>
       <c r="D13" t="s">
-        <v>717</v>
+        <v>736</v>
       </c>
       <c r="E13" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>53331</v>
       </c>
       <c r="B14">
         <v>53326</v>
       </c>
       <c r="C14">
         <v>53301</v>
       </c>
       <c r="D14" t="s">
-        <v>717</v>
+        <v>736</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>53336</v>
       </c>
       <c r="B15">
         <v>52781</v>
       </c>
       <c r="C15">
         <v>53301</v>
       </c>
       <c r="D15" t="s">
-        <v>717</v>
+        <v>736</v>
       </c>
       <c r="E15" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>53346</v>
       </c>
       <c r="B16">
         <v>53341</v>
       </c>
       <c r="C16">
         <v>53301</v>
       </c>
       <c r="D16" t="s">
-        <v>717</v>
+        <v>736</v>
       </c>
       <c r="E16" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>53456</v>
       </c>
       <c r="B17">
         <v>50352</v>
       </c>
       <c r="C17">
         <v>53411</v>
       </c>
       <c r="D17" t="s">
-        <v>713</v>
+        <v>732</v>
       </c>
       <c r="E17" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>53461</v>
       </c>
       <c r="B18">
         <v>50273</v>
       </c>
       <c r="C18">
         <v>53411</v>
       </c>
       <c r="D18" t="s">
-        <v>713</v>
+        <v>732</v>
       </c>
       <c r="E18" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>53466</v>
       </c>
       <c r="B19">
         <v>53426</v>
       </c>
       <c r="C19">
         <v>53411</v>
       </c>
       <c r="D19" t="s">
-        <v>713</v>
+        <v>732</v>
       </c>
       <c r="E19" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>53471</v>
       </c>
       <c r="B20">
         <v>53436</v>
       </c>
       <c r="C20">
         <v>53411</v>
       </c>
       <c r="D20" t="s">
-        <v>713</v>
+        <v>732</v>
       </c>
       <c r="E20" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>53476</v>
       </c>
       <c r="B21">
         <v>53441</v>
       </c>
       <c r="C21">
         <v>53411</v>
       </c>
       <c r="D21" t="s">
-        <v>713</v>
+        <v>732</v>
       </c>
       <c r="E21" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>53481</v>
       </c>
       <c r="B22">
         <v>53431</v>
       </c>
       <c r="C22">
         <v>53411</v>
       </c>
       <c r="D22" t="s">
-        <v>713</v>
+        <v>732</v>
       </c>
       <c r="E22" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>53841</v>
       </c>
       <c r="B23">
         <v>50364</v>
       </c>
       <c r="C23">
         <v>49915</v>
       </c>
       <c r="D23" t="s">
-        <v>717</v>
+        <v>736</v>
       </c>
       <c r="E23" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>53846</v>
       </c>
       <c r="B24">
         <v>50364</v>
       </c>
       <c r="C24">
         <v>50146</v>
       </c>
       <c r="D24" t="s">
-        <v>713</v>
+        <v>732</v>
       </c>
       <c r="E24" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>53881</v>
       </c>
       <c r="B25">
         <v>50330</v>
       </c>
       <c r="C25">
         <v>53136</v>
       </c>
       <c r="D25" t="s">
-        <v>713</v>
+        <v>732</v>
       </c>
       <c r="E25" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>620</v>
+        <v>631</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>53886</v>
       </c>
       <c r="B26">
         <v>53141</v>
       </c>
       <c r="C26">
         <v>53136</v>
       </c>
       <c r="D26" t="s">
-        <v>717</v>
+        <v>736</v>
       </c>
       <c r="E26" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>620</v>
+        <v>631</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>53896</v>
       </c>
       <c r="B27">
         <v>53891</v>
       </c>
       <c r="C27">
         <v>53136</v>
       </c>
       <c r="D27" t="s">
-        <v>717</v>
+        <v>736</v>
       </c>
       <c r="E27" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>620</v>
+        <v>631</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>54389</v>
       </c>
       <c r="B28">
         <v>54387</v>
       </c>
       <c r="C28">
         <v>49906</v>
       </c>
       <c r="D28" t="s">
-        <v>713</v>
+        <v>732</v>
       </c>
       <c r="E28" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>54390</v>
       </c>
       <c r="B29">
         <v>54388</v>
       </c>
       <c r="C29">
         <v>49906</v>
       </c>
       <c r="D29" t="s">
-        <v>717</v>
+        <v>736</v>
       </c>
       <c r="E29" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>54392</v>
       </c>
       <c r="B30">
         <v>54391</v>
       </c>
       <c r="C30">
         <v>49906</v>
       </c>
       <c r="D30" t="s">
-        <v>714</v>
+        <v>733</v>
       </c>
       <c r="E30" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>54399</v>
       </c>
       <c r="B31">
         <v>54393</v>
       </c>
       <c r="C31">
         <v>49904</v>
       </c>
       <c r="D31" t="s">
-        <v>713</v>
+        <v>732</v>
       </c>
       <c r="E31" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>54400</v>
       </c>
       <c r="B32">
         <v>54395</v>
       </c>
       <c r="C32">
         <v>49904</v>
       </c>
       <c r="D32" t="s">
-        <v>718</v>
+        <v>737</v>
       </c>
       <c r="E32" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>719</v>
+        <v>738</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>54401</v>
       </c>
       <c r="B33">
         <v>54388</v>
       </c>
       <c r="C33">
         <v>49904</v>
       </c>
       <c r="D33" t="s">
-        <v>718</v>
+        <v>737</v>
       </c>
       <c r="E33" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>719</v>
+        <v>738</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>54402</v>
       </c>
       <c r="B34">
         <v>54391</v>
       </c>
       <c r="C34">
         <v>49904</v>
       </c>
       <c r="D34" t="s">
-        <v>714</v>
+        <v>733</v>
       </c>
       <c r="E34" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>54403</v>
       </c>
       <c r="B35">
         <v>50263</v>
       </c>
       <c r="C35">
         <v>49904</v>
       </c>
       <c r="D35" t="s">
-        <v>717</v>
+        <v>736</v>
       </c>
       <c r="E35" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>719</v>
+        <v>738</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>54409</v>
       </c>
       <c r="B36">
         <v>54408</v>
       </c>
       <c r="C36">
         <v>49904</v>
       </c>
       <c r="D36" t="s">
-        <v>717</v>
+        <v>736</v>
       </c>
       <c r="E36" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>54410</v>
       </c>
       <c r="B37">
         <v>54395</v>
       </c>
       <c r="C37">
         <v>50153</v>
       </c>
       <c r="D37" t="s">
-        <v>713</v>
+        <v>732</v>
       </c>
       <c r="E37" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>54411</v>
       </c>
       <c r="B38">
         <v>54388</v>
       </c>
       <c r="C38">
         <v>50153</v>
       </c>
       <c r="D38" t="s">
-        <v>717</v>
+        <v>736</v>
       </c>
       <c r="E38" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>54412</v>
       </c>
       <c r="B39">
         <v>54391</v>
       </c>
       <c r="C39">
         <v>50153</v>
       </c>
       <c r="D39" t="s">
-        <v>714</v>
+        <v>733</v>
       </c>
       <c r="E39" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>54414</v>
       </c>
       <c r="B40">
         <v>54413</v>
       </c>
       <c r="C40">
         <v>50153</v>
       </c>
       <c r="D40" t="s">
-        <v>718</v>
+        <v>737</v>
       </c>
       <c r="E40" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>54419</v>
       </c>
       <c r="B41">
         <v>54418</v>
       </c>
       <c r="C41">
         <v>50153</v>
       </c>
       <c r="D41" t="s">
-        <v>718</v>
+        <v>737</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>54420</v>
       </c>
       <c r="B42">
         <v>54416</v>
       </c>
       <c r="C42">
         <v>50153</v>
       </c>
       <c r="D42" t="s">
-        <v>718</v>
+        <v>737</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>54422</v>
       </c>
       <c r="B43">
         <v>54421</v>
       </c>
       <c r="C43">
         <v>50153</v>
       </c>
       <c r="D43" t="s">
-        <v>718</v>
+        <v>737</v>
       </c>
       <c r="E43" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>54423</v>
       </c>
       <c r="B44">
         <v>54415</v>
       </c>
       <c r="C44">
         <v>49906</v>
       </c>
       <c r="D44" t="s">
-        <v>718</v>
+        <v>737</v>
       </c>
       <c r="E44" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>54424</v>
       </c>
       <c r="B45">
         <v>54417</v>
       </c>
       <c r="C45">
         <v>49906</v>
       </c>
       <c r="D45" t="s">
-        <v>718</v>
+        <v>737</v>
       </c>
       <c r="E45" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>54425</v>
       </c>
       <c r="B46">
         <v>54421</v>
       </c>
       <c r="C46">
         <v>49906</v>
       </c>
       <c r="D46" t="s">
-        <v>718</v>
+        <v>737</v>
       </c>
       <c r="E46" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>54426</v>
       </c>
       <c r="B47">
         <v>50366</v>
       </c>
       <c r="C47">
         <v>49906</v>
       </c>
       <c r="D47" t="s">
-        <v>718</v>
+        <v>737</v>
       </c>
       <c r="E47" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>54427</v>
       </c>
       <c r="B48">
         <v>54416</v>
       </c>
       <c r="C48">
         <v>49906</v>
       </c>
       <c r="D48" t="s">
-        <v>718</v>
+        <v>737</v>
       </c>
       <c r="E48" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>54428</v>
       </c>
       <c r="B49">
         <v>54393</v>
       </c>
       <c r="C49">
         <v>50153</v>
       </c>
       <c r="D49" t="s">
-        <v>718</v>
+        <v>737</v>
       </c>
       <c r="E49" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F49"/>
       <c r="G49" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>54478</v>
       </c>
       <c r="B50">
         <v>50278</v>
       </c>
       <c r="C50">
         <v>54477</v>
       </c>
       <c r="D50" t="s">
-        <v>717</v>
+        <v>736</v>
       </c>
       <c r="E50" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>54479</v>
       </c>
       <c r="B51">
         <v>50277</v>
       </c>
       <c r="C51">
         <v>54477</v>
       </c>
       <c r="D51" t="s">
-        <v>713</v>
+        <v>732</v>
       </c>
       <c r="E51" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F51"/>
       <c r="G51" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>54481</v>
       </c>
       <c r="B52">
         <v>54480</v>
       </c>
       <c r="C52">
         <v>54477</v>
       </c>
       <c r="D52" t="s">
-        <v>717</v>
+        <v>736</v>
       </c>
       <c r="E52" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F52"/>
       <c r="G52" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>54483</v>
       </c>
       <c r="B53">
         <v>54482</v>
       </c>
       <c r="C53">
         <v>54477</v>
       </c>
       <c r="D53" t="s">
-        <v>717</v>
+        <v>736</v>
       </c>
       <c r="E53" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>54484</v>
       </c>
       <c r="B54">
         <v>50309</v>
       </c>
       <c r="C54">
         <v>54477</v>
       </c>
       <c r="D54" t="s">
-        <v>718</v>
+        <v>737</v>
       </c>
       <c r="E54" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F54"/>
       <c r="G54" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>54485</v>
       </c>
       <c r="B55">
         <v>51791</v>
       </c>
       <c r="C55">
         <v>54477</v>
       </c>
       <c r="D55" t="s">
-        <v>718</v>
+        <v>737</v>
       </c>
       <c r="E55" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F55"/>
       <c r="G55" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>54502</v>
       </c>
       <c r="B56">
         <v>50266</v>
       </c>
       <c r="C56">
         <v>54501</v>
       </c>
       <c r="D56" t="s">
-        <v>713</v>
+        <v>732</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>54503</v>
       </c>
       <c r="B57">
         <v>53281</v>
       </c>
       <c r="C57">
         <v>54501</v>
       </c>
       <c r="D57" t="s">
-        <v>717</v>
+        <v>736</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>54506</v>
       </c>
       <c r="B58">
         <v>54505</v>
       </c>
       <c r="C58">
         <v>54501</v>
       </c>
       <c r="D58" t="s">
-        <v>717</v>
+        <v>736</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>54544</v>
       </c>
       <c r="B59">
         <v>54543</v>
       </c>
       <c r="C59">
         <v>54541</v>
       </c>
       <c r="D59" t="s">
-        <v>714</v>
+        <v>736</v>
       </c>
       <c r="E59" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>424</v>
+        <v>450</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>54546</v>
       </c>
       <c r="B60">
         <v>54545</v>
       </c>
       <c r="C60">
         <v>54541</v>
       </c>
       <c r="D60" t="s">
-        <v>714</v>
+        <v>737</v>
       </c>
       <c r="E60" t="s">
-        <v>716</v>
+        <v>739</v>
       </c>
       <c r="F60"/>
       <c r="G60" t="s">
-        <v>424</v>
+        <v>450</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>54690</v>
       </c>
       <c r="B61">
         <v>50278</v>
       </c>
       <c r="C61">
         <v>54686</v>
       </c>
       <c r="D61" t="s">
-        <v>713</v>
+        <v>732</v>
       </c>
       <c r="E61" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
       <c r="F61"/>
       <c r="G61" t="s">
         <v>186</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62">
+        <v>54855</v>
+      </c>
+      <c r="B62">
+        <v>54854</v>
+      </c>
+      <c r="C62">
+        <v>54541</v>
+      </c>
+      <c r="D62" t="s">
+        <v>733</v>
+      </c>
+      <c r="E62" t="s">
+        <v>735</v>
+      </c>
+      <c r="F62"/>
+      <c r="G62" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63">
+        <v>54856</v>
+      </c>
+      <c r="B63">
+        <v>54231</v>
+      </c>
+      <c r="C63">
+        <v>54541</v>
+      </c>
+      <c r="D63" t="s">
+        <v>737</v>
+      </c>
+      <c r="E63" t="s">
+        <v>735</v>
+      </c>
+      <c r="F63"/>
+      <c r="G63" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64">
+        <v>54858</v>
+      </c>
+      <c r="B64">
+        <v>54857</v>
+      </c>
+      <c r="C64">
+        <v>54541</v>
+      </c>
+      <c r="D64" t="s">
+        <v>736</v>
+      </c>
+      <c r="E64" t="s">
+        <v>735</v>
+      </c>
+      <c r="F64"/>
+      <c r="G64" t="s">
+        <v>450</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>720</v>
+        <v>740</v>
       </c>
       <c r="B1" t="s">
-        <v>721</v>
+        <v>741</v>
       </c>
       <c r="C1" t="s">
-        <v>722</v>
+        <v>742</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49602</v>
       </c>
       <c r="B2" t="s">
         <v>136</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>723</v>
+        <v>743</v>
       </c>
       <c r="E2" t="s">
-        <v>724</v>
+        <v>744</v>
       </c>
       <c r="F2" t="s">
-        <v>725</v>
+        <v>745</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49609</v>
       </c>
       <c r="B3" t="s">
         <v>199</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>726</v>
+        <v>746</v>
       </c>
       <c r="E3" t="s">
         <v>87</v>
       </c>
       <c r="F3" t="s">
-        <v>727</v>
+        <v>747</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49620</v>
       </c>
       <c r="B4" t="s">
         <v>234</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>728</v>
+        <v>748</v>
       </c>
       <c r="E4" t="s">
-        <v>729</v>
+        <v>749</v>
       </c>
       <c r="F4" t="s">
-        <v>730</v>
+        <v>750</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49645</v>
       </c>
       <c r="B5" t="s">
         <v>54</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>731</v>
+        <v>751</v>
       </c>
       <c r="E5" t="s">
         <v>87</v>
       </c>
       <c r="F5" t="s">
-        <v>732</v>
+        <v>752</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49646</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>733</v>
+        <v>753</v>
       </c>
       <c r="E6" t="s">
         <v>87</v>
       </c>
       <c r="F6" t="s">
-        <v>734</v>
+        <v>754</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49666</v>
       </c>
       <c r="B7" t="s">
-        <v>735</v>
+        <v>755</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>736</v>
+        <v>756</v>
       </c>
       <c r="E7" t="s">
         <v>87</v>
       </c>
       <c r="F7" t="s">
-        <v>737</v>
+        <v>757</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49702</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>738</v>
+        <v>758</v>
       </c>
       <c r="E8" t="s">
         <v>87</v>
       </c>
       <c r="F8" t="s">
-        <v>739</v>
+        <v>759</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49707</v>
       </c>
       <c r="B9" t="s">
         <v>264</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>740</v>
+        <v>760</v>
       </c>
       <c r="E9" t="s">
         <v>87</v>
       </c>
       <c r="F9" t="s">
-        <v>741</v>
+        <v>761</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49728</v>
       </c>
       <c r="B10" t="s">
         <v>68</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>742</v>
+        <v>762</v>
       </c>
       <c r="E10" t="s">
         <v>87</v>
       </c>
       <c r="F10" t="s">
-        <v>743</v>
+        <v>763</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49731</v>
       </c>
       <c r="B11" t="s">
         <v>111</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>744</v>
+        <v>764</v>
       </c>
       <c r="E11" t="s">
         <v>87</v>
       </c>
       <c r="F11" t="s">
-        <v>745</v>
+        <v>765</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49741</v>
       </c>
       <c r="B12" t="s">
         <v>97</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>746</v>
+        <v>766</v>
       </c>
       <c r="E12" t="s">
         <v>87</v>
       </c>
       <c r="F12" t="s">
-        <v>747</v>
+        <v>767</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49743</v>
       </c>
       <c r="B13" t="s">
         <v>245</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>748</v>
+        <v>768</v>
       </c>
       <c r="E13" t="s">
         <v>87</v>
       </c>
       <c r="F13" t="s">
-        <v>749</v>
+        <v>769</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49749</v>
       </c>
       <c r="B14" t="s">
         <v>90</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>750</v>
+        <v>770</v>
       </c>
       <c r="E14" t="s">
         <v>87</v>
       </c>
       <c r="F14" t="s">
-        <v>751</v>
+        <v>771</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49750</v>
       </c>
       <c r="B15" t="s">
         <v>81</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>752</v>
+        <v>772</v>
       </c>
       <c r="E15" t="s">
         <v>87</v>
       </c>
       <c r="F15" t="s">
-        <v>753</v>
+        <v>773</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49752</v>
       </c>
       <c r="B16" t="s">
         <v>278</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>754</v>
+        <v>774</v>
       </c>
       <c r="E16" t="s">
         <v>87</v>
       </c>
       <c r="F16" t="s">
-        <v>755</v>
+        <v>775</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>49756</v>
       </c>
       <c r="B17" t="s">
         <v>397</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>756</v>
+        <v>776</v>
       </c>
       <c r="E17" t="s">
         <v>87</v>
       </c>
       <c r="F17" t="s">
-        <v>757</v>
+        <v>777</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49674</v>
       </c>
       <c r="B18" t="s">
-        <v>758</v>
+        <v>778</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>759</v>
+        <v>779</v>
       </c>
       <c r="E18" t="s">
         <v>87</v>
       </c>
       <c r="F18" t="s">
-        <v>760</v>
+        <v>780</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>49681</v>
       </c>
       <c r="B19" t="s">
-        <v>761</v>
+        <v>781</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>762</v>
+        <v>782</v>
       </c>
       <c r="E19" t="s">
         <v>87</v>
       </c>
       <c r="F19" t="s">
-        <v>763</v>
+        <v>783</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>49692</v>
       </c>
       <c r="B20" t="s">
         <v>214</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>764</v>
+        <v>784</v>
       </c>
       <c r="E20" t="s">
         <v>87</v>
       </c>
       <c r="F20" t="s">
-        <v>765</v>
+        <v>785</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>49695</v>
       </c>
       <c r="B21" t="s">
-        <v>766</v>
+        <v>786</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>767</v>
+        <v>787</v>
       </c>
       <c r="E21" t="s">
         <v>87</v>
       </c>
       <c r="F21" t="s">
-        <v>768</v>
+        <v>788</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>54540</v>
       </c>
       <c r="B22" t="s">
         <v>313</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>769</v>
+        <v>789</v>
       </c>
       <c r="E22" t="s">
-        <v>770</v>
+        <v>790</v>
       </c>
       <c r="F22" t="s">
-        <v>771</v>
+        <v>791</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>54500</v>
       </c>
       <c r="B23" t="s">
         <v>291</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23" t="s">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="F23" t="s">
-        <v>773</v>
+        <v>793</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J76"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>774</v>
+        <v>794</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>775</v>
+        <v>795</v>
       </c>
       <c r="D1" t="s">
-        <v>776</v>
+        <v>796</v>
       </c>
       <c r="E1" t="s">
-        <v>777</v>
+        <v>797</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>778</v>
+        <v>798</v>
       </c>
       <c r="H1" t="s">
-        <v>779</v>
+        <v>799</v>
       </c>
       <c r="I1" t="s">
-        <v>780</v>
+        <v>800</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54659</v>
       </c>
       <c r="B2">
         <v>54657</v>
       </c>
       <c r="C2" t="s">
-        <v>781</v>
+        <v>801</v>
       </c>
       <c r="D2" t="s">
-        <v>782</v>
+        <v>802</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>783</v>
+        <v>803</v>
       </c>
       <c r="G2" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>3</v>
       </c>
       <c r="J2" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54660</v>
       </c>
       <c r="B3">
         <v>54657</v>
       </c>
       <c r="C3" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="D3" t="s">
-        <v>786</v>
+        <v>806</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>787</v>
+        <v>807</v>
       </c>
       <c r="G3" t="s">
-        <v>788</v>
+        <v>808</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>1</v>
       </c>
       <c r="J3" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54658</v>
       </c>
       <c r="B4">
         <v>54657</v>
       </c>
       <c r="C4" t="s">
-        <v>789</v>
+        <v>809</v>
       </c>
       <c r="D4" t="s">
-        <v>790</v>
+        <v>810</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>791</v>
+        <v>811</v>
       </c>
       <c r="G4" t="s">
-        <v>792</v>
+        <v>812</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54662</v>
       </c>
       <c r="B5">
         <v>54657</v>
       </c>
       <c r="C5" t="s">
-        <v>793</v>
+        <v>813</v>
       </c>
       <c r="D5" t="s">
-        <v>794</v>
+        <v>814</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>795</v>
+        <v>815</v>
       </c>
       <c r="G5" t="s">
-        <v>796</v>
+        <v>816</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>2</v>
       </c>
       <c r="J5" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>54691</v>
       </c>
       <c r="B6">
         <v>54541</v>
       </c>
       <c r="C6" t="s">
-        <v>797</v>
+        <v>817</v>
       </c>
       <c r="D6" t="s">
-        <v>798</v>
+        <v>818</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>799</v>
+        <v>819</v>
       </c>
       <c r="G6" t="s">
-        <v>800</v>
+        <v>820</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>16</v>
       </c>
       <c r="J6" t="s">
-        <v>801</v>
+        <v>821</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>54161</v>
       </c>
       <c r="B7">
         <v>53411</v>
       </c>
       <c r="C7" t="s">
-        <v>802</v>
+        <v>822</v>
       </c>
       <c r="D7" t="s">
-        <v>803</v>
+        <v>823</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>804</v>
+        <v>824</v>
       </c>
       <c r="G7" t="s">
-        <v>805</v>
+        <v>825</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>2</v>
       </c>
       <c r="J7" t="s">
-        <v>806</v>
+        <v>826</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>51410</v>
       </c>
       <c r="B8">
         <v>50146</v>
       </c>
       <c r="C8" t="s">
-        <v>781</v>
+        <v>801</v>
       </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>807</v>
+        <v>827</v>
       </c>
       <c r="G8" t="s">
-        <v>808</v>
+        <v>828</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>0</v>
       </c>
       <c r="J8" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>53906</v>
       </c>
       <c r="B9">
         <v>53136</v>
       </c>
       <c r="C9" t="s">
-        <v>809</v>
+        <v>829</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>810</v>
+        <v>830</v>
       </c>
       <c r="F9" t="s">
-        <v>811</v>
+        <v>831</v>
       </c>
       <c r="G9" t="s">
-        <v>812</v>
+        <v>832</v>
       </c>
       <c r="H9"/>
       <c r="I9">
         <v>240</v>
       </c>
       <c r="J9" t="s">
-        <v>620</v>
+        <v>631</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50693</v>
       </c>
       <c r="B10">
         <v>49802</v>
       </c>
       <c r="C10" t="s">
-        <v>813</v>
+        <v>833</v>
       </c>
       <c r="D10" t="s">
-        <v>814</v>
+        <v>834</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>815</v>
+        <v>835</v>
       </c>
       <c r="G10" t="s">
-        <v>816</v>
+        <v>836</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>10</v>
       </c>
       <c r="J10" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>50694</v>
       </c>
       <c r="B11">
         <v>49802</v>
       </c>
       <c r="C11" t="s">
-        <v>813</v>
+        <v>833</v>
       </c>
       <c r="D11" t="s">
-        <v>814</v>
+        <v>834</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>815</v>
+        <v>835</v>
       </c>
       <c r="G11" t="s">
-        <v>816</v>
+        <v>836</v>
       </c>
       <c r="H11"/>
       <c r="I11">
         <v>2</v>
       </c>
       <c r="J11" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>51096</v>
       </c>
       <c r="B12">
         <v>50103</v>
       </c>
       <c r="C12" t="s">
-        <v>781</v>
+        <v>801</v>
       </c>
       <c r="D12" t="s">
-        <v>817</v>
+        <v>837</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>818</v>
+        <v>838</v>
       </c>
       <c r="G12" t="s">
-        <v>819</v>
+        <v>839</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>15</v>
       </c>
       <c r="J12" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>51504</v>
       </c>
       <c r="B13">
         <v>50103</v>
       </c>
       <c r="C13" t="s">
-        <v>789</v>
+        <v>809</v>
       </c>
       <c r="D13" t="s">
-        <v>820</v>
+        <v>840</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>821</v>
+        <v>841</v>
       </c>
       <c r="G13" t="s">
-        <v>822</v>
+        <v>842</v>
       </c>
       <c r="H13"/>
       <c r="I13">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J13" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>54542</v>
       </c>
       <c r="B14">
         <v>54541</v>
       </c>
       <c r="C14" t="s">
-        <v>823</v>
+        <v>843</v>
       </c>
       <c r="D14" t="s">
-        <v>824</v>
+        <v>844</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>825</v>
+        <v>845</v>
       </c>
       <c r="G14" t="s">
-        <v>826</v>
+        <v>846</v>
       </c>
       <c r="H14"/>
       <c r="I14">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="J14" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>51505</v>
       </c>
       <c r="B15">
         <v>50103</v>
       </c>
       <c r="C15" t="s">
-        <v>813</v>
+        <v>833</v>
       </c>
       <c r="D15" t="s">
-        <v>827</v>
+        <v>847</v>
       </c>
       <c r="E15" t="s">
-        <v>828</v>
+        <v>848</v>
       </c>
       <c r="F15" t="s">
-        <v>829</v>
+        <v>849</v>
       </c>
       <c r="G15" t="s">
-        <v>830</v>
+        <v>850</v>
       </c>
       <c r="H15"/>
       <c r="I15">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="J15" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50816</v>
       </c>
       <c r="B16">
         <v>49784</v>
       </c>
       <c r="C16" t="s">
-        <v>793</v>
+        <v>813</v>
       </c>
       <c r="D16" t="s">
-        <v>831</v>
+        <v>851</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>832</v>
+        <v>852</v>
       </c>
       <c r="G16" t="s">
-        <v>833</v>
+        <v>853</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>19</v>
       </c>
       <c r="J16" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>50815</v>
       </c>
       <c r="B17">
         <v>49784</v>
       </c>
       <c r="C17" t="s">
-        <v>789</v>
+        <v>809</v>
       </c>
       <c r="D17" t="s">
-        <v>834</v>
+        <v>854</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>835</v>
+        <v>855</v>
       </c>
       <c r="G17" t="s">
-        <v>836</v>
+        <v>856</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>20</v>
       </c>
       <c r="J17" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>50950</v>
       </c>
       <c r="B18">
         <v>50164</v>
       </c>
       <c r="C18" t="s">
-        <v>781</v>
+        <v>801</v>
       </c>
       <c r="D18" t="s">
-        <v>837</v>
+        <v>857</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>838</v>
+        <v>858</v>
       </c>
       <c r="G18" t="s">
-        <v>839</v>
+        <v>859</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>9</v>
       </c>
       <c r="J18" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>54642</v>
       </c>
       <c r="B19">
         <v>54541</v>
       </c>
       <c r="C19" t="s">
-        <v>793</v>
+        <v>813</v>
       </c>
       <c r="D19" t="s">
-        <v>840</v>
+        <v>860</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>841</v>
+        <v>861</v>
       </c>
       <c r="G19" t="s">
-        <v>842</v>
+        <v>862</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="J19" t="s">
-        <v>843</v>
+        <v>863</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>54831</v>
       </c>
       <c r="B20">
         <v>54541</v>
       </c>
       <c r="C20" t="s">
-        <v>793</v>
+        <v>813</v>
       </c>
       <c r="D20" t="s">
-        <v>844</v>
+        <v>864</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>845</v>
+        <v>865</v>
       </c>
       <c r="G20" t="s">
-        <v>846</v>
+        <v>866</v>
       </c>
       <c r="H20"/>
       <c r="I20">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J20" t="s">
-        <v>847</v>
+        <v>867</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>50921</v>
       </c>
       <c r="B21">
         <v>50153</v>
       </c>
       <c r="C21" t="s">
-        <v>781</v>
+        <v>801</v>
       </c>
       <c r="D21" t="s">
-        <v>848</v>
+        <v>868</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>849</v>
+        <v>869</v>
       </c>
       <c r="G21" t="s">
-        <v>850</v>
+        <v>870</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="J21" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>50911</v>
       </c>
       <c r="B22">
         <v>50146</v>
       </c>
       <c r="C22" t="s">
-        <v>781</v>
+        <v>801</v>
       </c>
       <c r="D22" t="s">
-        <v>851</v>
+        <v>871</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>852</v>
+        <v>872</v>
       </c>
       <c r="G22" t="s">
-        <v>853</v>
+        <v>873</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>0</v>
       </c>
       <c r="J22" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>50907</v>
       </c>
       <c r="B23">
         <v>50146</v>
       </c>
       <c r="C23" t="s">
-        <v>781</v>
+        <v>801</v>
       </c>
       <c r="D23" t="s">
-        <v>854</v>
+        <v>874</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>855</v>
+        <v>875</v>
       </c>
       <c r="G23" t="s">
-        <v>856</v>
+        <v>876</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J23" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>50910</v>
       </c>
       <c r="B24">
         <v>50146</v>
       </c>
       <c r="C24" t="s">
-        <v>781</v>
+        <v>801</v>
       </c>
       <c r="D24" t="s">
-        <v>857</v>
+        <v>877</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>858</v>
+        <v>878</v>
       </c>
       <c r="G24" t="s">
-        <v>859</v>
+        <v>879</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>0</v>
       </c>
       <c r="J24" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>50908</v>
       </c>
       <c r="B25">
         <v>50146</v>
       </c>
       <c r="C25" t="s">
-        <v>793</v>
+        <v>813</v>
       </c>
       <c r="D25" t="s">
-        <v>860</v>
+        <v>880</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
-        <v>861</v>
+        <v>881</v>
       </c>
       <c r="G25" t="s">
-        <v>862</v>
+        <v>882</v>
       </c>
       <c r="H25"/>
       <c r="I25">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J25" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>50909</v>
       </c>
       <c r="B26">
         <v>50146</v>
       </c>
       <c r="C26" t="s">
-        <v>781</v>
+        <v>801</v>
       </c>
       <c r="D26" t="s">
-        <v>863</v>
+        <v>883</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>864</v>
+        <v>884</v>
       </c>
       <c r="G26" t="s">
-        <v>865</v>
+        <v>885</v>
       </c>
       <c r="H26"/>
       <c r="I26">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J26" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>54160</v>
       </c>
       <c r="B27">
         <v>53411</v>
       </c>
       <c r="C27" t="s">
-        <v>802</v>
+        <v>822</v>
       </c>
       <c r="D27" t="s">
-        <v>866</v>
+        <v>886</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>867</v>
+        <v>887</v>
       </c>
       <c r="G27" t="s">
-        <v>868</v>
+        <v>888</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>2</v>
       </c>
       <c r="J27" t="s">
-        <v>806</v>
+        <v>826</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>51408</v>
       </c>
       <c r="B28">
         <v>50146</v>
       </c>
       <c r="C28" t="s">
-        <v>813</v>
+        <v>833</v>
       </c>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>869</v>
+        <v>889</v>
       </c>
       <c r="G28" t="s">
-        <v>870</v>
+        <v>890</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>0</v>
       </c>
       <c r="J28" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>54550</v>
       </c>
       <c r="B29">
         <v>50090</v>
       </c>
       <c r="C29" t="s">
-        <v>789</v>
+        <v>809</v>
       </c>
       <c r="D29" t="s">
-        <v>871</v>
+        <v>891</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>872</v>
+        <v>892</v>
       </c>
       <c r="G29" t="s">
-        <v>873</v>
+        <v>893</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>2</v>
       </c>
       <c r="J29" t="s">
-        <v>874</v>
+        <v>894</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>54654</v>
       </c>
       <c r="B30">
         <v>50090</v>
       </c>
       <c r="C30" t="s">
-        <v>781</v>
+        <v>801</v>
       </c>
       <c r="D30" t="s">
-        <v>875</v>
+        <v>895</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>876</v>
+        <v>896</v>
       </c>
       <c r="G30" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>1</v>
       </c>
       <c r="J30" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>54549</v>
       </c>
       <c r="B31">
         <v>50090</v>
       </c>
       <c r="C31" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="D31" t="s">
-        <v>877</v>
+        <v>897</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>878</v>
+        <v>898</v>
       </c>
       <c r="G31" t="s">
-        <v>788</v>
+        <v>808</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>5</v>
       </c>
       <c r="J31" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>51113</v>
       </c>
       <c r="B32">
         <v>50090</v>
       </c>
       <c r="C32" t="s">
-        <v>793</v>
+        <v>813</v>
       </c>
       <c r="D32" t="s">
-        <v>879</v>
+        <v>899</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>880</v>
+        <v>900</v>
       </c>
       <c r="G32" t="s">
-        <v>881</v>
+        <v>901</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>1</v>
       </c>
       <c r="J32" t="s">
-        <v>874</v>
+        <v>894</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>50735</v>
       </c>
       <c r="B33">
         <v>49832</v>
       </c>
       <c r="C33" t="s">
-        <v>813</v>
+        <v>833</v>
       </c>
       <c r="D33"/>
       <c r="E33" t="s">
-        <v>882</v>
+        <v>902</v>
       </c>
       <c r="F33" t="s">
-        <v>883</v>
+        <v>903</v>
       </c>
       <c r="G33" t="s">
-        <v>884</v>
+        <v>904</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>171</v>
       </c>
       <c r="J33" t="s">
-        <v>885</v>
+        <v>905</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>50752</v>
       </c>
       <c r="B34">
         <v>49836</v>
       </c>
       <c r="C34" t="s">
-        <v>813</v>
+        <v>833</v>
       </c>
       <c r="D34"/>
       <c r="E34" t="s">
-        <v>886</v>
+        <v>906</v>
       </c>
       <c r="F34" t="s">
-        <v>883</v>
+        <v>903</v>
       </c>
       <c r="G34" t="s">
-        <v>887</v>
+        <v>907</v>
       </c>
       <c r="H34"/>
       <c r="I34">
         <v>338</v>
       </c>
       <c r="J34" t="s">
-        <v>885</v>
+        <v>905</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>54685</v>
       </c>
       <c r="B35">
         <v>54682</v>
       </c>
       <c r="C35" t="s">
-        <v>781</v>
+        <v>801</v>
       </c>
       <c r="D35" t="s">
-        <v>888</v>
+        <v>908</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
-        <v>889</v>
+        <v>909</v>
       </c>
       <c r="G35" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H35"/>
       <c r="I35">
         <v>0</v>
       </c>
       <c r="J35" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>54683</v>
       </c>
       <c r="B36">
         <v>54682</v>
       </c>
       <c r="C36" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="D36" t="s">
-        <v>890</v>
+        <v>910</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>891</v>
+        <v>911</v>
       </c>
       <c r="G36" t="s">
-        <v>788</v>
+        <v>808</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>1</v>
       </c>
       <c r="J36" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>53361</v>
       </c>
       <c r="B37">
         <v>53301</v>
       </c>
       <c r="C37" t="s">
-        <v>793</v>
+        <v>813</v>
       </c>
       <c r="D37" t="s">
-        <v>892</v>
+        <v>912</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>893</v>
+        <v>913</v>
       </c>
       <c r="G37" t="s">
-        <v>894</v>
+        <v>914</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>5</v>
       </c>
       <c r="J37" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>51229</v>
       </c>
       <c r="B38">
         <v>50138</v>
       </c>
       <c r="C38" t="s">
-        <v>781</v>
+        <v>801</v>
       </c>
       <c r="D38" t="s">
-        <v>895</v>
+        <v>915</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>896</v>
+        <v>916</v>
       </c>
       <c r="G38" t="s">
-        <v>897</v>
+        <v>917</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>2</v>
       </c>
       <c r="J38" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>54159</v>
       </c>
       <c r="B39">
         <v>53411</v>
       </c>
       <c r="C39" t="s">
-        <v>802</v>
+        <v>822</v>
       </c>
       <c r="D39" t="s">
-        <v>898</v>
+        <v>918</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>899</v>
+        <v>919</v>
       </c>
       <c r="G39" t="s">
-        <v>900</v>
+        <v>920</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>3</v>
       </c>
       <c r="J39" t="s">
-        <v>806</v>
+        <v>826</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>51325</v>
       </c>
       <c r="B40">
         <v>50153</v>
       </c>
       <c r="C40" t="s">
-        <v>781</v>
+        <v>801</v>
       </c>
       <c r="D40" t="s">
-        <v>901</v>
+        <v>921</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>902</v>
+        <v>922</v>
       </c>
       <c r="G40" t="s">
-        <v>903</v>
+        <v>923</v>
       </c>
       <c r="H40"/>
       <c r="I40">
         <v>3</v>
       </c>
       <c r="J40" t="s">
-        <v>904</v>
+        <v>924</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>51327</v>
       </c>
       <c r="B41">
         <v>50164</v>
       </c>
       <c r="C41" t="s">
-        <v>781</v>
+        <v>801</v>
       </c>
       <c r="D41" t="s">
-        <v>901</v>
+        <v>921</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>902</v>
+        <v>922</v>
       </c>
       <c r="G41" t="s">
-        <v>905</v>
+        <v>925</v>
       </c>
       <c r="H41"/>
       <c r="I41">
         <v>3</v>
       </c>
       <c r="J41" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>51335</v>
       </c>
       <c r="B42">
         <v>50146</v>
       </c>
       <c r="C42" t="s">
-        <v>781</v>
+        <v>801</v>
       </c>
       <c r="D42" t="s">
-        <v>901</v>
+        <v>921</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>902</v>
+        <v>922</v>
       </c>
       <c r="G42" t="s">
-        <v>905</v>
+        <v>925</v>
       </c>
       <c r="H42"/>
       <c r="I42">
         <v>3</v>
       </c>
       <c r="J42" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>50915</v>
       </c>
       <c r="B43">
         <v>50146</v>
       </c>
       <c r="C43" t="s">
-        <v>781</v>
+        <v>801</v>
       </c>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>906</v>
+        <v>926</v>
       </c>
       <c r="G43" t="s">
-        <v>907</v>
+        <v>927</v>
       </c>
       <c r="H43"/>
       <c r="I43">
         <v>0</v>
       </c>
       <c r="J43" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>50940</v>
       </c>
       <c r="B44">
         <v>50153</v>
       </c>
       <c r="C44" t="s">
-        <v>813</v>
+        <v>833</v>
       </c>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>908</v>
+        <v>928</v>
       </c>
       <c r="G44" t="s">
-        <v>909</v>
+        <v>929</v>
       </c>
       <c r="H44"/>
       <c r="I44">
         <v>0</v>
       </c>
       <c r="J44" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>54663</v>
       </c>
       <c r="B45">
         <v>50103</v>
       </c>
       <c r="C45" t="s">
-        <v>781</v>
+        <v>801</v>
       </c>
       <c r="D45" t="s">
-        <v>910</v>
+        <v>930</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>911</v>
+        <v>931</v>
       </c>
       <c r="G45" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H45"/>
       <c r="I45">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J45" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>54648</v>
       </c>
       <c r="B46">
         <v>50103</v>
       </c>
       <c r="C46" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="D46" t="s">
-        <v>912</v>
+        <v>932</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>913</v>
+        <v>933</v>
       </c>
       <c r="G46" t="s">
-        <v>788</v>
+        <v>808</v>
       </c>
       <c r="H46"/>
       <c r="I46">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="J46" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>54681</v>
       </c>
       <c r="B47">
         <v>54679</v>
       </c>
       <c r="C47" t="s">
-        <v>781</v>
+        <v>801</v>
       </c>
       <c r="D47" t="s">
-        <v>914</v>
+        <v>934</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>915</v>
+        <v>935</v>
       </c>
       <c r="G47" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H47"/>
       <c r="I47">
         <v>2</v>
       </c>
       <c r="J47" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>54680</v>
       </c>
       <c r="B48">
         <v>54679</v>
       </c>
       <c r="C48" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="D48" t="s">
-        <v>916</v>
+        <v>936</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>917</v>
+        <v>937</v>
       </c>
       <c r="G48" t="s">
-        <v>788</v>
+        <v>808</v>
       </c>
       <c r="H48"/>
       <c r="I48">
         <v>1</v>
       </c>
       <c r="J48" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>50832</v>
       </c>
       <c r="B49">
         <v>49792</v>
       </c>
       <c r="C49" t="s">
-        <v>813</v>
+        <v>833</v>
       </c>
       <c r="D49" t="s">
-        <v>918</v>
+        <v>938</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>919</v>
+        <v>939</v>
       </c>
       <c r="G49" t="s">
-        <v>920</v>
+        <v>940</v>
       </c>
       <c r="H49"/>
       <c r="I49">
         <v>2</v>
       </c>
       <c r="J49" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>50941</v>
       </c>
       <c r="B50">
         <v>50153</v>
       </c>
       <c r="C50" t="s">
-        <v>813</v>
+        <v>833</v>
       </c>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>921</v>
+        <v>941</v>
       </c>
       <c r="G50" t="s">
-        <v>922</v>
+        <v>942</v>
       </c>
       <c r="H50"/>
       <c r="I50">
         <v>0</v>
       </c>
       <c r="J50" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>54830</v>
       </c>
       <c r="B51">
         <v>54541</v>
       </c>
       <c r="C51" t="s">
-        <v>793</v>
+        <v>813</v>
       </c>
       <c r="D51" t="s">
-        <v>923</v>
+        <v>943</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
-        <v>924</v>
+        <v>944</v>
       </c>
       <c r="G51" t="s">
-        <v>925</v>
+        <v>945</v>
       </c>
       <c r="H51"/>
       <c r="I51">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J51" t="s">
-        <v>847</v>
+        <v>867</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>54834</v>
       </c>
       <c r="B52">
         <v>54541</v>
       </c>
       <c r="C52" t="s">
-        <v>793</v>
+        <v>813</v>
       </c>
       <c r="D52" t="s">
-        <v>926</v>
+        <v>946</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>927</v>
+        <v>947</v>
       </c>
       <c r="G52" t="s">
-        <v>928</v>
+        <v>948</v>
       </c>
       <c r="H52"/>
       <c r="I52">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J52" t="s">
-        <v>847</v>
+        <v>867</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>54832</v>
       </c>
       <c r="B53">
         <v>54541</v>
       </c>
       <c r="C53" t="s">
-        <v>793</v>
+        <v>813</v>
       </c>
       <c r="D53" t="s">
-        <v>929</v>
+        <v>949</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>930</v>
+        <v>950</v>
       </c>
       <c r="G53" t="s">
-        <v>931</v>
+        <v>951</v>
       </c>
       <c r="H53"/>
       <c r="I53">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J53" t="s">
-        <v>847</v>
+        <v>867</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>53421</v>
       </c>
       <c r="B54">
         <v>53411</v>
       </c>
       <c r="C54" t="s">
-        <v>813</v>
+        <v>833</v>
       </c>
       <c r="D54" t="s">
-        <v>932</v>
+        <v>952</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>933</v>
+        <v>953</v>
       </c>
       <c r="G54" t="s">
-        <v>934</v>
+        <v>954</v>
       </c>
       <c r="H54"/>
       <c r="I54">
         <v>4</v>
       </c>
       <c r="J54" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>50738</v>
       </c>
       <c r="B55">
         <v>49832</v>
       </c>
       <c r="C55" t="s">
-        <v>813</v>
+        <v>833</v>
       </c>
       <c r="D55"/>
       <c r="E55" t="s">
-        <v>935</v>
+        <v>955</v>
       </c>
       <c r="F55" t="s">
-        <v>936</v>
+        <v>956</v>
       </c>
       <c r="G55" t="s">
-        <v>883</v>
+        <v>903</v>
       </c>
       <c r="H55"/>
       <c r="I55">
         <v>169</v>
       </c>
       <c r="J55" t="s">
-        <v>885</v>
+        <v>905</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>53366</v>
       </c>
       <c r="B56">
         <v>53301</v>
       </c>
       <c r="C56" t="s">
-        <v>809</v>
+        <v>829</v>
       </c>
       <c r="D56" t="s">
-        <v>937</v>
+        <v>957</v>
       </c>
       <c r="E56" t="s">
-        <v>938</v>
+        <v>958</v>
       </c>
       <c r="F56" t="s">
-        <v>939</v>
+        <v>959</v>
       </c>
       <c r="G56" t="s">
-        <v>940</v>
+        <v>960</v>
       </c>
       <c r="H56"/>
       <c r="I56">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="J56" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>54106</v>
       </c>
       <c r="B57">
         <v>53136</v>
       </c>
       <c r="C57" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="D57" t="s">
-        <v>941</v>
+        <v>961</v>
       </c>
       <c r="E57" t="s">
-        <v>942</v>
+        <v>962</v>
       </c>
       <c r="F57" t="s">
-        <v>943</v>
+        <v>963</v>
       </c>
       <c r="G57" t="s">
-        <v>944</v>
+        <v>964</v>
       </c>
       <c r="H57" t="s">
-        <v>945</v>
+        <v>965</v>
       </c>
       <c r="I57">
         <v>194</v>
       </c>
       <c r="J57" t="s">
-        <v>946</v>
+        <v>966</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>51445</v>
       </c>
       <c r="B58">
         <v>50138</v>
       </c>
       <c r="C58" t="s">
-        <v>781</v>
+        <v>801</v>
       </c>
       <c r="D58" t="s">
-        <v>947</v>
+        <v>967</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>948</v>
+        <v>968</v>
       </c>
       <c r="G58" t="s">
-        <v>949</v>
+        <v>969</v>
       </c>
       <c r="H58"/>
       <c r="I58">
         <v>1</v>
       </c>
       <c r="J58" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>53356</v>
       </c>
       <c r="B59">
         <v>53301</v>
       </c>
       <c r="C59" t="s">
-        <v>793</v>
+        <v>813</v>
       </c>
       <c r="D59" t="s">
-        <v>950</v>
+        <v>970</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
-        <v>951</v>
+        <v>971</v>
       </c>
       <c r="G59" t="s">
-        <v>952</v>
+        <v>972</v>
       </c>
       <c r="H59"/>
       <c r="I59">
         <v>5</v>
       </c>
       <c r="J59" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>50927</v>
       </c>
       <c r="B60">
         <v>50138</v>
       </c>
       <c r="C60" t="s">
-        <v>781</v>
+        <v>801</v>
       </c>
       <c r="D60" t="s">
-        <v>953</v>
+        <v>973</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
-        <v>954</v>
+        <v>974</v>
       </c>
       <c r="G60" t="s">
-        <v>955</v>
+        <v>975</v>
       </c>
       <c r="H60"/>
       <c r="I60">
         <v>3</v>
       </c>
       <c r="J60" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>54656</v>
       </c>
       <c r="B61">
         <v>50138</v>
       </c>
       <c r="C61" t="s">
-        <v>781</v>
+        <v>801</v>
       </c>
       <c r="D61" t="s">
-        <v>956</v>
+        <v>976</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
-        <v>957</v>
+        <v>977</v>
       </c>
       <c r="G61" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H61"/>
       <c r="I61">
         <v>2</v>
       </c>
       <c r="J61" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>50926</v>
       </c>
       <c r="B62">
         <v>50138</v>
       </c>
       <c r="C62" t="s">
-        <v>793</v>
+        <v>813</v>
       </c>
       <c r="D62" t="s">
-        <v>958</v>
+        <v>978</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>959</v>
+        <v>979</v>
       </c>
       <c r="G62" t="s">
-        <v>960</v>
+        <v>980</v>
       </c>
       <c r="H62"/>
       <c r="I62">
         <v>3</v>
       </c>
       <c r="J62" t="s">
-        <v>961</v>
+        <v>981</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>54611</v>
       </c>
       <c r="B63">
         <v>50138</v>
       </c>
       <c r="C63" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="D63" t="s">
-        <v>962</v>
+        <v>982</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>963</v>
+        <v>983</v>
       </c>
       <c r="G63" t="s">
-        <v>788</v>
+        <v>808</v>
       </c>
       <c r="H63"/>
       <c r="I63">
         <v>33</v>
       </c>
       <c r="J63" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>51087</v>
       </c>
       <c r="B64">
         <v>50138</v>
       </c>
       <c r="C64" t="s">
-        <v>793</v>
+        <v>813</v>
       </c>
       <c r="D64" t="s">
-        <v>953</v>
+        <v>973</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
-        <v>964</v>
+        <v>984</v>
       </c>
       <c r="G64" t="s">
-        <v>965</v>
+        <v>985</v>
       </c>
       <c r="H64"/>
       <c r="I64">
         <v>1</v>
       </c>
       <c r="J64" t="s">
-        <v>961</v>
+        <v>981</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>50913</v>
       </c>
       <c r="B65">
         <v>50147</v>
       </c>
       <c r="C65" t="s">
-        <v>813</v>
+        <v>833</v>
       </c>
       <c r="D65"/>
       <c r="E65"/>
       <c r="F65" t="s">
-        <v>966</v>
+        <v>986</v>
       </c>
       <c r="G65" t="s">
-        <v>967</v>
+        <v>987</v>
       </c>
       <c r="H65"/>
       <c r="I65">
         <v>0</v>
       </c>
       <c r="J65" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>50914</v>
       </c>
       <c r="B66">
         <v>50147</v>
       </c>
       <c r="C66" t="s">
-        <v>781</v>
+        <v>801</v>
       </c>
       <c r="D66" t="s">
-        <v>968</v>
+        <v>988</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
-        <v>969</v>
+        <v>989</v>
       </c>
       <c r="G66" t="s">
-        <v>970</v>
+        <v>990</v>
       </c>
       <c r="H66"/>
       <c r="I66">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J66" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>54668</v>
       </c>
       <c r="B67">
         <v>50147</v>
       </c>
       <c r="C67" t="s">
-        <v>781</v>
+        <v>801</v>
       </c>
       <c r="D67" t="s">
-        <v>971</v>
+        <v>991</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>972</v>
+        <v>992</v>
       </c>
       <c r="G67" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H67"/>
       <c r="I67">
         <v>1</v>
       </c>
       <c r="J67" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>54676</v>
       </c>
       <c r="B68">
         <v>50147</v>
       </c>
       <c r="C68" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="D68" t="s">
-        <v>973</v>
+        <v>993</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
-        <v>974</v>
+        <v>994</v>
       </c>
       <c r="G68" t="s">
-        <v>788</v>
+        <v>808</v>
       </c>
       <c r="H68"/>
       <c r="I68">
         <v>0</v>
       </c>
       <c r="J68" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>54688</v>
       </c>
       <c r="B69">
         <v>54686</v>
       </c>
       <c r="C69" t="s">
-        <v>781</v>
+        <v>801</v>
       </c>
       <c r="D69" t="s">
-        <v>975</v>
+        <v>995</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
-        <v>976</v>
+        <v>996</v>
       </c>
       <c r="G69" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="H69"/>
       <c r="I69">
         <v>0</v>
       </c>
       <c r="J69" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
         <v>54687</v>
       </c>
       <c r="B70">
         <v>54686</v>
       </c>
       <c r="C70" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="D70" t="s">
-        <v>977</v>
+        <v>997</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
-        <v>978</v>
+        <v>998</v>
       </c>
       <c r="G70" t="s">
-        <v>788</v>
+        <v>808</v>
       </c>
       <c r="H70"/>
       <c r="I70">
         <v>0</v>
       </c>
       <c r="J70" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>54689</v>
       </c>
       <c r="B71">
         <v>54686</v>
       </c>
       <c r="C71" t="s">
-        <v>793</v>
+        <v>813</v>
       </c>
       <c r="D71" t="s">
-        <v>979</v>
+        <v>999</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
-        <v>980</v>
+        <v>1000</v>
       </c>
       <c r="G71" t="s">
-        <v>981</v>
+        <v>1001</v>
       </c>
       <c r="H71"/>
       <c r="I71">
         <v>0</v>
       </c>
       <c r="J71" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>53371</v>
       </c>
       <c r="B72">
         <v>53301</v>
       </c>
       <c r="C72" t="s">
-        <v>813</v>
+        <v>833</v>
       </c>
       <c r="D72" t="s">
-        <v>982</v>
+        <v>1002</v>
       </c>
       <c r="E72" t="s">
-        <v>983</v>
+        <v>1003</v>
       </c>
       <c r="F72" t="s">
-        <v>984</v>
+        <v>1004</v>
       </c>
       <c r="G72" t="s">
-        <v>985</v>
+        <v>1005</v>
       </c>
       <c r="H72"/>
       <c r="I72">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="J72" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
         <v>54661</v>
       </c>
       <c r="B73">
         <v>54657</v>
       </c>
       <c r="C73" t="s">
-        <v>789</v>
+        <v>809</v>
       </c>
       <c r="D73" t="s">
-        <v>986</v>
+        <v>1006</v>
       </c>
       <c r="E73"/>
       <c r="F73" t="s">
-        <v>987</v>
+        <v>1007</v>
       </c>
       <c r="G73" t="s">
-        <v>988</v>
+        <v>1008</v>
       </c>
       <c r="H73"/>
       <c r="I73">
         <v>2</v>
       </c>
       <c r="J73" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
         <v>54833</v>
       </c>
       <c r="B74">
         <v>54541</v>
       </c>
       <c r="C74" t="s">
-        <v>989</v>
+        <v>1009</v>
       </c>
       <c r="D74" t="s">
-        <v>990</v>
+        <v>1010</v>
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
-        <v>991</v>
+        <v>1011</v>
       </c>
       <c r="G74" t="s">
-        <v>992</v>
+        <v>1012</v>
       </c>
       <c r="H74"/>
       <c r="I74">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J74" t="s">
-        <v>847</v>
+        <v>867</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>54829</v>
       </c>
       <c r="B75">
         <v>54541</v>
       </c>
       <c r="C75" t="s">
-        <v>793</v>
+        <v>813</v>
       </c>
       <c r="D75" t="s">
-        <v>993</v>
+        <v>1013</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
-        <v>994</v>
+        <v>1014</v>
       </c>
       <c r="G75" t="s">
-        <v>995</v>
+        <v>1015</v>
       </c>
       <c r="H75"/>
       <c r="I75">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J75" t="s">
-        <v>847</v>
+        <v>867</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
         <v>50953</v>
       </c>
       <c r="B76">
         <v>50164</v>
       </c>
       <c r="C76" t="s">
-        <v>781</v>
+        <v>801</v>
       </c>
       <c r="D76" t="s">
-        <v>996</v>
+        <v>1016</v>
       </c>
       <c r="E76"/>
       <c r="F76" t="s">
-        <v>997</v>
+        <v>1017</v>
       </c>
       <c r="G76" t="s">
-        <v>998</v>
+        <v>1018</v>
       </c>
       <c r="H76"/>
       <c r="I76">
         <v>6</v>
       </c>
       <c r="J76" t="s">
         <v>87</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -14253,2163 +14464,2163 @@
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>362</v>
       </c>
       <c r="M1" t="s">
         <v>354</v>
       </c>
       <c r="N1" t="s">
         <v>355</v>
       </c>
       <c r="O1" t="s">
-        <v>1472</v>
+        <v>1492</v>
       </c>
       <c r="P1" t="s">
-        <v>1475</v>
+        <v>1495</v>
       </c>
       <c r="Q1" t="s">
-        <v>1480</v>
+        <v>1500</v>
       </c>
       <c r="R1" t="s">
-        <v>1482</v>
+        <v>1502</v>
       </c>
       <c r="S1" t="s">
-        <v>1484</v>
+        <v>1504</v>
       </c>
       <c r="T1" t="s">
-        <v>1486</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>999</v>
+        <v>1019</v>
       </c>
       <c r="C2" t="s">
-        <v>1000</v>
+        <v>1020</v>
       </c>
       <c r="D2" t="s">
-        <v>1005</v>
+        <v>1025</v>
       </c>
       <c r="E2" t="s">
         <v>141</v>
       </c>
       <c r="F2" t="s">
-        <v>1168</v>
+        <v>1188</v>
       </c>
       <c r="G2" t="s">
         <v>238</v>
       </c>
       <c r="H2" t="s">
-        <v>1183</v>
+        <v>1203</v>
       </c>
       <c r="I2" t="s">
-        <v>1205</v>
+        <v>1225</v>
       </c>
       <c r="J2" t="s">
         <v>177</v>
       </c>
       <c r="K2" t="s">
-        <v>1290</v>
+        <v>1310</v>
       </c>
       <c r="L2" t="s">
         <v>381</v>
       </c>
       <c r="M2" t="s">
         <v>370</v>
       </c>
       <c r="N2" t="s">
         <v>376</v>
       </c>
       <c r="O2" t="s">
-        <v>1473</v>
+        <v>1493</v>
       </c>
       <c r="P2" t="s">
-        <v>1476</v>
+        <v>1496</v>
       </c>
       <c r="Q2" t="s">
-        <v>713</v>
+        <v>732</v>
       </c>
       <c r="R2" t="s">
-        <v>823</v>
+        <v>843</v>
       </c>
       <c r="S2" t="s">
         <v>429</v>
       </c>
       <c r="T2" t="s">
-        <v>716</v>
+        <v>735</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>1001</v>
+        <v>1021</v>
       </c>
       <c r="D3" t="s">
-        <v>1006</v>
+        <v>1026</v>
       </c>
       <c r="E3" t="s">
         <v>58</v>
       </c>
       <c r="F3" t="s">
-        <v>1169</v>
+        <v>1189</v>
       </c>
       <c r="G3" t="s">
-        <v>1178</v>
+        <v>1198</v>
       </c>
       <c r="H3" t="s">
-        <v>1184</v>
+        <v>1204</v>
       </c>
       <c r="I3" t="s">
         <v>341</v>
       </c>
       <c r="J3" t="s">
         <v>334</v>
       </c>
       <c r="K3" t="s">
-        <v>1291</v>
+        <v>1311</v>
       </c>
       <c r="L3" t="s">
         <v>372</v>
       </c>
       <c r="M3" t="s">
         <v>394</v>
       </c>
       <c r="N3" t="s">
-        <v>1469</v>
+        <v>1489</v>
       </c>
       <c r="O3" t="s">
-        <v>1474</v>
+        <v>1494</v>
       </c>
       <c r="P3" t="s">
         <v>387</v>
       </c>
       <c r="Q3" t="s">
-        <v>717</v>
+        <v>736</v>
       </c>
       <c r="R3" t="s">
-        <v>793</v>
+        <v>813</v>
       </c>
       <c r="S3" t="s">
-        <v>1485</v>
+        <v>1505</v>
       </c>
       <c r="T3" t="s">
-        <v>1487</v>
+        <v>739</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>53</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>1007</v>
+        <v>1027</v>
       </c>
       <c r="E4" t="s">
-        <v>1166</v>
+        <v>1186</v>
       </c>
       <c r="F4" t="s">
-        <v>1170</v>
+        <v>1190</v>
       </c>
       <c r="G4" t="s">
-        <v>1179</v>
+        <v>1199</v>
       </c>
       <c r="H4" t="s">
-        <v>1185</v>
+        <v>1205</v>
       </c>
       <c r="I4" t="s">
-        <v>1206</v>
+        <v>1226</v>
       </c>
       <c r="J4" t="s">
-        <v>1237</v>
+        <v>1257</v>
       </c>
       <c r="K4" t="s">
-        <v>1292</v>
+        <v>1312</v>
       </c>
       <c r="M4" t="s">
-        <v>1467</v>
+        <v>1487</v>
       </c>
       <c r="N4" t="s">
         <v>399</v>
       </c>
       <c r="O4" t="s">
         <v>409</v>
       </c>
       <c r="P4" t="s">
-        <v>1477</v>
+        <v>1497</v>
       </c>
       <c r="Q4" t="s">
-        <v>714</v>
+        <v>733</v>
       </c>
       <c r="R4" t="s">
-        <v>802</v>
+        <v>822</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>139</v>
       </c>
       <c r="D5" t="s">
-        <v>1008</v>
+        <v>1028</v>
       </c>
       <c r="E5" t="s">
         <v>43</v>
       </c>
       <c r="F5" t="s">
-        <v>1171</v>
+        <v>1191</v>
       </c>
       <c r="G5" t="s">
-        <v>1180</v>
+        <v>1200</v>
       </c>
       <c r="H5" t="s">
-        <v>1186</v>
+        <v>1206</v>
       </c>
       <c r="I5" t="s">
-        <v>1207</v>
+        <v>1227</v>
       </c>
       <c r="J5" t="s">
-        <v>1238</v>
+        <v>1258</v>
       </c>
       <c r="K5" t="s">
-        <v>1293</v>
+        <v>1313</v>
       </c>
       <c r="M5" t="s">
         <v>368</v>
       </c>
       <c r="N5" t="s">
-        <v>1470</v>
+        <v>1490</v>
       </c>
       <c r="O5" t="s">
         <v>391</v>
       </c>
       <c r="P5" t="s">
         <v>409</v>
       </c>
       <c r="Q5" t="s">
-        <v>718</v>
+        <v>737</v>
       </c>
       <c r="R5" t="s">
-        <v>797</v>
+        <v>817</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>256</v>
       </c>
       <c r="D6" t="s">
-        <v>1009</v>
+        <v>1029</v>
       </c>
       <c r="E6" t="s">
         <v>237</v>
       </c>
       <c r="F6" t="s">
-        <v>1172</v>
+        <v>1192</v>
       </c>
       <c r="G6" t="s">
         <v>45</v>
       </c>
       <c r="H6" t="s">
-        <v>1187</v>
+        <v>1207</v>
       </c>
       <c r="I6" t="s">
-        <v>1208</v>
+        <v>1228</v>
       </c>
       <c r="J6" t="s">
-        <v>1239</v>
+        <v>1259</v>
       </c>
       <c r="K6" t="s">
-        <v>1294</v>
+        <v>1314</v>
       </c>
       <c r="M6" t="s">
-        <v>1468</v>
+        <v>1488</v>
       </c>
       <c r="N6" t="s">
         <v>384</v>
       </c>
       <c r="P6" t="s">
         <v>402</v>
       </c>
       <c r="Q6" t="s">
-        <v>1481</v>
+        <v>1501</v>
       </c>
       <c r="R6" t="s">
-        <v>781</v>
+        <v>801</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>101</v>
       </c>
       <c r="D7" t="s">
-        <v>1010</v>
+        <v>1030</v>
       </c>
       <c r="E7" t="s">
-        <v>1167</v>
+        <v>1187</v>
       </c>
       <c r="F7" t="s">
-        <v>1173</v>
+        <v>1193</v>
       </c>
       <c r="G7" t="s">
-        <v>1181</v>
+        <v>1201</v>
       </c>
       <c r="H7" t="s">
         <v>257</v>
       </c>
       <c r="I7" t="s">
-        <v>1209</v>
+        <v>1229</v>
       </c>
       <c r="J7" t="s">
         <v>106</v>
       </c>
       <c r="K7" t="s">
-        <v>1205</v>
+        <v>1225</v>
       </c>
       <c r="M7" t="s">
         <v>398</v>
       </c>
       <c r="N7" t="s">
         <v>364</v>
       </c>
       <c r="P7" t="s">
-        <v>1478</v>
+        <v>1498</v>
       </c>
       <c r="R7" t="s">
-        <v>989</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>1002</v>
+        <v>1022</v>
       </c>
       <c r="D8" t="s">
-        <v>1011</v>
+        <v>1031</v>
       </c>
       <c r="F8" t="s">
-        <v>1174</v>
+        <v>1194</v>
       </c>
       <c r="G8" t="s">
         <v>103</v>
       </c>
       <c r="H8" t="s">
-        <v>1188</v>
+        <v>1208</v>
       </c>
       <c r="I8" t="s">
-        <v>1210</v>
+        <v>1230</v>
       </c>
       <c r="J8" t="s">
-        <v>1240</v>
+        <v>1260</v>
       </c>
       <c r="K8" t="s">
         <v>341</v>
       </c>
       <c r="N8" t="s">
-        <v>1471</v>
+        <v>1491</v>
       </c>
       <c r="P8" t="s">
-        <v>1479</v>
+        <v>1499</v>
       </c>
       <c r="R8" t="s">
-        <v>1483</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>1003</v>
+        <v>1023</v>
       </c>
       <c r="D9" t="s">
-        <v>1012</v>
+        <v>1032</v>
       </c>
       <c r="F9" t="s">
-        <v>1175</v>
+        <v>1195</v>
       </c>
       <c r="G9" t="s">
         <v>128</v>
       </c>
       <c r="H9" t="s">
         <v>46</v>
       </c>
       <c r="I9" t="s">
-        <v>1211</v>
+        <v>1231</v>
       </c>
       <c r="J9" t="s">
         <v>307</v>
       </c>
       <c r="K9" t="s">
-        <v>1295</v>
+        <v>1315</v>
       </c>
       <c r="N9" t="s">
         <v>111</v>
       </c>
       <c r="P9" t="s">
         <v>414</v>
       </c>
       <c r="R9" t="s">
-        <v>809</v>
+        <v>829</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>72</v>
       </c>
       <c r="D10" t="s">
-        <v>1013</v>
+        <v>1033</v>
       </c>
       <c r="F10" t="s">
         <v>114</v>
       </c>
       <c r="G10" t="s">
-        <v>1182</v>
+        <v>1202</v>
       </c>
       <c r="H10" t="s">
         <v>104</v>
       </c>
       <c r="I10" t="s">
-        <v>1212</v>
+        <v>1232</v>
       </c>
       <c r="J10" t="s">
-        <v>1241</v>
+        <v>1261</v>
       </c>
       <c r="K10" t="s">
-        <v>1296</v>
+        <v>1316</v>
       </c>
       <c r="N10" t="s">
         <v>380</v>
       </c>
       <c r="R10" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>1004</v>
+        <v>1024</v>
       </c>
       <c r="D11" t="s">
-        <v>1014</v>
+        <v>1034</v>
       </c>
       <c r="F11" t="s">
-        <v>1176</v>
+        <v>1196</v>
       </c>
       <c r="H11" t="s">
-        <v>1189</v>
+        <v>1209</v>
       </c>
       <c r="I11" t="s">
-        <v>1213</v>
+        <v>1233</v>
       </c>
       <c r="J11" t="s">
-        <v>1242</v>
+        <v>1262</v>
       </c>
       <c r="K11" t="s">
-        <v>1297</v>
+        <v>1317</v>
       </c>
       <c r="R11" t="s">
-        <v>813</v>
+        <v>833</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>1015</v>
+        <v>1035</v>
       </c>
       <c r="F12" t="s">
-        <v>1177</v>
+        <v>1197</v>
       </c>
       <c r="H12" t="s">
-        <v>1190</v>
+        <v>1210</v>
       </c>
       <c r="I12" t="s">
-        <v>1178</v>
+        <v>1198</v>
       </c>
       <c r="J12" t="s">
         <v>259</v>
       </c>
       <c r="K12" t="s">
-        <v>1298</v>
+        <v>1318</v>
       </c>
       <c r="R12" t="s">
-        <v>789</v>
+        <v>809</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>1016</v>
+        <v>1036</v>
       </c>
       <c r="H13" t="s">
         <v>61</v>
       </c>
       <c r="I13" t="s">
         <v>105</v>
       </c>
       <c r="J13" t="s">
-        <v>1243</v>
+        <v>1263</v>
       </c>
       <c r="K13" t="s">
-        <v>1299</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>1017</v>
+        <v>1037</v>
       </c>
       <c r="H14" t="s">
-        <v>1191</v>
+        <v>1211</v>
       </c>
       <c r="I14" t="s">
-        <v>1214</v>
+        <v>1234</v>
       </c>
       <c r="J14" t="s">
-        <v>1244</v>
+        <v>1264</v>
       </c>
       <c r="K14" t="s">
-        <v>1300</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>1018</v>
+        <v>1038</v>
       </c>
       <c r="H15" t="s">
-        <v>1192</v>
+        <v>1212</v>
       </c>
       <c r="I15" t="s">
-        <v>1215</v>
+        <v>1235</v>
       </c>
       <c r="J15" t="s">
-        <v>1245</v>
+        <v>1265</v>
       </c>
       <c r="K15" t="s">
-        <v>1301</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>1019</v>
+        <v>1039</v>
       </c>
       <c r="H16" t="s">
-        <v>1193</v>
+        <v>1213</v>
       </c>
       <c r="I16" t="s">
         <v>258</v>
       </c>
       <c r="J16" t="s">
-        <v>1246</v>
+        <v>1266</v>
       </c>
       <c r="K16" t="s">
-        <v>1302</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>1020</v>
+        <v>1040</v>
       </c>
       <c r="H17" t="s">
-        <v>1194</v>
+        <v>1214</v>
       </c>
       <c r="I17" t="s">
-        <v>1216</v>
+        <v>1236</v>
       </c>
       <c r="J17" t="s">
-        <v>1247</v>
+        <v>1267</v>
       </c>
       <c r="K17" t="s">
-        <v>1207</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>1021</v>
+        <v>1041</v>
       </c>
       <c r="H18" t="s">
-        <v>1195</v>
+        <v>1215</v>
       </c>
       <c r="I18" t="s">
-        <v>1217</v>
+        <v>1237</v>
       </c>
       <c r="J18" t="s">
         <v>240</v>
       </c>
       <c r="K18" t="s">
-        <v>1303</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>1022</v>
+        <v>1042</v>
       </c>
       <c r="H19" t="s">
-        <v>1196</v>
+        <v>1216</v>
       </c>
       <c r="I19" t="s">
         <v>219</v>
       </c>
       <c r="J19" t="s">
-        <v>1248</v>
+        <v>1268</v>
       </c>
       <c r="K19" t="s">
-        <v>1304</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>1023</v>
+        <v>1043</v>
       </c>
       <c r="H20" t="s">
-        <v>1197</v>
+        <v>1217</v>
       </c>
       <c r="I20" t="s">
-        <v>1218</v>
+        <v>1238</v>
       </c>
       <c r="J20" t="s">
-        <v>1249</v>
+        <v>1269</v>
       </c>
       <c r="K20" t="s">
-        <v>1305</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>1024</v>
+        <v>1044</v>
       </c>
       <c r="H21" t="s">
-        <v>1198</v>
+        <v>1218</v>
       </c>
       <c r="I21" t="s">
-        <v>1219</v>
+        <v>1239</v>
       </c>
       <c r="J21" t="s">
-        <v>1250</v>
+        <v>1270</v>
       </c>
       <c r="K21" t="s">
-        <v>1306</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>1025</v>
+        <v>1045</v>
       </c>
       <c r="H22" t="s">
-        <v>1199</v>
+        <v>1219</v>
       </c>
       <c r="I22" t="s">
-        <v>1220</v>
+        <v>1240</v>
       </c>
       <c r="J22" t="s">
-        <v>1251</v>
+        <v>1271</v>
       </c>
       <c r="K22" t="s">
-        <v>1307</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>1026</v>
+        <v>1046</v>
       </c>
       <c r="H23" t="s">
-        <v>1200</v>
+        <v>1220</v>
       </c>
       <c r="I23" t="s">
         <v>239</v>
       </c>
       <c r="J23" t="s">
-        <v>1252</v>
+        <v>1272</v>
       </c>
       <c r="K23" t="s">
-        <v>1308</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>1027</v>
+        <v>1047</v>
       </c>
       <c r="H24" t="s">
-        <v>1201</v>
+        <v>1221</v>
       </c>
       <c r="I24" t="s">
-        <v>1221</v>
+        <v>1241</v>
       </c>
       <c r="J24" t="s">
-        <v>1253</v>
+        <v>1273</v>
       </c>
       <c r="K24" t="s">
-        <v>1309</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>1028</v>
+        <v>1048</v>
       </c>
       <c r="H25" t="s">
-        <v>1202</v>
+        <v>1222</v>
       </c>
       <c r="I25" t="s">
-        <v>1222</v>
+        <v>1242</v>
       </c>
       <c r="J25" t="s">
-        <v>1254</v>
+        <v>1274</v>
       </c>
       <c r="K25" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>1029</v>
+        <v>1049</v>
       </c>
       <c r="H26" t="s">
-        <v>1203</v>
+        <v>1223</v>
       </c>
       <c r="I26" t="s">
-        <v>1223</v>
+        <v>1243</v>
       </c>
       <c r="J26" t="s">
-        <v>1255</v>
+        <v>1275</v>
       </c>
       <c r="K26" t="s">
-        <v>1310</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>1030</v>
+        <v>1050</v>
       </c>
       <c r="H27" t="s">
-        <v>1204</v>
+        <v>1224</v>
       </c>
       <c r="I27" t="s">
-        <v>1224</v>
+        <v>1244</v>
       </c>
       <c r="J27" t="s">
-        <v>1256</v>
+        <v>1276</v>
       </c>
       <c r="K27" t="s">
-        <v>1311</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>1031</v>
+        <v>1051</v>
       </c>
       <c r="H28" t="s">
         <v>228</v>
       </c>
       <c r="I28" t="s">
         <v>317</v>
       </c>
       <c r="J28" t="s">
-        <v>1257</v>
+        <v>1277</v>
       </c>
       <c r="K28" t="s">
-        <v>1312</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>1032</v>
+        <v>1052</v>
       </c>
       <c r="I29" t="s">
-        <v>1225</v>
+        <v>1245</v>
       </c>
       <c r="J29" t="s">
         <v>342</v>
       </c>
       <c r="K29" t="s">
-        <v>1313</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>1033</v>
+        <v>1053</v>
       </c>
       <c r="I30" t="s">
-        <v>1226</v>
+        <v>1246</v>
       </c>
       <c r="J30" t="s">
-        <v>1258</v>
+        <v>1278</v>
       </c>
       <c r="K30" t="s">
-        <v>1314</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>1034</v>
+        <v>1054</v>
       </c>
       <c r="I31" t="s">
-        <v>1227</v>
+        <v>1247</v>
       </c>
       <c r="J31" t="s">
-        <v>1259</v>
+        <v>1279</v>
       </c>
       <c r="K31" t="s">
-        <v>1315</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>1035</v>
+        <v>1055</v>
       </c>
       <c r="I32" t="s">
-        <v>1228</v>
+        <v>1248</v>
       </c>
       <c r="J32" t="s">
-        <v>1260</v>
+        <v>1280</v>
       </c>
       <c r="K32" t="s">
-        <v>1316</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>1036</v>
+        <v>1056</v>
       </c>
       <c r="I33" t="s">
-        <v>1229</v>
+        <v>1249</v>
       </c>
       <c r="J33" t="s">
-        <v>1261</v>
+        <v>1281</v>
       </c>
       <c r="K33" t="s">
-        <v>1317</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>1037</v>
+        <v>1057</v>
       </c>
       <c r="I34" t="s">
-        <v>1230</v>
+        <v>1250</v>
       </c>
       <c r="J34" t="s">
-        <v>1262</v>
+        <v>1282</v>
       </c>
       <c r="K34" t="s">
-        <v>1318</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>1038</v>
+        <v>1058</v>
       </c>
       <c r="I35" t="s">
-        <v>1231</v>
+        <v>1251</v>
       </c>
       <c r="J35" t="s">
-        <v>1263</v>
+        <v>1283</v>
       </c>
       <c r="K35" t="s">
-        <v>1319</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>1039</v>
+        <v>1059</v>
       </c>
       <c r="I36" t="s">
-        <v>1232</v>
+        <v>1252</v>
       </c>
       <c r="J36" t="s">
-        <v>1264</v>
+        <v>1284</v>
       </c>
       <c r="K36" t="s">
-        <v>1320</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>1040</v>
+        <v>1060</v>
       </c>
       <c r="I37" t="s">
-        <v>1233</v>
+        <v>1253</v>
       </c>
       <c r="J37" t="s">
-        <v>1265</v>
+        <v>1285</v>
       </c>
       <c r="K37" t="s">
-        <v>1321</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>1041</v>
+        <v>1061</v>
       </c>
       <c r="I38" t="s">
-        <v>1234</v>
+        <v>1254</v>
       </c>
       <c r="J38" t="s">
-        <v>1266</v>
+        <v>1286</v>
       </c>
       <c r="K38" t="s">
-        <v>1322</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>1042</v>
+        <v>1062</v>
       </c>
       <c r="I39" t="s">
-        <v>1235</v>
+        <v>1255</v>
       </c>
       <c r="J39" t="s">
-        <v>1267</v>
+        <v>1287</v>
       </c>
       <c r="K39" t="s">
-        <v>1323</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>1043</v>
+        <v>1063</v>
       </c>
       <c r="I40" t="s">
         <v>128</v>
       </c>
       <c r="J40" t="s">
-        <v>1268</v>
+        <v>1288</v>
       </c>
       <c r="K40" t="s">
-        <v>1324</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>1044</v>
+        <v>1064</v>
       </c>
       <c r="I41" t="s">
-        <v>1236</v>
+        <v>1256</v>
       </c>
       <c r="J41" t="s">
-        <v>1269</v>
+        <v>1289</v>
       </c>
       <c r="K41" t="s">
-        <v>1325</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>1045</v>
+        <v>1065</v>
       </c>
       <c r="J42" t="s">
-        <v>1270</v>
+        <v>1290</v>
       </c>
       <c r="K42" t="s">
-        <v>1326</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>1046</v>
+        <v>1066</v>
       </c>
       <c r="J43" t="s">
-        <v>1271</v>
+        <v>1291</v>
       </c>
       <c r="K43" t="s">
-        <v>1327</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>1047</v>
+        <v>1067</v>
       </c>
       <c r="J44" t="s">
-        <v>1272</v>
+        <v>1292</v>
       </c>
       <c r="K44" t="s">
-        <v>1328</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>1048</v>
+        <v>1068</v>
       </c>
       <c r="J45" t="s">
-        <v>1273</v>
+        <v>1293</v>
       </c>
       <c r="K45" t="s">
-        <v>1329</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>1049</v>
+        <v>1069</v>
       </c>
       <c r="J46" t="s">
-        <v>1274</v>
+        <v>1294</v>
       </c>
       <c r="K46" t="s">
-        <v>1330</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>1050</v>
+        <v>1070</v>
       </c>
       <c r="J47" t="s">
-        <v>1275</v>
+        <v>1295</v>
       </c>
       <c r="K47" t="s">
-        <v>1331</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>1051</v>
+        <v>1071</v>
       </c>
       <c r="J48" t="s">
-        <v>1276</v>
+        <v>1296</v>
       </c>
       <c r="K48" t="s">
-        <v>1332</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>1052</v>
+        <v>1072</v>
       </c>
       <c r="J49" t="s">
-        <v>1277</v>
+        <v>1297</v>
       </c>
       <c r="K49" t="s">
-        <v>1333</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>1053</v>
+        <v>1073</v>
       </c>
       <c r="J50" t="s">
-        <v>1278</v>
+        <v>1298</v>
       </c>
       <c r="K50" t="s">
-        <v>1334</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>1054</v>
+        <v>1074</v>
       </c>
       <c r="J51" t="s">
         <v>63</v>
       </c>
       <c r="K51" t="s">
-        <v>1335</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>1055</v>
+        <v>1075</v>
       </c>
       <c r="J52" t="s">
-        <v>1279</v>
+        <v>1299</v>
       </c>
       <c r="K52" t="s">
-        <v>1336</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>1056</v>
+        <v>1076</v>
       </c>
       <c r="J53" t="s">
-        <v>1280</v>
+        <v>1300</v>
       </c>
       <c r="K53" t="s">
-        <v>1337</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>1057</v>
+        <v>1077</v>
       </c>
       <c r="J54" t="s">
-        <v>1281</v>
+        <v>1301</v>
       </c>
       <c r="K54" t="s">
-        <v>1338</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>1058</v>
+        <v>1078</v>
       </c>
       <c r="J55" t="s">
-        <v>1282</v>
+        <v>1302</v>
       </c>
       <c r="K55" t="s">
-        <v>1339</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>1059</v>
+        <v>1079</v>
       </c>
       <c r="J56" t="s">
-        <v>1283</v>
+        <v>1303</v>
       </c>
       <c r="K56" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>1060</v>
+        <v>1080</v>
       </c>
       <c r="J57" t="s">
-        <v>1284</v>
+        <v>1304</v>
       </c>
       <c r="K57" t="s">
-        <v>1340</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>1061</v>
+        <v>1081</v>
       </c>
       <c r="J58" t="s">
         <v>48</v>
       </c>
       <c r="K58" t="s">
-        <v>1341</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>1062</v>
+        <v>1082</v>
       </c>
       <c r="J59" t="s">
-        <v>1285</v>
+        <v>1305</v>
       </c>
       <c r="K59" t="s">
-        <v>1342</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>1063</v>
+        <v>1083</v>
       </c>
       <c r="J60" t="s">
-        <v>1286</v>
+        <v>1306</v>
       </c>
       <c r="K60" t="s">
-        <v>1343</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>1064</v>
+        <v>1084</v>
       </c>
       <c r="J61" t="s">
-        <v>1287</v>
+        <v>1307</v>
       </c>
       <c r="K61" t="s">
-        <v>1344</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>1065</v>
+        <v>1085</v>
       </c>
       <c r="J62" t="s">
-        <v>1288</v>
+        <v>1308</v>
       </c>
       <c r="K62" t="s">
-        <v>1345</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>1066</v>
+        <v>1086</v>
       </c>
       <c r="J63" t="s">
-        <v>1289</v>
+        <v>1309</v>
       </c>
       <c r="K63" t="s">
-        <v>1215</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>1067</v>
+        <v>1087</v>
       </c>
       <c r="J64" t="s">
         <v>77</v>
       </c>
       <c r="K64" t="s">
-        <v>1346</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>1068</v>
+        <v>1088</v>
       </c>
       <c r="K65" t="s">
-        <v>1347</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>1069</v>
+        <v>1089</v>
       </c>
       <c r="K66" t="s">
-        <v>1348</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>1070</v>
+        <v>1090</v>
       </c>
       <c r="K67" t="s">
-        <v>1349</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>1071</v>
+        <v>1091</v>
       </c>
       <c r="K68" t="s">
-        <v>1350</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>1072</v>
+        <v>1092</v>
       </c>
       <c r="K69" t="s">
-        <v>1351</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="K70" t="s">
-        <v>1352</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="K71" t="s">
-        <v>1353</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="K72" t="s">
-        <v>1354</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>1076</v>
+        <v>1096</v>
       </c>
       <c r="K73" t="s">
-        <v>1355</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>1077</v>
+        <v>1097</v>
       </c>
       <c r="K74" t="s">
-        <v>1356</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>1078</v>
+        <v>1098</v>
       </c>
       <c r="K75" t="s">
-        <v>1357</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>1079</v>
+        <v>1099</v>
       </c>
       <c r="K76" t="s">
-        <v>1358</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>1080</v>
+        <v>1100</v>
       </c>
       <c r="K77" t="s">
-        <v>1359</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>1081</v>
+        <v>1101</v>
       </c>
       <c r="K78" t="s">
-        <v>1360</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>1082</v>
+        <v>1102</v>
       </c>
       <c r="K79" t="s">
-        <v>1361</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>1083</v>
+        <v>1103</v>
       </c>
       <c r="K80" t="s">
-        <v>1362</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>1084</v>
+        <v>1104</v>
       </c>
       <c r="K81" t="s">
-        <v>1363</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>1085</v>
+        <v>1105</v>
       </c>
       <c r="K82" t="s">
-        <v>1364</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>1086</v>
+        <v>1106</v>
       </c>
       <c r="K83" t="s">
-        <v>1365</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>1087</v>
+        <v>1107</v>
       </c>
       <c r="K84" t="s">
-        <v>1366</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>1088</v>
+        <v>1108</v>
       </c>
       <c r="K85" t="s">
-        <v>1220</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>1089</v>
+        <v>1109</v>
       </c>
       <c r="K86" t="s">
-        <v>1367</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>1090</v>
+        <v>1110</v>
       </c>
       <c r="K87" t="s">
-        <v>1368</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>1091</v>
+        <v>1111</v>
       </c>
       <c r="K88" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>1092</v>
+        <v>1112</v>
       </c>
       <c r="K89" t="s">
-        <v>1369</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>1093</v>
+        <v>1113</v>
       </c>
       <c r="K90" t="s">
-        <v>1370</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>1094</v>
+        <v>1114</v>
       </c>
       <c r="K91" t="s">
-        <v>1371</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>1095</v>
+        <v>1115</v>
       </c>
       <c r="K92" t="s">
-        <v>1372</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>1096</v>
+        <v>1116</v>
       </c>
       <c r="K93" t="s">
-        <v>1373</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>1097</v>
+        <v>1117</v>
       </c>
       <c r="K94" t="s">
-        <v>1374</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>1098</v>
+        <v>1118</v>
       </c>
       <c r="K95" t="s">
-        <v>1222</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>1099</v>
+        <v>1119</v>
       </c>
       <c r="K96" t="s">
-        <v>1375</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>1100</v>
+        <v>1120</v>
       </c>
       <c r="K97" t="s">
-        <v>1376</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>1101</v>
+        <v>1121</v>
       </c>
       <c r="K98" t="s">
-        <v>1377</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>1102</v>
+        <v>1122</v>
       </c>
       <c r="K99" t="s">
-        <v>1378</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>1103</v>
+        <v>1123</v>
       </c>
       <c r="K100" t="s">
-        <v>1379</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>1104</v>
+        <v>1124</v>
       </c>
       <c r="K101" t="s">
-        <v>1380</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>1105</v>
+        <v>1125</v>
       </c>
       <c r="K102" t="s">
-        <v>1381</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>1106</v>
+        <v>1126</v>
       </c>
       <c r="K103" t="s">
-        <v>1382</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>1107</v>
+        <v>1127</v>
       </c>
       <c r="K104" t="s">
-        <v>1383</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>1108</v>
+        <v>1128</v>
       </c>
       <c r="K105" t="s">
-        <v>1384</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>1109</v>
+        <v>1129</v>
       </c>
       <c r="K106" t="s">
-        <v>1385</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>1110</v>
+        <v>1130</v>
       </c>
       <c r="K107" t="s">
-        <v>1386</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>1111</v>
+        <v>1131</v>
       </c>
       <c r="K108" t="s">
-        <v>1387</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>1112</v>
+        <v>1132</v>
       </c>
       <c r="K109" t="s">
-        <v>1388</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>1113</v>
+        <v>1133</v>
       </c>
       <c r="K110" t="s">
-        <v>1389</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>1114</v>
+        <v>1134</v>
       </c>
       <c r="K111" t="s">
-        <v>1390</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>1115</v>
+        <v>1135</v>
       </c>
       <c r="K112" t="s">
-        <v>1391</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>1116</v>
+        <v>1136</v>
       </c>
       <c r="K113" t="s">
-        <v>1392</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>1117</v>
+        <v>1137</v>
       </c>
       <c r="K114" t="s">
-        <v>1393</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>1118</v>
+        <v>1138</v>
       </c>
       <c r="K115" t="s">
-        <v>1394</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>1119</v>
+        <v>1139</v>
       </c>
       <c r="K116" t="s">
-        <v>1395</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>1120</v>
+        <v>1140</v>
       </c>
       <c r="K117" t="s">
-        <v>1396</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>1121</v>
+        <v>1141</v>
       </c>
       <c r="K118" t="s">
-        <v>1397</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>1122</v>
+        <v>1142</v>
       </c>
       <c r="K119" t="s">
-        <v>1398</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>1123</v>
+        <v>1143</v>
       </c>
       <c r="K120" t="s">
-        <v>1399</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>1124</v>
+        <v>1144</v>
       </c>
       <c r="K121" t="s">
-        <v>1400</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>1125</v>
+        <v>1145</v>
       </c>
       <c r="K122" t="s">
-        <v>1401</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>1126</v>
+        <v>1146</v>
       </c>
       <c r="K123" t="s">
-        <v>1402</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>1127</v>
+        <v>1147</v>
       </c>
       <c r="K124" t="s">
-        <v>1403</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>1128</v>
+        <v>1148</v>
       </c>
       <c r="K125" t="s">
-        <v>1195</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>1129</v>
+        <v>1149</v>
       </c>
       <c r="K126" t="s">
-        <v>1404</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>1130</v>
+        <v>1150</v>
       </c>
       <c r="K127" t="s">
-        <v>1405</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>1131</v>
+        <v>1151</v>
       </c>
       <c r="K128" t="s">
-        <v>1406</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>1132</v>
+        <v>1152</v>
       </c>
       <c r="K129" t="s">
-        <v>1407</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>1133</v>
+        <v>1153</v>
       </c>
       <c r="K130" t="s">
-        <v>1408</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>1134</v>
+        <v>1154</v>
       </c>
       <c r="K131" t="s">
-        <v>1409</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>1135</v>
+        <v>1155</v>
       </c>
       <c r="K132" t="s">
-        <v>1410</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>1136</v>
+        <v>1156</v>
       </c>
       <c r="K133" t="s">
-        <v>1411</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>1137</v>
+        <v>1157</v>
       </c>
       <c r="K134" t="s">
-        <v>1412</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>1138</v>
+        <v>1158</v>
       </c>
       <c r="K135" t="s">
-        <v>1413</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>1139</v>
+        <v>1159</v>
       </c>
       <c r="K136" t="s">
-        <v>1414</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>1140</v>
+        <v>1160</v>
       </c>
       <c r="K137" t="s">
-        <v>1415</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>1141</v>
+        <v>1161</v>
       </c>
       <c r="K138" t="s">
-        <v>1226</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>1142</v>
+        <v>1162</v>
       </c>
       <c r="K139" t="s">
-        <v>1416</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>1143</v>
+        <v>1163</v>
       </c>
       <c r="K140" t="s">
-        <v>1417</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>1144</v>
+        <v>1164</v>
       </c>
       <c r="K141" t="s">
-        <v>1418</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>1145</v>
+        <v>1165</v>
       </c>
       <c r="K142" t="s">
-        <v>1419</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>1146</v>
+        <v>1166</v>
       </c>
       <c r="K143" t="s">
-        <v>1420</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>1147</v>
+        <v>1167</v>
       </c>
       <c r="K144" t="s">
-        <v>1421</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>1148</v>
+        <v>1168</v>
       </c>
       <c r="K145" t="s">
-        <v>1422</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>1149</v>
+        <v>1169</v>
       </c>
       <c r="K146" t="s">
-        <v>1423</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>1150</v>
+        <v>1170</v>
       </c>
       <c r="K147" t="s">
-        <v>1424</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>1151</v>
+        <v>1171</v>
       </c>
       <c r="K148" t="s">
-        <v>1425</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>1152</v>
+        <v>1172</v>
       </c>
       <c r="K149" t="s">
-        <v>1426</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>1153</v>
+        <v>1173</v>
       </c>
       <c r="K150" t="s">
-        <v>1427</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>1154</v>
+        <v>1174</v>
       </c>
       <c r="K151" t="s">
-        <v>1428</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>1155</v>
+        <v>1175</v>
       </c>
       <c r="K152" t="s">
-        <v>1429</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>1156</v>
+        <v>1176</v>
       </c>
       <c r="K153" t="s">
-        <v>1430</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>1157</v>
+        <v>1177</v>
       </c>
       <c r="K154" t="s">
-        <v>1431</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>1158</v>
+        <v>1178</v>
       </c>
       <c r="K155" t="s">
-        <v>1432</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>1159</v>
+        <v>1179</v>
       </c>
       <c r="K156" t="s">
-        <v>1433</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>1160</v>
+        <v>1180</v>
       </c>
       <c r="K157" t="s">
-        <v>1434</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>1161</v>
+        <v>1181</v>
       </c>
       <c r="K158" t="s">
-        <v>1435</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>1162</v>
+        <v>1182</v>
       </c>
       <c r="K159" t="s">
-        <v>1436</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>1163</v>
+        <v>1183</v>
       </c>
       <c r="K160" t="s">
-        <v>1437</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>1164</v>
+        <v>1184</v>
       </c>
       <c r="K161" t="s">
-        <v>1438</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>1165</v>
+        <v>1185</v>
       </c>
       <c r="K162" t="s">
-        <v>1439</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1440</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1441</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>1442</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1443</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>1232</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1444</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1445</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1446</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1447</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1448</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1449</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1450</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>1451</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1452</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1453</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1454</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1455</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1456</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>1203</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>1457</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1458</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1459</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1460</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1461</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1462</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1463</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1464</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1465</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>1466</v>
+        <v>1486</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">