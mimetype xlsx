--- v0 (2026-06-09)
+++ v1 (2026-07-26)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="876">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="877">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-08 05:19:48pm</t>
+    <t>2026-07-26 12:46:02am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_function_main=13748</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_function_main":"13748"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -2706,50 +2706,53 @@
     <t>federal obsss</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
   <si>
     <t>Actual</t>
   </si>
@@ -5438,51 +5441,51 @@
         <v>304</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54691</v>
       </c>
       <c r="B3">
         <v>54541</v>
       </c>
       <c r="C3" t="s">
         <v>305</v>
       </c>
       <c r="D3" t="s">
         <v>306</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>307</v>
       </c>
       <c r="G3" t="s">
         <v>308</v>
       </c>
       <c r="H3"/>
       <c r="I3">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="J3" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>51410</v>
       </c>
       <c r="B4">
         <v>50146</v>
       </c>
       <c r="C4" t="s">
         <v>310</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>311</v>
       </c>
       <c r="G4" t="s">
         <v>312</v>
       </c>
       <c r="H4"/>
       <c r="I4">
@@ -5492,79 +5495,79 @@
         <v>146</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54542</v>
       </c>
       <c r="B5">
         <v>54541</v>
       </c>
       <c r="C5" t="s">
         <v>313</v>
       </c>
       <c r="D5" t="s">
         <v>314</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>315</v>
       </c>
       <c r="G5" t="s">
         <v>316</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="J5" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>54642</v>
       </c>
       <c r="B6">
         <v>54541</v>
       </c>
       <c r="C6" t="s">
         <v>317</v>
       </c>
       <c r="D6" t="s">
         <v>318</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>319</v>
       </c>
       <c r="G6" t="s">
         <v>320</v>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J6" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50911</v>
       </c>
       <c r="B7">
         <v>50146</v>
       </c>
       <c r="C7" t="s">
         <v>310</v>
       </c>
       <c r="D7" t="s">
         <v>322</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
         <v>323</v>
       </c>
       <c r="G7" t="s">
         <v>324</v>
       </c>
@@ -5855,60 +5858,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>144</v>
       </c>
       <c r="M1" t="s">
         <v>136</v>
       </c>
       <c r="N1" t="s">
         <v>137</v>
       </c>
       <c r="O1" t="s">
         <v>854</v>
       </c>
       <c r="P1" t="s">
         <v>858</v>
       </c>
       <c r="Q1" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="R1" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="S1" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="T1" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>351</v>
       </c>
       <c r="C2" t="s">
         <v>352</v>
       </c>
       <c r="D2" t="s">
         <v>359</v>
       </c>
       <c r="E2" t="s">
         <v>43</v>
       </c>
       <c r="F2" t="s">
         <v>522</v>
       </c>
       <c r="G2" t="s">
         <v>532</v>
       </c>
       <c r="H2" t="s">
         <v>541</v>
       </c>
       <c r="I2" t="s">
@@ -5920,51 +5923,51 @@
       <c r="K2" t="s">
         <v>660</v>
       </c>
       <c r="L2" t="s">
         <v>167</v>
       </c>
       <c r="M2" t="s">
         <v>841</v>
       </c>
       <c r="N2" t="s">
         <v>847</v>
       </c>
       <c r="O2" t="s">
         <v>855</v>
       </c>
       <c r="P2" t="s">
         <v>859</v>
       </c>
       <c r="Q2" t="s">
         <v>254</v>
       </c>
       <c r="R2" t="s">
         <v>313</v>
       </c>
       <c r="S2" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="T2" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>353</v>
       </c>
       <c r="D3" t="s">
         <v>360</v>
       </c>
       <c r="E3" t="s">
         <v>110</v>
       </c>
       <c r="F3" t="s">
         <v>523</v>
       </c>
       <c r="G3" t="s">
         <v>533</v>
       </c>
       <c r="H3" t="s">
@@ -5979,54 +5982,54 @@
       <c r="K3" t="s">
         <v>661</v>
       </c>
       <c r="L3" t="s">
         <v>840</v>
       </c>
       <c r="M3" t="s">
         <v>842</v>
       </c>
       <c r="N3" t="s">
         <v>848</v>
       </c>
       <c r="O3" t="s">
         <v>856</v>
       </c>
       <c r="P3" t="s">
         <v>860</v>
       </c>
       <c r="Q3" t="s">
         <v>258</v>
       </c>
       <c r="R3" t="s">
         <v>331</v>
       </c>
       <c r="S3" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="T3" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>70</v>
       </c>
       <c r="C4" t="s">
         <v>76</v>
       </c>
       <c r="D4" t="s">
         <v>361</v>
       </c>
       <c r="E4" t="s">
         <v>520</v>
       </c>
       <c r="F4" t="s">
         <v>524</v>
       </c>
       <c r="G4" t="s">
         <v>534</v>
       </c>
       <c r="H4" t="s">
         <v>543</v>
       </c>
       <c r="I4" t="s">
@@ -6120,162 +6123,165 @@
       <c r="G6" t="s">
         <v>536</v>
       </c>
       <c r="H6" t="s">
         <v>544</v>
       </c>
       <c r="I6" t="s">
         <v>569</v>
       </c>
       <c r="J6" t="s">
         <v>604</v>
       </c>
       <c r="K6" t="s">
         <v>664</v>
       </c>
       <c r="M6" t="s">
         <v>845</v>
       </c>
       <c r="N6" t="s">
         <v>164</v>
       </c>
       <c r="P6" t="s">
         <v>862</v>
       </c>
       <c r="Q6" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="R6" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>93</v>
       </c>
       <c r="D7" t="s">
         <v>364</v>
       </c>
       <c r="E7" t="s">
         <v>521</v>
       </c>
       <c r="F7" t="s">
         <v>527</v>
       </c>
       <c r="G7" t="s">
         <v>537</v>
       </c>
       <c r="H7" t="s">
         <v>545</v>
       </c>
       <c r="I7" t="s">
         <v>570</v>
       </c>
       <c r="J7" t="s">
         <v>605</v>
       </c>
       <c r="K7" t="s">
         <v>565</v>
       </c>
       <c r="M7" t="s">
         <v>846</v>
       </c>
       <c r="N7" t="s">
         <v>851</v>
       </c>
       <c r="P7" t="s">
         <v>863</v>
       </c>
       <c r="R7" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>355</v>
       </c>
       <c r="D8" t="s">
         <v>365</v>
       </c>
       <c r="F8" t="s">
         <v>528</v>
       </c>
       <c r="G8" t="s">
         <v>538</v>
       </c>
       <c r="H8" t="s">
         <v>546</v>
       </c>
       <c r="I8" t="s">
         <v>571</v>
       </c>
       <c r="J8" t="s">
         <v>606</v>
       </c>
       <c r="K8" t="s">
         <v>566</v>
       </c>
       <c r="N8" t="s">
         <v>852</v>
       </c>
       <c r="P8" t="s">
         <v>864</v>
       </c>
       <c r="R8" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>356</v>
       </c>
       <c r="D9" t="s">
         <v>366</v>
       </c>
       <c r="F9" t="s">
         <v>44</v>
       </c>
       <c r="G9" t="s">
         <v>539</v>
       </c>
       <c r="H9" t="s">
         <v>547</v>
       </c>
       <c r="I9" t="s">
         <v>572</v>
       </c>
       <c r="J9" t="s">
         <v>607</v>
       </c>
       <c r="K9" t="s">
         <v>665</v>
       </c>
       <c r="N9" t="s">
         <v>268</v>
       </c>
+      <c r="P9" t="s">
+        <v>865</v>
+      </c>
       <c r="R9" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>357</v>
       </c>
       <c r="D10" t="s">
         <v>367</v>
       </c>
       <c r="F10" t="s">
         <v>529</v>
       </c>
       <c r="G10" t="s">
         <v>540</v>
       </c>
       <c r="H10" t="s">
         <v>127</v>
       </c>
       <c r="I10" t="s">
         <v>573</v>
       </c>
       <c r="J10" t="s">
         <v>608</v>
       </c>
       <c r="K10" t="s">