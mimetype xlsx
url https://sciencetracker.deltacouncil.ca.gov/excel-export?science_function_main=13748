--- v1 (2026-07-26)
+++ v2 (2026-09-10)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="877">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="909">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-26 12:46:02am</t>
+    <t>2026-09-10 12:36:45pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_function_main=13748</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_function_main":"13748"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -286,51 +286,51 @@
   <si>
     <t>1975;1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring; Synthesis</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness; Monitoring - Implementation; Monitoring - Status and trends; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Invasive species control and management; Pathways of introduction of invasives; Population enhancement of listed species; Salinity gate management; Water conveyance / infrastructure; Water operations; Wetlands</t>
   </si>
   <si>
     <t>Environmental conditions; Food webs; Invasive / non-native species; Invertebrates; Nutrients, energy and food web; Sediment; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>N/A (project initiated prior to 2017)</t>
   </si>
   <si>
     <t>Algae; Ammonia; Benthic; Benthos; Bivalve; Carbon; Chemistry; Chlorophyll A B; Climate change; Conductivity; Corbicula and Potamocorbula; Crustaceans; Cyanobacteria; Delta islands; Detritus; Dissolved oxygen; Docks and ports; Drought; Environmental drivers; Estuaries; Food webs; Harmful algal blooms HAB; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Mollusks; Nitrogen; Nitrogen and ammonia; Nutrients; Open water; Other species; Other zooplankton; pH; Phosphorous; Phytoplankton; Primary production; Salinity; Sediments; Sloughs; Surface water flow; Suspended sediment; Temperature; Tidal wetlands; Tides; Turbidity; Water; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature; Zooplankton</t>
   </si>
   <si>
-    <t>October 16, 2024</t>
+    <t>September 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50146</t>
   </si>
   <si>
     <t xml:space="preserve">Fish and Fish Habitat Monitoring - Wetland Regional Monitoring Program. </t>
   </si>
   <si>
     <t>University of California - Davis [UC Davis]</t>
   </si>
   <si>
     <t>San Francisco Estuary Institute [SFEI]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p data-end="733" data-start="277"&gt;The Wetland Regional Monitoring Program (WRMP) Fish and Fish Habitat Monitoring project is a collaborative effort to track biological responses to tidal wetland restoration in the San Francisco Estuary. Monthly sampling is conducted across a network of benchmark, reference, and project restoration sites in the South Bay and North Bay, with the goal of evaluating how wetland restoration influences fish assemblages, habitat use, and ecological condition.&lt;/p&gt;
 &lt;p data-end="1184" data-start="735"&gt;The study uses primarily otter trawls to monitor fish and macroinvertebrate communities. Standardized field methods align with those used in long-term monitoring programs to ensure comparability and data integration across regions. Environmental data, including water temperature, salinity, and dissolved oxygen, are collected in tandem with biological sampling to assess habitat quality and seasonal dynamics.&lt;/p&gt;
 &lt;p data-end="1624" data-start="1186"&gt;The program addresses WRMP Guiding Question #4: &lt;em data-end="1381" data-start="1234"&gt;How do policies, programs, and projects to protect and restore tidal marshes affect the distribution, abundance, and health of fish and wildlife?&lt;/em&gt; The data support adaptive management, regulatory compliance, and science-based restoration planning by identifying key habitats, tracking restoration performance, and detecting regional patterns in species composition and abundance over time.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Investigating the Factors that Affect Distribution, Abundance, and Recruitment of Age-0  Longfin Smelt in the upper San Francisco Estuary</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; San Francisco Bay</t>
   </si>
@@ -364,90 +364,91 @@
   <si>
     <t>January 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54442</t>
   </si>
   <si>
     <t>Earth Observations to Combat Invasive Aquatic Vegetation</t>
   </si>
   <si>
     <t>University of California - Merced [UC Merced]</t>
   </si>
   <si>
     <t>Delta Stewardship Council; California Department of Water Resource [DWR]; California Department of Fish and Wildlife [CDFW]; Interagency Ecological Program [IEP]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Invasive aquatic vegetation (IAV) is a threat to aquatic ecosystems worldwide, leading to a major loss of biodiversity and extensive damages and costs to human uses of those ecosystems. The Sacramento-San Joaquin River Delta (the “Delta”) is the hub of California’s water system, supporting over 35 million water users and a $54 billion agricultural industry. The Delta reform act mandates management decisions meet both water supply needs while maintaining the ecological function of the system. The Delta is a global biodiversity hotspot, and the focal point of $750-$950 million in restoration. It has also been called one of the most invaded estuaries in the world. Over the past 15 years, submerged and floating IAV have more than doubled in extent, threatening water supply and ecosystem health of the Delta. There is mounting evidence that herbicide treatments are not effective, and that water management actions, and wetland restoration may be having huge impacts on IAV. This presents both a risk to increasing IAV, but also an opportunity to prevent and even &amp;nbsp;effectively combat IAV through considered water management actions and better restoration planning, meeting the state’s co-equal goals of water security and Delta ecosystem conservation.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;This project will meet the needs of multiple state agencies by advancing operational Earth observation-based monitoring program for community-level submerged aquatic vegetation (SAV) and genus-level floating aquatic vegetation (FAV) and modeling tools to enable the Delta management community to assess the effect of previous management actions on IAV and forecast the effects of future actions to inform multi-agency decision making. Specifically, this work will 1) Operationalize IAV class mapping using Sentinel-2 satellite imagery, 2) Finalize and validate species distribution Models (SDM) for SAV community and FAV at genus-level to assess the impacts of previous water actions on IAV and predict IAV distribution in future scenarios, 3) Co-design IAV-based performance metrics to inform future actions.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;The proposed project fills a critical data gap in monitoring for state and federal agencies and stakeholders by implementing the first sustainable mapping effort for IAV. Monthly and seasonal estimates of SAV and FAV coverage will enable the Delta Stewardship Council to improve their performance metrics for evaluation of the Delta Plan and will help the Interagency Ecological Program assess whether management is meeting the co-equal goals for the Delta. Species distribution models will enable Department of Water Resources to evaluate how previous restoration flow actions have affected the spread and persistence of IAV and incorporate what they learn into future Structured Decision Making to better account for negative consequences of IAV when setting future restoration targets and implementing actions.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Low-Cost Satellite Remote Sensing of the Sacramento-San Joaquin Delta to Enhance Mapping for Invasive and Native Aquatic Vegetation; Remote sensing of the Sacramento-San Joaquin Delta to enhance mapping for invasive and native aquatic plant species</t>
   </si>
   <si>
-    <t>2024;2025</t>
-[...2 lines deleted...]
-    <t>Status and trend monitoring</t>
+    <t>2024;2025;2026;2027</t>
+  </si>
+  <si>
+    <t>Targeted foundational research</t>
   </si>
   <si>
     <t>Data application - Analytics; Data application - Modeling; Monitoring - Implementation; Monitoring - Status and trends; Planning and guidance</t>
   </si>
   <si>
     <t>Habitat management; Invasive / non-native species management; Native species management; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Invasive species control and management; Wetlands</t>
   </si>
   <si>
     <t>Aquatic vegetation; Habitat changes; Invasive / non-native species; modeling</t>
   </si>
   <si>
     <t>2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 2B. Develop a framework for monitoring, modeling, and information dissemination in support of operational forecasting and near real-time visualization...; 4B. Synthesize existing data and collaboratively develop additional long-term data collection and monitoring strategies to address knowledge gaps...; 1B. Develop tools to assist adaptive management in the Delta; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling; 5B: Explore innovative technologies and cost-effective methods for scientific monitoring and analysis of flow, water quality, and ecosystem characteristics...</t>
   </si>
   <si>
     <t>Aquatic vegetation; Emergent macrophytes; Floating aquatic vegetation; Habitat restoration; Invasive and non native species; Monitoring methods and techniques; Other species; Remote sensing; Saltwater and freshwater marshes; SAV and FAV; Submerged aquatic vegetation; Tidal wetlands; Water hyacinth; Wetland mapping; Wetlands</t>
   </si>
   <si>
-    <t>February 7, 2026</t>
+    <t>July 28, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54477</t>
   </si>
   <si>
-    <t xml:space="preserve">San Francisco Bay-Delta Estuary 2025 Lidar Mapping Collaboration </t>
+    <t>Elevate Bay-Delta</t>
   </si>
   <si>
     <t>San Francisco Estuary Institute [SFEI]; California Department of Water Resource [DWR]; Delta Stewardship Council</t>
   </si>
   <si>
     <t>San Francisco Bay Wetlands Regional Monitoring Program (WRMP)</t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;project provides high-resolution, region-wide elevation data for the San Francisco Bay-Delta Estuary, offering an unprecedented view of the landscape, landforms, and habitat conditions. LiDAR, which stands for Light Detection and Ranging, uses laser pulses to measure the distance between the sensor and the ground, creating detailed three-dimensional maps of terrain. This dataset captures fine-scale features across the San Francisco Bay-Delta Estuary. This supports researchers, community members, and agencies to better visualize changes in topography, habitat distribution, and flood risk. By providing consistent,&amp;nbsp;accurate, and comprehensive coverage, the&amp;nbsp;lidar&amp;nbsp;data supports a wide range of applications. Researchers can use the data to study habitat dynamics, track landscape change over time, model ecological processes, and more. Agencies and planners can integrate the information into flood risk management, infrastructure planning, and climate adaptation strategies. Community organizations and local stakeholders can also use the data to understand environmental conditions in their neighborhoods and inform local projects. The&amp;nbsp;lidar&amp;nbsp;data will be made publicly available following final review in 2026.&amp;nbsp;&lt;/p&gt;
+    <t xml:space="preserve">&lt;h4 lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;San Francisco Bay-Delta Estuary 2025 Lidar Mapping Collaboration&amp;nbsp;&lt;/h4&gt;
+&lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;project provides high-resolution, region-wide elevation data for the San Francisco Bay-Delta Estuary, offering an unprecedented view of the landscape, landforms, and habitat conditions. LiDAR, which stands for Light Detection and Ranging, uses laser pulses to measure the distance between the sensor and the ground, creating detailed three-dimensional maps of terrain. This dataset captures fine-scale features across the San Francisco Bay-Delta Estuary. This supports researchers, community members, and agencies to better visualize changes in topography, habitat distribution, and flood risk. By providing consistent,&amp;nbsp;accurate, and comprehensive coverage, the&amp;nbsp;lidar&amp;nbsp;data supports a wide range of applications. Researchers can use the data to study habitat dynamics, track landscape change over time, model ecological processes, and more. Agencies and planners can integrate the information into flood risk management, infrastructure planning, and climate adaptation strategies. Community organizations and local stakeholders can also use the data to understand environmental conditions in their neighborhoods and inform local projects. The&amp;nbsp;lidar&amp;nbsp;data will be made publicly available following final review in 2026.&amp;nbsp;&lt;/p&gt;
 &lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{153}" paraid="1513974754" xml:lang="EN-US"&gt;Availability details and links will be shared here as soon as the data are released.&amp;nbsp;&lt;/p&gt;
 &lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{160}" paraid="388478093" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;collection collaboration&amp;nbsp;would not&amp;nbsp;be possible without funding support from&amp;nbsp;the&amp;nbsp;&lt;a href="https://www.wrmp.org/" rel="noreferrer noopener" target="_blank"&gt;Wetlands Regional Monitoring Program&lt;/a&gt;&amp;nbsp;(through funding awarded by the San Francisco Bay Restoration Authority), Delta Stewardship Council, California Department of Water Resources, South Bay Salt Pond Restoration Project, and Valley Water (Santa Clara County).&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Project Details:&lt;/p&gt;
 &lt;table align="left" class="MsoTable15List2Accent1" style="border-collapse:collapse; margin-left:9px; margin-right:9px"&gt;
 	&lt;tbody&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Area&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 			&lt;td style="width:290px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;~1.25 million acres (the size of Delaware)&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Timing&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 			&lt;td style="width:290px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Coordinated with low tides&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:21px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Aircraft&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
@@ -465,74 +466,114 @@
 		&lt;/tr&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:21px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Accuracy&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 			&lt;td style="width:290px; padding:0in 7px 0in 7px; height:21px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Precise to ~12 cm (height of a soda can!)&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Quality&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 			&lt;td style="width:290px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Q1 (last LiDAR collection in 2017 was at Q2)&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 	&lt;/tbody&gt;
 &lt;/table&gt;
 </t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay</t>
   </si>
   <si>
-    <t>Targeted foundational research</t>
-[...1 lines deleted...]
-  <si>
     <t>Data application - Modeling; Monitoring - Effectiveness; Monitoring - Implementation; Monitoring - Status and trends; Planning and guidance; Research</t>
   </si>
   <si>
     <t>Flood risk and land use management; Habitat management</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring</t>
   </si>
   <si>
     <t>Remote Sensing</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.</t>
   </si>
   <si>
-    <t>April 16, 2026</t>
+    <t>July 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54541</t>
   </si>
   <si>
+    <t>White Sturgeon Science Program</t>
+  </si>
+  <si>
+    <t>Awarded / Initiating</t>
+  </si>
+  <si>
+    <t>California Department of Water Resource [DWR]; California Department of Fish and Wildlife [CDFW]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:115%"&gt;&lt;span style="font-family:&amp;quot;Aptos&amp;quot;,sans-serif"&gt;Under the direction outlined in the White Sturgeon Science Plan, the White Sturgeon Science Program seeks to fill critical knowledge gaps in the ecology of California’s White Sturgeon and improve our knowledge of stressors, including the impacts from the operation of the State Water Project. A mathematical life cycle model will be the keystone element of the Science Program, which will shape and inform the efforts to tackle the other priority science areas: reducing uncertainty pertaining to spawning, rearing and development, new and/or improved monitoring, establishment of an entrainment and residency program at Clifton Court Forebay, development of a salvage prediction model, and improving our understanding of the impacts of harmful algal blooms.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay; San Joaquin River</t>
+  </si>
+  <si>
+    <t>Core monitoring; Status and trend monitoring; Synthesis; Targeted foundational research; Targeted immediate research</t>
+  </si>
+  <si>
+    <t>Data application - Modeling; Monitoring - Implementation; Planning and guidance; Research</t>
+  </si>
+  <si>
+    <t>Native species management</t>
+  </si>
+  <si>
+    <t>Population enhancement of listed species</t>
+  </si>
+  <si>
+    <t>Fish; Habitat changes; modeling</t>
+  </si>
+  <si>
+    <t>1A. Establish publicly accessible repositories, interactive platforms, and protocols for sharing information, products, and tools...; 2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 5B. Identify thresholds in the survival and health of managed fish and wildlife species with respect to environmental variables (e.g., flow, temperature, dissolved oxygen)...; 5A: Advance integrated modeling through efforts such as an open Delta collaboratory (physical or virtual) that promotes the use of models in guiding policy.</t>
+  </si>
+  <si>
+    <t>Endangered species; Habitat; Sturgeon</t>
+  </si>
+  <si>
+    <t>July 31, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54808</t>
+  </si>
+  <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
     <t>Funding organization</t>
   </si>
   <si>
     <t>Implementing organization</t>
   </si>
   <si>
     <t>Funding program</t>
   </si>
   <si>
     <t>Funding sources</t>
   </si>
   <si>
     <t>Date awarded</t>
   </si>
   <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>Total award amount ($)</t>
@@ -567,93 +608,105 @@
   <si>
     <t>80NSSC23K1563</t>
   </si>
   <si>
     <t>National Aeronautics and Space Administration [NASA]</t>
   </si>
   <si>
     <t>2023-10-16</t>
   </si>
   <si>
     <t>2027-10-15</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>December 11, 2025</t>
   </si>
   <si>
     <t>DSC23066</t>
   </si>
   <si>
     <t>Delta Stewardship Council</t>
   </si>
   <si>
-    <t>2024-05-01</t>
+    <t>Delta Stewardship Council - General Fund</t>
+  </si>
+  <si>
+    <t>2024-05-28</t>
   </si>
   <si>
     <t>2027-04-30</t>
   </si>
   <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
+    <t>July 30, 2026</t>
+  </si>
+  <si>
     <t>2024-07-01</t>
   </si>
   <si>
     <t>2026-12-31</t>
   </si>
   <si>
     <t>DSC24966</t>
   </si>
   <si>
     <t>NV5 Geospatial</t>
   </si>
   <si>
-    <t>Delta Stewardship Council - General Fund</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-07-11</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>Contracted competitive or direct award</t>
   </si>
   <si>
     <t>February 10, 2026</t>
   </si>
   <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
+  </si>
+  <si>
+    <t>Actual</t>
+  </si>
+  <si>
+    <t>Entered for Delta Crosscut Budget</t>
   </si>
   <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
@@ -776,50 +829,53 @@
   </si>
   <si>
     <t>Maggie</t>
   </si>
   <si>
     <t>Christman</t>
   </si>
   <si>
     <t>Program Manager II, Science Communication and Synthesis</t>
   </si>
   <si>
     <t>maggie.christman@deltacouncil.ca.gov</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;meta charset="UTF-8"&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;Program Manager II, CBDA at the Delta Stewardship Council leading the Science Communication and Synthesis unit of the Delta Science Program&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="www.linkedin.com/in/maggie-christman-9b122112"&gt;www.linkedin.com/in/maggie-christman-9b122112&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="https://orcid.org/0000-0003-4491-0797"&gt;https://orcid.org/0000-0003-4491-0797&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="https://www.researchgate.net/profile/Maggie-Christman"&gt;https://www.researchgate.net/profile/Maggie-Christman&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>February 7, 2026</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/51791</t>
   </si>
   <si>
     <t>Megan Nguyen</t>
   </si>
   <si>
     <t>Megan</t>
   </si>
   <si>
     <t>Nguyen</t>
   </si>
   <si>
     <t>megan.nguyen@deltacouncil.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54545</t>
   </si>
   <si>
     <t>Rosemary Hartman</t>
   </si>
   <si>
     <t>Rosemary</t>
   </si>
   <si>
     <t>Hartman</t>
@@ -872,130 +928,127 @@
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50307</t>
   </si>
   <si>
     <t>Person Link ID</t>
   </si>
   <si>
     <t>Role</t>
   </si>
   <si>
     <t>Individual Status</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>Principal investigator</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
-    <t>May 21, 2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
-  </si>
-[...51 lines deleted...]
-    <t>http://sciencetracker.deltacouncil.ca.gov/node/49592</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Department of Fish and Wildlife (CDFW) The mission of the Department of Fish and Wildlife is to manage California's diverse fish, wildlife, and plant resources, and the habitats upon which they depend, for their ecological values and for their use and enjoyment by the public.&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://wildlife.ca.gov/"&gt;https://wildlife.ca.gov&amp;nbsp;&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>April 8, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49602</t>
   </si>
   <si>
+    <t>Established in 1956 by the California State Legislature, DWR protects, conserves, develops, and manages much of California's water supply. This includes the State Water Project (SWP), the nation's largest state-built water conveyance program.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49609</t>
+  </si>
+  <si>
+    <t>The Council was created to advance the state’s coequal goals for the Delta - a more reliable statewide water supply and a healthy and protected ecosystem, both achieved in a manner that protects and enhances the unique characteristics of the Delta as an evolving place. To do this, the Act required that the Council develop an enforceable long-term sustainable management plan for the Delta to ensure coordinated action at the federal, state, and local levels. The Delta Plan, adopted in 2013, includes both regulatory policies and non-binding recommendations.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49646</t>
+  </si>
+  <si>
+    <t>SFEI is the science lead for the San Francisco Bay Nutrient Science and Management Strategy, which is developing the science needed for informed decisions about managing nutrient loads and maintaining beneficial uses within the Bay. SFEI also includes the SFEI-RMP (Regional Monitoring Program for Water Quality). The Regional Monitoring Program for Water Quality in San Francisco Bay (RMP) is SFEI's largest program. It provides the information that regulators and decision-makers need to manage the Bay effectively.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49707</t>
+  </si>
+  <si>
+    <t>U.S. Bureau of Reclamation [USBR]</t>
+  </si>
+  <si>
+    <t>The United States Bureau of Reclamation (USBR), and formerly the United States Reclamation Service, is a federal agency under the U.S. Department of the Interior, which oversees water resource management, specifically as it applies to the oversight and operation of the diversion, delivery, and storage projects that it ...</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49731</t>
+  </si>
+  <si>
+    <t>Founded as a primarily agricultural campus, the university has expanded over the past century to include graduate and professional programs in medicine (which includes the UC Davis Medical Center), law, veterinary medicine, education, nursing, and business management, in addition to 90 research programs offered by UC.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49750</t>
+  </si>
+  <si>
+    <t>Together, we will uphold UC Merced's mission to excel in research, teaching and service, while demonstrating the concern and care for one another that have been the hallmarks of our campus.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49752</t>
+  </si>
+  <si>
+    <t>Anchor QEA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Anchor QEA is an environmental science and engineering consulting firm working to improve the environment and our communities. Our vision is to be a growing company that is our clients' first choice for solving their most challenging problems and our employees' first choice as a company where they want to work.&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.anchorqea.com/"&gt;https://www.anchorqea.com/&lt;/a&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>February 26, 2025</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49592</t>
+  </si>
+  <si>
     <t>Interagency Ecological Program [IEP]</t>
   </si>
   <si>
     <t>The Interagency Ecological Program (IEP) is a consortium of State and federal agencies that has been conducting cooperative ecological investigations since the 1970s. They provide and integrate relevant and timely ecological information for management of the Bay-Delta ecosystem and the water that flows through it.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49666</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Many organizations in the Bay Area are&amp;nbsp; working to protect and restore tidal wetlands, which provide critical flood risk reduction, recreation, water quality improvement, and wildlife habitat. Yet there is still much to learn about how best to manage and restore these vital ecosystems. The WRMP improves the success of tidal wetland restoration by making monitoring more cost effective and producing data and analyses that meet wetland decision-makers’ needs.&lt;/p&gt;
 &lt;p&gt;The WRMP uses practical, collaboratively developed questions to guide wetland monitoring. These questions support informed, science-based decisions to promote healthier wetlands and a more resilient Estuary. To answer these questions, the WRMP established a Monitoring Site Network, which includes three wetland types— mature (&lt;b&gt;Benchmark&lt;/b&gt;), evolving (&lt;b&gt;Reference&lt;/b&gt;), and newly restored (&lt;b&gt;Project&lt;/b&gt;) sites — to understand changes following restoration and guide better restoration practices.&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;The WRMP has an open data sharing policy to ensure Bay Area residents, nonprofit organizations, academic institutes, Tribes, regulatory agencies and local governments can access scientific data to respond and adapt to environmental hazards and recurrent coastal flooding. (&lt;a href="https://www.wrmp.org/about/"&gt;website&lt;/a&gt;)&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>February 9, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54540</t>
   </si>
   <si>
     <t>San Francisco State University [SFSU]</t>
   </si>
   <si>
     <t>From San Francisco State University, you can go anywhere. Our graduates are now leaders in fields from journalism, creative writing and film to technology, science, business, government and education.
@@ -1063,1720 +1116,1771 @@
     <t>April 14, 2026</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>A road map for designing and implementing a biological monitoring program</t>
   </si>
   <si>
     <t>When initiating a new monitoring program, the lack of an overarching vision of all the necessary components presents two fundamental barriers to success.First, it hinders recognition of the diversity of considerations and decisions required and, thus, recognition of both the preliminary planning necessary prior to actual data collection and the resources necessary for success.Second, given that monitoring efforts generally require high-functioning collaborative teams, the lack of a high-level organizational structure hinders the clear and effective communication required to ensure that all team members are aligned on the same goal and aware of how their specific contribution (e.g., coordination, logistics,statistical design and analysis, data management, communications) links with others (National Research Council 2015  ). Indeed, the biggest challenges that undermine the success of monitoring programs are cultural and organizational (Field et al. 2007  ). Successful monitoring requires strong collaboration among managers,ecologists, and data scientists that is hindered by organizational boundaries, funding cycles that are too short,and the common practice of allowing data to pile up without rigorous analyses that would inform improvements in monitoring methods.We have addressed these challenges by creating a ten-step Broad map for designing and implementing a biological monitoring program (Fig.1).The road map provides a high-level overview of the full monitoring process: from framing the problem and defining objectives, to deciding if monitoring is even required, to the technical details of survey design and data management,to the administrative elements required to ensure pro-gram learning and improvement. In addition to providing for more effective communication, collaboration,and team alignment, the graphical synthesis can be used for bench marking to ensure that projects remain on track and resources are scheduled and available.</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>https://www.wrmp.org/4834-2/</t>
   </si>
   <si>
     <t>Capturing the Estuary: New LiDAR Data Collection Underway</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Early coverage of the Estuary lidar project, authored by Miranda Melen at the Wetlands Regional Monitoring Program.&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>Data (spatial and non-spatial data)</t>
+  </si>
+  <si>
+    <t>https://gis.water.ca.gov/arcgisimg/rest/services/elevation/SacDelta_Lidar_201712/ImageServer</t>
+  </si>
+  <si>
+    <t>DWR: 2017 lidar dataset</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;DWR: 2017 lidar dataset&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>August 31, 2026</t>
+  </si>
+  <si>
+    <t>https://gis.water.ca.gov/arcgisimg/rest/services/elevation</t>
+  </si>
+  <si>
+    <t>DWR: 2025 Lidar ArcGIS REST server</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;DWR ArcGIS REST links to the 2025 Lidar and other elevation datasets.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>September 1, 2026</t>
+  </si>
+  <si>
+    <t>https://water.ca.gov/LegacyFiles/waterquality/drinkingwater/docs/brytelab_qa_manual_2012.pdf</t>
+  </si>
+  <si>
+    <t>Discrete Water Quality Bryte Chemical  Laboratory Quality Assurance Manual</t>
+  </si>
+  <si>
+    <t>Laboratory Quality Assurance Manual</t>
+  </si>
+  <si>
+    <t>https://water.ca.gov/LegacyFiles/bdma/meta/Discrete/Metadata-Field-methods.pdf</t>
+  </si>
+  <si>
+    <t>Discrete Water Quality Metadata- Field Methods</t>
+  </si>
+  <si>
+    <t>Details of the methodology for measuring each sampled constituent.</t>
+  </si>
+  <si>
+    <t>https://water.ca.gov/LegacyFiles/bdma/meta/Discrete/Metadata_Lab_methods.pdf</t>
+  </si>
+  <si>
+    <t>Discrete Water Quality Metadata-Laboratory Methods</t>
+  </si>
+  <si>
+    <t>Laboratory methodology for analysis of different sampled analytes</t>
+  </si>
+  <si>
+    <t>https://water.ca.gov/LegacyFiles/bdma/docs/OPDiscrete_ActiveHistoric.pdf</t>
+  </si>
+  <si>
+    <t>Discrete Water Quality Monitoring Active and Historical Site Map</t>
+  </si>
+  <si>
+    <t>Map of the active and historic discrete water quality monitoring sites</t>
+  </si>
+  <si>
+    <t>https://emp.baydeltalive.com/projects/11285/page</t>
+  </si>
+  <si>
+    <t>Discrete Water Quality Monitoring Website</t>
+  </si>
+  <si>
+    <t>Website for the Discrete Water Quality Monitoring</t>
+  </si>
+  <si>
+    <t>Report</t>
+  </si>
+  <si>
+    <t>Environmental Monitoring Program Review and Recommendations - Final Report</t>
+  </si>
+  <si>
+    <t>D-1641 requires a review of the EMP every three years â€œto ensure that the goals of the monitoring program are attainedâ€ (D-1641 Condition 11 (e), p. 149). IEP guidelines call for regular program reviews every five years. This report is a result of the 2001-2002 programmatic review of the EMP. It contains the monitoring rationale, review highlights,and recommended program plans for a revised monitoring program and associated special studies. This report is based on detailed reviews conducted by four technical subject area teams (SATs) evaluating the water quality, phytoplankton, benthos, and zooplankton components of the EMP, an independent review by the IEP Science Advisory Group (SAG), and comments received during meetings with stakeholder representatives, agency managers, and other interested parties.</t>
+  </si>
+  <si>
+    <t>https://water.ca.gov/-/media/DWR-Website/Web-Pages/Programs/Environmental-Services/Interagency-Ecological-Program/Files/2019-IEP-Work-Plan_2018-12-11.pdf?la=en&amp;hash=C305D1B1DA7931D95E8676247669F098F26</t>
+  </si>
+  <si>
+    <t>Interagency Ecological Program (IEP) 2019 Work Plan and Funding</t>
+  </si>
+  <si>
+    <t>This Work Plan reflects the annuallyâ€planned work by IEP agencies to be conducted as part of the consortium within the Bayâ€Delta ecosystem during the calendar year. The authorities, responsibilities, and management needs for implementing (and funding) of projects and programs included in this plan are generally guided by, and in some cases are defined by, various regulatory requirements, such as the biological opinions, incidental take permits, and water rights decisions that cover the operations of the State Water Project (SWP) and the Central Valley Project (CVP). It is intended that this annual plan reflect a finerâ€scale focus for planning encompassed within a higher level of planning (3â€5 years and beyond) outlined by the IEP Science Strategy.</t>
+  </si>
+  <si>
+    <t>Interagency Ecological Program (IEP) Data Management Plan: Discrete Water Quality</t>
+  </si>
+  <si>
+    <t>Since 1975, the Interagency Ecological Program's (IEP) EMP has collected discrete water quality data within the Sacramento-San Joaquin Delta, Suisun Bay, and San Pablo Bay. The number of stations monitored has varied over time in response to programmatic reviews and new water right decisions. The EMP monitors physical and chemical discrete water quality constituents and chlorophyll at 24 fixed sites.  Four floating stations are sampled based upon specific conductance criteria at the bottom of the channel to capture the entrapment zone.</t>
+  </si>
+  <si>
+    <t>https://noaa-nos-coastal-lidar-pds.s3.amazonaws.com/entwine/geoid18/14673/ept.json</t>
+  </si>
+  <si>
+    <t>NOAA Lidar point cloud viewer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Potree is a viewer for large point cloud / Lidar data sets, developed at the Vienna University of Technology.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://coast.noaa.gov/dataviewer/#/lidar/search/where/id/14673</t>
+  </si>
+  <si>
+    <t>NOAA direct link for 2025 Lidar point cloud data: San Francisco Bay - Delta Estuary, CA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;72.4 billion points&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://coast.noaa.gov/dataviewer/#/lidar/search/where/id/14675</t>
+  </si>
+  <si>
+    <t>NOAA direct link to download 2025 Lidar data</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;h3&gt;2025 Lidar DEM (Hydro-Flattened): San Francisco Bay - Delta Estuary, CA&lt;/h3&gt;
+</t>
+  </si>
+  <si>
+    <t>Journal article</t>
+  </si>
+  <si>
+    <t>https://journals.plos.org/plosone/article?id=10.1371/journal.pone.0234673</t>
+  </si>
+  <si>
+    <t>Sommer T, Hartman R, Koller M, Koohafkan M, Conrad JL, et al. (2020) Evaluation of a large-scale flow manipulation to the upper San Francisco Estuary: Response of habitat conditions for an endangered native fish. PLOS ONE 15(10): e0234673. https://doi.org</t>
+  </si>
+  <si>
+    <t>Open access article with study results.</t>
+  </si>
+  <si>
+    <t>Peer-reviewed</t>
+  </si>
+  <si>
+    <t>Photo or videos</t>
+  </si>
+  <si>
+    <t>https://www.wrmp.org/lidar-webinar/</t>
+  </si>
+  <si>
+    <t>WRMP Lidar webinar link</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;San Francisco Bay-Delta Estuary 2025 Lidar Collaboration Webinar, August 17, 2026.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://data.wrmp.org/catalog/San_Francisco_Bay-Delta_Estuary_2025_Digital_Elevation_Model_%28Hydro-flattened%29</t>
+  </si>
+  <si>
+    <t>WRMP description and link to the 2025 Digital Elevation Model data</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;The San Francisco Bay-Delta Estuary Lidar project called for the planning acquisition processing and derivative products of lidar data to be collected at a nominal pulse spacing (NPS) of 0.29 meters. Project specifications are based on the U.S. Geological Survey National Geospatial Program Base LiDAR Specification 2024 Rev. A. LiDAR data were delivered as processed Classified LAS 1.4 files formatted to individual 600 m x 600 m tiles as tiled intensity imagery and as tiled hydro-flattened DEMs; all tiled to the same 600 m x 600 m schema. Continuous breaklines were produced in Esri file geodatabase format.&amp;nbsp;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Cache Slough Complex</t>
+  </si>
+  <si>
+    <t>East Delta</t>
+  </si>
+  <si>
+    <t>South Delta</t>
+  </si>
+  <si>
+    <t>Twitchell and Sherman Complex</t>
+  </si>
+  <si>
+    <t>West Delta</t>
+  </si>
+  <si>
+    <t>Yolo Bypass</t>
+  </si>
+  <si>
+    <t>Yolo Bypass and Cache Slough Complex</t>
+  </si>
+  <si>
+    <t>ATLAS TRACT</t>
+  </si>
+  <si>
+    <t>BACON ISLAND</t>
+  </si>
+  <si>
+    <t>BETHEL ISLAND</t>
+  </si>
+  <si>
+    <t>BIG BREAK</t>
+  </si>
+  <si>
+    <t>BISHOP TRACT/DLIS-14</t>
+  </si>
+  <si>
+    <t>BIXLER TRACT</t>
+  </si>
+  <si>
+    <t>BOULDIN ISLAND</t>
+  </si>
+  <si>
+    <t>BRACK TRACT</t>
+  </si>
+  <si>
+    <t>BRADFORD ISLAND</t>
+  </si>
+  <si>
+    <t>BRANNAN-ANDRUS</t>
+  </si>
+  <si>
+    <t>BROWNS ISLAND</t>
+  </si>
+  <si>
+    <t>BYRON TRACT</t>
+  </si>
+  <si>
+    <t>CACHE HAAS AREA</t>
+  </si>
+  <si>
+    <t>CANAL RANCH TRACT</t>
+  </si>
+  <si>
+    <t>CENTRAL STOCKTON</t>
+  </si>
+  <si>
+    <t>CHIPPS ISLAND</t>
+  </si>
+  <si>
+    <t>CLIFTON COURT FOREBAY</t>
+  </si>
+  <si>
+    <t>CONEY ISLAND</t>
+  </si>
+  <si>
+    <t>DEAD HORSE ISLAND</t>
+  </si>
+  <si>
+    <t>DECKER ISLAND</t>
+  </si>
+  <si>
+    <t>DLIS 15-17 Lodi</t>
+  </si>
+  <si>
+    <t>DLIS 25-27 (Morrow Island)</t>
+  </si>
+  <si>
+    <t>DLIS 25-27 [Morrow Island]</t>
+  </si>
+  <si>
+    <t>DLIS 28-36</t>
+  </si>
+  <si>
+    <t>DLIS 38-40</t>
+  </si>
+  <si>
+    <t>DLIS 43,45 (Potrero Hills Area)</t>
+  </si>
+  <si>
+    <t>DLIS 43,45 [Potrero Hills Area]</t>
+  </si>
+  <si>
+    <t>DLIS 46-61</t>
+  </si>
+  <si>
+    <t>DLIS-01 (PITTSBURG AREA)</t>
+  </si>
+  <si>
+    <t>DLIS-01 [PITTSBURG AREA]</t>
+  </si>
+  <si>
+    <t>DLIS-02 (ANTIOCH AREA)</t>
+  </si>
+  <si>
+    <t>DLIS-02 [ANTIOCH AREA]</t>
+  </si>
+  <si>
+    <t>DLIS-03 (LOWER SHERMAN ISLAND)</t>
+  </si>
+  <si>
+    <t>DLIS-03 [LOWER SHERMAN ISLAND]</t>
+  </si>
+  <si>
+    <t>DLIS-04 (WEST ISLAND)</t>
+  </si>
+  <si>
+    <t>DLIS-04 [WEST ISLAND]</t>
+  </si>
+  <si>
+    <t>DLIS-05 (DONLON ISLAND)</t>
+  </si>
+  <si>
+    <t>DLIS-05 [DONLON ISLAND]</t>
+  </si>
+  <si>
+    <t>DLIS-06 (OAKLEY AREA)</t>
+  </si>
+  <si>
+    <t>DLIS-06 [OAKLEY AREA]</t>
+  </si>
+  <si>
+    <t>DLIS-07 (KNIGHTSEN AREA)</t>
+  </si>
+  <si>
+    <t>DLIS-07 [KNIGHTSEN AREA]</t>
+  </si>
+  <si>
+    <t>DLIS-08 (DISCOVERY BAY AREA)</t>
+  </si>
+  <si>
+    <t>DLIS-08 [DISCOVERY BAY AREA]</t>
+  </si>
+  <si>
+    <t>DLIS-09 (BYRON AREA)</t>
+  </si>
+  <si>
+    <t>DLIS-09 [BYRON AREA]</t>
+  </si>
+  <si>
+    <t>DLIS-10</t>
+  </si>
+  <si>
+    <t>DLIS-12 (PARADISE CUT)</t>
+  </si>
+  <si>
+    <t>DLIS-12 [PARADISE CUT]</t>
+  </si>
+  <si>
+    <t>DLIS-18</t>
+  </si>
+  <si>
+    <t>DLIS-19 (GRIZZLY SLOUGH AREA)</t>
+  </si>
+  <si>
+    <t>DLIS-19 [GRIZZLY SLOUGH AREA]</t>
+  </si>
+  <si>
+    <t>DLIS-20 (YOLO BYPASS)</t>
+  </si>
+  <si>
+    <t>DLIS-20 [YOLO BYPASS]</t>
+  </si>
+  <si>
+    <t>DLIS-21</t>
+  </si>
+  <si>
+    <t>DLIS-22 (RIO VISTA)</t>
+  </si>
+  <si>
+    <t>DLIS-22 [RIO VISTA]</t>
+  </si>
+  <si>
+    <t>DLIS-23 (GEORGIANA OXBOW)</t>
+  </si>
+  <si>
+    <t>DLIS-23 [GEORGIANA OXBOW]</t>
+  </si>
+  <si>
+    <t>DLIS-37 (CHADBOURNE AREA)</t>
+  </si>
+  <si>
+    <t>DLIS-37 [CHADBOURNE AREA]</t>
+  </si>
+  <si>
+    <t>DLIS-41 (JOICE ISLAND AREA)</t>
+  </si>
+  <si>
+    <t>DLIS-41 [JOICE ISLAND AREA]</t>
+  </si>
+  <si>
+    <t>DLIS-42 (PEYTONIA ECO PRSRV)</t>
+  </si>
+  <si>
+    <t>DLIS-42 [PEYTONIA ECO PRSRV]</t>
+  </si>
+  <si>
+    <t>DLIS-44 (HILL SLOUGH UNIT)</t>
+  </si>
+  <si>
+    <t>DLIS-44 [HILL SLOUGH UNIT]</t>
+  </si>
+  <si>
+    <t>DLIS-62</t>
+  </si>
+  <si>
+    <t>DLIS-63 (GRIZZLY ISLAND AREA)</t>
+  </si>
+  <si>
+    <t>DLIS-63 [GRIZZLY ISLAND AREA]</t>
+  </si>
+  <si>
+    <t>DLIS-64</t>
+  </si>
+  <si>
+    <t>DREXLER POCKET</t>
+  </si>
+  <si>
+    <t>DREXLER TRACT</t>
+  </si>
+  <si>
+    <t>DUTCH SLOUGH</t>
+  </si>
+  <si>
+    <t>EGBERT TRACT</t>
+  </si>
+  <si>
+    <t>EHRHEARDT CLUB</t>
+  </si>
+  <si>
+    <t>EMPIRE TRACT</t>
+  </si>
+  <si>
+    <t>FABIAN TRACT</t>
+  </si>
+  <si>
+    <t>FAY ISLAND</t>
+  </si>
+  <si>
+    <t>FRANKS TRACT</t>
+  </si>
+  <si>
+    <t>GLANVILLE</t>
+  </si>
+  <si>
+    <t>GLIDE DISTRICT</t>
+  </si>
+  <si>
+    <t>GRAND ISLAND</t>
+  </si>
+  <si>
+    <t>HASTINGS TRACT</t>
+  </si>
+  <si>
+    <t>HOLLAND TRACT</t>
+  </si>
+  <si>
+    <t>HOLT STATION</t>
+  </si>
+  <si>
+    <t>HONKER BAY</t>
+  </si>
+  <si>
+    <t>HONKER LAKE TRACT</t>
+  </si>
+  <si>
+    <t>HOTCHKISS TRACT</t>
+  </si>
+  <si>
+    <t>IDA ISLAND</t>
+  </si>
+  <si>
+    <t>JERSEY ISLAND</t>
+  </si>
+  <si>
+    <t>JONES TRACT (LOWER AND UPPER)</t>
+  </si>
+  <si>
+    <t>JONES TRACT [LOWER AND UPPER]</t>
+  </si>
+  <si>
+    <t>KASSON DISTRICT</t>
+  </si>
+  <si>
+    <t>KING ISLAND</t>
+  </si>
+  <si>
+    <t>KINGS ISLAND</t>
+  </si>
+  <si>
+    <t>LIBBY MCNEIL</t>
+  </si>
+  <si>
+    <t>LIBERTY ISLAND</t>
+  </si>
+  <si>
+    <t>LISBON DISTRICT</t>
+  </si>
+  <si>
+    <t>LITTLE EGBERT TRACT</t>
+  </si>
+  <si>
+    <t>LITTLE MANDEVILLE ISLAND</t>
+  </si>
+  <si>
+    <t>LONG ISLAND</t>
+  </si>
+  <si>
+    <t>LOWER ROBERTS ISLAND</t>
+  </si>
+  <si>
+    <t>MAINTENANCE AREA 9 NORTH</t>
+  </si>
+  <si>
+    <t>MAINTENANCE AREA 9 SOUTH</t>
+  </si>
+  <si>
+    <t>MANDEVILLE ISLAND</t>
+  </si>
+  <si>
+    <t>MCCORMACK-WILLIAMSON TRACT</t>
+  </si>
+  <si>
+    <t>MCDONALD ISLAND</t>
+  </si>
+  <si>
+    <t>MCMULLIN RANCH</t>
+  </si>
+  <si>
+    <t>MEDFORD ISLAND</t>
+  </si>
+  <si>
+    <t>MEIN'S LANDING</t>
+  </si>
+  <si>
+    <t>MERRITT ISLAND</t>
+  </si>
+  <si>
+    <t>MIDDLE &amp; UPPER ROBERTS ISLAND</t>
+  </si>
+  <si>
+    <t>MILDRED ISLAND</t>
+  </si>
+  <si>
+    <t>MOSSDALE ISLAND</t>
+  </si>
+  <si>
+    <t>NETHERLANDS</t>
+  </si>
+  <si>
+    <t>NEW HOPE TRACT</t>
+  </si>
+  <si>
+    <t>NORTH STOCKTON</t>
+  </si>
+  <si>
+    <t>PALM-ORWOOD</t>
+  </si>
+  <si>
+    <t>PARADISE JUNCTION</t>
+  </si>
+  <si>
+    <t>PEARSON DISTRICT</t>
+  </si>
+  <si>
+    <t>PESCADERO DISTRICT</t>
+  </si>
+  <si>
+    <t>PETERS POCKET</t>
+  </si>
+  <si>
+    <t>PICO-NAGLEE</t>
+  </si>
+  <si>
+    <t>PROSPECT ISLAND</t>
+  </si>
+  <si>
+    <t>QUIMBY ISLAND</t>
+  </si>
+  <si>
+    <t>RANDALL ISLAND</t>
+  </si>
+  <si>
+    <t>RECLAMATION DISTRICT 17</t>
+  </si>
+  <si>
+    <t>RINDGE TRACT</t>
+  </si>
+  <si>
+    <t>RIO BLANCO TRACT</t>
+  </si>
+  <si>
+    <t>RIVER JUNCTION</t>
+  </si>
+  <si>
+    <t>ROUGH AND READY ISLAND</t>
+  </si>
+  <si>
+    <t>RYER ISLAND</t>
+  </si>
+  <si>
+    <t>SHERMAN ISLAND</t>
+  </si>
+  <si>
+    <t>SHIMA TRACT</t>
+  </si>
+  <si>
+    <t>SHIN KEE TRACT</t>
+  </si>
+  <si>
+    <t>South Bay</t>
+  </si>
+  <si>
+    <t>STARK TRACT</t>
+  </si>
+  <si>
+    <t>STATEN ISLAND</t>
+  </si>
+  <si>
+    <t>STEWART TRACT</t>
+  </si>
+  <si>
+    <t>SUNRISE CLUB</t>
+  </si>
+  <si>
+    <t>SUTTER ISLAND</t>
+  </si>
+  <si>
+    <t>TERMINOUS TRACT</t>
+  </si>
+  <si>
+    <t>TULE RED</t>
+  </si>
+  <si>
+    <t>TWITCHELL ISLAND</t>
+  </si>
+  <si>
+    <t>TYLER ISLAND</t>
+  </si>
+  <si>
+    <t>UNION ISLAND EAST</t>
+  </si>
+  <si>
+    <t>UNION ISLAND WEST</t>
+  </si>
+  <si>
+    <t>UPPER ANDRUS ISLAND</t>
+  </si>
+  <si>
+    <t>VEALE TRACT</t>
+  </si>
+  <si>
+    <t>VENICE ISLAND</t>
+  </si>
+  <si>
+    <t>VICTORIA ISLAND</t>
+  </si>
+  <si>
+    <t>WALNUT GROVE</t>
+  </si>
+  <si>
+    <t>WALTHALL</t>
+  </si>
+  <si>
+    <t>WEBB TRACT</t>
+  </si>
+  <si>
+    <t>WEST SACRAMENTO</t>
+  </si>
+  <si>
+    <t>WETHERBEE LAKE</t>
+  </si>
+  <si>
+    <t>WINTER ISLAND</t>
+  </si>
+  <si>
+    <t>WOODWARD ISLAND</t>
+  </si>
+  <si>
+    <t>WRIGHT-ELMWOOD TRACT</t>
+  </si>
+  <si>
+    <t>YOLANO</t>
+  </si>
+  <si>
+    <t>Status and trend monitoring</t>
+  </si>
+  <si>
+    <t>Synthesis</t>
+  </si>
+  <si>
+    <t>Unsure</t>
+  </si>
+  <si>
+    <t>Data application - Analytics</t>
+  </si>
+  <si>
+    <t>Data application - Data analysis</t>
+  </si>
+  <si>
+    <t>Data application - Information management</t>
+  </si>
+  <si>
+    <t>Data application - Modeling</t>
+  </si>
+  <si>
+    <t>Data application - Science communication / knowledge synthesis</t>
+  </si>
+  <si>
+    <t>Independent peer review</t>
+  </si>
+  <si>
+    <t>Monitoring - Effectiveness</t>
+  </si>
+  <si>
+    <t>Monitoring - Status and trends</t>
+  </si>
+  <si>
+    <t>Planning and guidance</t>
+  </si>
+  <si>
+    <t>Research</t>
+  </si>
+  <si>
+    <t>Delta as Place</t>
+  </si>
+  <si>
+    <t>Environmental conditions</t>
+  </si>
+  <si>
+    <t>Flood risk and land use management</t>
+  </si>
+  <si>
+    <t>Governance</t>
+  </si>
+  <si>
+    <t>Habitat management</t>
+  </si>
+  <si>
+    <t>Invasive / non-native species management</t>
+  </si>
+  <si>
+    <t>Water quality</t>
+  </si>
+  <si>
+    <t>Water supply management</t>
+  </si>
+  <si>
+    <t>Agricultural production</t>
+  </si>
+  <si>
+    <t>Carbon markets</t>
+  </si>
+  <si>
+    <t>Climate change mitigation</t>
+  </si>
+  <si>
+    <t>Flood control</t>
+  </si>
+  <si>
+    <t>GHG emissions</t>
+  </si>
+  <si>
+    <t>Groundwater protection &amp; management</t>
+  </si>
+  <si>
+    <t>Habitat protection / enhancement / restoration</t>
+  </si>
+  <si>
+    <t>Invasive species control and management</t>
+  </si>
+  <si>
+    <t>Land use designation</t>
+  </si>
+  <si>
+    <t>Methylmercury TMDL</t>
+  </si>
+  <si>
+    <t>Natural environmental flows</t>
+  </si>
+  <si>
+    <t>Pathways of introduction of invasives</t>
+  </si>
+  <si>
+    <t>Pollution control</t>
+  </si>
+  <si>
+    <t>Predation</t>
+  </si>
+  <si>
+    <t>Sea-level rise accommodation</t>
+  </si>
+  <si>
+    <t>Subsidence reversal</t>
+  </si>
+  <si>
+    <t>Wastewater management</t>
+  </si>
+  <si>
+    <t>Water conveyance / infrastructure</t>
+  </si>
+  <si>
+    <t>Water demand</t>
+  </si>
+  <si>
+    <t>Water operations</t>
+  </si>
+  <si>
+    <t>Water storage</t>
+  </si>
+  <si>
+    <t>Wetland resilience</t>
+  </si>
+  <si>
+    <t>Wetlands</t>
+  </si>
+  <si>
+    <t>Amphibians and reptiles</t>
+  </si>
+  <si>
+    <t>Aquatic vegetation</t>
+  </si>
+  <si>
+    <t>Biological resource use</t>
+  </si>
+  <si>
+    <t>Birds</t>
+  </si>
+  <si>
+    <t>Channelized habitats</t>
+  </si>
+  <si>
+    <t>climate science</t>
+  </si>
+  <si>
+    <t>co-production</t>
+  </si>
+  <si>
+    <t>community science</t>
+  </si>
+  <si>
+    <t>Contaminants</t>
+  </si>
+  <si>
+    <t>education</t>
+  </si>
+  <si>
+    <t>Floodplain</t>
+  </si>
+  <si>
+    <t>Food webs</t>
+  </si>
+  <si>
+    <t>Habitat changes</t>
+  </si>
+  <si>
+    <t>Harmful algal blooms</t>
+  </si>
+  <si>
+    <t>Hydrologic changes</t>
+  </si>
+  <si>
+    <t>Hydrology and hydrodynamics</t>
+  </si>
+  <si>
+    <t>Indigenous knowledge</t>
+  </si>
+  <si>
+    <t>Invasive / non-native species</t>
+  </si>
+  <si>
+    <t>Invertebrates</t>
+  </si>
+  <si>
+    <t>Land use and human activities</t>
+  </si>
+  <si>
+    <t>Landform and natural disturbance</t>
+  </si>
+  <si>
+    <t>Mammals</t>
+  </si>
+  <si>
+    <t>modeling</t>
+  </si>
+  <si>
+    <t>Nutrients, energy and food web</t>
+  </si>
+  <si>
+    <t>Riparian habitats</t>
+  </si>
+  <si>
+    <t>Salinity</t>
+  </si>
+  <si>
+    <t>Sediment</t>
+  </si>
+  <si>
+    <t>social impacts</t>
+  </si>
+  <si>
+    <t>Social science</t>
+  </si>
+  <si>
+    <t>Species</t>
+  </si>
+  <si>
+    <t>Terrestrial habitats</t>
+  </si>
+  <si>
+    <t>Tidal wetlands</t>
+  </si>
+  <si>
+    <t>Traditional knowledge</t>
+  </si>
+  <si>
+    <t>Transportation and service corridors</t>
+  </si>
+  <si>
+    <t>vulnerability assessment</t>
+  </si>
+  <si>
+    <t>Weather and climate</t>
+  </si>
+  <si>
+    <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions</t>
+  </si>
+  <si>
+    <t>1A. Establish publicly accessible repositories, interactive platforms, and protocols for sharing information, products, and tools...</t>
+  </si>
+  <si>
+    <t>1B. Evaluate the individual and institutional factors that enable or present barriers to coordination, learning, trusting, and using scientific information...</t>
+  </si>
+  <si>
+    <t>1C. Identify and implement large-scale experiments that can address uncertainties in the outcomes of management actions...</t>
+  </si>
+  <si>
+    <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.</t>
+  </si>
+  <si>
+    <t>2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...</t>
+  </si>
+  <si>
+    <t>2B. Develop a framework for monitoring, modeling, and information dissemination in support of operational forecasting and near real-time visualization...</t>
+  </si>
+  <si>
+    <t>2C. Enhance flood risk models through a co-production process with Delta communities to quantify and consider tradeoffs...</t>
+  </si>
+  <si>
+    <t>2D. Iteratively develop, update, and make widely available forecasts of climatological, hydrological, social-ecological, and water quality...</t>
+  </si>
+  <si>
+    <t>SAA Need 3 (2022-2026): Expand multi-benefit approaches to managing the Delta as a social-ecological system</t>
+  </si>
+  <si>
+    <t>3A. Conduct studies to inform restoration and approaches to protecting human communities that are resilient to interannual hydrologic...</t>
+  </si>
+  <si>
+    <t>3B. Develop integrated frameworks, data visualization tools, and models of the Delta social-ecological system that evaluate the distribution...</t>
+  </si>
+  <si>
+    <t>3C. Identify how ecosystem restoration projects, in comparison to existing water management strategies, benefit and burden human communities...</t>
+  </si>
+  <si>
+    <t>3D. Test and monitor the ability of tidal, nontidal, and managed wetlands and inundated floodplains to achieve multiple benefits...</t>
+  </si>
+  <si>
+    <t>3E. Synthesize existing knowledge and conduct applied, interdisciplinary research to evaluate the costs and benefits of different strategies...</t>
+  </si>
+  <si>
+    <t>4A. Use multi-method approaches (e.g., surveys, interviews, oral histories, and/or observations) to develop an understanding of how human...</t>
+  </si>
+  <si>
+    <t>4B. Synthesize existing data and collaboratively develop additional long-term data collection and monitoring strategies to address knowledge gaps...</t>
+  </si>
+  <si>
+    <t>4C. Measure and evaluate the effects of using co-production or community science approaches (in management and planning processes) on communities' perceptions...</t>
+  </si>
+  <si>
+    <t>SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery</t>
+  </si>
+  <si>
+    <t>5A. Identify and test innovative methods for effective control or management of invasive aquatic vegetation in tidal portions of the Delta under current and projected...</t>
+  </si>
+  <si>
+    <t>5B. Identify thresholds in the survival and health of managed fish and wildlife species with respect to environmental variables (e.g., flow, temperature, dissolved oxygen)...</t>
+  </si>
+  <si>
+    <t>5C. Determine how environmental drivers (e.g., nutrients, temperatures, water residence time) interact to cause HABs in the Delta, identify impacts on human and ecosystem...</t>
+  </si>
+  <si>
+    <t>5D. Integrate and expand on existing models of hydrodynamics, nutrients, and other food web drivers to allow for the forecasting of the effects of interacting stressors...</t>
+  </si>
+  <si>
+    <t>5E. Quantify spatial and temporal patterns and trends of chemical contaminants and evaluate ecosystem effects through monitoring, modeling, and laboratory studies.</t>
+  </si>
+  <si>
+    <t>SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies</t>
+  </si>
+  <si>
+    <t>6A. Evaluate how climate change, sea level rise, and more frequent extremes will impact habitats, water supply, water quality, sediment supply, long-term species persistence...</t>
+  </si>
+  <si>
+    <t>6B. Evaluate individual and cumulative impacts and tradeoffs of drought management actions on ecological and human communities over multiple timescales.</t>
+  </si>
+  <si>
+    <t>6C. Evaluate the possible multi-benefits of management actions that promote groundwater recharge for ecological functions and water resilience under climate change...</t>
+  </si>
+  <si>
+    <t>6D. Identify how human communities connected to the Delta watershed are adapting to climate change, what opportunities and tradeoffs exist for climate adaptation approaches...</t>
+  </si>
+  <si>
+    <t>6E. Predict and test how water allocation and supply decisions, and ecological flow scenarios should change under projected climate change to maintain habitat conditions, access...</t>
+  </si>
+  <si>
+    <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions</t>
+  </si>
+  <si>
+    <t>1A. Investigate the most cost-effective methods to improve species habitat on working lands</t>
+  </si>
+  <si>
+    <t>1B. Develop tools to assist adaptive management in the Delta</t>
+  </si>
+  <si>
+    <t>1C. Initiate a research program on the Delta as an evolving place that integrates the physical and natural sciences with the social sciences</t>
+  </si>
+  <si>
+    <t>A1A. Implement studies to understand socio-economic adaptations to climate change (e.g., human behavioral response in the agriculture sector to changes in water prices)</t>
+  </si>
+  <si>
+    <t>A1B. Develop methodology for assessing the long-term costs and benefits of managed wetlands and ponds</t>
+  </si>
+  <si>
+    <t>A1C. Initiate Delta levee risk assessment studies that address individualized levee fragility curves, identify levee sections most subject to earthquake-induced liquefaction...</t>
+  </si>
+  <si>
+    <t>SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis</t>
+  </si>
+  <si>
+    <t>2A: Strategically build the capacity to do collaborative science synthesis by implementing the science synthesis mechanisms outlined in the Delta Science Plan</t>
+  </si>
+  <si>
+    <t>2B: Identify and prioritize important data sources that should be interconnected to promote collaboration and provide the technology necessary to easily access this information</t>
+  </si>
+  <si>
+    <t>A2A: Develop improved sturgeon abundance estimates through modeling and synthesizing data from cohort abundances studies, surveys, and report cards</t>
+  </si>
+  <si>
+    <t>A2B: Produce a system-wide analysis of existing telemetry results to provide an understanding of fish movement and predation</t>
+  </si>
+  <si>
+    <t>SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration</t>
+  </si>
+  <si>
+    <t>3A: Develop methods for evaluating long-term benefits of habitat restoration based on current understanding of how species use restored areas...</t>
+  </si>
+  <si>
+    <t>3B: Estimate and assess the system-wide effects of location and sequence of tidal marsh habitat restoration projects in regions where sea level...</t>
+  </si>
+  <si>
+    <t>A3A: Review effort to examine effectiveness of habitat restoration</t>
+  </si>
+  <si>
+    <t>A3B: Collect environmental, social, and economic baseline data and develop a database of pre-project habitat conditions at the landscape scale...</t>
+  </si>
+  <si>
+    <t>4A: Implement studies to better understand the ecosystem response before, during, and after major changes in the amount and type of effluent...</t>
+  </si>
+  <si>
+    <t>4B: Identify areas that act as refugia for species of concern during extreme conditions, particularly drought and flood, to inform management...</t>
+  </si>
+  <si>
+    <t>4C: Understand mechanisms for observed relationships between flows and aquatic species</t>
+  </si>
+  <si>
+    <t>4D: Evaluate the effects of toxicity (e.g., contaminant mixtures, mercury, pharmaceutical products, HABs) on aquatic species survival including possible effects on predation</t>
+  </si>
+  <si>
+    <t>A4A: Better understand salmonid temperature tolerances in streams and rivers</t>
+  </si>
+  <si>
+    <t>A4B: Identify effective mechanical and biological control strategies for established non-native clams and potential invasive mussels, including developing effective...</t>
+  </si>
+  <si>
+    <t>SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
+  </si>
+  <si>
+    <t>5A: Advance integrated modeling through efforts such as an open Delta collaboratory (physical or virtual) that promotes the use of models in guiding policy.</t>
+  </si>
+  <si>
+    <t>5B: Explore innovative technologies and cost-effective methods for scientific monitoring and analysis of flow, water quality, and ecosystem characteristics...</t>
+  </si>
+  <si>
+    <t>A5A: Build on existing models to integrate fish and water quality monitoring data to report, simulate, and forecast distribution of salmon runs in time and space...</t>
+  </si>
+  <si>
+    <t>A5B: Conduct baseline surveys throughout spawning habitat, map egg collection and larval rearing habitat, and quantify availability using various characteristics...</t>
+  </si>
+  <si>
+    <t>A5C: Develop and implement a Bay Area and Delta regional wetland monitoring program.</t>
+  </si>
+  <si>
+    <t>Above highwater refugia</t>
+  </si>
+  <si>
+    <t>Agriculture</t>
+  </si>
+  <si>
+    <t>Air temperature</t>
+  </si>
+  <si>
+    <t>Algae</t>
+  </si>
+  <si>
+    <t>Ammonia</t>
+  </si>
+  <si>
+    <t>Arsenic</t>
+  </si>
+  <si>
+    <t>Atmosphere</t>
+  </si>
+  <si>
+    <t>Backwater</t>
+  </si>
+  <si>
+    <t>Bedload</t>
+  </si>
+  <si>
+    <t>Benthic</t>
+  </si>
+  <si>
+    <t>Benthos</t>
+  </si>
+  <si>
+    <t>Bioaccumulation</t>
+  </si>
+  <si>
+    <t>Biosentinels</t>
+  </si>
+  <si>
+    <t>Bivalve</t>
+  </si>
+  <si>
+    <t>Brazilian waterweed</t>
+  </si>
+  <si>
+    <t>Cadmium</t>
+  </si>
+  <si>
+    <t>California tiger salamander</t>
+  </si>
+  <si>
+    <t>Carbon</t>
+  </si>
+  <si>
+    <t>Carbon storage</t>
+  </si>
+  <si>
+    <t>Chemistry</t>
+  </si>
+  <si>
+    <t>Chinook Salmon</t>
+  </si>
+  <si>
+    <t>Chlorophyll A B</t>
+  </si>
+  <si>
+    <t>Climate change</t>
+  </si>
+  <si>
+    <t>Conductivity</t>
+  </si>
+  <si>
+    <t>Constituent of emerging concern CEC</t>
+  </si>
+  <si>
+    <t>Copper</t>
+  </si>
+  <si>
+    <t>Corbicula and Potamocorbula</t>
+  </si>
+  <si>
+    <t>Crustaceans</t>
+  </si>
+  <si>
+    <t>Cyanobacteria</t>
+  </si>
+  <si>
+    <t>Delta islands</t>
+  </si>
+  <si>
+    <t>Delta Smelt</t>
+  </si>
+  <si>
+    <t>Deposition</t>
+  </si>
+  <si>
+    <t>Detritus</t>
+  </si>
+  <si>
+    <t>Direction</t>
+  </si>
+  <si>
+    <t>Dissolved oxygen</t>
+  </si>
+  <si>
+    <t>Docks and ports</t>
+  </si>
+  <si>
+    <t>Dredging</t>
+  </si>
+  <si>
+    <t>Drought</t>
+  </si>
+  <si>
+    <t>Emergent macrophytes</t>
+  </si>
+  <si>
+    <t>Endangered species</t>
+  </si>
+  <si>
+    <t>Endocrine disruptors</t>
+  </si>
+  <si>
+    <t>Energy and mines</t>
+  </si>
+  <si>
+    <t>Environmental drivers</t>
+  </si>
+  <si>
+    <t>Epiphytic algae</t>
+  </si>
+  <si>
+    <t>Erosion</t>
+  </si>
+  <si>
+    <t>Estuaries</t>
+  </si>
+  <si>
+    <t>Ethnobotany</t>
+  </si>
+  <si>
+    <t>Evaporation and evapotranspiration</t>
+  </si>
+  <si>
+    <t>Extreme heat</t>
+  </si>
+  <si>
+    <t>Extreme storms</t>
+  </si>
+  <si>
+    <t>Fecal coliform E coli</t>
+  </si>
+  <si>
+    <t>Fishing</t>
+  </si>
+  <si>
+    <t>Flame retardants</t>
+  </si>
+  <si>
+    <t>Floating aquatic vegetation</t>
+  </si>
+  <si>
+    <t>Flood</t>
+  </si>
+  <si>
+    <t>Flows</t>
+  </si>
+  <si>
+    <t>Flushing rates</t>
+  </si>
+  <si>
+    <t>Forest harvesting</t>
+  </si>
+  <si>
+    <t>Forests</t>
+  </si>
+  <si>
+    <t>Fungicides</t>
+  </si>
+  <si>
+    <t>Giant garter snake</t>
+  </si>
+  <si>
+    <t>Giant reed</t>
+  </si>
+  <si>
+    <t>Green sturgeon</t>
+  </si>
+  <si>
+    <t>Greenhouse gas GHG</t>
+  </si>
+  <si>
+    <t>Groundwater</t>
+  </si>
+  <si>
+    <t>Gulls</t>
+  </si>
+  <si>
+    <t>Habitat</t>
+  </si>
+  <si>
+    <t>Habitat restoration</t>
+  </si>
+  <si>
+    <t>Harmful algal blooms HAB</t>
+  </si>
+  <si>
+    <t>Herbicides</t>
+  </si>
+  <si>
+    <t>Hg and methyl mercury</t>
+  </si>
+  <si>
+    <t>Historical ecology</t>
+  </si>
+  <si>
+    <t>Hunting</t>
+  </si>
+  <si>
+    <t>Hydrocarbons and polycyclic aromatic hydrocarbons PAH</t>
+  </si>
+  <si>
+    <t>Insecticides</t>
+  </si>
+  <si>
+    <t>Insects</t>
+  </si>
+  <si>
+    <t>Intertidal and transition zones</t>
+  </si>
+  <si>
+    <t>Invasive and non native species</t>
+  </si>
+  <si>
+    <t>Jellyfish</t>
+  </si>
+  <si>
+    <t>Land elevation</t>
+  </si>
+  <si>
+    <t>Landscape change</t>
+  </si>
+  <si>
+    <t>Landscape metrics</t>
+  </si>
+  <si>
+    <t>Lead</t>
+  </si>
+  <si>
+    <t>Levees</t>
+  </si>
+  <si>
+    <t>Light</t>
+  </si>
+  <si>
+    <t>Longfin Smelt</t>
+  </si>
+  <si>
+    <t>Main channels</t>
+  </si>
+  <si>
+    <t>Managed ponds</t>
+  </si>
+  <si>
+    <t>Marsh wildlife</t>
+  </si>
+  <si>
+    <t>Methylmercury</t>
+  </si>
+  <si>
+    <t>Microplastics</t>
+  </si>
+  <si>
+    <t>Mollusks</t>
+  </si>
+  <si>
+    <t>Monitoring methods and techniques</t>
+  </si>
+  <si>
+    <t>Mudflats</t>
+  </si>
+  <si>
+    <t>Mysis</t>
+  </si>
+  <si>
+    <t>Nature-based solutions</t>
+  </si>
+  <si>
+    <t>Nitrogen</t>
+  </si>
+  <si>
+    <t>Nitrogen and ammonia</t>
+  </si>
+  <si>
+    <t>Non forested vegetation</t>
+  </si>
+  <si>
+    <t>Non resident and overwintering birds</t>
+  </si>
+  <si>
+    <t>Nutria</t>
+  </si>
+  <si>
+    <t>Nutrients</t>
+  </si>
+  <si>
+    <t>Open water</t>
+  </si>
+  <si>
+    <t>Other discharge contaminants</t>
+  </si>
+  <si>
+    <t>Other species</t>
+  </si>
+  <si>
+    <t>Other zooplankton</t>
+  </si>
+  <si>
+    <t>Outflow</t>
+  </si>
+  <si>
+    <t>Pacific flyway</t>
+  </si>
+  <si>
+    <t>Pelagic fish</t>
+  </si>
+  <si>
+    <t>Pesticides</t>
+  </si>
+  <si>
+    <t>pH</t>
+  </si>
+  <si>
+    <t>Phosphorous</t>
+  </si>
+  <si>
+    <t>Phragmites</t>
+  </si>
+  <si>
+    <t>Phytoplankton</t>
+  </si>
+  <si>
+    <t>Polychlorinated biphenyl PCB</t>
+  </si>
+  <si>
+    <t>Precipitation</t>
+  </si>
+  <si>
+    <t>Primary production</t>
+  </si>
+  <si>
+    <t>Rail lines</t>
+  </si>
+  <si>
+    <t>Recreation and tourism</t>
+  </si>
+  <si>
+    <t>Remote sensing</t>
+  </si>
+  <si>
+    <t>Residence time</t>
+  </si>
+  <si>
+    <t>Resilience</t>
+  </si>
+  <si>
+    <t>Restoration</t>
+  </si>
+  <si>
+    <t>Restoration planning</t>
+  </si>
+  <si>
+    <t>Riparian wildlife</t>
+  </si>
+  <si>
+    <t>Roads and bridges</t>
+  </si>
+  <si>
+    <t>Rodenticides</t>
+  </si>
+  <si>
+    <t>Sacramento Splittail</t>
+  </si>
+  <si>
+    <t>Salmon migration</t>
+  </si>
+  <si>
+    <t>Salmon rearing</t>
+  </si>
+  <si>
+    <t>Salt marsh harvest mouse</t>
+  </si>
+  <si>
+    <t>Saltwater and freshwater marshes</t>
+  </si>
+  <si>
+    <t>SAV and FAV</t>
+  </si>
+  <si>
+    <t>Sea level rise</t>
+  </si>
+  <si>
+    <t>Seasonally flooded</t>
+  </si>
+  <si>
+    <t>Sediments</t>
+  </si>
+  <si>
+    <t>Seismicity</t>
+  </si>
+  <si>
+    <t>Selenium</t>
+  </si>
+  <si>
+    <t>Shorebirds</t>
+  </si>
+  <si>
+    <t>Sloughs</t>
+  </si>
+  <si>
+    <t>Snowpack and snow water equivalent SWE</t>
+  </si>
+  <si>
+    <t>Socio economic drivers</t>
+  </si>
+  <si>
+    <t>Soil</t>
+  </si>
+  <si>
+    <t>Solar irradiance</t>
+  </si>
+  <si>
+    <t>Spongeplant</t>
+  </si>
+  <si>
+    <t>Stage</t>
+  </si>
+  <si>
+    <t>Steelhead Trout</t>
+  </si>
+  <si>
+    <t>Stormwater runoff and drainage</t>
+  </si>
+  <si>
+    <t>Striped bass</t>
+  </si>
+  <si>
+    <t>Sturgeon</t>
+  </si>
+  <si>
+    <t>Submerged aquatic vegetation</t>
+  </si>
+  <si>
+    <t>Subsidence</t>
+  </si>
+  <si>
+    <t>Surface water flow</t>
+  </si>
+  <si>
+    <t>Suspended sediment</t>
+  </si>
+  <si>
+    <t>Temperature</t>
+  </si>
+  <si>
+    <t>Terrestrial wildlife</t>
+  </si>
+  <si>
+    <t>Tides</t>
+  </si>
+  <si>
+    <t>Toxicity</t>
+  </si>
+  <si>
+    <t>Turbidity</t>
+  </si>
+  <si>
+    <t>Urban development</t>
+  </si>
+  <si>
+    <t>Velocity</t>
+  </si>
+  <si>
+    <t>Vessels and shipping channels</t>
+  </si>
+  <si>
+    <t>Wastewater discharge</t>
+  </si>
+  <si>
+    <t>Water</t>
+  </si>
+  <si>
+    <t>Water conveyance and infrastructure</t>
+  </si>
+  <si>
+    <t>Water hyacinth</t>
+  </si>
+  <si>
+    <t>Water intakes and fish screens and passage</t>
+  </si>
+  <si>
+    <t>Water management</t>
+  </si>
+  <si>
+    <t>Water operations and exports</t>
+  </si>
+  <si>
+    <t>Water temperature</t>
+  </si>
+  <si>
+    <t>Water use and demand</t>
+  </si>
+  <si>
+    <t>Waterfowl</t>
+  </si>
+  <si>
+    <t>Waves</t>
+  </si>
+  <si>
+    <t>Wetland mapping</t>
+  </si>
+  <si>
+    <t>White Sturgeon</t>
+  </si>
+  <si>
+    <t>Wildfire</t>
+  </si>
+  <si>
+    <t>Wind</t>
+  </si>
+  <si>
+    <t>Yellow star thistle</t>
+  </si>
+  <si>
+    <t>Zinc</t>
+  </si>
+  <si>
+    <t>Zooplankton</t>
+  </si>
+  <si>
+    <t>Not contracted</t>
+  </si>
+  <si>
+    <t>Delta Regional Monitoring Program RMP</t>
+  </si>
+  <si>
+    <t>Delta Research Awards (Delta Science Program)</t>
+  </si>
+  <si>
+    <t>Delta Science Fellows Program (Delta Science Program and California Sea Grant)</t>
+  </si>
+  <si>
+    <t>Interagency Ecological Program IEP</t>
+  </si>
+  <si>
+    <t>Operation Baseline (Delta Science Program)</t>
+  </si>
+  <si>
+    <t>Prop 1 (California Department of Fish and Wildlife, CDFW)</t>
+  </si>
+  <si>
+    <t>CalFED Bay Delta Fund CBDF</t>
+  </si>
+  <si>
+    <t>California Department of Fish and Wildlife CDFW  - General Fund</t>
+  </si>
+  <si>
+    <t>California Department of Fish and Wildlife CDFW - Prop 1</t>
+  </si>
+  <si>
+    <t>Delta Stewardship Council - Environmental License Plate Fund ELPF</t>
+  </si>
+  <si>
+    <t>Proposition 50</t>
+  </si>
+  <si>
+    <t>Proposition 84</t>
+  </si>
+  <si>
+    <t>Wetland Program Development Grant</t>
+  </si>
+  <si>
+    <t>Federal types of obligation</t>
+  </si>
+  <si>
+    <t>Cooperative Agreement</t>
+  </si>
+  <si>
+    <t>federal obsss</t>
+  </si>
+  <si>
+    <t>Interagency Agreement</t>
+  </si>
+  <si>
+    <t>State types of obligation</t>
+  </si>
+  <si>
+    <t>Architectural and engineering</t>
+  </si>
+  <si>
+    <t>Consulting services</t>
+  </si>
+  <si>
+    <t>Contract</t>
+  </si>
+  <si>
+    <t>Interagency agreement</t>
+  </si>
+  <si>
+    <t>Joint power agreement</t>
+  </si>
+  <si>
+    <t>obssss</t>
+  </si>
+  <si>
+    <t>person_activity_role</t>
+  </si>
+  <si>
+    <t>Community Mentor</t>
+  </si>
+  <si>
+    <t>output_type</t>
+  </si>
+  <si>
+    <t>Preprint</t>
+  </si>
+  <si>
+    <t>Presentation</t>
+  </si>
+  <si>
     <t>Website</t>
   </si>
   <si>
-    <t>https://gis.water.ca.gov/arcgisimg/rest/services/elevation/SacDelta_Lidar_201712/ImageServer</t>
-[...1661 lines deleted...]
-  <si>
     <t>expenditure_type</t>
-  </si>
-[...1 lines deleted...]
-    <t>Actual</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
   <si>
     <t>Inactive</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3209,51 +3313,51 @@
       <c r="A9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X8"/>
+  <dimension ref="A1:X9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
@@ -3727,2100 +3831,2355 @@
       </c>
       <c r="D8" t="s">
         <v>120</v>
       </c>
       <c r="E8" t="s">
         <v>121</v>
       </c>
       <c r="F8" t="s">
         <v>122</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8" t="s">
         <v>123</v>
       </c>
       <c r="J8" t="s">
         <v>76</v>
       </c>
       <c r="K8"/>
       <c r="L8">
         <v>2025</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8" t="s">
+        <v>110</v>
+      </c>
+      <c r="P8" t="s">
         <v>124</v>
       </c>
-      <c r="P8" t="s">
+      <c r="Q8" t="s">
         <v>125</v>
       </c>
-      <c r="Q8" t="s">
+      <c r="R8" t="s">
         <v>126</v>
       </c>
-      <c r="R8" t="s">
+      <c r="S8" t="s">
         <v>127</v>
       </c>
-      <c r="S8" t="s">
+      <c r="T8" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8" t="s">
+        <v>129</v>
+      </c>
+      <c r="X8" t="s">
         <v>130</v>
       </c>
-      <c r="X8" t="s">
+    </row>
+    <row r="9" spans="1:24">
+      <c r="A9">
+        <v>54808</v>
+      </c>
+      <c r="B9" t="s">
         <v>131</v>
+      </c>
+      <c r="C9" t="s">
+        <v>132</v>
+      </c>
+      <c r="D9" t="s">
+        <v>133</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9" t="s">
+        <v>134</v>
+      </c>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9" t="s">
+        <v>135</v>
+      </c>
+      <c r="J9" t="s">
+        <v>76</v>
+      </c>
+      <c r="K9"/>
+      <c r="L9">
+        <v>2026</v>
+      </c>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9" t="s">
+        <v>136</v>
+      </c>
+      <c r="P9" t="s">
+        <v>137</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>138</v>
+      </c>
+      <c r="R9" t="s">
+        <v>139</v>
+      </c>
+      <c r="S9" t="s">
+        <v>140</v>
+      </c>
+      <c r="T9" t="s">
+        <v>141</v>
+      </c>
+      <c r="U9" t="s">
+        <v>142</v>
+      </c>
+      <c r="V9"/>
+      <c r="W9" t="s">
+        <v>143</v>
+      </c>
+      <c r="X9" t="s">
+        <v>144</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>132</v>
+        <v>145</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>133</v>
+        <v>146</v>
       </c>
       <c r="D1" t="s">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="E1" t="s">
-        <v>135</v>
+        <v>148</v>
       </c>
       <c r="F1" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="G1" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="H1" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
       <c r="I1" t="s">
-        <v>139</v>
+        <v>152</v>
       </c>
       <c r="J1" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="K1" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="L1" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="M1" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="N1" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51599</v>
       </c>
       <c r="B2">
         <v>49783</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
         <v>37</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
-        <v>145</v>
+        <v>158</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51595</v>
       </c>
       <c r="B3">
         <v>49780</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>147</v>
+        <v>160</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51597</v>
       </c>
       <c r="B4">
         <v>49782</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
         <v>37</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>147</v>
+        <v>160</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51598</v>
       </c>
       <c r="B5">
         <v>49782</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>149</v>
+        <v>162</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>54486</v>
       </c>
       <c r="B6">
         <v>54477</v>
       </c>
       <c r="C6" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
       <c r="D6" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="E6" t="s">
         <v>105</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="I6" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="J6">
         <v>799998.0</v>
       </c>
       <c r="K6" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>54489</v>
       </c>
       <c r="B7">
         <v>54477</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
         <v>72</v>
       </c>
       <c r="E7" t="s">
         <v>105</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="I7" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="J7">
         <v>160670.39</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>54490</v>
       </c>
       <c r="B8">
         <v>54477</v>
       </c>
       <c r="C8" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="D8" t="s">
-        <v>157</v>
+        <v>170</v>
       </c>
       <c r="E8" t="s">
         <v>105</v>
       </c>
       <c r="F8"/>
-      <c r="G8"/>
+      <c r="G8" t="s">
+        <v>171</v>
+      </c>
       <c r="H8" t="s">
-        <v>158</v>
+        <v>172</v>
       </c>
       <c r="I8" t="s">
-        <v>159</v>
+        <v>173</v>
       </c>
       <c r="J8">
         <v>108000.0</v>
       </c>
       <c r="K8"/>
-      <c r="L8"/>
+      <c r="L8" t="s">
+        <v>174</v>
+      </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8" t="s">
-        <v>155</v>
+        <v>175</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>54491</v>
       </c>
       <c r="B9">
         <v>54477</v>
       </c>
       <c r="C9">
         <v>4600014542</v>
       </c>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>105</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>160</v>
+        <v>176</v>
       </c>
       <c r="I9" t="s">
-        <v>161</v>
+        <v>177</v>
       </c>
       <c r="J9">
         <v>64007.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>54548</v>
       </c>
       <c r="B10">
         <v>54541</v>
       </c>
       <c r="C10" t="s">
-        <v>162</v>
+        <v>178</v>
       </c>
       <c r="D10" t="s">
-        <v>157</v>
+        <v>170</v>
       </c>
       <c r="E10" t="s">
-        <v>163</v>
+        <v>179</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="H10" t="s">
-        <v>165</v>
+        <v>180</v>
       </c>
       <c r="I10" t="s">
-        <v>166</v>
+        <v>181</v>
       </c>
       <c r="J10">
         <v>225000.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10" t="s">
-        <v>167</v>
+        <v>182</v>
       </c>
       <c r="O10"/>
       <c r="P10" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G4"/>
+  <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>169</v>
+        <v>184</v>
       </c>
       <c r="B1" t="s">
-        <v>132</v>
+        <v>145</v>
       </c>
       <c r="C1" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="D1" t="s">
-        <v>171</v>
+        <v>186</v>
       </c>
       <c r="E1" t="s">
-        <v>172</v>
+        <v>187</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51687</v>
       </c>
       <c r="B2">
         <v>51595</v>
       </c>
       <c r="C2">
         <v>2020</v>
       </c>
       <c r="D2">
         <v>500000.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>51688</v>
       </c>
       <c r="B3">
         <v>51595</v>
       </c>
       <c r="C3">
         <v>2021</v>
       </c>
       <c r="D3">
         <v>630000.0</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>51686</v>
       </c>
       <c r="B4">
         <v>51595</v>
       </c>
       <c r="C4">
         <v>2020</v>
       </c>
       <c r="D4">
         <v>750000.0</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>146</v>
+        <v>159</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5">
+        <v>54788</v>
+      </c>
+      <c r="B5">
+        <v>54490</v>
+      </c>
+      <c r="C5">
+        <v>2024</v>
+      </c>
+      <c r="D5">
+        <v>11521.12</v>
+      </c>
+      <c r="E5" t="s">
+        <v>188</v>
+      </c>
+      <c r="F5" t="s">
+        <v>189</v>
+      </c>
+      <c r="G5" t="s">
+        <v>175</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>173</v>
+        <v>190</v>
       </c>
       <c r="B1" t="s">
-        <v>174</v>
+        <v>191</v>
       </c>
       <c r="C1" t="s">
-        <v>175</v>
+        <v>192</v>
       </c>
       <c r="D1" t="s">
-        <v>176</v>
+        <v>193</v>
       </c>
       <c r="E1" t="s">
-        <v>177</v>
+        <v>194</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>178</v>
+        <v>195</v>
       </c>
       <c r="H1" t="s">
-        <v>179</v>
+        <v>196</v>
       </c>
       <c r="I1" t="s">
-        <v>180</v>
+        <v>197</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54543</v>
       </c>
       <c r="B2" t="s">
-        <v>181</v>
+        <v>198</v>
       </c>
       <c r="C2" t="s">
-        <v>182</v>
+        <v>199</v>
       </c>
       <c r="D2" t="s">
-        <v>183</v>
+        <v>200</v>
       </c>
       <c r="E2" t="s">
         <v>89</v>
       </c>
       <c r="F2" t="s">
-        <v>184</v>
+        <v>201</v>
       </c>
       <c r="G2" t="s">
-        <v>185</v>
+        <v>202</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="K2" t="s">
-        <v>186</v>
+        <v>203</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>54482</v>
       </c>
       <c r="B3" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="C3" t="s">
-        <v>188</v>
+        <v>205</v>
       </c>
       <c r="D3" t="s">
-        <v>189</v>
+        <v>206</v>
       </c>
       <c r="E3" t="s">
         <v>105</v>
       </c>
       <c r="F3" t="s">
-        <v>190</v>
+        <v>207</v>
       </c>
       <c r="G3" t="s">
-        <v>191</v>
+        <v>208</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="K3" t="s">
-        <v>192</v>
+        <v>209</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>50306</v>
       </c>
       <c r="B4" t="s">
-        <v>193</v>
+        <v>210</v>
       </c>
       <c r="C4" t="s">
-        <v>194</v>
+        <v>211</v>
       </c>
       <c r="D4" t="s">
-        <v>195</v>
+        <v>212</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>196</v>
+        <v>213</v>
       </c>
       <c r="H4" t="s">
         <v>88</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="K4" t="s">
-        <v>197</v>
+        <v>214</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>54480</v>
       </c>
       <c r="B5" t="s">
-        <v>198</v>
+        <v>215</v>
       </c>
       <c r="C5" t="s">
-        <v>199</v>
+        <v>216</v>
       </c>
       <c r="D5" t="s">
-        <v>200</v>
+        <v>217</v>
       </c>
       <c r="E5" t="s">
         <v>72</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>201</v>
+        <v>218</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="K5" t="s">
-        <v>202</v>
+        <v>219</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>50277</v>
       </c>
       <c r="B6" t="s">
-        <v>203</v>
+        <v>220</v>
       </c>
       <c r="C6" t="s">
-        <v>204</v>
+        <v>221</v>
       </c>
       <c r="D6" t="s">
-        <v>205</v>
+        <v>222</v>
       </c>
       <c r="E6" t="s">
         <v>105</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>206</v>
+        <v>223</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="K6" t="s">
-        <v>207</v>
+        <v>224</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>50305</v>
       </c>
       <c r="B7" t="s">
-        <v>208</v>
+        <v>225</v>
       </c>
       <c r="C7" t="s">
-        <v>209</v>
+        <v>226</v>
       </c>
       <c r="D7" t="s">
-        <v>210</v>
+        <v>227</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>211</v>
+        <v>228</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="K7" t="s">
-        <v>212</v>
+        <v>229</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>50304</v>
       </c>
       <c r="B8" t="s">
-        <v>213</v>
+        <v>230</v>
       </c>
       <c r="C8" t="s">
-        <v>214</v>
+        <v>231</v>
       </c>
       <c r="D8" t="s">
-        <v>215</v>
+        <v>232</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>216</v>
+        <v>233</v>
       </c>
       <c r="H8" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="K8" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>51791</v>
       </c>
       <c r="B9" t="s">
-        <v>219</v>
+        <v>236</v>
       </c>
       <c r="C9" t="s">
-        <v>220</v>
+        <v>237</v>
       </c>
       <c r="D9" t="s">
-        <v>221</v>
+        <v>238</v>
       </c>
       <c r="E9" t="s">
-        <v>157</v>
+        <v>170</v>
       </c>
       <c r="F9" t="s">
-        <v>222</v>
+        <v>239</v>
       </c>
       <c r="G9" t="s">
-        <v>223</v>
+        <v>240</v>
       </c>
       <c r="H9" t="s">
         <v>88</v>
       </c>
       <c r="I9" t="s">
-        <v>224</v>
+        <v>241</v>
       </c>
       <c r="J9" t="s">
-        <v>117</v>
+        <v>242</v>
       </c>
       <c r="K9" t="s">
-        <v>225</v>
+        <v>243</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>54545</v>
       </c>
       <c r="B10" t="s">
-        <v>226</v>
+        <v>244</v>
       </c>
       <c r="C10" t="s">
-        <v>227</v>
+        <v>245</v>
       </c>
       <c r="D10" t="s">
-        <v>228</v>
+        <v>246</v>
       </c>
       <c r="E10" t="s">
-        <v>157</v>
+        <v>170</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>229</v>
+        <v>247</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="K10" t="s">
-        <v>230</v>
+        <v>248</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>50309</v>
       </c>
       <c r="B11" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
       <c r="C11" t="s">
-        <v>232</v>
+        <v>250</v>
       </c>
       <c r="D11" t="s">
-        <v>233</v>
+        <v>251</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>234</v>
+        <v>252</v>
       </c>
       <c r="H11" t="s">
         <v>72</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="K11" t="s">
-        <v>235</v>
+        <v>253</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>50278</v>
       </c>
       <c r="B12" t="s">
-        <v>236</v>
+        <v>254</v>
       </c>
       <c r="C12" t="s">
-        <v>237</v>
+        <v>255</v>
       </c>
       <c r="D12" t="s">
-        <v>238</v>
+        <v>256</v>
       </c>
       <c r="E12" t="s">
         <v>72</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>239</v>
+        <v>257</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="K12" t="s">
-        <v>240</v>
+        <v>258</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>50364</v>
       </c>
       <c r="B13" t="s">
-        <v>241</v>
+        <v>259</v>
       </c>
       <c r="C13" t="s">
-        <v>242</v>
+        <v>260</v>
       </c>
       <c r="D13" t="s">
-        <v>243</v>
+        <v>261</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>244</v>
+        <v>262</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="K13" t="s">
-        <v>245</v>
+        <v>263</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>50307</v>
       </c>
       <c r="B14" t="s">
-        <v>246</v>
+        <v>264</v>
       </c>
       <c r="C14" t="s">
-        <v>242</v>
+        <v>260</v>
       </c>
       <c r="D14" t="s">
-        <v>247</v>
+        <v>265</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>248</v>
+        <v>266</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="K14" t="s">
-        <v>249</v>
+        <v>267</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>250</v>
+        <v>268</v>
       </c>
       <c r="B1" t="s">
-        <v>173</v>
+        <v>190</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>251</v>
+        <v>269</v>
       </c>
       <c r="E1" t="s">
-        <v>252</v>
+        <v>270</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50590</v>
       </c>
       <c r="B2">
         <v>50304</v>
       </c>
       <c r="C2">
         <v>49780</v>
       </c>
       <c r="D2" t="s">
-        <v>253</v>
+        <v>271</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50591</v>
       </c>
       <c r="B3">
         <v>50305</v>
       </c>
       <c r="C3">
         <v>49780</v>
       </c>
       <c r="D3" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50592</v>
       </c>
       <c r="B4">
         <v>50306</v>
       </c>
       <c r="C4">
         <v>49780</v>
       </c>
       <c r="D4" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50595</v>
       </c>
       <c r="B5">
         <v>50307</v>
       </c>
       <c r="C5">
         <v>49780</v>
       </c>
       <c r="D5" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50602</v>
       </c>
       <c r="B6">
         <v>50309</v>
       </c>
       <c r="C6">
         <v>49782</v>
       </c>
       <c r="D6" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50596</v>
       </c>
       <c r="B7">
         <v>50307</v>
       </c>
       <c r="C7">
         <v>49783</v>
       </c>
       <c r="D7" t="s">
-        <v>255</v>
+        <v>273</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>53846</v>
       </c>
       <c r="B8">
         <v>50364</v>
       </c>
       <c r="C8">
         <v>50146</v>
       </c>
       <c r="D8" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="E8" t="s">
-        <v>256</v>
+        <v>274</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>257</v>
+        <v>85</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>54478</v>
       </c>
       <c r="B9">
         <v>50278</v>
       </c>
       <c r="C9">
         <v>54477</v>
       </c>
       <c r="D9" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="E9" t="s">
-        <v>256</v>
+        <v>274</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>54479</v>
       </c>
       <c r="B10">
         <v>50277</v>
       </c>
       <c r="C10">
         <v>54477</v>
       </c>
       <c r="D10" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="E10" t="s">
-        <v>256</v>
+        <v>274</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>54481</v>
       </c>
       <c r="B11">
         <v>54480</v>
       </c>
       <c r="C11">
         <v>54477</v>
       </c>
       <c r="D11" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="E11" t="s">
-        <v>256</v>
+        <v>274</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>54483</v>
       </c>
       <c r="B12">
         <v>54482</v>
       </c>
       <c r="C12">
         <v>54477</v>
       </c>
       <c r="D12" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="E12" t="s">
-        <v>256</v>
+        <v>274</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>54484</v>
       </c>
       <c r="B13">
         <v>50309</v>
       </c>
       <c r="C13">
         <v>54477</v>
       </c>
       <c r="D13" t="s">
-        <v>255</v>
+        <v>273</v>
       </c>
       <c r="E13" t="s">
-        <v>256</v>
+        <v>274</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>54485</v>
       </c>
       <c r="B14">
         <v>51791</v>
       </c>
       <c r="C14">
         <v>54477</v>
       </c>
       <c r="D14" t="s">
-        <v>255</v>
+        <v>273</v>
       </c>
       <c r="E14" t="s">
-        <v>256</v>
+        <v>274</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>54544</v>
       </c>
       <c r="B15">
         <v>54543</v>
       </c>
       <c r="C15">
         <v>54541</v>
       </c>
       <c r="D15" t="s">
-        <v>253</v>
+        <v>271</v>
       </c>
       <c r="E15" t="s">
-        <v>256</v>
+        <v>274</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>54546</v>
       </c>
       <c r="B16">
         <v>54545</v>
       </c>
       <c r="C16">
         <v>54541</v>
       </c>
       <c r="D16" t="s">
-        <v>253</v>
+        <v>271</v>
       </c>
       <c r="E16" t="s">
-        <v>256</v>
+        <v>274</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>259</v>
+        <v>276</v>
       </c>
       <c r="B1" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="C1" t="s">
-        <v>261</v>
+        <v>278</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>49609</v>
+        <v>49602</v>
       </c>
       <c r="B2" t="s">
-        <v>37</v>
+        <v>72</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>262</v>
+        <v>279</v>
       </c>
       <c r="E2" t="s">
-        <v>146</v>
+        <v>280</v>
       </c>
       <c r="F2" t="s">
-        <v>263</v>
+        <v>281</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>49646</v>
+        <v>49609</v>
       </c>
       <c r="B3" t="s">
-        <v>157</v>
+        <v>37</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>264</v>
+        <v>282</v>
       </c>
       <c r="E3" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="F3" t="s">
-        <v>265</v>
+        <v>283</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>49707</v>
+        <v>49646</v>
       </c>
       <c r="B4" t="s">
-        <v>89</v>
+        <v>170</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>266</v>
+        <v>284</v>
       </c>
       <c r="E4" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="F4" t="s">
-        <v>267</v>
+        <v>285</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>49731</v>
+        <v>49707</v>
       </c>
       <c r="B5" t="s">
-        <v>268</v>
+        <v>89</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>269</v>
+        <v>286</v>
       </c>
       <c r="E5" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="F5" t="s">
-        <v>270</v>
+        <v>287</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>49750</v>
+        <v>49731</v>
       </c>
       <c r="B6" t="s">
-        <v>88</v>
+        <v>288</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>271</v>
+        <v>289</v>
       </c>
       <c r="E6" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="F6" t="s">
-        <v>272</v>
+        <v>290</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>49752</v>
+        <v>49750</v>
       </c>
       <c r="B7" t="s">
-        <v>105</v>
+        <v>88</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>273</v>
+        <v>291</v>
       </c>
       <c r="E7" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="F7" t="s">
-        <v>274</v>
+        <v>292</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>49592</v>
+        <v>49752</v>
       </c>
       <c r="B8" t="s">
-        <v>275</v>
+        <v>105</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>276</v>
+        <v>293</v>
       </c>
       <c r="E8" t="s">
-        <v>277</v>
+        <v>159</v>
       </c>
       <c r="F8" t="s">
-        <v>278</v>
+        <v>294</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>49602</v>
+        <v>49592</v>
       </c>
       <c r="B9" t="s">
-        <v>72</v>
+        <v>295</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>279</v>
+        <v>296</v>
       </c>
       <c r="E9" t="s">
-        <v>280</v>
+        <v>297</v>
       </c>
       <c r="F9" t="s">
-        <v>281</v>
+        <v>298</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49666</v>
       </c>
       <c r="B10" t="s">
-        <v>282</v>
+        <v>299</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>283</v>
+        <v>300</v>
       </c>
       <c r="E10" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="F10" t="s">
-        <v>284</v>
+        <v>301</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>54540</v>
       </c>
       <c r="B11" t="s">
         <v>121</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>285</v>
+        <v>302</v>
       </c>
       <c r="E11" t="s">
-        <v>286</v>
+        <v>303</v>
       </c>
       <c r="F11" t="s">
-        <v>287</v>
+        <v>304</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49708</v>
       </c>
       <c r="B12" t="s">
-        <v>288</v>
+        <v>305</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>289</v>
+        <v>306</v>
       </c>
       <c r="E12" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="F12" t="s">
-        <v>290</v>
+        <v>307</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49741</v>
       </c>
       <c r="B13" t="s">
-        <v>291</v>
+        <v>308</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>292</v>
+        <v>309</v>
       </c>
       <c r="E13" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="F13" t="s">
-        <v>293</v>
+        <v>310</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J15"/>
+  <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>295</v>
+        <v>312</v>
       </c>
       <c r="D1" t="s">
-        <v>296</v>
+        <v>313</v>
       </c>
       <c r="E1" t="s">
-        <v>297</v>
+        <v>314</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>298</v>
+        <v>315</v>
       </c>
       <c r="H1" t="s">
-        <v>299</v>
+        <v>316</v>
       </c>
       <c r="I1" t="s">
-        <v>300</v>
+        <v>317</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>50833</v>
       </c>
       <c r="B2">
         <v>49780</v>
       </c>
       <c r="C2" t="s">
-        <v>301</v>
+        <v>318</v>
       </c>
       <c r="D2" t="s">
-        <v>302</v>
+        <v>319</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>303</v>
+        <v>320</v>
       </c>
       <c r="G2" t="s">
-        <v>301</v>
+        <v>318</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="J2" t="s">
-        <v>304</v>
+        <v>321</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54691</v>
       </c>
       <c r="B3">
         <v>54541</v>
       </c>
       <c r="C3" t="s">
-        <v>305</v>
+        <v>322</v>
       </c>
       <c r="D3" t="s">
-        <v>306</v>
+        <v>323</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>307</v>
+        <v>324</v>
       </c>
       <c r="G3" t="s">
-        <v>308</v>
+        <v>325</v>
       </c>
       <c r="H3"/>
       <c r="I3">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="J3" t="s">
-        <v>309</v>
+        <v>326</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>51410</v>
       </c>
       <c r="B4">
         <v>50146</v>
       </c>
       <c r="C4" t="s">
-        <v>310</v>
+        <v>327</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>311</v>
+        <v>328</v>
       </c>
       <c r="G4" t="s">
-        <v>312</v>
+        <v>329</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>0</v>
       </c>
       <c r="J4" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54542</v>
       </c>
       <c r="B5">
         <v>54541</v>
       </c>
       <c r="C5" t="s">
-        <v>313</v>
+        <v>330</v>
       </c>
       <c r="D5" t="s">
-        <v>314</v>
+        <v>331</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>315</v>
+        <v>332</v>
       </c>
       <c r="G5" t="s">
-        <v>316</v>
+        <v>333</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="J5" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>54642</v>
       </c>
       <c r="B6">
         <v>54541</v>
       </c>
       <c r="C6" t="s">
-        <v>317</v>
+        <v>334</v>
       </c>
       <c r="D6" t="s">
-        <v>318</v>
+        <v>335</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>319</v>
+        <v>336</v>
       </c>
       <c r="G6" t="s">
-        <v>320</v>
+        <v>337</v>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="J6" t="s">
-        <v>321</v>
+        <v>338</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
-        <v>50911</v>
+        <v>54831</v>
       </c>
       <c r="B7">
-        <v>50146</v>
+        <v>54541</v>
       </c>
       <c r="C7" t="s">
-        <v>310</v>
+        <v>334</v>
       </c>
       <c r="D7" t="s">
-        <v>322</v>
+        <v>339</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>323</v>
+        <v>340</v>
       </c>
       <c r="G7" t="s">
-        <v>324</v>
+        <v>341</v>
       </c>
       <c r="H7"/>
       <c r="I7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J7" t="s">
-        <v>146</v>
+        <v>342</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
-        <v>50907</v>
+        <v>50911</v>
       </c>
       <c r="B8">
         <v>50146</v>
       </c>
       <c r="C8" t="s">
-        <v>310</v>
+        <v>327</v>
       </c>
       <c r="D8" t="s">
-        <v>325</v>
+        <v>343</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>326</v>
+        <v>344</v>
       </c>
       <c r="G8" t="s">
-        <v>327</v>
+        <v>345</v>
       </c>
       <c r="H8"/>
       <c r="I8">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J8" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
-        <v>50910</v>
+        <v>50907</v>
       </c>
       <c r="B9">
         <v>50146</v>
       </c>
       <c r="C9" t="s">
-        <v>310</v>
+        <v>327</v>
       </c>
       <c r="D9" t="s">
-        <v>328</v>
+        <v>346</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>329</v>
+        <v>347</v>
       </c>
       <c r="G9" t="s">
-        <v>330</v>
+        <v>348</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J9" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
-        <v>50908</v>
+        <v>50910</v>
       </c>
       <c r="B10">
         <v>50146</v>
       </c>
       <c r="C10" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="D10" t="s">
-        <v>332</v>
+        <v>349</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>333</v>
+        <v>350</v>
       </c>
       <c r="G10" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
       <c r="H10"/>
       <c r="I10">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J10" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
-        <v>50909</v>
+        <v>50908</v>
       </c>
       <c r="B11">
         <v>50146</v>
       </c>
       <c r="C11" t="s">
-        <v>310</v>
+        <v>334</v>
       </c>
       <c r="D11" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>336</v>
+        <v>353</v>
       </c>
       <c r="G11" t="s">
-        <v>337</v>
+        <v>354</v>
       </c>
       <c r="H11"/>
       <c r="I11">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J11" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
-        <v>51408</v>
+        <v>50909</v>
       </c>
       <c r="B12">
         <v>50146</v>
       </c>
       <c r="C12" t="s">
-        <v>338</v>
-[...1 lines deleted...]
-      <c r="D12"/>
+        <v>327</v>
+      </c>
+      <c r="D12" t="s">
+        <v>355</v>
+      </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>339</v>
+        <v>356</v>
       </c>
       <c r="G12" t="s">
-        <v>340</v>
+        <v>357</v>
       </c>
       <c r="H12"/>
       <c r="I12">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J12" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
-        <v>51335</v>
+        <v>51408</v>
       </c>
       <c r="B13">
         <v>50146</v>
       </c>
       <c r="C13" t="s">
-        <v>310</v>
-[...3 lines deleted...]
-      </c>
+        <v>358</v>
+      </c>
+      <c r="D13"/>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>342</v>
+        <v>359</v>
       </c>
       <c r="G13" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="H13"/>
       <c r="I13">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J13" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
-        <v>50915</v>
+        <v>51335</v>
       </c>
       <c r="B14">
         <v>50146</v>
       </c>
       <c r="C14" t="s">
-        <v>310</v>
-[...1 lines deleted...]
-      <c r="D14"/>
+        <v>327</v>
+      </c>
+      <c r="D14" t="s">
+        <v>361</v>
+      </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>344</v>
+        <v>362</v>
       </c>
       <c r="G14" t="s">
-        <v>345</v>
+        <v>363</v>
       </c>
       <c r="H14"/>
       <c r="I14">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J14" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
-        <v>50836</v>
+        <v>50915</v>
       </c>
       <c r="B15">
-        <v>49783</v>
+        <v>50146</v>
       </c>
       <c r="C15" t="s">
-        <v>346</v>
-[...3 lines deleted...]
-      </c>
+        <v>327</v>
+      </c>
+      <c r="D15"/>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>348</v>
+        <v>364</v>
       </c>
       <c r="G15" t="s">
-        <v>349</v>
-[...3 lines deleted...]
-      </c>
+        <v>365</v>
+      </c>
+      <c r="H15"/>
       <c r="I15">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="J15" t="s">
-        <v>304</v>
+        <v>159</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16">
+        <v>54830</v>
+      </c>
+      <c r="B16">
+        <v>54541</v>
+      </c>
+      <c r="C16" t="s">
+        <v>334</v>
+      </c>
+      <c r="D16" t="s">
+        <v>366</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16" t="s">
+        <v>367</v>
+      </c>
+      <c r="G16" t="s">
+        <v>368</v>
+      </c>
+      <c r="H16"/>
+      <c r="I16">
+        <v>1</v>
+      </c>
+      <c r="J16" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17">
+        <v>54834</v>
+      </c>
+      <c r="B17">
+        <v>54541</v>
+      </c>
+      <c r="C17" t="s">
+        <v>334</v>
+      </c>
+      <c r="D17" t="s">
+        <v>369</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17" t="s">
+        <v>370</v>
+      </c>
+      <c r="G17" t="s">
+        <v>371</v>
+      </c>
+      <c r="H17"/>
+      <c r="I17">
+        <v>0</v>
+      </c>
+      <c r="J17" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18">
+        <v>54832</v>
+      </c>
+      <c r="B18">
+        <v>54541</v>
+      </c>
+      <c r="C18" t="s">
+        <v>334</v>
+      </c>
+      <c r="D18" t="s">
+        <v>372</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18" t="s">
+        <v>373</v>
+      </c>
+      <c r="G18" t="s">
+        <v>374</v>
+      </c>
+      <c r="H18"/>
+      <c r="I18">
+        <v>1</v>
+      </c>
+      <c r="J18" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19">
+        <v>50836</v>
+      </c>
+      <c r="B19">
+        <v>49783</v>
+      </c>
+      <c r="C19" t="s">
+        <v>375</v>
+      </c>
+      <c r="D19" t="s">
+        <v>376</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G19" t="s">
+        <v>378</v>
+      </c>
+      <c r="H19" t="s">
+        <v>379</v>
+      </c>
+      <c r="I19">
+        <v>37</v>
+      </c>
+      <c r="J19" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20">
+        <v>54833</v>
+      </c>
+      <c r="B20">
+        <v>54541</v>
+      </c>
+      <c r="C20" t="s">
+        <v>380</v>
+      </c>
+      <c r="D20" t="s">
+        <v>381</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20" t="s">
+        <v>382</v>
+      </c>
+      <c r="G20" t="s">
+        <v>383</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20">
+        <v>0</v>
+      </c>
+      <c r="J20" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21">
+        <v>54829</v>
+      </c>
+      <c r="B21">
+        <v>54541</v>
+      </c>
+      <c r="C21" t="s">
+        <v>334</v>
+      </c>
+      <c r="D21" t="s">
+        <v>384</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21" t="s">
+        <v>385</v>
+      </c>
+      <c r="G21" t="s">
+        <v>386</v>
+      </c>
+      <c r="H21"/>
+      <c r="I21">
+        <v>6</v>
+      </c>
+      <c r="J21" t="s">
+        <v>342</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -5843,2172 +6202,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="M1" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="N1" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="O1" t="s">
-        <v>854</v>
+        <v>888</v>
       </c>
       <c r="P1" t="s">
-        <v>858</v>
+        <v>892</v>
       </c>
       <c r="Q1" t="s">
-        <v>866</v>
+        <v>899</v>
       </c>
       <c r="R1" t="s">
-        <v>868</v>
+        <v>901</v>
       </c>
       <c r="S1" t="s">
-        <v>872</v>
+        <v>905</v>
       </c>
       <c r="T1" t="s">
-        <v>875</v>
+        <v>907</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>351</v>
+        <v>132</v>
       </c>
       <c r="C2" t="s">
-        <v>352</v>
+        <v>387</v>
       </c>
       <c r="D2" t="s">
-        <v>359</v>
+        <v>394</v>
       </c>
       <c r="E2" t="s">
         <v>43</v>
       </c>
       <c r="F2" t="s">
-        <v>522</v>
+        <v>558</v>
       </c>
       <c r="G2" t="s">
-        <v>532</v>
+        <v>568</v>
       </c>
       <c r="H2" t="s">
-        <v>541</v>
+        <v>576</v>
       </c>
       <c r="I2" t="s">
-        <v>565</v>
+        <v>599</v>
       </c>
       <c r="J2" t="s">
         <v>83</v>
       </c>
       <c r="K2" t="s">
-        <v>660</v>
+        <v>694</v>
       </c>
       <c r="L2" t="s">
-        <v>167</v>
+        <v>182</v>
       </c>
       <c r="M2" t="s">
-        <v>841</v>
+        <v>875</v>
       </c>
       <c r="N2" t="s">
-        <v>847</v>
+        <v>881</v>
       </c>
       <c r="O2" t="s">
-        <v>855</v>
+        <v>889</v>
       </c>
       <c r="P2" t="s">
-        <v>859</v>
+        <v>893</v>
       </c>
       <c r="Q2" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="R2" t="s">
-        <v>313</v>
+        <v>330</v>
       </c>
       <c r="S2" t="s">
-        <v>873</v>
+        <v>188</v>
       </c>
       <c r="T2" t="s">
-        <v>256</v>
+        <v>274</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>353</v>
+        <v>388</v>
       </c>
       <c r="D3" t="s">
-        <v>360</v>
+        <v>395</v>
       </c>
       <c r="E3" t="s">
-        <v>110</v>
+        <v>555</v>
       </c>
       <c r="F3" t="s">
-        <v>523</v>
+        <v>559</v>
       </c>
       <c r="G3" t="s">
-        <v>533</v>
+        <v>569</v>
       </c>
       <c r="H3" t="s">
-        <v>542</v>
+        <v>577</v>
       </c>
       <c r="I3" t="s">
-        <v>566</v>
+        <v>600</v>
       </c>
       <c r="J3" t="s">
-        <v>601</v>
+        <v>635</v>
       </c>
       <c r="K3" t="s">
-        <v>661</v>
+        <v>695</v>
       </c>
       <c r="L3" t="s">
-        <v>840</v>
+        <v>874</v>
       </c>
       <c r="M3" t="s">
-        <v>842</v>
+        <v>876</v>
       </c>
       <c r="N3" t="s">
-        <v>848</v>
+        <v>882</v>
       </c>
       <c r="O3" t="s">
-        <v>856</v>
+        <v>890</v>
       </c>
       <c r="P3" t="s">
-        <v>860</v>
+        <v>894</v>
       </c>
       <c r="Q3" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="R3" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="S3" t="s">
-        <v>874</v>
+        <v>906</v>
       </c>
       <c r="T3" t="s">
-        <v>876</v>
+        <v>908</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>70</v>
       </c>
       <c r="C4" t="s">
         <v>76</v>
       </c>
       <c r="D4" t="s">
-        <v>361</v>
+        <v>396</v>
       </c>
       <c r="E4" t="s">
-        <v>520</v>
+        <v>556</v>
       </c>
       <c r="F4" t="s">
-        <v>524</v>
+        <v>560</v>
       </c>
       <c r="G4" t="s">
-        <v>534</v>
+        <v>570</v>
       </c>
       <c r="H4" t="s">
-        <v>543</v>
+        <v>578</v>
       </c>
       <c r="I4" t="s">
-        <v>567</v>
+        <v>601</v>
       </c>
       <c r="J4" t="s">
-        <v>602</v>
+        <v>636</v>
       </c>
       <c r="K4" t="s">
-        <v>662</v>
+        <v>696</v>
       </c>
       <c r="M4" t="s">
-        <v>843</v>
+        <v>877</v>
       </c>
       <c r="N4" t="s">
-        <v>849</v>
+        <v>883</v>
       </c>
       <c r="O4" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="P4" t="s">
-        <v>861</v>
+        <v>895</v>
       </c>
       <c r="Q4" t="s">
-        <v>253</v>
+        <v>271</v>
       </c>
       <c r="R4" t="s">
-        <v>346</v>
+        <v>375</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5" t="s">
-        <v>362</v>
+        <v>397</v>
       </c>
       <c r="E5" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="F5" t="s">
-        <v>525</v>
+        <v>561</v>
       </c>
       <c r="G5" t="s">
-        <v>535</v>
+        <v>571</v>
       </c>
       <c r="H5" t="s">
         <v>46</v>
       </c>
       <c r="I5" t="s">
-        <v>568</v>
+        <v>602</v>
       </c>
       <c r="J5" t="s">
-        <v>603</v>
+        <v>637</v>
       </c>
       <c r="K5" t="s">
-        <v>663</v>
+        <v>697</v>
       </c>
       <c r="M5" t="s">
-        <v>844</v>
+        <v>878</v>
       </c>
       <c r="N5" t="s">
-        <v>850</v>
+        <v>884</v>
       </c>
       <c r="O5" t="s">
-        <v>857</v>
+        <v>891</v>
       </c>
       <c r="P5" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="Q5" t="s">
-        <v>255</v>
+        <v>273</v>
       </c>
       <c r="R5" t="s">
-        <v>305</v>
+        <v>322</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>354</v>
+        <v>389</v>
       </c>
       <c r="D6" t="s">
-        <v>363</v>
+        <v>398</v>
       </c>
       <c r="E6" t="s">
         <v>57</v>
       </c>
       <c r="F6" t="s">
-        <v>526</v>
+        <v>562</v>
       </c>
       <c r="G6" t="s">
-        <v>536</v>
+        <v>572</v>
       </c>
       <c r="H6" t="s">
-        <v>544</v>
+        <v>579</v>
       </c>
       <c r="I6" t="s">
-        <v>569</v>
+        <v>603</v>
       </c>
       <c r="J6" t="s">
-        <v>604</v>
+        <v>638</v>
       </c>
       <c r="K6" t="s">
-        <v>664</v>
+        <v>698</v>
       </c>
       <c r="M6" t="s">
-        <v>845</v>
+        <v>879</v>
       </c>
       <c r="N6" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="P6" t="s">
-        <v>862</v>
+        <v>896</v>
       </c>
       <c r="Q6" t="s">
-        <v>867</v>
+        <v>900</v>
       </c>
       <c r="R6" t="s">
-        <v>310</v>
+        <v>327</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>93</v>
       </c>
       <c r="D7" t="s">
-        <v>364</v>
+        <v>399</v>
       </c>
       <c r="E7" t="s">
-        <v>521</v>
+        <v>557</v>
       </c>
       <c r="F7" t="s">
-        <v>527</v>
+        <v>563</v>
       </c>
       <c r="G7" t="s">
-        <v>537</v>
+        <v>573</v>
       </c>
       <c r="H7" t="s">
-        <v>545</v>
+        <v>580</v>
       </c>
       <c r="I7" t="s">
-        <v>570</v>
+        <v>604</v>
       </c>
       <c r="J7" t="s">
-        <v>605</v>
+        <v>639</v>
       </c>
       <c r="K7" t="s">
-        <v>565</v>
+        <v>599</v>
       </c>
       <c r="M7" t="s">
-        <v>846</v>
+        <v>880</v>
       </c>
       <c r="N7" t="s">
-        <v>851</v>
+        <v>885</v>
       </c>
       <c r="P7" t="s">
-        <v>863</v>
+        <v>897</v>
       </c>
       <c r="R7" t="s">
-        <v>869</v>
+        <v>380</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>355</v>
+        <v>390</v>
       </c>
       <c r="D8" t="s">
-        <v>365</v>
+        <v>400</v>
       </c>
       <c r="F8" t="s">
-        <v>528</v>
+        <v>564</v>
       </c>
       <c r="G8" t="s">
-        <v>538</v>
+        <v>138</v>
       </c>
       <c r="H8" t="s">
-        <v>546</v>
+        <v>581</v>
       </c>
       <c r="I8" t="s">
-        <v>571</v>
+        <v>605</v>
       </c>
       <c r="J8" t="s">
-        <v>606</v>
+        <v>640</v>
       </c>
       <c r="K8" t="s">
-        <v>566</v>
+        <v>600</v>
       </c>
       <c r="N8" t="s">
-        <v>852</v>
+        <v>886</v>
       </c>
       <c r="P8" t="s">
-        <v>864</v>
+        <v>898</v>
       </c>
       <c r="R8" t="s">
-        <v>870</v>
+        <v>902</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>356</v>
+        <v>391</v>
       </c>
       <c r="D9" t="s">
-        <v>366</v>
+        <v>401</v>
       </c>
       <c r="F9" t="s">
         <v>44</v>
       </c>
       <c r="G9" t="s">
-        <v>539</v>
+        <v>574</v>
       </c>
       <c r="H9" t="s">
-        <v>547</v>
+        <v>582</v>
       </c>
       <c r="I9" t="s">
-        <v>572</v>
+        <v>606</v>
       </c>
       <c r="J9" t="s">
-        <v>607</v>
+        <v>641</v>
       </c>
       <c r="K9" t="s">
-        <v>665</v>
+        <v>699</v>
       </c>
       <c r="N9" t="s">
-        <v>268</v>
+        <v>288</v>
       </c>
       <c r="P9" t="s">
-        <v>865</v>
+        <v>174</v>
       </c>
       <c r="R9" t="s">
-        <v>871</v>
+        <v>903</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>357</v>
+        <v>392</v>
       </c>
       <c r="D10" t="s">
-        <v>367</v>
+        <v>402</v>
       </c>
       <c r="F10" t="s">
-        <v>529</v>
+        <v>565</v>
       </c>
       <c r="G10" t="s">
-        <v>540</v>
+        <v>575</v>
       </c>
       <c r="H10" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="I10" t="s">
-        <v>573</v>
+        <v>607</v>
       </c>
       <c r="J10" t="s">
-        <v>608</v>
+        <v>642</v>
       </c>
       <c r="K10" t="s">
-        <v>666</v>
+        <v>700</v>
       </c>
       <c r="N10" t="s">
-        <v>853</v>
+        <v>887</v>
       </c>
       <c r="R10" t="s">
-        <v>301</v>
+        <v>318</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
+        <v>393</v>
+      </c>
+      <c r="D11" t="s">
+        <v>403</v>
+      </c>
+      <c r="F11" t="s">
+        <v>566</v>
+      </c>
+      <c r="H11" t="s">
+        <v>583</v>
+      </c>
+      <c r="I11" t="s">
+        <v>608</v>
+      </c>
+      <c r="J11" t="s">
+        <v>643</v>
+      </c>
+      <c r="K11" t="s">
+        <v>701</v>
+      </c>
+      <c r="R11" t="s">
         <v>358</v>
-      </c>
-[...19 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>369</v>
+        <v>404</v>
       </c>
       <c r="F12" t="s">
-        <v>531</v>
+        <v>567</v>
       </c>
       <c r="H12" t="s">
-        <v>549</v>
+        <v>584</v>
       </c>
       <c r="I12" t="s">
-        <v>533</v>
+        <v>569</v>
       </c>
       <c r="J12" t="s">
-        <v>610</v>
+        <v>644</v>
       </c>
       <c r="K12" t="s">
-        <v>668</v>
+        <v>702</v>
       </c>
       <c r="R12" t="s">
-        <v>317</v>
+        <v>904</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>370</v>
+        <v>405</v>
       </c>
       <c r="H13" t="s">
-        <v>550</v>
+        <v>585</v>
       </c>
       <c r="I13" t="s">
         <v>47</v>
       </c>
       <c r="J13" t="s">
-        <v>611</v>
+        <v>645</v>
       </c>
       <c r="K13" t="s">
-        <v>669</v>
+        <v>703</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>371</v>
+        <v>406</v>
       </c>
       <c r="H14" t="s">
-        <v>551</v>
+        <v>586</v>
       </c>
       <c r="I14" t="s">
-        <v>575</v>
+        <v>609</v>
       </c>
       <c r="J14" t="s">
-        <v>612</v>
+        <v>646</v>
       </c>
       <c r="K14" t="s">
-        <v>670</v>
+        <v>704</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>372</v>
+        <v>407</v>
       </c>
       <c r="H15" t="s">
-        <v>552</v>
+        <v>587</v>
       </c>
       <c r="I15" t="s">
-        <v>576</v>
+        <v>610</v>
       </c>
       <c r="J15" t="s">
-        <v>613</v>
+        <v>647</v>
       </c>
       <c r="K15" t="s">
-        <v>671</v>
+        <v>705</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>373</v>
+        <v>408</v>
       </c>
       <c r="H16" t="s">
-        <v>553</v>
+        <v>588</v>
       </c>
       <c r="I16" t="s">
-        <v>577</v>
+        <v>611</v>
       </c>
       <c r="J16" t="s">
-        <v>614</v>
+        <v>648</v>
       </c>
       <c r="K16" t="s">
-        <v>672</v>
+        <v>706</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>374</v>
+        <v>409</v>
       </c>
       <c r="H17" t="s">
-        <v>554</v>
+        <v>139</v>
       </c>
       <c r="I17" t="s">
-        <v>578</v>
+        <v>612</v>
       </c>
       <c r="J17" t="s">
-        <v>615</v>
+        <v>649</v>
       </c>
       <c r="K17" t="s">
-        <v>568</v>
+        <v>602</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>375</v>
+        <v>410</v>
       </c>
       <c r="H18" t="s">
-        <v>555</v>
+        <v>589</v>
       </c>
       <c r="I18" t="s">
-        <v>579</v>
+        <v>613</v>
       </c>
       <c r="J18" t="s">
         <v>61</v>
       </c>
       <c r="K18" t="s">
-        <v>673</v>
+        <v>707</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>376</v>
+        <v>411</v>
       </c>
       <c r="H19" t="s">
         <v>59</v>
       </c>
       <c r="I19" t="s">
-        <v>580</v>
+        <v>614</v>
       </c>
       <c r="J19" t="s">
-        <v>616</v>
+        <v>650</v>
       </c>
       <c r="K19" t="s">
-        <v>674</v>
+        <v>708</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>377</v>
+        <v>412</v>
       </c>
       <c r="H20" t="s">
-        <v>556</v>
+        <v>590</v>
       </c>
       <c r="I20" t="s">
-        <v>581</v>
+        <v>615</v>
       </c>
       <c r="J20" t="s">
-        <v>617</v>
+        <v>651</v>
       </c>
       <c r="K20" t="s">
-        <v>675</v>
+        <v>709</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>378</v>
+        <v>413</v>
       </c>
       <c r="H21" t="s">
-        <v>557</v>
+        <v>591</v>
       </c>
       <c r="I21" t="s">
-        <v>582</v>
+        <v>616</v>
       </c>
       <c r="J21" t="s">
-        <v>618</v>
+        <v>652</v>
       </c>
       <c r="K21" t="s">
-        <v>676</v>
+        <v>710</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>379</v>
+        <v>414</v>
       </c>
       <c r="H22" t="s">
-        <v>558</v>
+        <v>592</v>
       </c>
       <c r="I22" t="s">
-        <v>583</v>
+        <v>617</v>
       </c>
       <c r="J22" t="s">
-        <v>619</v>
+        <v>653</v>
       </c>
       <c r="K22" t="s">
-        <v>677</v>
+        <v>711</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>380</v>
+        <v>415</v>
       </c>
       <c r="H23" t="s">
-        <v>559</v>
+        <v>593</v>
       </c>
       <c r="I23" t="s">
-        <v>584</v>
+        <v>618</v>
       </c>
       <c r="J23" t="s">
-        <v>620</v>
+        <v>654</v>
       </c>
       <c r="K23" t="s">
-        <v>678</v>
+        <v>712</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>381</v>
+        <v>416</v>
       </c>
       <c r="H24" t="s">
-        <v>560</v>
+        <v>594</v>
       </c>
       <c r="I24" t="s">
-        <v>585</v>
+        <v>619</v>
       </c>
       <c r="J24" t="s">
-        <v>621</v>
+        <v>655</v>
       </c>
       <c r="K24" t="s">
-        <v>679</v>
+        <v>713</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>382</v>
+        <v>417</v>
       </c>
       <c r="H25" t="s">
-        <v>561</v>
+        <v>595</v>
       </c>
       <c r="I25" t="s">
-        <v>586</v>
+        <v>620</v>
       </c>
       <c r="J25" t="s">
-        <v>622</v>
+        <v>656</v>
       </c>
       <c r="K25" t="s">
-        <v>680</v>
+        <v>714</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>383</v>
+        <v>418</v>
       </c>
       <c r="H26" t="s">
-        <v>562</v>
+        <v>596</v>
       </c>
       <c r="I26" t="s">
-        <v>587</v>
+        <v>621</v>
       </c>
       <c r="J26" t="s">
-        <v>623</v>
+        <v>657</v>
       </c>
       <c r="K26" t="s">
-        <v>681</v>
+        <v>715</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>384</v>
+        <v>419</v>
       </c>
       <c r="H27" t="s">
-        <v>563</v>
+        <v>597</v>
       </c>
       <c r="I27" t="s">
-        <v>588</v>
+        <v>622</v>
       </c>
       <c r="J27" t="s">
-        <v>624</v>
+        <v>658</v>
       </c>
       <c r="K27" t="s">
-        <v>682</v>
+        <v>716</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>385</v>
+        <v>420</v>
       </c>
       <c r="H28" t="s">
-        <v>564</v>
+        <v>598</v>
       </c>
       <c r="I28" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="J28" t="s">
-        <v>625</v>
+        <v>659</v>
       </c>
       <c r="K28" t="s">
-        <v>683</v>
+        <v>717</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="I29" t="s">
-        <v>589</v>
+        <v>623</v>
       </c>
       <c r="J29" t="s">
-        <v>626</v>
+        <v>660</v>
       </c>
       <c r="K29" t="s">
-        <v>684</v>
+        <v>718</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>387</v>
+        <v>422</v>
       </c>
       <c r="I30" t="s">
-        <v>590</v>
+        <v>624</v>
       </c>
       <c r="J30" t="s">
-        <v>627</v>
+        <v>661</v>
       </c>
       <c r="K30" t="s">
-        <v>685</v>
+        <v>719</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>388</v>
+        <v>423</v>
       </c>
       <c r="I31" t="s">
-        <v>591</v>
+        <v>625</v>
       </c>
       <c r="J31" t="s">
-        <v>628</v>
+        <v>662</v>
       </c>
       <c r="K31" t="s">
-        <v>686</v>
+        <v>720</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>389</v>
+        <v>424</v>
       </c>
       <c r="I32" t="s">
-        <v>592</v>
+        <v>626</v>
       </c>
       <c r="J32" t="s">
-        <v>629</v>
+        <v>663</v>
       </c>
       <c r="K32" t="s">
-        <v>687</v>
+        <v>721</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>390</v>
+        <v>425</v>
       </c>
       <c r="I33" t="s">
-        <v>593</v>
+        <v>627</v>
       </c>
       <c r="J33" t="s">
-        <v>630</v>
+        <v>664</v>
       </c>
       <c r="K33" t="s">
-        <v>688</v>
+        <v>722</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>391</v>
+        <v>426</v>
       </c>
       <c r="I34" t="s">
-        <v>594</v>
+        <v>628</v>
       </c>
       <c r="J34" t="s">
-        <v>631</v>
+        <v>665</v>
       </c>
       <c r="K34" t="s">
-        <v>689</v>
+        <v>723</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>392</v>
+        <v>427</v>
       </c>
       <c r="I35" t="s">
-        <v>595</v>
+        <v>629</v>
       </c>
       <c r="J35" t="s">
-        <v>632</v>
+        <v>666</v>
       </c>
       <c r="K35" t="s">
-        <v>690</v>
+        <v>724</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>393</v>
+        <v>428</v>
       </c>
       <c r="I36" t="s">
-        <v>596</v>
+        <v>630</v>
       </c>
       <c r="J36" t="s">
-        <v>633</v>
+        <v>667</v>
       </c>
       <c r="K36" t="s">
-        <v>691</v>
+        <v>725</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>394</v>
+        <v>429</v>
       </c>
       <c r="I37" t="s">
-        <v>597</v>
+        <v>631</v>
       </c>
       <c r="J37" t="s">
-        <v>634</v>
+        <v>668</v>
       </c>
       <c r="K37" t="s">
-        <v>692</v>
+        <v>726</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>395</v>
+        <v>430</v>
       </c>
       <c r="I38" t="s">
-        <v>598</v>
+        <v>632</v>
       </c>
       <c r="J38" t="s">
-        <v>635</v>
+        <v>669</v>
       </c>
       <c r="K38" t="s">
-        <v>693</v>
+        <v>727</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>396</v>
+        <v>431</v>
       </c>
       <c r="I39" t="s">
-        <v>599</v>
+        <v>633</v>
       </c>
       <c r="J39" t="s">
-        <v>636</v>
+        <v>670</v>
       </c>
       <c r="K39" t="s">
-        <v>694</v>
+        <v>728</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>397</v>
+        <v>432</v>
       </c>
       <c r="I40" t="s">
-        <v>539</v>
+        <v>574</v>
       </c>
       <c r="J40" t="s">
-        <v>637</v>
+        <v>671</v>
       </c>
       <c r="K40" t="s">
-        <v>695</v>
+        <v>729</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>398</v>
+        <v>433</v>
       </c>
       <c r="I41" t="s">
-        <v>600</v>
+        <v>634</v>
       </c>
       <c r="J41" t="s">
-        <v>638</v>
+        <v>672</v>
       </c>
       <c r="K41" t="s">
-        <v>696</v>
+        <v>730</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>399</v>
+        <v>434</v>
       </c>
       <c r="J42" t="s">
-        <v>639</v>
+        <v>673</v>
       </c>
       <c r="K42" t="s">
-        <v>697</v>
+        <v>731</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>400</v>
+        <v>435</v>
       </c>
       <c r="J43" t="s">
-        <v>640</v>
+        <v>674</v>
       </c>
       <c r="K43" t="s">
-        <v>698</v>
+        <v>732</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>401</v>
+        <v>436</v>
       </c>
       <c r="J44" t="s">
-        <v>641</v>
+        <v>675</v>
       </c>
       <c r="K44" t="s">
-        <v>699</v>
+        <v>733</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>402</v>
+        <v>437</v>
       </c>
       <c r="J45" t="s">
-        <v>642</v>
+        <v>676</v>
       </c>
       <c r="K45" t="s">
-        <v>700</v>
+        <v>734</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>403</v>
+        <v>438</v>
       </c>
       <c r="J46" t="s">
-        <v>643</v>
+        <v>677</v>
       </c>
       <c r="K46" t="s">
-        <v>701</v>
+        <v>735</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>404</v>
+        <v>439</v>
       </c>
       <c r="J47" t="s">
-        <v>644</v>
+        <v>678</v>
       </c>
       <c r="K47" t="s">
-        <v>702</v>
+        <v>736</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>405</v>
+        <v>440</v>
       </c>
       <c r="J48" t="s">
-        <v>645</v>
+        <v>679</v>
       </c>
       <c r="K48" t="s">
-        <v>703</v>
+        <v>737</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>406</v>
+        <v>441</v>
       </c>
       <c r="J49" t="s">
-        <v>646</v>
+        <v>680</v>
       </c>
       <c r="K49" t="s">
-        <v>704</v>
+        <v>738</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>407</v>
+        <v>442</v>
       </c>
       <c r="J50" t="s">
-        <v>647</v>
+        <v>681</v>
       </c>
       <c r="K50" t="s">
-        <v>705</v>
+        <v>739</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>408</v>
+        <v>443</v>
       </c>
       <c r="J51" t="s">
         <v>48</v>
       </c>
       <c r="K51" t="s">
-        <v>706</v>
+        <v>740</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>409</v>
+        <v>444</v>
       </c>
       <c r="J52" t="s">
-        <v>648</v>
+        <v>682</v>
       </c>
       <c r="K52" t="s">
-        <v>707</v>
+        <v>741</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>410</v>
+        <v>445</v>
       </c>
       <c r="J53" t="s">
-        <v>649</v>
+        <v>683</v>
       </c>
       <c r="K53" t="s">
-        <v>708</v>
+        <v>742</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>411</v>
+        <v>446</v>
       </c>
       <c r="J54" t="s">
-        <v>650</v>
+        <v>684</v>
       </c>
       <c r="K54" t="s">
-        <v>709</v>
+        <v>743</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>412</v>
+        <v>447</v>
       </c>
       <c r="J55" t="s">
-        <v>651</v>
+        <v>685</v>
       </c>
       <c r="K55" t="s">
-        <v>710</v>
+        <v>744</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>413</v>
+        <v>448</v>
       </c>
       <c r="J56" t="s">
-        <v>652</v>
+        <v>686</v>
       </c>
       <c r="K56" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>414</v>
+        <v>449</v>
       </c>
       <c r="J57" t="s">
-        <v>653</v>
+        <v>687</v>
       </c>
       <c r="K57" t="s">
-        <v>711</v>
+        <v>745</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>415</v>
+        <v>450</v>
       </c>
       <c r="J58" t="s">
-        <v>654</v>
+        <v>688</v>
       </c>
       <c r="K58" t="s">
-        <v>712</v>
+        <v>746</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>416</v>
+        <v>451</v>
       </c>
       <c r="J59" t="s">
-        <v>655</v>
+        <v>689</v>
       </c>
       <c r="K59" t="s">
-        <v>713</v>
+        <v>747</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>417</v>
+        <v>452</v>
       </c>
       <c r="J60" t="s">
-        <v>656</v>
+        <v>690</v>
       </c>
       <c r="K60" t="s">
-        <v>714</v>
+        <v>748</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>418</v>
+        <v>453</v>
       </c>
       <c r="J61" t="s">
-        <v>657</v>
+        <v>691</v>
       </c>
       <c r="K61" t="s">
-        <v>715</v>
+        <v>749</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>419</v>
+        <v>454</v>
       </c>
       <c r="J62" t="s">
-        <v>658</v>
+        <v>692</v>
       </c>
       <c r="K62" t="s">
-        <v>716</v>
+        <v>750</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>420</v>
+        <v>455</v>
       </c>
       <c r="J63" t="s">
-        <v>659</v>
+        <v>693</v>
       </c>
       <c r="K63" t="s">
-        <v>576</v>
+        <v>610</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>421</v>
+        <v>456</v>
       </c>
       <c r="J64" t="s">
         <v>66</v>
       </c>
       <c r="K64" t="s">
-        <v>717</v>
+        <v>751</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>422</v>
+        <v>457</v>
       </c>
       <c r="K65" t="s">
-        <v>718</v>
+        <v>752</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>423</v>
+        <v>458</v>
       </c>
       <c r="K66" t="s">
-        <v>719</v>
+        <v>753</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>424</v>
+        <v>459</v>
       </c>
       <c r="K67" t="s">
-        <v>720</v>
+        <v>754</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>425</v>
+        <v>460</v>
       </c>
       <c r="K68" t="s">
-        <v>721</v>
+        <v>755</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>426</v>
+        <v>461</v>
       </c>
       <c r="K69" t="s">
-        <v>722</v>
+        <v>756</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>427</v>
+        <v>462</v>
       </c>
       <c r="K70" t="s">
-        <v>723</v>
+        <v>757</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>428</v>
+        <v>463</v>
       </c>
       <c r="K71" t="s">
-        <v>724</v>
+        <v>758</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>429</v>
+        <v>464</v>
       </c>
       <c r="K72" t="s">
-        <v>725</v>
+        <v>759</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>430</v>
+        <v>465</v>
       </c>
       <c r="K73" t="s">
-        <v>726</v>
+        <v>760</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>431</v>
+        <v>466</v>
       </c>
       <c r="K74" t="s">
-        <v>727</v>
+        <v>761</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>432</v>
+        <v>467</v>
       </c>
       <c r="K75" t="s">
-        <v>728</v>
+        <v>762</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>433</v>
+        <v>468</v>
       </c>
       <c r="K76" t="s">
-        <v>729</v>
+        <v>763</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>434</v>
+        <v>469</v>
       </c>
       <c r="K77" t="s">
-        <v>730</v>
+        <v>764</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>435</v>
+        <v>470</v>
       </c>
       <c r="K78" t="s">
-        <v>731</v>
+        <v>765</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>436</v>
+        <v>471</v>
       </c>
       <c r="K79" t="s">
-        <v>732</v>
+        <v>766</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>437</v>
+        <v>472</v>
       </c>
       <c r="K80" t="s">
-        <v>733</v>
+        <v>767</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>438</v>
+        <v>473</v>
       </c>
       <c r="K81" t="s">
-        <v>734</v>
+        <v>768</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>439</v>
+        <v>474</v>
       </c>
       <c r="K82" t="s">
-        <v>735</v>
+        <v>769</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>440</v>
+        <v>475</v>
       </c>
       <c r="K83" t="s">
-        <v>736</v>
+        <v>770</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>441</v>
+        <v>476</v>
       </c>
       <c r="K84" t="s">
-        <v>737</v>
+        <v>771</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>442</v>
+        <v>477</v>
       </c>
       <c r="K85" t="s">
-        <v>583</v>
+        <v>617</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>443</v>
+        <v>478</v>
       </c>
       <c r="K86" t="s">
-        <v>738</v>
+        <v>772</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>444</v>
+        <v>479</v>
       </c>
       <c r="K87" t="s">
-        <v>739</v>
+        <v>773</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>445</v>
+        <v>480</v>
       </c>
       <c r="K88" t="s">
-        <v>740</v>
+        <v>774</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>446</v>
+        <v>481</v>
       </c>
       <c r="K89" t="s">
-        <v>741</v>
+        <v>775</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>447</v>
+        <v>482</v>
       </c>
       <c r="K90" t="s">
-        <v>742</v>
+        <v>776</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>448</v>
+        <v>483</v>
       </c>
       <c r="K91" t="s">
-        <v>743</v>
+        <v>777</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>449</v>
+        <v>484</v>
       </c>
       <c r="K92" t="s">
-        <v>744</v>
+        <v>778</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>450</v>
+        <v>485</v>
       </c>
       <c r="K93" t="s">
-        <v>745</v>
+        <v>779</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>451</v>
+        <v>486</v>
       </c>
       <c r="K94" t="s">
-        <v>746</v>
+        <v>780</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>452</v>
+        <v>487</v>
       </c>
       <c r="K95" t="s">
-        <v>586</v>
+        <v>620</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>453</v>
+        <v>488</v>
       </c>
       <c r="K96" t="s">
-        <v>747</v>
+        <v>781</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>454</v>
+        <v>489</v>
       </c>
       <c r="K97" t="s">
-        <v>748</v>
+        <v>782</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>455</v>
+        <v>490</v>
       </c>
       <c r="K98" t="s">
-        <v>749</v>
+        <v>783</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>456</v>
+        <v>491</v>
       </c>
       <c r="K99" t="s">
-        <v>750</v>
+        <v>784</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>457</v>
+        <v>492</v>
       </c>
       <c r="K100" t="s">
-        <v>751</v>
+        <v>785</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>458</v>
+        <v>493</v>
       </c>
       <c r="K101" t="s">
-        <v>752</v>
+        <v>786</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>459</v>
+        <v>494</v>
       </c>
       <c r="K102" t="s">
-        <v>753</v>
+        <v>787</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>460</v>
+        <v>495</v>
       </c>
       <c r="K103" t="s">
-        <v>754</v>
+        <v>788</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>461</v>
+        <v>496</v>
       </c>
       <c r="K104" t="s">
-        <v>755</v>
+        <v>789</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>462</v>
+        <v>497</v>
       </c>
       <c r="K105" t="s">
-        <v>756</v>
+        <v>790</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>463</v>
+        <v>498</v>
       </c>
       <c r="K106" t="s">
-        <v>757</v>
+        <v>791</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>464</v>
+        <v>499</v>
       </c>
       <c r="K107" t="s">
-        <v>758</v>
+        <v>792</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>465</v>
+        <v>500</v>
       </c>
       <c r="K108" t="s">
-        <v>759</v>
+        <v>793</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>466</v>
+        <v>501</v>
       </c>
       <c r="K109" t="s">
-        <v>760</v>
+        <v>794</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>467</v>
+        <v>502</v>
       </c>
       <c r="K110" t="s">
-        <v>761</v>
+        <v>795</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>468</v>
+        <v>503</v>
       </c>
       <c r="K111" t="s">
-        <v>762</v>
+        <v>796</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>469</v>
+        <v>504</v>
       </c>
       <c r="K112" t="s">
-        <v>763</v>
+        <v>797</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>470</v>
+        <v>505</v>
       </c>
       <c r="K113" t="s">
-        <v>764</v>
+        <v>798</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>471</v>
+        <v>506</v>
       </c>
       <c r="K114" t="s">
-        <v>765</v>
+        <v>799</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>472</v>
+        <v>507</v>
       </c>
       <c r="K115" t="s">
-        <v>766</v>
+        <v>800</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>473</v>
+        <v>508</v>
       </c>
       <c r="K116" t="s">
-        <v>767</v>
+        <v>801</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>474</v>
+        <v>509</v>
       </c>
       <c r="K117" t="s">
-        <v>768</v>
+        <v>802</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>475</v>
+        <v>510</v>
       </c>
       <c r="K118" t="s">
-        <v>769</v>
+        <v>803</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>476</v>
+        <v>511</v>
       </c>
       <c r="K119" t="s">
-        <v>770</v>
+        <v>804</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>477</v>
+        <v>512</v>
       </c>
       <c r="K120" t="s">
-        <v>771</v>
+        <v>805</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>478</v>
+        <v>513</v>
       </c>
       <c r="K121" t="s">
-        <v>772</v>
+        <v>806</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>479</v>
+        <v>514</v>
       </c>
       <c r="K122" t="s">
-        <v>773</v>
+        <v>807</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>480</v>
+        <v>515</v>
       </c>
       <c r="K123" t="s">
-        <v>774</v>
+        <v>808</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>481</v>
+        <v>516</v>
       </c>
       <c r="K124" t="s">
-        <v>775</v>
+        <v>809</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>482</v>
+        <v>517</v>
       </c>
       <c r="K125" t="s">
-        <v>555</v>
+        <v>589</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>483</v>
+        <v>518</v>
       </c>
       <c r="K126" t="s">
-        <v>776</v>
+        <v>810</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>484</v>
+        <v>519</v>
       </c>
       <c r="K127" t="s">
-        <v>777</v>
+        <v>811</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>485</v>
+        <v>520</v>
       </c>
       <c r="K128" t="s">
-        <v>778</v>
+        <v>812</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>486</v>
+        <v>521</v>
       </c>
       <c r="K129" t="s">
-        <v>779</v>
+        <v>813</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>487</v>
+        <v>522</v>
       </c>
       <c r="K130" t="s">
-        <v>780</v>
+        <v>814</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>488</v>
+        <v>523</v>
       </c>
       <c r="K131" t="s">
-        <v>781</v>
+        <v>815</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>489</v>
+        <v>524</v>
       </c>
       <c r="K132" t="s">
-        <v>782</v>
+        <v>816</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>490</v>
+        <v>525</v>
       </c>
       <c r="K133" t="s">
-        <v>783</v>
+        <v>817</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>491</v>
+        <v>526</v>
       </c>
       <c r="K134" t="s">
-        <v>784</v>
+        <v>818</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>492</v>
+        <v>527</v>
       </c>
       <c r="K135" t="s">
-        <v>785</v>
+        <v>819</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>493</v>
+        <v>528</v>
       </c>
       <c r="K136" t="s">
-        <v>786</v>
+        <v>820</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>494</v>
+        <v>529</v>
       </c>
       <c r="K137" t="s">
-        <v>787</v>
+        <v>821</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>495</v>
+        <v>530</v>
       </c>
       <c r="K138" t="s">
-        <v>590</v>
+        <v>624</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>496</v>
+        <v>531</v>
       </c>
       <c r="K139" t="s">
-        <v>788</v>
+        <v>822</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>497</v>
+        <v>532</v>
       </c>
       <c r="K140" t="s">
-        <v>789</v>
+        <v>823</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>498</v>
+        <v>533</v>
       </c>
       <c r="K141" t="s">
-        <v>790</v>
+        <v>824</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>499</v>
+        <v>534</v>
       </c>
       <c r="K142" t="s">
-        <v>791</v>
+        <v>825</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>500</v>
+        <v>535</v>
       </c>
       <c r="K143" t="s">
-        <v>792</v>
+        <v>826</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>501</v>
+        <v>536</v>
       </c>
       <c r="K144" t="s">
-        <v>793</v>
+        <v>827</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>502</v>
+        <v>537</v>
       </c>
       <c r="K145" t="s">
-        <v>794</v>
+        <v>828</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>503</v>
+        <v>538</v>
       </c>
       <c r="K146" t="s">
-        <v>795</v>
+        <v>829</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>504</v>
+        <v>539</v>
       </c>
       <c r="K147" t="s">
-        <v>796</v>
+        <v>830</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>505</v>
+        <v>540</v>
       </c>
       <c r="K148" t="s">
-        <v>797</v>
+        <v>831</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>506</v>
+        <v>541</v>
       </c>
       <c r="K149" t="s">
-        <v>798</v>
+        <v>832</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>507</v>
+        <v>542</v>
       </c>
       <c r="K150" t="s">
-        <v>799</v>
+        <v>833</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>508</v>
+        <v>543</v>
       </c>
       <c r="K151" t="s">
-        <v>800</v>
+        <v>834</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>509</v>
+        <v>544</v>
       </c>
       <c r="K152" t="s">
-        <v>801</v>
+        <v>835</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>510</v>
+        <v>545</v>
       </c>
       <c r="K153" t="s">
-        <v>802</v>
+        <v>836</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>511</v>
+        <v>546</v>
       </c>
       <c r="K154" t="s">
-        <v>803</v>
+        <v>837</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>512</v>
+        <v>547</v>
       </c>
       <c r="K155" t="s">
-        <v>804</v>
+        <v>838</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>513</v>
+        <v>548</v>
       </c>
       <c r="K156" t="s">
-        <v>805</v>
+        <v>839</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>514</v>
+        <v>549</v>
       </c>
       <c r="K157" t="s">
-        <v>806</v>
+        <v>840</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>515</v>
+        <v>550</v>
       </c>
       <c r="K158" t="s">
-        <v>807</v>
+        <v>841</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>516</v>
+        <v>551</v>
       </c>
       <c r="K159" t="s">
-        <v>808</v>
+        <v>842</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>517</v>
+        <v>552</v>
       </c>
       <c r="K160" t="s">
-        <v>809</v>
+        <v>843</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>518</v>
+        <v>553</v>
       </c>
       <c r="K161" t="s">
-        <v>810</v>
+        <v>844</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>519</v>
+        <v>554</v>
       </c>
       <c r="K162" t="s">
-        <v>811</v>
+        <v>845</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>812</v>
+        <v>846</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>813</v>
+        <v>847</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>814</v>
+        <v>848</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>815</v>
+        <v>849</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>596</v>
+        <v>630</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>816</v>
+        <v>850</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>817</v>
+        <v>851</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>818</v>
+        <v>852</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>819</v>
+        <v>853</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>820</v>
+        <v>854</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>821</v>
+        <v>855</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>822</v>
+        <v>856</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>823</v>
+        <v>857</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>824</v>
+        <v>858</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>825</v>
+        <v>859</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>826</v>
+        <v>860</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>827</v>
+        <v>861</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>828</v>
+        <v>862</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>562</v>
+        <v>596</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>829</v>
+        <v>863</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>830</v>
+        <v>864</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>831</v>
+        <v>865</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>832</v>
+        <v>866</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>833</v>
+        <v>867</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>564</v>
+        <v>598</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>834</v>
+        <v>868</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>835</v>
+        <v>869</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>836</v>
+        <v>870</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>837</v>
+        <v>871</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>838</v>
+        <v>872</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>839</v>
+        <v>873</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">