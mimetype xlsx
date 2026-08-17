--- v0 (2026-07-02)
+++ v1 (2026-08-17)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1791">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1809">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-02 07:18:57am</t>
+    <t>2026-08-16 05:44:27pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_function_main=13743</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_function_main":"13743"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -183,51 +183,51 @@
   <si>
     <t>2019;2020;2021;2022;2023</t>
   </si>
   <si>
     <t>Synthesis; Targeted foundational research</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Modeling; Data application - Science communication / knowledge synthesis; Planning and guidance</t>
   </si>
   <si>
     <t>Flood risk and land use management; Habitat management</t>
   </si>
   <si>
     <t>Carbon markets; Sea-level rise accommodation; Subsidence reversal; Wetland resilience</t>
   </si>
   <si>
     <t>Land use and human activities</t>
   </si>
   <si>
     <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions</t>
   </si>
   <si>
     <t>Carbon; Carbon storage; Greenhouse gas GHG; Nature-based solutions; Resilience; Sea level rise; Subsidence; Wetlands</t>
   </si>
   <si>
-    <t>June 10, 2026</t>
+    <t>July 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49779</t>
   </si>
   <si>
     <t>Delta Landscapes Primary Production Project</t>
   </si>
   <si>
     <t>U.S. Geological Survey [USGS]; Resource Management Associates [RMA]</t>
   </si>
   <si>
     <t>This project compares first-order estimates of primary production among five major groups of primary producers, historically and today, to better identify the potential food production of different habitat types, and inform restoration actions that could increase food availability for wildlife.</t>
   </si>
   <si>
     <t>Delta Historical Ecology; Delta Landscapes Project</t>
   </si>
   <si>
     <t>Entire Delta</t>
   </si>
   <si>
     <t>2016;2017;2018;2019;2020</t>
   </si>
   <si>
     <t>Targeted foundational research</t>
   </si>
@@ -772,66 +772,69 @@
   <si>
     <t>The purpose of this project is to develop an individual-based particle-tracking model examining population behavior of Delta smelt under different scenarios.</t>
   </si>
   <si>
     <t>Native species management; Environmental conditions; Habitat management</t>
   </si>
   <si>
     <t>Delta Smelt</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49891</t>
   </si>
   <si>
     <t>Assessing sea-level rise and flooding changes in the Sacramento/San Joaquin Delta using historical water-level records</t>
   </si>
   <si>
     <t>University of South Carolina</t>
   </si>
   <si>
     <t>The project aims to recover, digitize, and analyze more than 1300 station years of ‘lost-and-forgotten’ water level records collected from 1857 to 1982 in the Sacramento-San Joaquin Delta. These measurements, augmented by modern data, will improve our understanding of tidal, flood, and sea level trends in the system. By determining ‘hotspots’ of habitat and flood risk sensitivity, the results may be used to better focus future scientific and management priorities, to protect the environment, manage flood risk, and enhance community resilience to climate change</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; San Francisco Bay</t>
   </si>
   <si>
+    <t>2022;2023;2024;2025</t>
+  </si>
+  <si>
     <t>Status and trend monitoring; Synthesis; Targeted foundational research</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Modeling; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Hydrologic changes; Hydrology and hydrodynamics; Land use and human activities</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Backwater; Climate change; Environmental drivers; Estuaries; Land elevation; Levees; Outflow; Sea level rise; Stage; Subsidence; Surface water flow; Tides; Velocity; Vessels and shipping channels; Water; Wind</t>
   </si>
   <si>
-    <t>October 10, 2023</t>
+    <t>July 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53106</t>
   </si>
   <si>
     <t>Impacts of predation and habitat on Central Valley Chinook smolt survival</t>
   </si>
   <si>
     <t>University of Vermont, USGS Vermont Cooperative Fish and Wildlife Research Unit</t>
   </si>
   <si>
     <t>U.S. Geological Survey [USGS]; National Oceanic and Atmospheric Administration [NOAA]</t>
   </si>
   <si>
     <t xml:space="preserve">The Sacramento River in California’s Central Valley has been highly modified over the past 150 years due to mining, urbanization, and impoundment/diversion of river flow to provide water for municipal, industrial, and agricultural needs. Land use changes combined with high levels of harvest have been accompanied by drastic declines in native salmon populations, including the once abundant Chinook salmon (Oncorhynchus tshawytscha). Further, the region has been subject to the introduction and widespread establishment of non-native fish species, some of which are predators of juvenile salmon. Of the four historic ecotypes of Chinook salmon (fall, late-fall, winter, and spring runs), winter- and spring-runs have been most impacted and are currently listed as endangered and threatened respectively under the US Endangered Species act. 
 Past research has illustrated how smoltification of juvenile salmon and outmigration from freshwater to the ocean is a time of increased mortality, and reduced survival at this life stage can impact the number of reproducing adults returning to the system in subsequent years. While these studies have provided valuable information on how habitat and environmental conditions experienced by migrating Chinook salmon smolts can affect survival, they have primarily focused on individual ecotypes during the portion of the year where downstream migrations occur. However, variation in smolt size and migration timing among ecotypes can expose migrating fish to differing environmental conditions and levels of exposure to predation, which can present distinct risks for outmigration survival. To identify the areas and environmental conditions which have the greatest relative impact on juvenile survival for each ecotype, this project will use over ten years of data (2012-2022) from acoustically tagged smolts representing all four Chinook salmon ecotypes in the Sacramento River/Central Valley. Combining these data will increase sample size relative to previous studies, the range of environmental conditions (e.g., temperature, flow, and predator abundance) modeled, the range of fish sizes, and thus, the statistical power of our analyses. We hypothesize that each ecotype will have different factors that will be the primary drivers of mortality experienced during outmigration.
 To test our hypotheses, we will implement Cormack-Jolly-Seber (CJS) mark-recapture models to estimate both the probability of survival through reaches of the Sacramento River delineated by acoustic receivers, and the detection probability in each reach. Survival will be modeled as a function of individual, release group, reach-specific, and time-varying covariates. Further, to examine the relative impact of predation on smolt survival, we will include an additional covariate representing predator-prey encounter rates using the Mean Free-path Length model. Finally, model selection will be applied to a series of CJS models to assess the relative impact of each covariate on smolt survival for each of the four Chinook ecotypes.
 </t>
   </si>
   <si>
     <t>2023;2024;2025</t>
   </si>
   <si>
     <t>Status and trend monitoring; Synthesis</t>
   </si>
@@ -841,80 +844,80 @@
   <si>
     <t>Environmental conditions; Fish; Species</t>
   </si>
   <si>
     <t>SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities</t>
   </si>
   <si>
     <t>Chinook Salmon; Environmental drivers; Fish; Flows; Habitat; Predation; Salmon migration; Water temperature</t>
   </si>
   <si>
     <t>February 2, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53221</t>
   </si>
   <si>
     <t>The Relative Contributions of Contaminants to Ecological Risk in the Upper San Francisco Estuary</t>
   </si>
   <si>
     <t>Delta Stewardship Council</t>
   </si>
   <si>
     <t xml:space="preserve">This project developed methods to calculate risk of mixtures of pesticides for the Upper San Francisco Estuary (USFE). We used curve fitting to estimate the exposure-response curves for each individual chemical and then the mixture. For the mixtures, the models were normalized for specific ECx values. In that way, the curve fitting was optimized for effects that are comparable to most threshold values. A Bayesian network was built that incorporated five different pesticides and mercury. The input distributions of the contaminants were measured amounts from each of the six risk regions. We also explored three different methods of combining the results of the three pathways: additive, average, and expert judgement. The initial result was the BN model’s Predicted Fish Mortality (%). The Sensitivity analysis (mutual information) identified the most important components of the Bayesian network in determining the toxicity. The top two pathways were the Malathion/Diazinon Mortality pathway and the Mercury Mortality pathway. For the individual nodes Mercury, Bifenthrin and Season were key. Currently, we are completing the risk assessment network by adding Chinook salmon and Delta smelt population pathways to estimate risk to the six Risk Regions. A major accomplishment was the demonstration that curve fitting using additive models for mixtures can be used to estimate fish toxicity in this proof-of-concept model. Bifenthrin, the specific risk region, and season were the inputs that were most important to the calculation. Factors determining macroinvertebrate community structure were identified using multivariate tools. Water quality parameters were the most important in determining clusters of similar macrobenthic communities. Because contaminants were not statistically significant in determining these patterns, further analysis of macroinvertebrate community structure was postponed. At this time, the techniques applied in this program appear applicable to estimating risk due to the variety of chemicals and other stressors to the multiple endpoints under management in the USFE. </t>
   </si>
   <si>
-    <t>April 16, 2026</t>
+    <t>2021;2022;2023;2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53496</t>
   </si>
   <si>
     <t>Analysis of Delta Salinity during Extended Drought – Pilot Project</t>
   </si>
   <si>
     <t>California Department of Water Resource [DWR]</t>
   </si>
   <si>
     <t>Resource Management Associates [RMA]</t>
   </si>
   <si>
     <t xml:space="preserve">Managing California water operations for multiple priorities under long term drought conditions is becoming an increasing challenge which is compounded by potential sea level rise.  This project is a pilot exercise to demonstrate the utility of hydrodynamic and salinity transport models in to understand options for salinity management under extended drought combined with climate change and sea level rise.  The project will also consider how to make model outputs available and relevant to other modeling and environmental management decision making efforts.
 The full range of potential sea level rise, restoration and operational actions is extensive, involving many potential combinations of individual actions. Therefore, it is difficult to fully explore potential actions with high resolution multi-dimensional models.  The proposed approach is to use high resolution multi-dimensional flow and transport models to evaluate changes in transport in the Delta under sea level rise, restoration, and operational scenarios.  The predicted changes to salinity for a given scenario will inform operations modeling in CALSIM through re-calibration of an ANN to approximately account for the changed salinity response of the estuary.  Operations modeling incorporating the revised ANN will then estimate Delta inflows and overall water cost to meet Delta standards for the scenario.  “Round-trip” modeling will be performed using the detailed Delta models to verify that the predicted hydrologic inputs allow appropriate compliance with water quality standards and will provide other metrics related to Delta transport.
 </t>
   </si>
   <si>
+    <t>Targeted immediate research</t>
+  </si>
+  <si>
     <t>Improving methods and/or infrastructure for science and monitoring</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Conductivity; Drought; Landscape change; Restoration planning; Sea level rise; Water operations and exports</t>
-  </si>
-[...1 lines deleted...]
-    <t>June 14, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53501</t>
   </si>
   <si>
     <t>Coastal Wetland Restoration a Nature Based Decarbonization Multi-Benefit Climate Mitigation Solution: Policy and Governance</t>
   </si>
   <si>
     <t>University of California - Santa Cruz [UCSC]; University of California - Santa Barbara [UCSB]; University of California - Berkeley [UC Berkeley]; University of California - Irvine [UCI]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;A team at UC Davis (Dr. Mark Lubell, Dr. Gwen Arnold, PhD Candidate Kyra Gmoser-Daskalakis) is conducting social science research on wetland restoration in the California Bay-Delta as part of a larger, interdisciplinary project on wetland restoration across multiple University of California campuses and national labs ("Coastal Wetland Restoration a Nature Based Decarbonization Multi-Benefit Climate Mitigation Solution"). First, the project is conducting social network and spatial analysis using the EcoAtlas project database to examine drivers of wetland restoration investment in the Bay-Delta from the 1980s to now. Second, case studies of individual restoration projects and interviews with 40+ restoration project partners examines barriers to the restoration implementation and perceptions and goals of multi-benefits among interested parties. Preliminary results have been shared at the State of the Estuary and Bay-Delta Science Conferences in 2024. See https://wetlands.ucsc.edu/index.html for more information.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>2022;2023;2024</t>
   </si>
   <si>
     <t>Unsure</t>
   </si>
   <si>
     <t>Data application - Analytics; Data application - Data analysis; Data application - Modeling; Data application - Science communication / knowledge synthesis; Research</t>
   </si>
   <si>
     <t>Governance</t>
@@ -1109,53 +1112,50 @@
   </si>
   <si>
     <t>1A. Establish publicly accessible repositories, interactive platforms, and protocols for sharing information, products, and tools...; 5B. Identify thresholds in the survival and health of managed fish and wildlife species with respect to environmental variables (e.g., flow, temperature, dissolved oxygen)...; 2B: Identify and prioritize important data sources that should be interconnected to promote collaboration and provide the technology necessary to easily access this information; 4C: Understand mechanisms for observed relationships between flows and aquatic species; 5A: Advance integrated modeling through efforts such as an open Delta collaboratory (physical or virtual) that promotes the use of models in guiding policy.</t>
   </si>
   <si>
     <t>Chinook Salmon; Delta Smelt; Endangered species; Environmental drivers; Fish; Flows; Green sturgeon; Longfin Smelt; Salmon migration; Stage; Steelhead Trout; Sturgeon; Temperature; Velocity; Water; Water intakes and fish screens and passage; Water management; Water operations and exports; Water storage; Water temperature; White Sturgeon</t>
   </si>
   <si>
     <t>March 8, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54368</t>
   </si>
   <si>
     <t>The effects of climate change on the life history of spring-run Chinook Salmon through time</t>
   </si>
   <si>
     <t>University of California - Santa Cruz [UCSC]; University of California - Davis [UC Davis]</t>
   </si>
   <si>
     <t xml:space="preserve">Far Western Anthropological Research Group Inc. </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;span lang="EN" style="font-size:11.0pt"&gt;&lt;span style="line-height:115%"&gt;&lt;span style="font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;Chinook Salmon (&lt;i&gt;Oncorhynchus tshawytscha&lt;/i&gt;) populations in California are in decline due to the combined effects of habitat degradation, water diversions, and shifting climate regimes.&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="line-height:115%"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;This project uses archival tissues (otoliths, vertebrae) from modern and ancient spring-run Chinook Salmon to understand how shifts in migration timing and habitat use allowed salmon to cope with highly variable environmental conditions. We will learn how salmon responded to the recent drought and flood periods (2012-2020 CE), the California Gold Rush Period (~1835-1870 CE), the Little Ice Age (~1560-1780 CE), and the Megadrought Period (~1200-1410 CE). This effort will provide the insights needed for developing climate-adapted conservation actions to support salmon into the future.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Modeling; Data application - Science communication / knowledge synthesis</t>
   </si>
   <si>
     <t>2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 4B. Synthesize existing data and collaboratively develop additional long-term data collection and monitoring strategies to address knowledge gaps...</t>
   </si>
   <si>
     <t>Chemistry; Chinook Salmon; Climate change; Environmental drivers; Fish; Habitat; Salmon rearing</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54370</t>
   </si>
   <si>
     <t xml:space="preserve">Water Data Library (WDL) Spatial Data Discovery, Synthesis and Decision Support Tools:  Integration of WDL into the Baydeltalive.com </t>
   </si>
   <si>
     <t>Metropolitan Water District of Southern California; 34 North</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p style="text-align:start"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Arial, sans-serif"&gt;&lt;span style="color:#000000"&gt;&lt;span style="font-style:normal"&gt;&lt;span style="font-weight:400"&gt;&lt;span style="white-space:normal"&gt;&lt;span style="text-decoration:none"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;, serif"&gt;Managing California’s water supply is complex, requiring careful coordination to ensure sustainability, water quality, and the protection of public and environmental health. In the Sacramento–San Joaquin Bay-Delta, hundreds of datasets from studies and monitoring programs are used to assess conditions and inform key operational decisions. However, these datasets are often fragmented across agencies and stored in inconsistent formats, making it time-consuming for analysts and researchers to locate and use the data effectively.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align:start"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Arial, sans-serif"&gt;&lt;span style="color:#000000"&gt;&lt;span style="font-style:normal"&gt;&lt;span style="font-weight:400"&gt;&lt;span style="white-space:normal"&gt;&lt;span style="text-decoration:none"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;, serif"&gt;This project aims to enhance the &lt;i&gt;Bay-Delta Live (BDL)&lt;/i&gt; data management platform (&lt;a href="http://www.baydeltalive.com/" target="_new"&gt;&lt;span style="color:blue"&gt;www.baydeltalive.com&lt;/span&gt;&lt;/a&gt;) by integrating datasets from the California Department of Water Resources’ &lt;i&gt;Water Data Library (WDL)&lt;/i&gt;. The primary focus is on water quality and environmental monitoring data. By streamlining access to these resources, the project will improve the discovery, retrieval, and analysis of water-related datasets across multiple sources.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="text-align:start"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="font-family:Arial, sans-serif"&gt;&lt;span style="color:#000000"&gt;&lt;span style="font-style:normal"&gt;&lt;span style="font-weight:400"&gt;&lt;span style="white-space:normal"&gt;&lt;span style="text-decoration:none"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;, serif"&gt;Key outcomes include:&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt;
 	&lt;li&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="tab-stops:list .5in"&gt;&lt;span style="text-autospace:ideograph-numeric ideograph-other"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;, serif"&gt;Unified access to quality-controlled, time-series water data;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;
@@ -1217,128 +1217,129 @@
   <si>
     <t>SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis</t>
   </si>
   <si>
     <t>August 25, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54456</t>
   </si>
   <si>
     <t>Earth Observations to Combat Invasive Aquatic Vegetation</t>
   </si>
   <si>
     <t>Delta Stewardship Council; California Department of Water Resource [DWR]; California Department of Fish and Wildlife [CDFW]; Interagency Ecological Program [IEP]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Invasive aquatic vegetation (IAV) is a threat to aquatic ecosystems worldwide, leading to a major loss of biodiversity and extensive damages and costs to human uses of those ecosystems. The Sacramento-San Joaquin River Delta (the “Delta”) is the hub of California’s water system, supporting over 35 million water users and a $54 billion agricultural industry. The Delta reform act mandates management decisions meet both water supply needs while maintaining the ecological function of the system. The Delta is a global biodiversity hotspot, and the focal point of $750-$950 million in restoration. It has also been called one of the most invaded estuaries in the world. Over the past 15 years, submerged and floating IAV have more than doubled in extent, threatening water supply and ecosystem health of the Delta. There is mounting evidence that herbicide treatments are not effective, and that water management actions, and wetland restoration may be having huge impacts on IAV. This presents both a risk to increasing IAV, but also an opportunity to prevent and even &amp;nbsp;effectively combat IAV through considered water management actions and better restoration planning, meeting the state’s co-equal goals of water security and Delta ecosystem conservation.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;This project will meet the needs of multiple state agencies by advancing operational Earth observation-based monitoring program for community-level submerged aquatic vegetation (SAV) and genus-level floating aquatic vegetation (FAV) and modeling tools to enable the Delta management community to assess the effect of previous management actions on IAV and forecast the effects of future actions to inform multi-agency decision making. Specifically, this work will 1) Operationalize IAV class mapping using Sentinel-2 satellite imagery, 2) Finalize and validate species distribution Models (SDM) for SAV community and FAV at genus-level to assess the impacts of previous water actions on IAV and predict IAV distribution in future scenarios, 3) Co-design IAV-based performance metrics to inform future actions.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;The proposed project fills a critical data gap in monitoring for state and federal agencies and stakeholders by implementing the first sustainable mapping effort for IAV. Monthly and seasonal estimates of SAV and FAV coverage will enable the Delta Stewardship Council to improve their performance metrics for evaluation of the Delta Plan and will help the Interagency Ecological Program assess whether management is meeting the co-equal goals for the Delta. Species distribution models will enable Department of Water Resources to evaluate how previous restoration flow actions have affected the spread and persistence of IAV and incorporate what they learn into future Structured Decision Making to better account for negative consequences of IAV when setting future restoration targets and implementing actions.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Low-Cost Satellite Remote Sensing of the Sacramento-San Joaquin Delta to Enhance Mapping for Invasive and Native Aquatic Vegetation; Remote sensing of the Sacramento-San Joaquin Delta to enhance mapping for invasive and native aquatic plant species</t>
   </si>
   <si>
-    <t>2024;2025</t>
+    <t>2024;2025;2026;2027</t>
   </si>
   <si>
     <t>Data application - Analytics; Data application - Modeling; Monitoring - Implementation; Monitoring - Status and trends; Planning and guidance</t>
   </si>
   <si>
     <t>Habitat management; Invasive / non-native species management; Native species management; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Invasive species control and management; Wetlands</t>
   </si>
   <si>
     <t>Aquatic vegetation; Habitat changes; Invasive / non-native species; modeling</t>
   </si>
   <si>
     <t>2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 2B. Develop a framework for monitoring, modeling, and information dissemination in support of operational forecasting and near real-time visualization...; 4B. Synthesize existing data and collaboratively develop additional long-term data collection and monitoring strategies to address knowledge gaps...; 1B. Develop tools to assist adaptive management in the Delta; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling; 5B: Explore innovative technologies and cost-effective methods for scientific monitoring and analysis of flow, water quality, and ecosystem characteristics...</t>
   </si>
   <si>
     <t>Aquatic vegetation; Emergent macrophytes; Floating aquatic vegetation; Habitat restoration; Invasive and non native species; Monitoring methods and techniques; Other species; Remote sensing; Saltwater and freshwater marshes; SAV and FAV; Submerged aquatic vegetation; Tidal wetlands; Water hyacinth; Wetland mapping; Wetlands</t>
   </si>
   <si>
-    <t>February 7, 2026</t>
+    <t>July 28, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54477</t>
   </si>
   <si>
     <t>Ecosystem Engineering Impacts of Water Primrose in the Delta</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]; Interagency Ecological Program [IEP]; U.S. Geological Survey [USGS]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p style="margin-bottom: 0px; margin-top: 0px;"&gt;Water primrose (Ludwigia spp.) is a highly invasive, non-native floating macrophyte in the Delta. In recent years, water primrose has extended its niche into marsh habitat, causing extensive mortality of marsh macrophytes including tules and cattails. The goal of this project is to determine whether the growth strategy of water primrose, its allelopathic properties, or factors related to plant community structure are the cause of marsh loss following water primrose invasion in the Delta. Part of this study will identify and map the marshes most vulnerable to loss and quantify the spatial trajectory of marsh loss during the past 15 years. The ultimate benefit will be an improved understanding of the water primrose invasion processes in the Delta, which can be used to prioritize herbicide treatment of this highly invasive plant in marshes most vulnerable to invasion and with the highest habitat value.&lt;/p&gt;
 &lt;p style="margin-bottom: -35px; margin-top: -25px;"&gt;&lt;strong&gt;Objectives:&lt;/strong&gt;&lt;/p&gt;
 &lt;div&gt;1. Determine which water primrose functional traits are the likely cause of marsh loss in the Delta.&lt;br /&gt;
 2. Determine the effect(s) of community structure on water primrose invasion success and occurrence of marsh loss.&lt;br /&gt;
 3. Quantify the amount and spatial trajectory of marsh loss due to primrose invasion from 2004 - 2019.&lt;br /&gt;
 4. Identify and map the marshes that are most vulnerable to loss due to water primrose invasion in the Delta.&lt;br /&gt;
 5. Disseminate findings to relevant state agencies and additional stakeholders to ensure habitat restoration success and sustainability, and to focus resources on controlling water primrose in marshes most vulnerable to loss and of highest habitat value.&lt;/div&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>2020;2021;2022;2023;2024</t>
   </si>
   <si>
     <t>Invasive / non-native species management; Native species management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Invasive species control and management; Wetland resilience; Wetlands</t>
   </si>
   <si>
     <t>Aquatic vegetation; Habitat changes; Invasive / non-native species; modeling; Tidal wetlands; vulnerability assessment</t>
   </si>
   <si>
     <t>SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; 2A: Strategically build the capacity to do collaborative science synthesis by implementing the science synthesis mechanisms outlined in the Delta Science Plan; 2B: Identify and prioritize important data sources that should be interconnected to promote collaboration and provide the technology necessary to easily access this information; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; 4D: Evaluate the effects of toxicity (e.g., contaminant mixtures, mercury, pharmaceutical products, HABs) on aquatic species survival including possible effects on predation; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling; 5B: Explore innovative technologies and cost-effective methods for scientific monitoring and analysis of flow, water quality, and ecosystem characteristics...</t>
   </si>
   <si>
     <t>Aquatic vegetation; Emergent macrophytes; Environmental drivers; Floating aquatic vegetation; Habitat; Habitat restoration; Intertidal and transition zones; Invasive and non native species; Landscape change; Landscape metrics; Remote sensing; Residence time; Resilience; Restoration; SAV and FAV; Submerged aquatic vegetation; Tidal wetlands; Wetlands</t>
   </si>
   <si>
     <t>December 11, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54493</t>
   </si>
   <si>
-    <t xml:space="preserve">San Francisco Bay-Delta Estuary 2025 Lidar Mapping Collaboration </t>
+    <t>Elevate Bay-Delta</t>
   </si>
   <si>
     <t>San Francisco Estuary Institute [SFEI]; California Department of Water Resource [DWR]; Delta Stewardship Council</t>
   </si>
   <si>
     <t>San Francisco Bay Wetlands Regional Monitoring Program (WRMP)</t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;project provides high-resolution, region-wide elevation data for the San Francisco Bay-Delta Estuary, offering an unprecedented view of the landscape, landforms, and habitat conditions. LiDAR, which stands for Light Detection and Ranging, uses laser pulses to measure the distance between the sensor and the ground, creating detailed three-dimensional maps of terrain. This dataset captures fine-scale features across the San Francisco Bay-Delta Estuary. This supports researchers, community members, and agencies to better visualize changes in topography, habitat distribution, and flood risk. By providing consistent,&amp;nbsp;accurate, and comprehensive coverage, the&amp;nbsp;lidar&amp;nbsp;data supports a wide range of applications. Researchers can use the data to study habitat dynamics, track landscape change over time, model ecological processes, and more. Agencies and planners can integrate the information into flood risk management, infrastructure planning, and climate adaptation strategies. Community organizations and local stakeholders can also use the data to understand environmental conditions in their neighborhoods and inform local projects. The&amp;nbsp;lidar&amp;nbsp;data will be made publicly available following final review in 2026.&amp;nbsp;&lt;/p&gt;
+    <t xml:space="preserve">&lt;h4 lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;San Francisco Bay-Delta Estuary 2025 Lidar Mapping Collaboration&amp;nbsp;&lt;/h4&gt;
+&lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;project provides high-resolution, region-wide elevation data for the San Francisco Bay-Delta Estuary, offering an unprecedented view of the landscape, landforms, and habitat conditions. LiDAR, which stands for Light Detection and Ranging, uses laser pulses to measure the distance between the sensor and the ground, creating detailed three-dimensional maps of terrain. This dataset captures fine-scale features across the San Francisco Bay-Delta Estuary. This supports researchers, community members, and agencies to better visualize changes in topography, habitat distribution, and flood risk. By providing consistent,&amp;nbsp;accurate, and comprehensive coverage, the&amp;nbsp;lidar&amp;nbsp;data supports a wide range of applications. Researchers can use the data to study habitat dynamics, track landscape change over time, model ecological processes, and more. Agencies and planners can integrate the information into flood risk management, infrastructure planning, and climate adaptation strategies. Community organizations and local stakeholders can also use the data to understand environmental conditions in their neighborhoods and inform local projects. The&amp;nbsp;lidar&amp;nbsp;data will be made publicly available following final review in 2026.&amp;nbsp;&lt;/p&gt;
 &lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{153}" paraid="1513974754" xml:lang="EN-US"&gt;Availability details and links will be shared here as soon as the data are released.&amp;nbsp;&lt;/p&gt;
 &lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{160}" paraid="388478093" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;collection collaboration&amp;nbsp;would not&amp;nbsp;be possible without funding support from&amp;nbsp;the&amp;nbsp;&lt;a href="https://www.wrmp.org/" rel="noreferrer noopener" target="_blank"&gt;Wetlands Regional Monitoring Program&lt;/a&gt;&amp;nbsp;(through funding awarded by the San Francisco Bay Restoration Authority), Delta Stewardship Council, California Department of Water Resources, South Bay Salt Pond Restoration Project, and Valley Water (Santa Clara County).&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Project Details:&lt;/p&gt;
 &lt;table align="left" class="MsoTable15List2Accent1" style="border-collapse:collapse; margin-left:9px; margin-right:9px"&gt;
 	&lt;tbody&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Area&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 			&lt;td style="width:290px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;~1.25 million acres (the size of Delaware)&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Timing&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 			&lt;td style="width:290px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Coordinated with low tides&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:21px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Aircraft&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
@@ -1382,111 +1383,151 @@
   </si>
   <si>
     <t>Remote Sensing</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54541</t>
   </si>
   <si>
     <t>Reorienting to recovery: Developing an inclusive, landscape-scale process for Central Valley Salmonids, prioritizing actions and investments to achieve recovery and minimize community and economic impact (R2R Phase 2)</t>
   </si>
   <si>
     <t>Trout Unlimited</t>
   </si>
   <si>
     <t>FlowWest; QEDA Consulting LLC; Kearns &amp; West; The Bay Institute [TBI]; Compass Resource Management; University of California - Santa Cruz [UCSC]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Salmon of California’s Central Valley are culturally and ecologically valuable but are subject to numerous stressors.&lt;/p&gt;
 &lt;p&gt;This project used sociological and ecological methods to address salmonid recovery in the Central Valley in an inclusive and collaborative way. The research team identified a suite of implementable and impactful actions that will advance the recovery of Central Valley salmon and steelhead. The approach promoted broad buy-in for these preferred actions by making trade-offs transparent and balancing participants’ diverse values, perspectives, and priorities.&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>2021;2022;2023;2024;2025</t>
+  </si>
+  <si>
     <t>Data application - Modeling; Data application - Science communication / knowledge synthesis</t>
   </si>
   <si>
     <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
-  </si>
-[...1 lines deleted...]
-    <t>March 19, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54621</t>
   </si>
   <si>
     <t>Estimating Juvenile Production and Run Timing of Spring Chinook Salmon Leaving the Delta</t>
   </si>
   <si>
     <t>Michigan State University; Fish Metrics</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Spring-run Chinook salmon (&lt;em&gt;Oncorhynchus tshawytscha&lt;/em&gt;) are a high-priority species under the Endangered Species Act due to their risk of extinction. However, understanding the factors affecting their populations is difficult when monitoring focuses only on returning adult spawners. This limited view overlooks critical life stages. To address this gap, the project aimed to estimate the number of juvenile salmon leaving the Delta at Chipps Island. Monitoring salmon throughout their entire life cycle is essential for identifying the key factors influencing their survival and reproduction.&lt;/p&gt;
 &lt;p&gt;There is a need from both scientists and managers for accurate data to make informed decisions about salmon protection and conservation. The Department of Water Resources (DWR) mandates that juvenile production estimates for spring-run salmon be included in their incidental take permit, which is necessary for the continued operation of the State Water Project. A method to estimate juvenile abundance of spring-run salmon leaving the Delta (at Chipps Island) did not yet exist.&lt;/p&gt;
 &lt;p&gt;To develop these annual estimates, researchers built on previous studies and incorporated new genetic data into updated models. This approach maximized the use of available information and the latest genetic research to improve the protection and understanding of these threatened fish.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Suisun Marsh</t>
   </si>
   <si>
     <t>SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chinook Salmon; Fish; Monitoring methods and techniques; Salmon migration</t>
   </si>
   <si>
-    <t>April 15, 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54692</t>
   </si>
   <si>
     <t>Regulation of Controls of Cold Water Through the Temperature Control Device of the Shasta Dam as a Means of Supporting Downstream Fish Populations</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;This project examined cold water storage and regulation in Shasta Lake through the Shasta Dam Temperature Control Device (TCD). The TCD is a 300-foot structure with multiple gate openings, allowing water from different depths - and thus different temperatures - to be selectively released to manage water temperature in the river downstream. River water temperature is managed to support the imperiled Chinook salmon, a species of fish that is native to California. This capability is becoming increasingly important because low water years generally mean warmer river water temperatures that compromise habitat suitability for different species. In particular, cold pool management is essential for downstream spawning and rearing habitat for winter-run Chinook salmon that rely on cooler water temperatures to survive and reproduce. When the water is too warm, oxygen availability is limited for Chinook salmon and their eggs, which contributes to their mortality. Although the TCD allows reservoir managers to control water release and downstream water temperature, flow contributions into the TCD under day-to-day operations for different gate openings, operations, and thermal conditions within the reservoir are largely unquantified. Further complicating temperature management, TCD leakage (whether within the structure itself or through malfunctioning gates) needs to be better quantified in location and magnitude. This information will improve operational strategies for cold water performance especially during summer and fall months to manage cold water supply for downstream Chinook salmon habitat.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species; Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Habitat changes</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Need 4 (2022-2026): Build and integrate knowledge on social processes and human behavior to support effective and equitable management; SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery</t>
   </si>
   <si>
     <t>Fish; Habitat; Water management; Water storage; Water temperature</t>
   </si>
   <si>
+    <t>April 15, 2026</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54713</t>
   </si>
   <si>
+    <t>White Sturgeon Science Program</t>
+  </si>
+  <si>
+    <t>Awarded / Initiating</t>
+  </si>
+  <si>
+    <t>California Department of Water Resource [DWR]; California Department of Fish and Wildlife [CDFW]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:115%"&gt;&lt;span style="font-family:&amp;quot;Aptos&amp;quot;,sans-serif"&gt;Under the direction outlined in the White Sturgeon Science Plan, the White Sturgeon Science Program seeks to fill critical knowledge gaps in the ecology of California’s White Sturgeon and improve our knowledge of stressors, including the impacts from the operation of the State Water Project. A mathematical life cycle model will be the keystone element of the Science Program, which will shape and inform the efforts to tackle the other priority science areas: reducing uncertainty pertaining to spawning, rearing and development, new and/or improved monitoring, establishment of an entrainment and residency program at Clifton Court Forebay, development of a salvage prediction model, and improving our understanding of the impacts of harmful algal blooms.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay; San Joaquin River</t>
+  </si>
+  <si>
+    <t>Core monitoring; Status and trend monitoring; Synthesis; Targeted foundational research; Targeted immediate research</t>
+  </si>
+  <si>
+    <t>Data application - Modeling; Monitoring - Implementation; Planning and guidance; Research</t>
+  </si>
+  <si>
+    <t>Population enhancement of listed species</t>
+  </si>
+  <si>
+    <t>Fish; Habitat changes; modeling</t>
+  </si>
+  <si>
+    <t>1A. Establish publicly accessible repositories, interactive platforms, and protocols for sharing information, products, and tools...; 2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 5B. Identify thresholds in the survival and health of managed fish and wildlife species with respect to environmental variables (e.g., flow, temperature, dissolved oxygen)...; 5A: Advance integrated modeling through efforts such as an open Delta collaboratory (physical or virtual) that promotes the use of models in guiding policy.</t>
+  </si>
+  <si>
+    <t>Endangered species; Habitat; Sturgeon</t>
+  </si>
+  <si>
+    <t>July 31, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54808</t>
+  </si>
+  <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
     <t>Funding organization</t>
   </si>
   <si>
     <t>Implementing organization</t>
   </si>
   <si>
     <t>Funding program</t>
   </si>
   <si>
     <t>Funding sources</t>
   </si>
   <si>
     <t>Date awarded</t>
   </si>
   <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>Total award amount ($)</t>
@@ -1566,234 +1607,255 @@
   <si>
     <t>2020-05-01</t>
   </si>
   <si>
     <t>2011-01-01</t>
   </si>
   <si>
     <t>Proposition 84</t>
   </si>
   <si>
     <t>2018-02-01</t>
   </si>
   <si>
     <t>U.S. Bureau of Reclamation [USBR]</t>
   </si>
   <si>
     <t>Anchor QEA</t>
   </si>
   <si>
     <t>2019-04-01</t>
   </si>
   <si>
     <t>DSC-21024</t>
   </si>
   <si>
-    <t>2022-05-01</t>
+    <t>Cal Poly Corporation</t>
+  </si>
+  <si>
+    <t>2022-05-20</t>
+  </si>
+  <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
+    <t>Agreement No. DSC22030</t>
+  </si>
+  <si>
+    <t>2022-11-15</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>March 11, 2025</t>
   </si>
   <si>
-    <t>Agreement No. DSC22030</t>
-[...4 lines deleted...]
-  <si>
     <t>DSC22064</t>
   </si>
   <si>
     <t>2023-03-15</t>
   </si>
   <si>
-    <t>January 29, 2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Western Washington University</t>
   </si>
   <si>
-    <t>2021-07-01</t>
+    <t>2021-12-31</t>
+  </si>
+  <si>
+    <t>Consulting services</t>
   </si>
   <si>
     <t>DSC23011</t>
   </si>
   <si>
     <t>2025-02-01</t>
   </si>
   <si>
-    <t>2025-06-30</t>
-[...1 lines deleted...]
-  <si>
     <t>February 25, 2025</t>
   </si>
   <si>
     <t>2025-04-01</t>
   </si>
   <si>
     <t>February 28, 2025</t>
   </si>
   <si>
     <t>DSC23000</t>
   </si>
   <si>
     <t>DSC-21022</t>
   </si>
   <si>
     <t>2022-01-25</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>April 8, 2025</t>
   </si>
   <si>
     <t>80NSSC23K1563</t>
   </si>
   <si>
     <t>National Aeronautics and Space Administration [NASA]</t>
   </si>
   <si>
     <t>2023-10-16</t>
   </si>
   <si>
     <t>2027-10-15</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>DSC23066</t>
   </si>
   <si>
-    <t>2024-05-01</t>
+    <t>2024-05-28</t>
   </si>
   <si>
     <t>2027-04-30</t>
   </si>
   <si>
+    <t>July 30, 2026</t>
+  </si>
+  <si>
     <t>2024-07-01</t>
   </si>
   <si>
     <t>2026-12-31</t>
   </si>
   <si>
     <t>Q2096002</t>
   </si>
   <si>
     <t>2020-07-15</t>
   </si>
   <si>
     <t>2024-01-01</t>
   </si>
   <si>
     <t>DSC24966</t>
   </si>
   <si>
     <t>NV5 Geospatial</t>
   </si>
   <si>
     <t>2025-07-11</t>
   </si>
   <si>
     <t>February 10, 2026</t>
   </si>
   <si>
     <t>2022-03-01</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
+    <t>March 19, 2026</t>
+  </si>
+  <si>
     <t>2021-11-01</t>
   </si>
   <si>
     <t>FlowWest</t>
   </si>
   <si>
     <t>2021-11-29</t>
   </si>
   <si>
     <t>The Bay Institute [TBI]</t>
   </si>
   <si>
     <t>2021-12-12</t>
   </si>
   <si>
     <t>Compass Resource Management</t>
   </si>
   <si>
     <t>2022-01-12</t>
   </si>
   <si>
     <t>QEDA Consulting LLC</t>
   </si>
   <si>
     <t>Kearns &amp; West</t>
   </si>
   <si>
     <t>2022-03-17</t>
   </si>
   <si>
     <t>Fish Metrics</t>
   </si>
   <si>
     <t>2021-10-15</t>
   </si>
   <si>
     <t>April 14, 2026</t>
   </si>
   <si>
     <t>2022-03-25</t>
   </si>
   <si>
     <t>2022-03-11</t>
   </si>
   <si>
     <t>2022-12-23</t>
   </si>
   <si>
+    <t>DSC22065</t>
+  </si>
+  <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>February 9, 2026</t>
+  </si>
+  <si>
+    <t>Actual</t>
+  </si>
+  <si>
+    <t>Entered for Delta Crosscut Budget</t>
   </si>
   <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
@@ -2075,50 +2137,53 @@
     <t>Dor Fridman</t>
   </si>
   <si>
     <t>Dor</t>
   </si>
   <si>
     <t>Fridman</t>
   </si>
   <si>
     <t>International Institute for Applied Systems Analysis</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54193</t>
   </si>
   <si>
     <t>Eli Ateljevich</t>
   </si>
   <si>
     <t>Eli</t>
   </si>
   <si>
     <t>Ateljevich</t>
   </si>
   <si>
     <t>Eli.Ateljevich@water.ca.gov</t>
+  </si>
+  <si>
+    <t>January 29, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53511</t>
   </si>
   <si>
     <t>Eric Danner</t>
   </si>
   <si>
     <t>Eric</t>
   </si>
   <si>
     <t>Danner</t>
   </si>
   <si>
     <t>eric.danner@noaa.gov</t>
   </si>
   <si>
     <t>(831) 420-3917</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50329</t>
   </si>
   <si>
     <t>Eric Palkovacs</t>
   </si>
@@ -2499,50 +2564,53 @@
   </si>
   <si>
     <t>Maggie</t>
   </si>
   <si>
     <t>Christman</t>
   </si>
   <si>
     <t>Program Manager II, Science Communication and Synthesis</t>
   </si>
   <si>
     <t>maggie.christman@deltacouncil.ca.gov</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;meta charset="UTF-8"&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;Program Manager II, CBDA at the Delta Stewardship Council leading the Science Communication and Synthesis unit of the Delta Science Program&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="www.linkedin.com/in/maggie-christman-9b122112"&gt;www.linkedin.com/in/maggie-christman-9b122112&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="https://orcid.org/0000-0003-4491-0797"&gt;https://orcid.org/0000-0003-4491-0797&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="https://www.researchgate.net/profile/Maggie-Christman"&gt;https://www.researchgate.net/profile/Maggie-Christman&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>February 7, 2026</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/51791</t>
   </si>
   <si>
     <t>Malte Willmes</t>
   </si>
   <si>
     <t>Malte</t>
   </si>
   <si>
     <t>Willmes</t>
   </si>
   <si>
     <t>mwillmes@ucdavis.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53721</t>
   </si>
   <si>
     <t>Marc Mangel</t>
   </si>
   <si>
     <t>Marc</t>
   </si>
   <si>
     <t>Mangel</t>
@@ -3050,50 +3118,53 @@
     <t>Khanna</t>
   </si>
   <si>
     <t>shruti.khanna@wildlife.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50278</t>
   </si>
   <si>
     <t>Stefan Talke</t>
   </si>
   <si>
     <t>Stefan</t>
   </si>
   <si>
     <t>Talke</t>
   </si>
   <si>
     <t>stalke@calpoly.edu</t>
   </si>
   <si>
     <t xml:space="preserve">Dr. Talke holds a PhD from UC Berkeley (2005) and has been a researcher in The Netherlands and the Pacific Northwest, and a professor at Portland State (2012-2019) and Cal-Poly San Luis Obispo (2019-present).
 His research currently focuses on understanding historical and future environmental changes in estuaries and tidally influenced rivers, through the study of sea-level rise, tidal processes, flood risk, storm surge, water temperature, and sediment transport. Recent work has focused on recovering, evaluating and modeling archival water level and water temperature data as far back as the mid-19th century to evaluate the effects of anthropogenic changes.   Understanding long term trends in tides, storm surge, sea-level, and river flow, and discerning their local or climate-related causes, can help coastal regions plan for the future. </t>
   </si>
   <si>
+    <t>October 10, 2023</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53121</t>
   </si>
   <si>
     <t>Stefanie Helmrich</t>
   </si>
   <si>
     <t>Stefanie</t>
   </si>
   <si>
     <t>Helmrich</t>
   </si>
   <si>
     <t>shelmrich@ucmerced.edu</t>
   </si>
   <si>
     <t>Doctoral Student at University of California Merced</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50226</t>
   </si>
   <si>
     <t>Stephen Monismith</t>
   </si>
   <si>
     <t>Stephen</t>
@@ -3235,50 +3306,59 @@
     <t>June 17, 2024</t>
   </si>
   <si>
     <t>August 31, 2022</t>
   </si>
   <si>
     <t>Principal investigator; Primary contact</t>
   </si>
   <si>
     <t>Inactive</t>
   </si>
   <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>The objectives of CALFED were to restore ecological health, improve water quality, fortify infrastructure for managing water (e.g. improving Delta levees), and increase water supply reliability in the Bay-Delta area.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49599</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Department of Fish and Wildlife (CDFW) The mission of the Department of Fish and Wildlife is to manage California's diverse fish, wildlife, and plant resources, and the habitats upon which they depend, for their ecological values and for their use and enjoyment by the public.&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://wildlife.ca.gov/"&gt;https://wildlife.ca.gov&amp;nbsp;&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49602</t>
   </si>
   <si>
     <t>Established in 1956 by the California State Legislature, DWR protects, conserves, develops, and manages much of California's water supply. This includes the State Water Project (SWP), the nation's largest state-built water conveyance program.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49609</t>
   </si>
   <si>
     <t>The 23 campuses of the CSU prepare significant numbers of alumni to create California's future.​
 Cal State East Bay serves the Bay Area as part of the California State University system, providing access to higher education for a diverse student body.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49624</t>
   </si>
   <si>
     <t>The Council was created to advance the state’s coequal goals for the Delta - a more reliable statewide water supply and a healthy and protected ecosystem, both achieved in a manner that protects and enhances the unique characteristics of the Delta as an evolving place. To do this, the Act required that the Council develop an enforceable long-term sustainable management plan for the Delta to ensure coordinated action at the federal, state, and local levels. The Delta Plan, adopted in 2013, includes both regulatory policies and non-binding recommendations.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49646</t>
   </si>
   <si>
     <t>HydroFocus, Inc. conducts hydrologic and water-quality investigations and provides consulting services. HydroFocus employs cost effective investigation, data collection, research, and objective analyses to help clients solve problems affecting land and water resources.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49664</t>
@@ -3401,59 +3481,50 @@
     <t xml:space="preserve">&lt;p&gt;&lt;meta charset="UTF-8" /&gt;&lt;b&gt;34 North&lt;/b&gt;&amp;nbsp;is an innovator in collaborative natural resource management technologies and data solutions. Our unique software platform, OpenNRM, is designed to help our clients turn data into valuable information.&lt;/p&gt;
 &lt;p&gt;34 North is the lead developer for &lt;strong&gt;BayDeltaLive&lt;/strong&gt; (www.baydeltalive.com). &amp;nbsp;Bay-Delta Live is a decision support data platform that serves a robust scientific community with the goal of expanding open and transparent sharing of information essential in understanding the complex and dynamic hydrodynamics and water quality conditions of the Sacramento-San Joaquin Rivers and Bay Delta. Bay-Delta Live federates information from hundreds of disparate data sources and displays the data using enhanced visual interfaces. The platform provides resource managers, scientists, conservationists, policy makers, academics, and other stakeholders with tools for collaborative resource management, monitoring, and reporting. Support for BDL is provided by financial contributions from non-profits, federal, and California state agencies&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54453</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Anchor QEA is an environmental science and engineering consulting firm working to improve the environment and our communities. Our vision is to be a growing company that is our clients' first choice for solving their most challenging problems and our employees' first choice as a company where they want to work.&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://www.anchorqea.com/"&gt;https://www.anchorqea.com/&lt;/a&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>February 26, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49592</t>
   </si>
   <si>
     <t>Groundwater pumping over the past 100 years cost California 150-200 MAF of water, endangering water quantity and quality. Simply put: water supply cannot offset water demands. We aim to develop and promote sustainable, pragmatic, and defensible water resources and environmental solutions through understanding key processes and cultural opportunities and constraints.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49594</t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p&gt;Department of Fish and Wildlife (CDFW) The mission of the Department of Fish and Wildlife is to manage California's diverse fish, wildlife, and plant resources, and the habitats upon which they depend, for their ecological values and for their use and enjoyment by the public.&lt;/p&gt;
-[...7 lines deleted...]
-  <si>
     <t>California Institute of Technology Jet Propulsion Laboratory</t>
   </si>
   <si>
     <t>Founded in the 1930s, JPL is owned by NASA and managed by the nearby California Institute of Technology (Caltech). The laboratory's primary function is the construction and operation of planetary robotic spacecraft, though it also conducts Earth-orbit and astronomy missions.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49614</t>
   </si>
   <si>
     <t>The State Water Board oversees the allocation of the state's water resources to various entities and for diverse uses, from agricultural irrigation to hydro electrical power generation to municipal water supplies, and for safeguarding the cleanliness and purity of Californians' water for everything from bubble baths to ...</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49625</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;https://compassrm.com/&lt;/p&gt;
 &lt;p&gt;At Compass, we know decision-making. We’re decision analysts, facilitators, and planners offering a full range of decision support services, creative problem-solving tools, and strategic analysis to help people and governments make informed and transparent choices for a sustainable future.&lt;/p&gt;
 &lt;p&gt;Our core expertise is in environmental planning and policy, structured decision making, and risk analysis. The problems we work on usually involve multiple parties, complicated science and policy options, and conflicts among stakeholders or experts. Solutions for these kinds of problems span conventional boundaries, and a lot of what we do involves working at those edges, integrating across disciplines, sectors, jurisdictions, hypotheses, and worldviews. We’re known for designing and facilitating processes that bring people together to work on messy problems – and getting results.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54619</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54369</t>
@@ -3844,58 +3915,61 @@
     <t xml:space="preserve">&lt;p&gt;Delta Wetland Futures: Blue Carbon &amp;amp; Elevation Change Report&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>October 24, 2025</t>
   </si>
   <si>
     <t>Development of a kinetic-thermodynamic model to simulate the mercury cycle in freshwater sediments</t>
   </si>
   <si>
     <t>Presentation at the 2019 American Chemical Society Fall National Meeting. San Diego, CA. August 2019</t>
   </si>
   <si>
     <t>screenshot of a web-based summary of the project</t>
   </si>
   <si>
     <t>https://sfsannualmeeting.org/archive/2019/Schedule/grid_Topics.cfm?dtid=2507,2508,2509,2512,2511,2524&amp;pdtid=2566&amp;rid=756</t>
   </si>
   <si>
     <t xml:space="preserve">Exploring planktonic respiration using short-term in situ measurements. </t>
   </si>
   <si>
     <t>Presentation at the 2019 Society for Freshwater Science Annual Meeting, United States</t>
   </si>
   <si>
-    <t>2025-07-14-estimating-juvenile-production-and-run-timing-of-spring-chinook-salmon-leaving-the-delta.pdf</t>
+    <t>https://sciencetracker.deltacouncil.ca.gov/sites/default/files/2026-04/2025-07-14-estimating-juvenile-production-and-run-timing-of-spring-chinook-salmon-leaving-the-delta.pdf</t>
   </si>
   <si>
     <t>Fact sheet: Estimating Juvenile Production and Run Timing of Spring Chinook Salmon Leaving the Delta</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Fact sheet:&amp;nbsp;Estimating Juvenile Production and Run Timing of Spring Chinook Salmon Leaving the Delta&lt;/p&gt;
 </t>
+  </si>
+  <si>
+    <t>August 3, 2026</t>
   </si>
   <si>
     <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-06-05-regulation-of-controls-of-cold-water-through-the-temperature-control-device-of-the-shasta-dam.pdf</t>
   </si>
   <si>
     <t>Fact sheet: Regulation of Controls of Cold Water Through the Temperature Control Device of the Shasta Dam as a Means of Supporting Downstream Fish Populations</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Project fact sheet&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>FR_Kimmerer_SCI_06_C02_106_2.pdf</t>
   </si>
   <si>
     <t>Final Report</t>
   </si>
   <si>
     <t>Parker-1037-Draft-Final-Report_2.pdf</t>
   </si>
   <si>
     <t>Final project report</t>
   </si>
   <si>
     <t>Final report (contract deliverable)</t>
@@ -4143,53 +4217,50 @@
     <t>Healy_etal2024 Value of Information is Context Dependent  A Demonstration of Decision Tools to Address.pdf</t>
   </si>
   <si>
     <t>The value of information is context dependent: a demonstration of decision tools to address multi-species river temperature management under uncertainty</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;b&gt;&lt;span style="font-size:11.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;,serif"&gt;&lt;span style="color:black"&gt;Healy, B. D.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;span style="font-size:11.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;,serif"&gt;&lt;span style="color:black"&gt;, M. C. Runge, C. C. Phillis, M. Beakes, A. J. Jensen, and J. A. Israel.&lt;i&gt; &lt;/i&gt;2024.&amp;nbsp;The value of information is context dependent: a demonstration of decision tools to address multi-species river temperature management under uncertainty&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-size:11.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;,serif"&gt;&lt;span style="color:black"&gt;.&lt;i&gt; &lt;/i&gt;Fisheries. https://doi.org/10.1002/fsh.11174.&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>October 10, 2024</t>
   </si>
   <si>
     <t>https://doi.org/10.1002/lol2.10135</t>
   </si>
   <si>
     <t>Vachon D, Sadro S, Bogard MJ, Baulch H, Lapierre JF, Rusak J, Laas A, Denfeld B, Staehr P, Weyhenmeyer G, Obrador B, del Giorgio PA. Paired O2–CO2 measurements provide emergent insights into aquatic ecosystem function. 2020. Limnology and Oceanography Let</t>
   </si>
   <si>
     <t>Publication
 Vachon D, Sadro S, Bogard MJ, Baulch H, Lapierre JF, Rusak J, Laas A, Denfeld B,
 Staehr P, Weyhenmeyer G, Obrador B, del Giorgio PA. Paired O2–CO2 measurements provide emergent insights into aquatic ecosystem function. 2020. Limnology
 and Oceanography Letters. doi: 10.1002/lol2.10135</t>
   </si>
   <si>
-    <t>Awarded / Initiating</t>
-[...1 lines deleted...]
-  <si>
     <t>Cache Slough Complex</t>
   </si>
   <si>
     <t>East Delta</t>
   </si>
   <si>
     <t>South Delta</t>
   </si>
   <si>
     <t>Twitchell and Sherman Complex</t>
   </si>
   <si>
     <t>West Delta</t>
   </si>
   <si>
     <t>Yolo Bypass and Cache Slough Complex</t>
   </si>
   <si>
     <t>ATLAS TRACT</t>
   </si>
   <si>
     <t>BACON ISLAND</t>
   </si>
   <si>
     <t>BETHEL ISLAND</t>
@@ -4650,53 +4721,50 @@
   <si>
     <t>WEBB TRACT</t>
   </si>
   <si>
     <t>WEST SACRAMENTO</t>
   </si>
   <si>
     <t>WETHERBEE LAKE</t>
   </si>
   <si>
     <t>WINTER ISLAND</t>
   </si>
   <si>
     <t>WOODWARD ISLAND</t>
   </si>
   <si>
     <t>WRIGHT-ELMWOOD TRACT</t>
   </si>
   <si>
     <t>YOLANO</t>
   </si>
   <si>
     <t>Core monitoring</t>
   </si>
   <si>
-    <t>Targeted immediate research</t>
-[...1 lines deleted...]
-  <si>
     <t>Data application - Analytics</t>
   </si>
   <si>
     <t>Data application - Data analysis</t>
   </si>
   <si>
     <t>Data application - Information management</t>
   </si>
   <si>
     <t>Data application - Science communication / knowledge synthesis</t>
   </si>
   <si>
     <t>Independent peer review</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness</t>
   </si>
   <si>
     <t>Monitoring - Implementation</t>
   </si>
   <si>
     <t>Monitoring - Status and trends</t>
   </si>
   <si>
     <t>Planning and guidance</t>
@@ -4722,53 +4790,50 @@
   <si>
     <t>Creation of favorable habitat conditions for native species</t>
   </si>
   <si>
     <t>Flood control</t>
   </si>
   <si>
     <t>GHG emissions</t>
   </si>
   <si>
     <t>Groundwater protection &amp; management</t>
   </si>
   <si>
     <t>Invasive species control and management</t>
   </si>
   <si>
     <t>Land use designation</t>
   </si>
   <si>
     <t>Methylmercury TMDL</t>
   </si>
   <si>
     <t>Pathways of introduction of invasives</t>
   </si>
   <si>
-    <t>Population enhancement of listed species</t>
-[...1 lines deleted...]
-  <si>
     <t>Predation</t>
   </si>
   <si>
     <t>Salinity gate management</t>
   </si>
   <si>
     <t>Sea-level rise accommodation</t>
   </si>
   <si>
     <t>Subsidence reversal</t>
   </si>
   <si>
     <t>Water conveyance / infrastructure</t>
   </si>
   <si>
     <t>Water demand</t>
   </si>
   <si>
     <t>Water storage</t>
   </si>
   <si>
     <t>Wetland resilience</t>
   </si>
   <si>
     <t>Amphibians and reptiles</t>
@@ -5565,87 +5630,78 @@
   <si>
     <t>Delta Stewardship Council - Environmental License Plate Fund ELPF</t>
   </si>
   <si>
     <t>Wetland Program Development Grant</t>
   </si>
   <si>
     <t>Federal types of obligation</t>
   </si>
   <si>
     <t>Cooperative Agreement</t>
   </si>
   <si>
     <t>federal obsss</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
-    <t>Consulting services</t>
-[...1 lines deleted...]
-  <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
   </si>
   <si>
-    <t>UC-CSU-UEI-GOV</t>
-[...1 lines deleted...]
-  <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Data (spatial and non-spatial data)</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>expenditure_type</t>
-  </si>
-[...1 lines deleted...]
-    <t>Actual</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -6072,51 +6128,51 @@
       <c r="A9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X46"/>
+  <dimension ref="A1:X47"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
@@ -7718,751 +7774,759 @@
       <c r="S26" t="s">
         <v>190</v>
       </c>
       <c r="T26" t="s">
         <v>77</v>
       </c>
       <c r="U26" t="s">
         <v>231</v>
       </c>
       <c r="V26"/>
       <c r="W26" t="s">
         <v>66</v>
       </c>
       <c r="X26" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27">
         <v>53106</v>
       </c>
       <c r="B27" t="s">
         <v>233</v>
       </c>
       <c r="C27" t="s">
-        <v>114</v>
+        <v>36</v>
       </c>
       <c r="D27" t="s">
         <v>180</v>
       </c>
       <c r="E27" t="s">
         <v>234</v>
       </c>
       <c r="F27" t="s">
         <v>235</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27" t="s">
         <v>236</v>
       </c>
       <c r="J27" t="s">
         <v>57</v>
       </c>
       <c r="K27"/>
       <c r="L27">
         <v>2022</v>
       </c>
-      <c r="M27"/>
-      <c r="N27"/>
+      <c r="M27" t="s">
+        <v>237</v>
+      </c>
+      <c r="N27">
+        <v>2025</v>
+      </c>
       <c r="O27" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="P27" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="Q27" t="s">
         <v>177</v>
       </c>
       <c r="R27"/>
       <c r="S27" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="T27" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="U27" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="V27"/>
       <c r="W27" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="X27" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28">
         <v>53221</v>
       </c>
       <c r="B28" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C28" t="s">
         <v>114</v>
       </c>
       <c r="D28" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E28" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F28" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28" t="s">
         <v>85</v>
       </c>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28">
         <v>2022</v>
       </c>
       <c r="M28" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="N28"/>
       <c r="O28" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="P28" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="Q28" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="R28"/>
       <c r="S28" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="T28" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="U28" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="V28"/>
       <c r="W28" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="X28" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29">
         <v>53496</v>
       </c>
       <c r="B29" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C29" t="s">
-        <v>114</v>
+        <v>36</v>
       </c>
       <c r="D29" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29" t="s">
         <v>41</v>
       </c>
       <c r="J29" t="s">
         <v>57</v>
       </c>
       <c r="K29"/>
       <c r="L29">
         <v>2021</v>
       </c>
-      <c r="M29">
-        <v>3</v>
+      <c r="M29" t="s">
+        <v>260</v>
       </c>
       <c r="N29">
         <v>2024</v>
       </c>
       <c r="O29" t="s">
         <v>59</v>
       </c>
       <c r="P29" t="s">
         <v>98</v>
       </c>
       <c r="Q29" t="s">
         <v>216</v>
       </c>
       <c r="R29" t="s">
         <v>210</v>
       </c>
       <c r="S29" t="s">
         <v>117</v>
       </c>
       <c r="T29" t="s">
         <v>197</v>
       </c>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29" t="s">
-        <v>259</v>
+        <v>243</v>
       </c>
       <c r="X29" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30">
         <v>53501</v>
       </c>
       <c r="B30" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C30" t="s">
-        <v>114</v>
+        <v>36</v>
       </c>
       <c r="D30" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E30" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F30" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
         <v>57</v>
       </c>
       <c r="K30"/>
       <c r="L30">
         <v>2023</v>
       </c>
-      <c r="M30"/>
-      <c r="N30"/>
+      <c r="M30" t="s">
+        <v>249</v>
+      </c>
+      <c r="N30">
+        <v>2025</v>
+      </c>
       <c r="O30" t="s">
-        <v>59</v>
+        <v>266</v>
       </c>
       <c r="P30" t="s">
         <v>98</v>
       </c>
       <c r="Q30" t="s">
         <v>117</v>
       </c>
       <c r="R30" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="S30" t="s">
         <v>117</v>
       </c>
       <c r="T30" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="U30" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="V30"/>
       <c r="W30" t="s">
-        <v>268</v>
+        <v>243</v>
       </c>
       <c r="X30" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31">
         <v>54141</v>
       </c>
       <c r="B31" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C31" t="s">
         <v>114</v>
       </c>
       <c r="D31" t="s">
         <v>115</v>
       </c>
       <c r="E31" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F31" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31" t="s">
         <v>236</v>
       </c>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31">
         <v>2022</v>
       </c>
       <c r="M31" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="N31"/>
       <c r="O31" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="P31" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="Q31" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="R31" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="S31" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="T31" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="U31" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="V31"/>
       <c r="W31" t="s">
         <v>185</v>
       </c>
       <c r="X31" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32">
         <v>54149</v>
       </c>
       <c r="B32" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C32" t="s">
         <v>36</v>
       </c>
       <c r="D32" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32" t="s">
         <v>85</v>
       </c>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32">
         <v>2022</v>
       </c>
       <c r="M32">
         <v>2024</v>
       </c>
       <c r="N32">
         <v>2024</v>
       </c>
       <c r="O32" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="P32" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="Q32" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="R32" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="S32" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="T32" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="U32" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="V32"/>
       <c r="W32" t="s">
         <v>79</v>
       </c>
       <c r="X32" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="33" spans="1:24">
       <c r="A33">
         <v>54182</v>
       </c>
       <c r="B33" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C33" t="s">
         <v>114</v>
       </c>
       <c r="D33" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E33" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="F33" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33" t="s">
         <v>41</v>
       </c>
       <c r="J33" t="s">
         <v>57</v>
       </c>
       <c r="K33"/>
       <c r="L33">
         <v>2025</v>
       </c>
       <c r="M33" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="N33">
         <v>2027</v>
       </c>
       <c r="O33" t="s">
         <v>59</v>
       </c>
       <c r="P33" t="s">
         <v>98</v>
       </c>
       <c r="Q33" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="R33" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="S33" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="T33" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="U33" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="V33"/>
       <c r="W33" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="X33" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="34" spans="1:24">
       <c r="A34">
         <v>54204</v>
       </c>
       <c r="B34" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C34" t="s">
         <v>114</v>
       </c>
       <c r="D34" t="s">
         <v>69</v>
       </c>
       <c r="E34" t="s">
         <v>106</v>
       </c>
       <c r="F34" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34">
         <v>2025</v>
       </c>
       <c r="M34" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="N34">
         <v>2027</v>
       </c>
       <c r="O34" t="s">
         <v>59</v>
       </c>
       <c r="P34" t="s">
         <v>98</v>
       </c>
       <c r="Q34" t="s">
         <v>177</v>
       </c>
       <c r="R34"/>
       <c r="S34" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="T34" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="X34" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35">
         <v>54267</v>
       </c>
       <c r="B35" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C35" t="s">
         <v>114</v>
       </c>
       <c r="D35" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E35" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F35" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="G35" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35"/>
       <c r="K35"/>
       <c r="L35">
         <v>2025</v>
       </c>
       <c r="M35" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="N35">
         <v>2028</v>
       </c>
       <c r="O35" t="s">
         <v>59</v>
       </c>
       <c r="P35" t="s">
         <v>73</v>
       </c>
       <c r="Q35" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="R35" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="S35" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="T35" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="U35" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="V35"/>
       <c r="W35" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="X35" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36">
         <v>54276</v>
       </c>
       <c r="B36" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C36" t="s">
         <v>114</v>
       </c>
       <c r="D36" t="s">
         <v>115</v>
       </c>
       <c r="E36" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F36" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36">
         <v>2025</v>
       </c>
       <c r="M36" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="N36">
         <v>2027</v>
       </c>
       <c r="O36" t="s">
         <v>59</v>
       </c>
       <c r="P36" t="s">
         <v>73</v>
       </c>
       <c r="Q36" t="s">
         <v>74</v>
       </c>
       <c r="R36" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="S36" t="s">
         <v>91</v>
       </c>
       <c r="T36" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="U36" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="V36"/>
       <c r="W36" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="X36" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37">
         <v>54368</v>
       </c>
       <c r="B37" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C37" t="s">
         <v>114</v>
       </c>
       <c r="D37" t="s">
         <v>95</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="J37" t="s">
         <v>57</v>
       </c>
       <c r="K37"/>
       <c r="L37">
         <v>2024</v>
       </c>
       <c r="M37">
         <v>2</v>
       </c>
       <c r="N37"/>
       <c r="O37" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="P37" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="Q37" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="R37"/>
       <c r="S37" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="T37" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="U37" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="V37"/>
       <c r="W37" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="X37" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="38" spans="1:24">
       <c r="A38">
         <v>54370</v>
       </c>
       <c r="B38" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C38" t="s">
         <v>36</v>
       </c>
       <c r="D38" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="E38" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="F38" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38" t="s">
         <v>85</v>
       </c>
       <c r="J38" t="s">
         <v>57</v>
       </c>
       <c r="K38"/>
       <c r="L38">
         <v>2022</v>
       </c>
       <c r="M38" t="s">
-        <v>343</v>
+        <v>237</v>
       </c>
       <c r="N38">
         <v>2025</v>
       </c>
       <c r="O38" t="s">
         <v>44</v>
       </c>
       <c r="P38" t="s">
         <v>344</v>
       </c>
       <c r="Q38" t="s">
         <v>74</v>
       </c>
       <c r="R38"/>
       <c r="S38" t="s">
         <v>190</v>
       </c>
       <c r="T38" t="s">
         <v>345</v>
       </c>
       <c r="U38" t="s">
         <v>346</v>
       </c>
       <c r="V38"/>
       <c r="W38" t="s">
@@ -8554,51 +8618,51 @@
       <c r="E40" t="s">
         <v>70</v>
       </c>
       <c r="F40" t="s">
         <v>363</v>
       </c>
       <c r="G40" t="s">
         <v>364</v>
       </c>
       <c r="H40"/>
       <c r="I40" t="s">
         <v>85</v>
       </c>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40">
         <v>2022</v>
       </c>
       <c r="M40" t="s">
         <v>365</v>
       </c>
       <c r="N40">
         <v>2027</v>
       </c>
       <c r="O40" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="P40" t="s">
         <v>366</v>
       </c>
       <c r="Q40" t="s">
         <v>74</v>
       </c>
       <c r="R40"/>
       <c r="S40" t="s">
         <v>190</v>
       </c>
       <c r="T40" t="s">
         <v>367</v>
       </c>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40" t="s">
         <v>368</v>
       </c>
       <c r="X40" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="41" spans="1:24">
       <c r="A41">
@@ -8618,51 +8682,51 @@
       </c>
       <c r="F41" t="s">
         <v>372</v>
       </c>
       <c r="G41" t="s">
         <v>373</v>
       </c>
       <c r="H41"/>
       <c r="I41" t="s">
         <v>41</v>
       </c>
       <c r="J41" t="s">
         <v>57</v>
       </c>
       <c r="K41"/>
       <c r="L41">
         <v>2024</v>
       </c>
       <c r="M41" t="s">
         <v>374</v>
       </c>
       <c r="N41">
         <v>2027</v>
       </c>
       <c r="O41" t="s">
-        <v>87</v>
+        <v>59</v>
       </c>
       <c r="P41" t="s">
         <v>375</v>
       </c>
       <c r="Q41" t="s">
         <v>376</v>
       </c>
       <c r="R41" t="s">
         <v>377</v>
       </c>
       <c r="S41" t="s">
         <v>378</v>
       </c>
       <c r="T41" t="s">
         <v>379</v>
       </c>
       <c r="U41" t="s">
         <v>380</v>
       </c>
       <c r="V41"/>
       <c r="W41" t="s">
         <v>381</v>
       </c>
       <c r="X41" t="s">
         <v>382</v>
@@ -8687,51 +8751,51 @@
       <c r="F42" t="s">
         <v>385</v>
       </c>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42" t="s">
         <v>41</v>
       </c>
       <c r="J42" t="s">
         <v>57</v>
       </c>
       <c r="K42"/>
       <c r="L42">
         <v>2020</v>
       </c>
       <c r="M42" t="s">
         <v>386</v>
       </c>
       <c r="N42">
         <v>2024</v>
       </c>
       <c r="O42" t="s">
         <v>59</v>
       </c>
       <c r="P42" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="Q42" t="s">
         <v>387</v>
       </c>
       <c r="R42" t="s">
         <v>388</v>
       </c>
       <c r="S42" t="s">
         <v>389</v>
       </c>
       <c r="T42" t="s">
         <v>390</v>
       </c>
       <c r="U42" t="s">
         <v>391</v>
       </c>
       <c r="V42"/>
       <c r="W42" t="s">
         <v>392</v>
       </c>
       <c r="X42" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="43" spans="1:24">
@@ -8755,2524 +8819,2622 @@
       </c>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43" t="s">
         <v>398</v>
       </c>
       <c r="J43" t="s">
         <v>57</v>
       </c>
       <c r="K43"/>
       <c r="L43">
         <v>2025</v>
       </c>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43" t="s">
         <v>59</v>
       </c>
       <c r="P43" t="s">
         <v>399</v>
       </c>
       <c r="Q43" t="s">
         <v>46</v>
       </c>
       <c r="R43" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="S43" t="s">
         <v>400</v>
       </c>
       <c r="T43" t="s">
         <v>401</v>
       </c>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43" t="s">
-        <v>259</v>
+        <v>243</v>
       </c>
       <c r="X43" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="44" spans="1:24">
       <c r="A44">
         <v>54621</v>
       </c>
       <c r="B44" t="s">
         <v>403</v>
       </c>
       <c r="C44" t="s">
         <v>36</v>
       </c>
       <c r="D44" t="s">
         <v>404</v>
       </c>
       <c r="E44" t="s">
         <v>405</v>
       </c>
       <c r="F44" t="s">
         <v>406</v>
       </c>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44">
         <v>2021</v>
       </c>
-      <c r="M44"/>
+      <c r="M44" t="s">
+        <v>407</v>
+      </c>
       <c r="N44">
         <v>2025</v>
       </c>
       <c r="O44" t="s">
         <v>59</v>
       </c>
       <c r="P44" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="Q44" t="s">
         <v>74</v>
       </c>
       <c r="R44"/>
       <c r="S44" t="s">
         <v>190</v>
       </c>
       <c r="T44" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44" t="s">
-        <v>409</v>
+        <v>381</v>
       </c>
       <c r="X44" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="45" spans="1:24">
       <c r="A45">
         <v>54692</v>
       </c>
       <c r="B45" t="s">
         <v>411</v>
       </c>
       <c r="C45" t="s">
         <v>36</v>
       </c>
       <c r="D45" t="s">
         <v>96</v>
       </c>
       <c r="E45" t="s">
         <v>412</v>
       </c>
       <c r="F45" t="s">
         <v>413</v>
       </c>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45" t="s">
         <v>41</v>
       </c>
       <c r="J45" t="s">
         <v>414</v>
       </c>
       <c r="K45"/>
       <c r="L45">
         <v>2021</v>
       </c>
-      <c r="M45"/>
+      <c r="M45" t="s">
+        <v>407</v>
+      </c>
       <c r="N45">
         <v>2025</v>
       </c>
       <c r="O45" t="s">
         <v>59</v>
       </c>
       <c r="P45" t="s">
         <v>98</v>
       </c>
       <c r="Q45" t="s">
         <v>74</v>
       </c>
       <c r="R45"/>
       <c r="S45" t="s">
         <v>190</v>
       </c>
       <c r="T45" t="s">
         <v>415</v>
       </c>
       <c r="U45" t="s">
         <v>416</v>
       </c>
       <c r="V45"/>
       <c r="W45" t="s">
+        <v>381</v>
+      </c>
+      <c r="X45" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="46" spans="1:24">
       <c r="A46">
         <v>54713</v>
       </c>
       <c r="B46" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="C46" t="s">
         <v>36</v>
       </c>
       <c r="D46" t="s">
         <v>115</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46" t="s">
         <v>41</v>
       </c>
       <c r="J46" t="s">
         <v>57</v>
       </c>
       <c r="K46"/>
       <c r="L46">
         <v>2021</v>
       </c>
       <c r="M46"/>
       <c r="N46">
         <v>2025</v>
       </c>
       <c r="O46" t="s">
         <v>59</v>
       </c>
       <c r="P46" t="s">
         <v>73</v>
       </c>
       <c r="Q46" t="s">
         <v>89</v>
       </c>
       <c r="R46" t="s">
+        <v>420</v>
+      </c>
+      <c r="S46" t="s">
         <v>421</v>
       </c>
-      <c r="S46" t="s">
+      <c r="T46" t="s">
         <v>422</v>
       </c>
-      <c r="T46" t="s">
+      <c r="U46" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
       <c r="V46"/>
       <c r="W46" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="X46" t="s">
         <v>425</v>
+      </c>
+    </row>
+    <row r="47" spans="1:24">
+      <c r="A47">
+        <v>54808</v>
+      </c>
+      <c r="B47" t="s">
+        <v>426</v>
+      </c>
+      <c r="C47" t="s">
+        <v>427</v>
+      </c>
+      <c r="D47" t="s">
+        <v>428</v>
+      </c>
+      <c r="E47"/>
+      <c r="F47" t="s">
+        <v>429</v>
+      </c>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47" t="s">
+        <v>430</v>
+      </c>
+      <c r="J47" t="s">
+        <v>57</v>
+      </c>
+      <c r="K47"/>
+      <c r="L47">
+        <v>2026</v>
+      </c>
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47" t="s">
+        <v>431</v>
+      </c>
+      <c r="P47" t="s">
+        <v>432</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>74</v>
+      </c>
+      <c r="R47" t="s">
+        <v>433</v>
+      </c>
+      <c r="S47" t="s">
+        <v>434</v>
+      </c>
+      <c r="T47" t="s">
+        <v>435</v>
+      </c>
+      <c r="U47" t="s">
+        <v>436</v>
+      </c>
+      <c r="V47"/>
+      <c r="W47" t="s">
+        <v>437</v>
+      </c>
+      <c r="X47" t="s">
+        <v>438</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P58"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>426</v>
+        <v>439</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>427</v>
+        <v>440</v>
       </c>
       <c r="D1" t="s">
-        <v>428</v>
+        <v>441</v>
       </c>
       <c r="E1" t="s">
-        <v>429</v>
+        <v>442</v>
       </c>
       <c r="F1" t="s">
-        <v>430</v>
+        <v>443</v>
       </c>
       <c r="G1" t="s">
-        <v>431</v>
+        <v>444</v>
       </c>
       <c r="H1" t="s">
-        <v>432</v>
+        <v>445</v>
       </c>
       <c r="I1" t="s">
-        <v>433</v>
+        <v>446</v>
       </c>
       <c r="J1" t="s">
-        <v>434</v>
+        <v>447</v>
       </c>
       <c r="K1" t="s">
-        <v>435</v>
+        <v>448</v>
       </c>
       <c r="L1" t="s">
-        <v>436</v>
+        <v>449</v>
       </c>
       <c r="M1" t="s">
-        <v>437</v>
+        <v>450</v>
       </c>
       <c r="N1" t="s">
-        <v>438</v>
+        <v>451</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51552</v>
       </c>
       <c r="B2">
         <v>49846</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E2" t="s">
         <v>142</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
-        <v>439</v>
+        <v>452</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>296442.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2" t="s">
-        <v>440</v>
+        <v>453</v>
       </c>
       <c r="P2" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51541</v>
       </c>
       <c r="B3">
         <v>49833</v>
       </c>
       <c r="C3">
         <v>1037</v>
       </c>
       <c r="D3" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E3" t="s">
         <v>123</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>441</v>
+        <v>454</v>
       </c>
       <c r="H3" t="s">
-        <v>442</v>
+        <v>455</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>646848.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3" t="s">
-        <v>440</v>
+        <v>453</v>
       </c>
       <c r="P3" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51536</v>
       </c>
       <c r="B4">
         <v>49891</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E4" t="s">
         <v>123</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>443</v>
+        <v>456</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>997027.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51533</v>
       </c>
       <c r="B5">
         <v>49874</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E5" t="s">
         <v>96</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>443</v>
+        <v>456</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>1662870.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51544</v>
       </c>
       <c r="B6">
         <v>49836</v>
       </c>
       <c r="C6">
         <v>1053</v>
       </c>
       <c r="D6" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E6" t="s">
         <v>131</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>441</v>
+        <v>454</v>
       </c>
       <c r="H6" t="s">
-        <v>442</v>
+        <v>455</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>200975.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6" t="s">
-        <v>440</v>
+        <v>453</v>
       </c>
       <c r="P6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51546</v>
       </c>
       <c r="B7">
         <v>49838</v>
       </c>
       <c r="C7">
         <v>1051</v>
       </c>
       <c r="D7" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E7" t="s">
         <v>131</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>441</v>
+        <v>454</v>
       </c>
       <c r="H7" t="s">
-        <v>442</v>
+        <v>455</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>390869.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7" t="s">
-        <v>440</v>
+        <v>453</v>
       </c>
       <c r="P7" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51534</v>
       </c>
       <c r="B8">
         <v>49885</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E8" t="s">
         <v>115</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>443</v>
+        <v>456</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>1756535.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>51532</v>
       </c>
       <c r="B9">
         <v>49863</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E9" t="s">
         <v>69</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>443</v>
+        <v>456</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>1209216.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>51582</v>
       </c>
       <c r="B10">
         <v>49779</v>
       </c>
       <c r="C10" t="s">
-        <v>444</v>
+        <v>457</v>
       </c>
       <c r="D10" t="s">
-        <v>445</v>
+        <v>458</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="F10" t="s">
-        <v>446</v>
+        <v>459</v>
       </c>
       <c r="G10" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="H10" t="s">
-        <v>448</v>
+        <v>461</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>819998.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="O10"/>
       <c r="P10" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>51632</v>
       </c>
       <c r="B11">
         <v>49818</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>445</v>
+        <v>458</v>
       </c>
       <c r="E11" t="s">
         <v>115</v>
       </c>
       <c r="F11" t="s">
-        <v>446</v>
+        <v>459</v>
       </c>
       <c r="G11" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11">
         <v>570602.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>51569</v>
       </c>
       <c r="B12">
         <v>49860</v>
       </c>
       <c r="C12">
         <v>18250</v>
       </c>
       <c r="D12" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E12" t="s">
-        <v>450</v>
+        <v>463</v>
       </c>
       <c r="F12" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="G12" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="H12" t="s">
-        <v>453</v>
+        <v>466</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>160431.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="O12"/>
       <c r="P12" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>51572</v>
       </c>
       <c r="B13">
         <v>49861</v>
       </c>
       <c r="C13">
         <v>18200</v>
       </c>
       <c r="D13" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E13" t="s">
         <v>180</v>
       </c>
       <c r="F13" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="G13" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="H13" t="s">
-        <v>454</v>
+        <v>467</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>980768.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="O13"/>
       <c r="P13" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>51570</v>
       </c>
       <c r="B14">
         <v>49860</v>
       </c>
       <c r="C14">
         <v>18251</v>
       </c>
       <c r="D14" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E14" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F14" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="G14" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="H14" t="s">
-        <v>455</v>
+        <v>468</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>149001.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="O14"/>
       <c r="P14" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>51568</v>
       </c>
       <c r="B15">
         <v>49860</v>
       </c>
       <c r="C15">
         <v>18249</v>
       </c>
       <c r="D15" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E15" t="s">
-        <v>456</v>
+        <v>469</v>
       </c>
       <c r="F15" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="G15" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="H15" t="s">
-        <v>454</v>
+        <v>467</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>250000.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="O15"/>
       <c r="P15" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>51571</v>
       </c>
       <c r="B16">
         <v>49860</v>
       </c>
       <c r="C16">
         <v>18252</v>
       </c>
       <c r="D16" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E16" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F16" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="G16" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="H16" t="s">
-        <v>454</v>
+        <v>467</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>100490.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="O16"/>
       <c r="P16" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>51586</v>
       </c>
       <c r="B17">
         <v>49787</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="H17" t="s">
-        <v>457</v>
+        <v>470</v>
       </c>
       <c r="I17"/>
       <c r="J17">
         <v>1472717.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="O17"/>
       <c r="P17" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>51673</v>
       </c>
       <c r="B18">
         <v>49883</v>
       </c>
       <c r="C18">
         <v>19054</v>
       </c>
       <c r="D18" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E18" t="s">
         <v>154</v>
       </c>
       <c r="F18" t="s">
-        <v>458</v>
+        <v>471</v>
       </c>
       <c r="G18" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="H18" t="s">
-        <v>459</v>
+        <v>472</v>
       </c>
       <c r="I18"/>
       <c r="J18">
         <v>238899.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="O18"/>
       <c r="P18" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>51558</v>
       </c>
       <c r="B19">
         <v>49853</v>
       </c>
       <c r="C19">
         <v>2042</v>
       </c>
       <c r="D19" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E19" t="s">
         <v>154</v>
       </c>
       <c r="F19" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="G19" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="H19" t="s">
-        <v>460</v>
+        <v>473</v>
       </c>
       <c r="I19"/>
       <c r="J19">
         <v>723731.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>51560</v>
       </c>
       <c r="B20">
         <v>49855</v>
       </c>
       <c r="C20">
         <v>2040</v>
       </c>
       <c r="D20" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E20" t="s">
         <v>96</v>
       </c>
       <c r="F20" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="G20" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="H20" t="s">
-        <v>460</v>
+        <v>473</v>
       </c>
       <c r="I20"/>
       <c r="J20">
         <v>1498771.0</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>51553</v>
       </c>
       <c r="B21">
         <v>49847</v>
       </c>
       <c r="C21">
         <v>2045</v>
       </c>
       <c r="D21" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E21" t="s">
         <v>96</v>
       </c>
       <c r="F21" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="G21" t="s">
-        <v>461</v>
+        <v>474</v>
       </c>
       <c r="H21" t="s">
-        <v>460</v>
+        <v>473</v>
       </c>
       <c r="I21"/>
       <c r="J21">
         <v>215105.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
         <v>51559</v>
       </c>
       <c r="B22">
         <v>49854</v>
       </c>
       <c r="C22">
         <v>2041</v>
       </c>
       <c r="D22" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E22" t="s">
         <v>115</v>
       </c>
       <c r="F22" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="G22" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="H22" t="s">
-        <v>460</v>
+        <v>473</v>
       </c>
       <c r="I22"/>
       <c r="J22">
         <v>267050.0</v>
       </c>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
         <v>51567</v>
       </c>
       <c r="B23">
         <v>49860</v>
       </c>
       <c r="C23">
         <v>18207</v>
       </c>
       <c r="D23" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E23" t="s">
         <v>172</v>
       </c>
       <c r="F23" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="G23" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="H23" t="s">
-        <v>454</v>
+        <v>467</v>
       </c>
       <c r="I23"/>
       <c r="J23">
         <v>271182.0</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="O23"/>
       <c r="P23" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
         <v>51515</v>
       </c>
       <c r="B24">
         <v>49806</v>
       </c>
       <c r="C24">
         <v>5298</v>
       </c>
       <c r="D24" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E24" t="s">
         <v>106</v>
       </c>
       <c r="F24" t="s">
-        <v>458</v>
+        <v>471</v>
       </c>
       <c r="G24" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="H24" t="s">
-        <v>462</v>
+        <v>475</v>
       </c>
       <c r="I24"/>
       <c r="J24">
         <v>151403.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="O24"/>
       <c r="P24" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25">
         <v>51671</v>
       </c>
       <c r="B25">
         <v>49881</v>
       </c>
       <c r="C25">
         <v>19054</v>
       </c>
       <c r="D25" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E25" t="s">
         <v>206</v>
       </c>
       <c r="F25" t="s">
-        <v>458</v>
+        <v>471</v>
       </c>
       <c r="G25" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="H25" t="s">
-        <v>459</v>
+        <v>472</v>
       </c>
       <c r="I25"/>
       <c r="J25">
         <v>118511.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="O25"/>
       <c r="P25" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
         <v>51513</v>
       </c>
       <c r="B26">
         <v>49803</v>
       </c>
       <c r="C26">
         <v>5298</v>
       </c>
       <c r="D26" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E26" t="s">
         <v>95</v>
       </c>
       <c r="F26" t="s">
-        <v>458</v>
+        <v>471</v>
       </c>
       <c r="G26" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="H26" t="s">
-        <v>462</v>
+        <v>475</v>
       </c>
       <c r="I26"/>
       <c r="J26">
         <v>229876.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="O26"/>
       <c r="P26" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
         <v>51523</v>
       </c>
       <c r="B27">
         <v>49796</v>
       </c>
       <c r="C27">
         <v>5298</v>
       </c>
       <c r="D27" t="s">
         <v>194</v>
       </c>
       <c r="E27" t="s">
         <v>69</v>
       </c>
       <c r="F27" t="s">
-        <v>458</v>
+        <v>471</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>462</v>
+        <v>475</v>
       </c>
       <c r="I27"/>
       <c r="J27">
         <v>138594.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="O27"/>
       <c r="P27" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
         <v>51575</v>
       </c>
       <c r="B28">
         <v>49865</v>
       </c>
       <c r="C28">
         <v>18203</v>
       </c>
       <c r="D28" t="s">
-        <v>463</v>
+        <v>476</v>
       </c>
       <c r="E28" t="s">
+        <v>477</v>
+      </c>
+      <c r="F28" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>465</v>
+        <v>478</v>
       </c>
       <c r="I28"/>
       <c r="J28">
         <v>445921.0</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="O28"/>
       <c r="P28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
         <v>51528</v>
       </c>
       <c r="B29">
         <v>49802</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>463</v>
+        <v>476</v>
       </c>
       <c r="E29" t="s">
         <v>82</v>
       </c>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30">
         <v>53131</v>
       </c>
       <c r="B30">
         <v>53106</v>
       </c>
       <c r="C30" t="s">
-        <v>466</v>
+        <v>479</v>
       </c>
       <c r="D30" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E30" t="s">
-        <v>180</v>
+        <v>480</v>
       </c>
       <c r="F30" t="s">
-        <v>451</v>
-[...1 lines deleted...]
-      <c r="G30"/>
+        <v>464</v>
+      </c>
+      <c r="G30" t="s">
+        <v>465</v>
+      </c>
       <c r="H30" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="I30" t="s">
-        <v>468</v>
+        <v>482</v>
       </c>
       <c r="J30">
         <v>529809.0</v>
       </c>
       <c r="K30"/>
-      <c r="L30"/>
+      <c r="L30" t="s">
+        <v>483</v>
+      </c>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30" t="s">
-        <v>469</v>
+        <v>243</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31">
         <v>53226</v>
       </c>
       <c r="B31">
         <v>53221</v>
       </c>
       <c r="C31" t="s">
-        <v>470</v>
+        <v>484</v>
       </c>
       <c r="D31" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E31" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F31" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>471</v>
+        <v>485</v>
       </c>
       <c r="I31" t="s">
-        <v>468</v>
+        <v>486</v>
       </c>
       <c r="J31">
         <v>241971.0</v>
       </c>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31" t="s">
-        <v>469</v>
+        <v>487</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32">
         <v>53531</v>
       </c>
       <c r="B32">
         <v>53501</v>
       </c>
       <c r="C32" t="s">
-        <v>472</v>
+        <v>488</v>
       </c>
       <c r="D32" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E32" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F32"/>
-      <c r="G32"/>
+      <c r="G32" t="s">
+        <v>465</v>
+      </c>
       <c r="H32" t="s">
-        <v>473</v>
-[...1 lines deleted...]
-      <c r="I32"/>
+        <v>489</v>
+      </c>
+      <c r="I32" t="s">
+        <v>482</v>
+      </c>
       <c r="J32">
         <v>324856.42</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32" t="s">
-        <v>474</v>
+        <v>243</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33">
         <v>53636</v>
       </c>
       <c r="B33">
         <v>53496</v>
       </c>
-      <c r="C33"/>
+      <c r="C33">
+        <v>21081</v>
+      </c>
       <c r="D33" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E33" t="s">
-        <v>475</v>
+        <v>490</v>
       </c>
       <c r="F33" t="s">
-        <v>451</v>
-[...1 lines deleted...]
-      <c r="G33"/>
+        <v>464</v>
+      </c>
+      <c r="G33" t="s">
+        <v>465</v>
+      </c>
       <c r="H33" t="s">
-        <v>476</v>
-[...1 lines deleted...]
-      <c r="I33"/>
+        <v>491</v>
+      </c>
+      <c r="I33" t="s">
+        <v>486</v>
+      </c>
       <c r="J33">
-        <v>0.0</v>
+        <v>170098.09</v>
       </c>
       <c r="K33"/>
-      <c r="L33"/>
+      <c r="L33" t="s">
+        <v>492</v>
+      </c>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33" t="s">
-        <v>469</v>
+        <v>243</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34">
-        <v>53646</v>
+        <v>54183</v>
       </c>
       <c r="B34">
-        <v>53496</v>
-[...1 lines deleted...]
-      <c r="C34"/>
+        <v>54182</v>
+      </c>
+      <c r="C34" t="s">
+        <v>493</v>
+      </c>
       <c r="D34" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="E34"/>
+        <v>258</v>
+      </c>
+      <c r="E34" t="s">
+        <v>294</v>
+      </c>
       <c r="F34" t="s">
-        <v>451</v>
-[...1 lines deleted...]
-      <c r="G34"/>
+        <v>471</v>
+      </c>
+      <c r="G34" t="s">
+        <v>465</v>
+      </c>
       <c r="H34" t="s">
-        <v>476</v>
-[...1 lines deleted...]
-      <c r="I34"/>
+        <v>494</v>
+      </c>
+      <c r="I34" t="s">
+        <v>482</v>
+      </c>
       <c r="J34">
-        <v>0.0</v>
+        <v>140000.0</v>
       </c>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34" t="s">
-        <v>254</v>
+        <v>495</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35">
-        <v>54183</v>
+        <v>54209</v>
       </c>
       <c r="B35">
-        <v>54182</v>
+        <v>54204</v>
       </c>
       <c r="C35" t="s">
-        <v>477</v>
+        <v>493</v>
       </c>
       <c r="D35" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E35" t="s">
-        <v>293</v>
+        <v>69</v>
       </c>
       <c r="F35" t="s">
-        <v>458</v>
+        <v>471</v>
       </c>
       <c r="G35" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="H35" t="s">
-        <v>478</v>
+        <v>494</v>
       </c>
       <c r="I35" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="J35">
-        <v>140000.0</v>
+        <v>184171.0</v>
       </c>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35" t="s">
-        <v>480</v>
+        <v>487</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36">
-        <v>54209</v>
+        <v>54269</v>
       </c>
       <c r="B36">
-        <v>54204</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>54267</v>
+      </c>
+      <c r="C36">
+        <v>23000</v>
       </c>
       <c r="D36" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E36" t="s">
-        <v>69</v>
+        <v>311</v>
       </c>
       <c r="F36" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="G36" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="H36" t="s">
-        <v>478</v>
+        <v>496</v>
       </c>
       <c r="I36" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="J36">
-        <v>184171.0</v>
+        <v>198000.0</v>
       </c>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36" t="s">
-        <v>469</v>
+        <v>497</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37">
-        <v>54269</v>
+        <v>54283</v>
       </c>
       <c r="B37">
-        <v>54267</v>
-[...2 lines deleted...]
-        <v>23000</v>
+        <v>54276</v>
+      </c>
+      <c r="C37" t="s">
+        <v>498</v>
       </c>
       <c r="D37" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E37" t="s">
-        <v>310</v>
+        <v>115</v>
       </c>
       <c r="F37" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="G37" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="H37" t="s">
-        <v>481</v>
+        <v>496</v>
       </c>
       <c r="I37" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="J37">
-        <v>198000.0</v>
+        <v>521326.0</v>
       </c>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37" t="s">
-        <v>482</v>
+        <v>497</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38">
-        <v>54283</v>
+        <v>54284</v>
       </c>
       <c r="B38">
         <v>54276</v>
       </c>
       <c r="C38" t="s">
-        <v>483</v>
+        <v>498</v>
       </c>
       <c r="D38" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E38" t="s">
-        <v>115</v>
+        <v>323</v>
       </c>
       <c r="F38" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="G38" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="H38" t="s">
-        <v>481</v>
+        <v>496</v>
       </c>
       <c r="I38" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="J38">
-        <v>521326.0</v>
+        <v>33572.0</v>
       </c>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38" t="s">
-        <v>482</v>
+        <v>497</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39">
-        <v>54284</v>
+        <v>54371</v>
       </c>
       <c r="B39">
-        <v>54276</v>
+        <v>54370</v>
       </c>
       <c r="C39" t="s">
+        <v>499</v>
+      </c>
+      <c r="D39" t="s">
+        <v>258</v>
+      </c>
+      <c r="E39" t="s">
+        <v>69</v>
+      </c>
+      <c r="F39" t="s">
+        <v>464</v>
+      </c>
+      <c r="G39" t="s">
+        <v>465</v>
+      </c>
+      <c r="H39" t="s">
+        <v>500</v>
+      </c>
+      <c r="I39" t="s">
+        <v>501</v>
+      </c>
+      <c r="J39">
+        <v>528438.0</v>
+      </c>
+      <c r="K39"/>
+      <c r="L39" t="s">
         <v>483</v>
       </c>
-      <c r="D39" t="s">
-[...21 lines deleted...]
-      <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39" t="s">
-        <v>482</v>
+        <v>243</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40">
-        <v>54371</v>
+        <v>54372</v>
       </c>
       <c r="B40">
         <v>54370</v>
       </c>
       <c r="C40" t="s">
-        <v>484</v>
+        <v>499</v>
       </c>
       <c r="D40" t="s">
-        <v>257</v>
+        <v>476</v>
       </c>
       <c r="E40" t="s">
-        <v>69</v>
+        <v>115</v>
       </c>
       <c r="F40" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>485</v>
+        <v>500</v>
       </c>
       <c r="I40" t="s">
-        <v>486</v>
+        <v>501</v>
       </c>
       <c r="J40">
-        <v>528438.0</v>
+        <v>169882.0</v>
       </c>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40" t="s">
-        <v>487</v>
+        <v>502</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41">
-        <v>54372</v>
+        <v>54486</v>
       </c>
       <c r="B41">
-        <v>54370</v>
+        <v>54477</v>
       </c>
       <c r="C41" t="s">
-        <v>484</v>
+        <v>503</v>
       </c>
       <c r="D41" t="s">
-        <v>463</v>
+        <v>504</v>
       </c>
       <c r="E41" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>485</v>
+        <v>505</v>
       </c>
       <c r="I41" t="s">
-        <v>486</v>
+        <v>506</v>
       </c>
       <c r="J41">
-        <v>169882.0</v>
-[...1 lines deleted...]
-      <c r="K41"/>
+        <v>799998.0</v>
+      </c>
+      <c r="K41" t="s">
+        <v>507</v>
+      </c>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41" t="s">
-        <v>487</v>
+        <v>392</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42">
-        <v>54486</v>
+        <v>54489</v>
       </c>
       <c r="B42">
         <v>54477</v>
       </c>
-      <c r="C42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C42"/>
       <c r="D42" t="s">
-        <v>489</v>
+        <v>458</v>
       </c>
       <c r="E42" t="s">
         <v>106</v>
       </c>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>490</v>
+        <v>505</v>
       </c>
       <c r="I42" t="s">
-        <v>491</v>
+        <v>506</v>
       </c>
       <c r="J42">
-        <v>799998.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>160670.39</v>
+      </c>
+      <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43">
-        <v>54489</v>
+        <v>54490</v>
       </c>
       <c r="B43">
         <v>54477</v>
       </c>
-      <c r="C43"/>
+      <c r="C43" t="s">
+        <v>508</v>
+      </c>
       <c r="D43" t="s">
-        <v>445</v>
+        <v>258</v>
       </c>
       <c r="E43" t="s">
         <v>106</v>
       </c>
       <c r="F43"/>
-      <c r="G43"/>
+      <c r="G43" t="s">
+        <v>465</v>
+      </c>
       <c r="H43" t="s">
-        <v>490</v>
+        <v>509</v>
       </c>
       <c r="I43" t="s">
-        <v>491</v>
+        <v>510</v>
       </c>
       <c r="J43">
-        <v>160670.39</v>
+        <v>108000.0</v>
       </c>
       <c r="K43"/>
-      <c r="L43"/>
+      <c r="L43" t="s">
+        <v>483</v>
+      </c>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43" t="s">
-        <v>392</v>
+        <v>511</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44">
-        <v>54490</v>
+        <v>54491</v>
       </c>
       <c r="B44">
         <v>54477</v>
       </c>
-      <c r="C44" t="s">
-        <v>493</v>
+      <c r="C44">
+        <v>4600014542</v>
       </c>
       <c r="D44" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="E44" t="s">
         <v>106</v>
       </c>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>494</v>
+        <v>512</v>
       </c>
       <c r="I44" t="s">
-        <v>495</v>
+        <v>513</v>
       </c>
       <c r="J44">
-        <v>108000.0</v>
+        <v>64007.0</v>
       </c>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45">
-        <v>54491</v>
+        <v>54499</v>
       </c>
       <c r="B45">
-        <v>54477</v>
-[...2 lines deleted...]
-        <v>4600014542</v>
+        <v>54493</v>
+      </c>
+      <c r="C45" t="s">
+        <v>514</v>
       </c>
       <c r="D45" t="s">
-        <v>262</v>
+        <v>458</v>
       </c>
       <c r="E45" t="s">
         <v>106</v>
       </c>
-      <c r="F45"/>
-      <c r="G45"/>
+      <c r="F45" t="s">
+        <v>459</v>
+      </c>
+      <c r="G45" t="s">
+        <v>460</v>
+      </c>
       <c r="H45" t="s">
-        <v>496</v>
+        <v>515</v>
       </c>
       <c r="I45" t="s">
-        <v>497</v>
+        <v>516</v>
       </c>
       <c r="J45">
-        <v>64007.0</v>
+        <v>952844.0</v>
       </c>
       <c r="K45"/>
-      <c r="L45"/>
+      <c r="L45" t="s">
+        <v>507</v>
+      </c>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46">
-        <v>54499</v>
+        <v>54548</v>
       </c>
       <c r="B46">
-        <v>54493</v>
+        <v>54541</v>
       </c>
       <c r="C46" t="s">
-        <v>498</v>
+        <v>517</v>
       </c>
       <c r="D46" t="s">
-        <v>445</v>
+        <v>258</v>
       </c>
       <c r="E46" t="s">
-        <v>106</v>
-[...3 lines deleted...]
-      </c>
+        <v>518</v>
+      </c>
+      <c r="F46"/>
       <c r="G46" t="s">
-        <v>447</v>
+        <v>465</v>
       </c>
       <c r="H46" t="s">
-        <v>499</v>
+        <v>519</v>
       </c>
       <c r="I46" t="s">
-        <v>500</v>
+        <v>482</v>
       </c>
       <c r="J46">
-        <v>952844.0</v>
+        <v>225000.0</v>
       </c>
       <c r="K46"/>
-      <c r="L46" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L46"/>
       <c r="M46"/>
-      <c r="N46"/>
+      <c r="N46" t="s">
+        <v>462</v>
+      </c>
       <c r="O46"/>
       <c r="P46" t="s">
-        <v>392</v>
+        <v>520</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47">
-        <v>54548</v>
+        <v>54635</v>
       </c>
       <c r="B47">
-        <v>54541</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>54621</v>
+      </c>
+      <c r="C47">
+        <v>21015</v>
       </c>
       <c r="D47" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E47" t="s">
-        <v>502</v>
-[...1 lines deleted...]
-      <c r="F47"/>
+        <v>404</v>
+      </c>
+      <c r="F47" t="s">
+        <v>464</v>
+      </c>
       <c r="G47" t="s">
-        <v>452</v>
+        <v>476</v>
       </c>
       <c r="H47" t="s">
-        <v>503</v>
+        <v>521</v>
       </c>
       <c r="I47" t="s">
-        <v>479</v>
+        <v>522</v>
       </c>
       <c r="J47">
-        <v>225000.0</v>
+        <v>130378.23</v>
       </c>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-      <c r="N47" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N47"/>
       <c r="O47"/>
       <c r="P47" t="s">
-        <v>504</v>
+        <v>523</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48">
-        <v>54635</v>
+        <v>54636</v>
       </c>
       <c r="B48">
         <v>54621</v>
       </c>
       <c r="C48">
-        <v>21015</v>
+        <v>21016</v>
       </c>
       <c r="D48" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E48" t="s">
-        <v>404</v>
+        <v>69</v>
       </c>
       <c r="F48" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="G48" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="H48" t="s">
-        <v>505</v>
+        <v>524</v>
       </c>
       <c r="I48" t="s">
-        <v>506</v>
+        <v>522</v>
       </c>
       <c r="J48">
-        <v>130378.23</v>
+        <v>138036.86</v>
       </c>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48" t="s">
-        <v>409</v>
+        <v>523</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49">
-        <v>54636</v>
+        <v>54637</v>
       </c>
       <c r="B49">
         <v>54621</v>
       </c>
       <c r="C49">
-        <v>21016</v>
+        <v>21017</v>
       </c>
       <c r="D49" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E49" t="s">
-        <v>69</v>
+        <v>525</v>
       </c>
       <c r="F49" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="G49" t="s">
-        <v>452</v>
+        <v>476</v>
       </c>
       <c r="H49" t="s">
-        <v>507</v>
+        <v>526</v>
       </c>
       <c r="I49" t="s">
-        <v>506</v>
+        <v>522</v>
       </c>
       <c r="J49">
-        <v>138036.86</v>
+        <v>382909.69</v>
       </c>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49" t="s">
-        <v>409</v>
+        <v>523</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50">
-        <v>54637</v>
+        <v>54638</v>
       </c>
       <c r="B50">
         <v>54621</v>
       </c>
       <c r="C50">
-        <v>21017</v>
+        <v>21018</v>
       </c>
       <c r="D50" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E50" t="s">
-        <v>508</v>
+        <v>527</v>
       </c>
       <c r="F50" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="G50" t="s">
-        <v>463</v>
+        <v>476</v>
       </c>
       <c r="H50" t="s">
-        <v>509</v>
+        <v>528</v>
       </c>
       <c r="I50" t="s">
-        <v>506</v>
+        <v>522</v>
       </c>
       <c r="J50">
-        <v>382909.69</v>
+        <v>92206.17</v>
       </c>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50" t="s">
-        <v>409</v>
+        <v>523</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51">
-        <v>54638</v>
+        <v>54639</v>
       </c>
       <c r="B51">
         <v>54621</v>
       </c>
       <c r="C51">
-        <v>21018</v>
+        <v>21019</v>
       </c>
       <c r="D51" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E51" t="s">
-        <v>510</v>
+        <v>529</v>
       </c>
       <c r="F51" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="G51" t="s">
-        <v>463</v>
+        <v>476</v>
       </c>
       <c r="H51" t="s">
-        <v>511</v>
+        <v>530</v>
       </c>
       <c r="I51" t="s">
-        <v>506</v>
+        <v>522</v>
       </c>
       <c r="J51">
-        <v>92206.17</v>
+        <v>176694.0</v>
       </c>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51" t="s">
-        <v>409</v>
+        <v>523</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52">
-        <v>54639</v>
+        <v>54640</v>
       </c>
       <c r="B52">
         <v>54621</v>
       </c>
       <c r="C52">
-        <v>21019</v>
+        <v>21020</v>
       </c>
       <c r="D52" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E52" t="s">
-        <v>512</v>
+        <v>531</v>
       </c>
       <c r="F52" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="G52" t="s">
-        <v>463</v>
+        <v>476</v>
       </c>
       <c r="H52" t="s">
-        <v>513</v>
+        <v>500</v>
       </c>
       <c r="I52" t="s">
-        <v>506</v>
+        <v>522</v>
       </c>
       <c r="J52">
-        <v>176694.0</v>
+        <v>110737.0</v>
       </c>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52" t="s">
-        <v>409</v>
+        <v>523</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53">
-        <v>54640</v>
+        <v>54641</v>
       </c>
       <c r="B53">
         <v>54621</v>
       </c>
       <c r="C53">
-        <v>21020</v>
+        <v>21021</v>
       </c>
       <c r="D53" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E53" t="s">
-        <v>514</v>
+        <v>532</v>
       </c>
       <c r="F53" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="G53" t="s">
-        <v>463</v>
+        <v>476</v>
       </c>
       <c r="H53" t="s">
-        <v>485</v>
+        <v>533</v>
       </c>
       <c r="I53" t="s">
-        <v>506</v>
+        <v>522</v>
       </c>
       <c r="J53">
-        <v>110737.0</v>
+        <v>450282.0</v>
       </c>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53" t="s">
-        <v>409</v>
+        <v>523</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54">
-        <v>54641</v>
+        <v>54703</v>
       </c>
       <c r="B54">
-        <v>54621</v>
+        <v>54692</v>
       </c>
       <c r="C54">
-        <v>21021</v>
+        <v>21031</v>
       </c>
       <c r="D54" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E54" t="s">
-        <v>515</v>
+        <v>534</v>
       </c>
       <c r="F54" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="G54" t="s">
-        <v>463</v>
+        <v>476</v>
       </c>
       <c r="H54" t="s">
-        <v>516</v>
-[...3 lines deleted...]
-      </c>
+        <v>535</v>
+      </c>
+      <c r="I54"/>
       <c r="J54">
-        <v>450282.0</v>
+        <v>76800.0</v>
       </c>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54" t="s">
-        <v>409</v>
+        <v>536</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55">
-        <v>54703</v>
+        <v>54704</v>
       </c>
       <c r="B55">
         <v>54692</v>
       </c>
       <c r="C55">
-        <v>21031</v>
+        <v>21029</v>
       </c>
       <c r="D55" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E55" t="s">
-        <v>517</v>
+        <v>96</v>
       </c>
       <c r="F55" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="G55" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="H55" t="s">
-        <v>518</v>
+        <v>537</v>
       </c>
       <c r="I55"/>
       <c r="J55">
-        <v>76800.0</v>
+        <v>201257.0</v>
       </c>
       <c r="K55"/>
-      <c r="L55"/>
+      <c r="L55" t="s">
+        <v>483</v>
+      </c>
       <c r="M55"/>
       <c r="N55"/>
       <c r="O55"/>
       <c r="P55" t="s">
-        <v>519</v>
+        <v>243</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56">
-        <v>54704</v>
+        <v>54705</v>
       </c>
       <c r="B56">
         <v>54692</v>
       </c>
       <c r="C56">
-        <v>21029</v>
+        <v>21030</v>
       </c>
       <c r="D56" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E56" t="s">
-        <v>96</v>
+        <v>323</v>
       </c>
       <c r="F56" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="G56" t="s">
-        <v>452</v>
+        <v>476</v>
       </c>
       <c r="H56" t="s">
-        <v>520</v>
+        <v>538</v>
       </c>
       <c r="I56"/>
       <c r="J56">
-        <v>201257.0</v>
+        <v>152267.0</v>
       </c>
       <c r="K56"/>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56"/>
       <c r="O56"/>
       <c r="P56" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57">
-        <v>54705</v>
+        <v>54716</v>
       </c>
       <c r="B57">
-        <v>54692</v>
+        <v>54713</v>
       </c>
       <c r="C57">
-        <v>21030</v>
+        <v>21027</v>
       </c>
       <c r="D57" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E57" t="s">
-        <v>322</v>
+        <v>115</v>
       </c>
       <c r="F57" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="G57" t="s">
-        <v>463</v>
+        <v>476</v>
       </c>
       <c r="H57" t="s">
-        <v>521</v>
+        <v>539</v>
       </c>
       <c r="I57"/>
       <c r="J57">
-        <v>152267.0</v>
+        <v>498528.0</v>
       </c>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
       <c r="O57"/>
       <c r="P57" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58">
-        <v>54716</v>
+        <v>54803</v>
       </c>
       <c r="B58">
-        <v>54713</v>
-[...2 lines deleted...]
-        <v>21027</v>
+        <v>53501</v>
+      </c>
+      <c r="C58" t="s">
+        <v>540</v>
       </c>
       <c r="D58" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E58" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      </c>
+        <v>263</v>
+      </c>
+      <c r="F58"/>
       <c r="G58" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="H58" t="s">
-        <v>522</v>
-[...1 lines deleted...]
-      <c r="I58"/>
+        <v>489</v>
+      </c>
+      <c r="I58" t="s">
+        <v>482</v>
+      </c>
       <c r="J58">
-        <v>498528.0</v>
+        <v>324880.0</v>
       </c>
       <c r="K58"/>
-      <c r="L58"/>
+      <c r="L58" t="s">
+        <v>483</v>
+      </c>
       <c r="M58"/>
       <c r="N58"/>
       <c r="O58"/>
       <c r="P58" t="s">
-        <v>417</v>
+        <v>243</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G20"/>
+  <dimension ref="A1:G28"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>523</v>
+        <v>541</v>
       </c>
       <c r="B1" t="s">
-        <v>426</v>
+        <v>439</v>
       </c>
       <c r="C1" t="s">
-        <v>524</v>
+        <v>542</v>
       </c>
       <c r="D1" t="s">
-        <v>525</v>
+        <v>543</v>
       </c>
       <c r="E1" t="s">
-        <v>526</v>
+        <v>544</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51725</v>
       </c>
       <c r="B2">
         <v>51586</v>
       </c>
       <c r="C2">
         <v>2018</v>
       </c>
       <c r="D2">
         <v>0.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>66</v>
@@ -11593,7907 +11755,8091 @@
         <v>2019</v>
       </c>
       <c r="D19">
         <v>74768.0</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>54539</v>
       </c>
       <c r="B20">
         <v>54269</v>
       </c>
       <c r="C20">
         <v>2025</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20" t="s">
-        <v>527</v>
+        <v>545</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>528</v>
+        <v>546</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21">
+        <v>54778</v>
+      </c>
+      <c r="B21">
+        <v>54636</v>
+      </c>
+      <c r="C21">
+        <v>2024</v>
+      </c>
+      <c r="D21">
+        <v>15902.88</v>
+      </c>
+      <c r="E21" t="s">
+        <v>547</v>
+      </c>
+      <c r="F21" t="s">
+        <v>548</v>
+      </c>
+      <c r="G21" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22">
+        <v>54779</v>
+      </c>
+      <c r="B22">
+        <v>54371</v>
+      </c>
+      <c r="C22">
+        <v>2024</v>
+      </c>
+      <c r="D22">
+        <v>312727.92</v>
+      </c>
+      <c r="E22" t="s">
+        <v>547</v>
+      </c>
+      <c r="F22" t="s">
+        <v>548</v>
+      </c>
+      <c r="G22" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23">
+        <v>54781</v>
+      </c>
+      <c r="B23">
+        <v>54704</v>
+      </c>
+      <c r="C23">
+        <v>2024</v>
+      </c>
+      <c r="D23">
+        <v>95662.99</v>
+      </c>
+      <c r="E23" t="s">
+        <v>547</v>
+      </c>
+      <c r="F23" t="s">
+        <v>548</v>
+      </c>
+      <c r="G23" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24">
+        <v>54787</v>
+      </c>
+      <c r="B24">
+        <v>53531</v>
+      </c>
+      <c r="C24">
+        <v>2024</v>
+      </c>
+      <c r="D24">
+        <v>151417.0</v>
+      </c>
+      <c r="E24" t="s">
+        <v>547</v>
+      </c>
+      <c r="F24" t="s">
+        <v>548</v>
+      </c>
+      <c r="G24" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25">
+        <v>54788</v>
+      </c>
+      <c r="B25">
+        <v>54490</v>
+      </c>
+      <c r="C25">
+        <v>2024</v>
+      </c>
+      <c r="D25">
+        <v>11521.12</v>
+      </c>
+      <c r="E25" t="s">
+        <v>547</v>
+      </c>
+      <c r="F25" t="s">
+        <v>548</v>
+      </c>
+      <c r="G25" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26">
+        <v>54793</v>
+      </c>
+      <c r="B26">
+        <v>53636</v>
+      </c>
+      <c r="C26">
+        <v>2024</v>
+      </c>
+      <c r="D26">
+        <v>4564.53</v>
+      </c>
+      <c r="E26" t="s">
+        <v>547</v>
+      </c>
+      <c r="F26" t="s">
+        <v>548</v>
+      </c>
+      <c r="G26" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27">
+        <v>54795</v>
+      </c>
+      <c r="B27">
+        <v>53131</v>
+      </c>
+      <c r="C27">
+        <v>2024</v>
+      </c>
+      <c r="D27">
+        <v>67889.94</v>
+      </c>
+      <c r="E27" t="s">
+        <v>547</v>
+      </c>
+      <c r="F27" t="s">
+        <v>548</v>
+      </c>
+      <c r="G27" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28">
+        <v>54804</v>
+      </c>
+      <c r="B28">
+        <v>54803</v>
+      </c>
+      <c r="C28">
+        <v>2024</v>
+      </c>
+      <c r="D28">
+        <v>84917.35</v>
+      </c>
+      <c r="E28" t="s">
+        <v>547</v>
+      </c>
+      <c r="F28" t="s">
+        <v>548</v>
+      </c>
+      <c r="G28" t="s">
+        <v>243</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K86"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>529</v>
+        <v>549</v>
       </c>
       <c r="B1" t="s">
-        <v>530</v>
+        <v>550</v>
       </c>
       <c r="C1" t="s">
-        <v>531</v>
+        <v>551</v>
       </c>
       <c r="D1" t="s">
-        <v>532</v>
+        <v>552</v>
       </c>
       <c r="E1" t="s">
-        <v>533</v>
+        <v>553</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>534</v>
+        <v>554</v>
       </c>
       <c r="H1" t="s">
-        <v>535</v>
+        <v>555</v>
       </c>
       <c r="I1" t="s">
-        <v>536</v>
+        <v>556</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54205</v>
       </c>
       <c r="B2" t="s">
-        <v>537</v>
+        <v>557</v>
       </c>
       <c r="C2" t="s">
-        <v>538</v>
+        <v>558</v>
       </c>
       <c r="D2" t="s">
-        <v>539</v>
+        <v>559</v>
       </c>
       <c r="E2" t="s">
         <v>69</v>
       </c>
       <c r="F2" t="s">
-        <v>540</v>
+        <v>560</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>480</v>
+        <v>495</v>
       </c>
       <c r="K2" t="s">
-        <v>541</v>
+        <v>561</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>54543</v>
       </c>
       <c r="B3" t="s">
-        <v>542</v>
+        <v>562</v>
       </c>
       <c r="C3" t="s">
-        <v>543</v>
+        <v>563</v>
       </c>
       <c r="D3" t="s">
-        <v>544</v>
+        <v>564</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="F3" t="s">
-        <v>545</v>
+        <v>565</v>
       </c>
       <c r="G3" t="s">
-        <v>546</v>
+        <v>566</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>504</v>
+        <v>520</v>
       </c>
       <c r="K3" t="s">
-        <v>547</v>
+        <v>567</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>54714</v>
       </c>
       <c r="B4" t="s">
-        <v>548</v>
+        <v>568</v>
       </c>
       <c r="C4" t="s">
-        <v>543</v>
+        <v>563</v>
       </c>
       <c r="D4" t="s">
-        <v>549</v>
+        <v>569</v>
       </c>
       <c r="E4" t="s">
         <v>115</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="K4" t="s">
-        <v>550</v>
+        <v>570</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>54190</v>
       </c>
       <c r="B5" t="s">
-        <v>551</v>
+        <v>571</v>
       </c>
       <c r="C5" t="s">
-        <v>552</v>
+        <v>572</v>
       </c>
       <c r="D5" t="s">
-        <v>553</v>
+        <v>573</v>
       </c>
       <c r="E5" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>480</v>
+        <v>495</v>
       </c>
       <c r="K5" t="s">
-        <v>554</v>
+        <v>574</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>50294</v>
       </c>
       <c r="B6" t="s">
-        <v>555</v>
+        <v>575</v>
       </c>
       <c r="C6" t="s">
-        <v>556</v>
+        <v>576</v>
       </c>
       <c r="D6" t="s">
-        <v>557</v>
+        <v>577</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>558</v>
+        <v>578</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
         <v>66</v>
       </c>
       <c r="K6" t="s">
-        <v>559</v>
+        <v>579</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>50410</v>
       </c>
       <c r="B7" t="s">
-        <v>560</v>
+        <v>580</v>
       </c>
       <c r="C7" t="s">
-        <v>561</v>
+        <v>581</v>
       </c>
       <c r="D7" t="s">
-        <v>562</v>
+        <v>582</v>
       </c>
       <c r="E7" t="s">
         <v>70</v>
       </c>
       <c r="F7" t="s">
-        <v>563</v>
+        <v>583</v>
       </c>
       <c r="G7" t="s">
-        <v>564</v>
+        <v>584</v>
       </c>
       <c r="H7"/>
       <c r="I7" t="s">
-        <v>565</v>
+        <v>585</v>
       </c>
       <c r="J7" t="s">
         <v>66</v>
       </c>
       <c r="K7" t="s">
-        <v>566</v>
+        <v>586</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>50355</v>
       </c>
       <c r="B8" t="s">
-        <v>567</v>
+        <v>587</v>
       </c>
       <c r="C8" t="s">
-        <v>568</v>
+        <v>588</v>
       </c>
       <c r="D8" t="s">
-        <v>569</v>
+        <v>589</v>
       </c>
       <c r="E8" t="s">
         <v>206</v>
       </c>
       <c r="F8" t="s">
-        <v>570</v>
+        <v>590</v>
       </c>
       <c r="G8" t="s">
-        <v>571</v>
+        <v>591</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
         <v>66</v>
       </c>
       <c r="K8" t="s">
-        <v>572</v>
+        <v>592</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>54482</v>
       </c>
       <c r="B9" t="s">
-        <v>573</v>
+        <v>593</v>
       </c>
       <c r="C9" t="s">
-        <v>574</v>
+        <v>594</v>
       </c>
       <c r="D9" t="s">
-        <v>575</v>
+        <v>595</v>
       </c>
       <c r="E9" t="s">
         <v>106</v>
       </c>
       <c r="F9" t="s">
-        <v>576</v>
+        <v>596</v>
       </c>
       <c r="G9" t="s">
-        <v>577</v>
+        <v>597</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
         <v>392</v>
       </c>
       <c r="K9" t="s">
-        <v>578</v>
+        <v>598</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>54699</v>
       </c>
       <c r="B10" t="s">
-        <v>579</v>
+        <v>599</v>
       </c>
       <c r="C10" t="s">
-        <v>580</v>
+        <v>600</v>
       </c>
       <c r="D10" t="s">
-        <v>581</v>
+        <v>601</v>
       </c>
       <c r="E10" t="s">
-        <v>517</v>
+        <v>534</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>519</v>
+        <v>536</v>
       </c>
       <c r="K10" t="s">
-        <v>582</v>
+        <v>602</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>50321</v>
       </c>
       <c r="B11" t="s">
-        <v>583</v>
+        <v>603</v>
       </c>
       <c r="C11" t="s">
-        <v>584</v>
+        <v>604</v>
       </c>
       <c r="D11" t="s">
-        <v>585</v>
+        <v>605</v>
       </c>
       <c r="E11" t="s">
         <v>115</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>586</v>
+        <v>606</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>66</v>
       </c>
       <c r="K11" t="s">
-        <v>587</v>
+        <v>607</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>50228</v>
       </c>
       <c r="B12" t="s">
-        <v>588</v>
+        <v>608</v>
       </c>
       <c r="C12" t="s">
-        <v>589</v>
+        <v>609</v>
       </c>
       <c r="D12" t="s">
-        <v>590</v>
+        <v>610</v>
       </c>
       <c r="E12" t="s">
-        <v>591</v>
+        <v>611</v>
       </c>
       <c r="F12" t="s">
-        <v>592</v>
+        <v>612</v>
       </c>
       <c r="G12" t="s">
-        <v>593</v>
+        <v>613</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
         <v>66</v>
       </c>
       <c r="K12" t="s">
-        <v>594</v>
+        <v>614</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>50318</v>
       </c>
       <c r="B13" t="s">
-        <v>595</v>
+        <v>615</v>
       </c>
       <c r="C13" t="s">
-        <v>596</v>
+        <v>616</v>
       </c>
       <c r="D13" t="s">
-        <v>597</v>
+        <v>617</v>
       </c>
       <c r="E13" t="s">
         <v>115</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>598</v>
+        <v>618</v>
       </c>
       <c r="H13"/>
       <c r="I13" t="s">
-        <v>599</v>
+        <v>619</v>
       </c>
       <c r="J13" t="s">
         <v>66</v>
       </c>
       <c r="K13" t="s">
-        <v>600</v>
+        <v>620</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>50342</v>
       </c>
       <c r="B14" t="s">
-        <v>601</v>
+        <v>621</v>
       </c>
       <c r="C14" t="s">
-        <v>602</v>
+        <v>622</v>
       </c>
       <c r="D14" t="s">
-        <v>603</v>
+        <v>623</v>
       </c>
       <c r="E14" t="s">
         <v>70</v>
       </c>
       <c r="F14" t="s">
-        <v>592</v>
+        <v>612</v>
       </c>
       <c r="G14" t="s">
-        <v>604</v>
+        <v>624</v>
       </c>
       <c r="H14" t="s">
         <v>69</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>66</v>
       </c>
       <c r="K14" t="s">
-        <v>605</v>
+        <v>625</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>54480</v>
       </c>
       <c r="B15" t="s">
-        <v>606</v>
+        <v>626</v>
       </c>
       <c r="C15" t="s">
-        <v>607</v>
+        <v>627</v>
       </c>
       <c r="D15" t="s">
-        <v>608</v>
+        <v>628</v>
       </c>
       <c r="E15" t="s">
-        <v>445</v>
+        <v>458</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>609</v>
+        <v>629</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>392</v>
       </c>
       <c r="K15" t="s">
-        <v>610</v>
+        <v>630</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>50221</v>
       </c>
       <c r="B16" t="s">
-        <v>611</v>
+        <v>631</v>
       </c>
       <c r="C16" t="s">
-        <v>612</v>
+        <v>632</v>
       </c>
       <c r="D16" t="s">
-        <v>613</v>
+        <v>633</v>
       </c>
       <c r="E16" t="s">
         <v>95</v>
       </c>
       <c r="F16" t="s">
-        <v>570</v>
+        <v>590</v>
       </c>
       <c r="G16" t="s">
-        <v>614</v>
+        <v>634</v>
       </c>
       <c r="H16"/>
       <c r="I16" t="s">
-        <v>615</v>
+        <v>635</v>
       </c>
       <c r="J16" t="s">
         <v>66</v>
       </c>
       <c r="K16" t="s">
-        <v>616</v>
+        <v>636</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>50275</v>
       </c>
       <c r="B17" t="s">
-        <v>617</v>
+        <v>637</v>
       </c>
       <c r="C17" t="s">
-        <v>612</v>
+        <v>632</v>
       </c>
       <c r="D17" t="s">
-        <v>618</v>
+        <v>638</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17" t="s">
-        <v>619</v>
+        <v>639</v>
       </c>
       <c r="G17" t="s">
-        <v>620</v>
+        <v>640</v>
       </c>
       <c r="H17"/>
       <c r="I17" t="s">
-        <v>621</v>
+        <v>641</v>
       </c>
       <c r="J17" t="s">
         <v>66</v>
       </c>
       <c r="K17" t="s">
-        <v>622</v>
+        <v>642</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>50289</v>
       </c>
       <c r="B18" t="s">
-        <v>623</v>
+        <v>643</v>
       </c>
       <c r="C18" t="s">
-        <v>624</v>
+        <v>644</v>
       </c>
       <c r="D18" t="s">
-        <v>625</v>
+        <v>645</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>626</v>
+        <v>646</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
         <v>66</v>
       </c>
       <c r="K18" t="s">
-        <v>627</v>
+        <v>647</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>54193</v>
       </c>
       <c r="B19" t="s">
-        <v>628</v>
+        <v>648</v>
       </c>
       <c r="C19" t="s">
-        <v>629</v>
+        <v>649</v>
       </c>
       <c r="D19" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="E19" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>480</v>
+        <v>495</v>
       </c>
       <c r="K19" t="s">
-        <v>632</v>
+        <v>652</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>53511</v>
       </c>
       <c r="B20" t="s">
-        <v>633</v>
+        <v>653</v>
       </c>
       <c r="C20" t="s">
-        <v>634</v>
+        <v>654</v>
       </c>
       <c r="D20" t="s">
-        <v>635</v>
+        <v>655</v>
       </c>
       <c r="E20" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>636</v>
+        <v>656</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>474</v>
+        <v>657</v>
       </c>
       <c r="K20" t="s">
-        <v>637</v>
+        <v>658</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>50329</v>
       </c>
       <c r="B21" t="s">
-        <v>638</v>
+        <v>659</v>
       </c>
       <c r="C21" t="s">
-        <v>639</v>
+        <v>660</v>
       </c>
       <c r="D21" t="s">
-        <v>640</v>
+        <v>661</v>
       </c>
       <c r="E21" t="s">
         <v>70</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>641</v>
+        <v>662</v>
       </c>
       <c r="H21"/>
       <c r="I21" t="s">
-        <v>642</v>
+        <v>663</v>
       </c>
       <c r="J21" t="s">
         <v>66</v>
       </c>
       <c r="K21" t="s">
-        <v>643</v>
+        <v>664</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>50235</v>
       </c>
       <c r="B22" t="s">
-        <v>644</v>
+        <v>665</v>
       </c>
       <c r="C22" t="s">
-        <v>639</v>
+        <v>660</v>
       </c>
       <c r="D22" t="s">
-        <v>645</v>
+        <v>666</v>
       </c>
       <c r="E22" t="s">
         <v>69</v>
       </c>
       <c r="F22" t="s">
-        <v>570</v>
+        <v>590</v>
       </c>
       <c r="G22" t="s">
-        <v>646</v>
+        <v>667</v>
       </c>
       <c r="H22"/>
       <c r="I22" t="s">
-        <v>647</v>
+        <v>668</v>
       </c>
       <c r="J22" t="s">
         <v>66</v>
       </c>
       <c r="K22" t="s">
-        <v>648</v>
+        <v>669</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>50277</v>
       </c>
       <c r="B23" t="s">
-        <v>649</v>
+        <v>670</v>
       </c>
       <c r="C23" t="s">
-        <v>650</v>
+        <v>671</v>
       </c>
       <c r="D23" t="s">
-        <v>651</v>
+        <v>672</v>
       </c>
       <c r="E23" t="s">
         <v>106</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>652</v>
+        <v>673</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
         <v>66</v>
       </c>
       <c r="K23" t="s">
-        <v>653</v>
+        <v>674</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>54379</v>
       </c>
       <c r="B24" t="s">
-        <v>654</v>
+        <v>675</v>
       </c>
       <c r="C24" t="s">
-        <v>655</v>
+        <v>676</v>
       </c>
       <c r="D24" t="s">
-        <v>656</v>
+        <v>677</v>
       </c>
       <c r="E24" t="s">
         <v>69</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>657</v>
+        <v>678</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>487</v>
+        <v>502</v>
       </c>
       <c r="K24" t="s">
-        <v>658</v>
+        <v>679</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>54630</v>
       </c>
       <c r="B25" t="s">
-        <v>659</v>
+        <v>680</v>
       </c>
       <c r="C25" t="s">
-        <v>660</v>
+        <v>681</v>
       </c>
       <c r="D25" t="s">
-        <v>661</v>
+        <v>682</v>
       </c>
       <c r="E25" t="s">
-        <v>510</v>
+        <v>527</v>
       </c>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>409</v>
+        <v>523</v>
       </c>
       <c r="K25" t="s">
-        <v>662</v>
+        <v>683</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>54560</v>
       </c>
       <c r="B26" t="s">
-        <v>663</v>
+        <v>684</v>
       </c>
       <c r="C26" t="s">
-        <v>664</v>
+        <v>685</v>
       </c>
       <c r="D26" t="s">
-        <v>561</v>
+        <v>581</v>
       </c>
       <c r="E26" t="s">
         <v>115</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>665</v>
+        <v>686</v>
       </c>
       <c r="K26" t="s">
-        <v>666</v>
+        <v>687</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>50356</v>
       </c>
       <c r="B27" t="s">
-        <v>667</v>
+        <v>688</v>
       </c>
       <c r="C27" t="s">
-        <v>668</v>
+        <v>689</v>
       </c>
       <c r="D27" t="s">
-        <v>669</v>
+        <v>690</v>
       </c>
       <c r="E27" t="s">
-        <v>670</v>
+        <v>691</v>
       </c>
       <c r="F27" t="s">
-        <v>592</v>
+        <v>612</v>
       </c>
       <c r="G27" t="s">
-        <v>671</v>
+        <v>692</v>
       </c>
       <c r="H27" t="s">
-        <v>672</v>
+        <v>693</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
         <v>66</v>
       </c>
       <c r="K27" t="s">
-        <v>673</v>
+        <v>694</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>50272</v>
       </c>
       <c r="B28" t="s">
-        <v>674</v>
+        <v>695</v>
       </c>
       <c r="C28" t="s">
-        <v>675</v>
+        <v>696</v>
       </c>
       <c r="D28" t="s">
-        <v>676</v>
+        <v>697</v>
       </c>
       <c r="E28" t="s">
         <v>131</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>677</v>
+        <v>698</v>
       </c>
       <c r="H28"/>
       <c r="I28" t="s">
-        <v>678</v>
+        <v>699</v>
       </c>
       <c r="J28" t="s">
         <v>66</v>
       </c>
       <c r="K28" t="s">
-        <v>679</v>
+        <v>700</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>50225</v>
       </c>
       <c r="B29" t="s">
-        <v>680</v>
+        <v>701</v>
       </c>
       <c r="C29" t="s">
-        <v>681</v>
+        <v>702</v>
       </c>
       <c r="D29" t="s">
-        <v>682</v>
+        <v>703</v>
       </c>
       <c r="E29" t="s">
         <v>96</v>
       </c>
       <c r="F29" t="s">
-        <v>592</v>
+        <v>612</v>
       </c>
       <c r="G29" t="s">
-        <v>683</v>
+        <v>704</v>
       </c>
       <c r="H29"/>
       <c r="I29" t="s">
-        <v>684</v>
+        <v>705</v>
       </c>
       <c r="J29" t="s">
         <v>66</v>
       </c>
       <c r="K29" t="s">
-        <v>685</v>
+        <v>706</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>54206</v>
       </c>
       <c r="B30" t="s">
-        <v>686</v>
+        <v>707</v>
       </c>
       <c r="C30" t="s">
-        <v>681</v>
+        <v>702</v>
       </c>
       <c r="D30" t="s">
-        <v>687</v>
+        <v>708</v>
       </c>
       <c r="E30" t="s">
         <v>69</v>
       </c>
       <c r="F30" t="s">
-        <v>688</v>
+        <v>709</v>
       </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>480</v>
+        <v>495</v>
       </c>
       <c r="K30" t="s">
-        <v>689</v>
+        <v>710</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>50269</v>
       </c>
       <c r="B31" t="s">
-        <v>690</v>
+        <v>711</v>
       </c>
       <c r="C31" t="s">
-        <v>691</v>
+        <v>712</v>
       </c>
       <c r="D31" t="s">
-        <v>692</v>
+        <v>713</v>
       </c>
       <c r="E31" t="s">
         <v>115</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>693</v>
+        <v>714</v>
       </c>
       <c r="H31"/>
       <c r="I31" t="s">
-        <v>694</v>
+        <v>715</v>
       </c>
       <c r="J31" t="s">
         <v>66</v>
       </c>
       <c r="K31" t="s">
-        <v>695</v>
+        <v>716</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>53246</v>
       </c>
       <c r="B32" t="s">
-        <v>696</v>
+        <v>717</v>
       </c>
       <c r="C32" t="s">
-        <v>697</v>
+        <v>718</v>
       </c>
       <c r="D32" t="s">
-        <v>698</v>
+        <v>719</v>
       </c>
       <c r="E32" t="s">
-        <v>699</v>
+        <v>720</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>700</v>
+        <v>721</v>
       </c>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>701</v>
+        <v>722</v>
       </c>
       <c r="K32" t="s">
-        <v>702</v>
+        <v>723</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>50293</v>
       </c>
       <c r="B33" t="s">
-        <v>703</v>
+        <v>724</v>
       </c>
       <c r="C33" t="s">
-        <v>704</v>
+        <v>725</v>
       </c>
       <c r="D33" t="s">
-        <v>705</v>
+        <v>726</v>
       </c>
       <c r="E33" t="s">
         <v>234</v>
       </c>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>706</v>
+        <v>727</v>
       </c>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33" t="s">
         <v>66</v>
       </c>
       <c r="K33" t="s">
-        <v>707</v>
+        <v>728</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>52441</v>
       </c>
       <c r="B34" t="s">
-        <v>708</v>
+        <v>729</v>
       </c>
       <c r="C34" t="s">
-        <v>709</v>
+        <v>730</v>
       </c>
       <c r="D34" t="s">
-        <v>710</v>
+        <v>731</v>
       </c>
       <c r="E34" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F34" t="s">
-        <v>711</v>
+        <v>732</v>
       </c>
       <c r="G34" t="s">
-        <v>712</v>
+        <v>733</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>713</v>
+        <v>734</v>
       </c>
       <c r="K34" t="s">
-        <v>714</v>
+        <v>735</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>54278</v>
       </c>
       <c r="B35" t="s">
-        <v>715</v>
+        <v>736</v>
       </c>
       <c r="C35" t="s">
-        <v>716</v>
+        <v>737</v>
       </c>
       <c r="D35" t="s">
-        <v>717</v>
+        <v>738</v>
       </c>
       <c r="E35" t="s">
         <v>115</v>
       </c>
       <c r="F35" t="s">
-        <v>718</v>
+        <v>739</v>
       </c>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>482</v>
+        <v>497</v>
       </c>
       <c r="K35" t="s">
-        <v>719</v>
+        <v>740</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>54145</v>
       </c>
       <c r="B36" t="s">
-        <v>720</v>
+        <v>741</v>
       </c>
       <c r="C36" t="s">
-        <v>721</v>
+        <v>742</v>
       </c>
       <c r="D36" t="s">
-        <v>722</v>
+        <v>743</v>
       </c>
       <c r="E36" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F36" t="s">
-        <v>723</v>
+        <v>744</v>
       </c>
       <c r="G36" t="s">
-        <v>724</v>
+        <v>745</v>
       </c>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>725</v>
+        <v>746</v>
       </c>
       <c r="K36" t="s">
-        <v>726</v>
+        <v>747</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>54233</v>
       </c>
       <c r="B37" t="s">
-        <v>727</v>
+        <v>748</v>
       </c>
       <c r="C37" t="s">
-        <v>728</v>
+        <v>749</v>
       </c>
       <c r="D37" t="s">
-        <v>729</v>
+        <v>750</v>
       </c>
       <c r="E37" t="s">
         <v>106</v>
       </c>
       <c r="F37" t="s">
-        <v>730</v>
+        <v>751</v>
       </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>731</v>
+        <v>752</v>
       </c>
       <c r="K37" t="s">
-        <v>732</v>
+        <v>753</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>50292</v>
       </c>
       <c r="B38" t="s">
-        <v>733</v>
+        <v>754</v>
       </c>
       <c r="C38" t="s">
-        <v>734</v>
+        <v>755</v>
       </c>
       <c r="D38" t="s">
-        <v>735</v>
+        <v>756</v>
       </c>
       <c r="E38" t="s">
         <v>96</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>736</v>
+        <v>757</v>
       </c>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38" t="s">
         <v>66</v>
       </c>
       <c r="K38" t="s">
-        <v>737</v>
+        <v>758</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>54277</v>
       </c>
       <c r="B39" t="s">
-        <v>738</v>
+        <v>759</v>
       </c>
       <c r="C39" t="s">
-        <v>739</v>
+        <v>760</v>
       </c>
       <c r="D39" t="s">
-        <v>740</v>
+        <v>761</v>
       </c>
       <c r="E39" t="s">
         <v>115</v>
       </c>
       <c r="F39" t="s">
-        <v>741</v>
+        <v>762</v>
       </c>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39" t="s">
         <v>79</v>
       </c>
       <c r="K39" t="s">
-        <v>742</v>
+        <v>763</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
         <v>54142</v>
       </c>
       <c r="B40" t="s">
-        <v>743</v>
+        <v>764</v>
       </c>
       <c r="C40" t="s">
-        <v>744</v>
+        <v>765</v>
       </c>
       <c r="D40" t="s">
-        <v>745</v>
+        <v>766</v>
       </c>
       <c r="E40" t="s">
         <v>115</v>
       </c>
       <c r="F40" t="s">
-        <v>746</v>
+        <v>767</v>
       </c>
       <c r="G40" t="s">
-        <v>747</v>
+        <v>768</v>
       </c>
       <c r="H40"/>
       <c r="I40" t="s">
-        <v>748</v>
+        <v>769</v>
       </c>
       <c r="J40" t="s">
-        <v>749</v>
+        <v>770</v>
       </c>
       <c r="K40" t="s">
-        <v>750</v>
+        <v>771</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
         <v>50290</v>
       </c>
       <c r="B41" t="s">
-        <v>751</v>
+        <v>772</v>
       </c>
       <c r="C41" t="s">
-        <v>752</v>
+        <v>773</v>
       </c>
       <c r="D41" t="s">
-        <v>753</v>
+        <v>774</v>
       </c>
       <c r="E41" t="s">
-        <v>754</v>
+        <v>775</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>755</v>
+        <v>776</v>
       </c>
       <c r="H41" t="s">
         <v>37</v>
       </c>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>756</v>
+        <v>777</v>
       </c>
       <c r="K41" t="s">
-        <v>757</v>
+        <v>778</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
         <v>50222</v>
       </c>
       <c r="B42" t="s">
-        <v>758</v>
+        <v>779</v>
       </c>
       <c r="C42" t="s">
-        <v>759</v>
+        <v>780</v>
       </c>
       <c r="D42" t="s">
-        <v>760</v>
+        <v>781</v>
       </c>
       <c r="E42" t="s">
         <v>96</v>
       </c>
       <c r="F42" t="s">
-        <v>592</v>
+        <v>612</v>
       </c>
       <c r="G42" t="s">
-        <v>761</v>
+        <v>782</v>
       </c>
       <c r="H42"/>
       <c r="I42" t="s">
-        <v>762</v>
+        <v>783</v>
       </c>
       <c r="J42" t="s">
         <v>66</v>
       </c>
       <c r="K42" t="s">
-        <v>763</v>
+        <v>784</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
         <v>50291</v>
       </c>
       <c r="B43" t="s">
-        <v>764</v>
+        <v>785</v>
       </c>
       <c r="C43" t="s">
-        <v>765</v>
+        <v>786</v>
       </c>
       <c r="D43" t="s">
-        <v>766</v>
+        <v>787</v>
       </c>
       <c r="E43" t="s">
         <v>37</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>767</v>
+        <v>788</v>
       </c>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43" t="s">
         <v>66</v>
       </c>
       <c r="K43" t="s">
-        <v>768</v>
+        <v>789</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
         <v>51791</v>
       </c>
       <c r="B44" t="s">
-        <v>769</v>
+        <v>790</v>
       </c>
       <c r="C44" t="s">
-        <v>770</v>
+        <v>791</v>
       </c>
       <c r="D44" t="s">
-        <v>771</v>
+        <v>792</v>
       </c>
       <c r="E44" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F44" t="s">
-        <v>772</v>
+        <v>793</v>
       </c>
       <c r="G44" t="s">
-        <v>773</v>
+        <v>794</v>
       </c>
       <c r="H44" t="s">
         <v>115</v>
       </c>
       <c r="I44" t="s">
-        <v>774</v>
+        <v>795</v>
       </c>
       <c r="J44" t="s">
-        <v>381</v>
+        <v>796</v>
       </c>
       <c r="K44" t="s">
-        <v>775</v>
+        <v>797</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
         <v>53721</v>
       </c>
       <c r="B45" t="s">
-        <v>776</v>
+        <v>798</v>
       </c>
       <c r="C45" t="s">
-        <v>777</v>
+        <v>799</v>
       </c>
       <c r="D45" t="s">
-        <v>778</v>
+        <v>800</v>
       </c>
       <c r="E45" t="s">
         <v>115</v>
       </c>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>779</v>
+        <v>801</v>
       </c>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>731</v>
+        <v>752</v>
       </c>
       <c r="K45" t="s">
-        <v>780</v>
+        <v>802</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
         <v>50248</v>
       </c>
       <c r="B46" t="s">
-        <v>781</v>
+        <v>803</v>
       </c>
       <c r="C46" t="s">
-        <v>782</v>
+        <v>804</v>
       </c>
       <c r="D46" t="s">
-        <v>783</v>
+        <v>805</v>
       </c>
       <c r="E46" t="s">
         <v>69</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>784</v>
+        <v>806</v>
       </c>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46" t="s">
         <v>66</v>
       </c>
       <c r="K46" t="s">
-        <v>785</v>
+        <v>807</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
         <v>50281</v>
       </c>
       <c r="B47" t="s">
-        <v>786</v>
+        <v>808</v>
       </c>
       <c r="C47" t="s">
-        <v>787</v>
+        <v>809</v>
       </c>
       <c r="D47" t="s">
-        <v>788</v>
+        <v>810</v>
       </c>
       <c r="E47" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>789</v>
+        <v>811</v>
       </c>
       <c r="H47"/>
       <c r="I47" t="s">
-        <v>790</v>
+        <v>812</v>
       </c>
       <c r="J47" t="s">
         <v>66</v>
       </c>
       <c r="K47" t="s">
-        <v>791</v>
+        <v>813</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
         <v>54143</v>
       </c>
       <c r="B48" t="s">
-        <v>792</v>
+        <v>814</v>
       </c>
       <c r="C48" t="s">
-        <v>793</v>
+        <v>815</v>
       </c>
       <c r="D48" t="s">
-        <v>794</v>
+        <v>816</v>
       </c>
       <c r="E48" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F48" t="s">
-        <v>795</v>
+        <v>817</v>
       </c>
       <c r="G48" t="s">
-        <v>796</v>
+        <v>818</v>
       </c>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>725</v>
+        <v>746</v>
       </c>
       <c r="K48" t="s">
-        <v>797</v>
+        <v>819</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
         <v>52781</v>
       </c>
       <c r="B49" t="s">
-        <v>798</v>
+        <v>820</v>
       </c>
       <c r="C49" t="s">
-        <v>793</v>
+        <v>815</v>
       </c>
       <c r="D49" t="s">
-        <v>799</v>
+        <v>821</v>
       </c>
       <c r="E49" t="s">
         <v>115</v>
       </c>
       <c r="F49" t="s">
-        <v>800</v>
+        <v>822</v>
       </c>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49" t="s">
-        <v>801</v>
+        <v>823</v>
       </c>
       <c r="K49" t="s">
-        <v>802</v>
+        <v>824</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
         <v>50257</v>
       </c>
       <c r="B50" t="s">
-        <v>803</v>
+        <v>825</v>
       </c>
       <c r="C50" t="s">
-        <v>793</v>
+        <v>815</v>
       </c>
       <c r="D50" t="s">
-        <v>804</v>
+        <v>826</v>
       </c>
       <c r="E50" t="s">
         <v>131</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>805</v>
+        <v>827</v>
       </c>
       <c r="H50"/>
       <c r="I50" t="s">
-        <v>806</v>
+        <v>828</v>
       </c>
       <c r="J50" t="s">
         <v>66</v>
       </c>
       <c r="K50" t="s">
-        <v>807</v>
+        <v>829</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
         <v>54625</v>
       </c>
       <c r="B51" t="s">
-        <v>808</v>
+        <v>830</v>
       </c>
       <c r="C51" t="s">
-        <v>793</v>
+        <v>815</v>
       </c>
       <c r="D51" t="s">
-        <v>809</v>
+        <v>831</v>
       </c>
       <c r="E51" t="s">
-        <v>508</v>
+        <v>525</v>
       </c>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51" t="s">
-        <v>409</v>
+        <v>523</v>
       </c>
       <c r="K51" t="s">
-        <v>810</v>
+        <v>832</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
         <v>50361</v>
       </c>
       <c r="B52" t="s">
-        <v>811</v>
+        <v>833</v>
       </c>
       <c r="C52" t="s">
-        <v>812</v>
+        <v>834</v>
       </c>
       <c r="D52" t="s">
-        <v>813</v>
+        <v>835</v>
       </c>
       <c r="E52" t="s">
         <v>154</v>
       </c>
       <c r="F52" t="s">
-        <v>814</v>
+        <v>836</v>
       </c>
       <c r="G52" t="s">
-        <v>815</v>
+        <v>837</v>
       </c>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52" t="s">
         <v>66</v>
       </c>
       <c r="K52" t="s">
-        <v>816</v>
+        <v>838</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
         <v>50220</v>
       </c>
       <c r="B53" t="s">
-        <v>817</v>
+        <v>839</v>
       </c>
       <c r="C53" t="s">
-        <v>818</v>
+        <v>840</v>
       </c>
       <c r="D53" t="s">
-        <v>819</v>
+        <v>841</v>
       </c>
       <c r="E53" t="s">
-        <v>820</v>
+        <v>842</v>
       </c>
       <c r="F53" t="s">
-        <v>814</v>
+        <v>836</v>
       </c>
       <c r="G53" t="s">
-        <v>821</v>
+        <v>843</v>
       </c>
       <c r="H53" t="s">
         <v>95</v>
       </c>
       <c r="I53" t="s">
-        <v>822</v>
+        <v>844</v>
       </c>
       <c r="J53" t="s">
         <v>66</v>
       </c>
       <c r="K53" t="s">
-        <v>823</v>
+        <v>845</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
         <v>54545</v>
       </c>
       <c r="B54" t="s">
-        <v>824</v>
+        <v>846</v>
       </c>
       <c r="C54" t="s">
-        <v>825</v>
+        <v>847</v>
       </c>
       <c r="D54" t="s">
-        <v>826</v>
+        <v>848</v>
       </c>
       <c r="E54" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>827</v>
+        <v>849</v>
       </c>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54" t="s">
-        <v>504</v>
+        <v>520</v>
       </c>
       <c r="K54" t="s">
-        <v>828</v>
+        <v>850</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
         <v>50234</v>
       </c>
       <c r="B55" t="s">
-        <v>829</v>
+        <v>851</v>
       </c>
       <c r="C55" t="s">
-        <v>825</v>
+        <v>847</v>
       </c>
       <c r="D55" t="s">
-        <v>830</v>
+        <v>852</v>
       </c>
       <c r="E55" t="s">
         <v>69</v>
       </c>
       <c r="F55" t="s">
-        <v>831</v>
+        <v>853</v>
       </c>
       <c r="G55" t="s">
-        <v>832</v>
+        <v>854</v>
       </c>
       <c r="H55"/>
       <c r="I55" t="s">
-        <v>833</v>
+        <v>855</v>
       </c>
       <c r="J55" t="s">
         <v>66</v>
       </c>
       <c r="K55" t="s">
-        <v>834</v>
+        <v>856</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
         <v>54632</v>
       </c>
       <c r="B56" t="s">
-        <v>835</v>
+        <v>857</v>
       </c>
       <c r="C56" t="s">
-        <v>836</v>
+        <v>858</v>
       </c>
       <c r="D56" t="s">
-        <v>837</v>
+        <v>859</v>
       </c>
       <c r="E56" t="s">
-        <v>512</v>
+        <v>529</v>
       </c>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56"/>
       <c r="I56"/>
       <c r="J56" t="s">
-        <v>409</v>
+        <v>523</v>
       </c>
       <c r="K56" t="s">
-        <v>838</v>
+        <v>860</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
         <v>50283</v>
       </c>
       <c r="B57" t="s">
-        <v>839</v>
+        <v>861</v>
       </c>
       <c r="C57" t="s">
-        <v>836</v>
+        <v>858</v>
       </c>
       <c r="D57" t="s">
-        <v>840</v>
+        <v>862</v>
       </c>
       <c r="E57" t="s">
-        <v>464</v>
+        <v>477</v>
       </c>
       <c r="F57"/>
       <c r="G57" t="s">
-        <v>841</v>
+        <v>863</v>
       </c>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57" t="s">
         <v>66</v>
       </c>
       <c r="K57" t="s">
-        <v>842</v>
+        <v>864</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
         <v>54185</v>
       </c>
       <c r="B58" t="s">
-        <v>843</v>
+        <v>865</v>
       </c>
       <c r="C58" t="s">
-        <v>844</v>
+        <v>866</v>
       </c>
       <c r="D58" t="s">
-        <v>845</v>
+        <v>867</v>
       </c>
       <c r="E58" t="s">
-        <v>846</v>
+        <v>868</v>
       </c>
       <c r="F58" t="s">
-        <v>847</v>
+        <v>869</v>
       </c>
       <c r="G58" t="s">
-        <v>848</v>
+        <v>870</v>
       </c>
       <c r="H58"/>
       <c r="I58"/>
       <c r="J58" t="s">
-        <v>480</v>
+        <v>495</v>
       </c>
       <c r="K58" t="s">
-        <v>849</v>
+        <v>871</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
         <v>50354</v>
       </c>
       <c r="B59" t="s">
-        <v>850</v>
+        <v>872</v>
       </c>
       <c r="C59" t="s">
-        <v>851</v>
+        <v>873</v>
       </c>
       <c r="D59" t="s">
-        <v>852</v>
+        <v>874</v>
       </c>
       <c r="E59" t="s">
         <v>206</v>
       </c>
       <c r="F59" t="s">
-        <v>831</v>
+        <v>853</v>
       </c>
       <c r="G59" t="s">
-        <v>853</v>
+        <v>875</v>
       </c>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59" t="s">
         <v>66</v>
       </c>
       <c r="K59" t="s">
-        <v>854</v>
+        <v>876</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
         <v>54184</v>
       </c>
       <c r="B60" t="s">
-        <v>855</v>
+        <v>877</v>
       </c>
       <c r="C60" t="s">
-        <v>856</v>
+        <v>878</v>
       </c>
       <c r="D60" t="s">
-        <v>857</v>
+        <v>879</v>
       </c>
       <c r="E60" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F60" t="s">
-        <v>858</v>
+        <v>880</v>
       </c>
       <c r="G60"/>
       <c r="H60"/>
       <c r="I60"/>
       <c r="J60" t="s">
-        <v>480</v>
+        <v>495</v>
       </c>
       <c r="K60" t="s">
-        <v>859</v>
+        <v>881</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
         <v>50270</v>
       </c>
       <c r="B61" t="s">
-        <v>860</v>
+        <v>882</v>
       </c>
       <c r="C61" t="s">
-        <v>861</v>
+        <v>883</v>
       </c>
       <c r="D61" t="s">
-        <v>862</v>
+        <v>884</v>
       </c>
       <c r="E61" t="s">
         <v>96</v>
       </c>
       <c r="F61"/>
       <c r="G61" t="s">
-        <v>863</v>
+        <v>885</v>
       </c>
       <c r="H61"/>
       <c r="I61" t="s">
-        <v>864</v>
+        <v>886</v>
       </c>
       <c r="J61" t="s">
         <v>66</v>
       </c>
       <c r="K61" t="s">
-        <v>865</v>
+        <v>887</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
         <v>50262</v>
       </c>
       <c r="B62" t="s">
-        <v>866</v>
+        <v>888</v>
       </c>
       <c r="C62" t="s">
-        <v>867</v>
+        <v>889</v>
       </c>
       <c r="D62" t="s">
-        <v>868</v>
+        <v>890</v>
       </c>
       <c r="E62" t="s">
-        <v>514</v>
+        <v>531</v>
       </c>
       <c r="F62"/>
       <c r="G62" t="s">
-        <v>869</v>
+        <v>891</v>
       </c>
       <c r="H62" t="s">
         <v>142</v>
       </c>
       <c r="I62" t="s">
-        <v>870</v>
+        <v>892</v>
       </c>
       <c r="J62" t="s">
         <v>66</v>
       </c>
       <c r="K62" t="s">
-        <v>871</v>
+        <v>893</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
         <v>50280</v>
       </c>
       <c r="B63" t="s">
-        <v>872</v>
+        <v>894</v>
       </c>
       <c r="C63" t="s">
-        <v>873</v>
+        <v>895</v>
       </c>
       <c r="D63" t="s">
-        <v>874</v>
+        <v>896</v>
       </c>
       <c r="E63" t="s">
         <v>180</v>
       </c>
       <c r="F63" t="s">
-        <v>875</v>
+        <v>897</v>
       </c>
       <c r="G63" t="s">
-        <v>876</v>
+        <v>898</v>
       </c>
       <c r="H63"/>
       <c r="I63" t="s">
-        <v>877</v>
+        <v>899</v>
       </c>
       <c r="J63" t="s">
         <v>66</v>
       </c>
       <c r="K63" t="s">
-        <v>878</v>
+        <v>900</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
         <v>50227</v>
       </c>
       <c r="B64" t="s">
-        <v>879</v>
+        <v>901</v>
       </c>
       <c r="C64" t="s">
-        <v>880</v>
+        <v>902</v>
       </c>
       <c r="D64" t="s">
-        <v>881</v>
+        <v>903</v>
       </c>
       <c r="E64" t="s">
         <v>106</v>
       </c>
       <c r="F64" t="s">
-        <v>570</v>
+        <v>590</v>
       </c>
       <c r="G64" t="s">
-        <v>882</v>
+        <v>904</v>
       </c>
       <c r="H64"/>
       <c r="I64" t="s">
-        <v>883</v>
+        <v>905</v>
       </c>
       <c r="J64" t="s">
         <v>66</v>
       </c>
       <c r="K64" t="s">
-        <v>884</v>
+        <v>906</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
         <v>50249</v>
       </c>
       <c r="B65" t="s">
-        <v>885</v>
+        <v>907</v>
       </c>
       <c r="C65" t="s">
-        <v>886</v>
+        <v>908</v>
       </c>
       <c r="D65" t="s">
-        <v>887</v>
+        <v>909</v>
       </c>
       <c r="E65" t="s">
         <v>115</v>
       </c>
       <c r="F65"/>
       <c r="G65" t="s">
-        <v>888</v>
+        <v>910</v>
       </c>
       <c r="H65"/>
       <c r="I65" t="s">
-        <v>889</v>
+        <v>911</v>
       </c>
       <c r="J65" t="s">
         <v>66</v>
       </c>
       <c r="K65" t="s">
-        <v>890</v>
+        <v>912</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
         <v>50320</v>
       </c>
       <c r="B66" t="s">
-        <v>891</v>
+        <v>913</v>
       </c>
       <c r="C66" t="s">
-        <v>892</v>
+        <v>914</v>
       </c>
       <c r="D66" t="s">
-        <v>893</v>
+        <v>915</v>
       </c>
       <c r="E66" t="s">
         <v>115</v>
       </c>
       <c r="F66"/>
       <c r="G66" t="s">
-        <v>894</v>
+        <v>916</v>
       </c>
       <c r="H66"/>
       <c r="I66" t="s">
-        <v>895</v>
+        <v>917</v>
       </c>
       <c r="J66" t="s">
         <v>66</v>
       </c>
       <c r="K66" t="s">
-        <v>896</v>
+        <v>918</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
         <v>54628</v>
       </c>
       <c r="B67" t="s">
-        <v>897</v>
+        <v>919</v>
       </c>
       <c r="C67" t="s">
-        <v>898</v>
+        <v>920</v>
       </c>
       <c r="D67" t="s">
-        <v>899</v>
+        <v>921</v>
       </c>
       <c r="E67" t="s">
-        <v>515</v>
+        <v>532</v>
       </c>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67"/>
       <c r="I67"/>
       <c r="J67" t="s">
-        <v>409</v>
+        <v>523</v>
       </c>
       <c r="K67" t="s">
-        <v>900</v>
+        <v>922</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
         <v>50458</v>
       </c>
       <c r="B68" t="s">
-        <v>901</v>
+        <v>923</v>
       </c>
       <c r="C68" t="s">
-        <v>902</v>
+        <v>924</v>
       </c>
       <c r="D68" t="s">
-        <v>903</v>
+        <v>925</v>
       </c>
       <c r="E68" t="s">
         <v>95</v>
       </c>
       <c r="F68" t="s">
-        <v>904</v>
+        <v>926</v>
       </c>
       <c r="G68" t="s">
-        <v>905</v>
+        <v>927</v>
       </c>
       <c r="H68"/>
       <c r="I68"/>
       <c r="J68" t="s">
         <v>66</v>
       </c>
       <c r="K68" t="s">
-        <v>906</v>
+        <v>928</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
         <v>54615</v>
       </c>
       <c r="B69" t="s">
-        <v>907</v>
+        <v>929</v>
       </c>
       <c r="C69" t="s">
-        <v>908</v>
+        <v>930</v>
       </c>
       <c r="D69" t="s">
-        <v>909</v>
+        <v>931</v>
       </c>
       <c r="E69" t="s">
         <v>404</v>
       </c>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69"/>
       <c r="I69"/>
       <c r="J69" t="s">
-        <v>409</v>
+        <v>523</v>
       </c>
       <c r="K69" t="s">
-        <v>910</v>
+        <v>932</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70">
         <v>50309</v>
       </c>
       <c r="B70" t="s">
-        <v>911</v>
+        <v>933</v>
       </c>
       <c r="C70" t="s">
-        <v>912</v>
+        <v>934</v>
       </c>
       <c r="D70" t="s">
-        <v>913</v>
+        <v>935</v>
       </c>
       <c r="E70" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F70"/>
       <c r="G70" t="s">
-        <v>914</v>
+        <v>936</v>
       </c>
       <c r="H70" t="s">
-        <v>445</v>
+        <v>458</v>
       </c>
       <c r="I70"/>
       <c r="J70" t="s">
         <v>66</v>
       </c>
       <c r="K70" t="s">
-        <v>915</v>
+        <v>937</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
         <v>50263</v>
       </c>
       <c r="B71" t="s">
-        <v>916</v>
+        <v>938</v>
       </c>
       <c r="C71" t="s">
-        <v>917</v>
+        <v>939</v>
       </c>
       <c r="D71" t="s">
-        <v>918</v>
+        <v>940</v>
       </c>
       <c r="E71" t="s">
         <v>96</v>
       </c>
       <c r="F71"/>
       <c r="G71" t="s">
-        <v>919</v>
+        <v>941</v>
       </c>
       <c r="H71"/>
       <c r="I71" t="s">
-        <v>920</v>
+        <v>942</v>
       </c>
       <c r="J71" t="s">
         <v>66</v>
       </c>
       <c r="K71" t="s">
-        <v>921</v>
+        <v>943</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72">
         <v>54188</v>
       </c>
       <c r="B72" t="s">
-        <v>922</v>
+        <v>944</v>
       </c>
       <c r="C72" t="s">
-        <v>923</v>
+        <v>945</v>
       </c>
       <c r="D72" t="s">
-        <v>924</v>
+        <v>946</v>
       </c>
       <c r="E72" t="s">
-        <v>925</v>
+        <v>947</v>
       </c>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="I72"/>
       <c r="J72" t="s">
-        <v>480</v>
+        <v>495</v>
       </c>
       <c r="K72" t="s">
-        <v>926</v>
+        <v>948</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73">
         <v>50300</v>
       </c>
       <c r="B73" t="s">
-        <v>927</v>
+        <v>949</v>
       </c>
       <c r="C73" t="s">
-        <v>923</v>
+        <v>945</v>
       </c>
       <c r="D73" t="s">
-        <v>928</v>
+        <v>950</v>
       </c>
       <c r="E73" t="s">
         <v>37</v>
       </c>
       <c r="F73"/>
       <c r="G73" t="s">
-        <v>929</v>
+        <v>951</v>
       </c>
       <c r="H73"/>
       <c r="I73"/>
       <c r="J73" t="s">
         <v>66</v>
       </c>
       <c r="K73" t="s">
-        <v>930</v>
+        <v>952</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74">
         <v>50271</v>
       </c>
       <c r="B74" t="s">
-        <v>931</v>
+        <v>953</v>
       </c>
       <c r="C74" t="s">
-        <v>932</v>
+        <v>954</v>
       </c>
       <c r="D74" t="s">
-        <v>933</v>
+        <v>955</v>
       </c>
       <c r="E74" t="s">
-        <v>934</v>
+        <v>956</v>
       </c>
       <c r="F74"/>
       <c r="G74" t="s">
-        <v>935</v>
+        <v>957</v>
       </c>
       <c r="H74"/>
       <c r="I74" t="s">
-        <v>936</v>
+        <v>958</v>
       </c>
       <c r="J74" t="s">
         <v>66</v>
       </c>
       <c r="K74" t="s">
-        <v>937</v>
+        <v>959</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75">
         <v>50279</v>
       </c>
       <c r="B75" t="s">
-        <v>938</v>
+        <v>960</v>
       </c>
       <c r="C75" t="s">
-        <v>939</v>
+        <v>961</v>
       </c>
       <c r="D75" t="s">
-        <v>940</v>
+        <v>962</v>
       </c>
       <c r="E75" t="s">
         <v>172</v>
       </c>
       <c r="F75"/>
       <c r="G75" t="s">
-        <v>941</v>
+        <v>963</v>
       </c>
       <c r="H75"/>
       <c r="I75" t="s">
-        <v>942</v>
+        <v>964</v>
       </c>
       <c r="J75" t="s">
         <v>66</v>
       </c>
       <c r="K75" t="s">
-        <v>943</v>
+        <v>965</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76">
         <v>54281</v>
       </c>
       <c r="B76" t="s">
-        <v>944</v>
+        <v>966</v>
       </c>
       <c r="C76" t="s">
-        <v>939</v>
+        <v>961</v>
       </c>
       <c r="D76" t="s">
-        <v>945</v>
+        <v>967</v>
       </c>
       <c r="E76" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F76" t="s">
-        <v>946</v>
+        <v>968</v>
       </c>
       <c r="G76"/>
       <c r="H76"/>
       <c r="I76"/>
       <c r="J76" t="s">
-        <v>482</v>
+        <v>497</v>
       </c>
       <c r="K76" t="s">
-        <v>947</v>
+        <v>969</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77">
         <v>50278</v>
       </c>
       <c r="B77" t="s">
-        <v>948</v>
+        <v>970</v>
       </c>
       <c r="C77" t="s">
-        <v>949</v>
+        <v>971</v>
       </c>
       <c r="D77" t="s">
-        <v>950</v>
+        <v>972</v>
       </c>
       <c r="E77" t="s">
-        <v>445</v>
+        <v>458</v>
       </c>
       <c r="F77"/>
       <c r="G77" t="s">
-        <v>951</v>
+        <v>973</v>
       </c>
       <c r="H77"/>
       <c r="I77"/>
       <c r="J77" t="s">
         <v>66</v>
       </c>
       <c r="K77" t="s">
-        <v>952</v>
+        <v>974</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78">
         <v>53121</v>
       </c>
       <c r="B78" t="s">
-        <v>953</v>
+        <v>975</v>
       </c>
       <c r="C78" t="s">
-        <v>954</v>
+        <v>976</v>
       </c>
       <c r="D78" t="s">
-        <v>955</v>
+        <v>977</v>
       </c>
       <c r="E78" t="s">
         <v>180</v>
       </c>
       <c r="F78" t="s">
-        <v>800</v>
+        <v>822</v>
       </c>
       <c r="G78" t="s">
-        <v>956</v>
+        <v>978</v>
       </c>
       <c r="H78"/>
       <c r="I78" t="s">
-        <v>957</v>
+        <v>979</v>
       </c>
       <c r="J78" t="s">
-        <v>242</v>
+        <v>980</v>
       </c>
       <c r="K78" t="s">
-        <v>958</v>
+        <v>981</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79">
         <v>50226</v>
       </c>
       <c r="B79" t="s">
-        <v>959</v>
+        <v>982</v>
       </c>
       <c r="C79" t="s">
-        <v>960</v>
+        <v>983</v>
       </c>
       <c r="D79" t="s">
-        <v>961</v>
+        <v>984</v>
       </c>
       <c r="E79" t="s">
         <v>106</v>
       </c>
       <c r="F79" t="s">
-        <v>831</v>
+        <v>853</v>
       </c>
       <c r="G79" t="s">
-        <v>962</v>
+        <v>985</v>
       </c>
       <c r="H79"/>
       <c r="I79" t="s">
-        <v>963</v>
+        <v>986</v>
       </c>
       <c r="J79" t="s">
         <v>66</v>
       </c>
       <c r="K79" t="s">
-        <v>964</v>
+        <v>987</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80">
         <v>50268</v>
       </c>
       <c r="B80" t="s">
-        <v>965</v>
+        <v>988</v>
       </c>
       <c r="C80" t="s">
-        <v>966</v>
+        <v>989</v>
       </c>
       <c r="D80" t="s">
-        <v>967</v>
+        <v>990</v>
       </c>
       <c r="E80" t="s">
         <v>154</v>
       </c>
       <c r="F80" t="s">
-        <v>800</v>
+        <v>822</v>
       </c>
       <c r="G80" t="s">
-        <v>968</v>
+        <v>991</v>
       </c>
       <c r="H80"/>
       <c r="I80" t="s">
-        <v>969</v>
+        <v>992</v>
       </c>
       <c r="J80" t="s">
         <v>66</v>
       </c>
       <c r="K80" t="s">
-        <v>970</v>
+        <v>993</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81">
         <v>50219</v>
       </c>
       <c r="B81" t="s">
-        <v>971</v>
+        <v>994</v>
       </c>
       <c r="C81" t="s">
-        <v>972</v>
+        <v>995</v>
       </c>
       <c r="D81" t="s">
-        <v>973</v>
+        <v>996</v>
       </c>
       <c r="E81" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F81" t="s">
-        <v>592</v>
+        <v>612</v>
       </c>
       <c r="G81" t="s">
-        <v>974</v>
+        <v>997</v>
       </c>
       <c r="H81"/>
       <c r="I81"/>
       <c r="J81" t="s">
         <v>66</v>
       </c>
       <c r="K81" t="s">
-        <v>975</v>
+        <v>998</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82">
         <v>50236</v>
       </c>
       <c r="B82" t="s">
-        <v>976</v>
+        <v>999</v>
       </c>
       <c r="C82" t="s">
-        <v>972</v>
+        <v>995</v>
       </c>
       <c r="D82" t="s">
-        <v>977</v>
+        <v>1000</v>
       </c>
       <c r="E82" t="s">
         <v>70</v>
       </c>
       <c r="F82" t="s">
-        <v>592</v>
+        <v>612</v>
       </c>
       <c r="G82" t="s">
-        <v>978</v>
+        <v>1001</v>
       </c>
       <c r="H82"/>
       <c r="I82" t="s">
-        <v>979</v>
+        <v>1002</v>
       </c>
       <c r="J82" t="s">
         <v>66</v>
       </c>
       <c r="K82" t="s">
-        <v>980</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83">
         <v>50254</v>
       </c>
       <c r="B83" t="s">
-        <v>981</v>
+        <v>1004</v>
       </c>
       <c r="C83" t="s">
-        <v>982</v>
+        <v>1005</v>
       </c>
       <c r="D83" t="s">
-        <v>852</v>
+        <v>874</v>
       </c>
       <c r="E83" t="s">
         <v>180</v>
       </c>
       <c r="F83"/>
       <c r="G83" t="s">
-        <v>983</v>
+        <v>1006</v>
       </c>
       <c r="H83"/>
       <c r="I83" t="s">
-        <v>984</v>
+        <v>1007</v>
       </c>
       <c r="J83" t="s">
         <v>66</v>
       </c>
       <c r="K83" t="s">
-        <v>985</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84">
         <v>54365</v>
       </c>
       <c r="B84" t="s">
-        <v>986</v>
+        <v>1009</v>
       </c>
       <c r="C84" t="s">
-        <v>987</v>
+        <v>1010</v>
       </c>
       <c r="D84" t="s">
-        <v>988</v>
+        <v>1011</v>
       </c>
       <c r="E84" t="s">
-        <v>475</v>
+        <v>490</v>
       </c>
       <c r="F84" t="s">
-        <v>989</v>
+        <v>1012</v>
       </c>
       <c r="G84"/>
       <c r="H84"/>
       <c r="I84"/>
       <c r="J84" t="s">
-        <v>469</v>
+        <v>487</v>
       </c>
       <c r="K84" t="s">
-        <v>990</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85">
         <v>50233</v>
       </c>
       <c r="B85" t="s">
-        <v>991</v>
+        <v>1014</v>
       </c>
       <c r="C85" t="s">
-        <v>992</v>
+        <v>1015</v>
       </c>
       <c r="D85" t="s">
-        <v>993</v>
+        <v>1016</v>
       </c>
       <c r="E85" t="s">
         <v>123</v>
       </c>
       <c r="F85"/>
       <c r="G85" t="s">
-        <v>994</v>
+        <v>1017</v>
       </c>
       <c r="H85"/>
       <c r="I85" t="s">
-        <v>995</v>
+        <v>1018</v>
       </c>
       <c r="J85" t="s">
         <v>66</v>
       </c>
       <c r="K85" t="s">
-        <v>996</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86">
         <v>50357</v>
       </c>
       <c r="B86" t="s">
-        <v>997</v>
+        <v>1020</v>
       </c>
       <c r="C86" t="s">
-        <v>998</v>
+        <v>1021</v>
       </c>
       <c r="D86" t="s">
-        <v>999</v>
+        <v>1022</v>
       </c>
       <c r="E86" t="s">
-        <v>1000</v>
+        <v>1023</v>
       </c>
       <c r="F86" t="s">
-        <v>592</v>
+        <v>612</v>
       </c>
       <c r="G86" t="s">
-        <v>1001</v>
+        <v>1024</v>
       </c>
       <c r="H86"/>
       <c r="I86"/>
       <c r="J86" t="s">
         <v>66</v>
       </c>
       <c r="K86" t="s">
-        <v>1002</v>
+        <v>1025</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G103"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>1003</v>
+        <v>1026</v>
       </c>
       <c r="B1" t="s">
-        <v>529</v>
+        <v>549</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>1004</v>
+        <v>1027</v>
       </c>
       <c r="E1" t="s">
-        <v>1005</v>
+        <v>1028</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50473</v>
       </c>
       <c r="B2">
         <v>50226</v>
       </c>
       <c r="C2">
         <v>49806</v>
       </c>
       <c r="D2" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E2" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50617</v>
       </c>
       <c r="B3">
         <v>50318</v>
       </c>
       <c r="C3">
         <v>49818</v>
       </c>
       <c r="D3" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50474</v>
       </c>
       <c r="B4">
         <v>50227</v>
       </c>
       <c r="C4">
         <v>49806</v>
       </c>
       <c r="D4" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50476</v>
       </c>
       <c r="B5">
         <v>50228</v>
       </c>
       <c r="C5">
         <v>49806</v>
       </c>
       <c r="D5" t="s">
-        <v>1009</v>
+        <v>1032</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50655</v>
       </c>
       <c r="B6">
         <v>50354</v>
       </c>
       <c r="C6">
         <v>49881</v>
       </c>
       <c r="D6" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50656</v>
       </c>
       <c r="B7">
         <v>50355</v>
       </c>
       <c r="C7">
         <v>49881</v>
       </c>
       <c r="D7" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50657</v>
       </c>
       <c r="B8">
         <v>50356</v>
       </c>
       <c r="C8">
         <v>49881</v>
       </c>
       <c r="D8" t="s">
-        <v>1009</v>
+        <v>1032</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50658</v>
       </c>
       <c r="B9">
         <v>50357</v>
       </c>
       <c r="C9">
         <v>49881</v>
       </c>
       <c r="D9" t="s">
-        <v>1009</v>
+        <v>1032</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50662</v>
       </c>
       <c r="B10">
         <v>50361</v>
       </c>
       <c r="C10">
         <v>49883</v>
       </c>
       <c r="D10" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>50665</v>
       </c>
       <c r="B11">
         <v>50458</v>
       </c>
       <c r="C11">
         <v>49887</v>
       </c>
       <c r="D11" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>50487</v>
       </c>
       <c r="B12">
         <v>50233</v>
       </c>
       <c r="C12">
         <v>49891</v>
       </c>
       <c r="D12" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>50490</v>
       </c>
       <c r="B13">
         <v>50234</v>
       </c>
       <c r="C13">
         <v>49796</v>
       </c>
       <c r="D13" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>50491</v>
       </c>
       <c r="B14">
         <v>50235</v>
       </c>
       <c r="C14">
         <v>49796</v>
       </c>
       <c r="D14" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>50492</v>
       </c>
       <c r="B15">
         <v>50236</v>
       </c>
       <c r="C15">
         <v>49796</v>
       </c>
       <c r="D15" t="s">
-        <v>1009</v>
+        <v>1032</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>50462</v>
       </c>
       <c r="B16">
         <v>50219</v>
       </c>
       <c r="C16">
         <v>49779</v>
       </c>
       <c r="D16" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E16" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>50510</v>
       </c>
       <c r="B17">
         <v>50248</v>
       </c>
       <c r="C17">
         <v>49863</v>
       </c>
       <c r="D17" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>50511</v>
       </c>
       <c r="B18">
         <v>50249</v>
       </c>
       <c r="C18">
         <v>49885</v>
       </c>
       <c r="D18" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>50519</v>
       </c>
       <c r="B19">
         <v>50254</v>
       </c>
       <c r="C19">
         <v>49833</v>
       </c>
       <c r="D19" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>50463</v>
       </c>
       <c r="B20">
         <v>50220</v>
       </c>
       <c r="C20">
         <v>49803</v>
       </c>
       <c r="D20" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E20" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>50522</v>
       </c>
       <c r="B21">
         <v>50257</v>
       </c>
       <c r="C21">
         <v>49836</v>
       </c>
       <c r="D21" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>50523</v>
       </c>
       <c r="B22">
         <v>50257</v>
       </c>
       <c r="C22">
         <v>49838</v>
       </c>
       <c r="D22" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>50529</v>
       </c>
       <c r="B23">
         <v>50262</v>
       </c>
       <c r="C23">
         <v>49846</v>
       </c>
       <c r="D23" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>50530</v>
       </c>
       <c r="B24">
         <v>50263</v>
       </c>
       <c r="C24">
         <v>49847</v>
       </c>
       <c r="D24" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>50464</v>
       </c>
       <c r="B25">
         <v>50221</v>
       </c>
       <c r="C25">
         <v>49803</v>
       </c>
       <c r="D25" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E25" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>50538</v>
       </c>
       <c r="B26">
         <v>50268</v>
       </c>
       <c r="C26">
         <v>49853</v>
       </c>
       <c r="D26" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>50539</v>
       </c>
       <c r="B27">
         <v>50268</v>
       </c>
       <c r="C27">
         <v>49883</v>
       </c>
       <c r="D27" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>50540</v>
       </c>
       <c r="B28">
         <v>50269</v>
       </c>
       <c r="C28">
         <v>49854</v>
       </c>
       <c r="D28" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>50541</v>
       </c>
       <c r="B29">
         <v>50270</v>
       </c>
       <c r="C29">
         <v>49855</v>
       </c>
       <c r="D29" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>50542</v>
       </c>
       <c r="B30">
         <v>50271</v>
       </c>
       <c r="C30">
         <v>49855</v>
       </c>
       <c r="D30" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>50543</v>
       </c>
       <c r="B31">
         <v>50272</v>
       </c>
       <c r="C31">
         <v>49855</v>
       </c>
       <c r="D31" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>50547</v>
       </c>
       <c r="B32">
         <v>50275</v>
       </c>
       <c r="C32">
         <v>49881</v>
       </c>
       <c r="D32" t="s">
-        <v>1009</v>
+        <v>1032</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>50548</v>
       </c>
       <c r="B33">
         <v>50275</v>
       </c>
       <c r="C33">
         <v>49883</v>
       </c>
       <c r="D33" t="s">
-        <v>1009</v>
+        <v>1032</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>50465</v>
       </c>
       <c r="B34">
         <v>50222</v>
       </c>
       <c r="C34">
         <v>49803</v>
       </c>
       <c r="D34" t="s">
-        <v>1009</v>
+        <v>1032</v>
       </c>
       <c r="E34" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F34"/>
       <c r="G34" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>50466</v>
       </c>
       <c r="B35">
         <v>50222</v>
       </c>
       <c r="C35">
         <v>49855</v>
       </c>
       <c r="D35" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>50552</v>
       </c>
       <c r="B36">
         <v>50279</v>
       </c>
       <c r="C36">
         <v>49860</v>
       </c>
       <c r="D36" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>50553</v>
       </c>
       <c r="B37">
         <v>50280</v>
       </c>
       <c r="C37">
         <v>49861</v>
       </c>
       <c r="D37" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>50557</v>
       </c>
       <c r="B38">
         <v>50283</v>
       </c>
       <c r="C38">
         <v>49865</v>
       </c>
       <c r="D38" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>50567</v>
       </c>
       <c r="B39">
         <v>50290</v>
       </c>
       <c r="C39">
         <v>49787</v>
       </c>
       <c r="D39" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>50569</v>
       </c>
       <c r="B40">
         <v>50291</v>
       </c>
       <c r="C40">
         <v>49779</v>
       </c>
       <c r="D40" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>50570</v>
       </c>
       <c r="B41">
         <v>50291</v>
       </c>
       <c r="C41">
         <v>49787</v>
       </c>
       <c r="D41" t="s">
-        <v>1009</v>
+        <v>1032</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>50572</v>
       </c>
       <c r="B42">
         <v>50292</v>
       </c>
       <c r="C42">
         <v>49779</v>
       </c>
       <c r="D42" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>50573</v>
       </c>
       <c r="B43">
         <v>50293</v>
       </c>
       <c r="C43">
         <v>49779</v>
       </c>
       <c r="D43" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>50574</v>
       </c>
       <c r="B44">
         <v>50294</v>
       </c>
       <c r="C44">
         <v>49779</v>
       </c>
       <c r="D44" t="s">
-        <v>1009</v>
+        <v>1032</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>50576</v>
       </c>
       <c r="B45">
         <v>50294</v>
       </c>
       <c r="C45">
         <v>49787</v>
       </c>
       <c r="D45" t="s">
-        <v>1009</v>
+        <v>1032</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>50585</v>
       </c>
       <c r="B46">
         <v>50300</v>
       </c>
       <c r="C46">
         <v>49787</v>
       </c>
       <c r="D46" t="s">
-        <v>1010</v>
+        <v>1033</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>50472</v>
       </c>
       <c r="B47">
         <v>50225</v>
       </c>
       <c r="C47">
         <v>49787</v>
       </c>
       <c r="D47" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>50471</v>
       </c>
       <c r="B48">
         <v>50225</v>
       </c>
       <c r="C48">
         <v>49874</v>
       </c>
       <c r="D48" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>50565</v>
       </c>
       <c r="B49">
         <v>50290</v>
       </c>
       <c r="C49">
         <v>49779</v>
       </c>
       <c r="D49" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E49" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F49"/>
       <c r="G49" t="s">
-        <v>1011</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>51901</v>
       </c>
       <c r="B50">
         <v>50289</v>
       </c>
       <c r="C50">
         <v>49779</v>
       </c>
       <c r="D50" t="s">
-        <v>1010</v>
+        <v>1033</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>1012</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>53126</v>
       </c>
       <c r="B51">
         <v>53121</v>
       </c>
       <c r="C51">
         <v>53106</v>
       </c>
       <c r="D51" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E51" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F51"/>
       <c r="G51" t="s">
-        <v>242</v>
+        <v>980</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>53231</v>
       </c>
       <c r="B52">
         <v>50410</v>
       </c>
       <c r="C52">
         <v>53221</v>
       </c>
       <c r="D52" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E52" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F52"/>
       <c r="G52" t="s">
-        <v>701</v>
+        <v>722</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>53236</v>
       </c>
       <c r="B53">
         <v>50263</v>
       </c>
       <c r="C53">
         <v>53221</v>
       </c>
       <c r="D53" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E53" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>701</v>
+        <v>722</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>53241</v>
       </c>
       <c r="B54">
         <v>50342</v>
       </c>
       <c r="C54">
         <v>53221</v>
       </c>
       <c r="D54" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E54" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>701</v>
+        <v>722</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>53251</v>
       </c>
       <c r="B55">
         <v>53246</v>
       </c>
       <c r="C55">
         <v>53221</v>
       </c>
       <c r="D55" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E55" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F55"/>
       <c r="G55" t="s">
-        <v>701</v>
+        <v>722</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>53506</v>
       </c>
       <c r="B56">
         <v>52441</v>
       </c>
       <c r="C56">
         <v>53501</v>
       </c>
       <c r="D56" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E56" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F56"/>
       <c r="G56" t="s">
-        <v>474</v>
+        <v>657</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>53516</v>
       </c>
       <c r="B57">
         <v>53511</v>
       </c>
       <c r="C57">
         <v>53501</v>
       </c>
       <c r="D57" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E57" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F57"/>
       <c r="G57" t="s">
-        <v>474</v>
+        <v>657</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>54144</v>
       </c>
       <c r="B58">
         <v>54143</v>
       </c>
       <c r="C58">
         <v>53221</v>
       </c>
       <c r="D58" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E58" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F58"/>
       <c r="G58" t="s">
-        <v>725</v>
+        <v>746</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>54146</v>
       </c>
       <c r="B59">
         <v>54145</v>
       </c>
       <c r="C59">
         <v>53221</v>
       </c>
       <c r="D59" t="s">
-        <v>1009</v>
+        <v>1032</v>
       </c>
       <c r="E59" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>725</v>
+        <v>746</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>54186</v>
       </c>
       <c r="B60">
         <v>54184</v>
       </c>
       <c r="C60">
         <v>54182</v>
       </c>
       <c r="D60" t="s">
-        <v>1013</v>
+        <v>1036</v>
       </c>
       <c r="E60" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F60"/>
       <c r="G60" t="s">
-        <v>480</v>
+        <v>495</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>54187</v>
       </c>
       <c r="B61">
         <v>54185</v>
       </c>
       <c r="C61">
         <v>54182</v>
       </c>
       <c r="D61" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E61" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F61"/>
       <c r="G61" t="s">
-        <v>480</v>
+        <v>495</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>54189</v>
       </c>
       <c r="B62">
         <v>54188</v>
       </c>
       <c r="C62">
         <v>54182</v>
       </c>
       <c r="D62" t="s">
-        <v>592</v>
+        <v>612</v>
       </c>
       <c r="E62" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F62"/>
       <c r="G62" t="s">
-        <v>480</v>
+        <v>495</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>54191</v>
       </c>
       <c r="B63">
         <v>54190</v>
       </c>
       <c r="C63">
         <v>54182</v>
       </c>
       <c r="D63" t="s">
-        <v>592</v>
+        <v>612</v>
       </c>
       <c r="E63" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F63"/>
       <c r="G63" t="s">
-        <v>480</v>
+        <v>495</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
         <v>54194</v>
       </c>
       <c r="B64">
         <v>54193</v>
       </c>
       <c r="C64">
         <v>54182</v>
       </c>
       <c r="D64" t="s">
-        <v>592</v>
+        <v>612</v>
       </c>
       <c r="E64" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F64"/>
       <c r="G64" t="s">
-        <v>480</v>
+        <v>495</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
         <v>54207</v>
       </c>
       <c r="B65">
         <v>54205</v>
       </c>
       <c r="C65">
         <v>54204</v>
       </c>
       <c r="D65" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E65" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F65"/>
       <c r="G65" t="s">
-        <v>480</v>
+        <v>495</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
         <v>54208</v>
       </c>
       <c r="B66">
         <v>54206</v>
       </c>
       <c r="C66">
         <v>54204</v>
       </c>
       <c r="D66" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E66" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F66"/>
       <c r="G66" t="s">
-        <v>480</v>
+        <v>495</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
         <v>54234</v>
       </c>
       <c r="B67">
         <v>54233</v>
       </c>
       <c r="C67">
         <v>54204</v>
       </c>
       <c r="D67" t="s">
-        <v>592</v>
+        <v>612</v>
       </c>
       <c r="E67" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F67"/>
       <c r="G67" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
         <v>54268</v>
       </c>
       <c r="B68">
         <v>50219</v>
       </c>
       <c r="C68">
         <v>54267</v>
       </c>
       <c r="D68" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E68" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F68"/>
       <c r="G68" t="s">
-        <v>482</v>
+        <v>497</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
         <v>54279</v>
       </c>
       <c r="B69">
         <v>54277</v>
       </c>
       <c r="C69">
         <v>54276</v>
       </c>
       <c r="D69" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E69" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F69"/>
       <c r="G69" t="s">
-        <v>482</v>
+        <v>497</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
         <v>54280</v>
       </c>
       <c r="B70">
         <v>54278</v>
       </c>
       <c r="C70">
         <v>54276</v>
       </c>
       <c r="D70" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E70" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F70"/>
       <c r="G70" t="s">
-        <v>482</v>
+        <v>497</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
         <v>54282</v>
       </c>
       <c r="B71">
         <v>54281</v>
       </c>
       <c r="C71">
         <v>54276</v>
       </c>
       <c r="D71" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E71" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F71"/>
       <c r="G71" t="s">
-        <v>482</v>
+        <v>497</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
         <v>54366</v>
       </c>
       <c r="B72">
         <v>54365</v>
       </c>
       <c r="C72">
         <v>53496</v>
       </c>
       <c r="D72" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E72" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F72"/>
       <c r="G72" t="s">
-        <v>469</v>
+        <v>487</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
         <v>54375</v>
       </c>
       <c r="B73">
         <v>53721</v>
       </c>
       <c r="C73">
         <v>54370</v>
       </c>
       <c r="D73" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E73" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F73"/>
       <c r="G73" t="s">
-        <v>487</v>
+        <v>502</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
         <v>54376</v>
       </c>
       <c r="B74">
         <v>50320</v>
       </c>
       <c r="C74">
         <v>54370</v>
       </c>
       <c r="D74" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E74" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F74"/>
       <c r="G74" t="s">
-        <v>487</v>
+        <v>502</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
         <v>54377</v>
       </c>
       <c r="B75">
         <v>50321</v>
       </c>
       <c r="C75">
         <v>54370</v>
       </c>
       <c r="D75" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E75" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F75"/>
       <c r="G75" t="s">
-        <v>487</v>
+        <v>502</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
         <v>54378</v>
       </c>
       <c r="B76">
         <v>50235</v>
       </c>
       <c r="C76">
         <v>54370</v>
       </c>
       <c r="D76" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E76" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F76"/>
       <c r="G76" t="s">
-        <v>487</v>
+        <v>502</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
         <v>54380</v>
       </c>
       <c r="B77">
         <v>54379</v>
       </c>
       <c r="C77">
         <v>54370</v>
       </c>
       <c r="D77" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E77" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F77"/>
       <c r="G77" t="s">
-        <v>487</v>
+        <v>502</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
         <v>54478</v>
       </c>
       <c r="B78">
         <v>50278</v>
       </c>
       <c r="C78">
         <v>54477</v>
       </c>
       <c r="D78" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E78" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F78"/>
       <c r="G78" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
         <v>54479</v>
       </c>
       <c r="B79">
         <v>50277</v>
       </c>
       <c r="C79">
         <v>54477</v>
       </c>
       <c r="D79" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E79" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F79"/>
       <c r="G79" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
         <v>54481</v>
       </c>
       <c r="B80">
         <v>54480</v>
       </c>
       <c r="C80">
         <v>54477</v>
       </c>
       <c r="D80" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E80" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F80"/>
       <c r="G80" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
         <v>54483</v>
       </c>
       <c r="B81">
         <v>54482</v>
       </c>
       <c r="C81">
         <v>54477</v>
       </c>
       <c r="D81" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E81" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F81"/>
       <c r="G81" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
         <v>54484</v>
       </c>
       <c r="B82">
         <v>50309</v>
       </c>
       <c r="C82">
         <v>54477</v>
       </c>
       <c r="D82" t="s">
-        <v>1009</v>
+        <v>1032</v>
       </c>
       <c r="E82" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F82"/>
       <c r="G82" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
         <v>54485</v>
       </c>
       <c r="B83">
         <v>51791</v>
       </c>
       <c r="C83">
         <v>54477</v>
       </c>
       <c r="D83" t="s">
-        <v>1009</v>
+        <v>1032</v>
       </c>
       <c r="E83" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F83"/>
       <c r="G83" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
         <v>54495</v>
       </c>
       <c r="B84">
         <v>50277</v>
       </c>
       <c r="C84">
         <v>54493</v>
       </c>
       <c r="D84" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E84" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F84"/>
       <c r="G84" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
         <v>54496</v>
       </c>
       <c r="B85">
         <v>50278</v>
       </c>
       <c r="C85">
         <v>54493</v>
       </c>
       <c r="D85" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E85" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F85"/>
       <c r="G85" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
         <v>54497</v>
       </c>
       <c r="B86">
         <v>50292</v>
       </c>
       <c r="C86">
         <v>54493</v>
       </c>
       <c r="D86" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E86" t="s">
-        <v>1014</v>
+        <v>1037</v>
       </c>
       <c r="F86"/>
       <c r="G86" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
         <v>54498</v>
       </c>
       <c r="B87">
         <v>54482</v>
       </c>
       <c r="C87">
         <v>54493</v>
       </c>
       <c r="D87" t="s">
-        <v>1009</v>
+        <v>1032</v>
       </c>
       <c r="E87" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F87"/>
       <c r="G87" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
         <v>54544</v>
       </c>
       <c r="B88">
         <v>54543</v>
       </c>
       <c r="C88">
         <v>54541</v>
       </c>
       <c r="D88" t="s">
-        <v>1010</v>
+        <v>1033</v>
       </c>
       <c r="E88" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F88"/>
       <c r="G88" t="s">
-        <v>504</v>
+        <v>520</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
         <v>54546</v>
       </c>
       <c r="B89">
         <v>54545</v>
       </c>
       <c r="C89">
         <v>54541</v>
       </c>
       <c r="D89" t="s">
-        <v>1010</v>
+        <v>1033</v>
       </c>
       <c r="E89" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F89"/>
       <c r="G89" t="s">
-        <v>504</v>
+        <v>520</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
         <v>54559</v>
       </c>
       <c r="B90">
         <v>52781</v>
       </c>
       <c r="C90">
         <v>54141</v>
       </c>
       <c r="D90" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E90" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F90"/>
       <c r="G90" t="s">
-        <v>665</v>
+        <v>686</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
         <v>54561</v>
       </c>
       <c r="B91">
         <v>54560</v>
       </c>
       <c r="C91">
         <v>54141</v>
       </c>
       <c r="D91" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91" t="s">
-        <v>665</v>
+        <v>686</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
         <v>54563</v>
       </c>
       <c r="B92">
         <v>54142</v>
       </c>
       <c r="C92">
         <v>54141</v>
       </c>
       <c r="D92" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92" t="s">
-        <v>665</v>
+        <v>686</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
         <v>54624</v>
       </c>
       <c r="B93">
         <v>54615</v>
       </c>
       <c r="C93">
         <v>54621</v>
       </c>
       <c r="D93" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E93" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F93"/>
       <c r="G93" t="s">
-        <v>409</v>
+        <v>523</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
         <v>54626</v>
       </c>
       <c r="B94">
         <v>54625</v>
       </c>
       <c r="C94">
         <v>54621</v>
       </c>
       <c r="D94" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E94" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F94"/>
       <c r="G94" t="s">
-        <v>409</v>
+        <v>523</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
         <v>54627</v>
       </c>
       <c r="B95">
         <v>50262</v>
       </c>
       <c r="C95">
         <v>54621</v>
       </c>
       <c r="D95" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E95" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F95"/>
       <c r="G95" t="s">
-        <v>409</v>
+        <v>523</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
         <v>54629</v>
       </c>
       <c r="B96">
         <v>54628</v>
       </c>
       <c r="C96">
         <v>54621</v>
       </c>
       <c r="D96" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E96" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F96"/>
       <c r="G96" t="s">
-        <v>409</v>
+        <v>523</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97">
         <v>54631</v>
       </c>
       <c r="B97">
         <v>54630</v>
       </c>
       <c r="C97">
         <v>54621</v>
       </c>
       <c r="D97" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97" t="s">
-        <v>409</v>
+        <v>523</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
         <v>54633</v>
       </c>
       <c r="B98">
         <v>54632</v>
       </c>
       <c r="C98">
         <v>54621</v>
       </c>
       <c r="D98" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98" t="s">
-        <v>409</v>
+        <v>523</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
         <v>54634</v>
       </c>
       <c r="B99">
         <v>50329</v>
       </c>
       <c r="C99">
         <v>54621</v>
       </c>
       <c r="D99" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99" t="s">
-        <v>409</v>
+        <v>523</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
         <v>54697</v>
       </c>
       <c r="B100">
         <v>50281</v>
       </c>
       <c r="C100">
         <v>54692</v>
       </c>
       <c r="D100" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E100" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F100"/>
       <c r="G100" t="s">
-        <v>519</v>
+        <v>536</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
         <v>54698</v>
       </c>
       <c r="B101">
         <v>50263</v>
       </c>
       <c r="C101">
         <v>54692</v>
       </c>
       <c r="D101" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E101" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F101"/>
       <c r="G101" t="s">
-        <v>519</v>
+        <v>536</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102">
         <v>54700</v>
       </c>
       <c r="B102">
         <v>54699</v>
       </c>
       <c r="C102">
         <v>54692</v>
       </c>
       <c r="D102" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="E102" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
       <c r="F102"/>
       <c r="G102" t="s">
-        <v>519</v>
+        <v>536</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103">
         <v>54715</v>
       </c>
       <c r="B103">
         <v>54714</v>
       </c>
       <c r="C103">
         <v>54713</v>
       </c>
       <c r="D103" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F53"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>1015</v>
+        <v>1038</v>
       </c>
       <c r="B1" t="s">
-        <v>1016</v>
+        <v>1039</v>
       </c>
       <c r="C1" t="s">
-        <v>1017</v>
+        <v>1040</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49599</v>
       </c>
       <c r="B2" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>1018</v>
+        <v>1041</v>
       </c>
       <c r="E2" t="s">
         <v>66</v>
       </c>
       <c r="F2" t="s">
-        <v>1019</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>49609</v>
+        <v>49602</v>
       </c>
       <c r="B3" t="s">
-        <v>262</v>
+        <v>458</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>1020</v>
+        <v>1043</v>
       </c>
       <c r="E3" t="s">
-        <v>66</v>
+        <v>502</v>
       </c>
       <c r="F3" t="s">
-        <v>1021</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>49624</v>
+        <v>49609</v>
       </c>
       <c r="B4" t="s">
-        <v>180</v>
+        <v>263</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>1022</v>
+        <v>1045</v>
       </c>
       <c r="E4" t="s">
         <v>66</v>
       </c>
       <c r="F4" t="s">
-        <v>1023</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>49646</v>
+        <v>49624</v>
       </c>
       <c r="B5" t="s">
-        <v>257</v>
+        <v>180</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>1024</v>
+        <v>1047</v>
       </c>
       <c r="E5" t="s">
         <v>66</v>
       </c>
       <c r="F5" t="s">
-        <v>1025</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>49664</v>
+        <v>49646</v>
       </c>
       <c r="B6" t="s">
-        <v>310</v>
+        <v>258</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>1026</v>
+        <v>1049</v>
       </c>
       <c r="E6" t="s">
         <v>66</v>
       </c>
       <c r="F6" t="s">
-        <v>1027</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>49696</v>
+        <v>49664</v>
       </c>
       <c r="B7" t="s">
-        <v>142</v>
+        <v>311</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>1028</v>
+        <v>1051</v>
       </c>
       <c r="E7" t="s">
         <v>66</v>
       </c>
       <c r="F7" t="s">
-        <v>1029</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>54180</v>
+        <v>49696</v>
       </c>
       <c r="B8" t="s">
-        <v>293</v>
+        <v>142</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>1030</v>
+        <v>1053</v>
       </c>
       <c r="E8" t="s">
-        <v>1031</v>
+        <v>66</v>
       </c>
       <c r="F8" t="s">
-        <v>1032</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>49707</v>
+        <v>54180</v>
       </c>
       <c r="B9" t="s">
-        <v>37</v>
+        <v>294</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>1033</v>
+        <v>1055</v>
       </c>
       <c r="E9" t="s">
-        <v>66</v>
+        <v>1056</v>
       </c>
       <c r="F9" t="s">
-        <v>1034</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>49708</v>
+        <v>49707</v>
       </c>
       <c r="B10" t="s">
-        <v>123</v>
+        <v>37</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>1035</v>
+        <v>1058</v>
       </c>
       <c r="E10" t="s">
         <v>66</v>
       </c>
       <c r="F10" t="s">
-        <v>1036</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>49718</v>
+        <v>49708</v>
       </c>
       <c r="B11" t="s">
-        <v>154</v>
+        <v>123</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>1037</v>
+        <v>1060</v>
       </c>
       <c r="E11" t="s">
         <v>66</v>
       </c>
       <c r="F11" t="s">
-        <v>1038</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>49720</v>
+        <v>49718</v>
       </c>
       <c r="B12" t="s">
-        <v>194</v>
+        <v>154</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>1039</v>
+        <v>1062</v>
       </c>
       <c r="E12" t="s">
         <v>66</v>
       </c>
       <c r="F12" t="s">
-        <v>1040</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>54614</v>
+        <v>49720</v>
       </c>
       <c r="B13" t="s">
-        <v>404</v>
+        <v>194</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>1041</v>
+        <v>1064</v>
       </c>
       <c r="E13" t="s">
-        <v>409</v>
+        <v>66</v>
       </c>
       <c r="F13" t="s">
-        <v>1042</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>49728</v>
+        <v>54614</v>
       </c>
       <c r="B14" t="s">
-        <v>82</v>
+        <v>404</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>1043</v>
+        <v>1066</v>
       </c>
       <c r="E14" t="s">
-        <v>66</v>
+        <v>523</v>
       </c>
       <c r="F14" t="s">
-        <v>1044</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>49743</v>
+        <v>49728</v>
       </c>
       <c r="B15" t="s">
-        <v>96</v>
+        <v>82</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>1045</v>
+        <v>1068</v>
       </c>
       <c r="E15" t="s">
         <v>66</v>
       </c>
       <c r="F15" t="s">
-        <v>1046</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>49749</v>
+        <v>49743</v>
       </c>
       <c r="B16" t="s">
-        <v>131</v>
+        <v>96</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>1047</v>
+        <v>1070</v>
       </c>
       <c r="E16" t="s">
         <v>66</v>
       </c>
       <c r="F16" t="s">
-        <v>1048</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>49750</v>
+        <v>49749</v>
       </c>
       <c r="B17" t="s">
-        <v>115</v>
+        <v>131</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>1049</v>
+        <v>1072</v>
       </c>
       <c r="E17" t="s">
         <v>66</v>
       </c>
       <c r="F17" t="s">
-        <v>1050</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>49751</v>
+        <v>49750</v>
       </c>
       <c r="B18" t="s">
-        <v>172</v>
+        <v>115</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>1051</v>
+        <v>1074</v>
       </c>
       <c r="E18" t="s">
         <v>66</v>
       </c>
       <c r="F18" t="s">
-        <v>1052</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>49752</v>
+        <v>49751</v>
       </c>
       <c r="B19" t="s">
-        <v>106</v>
+        <v>172</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>1053</v>
+        <v>1076</v>
       </c>
       <c r="E19" t="s">
         <v>66</v>
       </c>
       <c r="F19" t="s">
-        <v>1054</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>49755</v>
+        <v>49752</v>
       </c>
       <c r="B20" t="s">
-        <v>206</v>
+        <v>106</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>1055</v>
+        <v>1078</v>
       </c>
       <c r="E20" t="s">
         <v>66</v>
       </c>
       <c r="F20" t="s">
-        <v>1056</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>49756</v>
+        <v>49755</v>
       </c>
       <c r="B21" t="s">
-        <v>69</v>
+        <v>206</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>1057</v>
+        <v>1080</v>
       </c>
       <c r="E21" t="s">
         <v>66</v>
       </c>
       <c r="F21" t="s">
-        <v>1058</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
-        <v>53216</v>
+        <v>49756</v>
       </c>
       <c r="B22" t="s">
-        <v>245</v>
+        <v>69</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>1059</v>
+        <v>1082</v>
       </c>
       <c r="E22" t="s">
-        <v>701</v>
+        <v>66</v>
       </c>
       <c r="F22" t="s">
-        <v>1060</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
-        <v>49761</v>
+        <v>53216</v>
       </c>
       <c r="B23" t="s">
-        <v>95</v>
+        <v>246</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>1061</v>
+        <v>1084</v>
       </c>
       <c r="E23" t="s">
-        <v>66</v>
+        <v>722</v>
       </c>
       <c r="F23" t="s">
-        <v>1062</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
-        <v>54453</v>
+        <v>49761</v>
       </c>
       <c r="B24" t="s">
-        <v>1063</v>
+        <v>95</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>1064</v>
+        <v>1086</v>
       </c>
       <c r="E24" t="s">
-        <v>360</v>
+        <v>66</v>
       </c>
       <c r="F24" t="s">
-        <v>1065</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
-        <v>49592</v>
+        <v>54453</v>
       </c>
       <c r="B25" t="s">
-        <v>464</v>
+        <v>1088</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>1066</v>
+        <v>1089</v>
       </c>
       <c r="E25" t="s">
-        <v>1067</v>
+        <v>360</v>
       </c>
       <c r="F25" t="s">
-        <v>1068</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
-        <v>49594</v>
+        <v>49592</v>
       </c>
       <c r="B26" t="s">
-        <v>450</v>
+        <v>477</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>1069</v>
+        <v>1091</v>
       </c>
       <c r="E26" t="s">
-        <v>66</v>
+        <v>1092</v>
       </c>
       <c r="F26" t="s">
-        <v>1070</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
-        <v>49602</v>
+        <v>49594</v>
       </c>
       <c r="B27" t="s">
-        <v>445</v>
+        <v>463</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>1071</v>
+        <v>1094</v>
       </c>
       <c r="E27" t="s">
-        <v>487</v>
+        <v>66</v>
       </c>
       <c r="F27" t="s">
-        <v>1072</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>49614</v>
       </c>
       <c r="B28" t="s">
-        <v>1073</v>
+        <v>1096</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>1074</v>
+        <v>1097</v>
       </c>
       <c r="E28" t="s">
         <v>66</v>
       </c>
       <c r="F28" t="s">
-        <v>1075</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>49625</v>
       </c>
       <c r="B29" t="s">
-        <v>925</v>
+        <v>947</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>1076</v>
+        <v>1099</v>
       </c>
       <c r="E29" t="s">
         <v>66</v>
       </c>
       <c r="F29" t="s">
-        <v>1077</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>54619</v>
       </c>
       <c r="B30" t="s">
-        <v>512</v>
+        <v>529</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>1078</v>
+        <v>1101</v>
       </c>
       <c r="E30" t="s">
-        <v>409</v>
+        <v>523</v>
       </c>
       <c r="F30" t="s">
-        <v>1079</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>54369</v>
       </c>
       <c r="B31" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31" t="s">
-        <v>487</v>
+        <v>502</v>
       </c>
       <c r="F31" t="s">
-        <v>1080</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>54431</v>
       </c>
       <c r="B32" t="s">
-        <v>517</v>
+        <v>534</v>
       </c>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32" t="s">
-        <v>1081</v>
+        <v>1104</v>
       </c>
       <c r="F32" t="s">
-        <v>1082</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>54616</v>
       </c>
       <c r="B33" t="s">
-        <v>508</v>
+        <v>525</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="s">
-        <v>1083</v>
+        <v>1106</v>
       </c>
       <c r="E33" t="s">
-        <v>409</v>
+        <v>523</v>
       </c>
       <c r="F33" t="s">
-        <v>1084</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>49666</v>
       </c>
       <c r="B34" t="s">
-        <v>1085</v>
+        <v>1108</v>
       </c>
       <c r="C34"/>
       <c r="D34" t="s">
-        <v>1086</v>
+        <v>1109</v>
       </c>
       <c r="E34" t="s">
         <v>66</v>
       </c>
       <c r="F34" t="s">
-        <v>1087</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>54192</v>
       </c>
       <c r="B35" t="s">
-        <v>631</v>
+        <v>651</v>
       </c>
       <c r="C35"/>
       <c r="D35" t="s">
-        <v>1088</v>
+        <v>1111</v>
       </c>
       <c r="E35" t="s">
-        <v>1067</v>
+        <v>1092</v>
       </c>
       <c r="F35" t="s">
-        <v>1089</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>54617</v>
       </c>
       <c r="B36" t="s">
-        <v>515</v>
+        <v>532</v>
       </c>
       <c r="C36"/>
       <c r="D36" t="s">
-        <v>1090</v>
+        <v>1113</v>
       </c>
       <c r="E36" t="s">
-        <v>409</v>
+        <v>523</v>
       </c>
       <c r="F36" t="s">
-        <v>1091</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>49667</v>
       </c>
       <c r="B37" t="s">
-        <v>456</v>
+        <v>469</v>
       </c>
       <c r="C37"/>
       <c r="D37" t="s">
-        <v>1092</v>
+        <v>1115</v>
       </c>
       <c r="E37" t="s">
         <v>66</v>
       </c>
       <c r="F37" t="s">
-        <v>1093</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>49671</v>
       </c>
       <c r="B38" t="s">
-        <v>1094</v>
+        <v>1117</v>
       </c>
       <c r="C38"/>
       <c r="D38" t="s">
-        <v>1095</v>
+        <v>1118</v>
       </c>
       <c r="E38" t="s">
         <v>66</v>
       </c>
       <c r="F38" t="s">
-        <v>1096</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>49673</v>
       </c>
       <c r="B39" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C39"/>
       <c r="D39" t="s">
-        <v>1097</v>
+        <v>1120</v>
       </c>
       <c r="E39" t="s">
         <v>66</v>
       </c>
       <c r="F39" t="s">
-        <v>1098</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>49682</v>
       </c>
       <c r="B40" t="s">
         <v>70</v>
       </c>
       <c r="C40"/>
       <c r="D40" t="s">
-        <v>1099</v>
+        <v>1122</v>
       </c>
       <c r="E40" t="s">
         <v>66</v>
       </c>
       <c r="F40" t="s">
-        <v>1100</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>49695</v>
       </c>
       <c r="B41" t="s">
-        <v>514</v>
+        <v>531</v>
       </c>
       <c r="C41"/>
       <c r="D41" t="s">
-        <v>1101</v>
+        <v>1124</v>
       </c>
       <c r="E41" t="s">
         <v>66</v>
       </c>
       <c r="F41" t="s">
-        <v>1102</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>54181</v>
       </c>
       <c r="B42" t="s">
-        <v>846</v>
+        <v>868</v>
       </c>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>1103</v>
+        <v>1126</v>
       </c>
       <c r="E42" t="s">
-        <v>1067</v>
+        <v>1092</v>
       </c>
       <c r="F42" t="s">
-        <v>1104</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>49697</v>
       </c>
       <c r="B43" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>1105</v>
+        <v>1128</v>
       </c>
       <c r="E43" t="s">
         <v>66</v>
       </c>
       <c r="F43" t="s">
-        <v>1106</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>49702</v>
       </c>
       <c r="B44" t="s">
-        <v>1107</v>
+        <v>1130</v>
       </c>
       <c r="C44"/>
       <c r="D44" t="s">
-        <v>1108</v>
+        <v>1131</v>
       </c>
       <c r="E44" t="s">
         <v>66</v>
       </c>
       <c r="F44" t="s">
-        <v>1109</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>54540</v>
       </c>
       <c r="B45" t="s">
         <v>396</v>
       </c>
       <c r="C45"/>
       <c r="D45" t="s">
-        <v>1110</v>
+        <v>1133</v>
       </c>
       <c r="E45" t="s">
-        <v>528</v>
+        <v>546</v>
       </c>
       <c r="F45" t="s">
-        <v>1111</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>49723</v>
       </c>
       <c r="B46" t="s">
-        <v>1112</v>
+        <v>1135</v>
       </c>
       <c r="C46"/>
       <c r="D46" t="s">
-        <v>1113</v>
+        <v>1136</v>
       </c>
       <c r="E46" t="s">
         <v>66</v>
       </c>
       <c r="F46" t="s">
-        <v>1114</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>49724</v>
       </c>
       <c r="B47" t="s">
-        <v>672</v>
+        <v>693</v>
       </c>
       <c r="C47"/>
       <c r="D47" t="s">
-        <v>1115</v>
+        <v>1138</v>
       </c>
       <c r="E47" t="s">
         <v>66</v>
       </c>
       <c r="F47" t="s">
-        <v>1116</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>49725</v>
       </c>
       <c r="B48" t="s">
-        <v>510</v>
+        <v>527</v>
       </c>
       <c r="C48"/>
       <c r="D48" t="s">
-        <v>1117</v>
+        <v>1140</v>
       </c>
       <c r="E48" t="s">
         <v>66</v>
       </c>
       <c r="F48" t="s">
-        <v>1118</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>49727</v>
       </c>
       <c r="B49" t="s">
-        <v>1119</v>
+        <v>1142</v>
       </c>
       <c r="C49"/>
       <c r="D49" t="s">
-        <v>1120</v>
+        <v>1143</v>
       </c>
       <c r="E49" t="s">
         <v>66</v>
       </c>
       <c r="F49" t="s">
-        <v>1121</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49740</v>
       </c>
       <c r="B50" t="s">
-        <v>1000</v>
+        <v>1023</v>
       </c>
       <c r="C50"/>
       <c r="D50" t="s">
-        <v>1122</v>
+        <v>1145</v>
       </c>
       <c r="E50" t="s">
         <v>66</v>
       </c>
       <c r="F50" t="s">
-        <v>1123</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49747</v>
       </c>
       <c r="B51" t="s">
-        <v>934</v>
+        <v>956</v>
       </c>
       <c r="C51"/>
       <c r="D51" t="s">
-        <v>1124</v>
+        <v>1147</v>
       </c>
       <c r="E51" t="s">
         <v>66</v>
       </c>
       <c r="F51" t="s">
-        <v>1125</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>54140</v>
       </c>
       <c r="B52" t="s">
-        <v>1126</v>
+        <v>1149</v>
       </c>
       <c r="C52"/>
       <c r="D52" t="s">
-        <v>1127</v>
+        <v>1150</v>
       </c>
       <c r="E52" t="s">
-        <v>749</v>
+        <v>770</v>
       </c>
       <c r="F52" t="s">
-        <v>1128</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49760</v>
       </c>
       <c r="B53" t="s">
         <v>234</v>
       </c>
       <c r="C53"/>
       <c r="D53" t="s">
-        <v>1129</v>
+        <v>1152</v>
       </c>
       <c r="E53" t="s">
         <v>66</v>
       </c>
       <c r="F53" t="s">
-        <v>1130</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J77"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>1131</v>
+        <v>1154</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>1132</v>
+        <v>1155</v>
       </c>
       <c r="D1" t="s">
-        <v>1133</v>
+        <v>1156</v>
       </c>
       <c r="E1" t="s">
-        <v>1134</v>
+        <v>1157</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>1135</v>
+        <v>1158</v>
       </c>
       <c r="H1" t="s">
-        <v>1136</v>
+        <v>1159</v>
       </c>
       <c r="I1" t="s">
-        <v>1137</v>
+        <v>1160</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54514</v>
       </c>
       <c r="B2">
         <v>54267</v>
       </c>
       <c r="C2" t="s">
-        <v>1138</v>
+        <v>1161</v>
       </c>
       <c r="D2" t="s">
-        <v>1139</v>
+        <v>1162</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>1140</v>
+        <v>1163</v>
       </c>
       <c r="G2" t="s">
-        <v>1141</v>
+        <v>1164</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J2" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54516</v>
       </c>
       <c r="B3">
         <v>54276</v>
       </c>
       <c r="C3" t="s">
-        <v>1138</v>
+        <v>1161</v>
       </c>
       <c r="D3" t="s">
-        <v>1139</v>
+        <v>1162</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>1140</v>
+        <v>1163</v>
       </c>
       <c r="G3" t="s">
-        <v>1141</v>
+        <v>1164</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>2</v>
       </c>
       <c r="J3" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54521</v>
       </c>
       <c r="B4">
         <v>54182</v>
       </c>
       <c r="C4" t="s">
-        <v>1138</v>
+        <v>1161</v>
       </c>
       <c r="D4" t="s">
-        <v>1142</v>
+        <v>1165</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>1143</v>
+        <v>1166</v>
       </c>
       <c r="G4" t="s">
-        <v>1144</v>
+        <v>1167</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>0</v>
       </c>
       <c r="J4" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54523</v>
       </c>
       <c r="B5">
         <v>54204</v>
       </c>
       <c r="C5" t="s">
-        <v>1138</v>
+        <v>1161</v>
       </c>
       <c r="D5" t="s">
-        <v>1142</v>
+        <v>1165</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>1143</v>
+        <v>1166</v>
       </c>
       <c r="G5" t="s">
-        <v>1144</v>
+        <v>1167</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>0</v>
       </c>
       <c r="J5" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50761</v>
       </c>
       <c r="B6">
         <v>49838</v>
       </c>
       <c r="C6" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
-        <v>1146</v>
+        <v>1169</v>
       </c>
       <c r="F6" t="s">
         <v>137</v>
       </c>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6">
-        <v>326</v>
+        <v>334</v>
       </c>
       <c r="J6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50762</v>
       </c>
       <c r="B7">
         <v>49838</v>
       </c>
       <c r="C7" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
-        <v>1147</v>
+        <v>1170</v>
       </c>
       <c r="F7" t="s">
         <v>137</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="J7" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>50763</v>
       </c>
       <c r="B8">
         <v>49838</v>
       </c>
       <c r="C8" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>1148</v>
+        <v>1171</v>
       </c>
       <c r="F8" t="s">
         <v>137</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
-        <v>319</v>
+        <v>327</v>
       </c>
       <c r="J8" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50781</v>
       </c>
       <c r="B9">
         <v>49846</v>
       </c>
       <c r="C9" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>1149</v>
+        <v>1172</v>
       </c>
       <c r="F9" t="s">
         <v>141</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="J9" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50782</v>
       </c>
       <c r="B10">
         <v>49846</v>
       </c>
       <c r="C10" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>1150</v>
+        <v>1173</v>
       </c>
       <c r="F10" t="s">
         <v>141</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="J10" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>54691</v>
       </c>
       <c r="B11">
         <v>54541</v>
       </c>
       <c r="C11" t="s">
-        <v>1151</v>
+        <v>1174</v>
       </c>
       <c r="D11" t="s">
-        <v>1152</v>
+        <v>1175</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>1153</v>
+        <v>1176</v>
       </c>
       <c r="G11" t="s">
-        <v>1154</v>
+        <v>1177</v>
       </c>
       <c r="H11"/>
       <c r="I11">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="J11" t="s">
-        <v>519</v>
+        <v>536</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>54525</v>
       </c>
       <c r="B12">
         <v>54204</v>
       </c>
       <c r="C12" t="s">
-        <v>1155</v>
+        <v>1178</v>
       </c>
       <c r="D12" t="s">
-        <v>1156</v>
+        <v>1179</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>1157</v>
+        <v>1180</v>
       </c>
       <c r="G12" t="s">
-        <v>1158</v>
+        <v>1181</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>50794</v>
       </c>
       <c r="B13">
         <v>49853</v>
       </c>
       <c r="C13" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13" t="s">
         <v>153</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13">
         <v>0</v>
       </c>
       <c r="J13" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>54556</v>
       </c>
       <c r="B14">
         <v>49865</v>
       </c>
       <c r="C14" t="s">
-        <v>1159</v>
+        <v>1182</v>
       </c>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>1160</v>
+        <v>1183</v>
       </c>
       <c r="G14" t="s">
-        <v>1161</v>
+        <v>1184</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>0</v>
       </c>
       <c r="J14" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>50693</v>
       </c>
       <c r="B15">
         <v>49802</v>
       </c>
       <c r="C15" t="s">
-        <v>1159</v>
+        <v>1182</v>
       </c>
       <c r="D15" t="s">
-        <v>1162</v>
+        <v>1185</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>1163</v>
+        <v>1186</v>
       </c>
       <c r="G15" t="s">
-        <v>1164</v>
+        <v>1187</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>10</v>
       </c>
       <c r="J15" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50694</v>
       </c>
       <c r="B16">
         <v>49802</v>
       </c>
       <c r="C16" t="s">
-        <v>1159</v>
+        <v>1182</v>
       </c>
       <c r="D16" t="s">
-        <v>1162</v>
+        <v>1185</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>1163</v>
+        <v>1186</v>
       </c>
       <c r="G16" t="s">
-        <v>1164</v>
+        <v>1187</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>2</v>
       </c>
       <c r="J16" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>52166</v>
       </c>
       <c r="B17">
         <v>49803</v>
       </c>
       <c r="C17" t="s">
-        <v>1165</v>
+        <v>1188</v>
       </c>
       <c r="D17" t="s">
-        <v>1166</v>
+        <v>1189</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>1167</v>
+        <v>1190</v>
       </c>
       <c r="G17" t="s">
-        <v>1168</v>
+        <v>1191</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>7</v>
       </c>
       <c r="J17" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>50798</v>
       </c>
       <c r="B18">
         <v>49855</v>
       </c>
       <c r="C18" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18" t="s">
         <v>166</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18">
         <v>0</v>
       </c>
       <c r="J18" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50708</v>
       </c>
       <c r="B19">
         <v>49874</v>
       </c>
       <c r="C19" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s">
-        <v>1169</v>
+        <v>1192</v>
       </c>
       <c r="F19" t="s">
         <v>200</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19">
-        <v>1052</v>
+        <v>1055</v>
       </c>
       <c r="J19" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>54542</v>
       </c>
       <c r="B20">
         <v>54541</v>
       </c>
       <c r="C20" t="s">
-        <v>1170</v>
+        <v>1193</v>
       </c>
       <c r="D20" t="s">
-        <v>1171</v>
+        <v>1194</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>1172</v>
+        <v>1195</v>
       </c>
       <c r="G20" t="s">
-        <v>1173</v>
+        <v>1196</v>
       </c>
       <c r="H20"/>
       <c r="I20">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="J20" t="s">
-        <v>504</v>
+        <v>520</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>54642</v>
       </c>
       <c r="B21">
         <v>54541</v>
       </c>
       <c r="C21" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
       <c r="D21" t="s">
-        <v>1174</v>
+        <v>1197</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>1175</v>
+        <v>1198</v>
       </c>
       <c r="G21" t="s">
-        <v>1176</v>
+        <v>1199</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J21" t="s">
-        <v>1177</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>50824</v>
       </c>
       <c r="B22">
         <v>49787</v>
       </c>
       <c r="C22" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
       <c r="D22" t="s">
-        <v>1178</v>
+        <v>1201</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>1179</v>
+        <v>1202</v>
       </c>
       <c r="G22" t="s">
-        <v>1180</v>
+        <v>1203</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>6</v>
       </c>
       <c r="J22" t="s">
-        <v>1181</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>50825</v>
       </c>
       <c r="B23">
         <v>49787</v>
       </c>
       <c r="C23" t="s">
-        <v>1159</v>
+        <v>1182</v>
       </c>
       <c r="D23" t="s">
-        <v>1182</v>
+        <v>1205</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>1183</v>
+        <v>1206</v>
       </c>
       <c r="G23" t="s">
-        <v>1184</v>
+        <v>1207</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>5</v>
       </c>
       <c r="J23" t="s">
-        <v>1181</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>50689</v>
       </c>
       <c r="B24">
         <v>49796</v>
       </c>
       <c r="C24" t="s">
-        <v>1185</v>
+        <v>1208</v>
       </c>
       <c r="D24" t="s">
-        <v>1186</v>
+        <v>1209</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>1187</v>
+        <v>1210</v>
       </c>
       <c r="G24" t="s">
-        <v>1188</v>
+        <v>1211</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>8</v>
       </c>
       <c r="J24" t="s">
-        <v>1181</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>50670</v>
       </c>
       <c r="B25">
         <v>49803</v>
       </c>
       <c r="C25" t="s">
-        <v>1185</v>
+        <v>1208</v>
       </c>
       <c r="D25" t="s">
-        <v>1189</v>
+        <v>1212</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
-        <v>1190</v>
+        <v>1213</v>
       </c>
       <c r="G25" t="s">
-        <v>1185</v>
+        <v>1208</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>3</v>
       </c>
       <c r="J25" t="s">
-        <v>1181</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>50672</v>
       </c>
       <c r="B26">
         <v>49806</v>
       </c>
       <c r="C26" t="s">
-        <v>1185</v>
+        <v>1208</v>
       </c>
       <c r="D26" t="s">
-        <v>1191</v>
+        <v>1214</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>1192</v>
+        <v>1215</v>
       </c>
       <c r="G26" t="s">
-        <v>1185</v>
+        <v>1208</v>
       </c>
       <c r="H26"/>
       <c r="I26">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J26" t="s">
-        <v>1181</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>50847</v>
       </c>
       <c r="B27">
         <v>49883</v>
       </c>
       <c r="C27" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
       <c r="D27" t="s">
-        <v>1193</v>
+        <v>1216</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>1194</v>
+        <v>1217</v>
       </c>
       <c r="G27" t="s">
-        <v>1185</v>
+        <v>1208</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>2</v>
       </c>
       <c r="J27" t="s">
-        <v>1181</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>50844</v>
       </c>
       <c r="B28">
         <v>49881</v>
       </c>
       <c r="C28" t="s">
-        <v>1185</v>
+        <v>1208</v>
       </c>
       <c r="D28" t="s">
-        <v>1195</v>
+        <v>1218</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>1196</v>
+        <v>1219</v>
       </c>
       <c r="G28" t="s">
-        <v>1185</v>
+        <v>1208</v>
       </c>
       <c r="H28"/>
       <c r="I28">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J28" t="s">
-        <v>1181</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>52246</v>
       </c>
       <c r="B29">
         <v>49883</v>
       </c>
       <c r="C29" t="s">
-        <v>1151</v>
+        <v>1174</v>
       </c>
       <c r="D29" t="s">
-        <v>1197</v>
+        <v>1220</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>1198</v>
+        <v>1221</v>
       </c>
       <c r="G29" t="s">
-        <v>1151</v>
+        <v>1174</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>2</v>
       </c>
       <c r="J29" t="s">
-        <v>1181</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>54474</v>
       </c>
       <c r="B30">
         <v>49779</v>
       </c>
       <c r="C30" t="s">
-        <v>1159</v>
+        <v>1182</v>
       </c>
       <c r="D30" t="s">
-        <v>1199</v>
+        <v>1222</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>1200</v>
+        <v>1223</v>
       </c>
       <c r="G30" t="s">
-        <v>1201</v>
+        <v>1224</v>
       </c>
       <c r="H30"/>
       <c r="I30">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="J30" t="s">
-        <v>1202</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>52201</v>
       </c>
       <c r="B31">
         <v>49806</v>
       </c>
       <c r="C31" t="s">
-        <v>1155</v>
+        <v>1178</v>
       </c>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>1203</v>
+        <v>1226</v>
       </c>
       <c r="G31" t="s">
-        <v>1204</v>
+        <v>1227</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>0</v>
       </c>
       <c r="J31" t="s">
-        <v>1181</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>50807</v>
       </c>
       <c r="B32">
         <v>49865</v>
       </c>
       <c r="C32" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32" t="s">
         <v>193</v>
       </c>
       <c r="G32" t="s">
-        <v>1205</v>
+        <v>1228</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>0</v>
       </c>
       <c r="J32" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>52181</v>
       </c>
       <c r="B33">
         <v>49803</v>
       </c>
       <c r="C33" t="s">
-        <v>1155</v>
+        <v>1178</v>
       </c>
       <c r="D33" t="s">
-        <v>1206</v>
+        <v>1229</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>1207</v>
+        <v>1230</v>
       </c>
       <c r="G33" t="s">
-        <v>1208</v>
+        <v>1231</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>0</v>
       </c>
       <c r="J33" t="s">
-        <v>1181</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>54701</v>
       </c>
       <c r="B34">
         <v>54692</v>
       </c>
       <c r="C34" t="s">
-        <v>1185</v>
-[...4 lines deleted...]
-      </c>
+        <v>1208</v>
+      </c>
+      <c r="D34" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E34"/>
       <c r="F34" t="s">
-        <v>1210</v>
+        <v>1233</v>
       </c>
       <c r="G34" t="s">
-        <v>1211</v>
+        <v>1234</v>
       </c>
       <c r="H34"/>
       <c r="I34">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="J34" t="s">
-        <v>519</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>54717</v>
       </c>
       <c r="B35">
         <v>54713</v>
       </c>
       <c r="C35" t="s">
-        <v>1185</v>
+        <v>1208</v>
       </c>
       <c r="D35" t="s">
-        <v>1212</v>
+        <v>1236</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
-        <v>1213</v>
+        <v>1237</v>
       </c>
       <c r="G35" t="s">
-        <v>1214</v>
+        <v>1238</v>
       </c>
       <c r="H35"/>
       <c r="I35">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J35" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>50722</v>
       </c>
       <c r="B36">
         <v>49891</v>
       </c>
       <c r="C36" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
       <c r="D36"/>
       <c r="E36" t="s">
-        <v>1215</v>
+        <v>1239</v>
       </c>
       <c r="F36" t="s">
-        <v>1216</v>
+        <v>1240</v>
       </c>
       <c r="G36" t="s">
         <v>228</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>156</v>
       </c>
       <c r="J36" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>50741</v>
       </c>
       <c r="B37">
         <v>49833</v>
       </c>
       <c r="C37" t="s">
-        <v>1159</v>
+        <v>1182</v>
       </c>
       <c r="D37"/>
       <c r="E37" t="s">
-        <v>1217</v>
+        <v>1241</v>
       </c>
       <c r="F37" t="s">
-        <v>1218</v>
+        <v>1242</v>
       </c>
       <c r="G37" t="s">
-        <v>1219</v>
+        <v>1243</v>
       </c>
       <c r="H37"/>
       <c r="I37">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="J37" t="s">
-        <v>1220</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>50752</v>
       </c>
       <c r="B38">
         <v>49836</v>
       </c>
       <c r="C38" t="s">
-        <v>1159</v>
+        <v>1182</v>
       </c>
       <c r="D38"/>
       <c r="E38" t="s">
-        <v>1221</v>
+        <v>1245</v>
       </c>
       <c r="F38" t="s">
-        <v>1218</v>
+        <v>1242</v>
       </c>
       <c r="G38" t="s">
-        <v>1222</v>
+        <v>1246</v>
       </c>
       <c r="H38"/>
       <c r="I38">
-        <v>330</v>
+        <v>338</v>
       </c>
       <c r="J38" t="s">
-        <v>1220</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>54706</v>
       </c>
       <c r="B39">
         <v>54692</v>
       </c>
       <c r="C39" t="s">
-        <v>1165</v>
+        <v>1188</v>
       </c>
       <c r="D39" t="s">
-        <v>1223</v>
+        <v>1247</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>1224</v>
+        <v>1248</v>
       </c>
       <c r="G39" t="s">
-        <v>1225</v>
+        <v>1249</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>6</v>
       </c>
       <c r="J39" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>52216</v>
       </c>
       <c r="B40">
         <v>49806</v>
       </c>
       <c r="C40" t="s">
-        <v>1165</v>
+        <v>1188</v>
       </c>
       <c r="D40" t="s">
-        <v>1226</v>
+        <v>1250</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>1227</v>
+        <v>1251</v>
       </c>
       <c r="G40" t="s">
-        <v>1168</v>
+        <v>1191</v>
       </c>
       <c r="H40"/>
       <c r="I40">
         <v>3</v>
       </c>
       <c r="J40" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>50795</v>
       </c>
       <c r="B41">
         <v>49854</v>
       </c>
       <c r="C41" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
       <c r="D41"/>
       <c r="E41" t="s">
-        <v>1228</v>
+        <v>1252</v>
       </c>
       <c r="F41" t="s">
         <v>160</v>
       </c>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="J41" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>50796</v>
       </c>
       <c r="B42">
         <v>49854</v>
       </c>
       <c r="C42" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
       <c r="D42"/>
       <c r="E42" t="s">
-        <v>1229</v>
+        <v>1253</v>
       </c>
       <c r="F42" t="s">
         <v>160</v>
       </c>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="J42" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>50797</v>
       </c>
       <c r="B43">
         <v>49854</v>
       </c>
       <c r="C43" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
       <c r="D43"/>
       <c r="E43" t="s">
-        <v>1230</v>
+        <v>1254</v>
       </c>
       <c r="F43" t="s">
         <v>160</v>
       </c>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="J43" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>54373</v>
       </c>
       <c r="B44">
         <v>54370</v>
       </c>
       <c r="C44" t="s">
-        <v>1165</v>
+        <v>1188</v>
       </c>
       <c r="D44" t="s">
-        <v>1231</v>
+        <v>1255</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>1232</v>
+        <v>1256</v>
       </c>
       <c r="G44" t="s">
-        <v>1233</v>
+        <v>1257</v>
       </c>
       <c r="H44"/>
       <c r="I44">
         <v>3</v>
       </c>
       <c r="J44" t="s">
-        <v>487</v>
+        <v>502</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>50704</v>
       </c>
       <c r="B45">
         <v>49863</v>
       </c>
       <c r="C45" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
       <c r="D45"/>
       <c r="E45" t="s">
-        <v>1234</v>
+        <v>1258</v>
       </c>
       <c r="F45" t="s">
         <v>187</v>
       </c>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="J45" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>50705</v>
       </c>
       <c r="B46">
         <v>49863</v>
       </c>
       <c r="C46" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
       <c r="D46"/>
       <c r="E46" t="s">
-        <v>1235</v>
+        <v>1259</v>
       </c>
       <c r="F46" t="s">
         <v>187</v>
       </c>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="J46" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>50706</v>
       </c>
       <c r="B47">
         <v>49863</v>
       </c>
       <c r="C47" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
       <c r="D47"/>
       <c r="E47" t="s">
-        <v>1236</v>
+        <v>1260</v>
       </c>
       <c r="F47" t="s">
         <v>187</v>
       </c>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="J47" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>50742</v>
       </c>
       <c r="B48">
         <v>49833</v>
       </c>
       <c r="C48" t="s">
-        <v>1138</v>
+        <v>1161</v>
       </c>
       <c r="D48"/>
       <c r="E48" t="s">
-        <v>1237</v>
+        <v>1261</v>
       </c>
       <c r="F48" t="s">
-        <v>1238</v>
+        <v>1262</v>
       </c>
       <c r="G48" t="s">
-        <v>1239</v>
+        <v>1263</v>
       </c>
       <c r="H48"/>
       <c r="I48">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="J48" t="s">
-        <v>1220</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>52176</v>
       </c>
       <c r="B49">
         <v>49803</v>
       </c>
       <c r="C49" t="s">
-        <v>1155</v>
+        <v>1178</v>
       </c>
       <c r="D49" t="s">
-        <v>1240</v>
+        <v>1264</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>1241</v>
+        <v>1265</v>
       </c>
       <c r="G49" t="s">
-        <v>1242</v>
+        <v>1266</v>
       </c>
       <c r="H49"/>
       <c r="I49">
         <v>1</v>
       </c>
       <c r="J49" t="s">
-        <v>1181</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>50723</v>
       </c>
       <c r="B50">
         <v>49891</v>
       </c>
       <c r="C50" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
       <c r="D50"/>
       <c r="E50" t="s">
-        <v>1243</v>
+        <v>1267</v>
       </c>
       <c r="F50" t="s">
         <v>228</v>
       </c>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50">
         <v>149</v>
       </c>
       <c r="J50" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>50826</v>
       </c>
       <c r="B51">
         <v>49787</v>
       </c>
       <c r="C51" t="s">
-        <v>1165</v>
+        <v>1188</v>
       </c>
       <c r="D51" t="s">
-        <v>1244</v>
+        <v>1268</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
-        <v>1245</v>
+        <v>1269</v>
       </c>
       <c r="G51" t="s">
-        <v>1246</v>
+        <v>1270</v>
       </c>
       <c r="H51"/>
       <c r="I51">
         <v>2</v>
       </c>
       <c r="J51" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>52241</v>
       </c>
       <c r="B52">
         <v>49881</v>
       </c>
       <c r="C52" t="s">
-        <v>1151</v>
+        <v>1174</v>
       </c>
       <c r="D52" t="s">
-        <v>1247</v>
+        <v>1271</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>1248</v>
+        <v>1272</v>
       </c>
       <c r="G52" t="s">
-        <v>1151</v>
+        <v>1174</v>
       </c>
       <c r="H52"/>
       <c r="I52">
         <v>11</v>
       </c>
       <c r="J52" t="s">
-        <v>1181</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>54605</v>
       </c>
       <c r="B53">
         <v>53106</v>
       </c>
       <c r="C53" t="s">
-        <v>1185</v>
+        <v>1208</v>
       </c>
       <c r="D53" t="s">
-        <v>1249</v>
+        <v>1273</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>1250</v>
+        <v>1274</v>
       </c>
       <c r="G53" t="s">
-        <v>1251</v>
+        <v>1275</v>
       </c>
       <c r="H53"/>
       <c r="I53">
         <v>1</v>
       </c>
       <c r="J53" t="s">
-        <v>1252</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>54623</v>
       </c>
       <c r="B54">
         <v>54621</v>
       </c>
       <c r="C54" t="s">
-        <v>1185</v>
+        <v>1208</v>
       </c>
       <c r="D54" t="s">
-        <v>1253</v>
+        <v>1277</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>1250</v>
+        <v>1274</v>
       </c>
       <c r="G54" t="s">
-        <v>1251</v>
+        <v>1275</v>
       </c>
       <c r="H54"/>
       <c r="I54">
         <v>1</v>
       </c>
       <c r="J54" t="s">
-        <v>409</v>
+        <v>523</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>50721</v>
       </c>
       <c r="B55">
         <v>49891</v>
       </c>
       <c r="C55" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
       <c r="D55"/>
       <c r="E55" t="s">
-        <v>1254</v>
+        <v>1278</v>
       </c>
       <c r="F55" t="s">
-        <v>1255</v>
+        <v>1279</v>
       </c>
       <c r="G55" t="s">
-        <v>1256</v>
+        <v>1280</v>
       </c>
       <c r="H55"/>
       <c r="I55">
         <v>148</v>
       </c>
       <c r="J55" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>50783</v>
       </c>
       <c r="B56">
         <v>49847</v>
       </c>
       <c r="C56" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
       <c r="D56"/>
       <c r="E56" t="s">
-        <v>1257</v>
+        <v>1281</v>
       </c>
       <c r="F56" t="s">
         <v>149</v>
       </c>
       <c r="G56"/>
       <c r="H56"/>
       <c r="I56">
-        <v>1038</v>
+        <v>1046</v>
       </c>
       <c r="J56" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>50784</v>
       </c>
       <c r="B57">
         <v>49847</v>
       </c>
       <c r="C57" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
       <c r="D57"/>
       <c r="E57" t="s">
-        <v>1258</v>
+        <v>1282</v>
       </c>
       <c r="F57" t="s">
         <v>149</v>
       </c>
       <c r="G57"/>
       <c r="H57"/>
       <c r="I57">
-        <v>1035</v>
+        <v>1043</v>
       </c>
       <c r="J57" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>54622</v>
       </c>
       <c r="B58">
         <v>54621</v>
       </c>
       <c r="C58" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
       <c r="D58" t="s">
-        <v>1259</v>
+        <v>1283</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>1260</v>
+        <v>1284</v>
       </c>
       <c r="G58" t="s">
-        <v>1261</v>
+        <v>1285</v>
       </c>
       <c r="H58"/>
       <c r="I58">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J58" t="s">
-        <v>409</v>
+        <v>523</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>54374</v>
       </c>
       <c r="B59">
         <v>54370</v>
       </c>
       <c r="C59" t="s">
-        <v>1165</v>
+        <v>1188</v>
       </c>
       <c r="D59" t="s">
-        <v>1262</v>
+        <v>1286</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
-        <v>1263</v>
+        <v>1287</v>
       </c>
       <c r="G59" t="s">
-        <v>1264</v>
+        <v>1288</v>
       </c>
       <c r="H59"/>
       <c r="I59">
         <v>0</v>
       </c>
       <c r="J59" t="s">
-        <v>487</v>
+        <v>502</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>54555</v>
       </c>
       <c r="B60">
         <v>49865</v>
       </c>
       <c r="C60" t="s">
-        <v>1159</v>
+        <v>1182</v>
       </c>
       <c r="D60"/>
       <c r="E60"/>
       <c r="F60" t="s">
-        <v>1265</v>
+        <v>1289</v>
       </c>
       <c r="G60" t="s">
-        <v>1266</v>
+        <v>1290</v>
       </c>
       <c r="H60"/>
       <c r="I60">
         <v>0</v>
       </c>
       <c r="J60" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>52096</v>
       </c>
       <c r="B61">
         <v>49796</v>
       </c>
       <c r="C61" t="s">
-        <v>1165</v>
+        <v>1188</v>
       </c>
       <c r="D61" t="s">
-        <v>1267</v>
+        <v>1291</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
-        <v>1268</v>
+        <v>1292</v>
       </c>
       <c r="G61" t="s">
-        <v>1269</v>
+        <v>1293</v>
       </c>
       <c r="H61"/>
       <c r="I61">
         <v>3</v>
       </c>
       <c r="J61" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>52086</v>
       </c>
       <c r="B62">
         <v>49796</v>
       </c>
       <c r="C62" t="s">
-        <v>1165</v>
+        <v>1188</v>
       </c>
       <c r="D62" t="s">
-        <v>1270</v>
+        <v>1294</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>1271</v>
+        <v>1295</v>
       </c>
       <c r="G62" t="s">
-        <v>1168</v>
+        <v>1191</v>
       </c>
       <c r="H62"/>
       <c r="I62">
         <v>3</v>
       </c>
       <c r="J62" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>52091</v>
       </c>
       <c r="B63">
         <v>49796</v>
       </c>
       <c r="C63" t="s">
-        <v>1165</v>
+        <v>1188</v>
       </c>
       <c r="D63" t="s">
-        <v>1272</v>
+        <v>1296</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>1273</v>
+        <v>1297</v>
       </c>
       <c r="G63" t="s">
-        <v>1168</v>
+        <v>1191</v>
       </c>
       <c r="H63"/>
       <c r="I63">
         <v>5</v>
       </c>
       <c r="J63" t="s">
-        <v>1274</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>54164</v>
       </c>
       <c r="B64">
         <v>53106</v>
       </c>
       <c r="C64" t="s">
-        <v>1138</v>
+        <v>1161</v>
       </c>
       <c r="D64" t="s">
-        <v>1275</v>
+        <v>1299</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
-        <v>1276</v>
+        <v>1300</v>
       </c>
       <c r="G64" t="s">
-        <v>1277</v>
+        <v>1301</v>
       </c>
       <c r="H64"/>
       <c r="I64">
         <v>138</v>
       </c>
       <c r="J64" t="s">
-        <v>1278</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>52211</v>
       </c>
       <c r="B65">
         <v>49806</v>
       </c>
       <c r="C65" t="s">
-        <v>1155</v>
+        <v>1178</v>
       </c>
       <c r="D65"/>
       <c r="E65"/>
       <c r="F65" t="s">
-        <v>1279</v>
+        <v>1303</v>
       </c>
       <c r="G65" t="s">
-        <v>1280</v>
+        <v>1304</v>
       </c>
       <c r="H65"/>
       <c r="I65">
         <v>0</v>
       </c>
       <c r="J65" t="s">
-        <v>1181</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>52206</v>
       </c>
       <c r="B66">
         <v>49806</v>
       </c>
       <c r="C66" t="s">
-        <v>1155</v>
+        <v>1178</v>
       </c>
       <c r="D66"/>
       <c r="E66"/>
       <c r="F66" t="s">
-        <v>1281</v>
+        <v>1305</v>
       </c>
       <c r="G66" t="s">
-        <v>1282</v>
+        <v>1306</v>
       </c>
       <c r="H66"/>
       <c r="I66">
         <v>0</v>
       </c>
       <c r="J66" t="s">
-        <v>1181</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>54494</v>
       </c>
       <c r="B67">
         <v>54493</v>
       </c>
       <c r="C67" t="s">
-        <v>1138</v>
+        <v>1161</v>
       </c>
       <c r="D67" t="s">
-        <v>1283</v>
+        <v>1307</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>1284</v>
+        <v>1308</v>
       </c>
       <c r="G67" t="s">
-        <v>1285</v>
+        <v>1309</v>
       </c>
       <c r="H67"/>
       <c r="I67">
         <v>1</v>
       </c>
       <c r="J67" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>50710</v>
       </c>
       <c r="B68">
         <v>49885</v>
       </c>
       <c r="C68" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
       <c r="D68"/>
       <c r="E68" t="s">
-        <v>1286</v>
+        <v>1310</v>
       </c>
       <c r="F68" t="s">
         <v>220</v>
       </c>
       <c r="G68"/>
       <c r="H68"/>
       <c r="I68">
         <v>158</v>
       </c>
       <c r="J68" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>50711</v>
       </c>
       <c r="B69">
         <v>49885</v>
       </c>
       <c r="C69" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
       <c r="D69"/>
       <c r="E69" t="s">
-        <v>1287</v>
+        <v>1311</v>
       </c>
       <c r="F69" t="s">
         <v>220</v>
       </c>
       <c r="G69"/>
       <c r="H69"/>
       <c r="I69">
         <v>151</v>
       </c>
       <c r="J69" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
         <v>50712</v>
       </c>
       <c r="B70">
         <v>49885</v>
       </c>
       <c r="C70" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
       <c r="D70"/>
       <c r="E70" t="s">
-        <v>1288</v>
+        <v>1312</v>
       </c>
       <c r="F70" t="s">
         <v>220</v>
       </c>
       <c r="G70"/>
       <c r="H70"/>
       <c r="I70">
         <v>152</v>
       </c>
       <c r="J70" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>50713</v>
       </c>
       <c r="B71">
         <v>49885</v>
       </c>
       <c r="C71" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
       <c r="D71"/>
       <c r="E71" t="s">
-        <v>1289</v>
+        <v>1313</v>
       </c>
       <c r="F71" t="s">
         <v>220</v>
       </c>
       <c r="G71"/>
       <c r="H71"/>
       <c r="I71">
         <v>150</v>
       </c>
       <c r="J71" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>50714</v>
       </c>
       <c r="B72">
         <v>49885</v>
       </c>
       <c r="C72" t="s">
-        <v>1159</v>
+        <v>1182</v>
       </c>
       <c r="D72"/>
       <c r="E72" t="s">
-        <v>1290</v>
+        <v>1314</v>
       </c>
       <c r="F72" t="s">
         <v>220</v>
       </c>
       <c r="G72" t="s">
-        <v>1291</v>
+        <v>1315</v>
       </c>
       <c r="H72"/>
       <c r="I72">
         <v>148</v>
       </c>
       <c r="J72" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
         <v>50715</v>
       </c>
       <c r="B73">
         <v>49885</v>
       </c>
       <c r="C73" t="s">
-        <v>1159</v>
+        <v>1182</v>
       </c>
       <c r="D73"/>
       <c r="E73" t="s">
-        <v>1292</v>
+        <v>1316</v>
       </c>
       <c r="F73" t="s">
         <v>220</v>
       </c>
       <c r="G73" t="s">
-        <v>1291</v>
+        <v>1315</v>
       </c>
       <c r="H73"/>
       <c r="I73">
         <v>144</v>
       </c>
       <c r="J73" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
         <v>50716</v>
       </c>
       <c r="B74">
         <v>49885</v>
       </c>
       <c r="C74" t="s">
-        <v>1159</v>
+        <v>1182</v>
       </c>
       <c r="D74"/>
       <c r="E74" t="s">
-        <v>1293</v>
+        <v>1317</v>
       </c>
       <c r="F74" t="s">
         <v>220</v>
       </c>
       <c r="G74" t="s">
-        <v>1291</v>
+        <v>1315</v>
       </c>
       <c r="H74"/>
       <c r="I74">
         <v>150</v>
       </c>
       <c r="J74" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>50717</v>
       </c>
       <c r="B75">
         <v>49885</v>
       </c>
       <c r="C75" t="s">
-        <v>1159</v>
+        <v>1182</v>
       </c>
       <c r="D75"/>
       <c r="E75" t="s">
-        <v>1294</v>
+        <v>1318</v>
       </c>
       <c r="F75" t="s">
         <v>220</v>
       </c>
       <c r="G75" t="s">
-        <v>1291</v>
+        <v>1315</v>
       </c>
       <c r="H75"/>
       <c r="I75">
         <v>144</v>
       </c>
       <c r="J75" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
         <v>54150</v>
       </c>
       <c r="B76">
         <v>54149</v>
       </c>
       <c r="C76" t="s">
-        <v>1165</v>
+        <v>1188</v>
       </c>
       <c r="D76" t="s">
-        <v>1295</v>
+        <v>1319</v>
       </c>
       <c r="E76" t="s">
-        <v>1296</v>
+        <v>1320</v>
       </c>
       <c r="F76" t="s">
-        <v>1297</v>
+        <v>1321</v>
       </c>
       <c r="G76" t="s">
-        <v>1298</v>
+        <v>1322</v>
       </c>
       <c r="H76"/>
       <c r="I76">
-        <v>2562</v>
+        <v>2567</v>
       </c>
       <c r="J76" t="s">
-        <v>1299</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
         <v>52171</v>
       </c>
       <c r="B77">
         <v>49803</v>
       </c>
       <c r="C77" t="s">
-        <v>1165</v>
+        <v>1188</v>
       </c>
       <c r="D77" t="s">
-        <v>1300</v>
+        <v>1324</v>
       </c>
       <c r="E77"/>
       <c r="F77" t="s">
-        <v>1301</v>
+        <v>1325</v>
       </c>
       <c r="G77" t="s">
-        <v>1302</v>
+        <v>1326</v>
       </c>
       <c r="H77"/>
       <c r="I77">
         <v>1</v>
       </c>
       <c r="J77" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -19523,2172 +19869,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>438</v>
+        <v>451</v>
       </c>
       <c r="M1" t="s">
-        <v>430</v>
+        <v>443</v>
       </c>
       <c r="N1" t="s">
-        <v>431</v>
+        <v>444</v>
       </c>
       <c r="O1" t="s">
-        <v>1771</v>
+        <v>1792</v>
       </c>
       <c r="P1" t="s">
-        <v>1775</v>
+        <v>1796</v>
       </c>
       <c r="Q1" t="s">
-        <v>1783</v>
+        <v>1802</v>
       </c>
       <c r="R1" t="s">
-        <v>1784</v>
+        <v>1803</v>
       </c>
       <c r="S1" t="s">
-        <v>1788</v>
+        <v>1807</v>
       </c>
       <c r="T1" t="s">
-        <v>1790</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>1303</v>
+        <v>427</v>
       </c>
       <c r="C2" t="s">
-        <v>1304</v>
+        <v>1327</v>
       </c>
       <c r="D2" t="s">
-        <v>1310</v>
+        <v>1333</v>
       </c>
       <c r="E2" t="s">
-        <v>1471</v>
+        <v>1494</v>
       </c>
       <c r="F2" t="s">
-        <v>1473</v>
+        <v>1495</v>
       </c>
       <c r="G2" t="s">
-        <v>1483</v>
+        <v>1505</v>
       </c>
       <c r="H2" t="s">
-        <v>1486</v>
+        <v>1508</v>
       </c>
       <c r="I2" t="s">
-        <v>1505</v>
+        <v>1526</v>
       </c>
       <c r="J2" t="s">
-        <v>1536</v>
+        <v>1557</v>
       </c>
       <c r="K2" t="s">
-        <v>1591</v>
+        <v>1612</v>
       </c>
       <c r="L2" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="M2" t="s">
-        <v>1764</v>
+        <v>1785</v>
       </c>
       <c r="N2" t="s">
-        <v>1767</v>
+        <v>1788</v>
       </c>
       <c r="O2" t="s">
-        <v>1772</v>
+        <v>1793</v>
       </c>
       <c r="P2" t="s">
-        <v>1776</v>
+        <v>1797</v>
       </c>
       <c r="Q2" t="s">
-        <v>1006</v>
+        <v>1029</v>
       </c>
       <c r="R2" t="s">
-        <v>1170</v>
+        <v>1193</v>
       </c>
       <c r="S2" t="s">
-        <v>1789</v>
+        <v>547</v>
       </c>
       <c r="T2" t="s">
-        <v>1007</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>1305</v>
+        <v>1328</v>
       </c>
       <c r="D3" t="s">
-        <v>1311</v>
+        <v>1334</v>
       </c>
       <c r="E3" t="s">
         <v>87</v>
       </c>
       <c r="F3" t="s">
-        <v>1474</v>
+        <v>1496</v>
       </c>
       <c r="G3" t="s">
         <v>216</v>
       </c>
       <c r="H3" t="s">
-        <v>1487</v>
+        <v>1509</v>
       </c>
       <c r="I3" t="s">
-        <v>1506</v>
+        <v>1527</v>
       </c>
       <c r="J3" t="s">
-        <v>1537</v>
+        <v>1558</v>
       </c>
       <c r="K3" t="s">
-        <v>1592</v>
+        <v>1613</v>
       </c>
       <c r="L3" t="s">
-        <v>1763</v>
+        <v>1784</v>
       </c>
       <c r="M3" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="N3" t="s">
-        <v>1768</v>
+        <v>1789</v>
       </c>
       <c r="O3" t="s">
-        <v>1773</v>
+        <v>1794</v>
       </c>
       <c r="P3" t="s">
-        <v>1777</v>
+        <v>492</v>
       </c>
       <c r="Q3" t="s">
-        <v>1008</v>
+        <v>1031</v>
       </c>
       <c r="R3" t="s">
-        <v>1785</v>
+        <v>1804</v>
       </c>
       <c r="S3" t="s">
-        <v>527</v>
+        <v>545</v>
       </c>
       <c r="T3" t="s">
-        <v>1014</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>114</v>
       </c>
       <c r="C4" t="s">
         <v>57</v>
       </c>
       <c r="D4" t="s">
-        <v>1312</v>
+        <v>1335</v>
       </c>
       <c r="E4" t="s">
         <v>176</v>
       </c>
       <c r="F4" t="s">
-        <v>1475</v>
+        <v>1497</v>
       </c>
       <c r="G4" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="H4" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="I4" t="s">
-        <v>1507</v>
+        <v>1528</v>
       </c>
       <c r="J4" t="s">
         <v>358</v>
       </c>
       <c r="K4" t="s">
-        <v>1593</v>
+        <v>1614</v>
       </c>
       <c r="M4" t="s">
-        <v>458</v>
+        <v>471</v>
       </c>
       <c r="N4" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="O4" t="s">
-        <v>492</v>
+        <v>507</v>
       </c>
       <c r="P4" t="s">
-        <v>1778</v>
+        <v>1798</v>
       </c>
       <c r="Q4" t="s">
-        <v>1010</v>
+        <v>1033</v>
       </c>
       <c r="R4" t="s">
-        <v>1165</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>1313</v>
+        <v>1336</v>
       </c>
       <c r="E5" t="s">
         <v>59</v>
       </c>
       <c r="F5" t="s">
         <v>98</v>
       </c>
       <c r="G5" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="H5" t="s">
-        <v>1488</v>
+        <v>1510</v>
       </c>
       <c r="I5" t="s">
-        <v>1508</v>
+        <v>1529</v>
       </c>
       <c r="J5" t="s">
-        <v>1538</v>
+        <v>1559</v>
       </c>
       <c r="K5" t="s">
-        <v>1594</v>
+        <v>1615</v>
       </c>
       <c r="M5" t="s">
-        <v>1765</v>
+        <v>1786</v>
       </c>
       <c r="N5" t="s">
-        <v>1769</v>
+        <v>1790</v>
       </c>
       <c r="O5" t="s">
-        <v>1774</v>
+        <v>1795</v>
       </c>
       <c r="P5" t="s">
-        <v>492</v>
+        <v>507</v>
       </c>
       <c r="Q5" t="s">
-        <v>1009</v>
+        <v>1032</v>
       </c>
       <c r="R5" t="s">
-        <v>1151</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>1306</v>
+        <v>1329</v>
       </c>
       <c r="D6" t="s">
-        <v>1314</v>
+        <v>1337</v>
       </c>
       <c r="E6" t="s">
-        <v>1472</v>
+        <v>266</v>
       </c>
       <c r="F6" t="s">
-        <v>1476</v>
+        <v>1498</v>
       </c>
       <c r="G6" t="s">
-        <v>1484</v>
+        <v>1506</v>
       </c>
       <c r="H6" t="s">
-        <v>1489</v>
+        <v>1511</v>
       </c>
       <c r="I6" t="s">
-        <v>1509</v>
+        <v>1530</v>
       </c>
       <c r="J6" t="s">
-        <v>1539</v>
+        <v>1560</v>
       </c>
       <c r="K6" t="s">
-        <v>1595</v>
+        <v>1616</v>
       </c>
       <c r="M6" t="s">
-        <v>1766</v>
+        <v>1787</v>
       </c>
       <c r="N6" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="P6" t="s">
-        <v>1779</v>
+        <v>1799</v>
       </c>
       <c r="Q6" t="s">
-        <v>592</v>
+        <v>612</v>
       </c>
       <c r="R6" t="s">
-        <v>1138</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>414</v>
       </c>
       <c r="D7" t="s">
-        <v>1315</v>
+        <v>1338</v>
       </c>
       <c r="E7" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F7" t="s">
-        <v>1477</v>
+        <v>1499</v>
       </c>
       <c r="G7" t="s">
-        <v>1485</v>
+        <v>1507</v>
       </c>
       <c r="H7" t="s">
-        <v>1490</v>
+        <v>1512</v>
       </c>
       <c r="I7" t="s">
-        <v>1510</v>
+        <v>1531</v>
       </c>
       <c r="J7" t="s">
-        <v>1540</v>
+        <v>1561</v>
       </c>
       <c r="K7" t="s">
-        <v>1505</v>
+        <v>1526</v>
       </c>
       <c r="M7" t="s">
-        <v>446</v>
+        <v>459</v>
       </c>
       <c r="N7" t="s">
-        <v>441</v>
+        <v>454</v>
       </c>
       <c r="P7" t="s">
-        <v>1780</v>
+        <v>1800</v>
       </c>
       <c r="R7" t="s">
-        <v>1786</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>1307</v>
+        <v>1330</v>
       </c>
       <c r="D8" t="s">
-        <v>1316</v>
+        <v>1339</v>
       </c>
       <c r="F8" t="s">
-        <v>1478</v>
+        <v>1500</v>
       </c>
       <c r="G8" t="s">
         <v>74</v>
       </c>
       <c r="H8" t="s">
-        <v>1491</v>
+        <v>1513</v>
       </c>
       <c r="I8" t="s">
-        <v>1511</v>
+        <v>1532</v>
       </c>
       <c r="J8" t="s">
-        <v>1541</v>
+        <v>1562</v>
       </c>
       <c r="K8" t="s">
-        <v>1506</v>
+        <v>1527</v>
       </c>
       <c r="N8" t="s">
-        <v>461</v>
+        <v>474</v>
       </c>
       <c r="P8" t="s">
-        <v>1781</v>
+        <v>1801</v>
       </c>
       <c r="R8" t="s">
-        <v>1787</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>1308</v>
+        <v>1331</v>
       </c>
       <c r="D9" t="s">
-        <v>1317</v>
+        <v>1340</v>
       </c>
       <c r="F9" t="s">
-        <v>1479</v>
+        <v>1501</v>
       </c>
       <c r="G9" t="s">
         <v>117</v>
       </c>
       <c r="H9" t="s">
         <v>62</v>
       </c>
       <c r="I9" t="s">
-        <v>1512</v>
+        <v>1533</v>
       </c>
       <c r="J9" t="s">
-        <v>1542</v>
+        <v>1563</v>
       </c>
       <c r="K9" t="s">
-        <v>1596</v>
+        <v>1617</v>
       </c>
       <c r="N9" t="s">
-        <v>463</v>
+        <v>476</v>
       </c>
       <c r="P9" t="s">
-        <v>1782</v>
+        <v>483</v>
       </c>
       <c r="R9" t="s">
-        <v>1155</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>86</v>
       </c>
       <c r="D10" t="s">
-        <v>1318</v>
+        <v>1341</v>
       </c>
       <c r="F10" t="s">
-        <v>1480</v>
+        <v>1502</v>
       </c>
       <c r="G10" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="H10" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="I10" t="s">
-        <v>1513</v>
+        <v>1534</v>
       </c>
       <c r="J10" t="s">
-        <v>1543</v>
+        <v>1564</v>
       </c>
       <c r="K10" t="s">
-        <v>1597</v>
+        <v>1618</v>
       </c>
       <c r="N10" t="s">
-        <v>1770</v>
+        <v>1791</v>
       </c>
       <c r="R10" t="s">
-        <v>1185</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>1309</v>
+        <v>1332</v>
       </c>
       <c r="D11" t="s">
-        <v>1319</v>
+        <v>1342</v>
       </c>
       <c r="F11" t="s">
-        <v>1481</v>
+        <v>1503</v>
       </c>
       <c r="H11" t="s">
-        <v>1492</v>
+        <v>1514</v>
       </c>
       <c r="I11" t="s">
-        <v>1514</v>
+        <v>1535</v>
       </c>
       <c r="J11" t="s">
-        <v>1544</v>
+        <v>1565</v>
       </c>
       <c r="K11" t="s">
-        <v>1598</v>
+        <v>1619</v>
       </c>
       <c r="R11" t="s">
-        <v>1159</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>1320</v>
+        <v>1343</v>
       </c>
       <c r="F12" t="s">
-        <v>1482</v>
+        <v>1504</v>
       </c>
       <c r="H12" t="s">
-        <v>1493</v>
+        <v>1515</v>
       </c>
       <c r="I12" t="s">
         <v>216</v>
       </c>
       <c r="J12" t="s">
-        <v>1545</v>
+        <v>1566</v>
       </c>
       <c r="K12" t="s">
-        <v>1599</v>
+        <v>1620</v>
       </c>
       <c r="R12" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>1321</v>
+        <v>1344</v>
       </c>
       <c r="H13" t="s">
-        <v>1494</v>
+        <v>1516</v>
       </c>
       <c r="I13" t="s">
         <v>190</v>
       </c>
       <c r="J13" t="s">
-        <v>1546</v>
+        <v>1567</v>
       </c>
       <c r="K13" t="s">
-        <v>1600</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>1322</v>
+        <v>1345</v>
       </c>
       <c r="H14" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="I14" t="s">
-        <v>1515</v>
+        <v>1536</v>
       </c>
       <c r="J14" t="s">
-        <v>1547</v>
+        <v>1568</v>
       </c>
       <c r="K14" t="s">
-        <v>1601</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>1323</v>
+        <v>1346</v>
       </c>
       <c r="H15" t="s">
-        <v>1495</v>
+        <v>1517</v>
       </c>
       <c r="I15" t="s">
-        <v>1516</v>
+        <v>1537</v>
       </c>
       <c r="J15" t="s">
-        <v>1548</v>
+        <v>1569</v>
       </c>
       <c r="K15" t="s">
-        <v>1602</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>1324</v>
+        <v>1347</v>
       </c>
       <c r="H16" t="s">
         <v>210</v>
       </c>
       <c r="I16" t="s">
-        <v>1517</v>
+        <v>1538</v>
       </c>
       <c r="J16" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="K16" t="s">
-        <v>1603</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>1325</v>
+        <v>1348</v>
       </c>
       <c r="H17" t="s">
-        <v>1496</v>
+        <v>433</v>
       </c>
       <c r="I17" t="s">
-        <v>1518</v>
+        <v>1539</v>
       </c>
       <c r="J17" t="s">
-        <v>1549</v>
+        <v>1570</v>
       </c>
       <c r="K17" t="s">
-        <v>1508</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>1326</v>
+        <v>1349</v>
       </c>
       <c r="H18" t="s">
-        <v>1497</v>
+        <v>1518</v>
       </c>
       <c r="I18" t="s">
-        <v>1519</v>
+        <v>1540</v>
       </c>
       <c r="J18" t="s">
-        <v>1550</v>
+        <v>1571</v>
       </c>
       <c r="K18" t="s">
-        <v>1604</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>1327</v>
+        <v>1350</v>
       </c>
       <c r="H19" t="s">
-        <v>1498</v>
+        <v>1519</v>
       </c>
       <c r="I19" t="s">
         <v>101</v>
       </c>
       <c r="J19" t="s">
-        <v>1551</v>
+        <v>1572</v>
       </c>
       <c r="K19" t="s">
-        <v>1605</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>1328</v>
+        <v>1351</v>
       </c>
       <c r="H20" t="s">
-        <v>1499</v>
+        <v>1520</v>
       </c>
       <c r="I20" t="s">
-        <v>1520</v>
+        <v>1541</v>
       </c>
       <c r="J20" t="s">
-        <v>1552</v>
+        <v>1573</v>
       </c>
       <c r="K20" t="s">
-        <v>1606</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>1329</v>
+        <v>1352</v>
       </c>
       <c r="H21" t="s">
-        <v>1500</v>
+        <v>1521</v>
       </c>
       <c r="I21" t="s">
-        <v>1521</v>
+        <v>1542</v>
       </c>
       <c r="J21" t="s">
-        <v>1553</v>
+        <v>1574</v>
       </c>
       <c r="K21" t="s">
-        <v>1607</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>1330</v>
+        <v>1353</v>
       </c>
       <c r="H22" t="s">
         <v>217</v>
       </c>
       <c r="I22" t="s">
-        <v>1522</v>
+        <v>1543</v>
       </c>
       <c r="J22" t="s">
-        <v>1554</v>
+        <v>1575</v>
       </c>
       <c r="K22" t="s">
-        <v>1608</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>1331</v>
+        <v>1354</v>
       </c>
       <c r="H23" t="s">
-        <v>1501</v>
+        <v>1522</v>
       </c>
       <c r="I23" t="s">
         <v>48</v>
       </c>
       <c r="J23" t="s">
-        <v>1555</v>
+        <v>1576</v>
       </c>
       <c r="K23" t="s">
-        <v>1609</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>1332</v>
+        <v>1355</v>
       </c>
       <c r="H24" t="s">
-        <v>1502</v>
+        <v>1523</v>
       </c>
       <c r="I24" t="s">
-        <v>1523</v>
+        <v>1544</v>
       </c>
       <c r="J24" t="s">
-        <v>1556</v>
+        <v>1577</v>
       </c>
       <c r="K24" t="s">
-        <v>1610</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>1333</v>
+        <v>1356</v>
       </c>
       <c r="H25" t="s">
         <v>225</v>
       </c>
       <c r="I25" t="s">
-        <v>1524</v>
+        <v>1545</v>
       </c>
       <c r="J25" t="s">
-        <v>1557</v>
+        <v>1578</v>
       </c>
       <c r="K25" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>1334</v>
+        <v>1357</v>
       </c>
       <c r="H26" t="s">
-        <v>1503</v>
+        <v>1524</v>
       </c>
       <c r="I26" t="s">
-        <v>1525</v>
+        <v>1546</v>
       </c>
       <c r="J26" t="s">
-        <v>1558</v>
+        <v>1579</v>
       </c>
       <c r="K26" t="s">
-        <v>1611</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>1335</v>
+        <v>1358</v>
       </c>
       <c r="H27" t="s">
-        <v>1504</v>
+        <v>1525</v>
       </c>
       <c r="I27" t="s">
         <v>118</v>
       </c>
       <c r="J27" t="s">
-        <v>1559</v>
+        <v>1580</v>
       </c>
       <c r="K27" t="s">
-        <v>1612</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>1336</v>
+        <v>1359</v>
       </c>
       <c r="H28" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="I28" t="s">
         <v>400</v>
       </c>
       <c r="J28" t="s">
-        <v>1560</v>
+        <v>1581</v>
       </c>
       <c r="K28" t="s">
-        <v>1613</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>1337</v>
+        <v>1360</v>
       </c>
       <c r="I29" t="s">
-        <v>1526</v>
+        <v>1547</v>
       </c>
       <c r="J29" t="s">
-        <v>1561</v>
+        <v>1582</v>
       </c>
       <c r="K29" t="s">
-        <v>1614</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>1338</v>
+        <v>1361</v>
       </c>
       <c r="I30" t="s">
-        <v>1527</v>
+        <v>1548</v>
       </c>
       <c r="J30" t="s">
-        <v>1562</v>
+        <v>1583</v>
       </c>
       <c r="K30" t="s">
-        <v>1615</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>1339</v>
+        <v>1362</v>
       </c>
       <c r="I31" t="s">
-        <v>1528</v>
+        <v>1549</v>
       </c>
       <c r="J31" t="s">
-        <v>1563</v>
+        <v>1584</v>
       </c>
       <c r="K31" t="s">
-        <v>1616</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>1340</v>
+        <v>1363</v>
       </c>
       <c r="I32" t="s">
-        <v>1529</v>
+        <v>1550</v>
       </c>
       <c r="J32" t="s">
-        <v>1564</v>
+        <v>1585</v>
       </c>
       <c r="K32" t="s">
-        <v>1617</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>1341</v>
+        <v>1364</v>
       </c>
       <c r="I33" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="J33" t="s">
-        <v>1565</v>
+        <v>1586</v>
       </c>
       <c r="K33" t="s">
-        <v>1618</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>1342</v>
+        <v>1365</v>
       </c>
       <c r="I34" t="s">
-        <v>1530</v>
+        <v>1551</v>
       </c>
       <c r="J34" t="s">
         <v>49</v>
       </c>
       <c r="K34" t="s">
-        <v>1619</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>1343</v>
+        <v>1366</v>
       </c>
       <c r="I35" t="s">
-        <v>1531</v>
+        <v>1552</v>
       </c>
       <c r="J35" t="s">
-        <v>1566</v>
+        <v>1587</v>
       </c>
       <c r="K35" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>1344</v>
+        <v>1367</v>
       </c>
       <c r="I36" t="s">
         <v>183</v>
       </c>
       <c r="J36" t="s">
-        <v>1567</v>
+        <v>1588</v>
       </c>
       <c r="K36" t="s">
-        <v>1620</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>1345</v>
+        <v>1368</v>
       </c>
       <c r="I37" t="s">
-        <v>1532</v>
+        <v>1553</v>
       </c>
       <c r="J37" t="s">
-        <v>1568</v>
+        <v>1589</v>
       </c>
       <c r="K37" t="s">
-        <v>1621</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>1346</v>
+        <v>1369</v>
       </c>
       <c r="I38" t="s">
-        <v>1533</v>
+        <v>1554</v>
       </c>
       <c r="J38" t="s">
-        <v>1569</v>
+        <v>1590</v>
       </c>
       <c r="K38" t="s">
-        <v>1622</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>1347</v>
+        <v>1370</v>
       </c>
       <c r="I39" t="s">
-        <v>1534</v>
+        <v>1555</v>
       </c>
       <c r="J39" t="s">
-        <v>1570</v>
+        <v>1591</v>
       </c>
       <c r="K39" t="s">
-        <v>1623</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>1348</v>
+        <v>1371</v>
       </c>
       <c r="I40" t="s">
         <v>117</v>
       </c>
       <c r="J40" t="s">
-        <v>1571</v>
+        <v>1592</v>
       </c>
       <c r="K40" t="s">
-        <v>1624</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>1349</v>
+        <v>1372</v>
       </c>
       <c r="I41" t="s">
-        <v>1535</v>
+        <v>1556</v>
       </c>
       <c r="J41" t="s">
         <v>367</v>
       </c>
       <c r="K41" t="s">
-        <v>1625</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>1350</v>
+        <v>1373</v>
       </c>
       <c r="J42" t="s">
-        <v>1572</v>
+        <v>1593</v>
       </c>
       <c r="K42" t="s">
-        <v>1626</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>1351</v>
+        <v>1374</v>
       </c>
       <c r="J43" t="s">
-        <v>1573</v>
+        <v>1594</v>
       </c>
       <c r="K43" t="s">
-        <v>1627</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>1352</v>
+        <v>1375</v>
       </c>
       <c r="J44" t="s">
-        <v>1574</v>
+        <v>1595</v>
       </c>
       <c r="K44" t="s">
-        <v>1628</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>1353</v>
+        <v>1376</v>
       </c>
       <c r="J45" t="s">
-        <v>1575</v>
+        <v>1596</v>
       </c>
       <c r="K45" t="s">
-        <v>1629</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>1354</v>
+        <v>1377</v>
       </c>
       <c r="J46" t="s">
         <v>64</v>
       </c>
       <c r="K46" t="s">
-        <v>1630</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>1355</v>
+        <v>1378</v>
       </c>
       <c r="J47" t="s">
-        <v>1576</v>
+        <v>1597</v>
       </c>
       <c r="K47" t="s">
-        <v>1631</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>1356</v>
+        <v>1379</v>
       </c>
       <c r="J48" t="s">
-        <v>1577</v>
+        <v>1598</v>
       </c>
       <c r="K48" t="s">
-        <v>1632</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>1357</v>
+        <v>1380</v>
       </c>
       <c r="J49" t="s">
-        <v>1578</v>
+        <v>1599</v>
       </c>
       <c r="K49" t="s">
-        <v>1633</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>1358</v>
+        <v>1381</v>
       </c>
       <c r="J50" t="s">
-        <v>1579</v>
+        <v>1600</v>
       </c>
       <c r="K50" t="s">
-        <v>1634</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>1359</v>
+        <v>1382</v>
       </c>
       <c r="J51" t="s">
         <v>197</v>
       </c>
       <c r="K51" t="s">
-        <v>1635</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>1360</v>
+        <v>1383</v>
       </c>
       <c r="J52" t="s">
-        <v>1580</v>
+        <v>1601</v>
       </c>
       <c r="K52" t="s">
-        <v>1636</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>1361</v>
+        <v>1384</v>
       </c>
       <c r="J53" t="s">
-        <v>1581</v>
+        <v>1602</v>
       </c>
       <c r="K53" t="s">
-        <v>1637</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>1362</v>
+        <v>1385</v>
       </c>
       <c r="J54" t="s">
-        <v>1582</v>
+        <v>1603</v>
       </c>
       <c r="K54" t="s">
-        <v>1638</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>1363</v>
+        <v>1386</v>
       </c>
       <c r="J55" t="s">
-        <v>1583</v>
+        <v>1604</v>
       </c>
       <c r="K55" t="s">
-        <v>1639</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>1364</v>
+        <v>1387</v>
       </c>
       <c r="J56" t="s">
-        <v>1584</v>
+        <v>1605</v>
       </c>
       <c r="K56" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>1365</v>
+        <v>1388</v>
       </c>
       <c r="J57" t="s">
-        <v>1585</v>
+        <v>1606</v>
       </c>
       <c r="K57" t="s">
-        <v>1640</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>1366</v>
+        <v>1389</v>
       </c>
       <c r="J58" t="s">
         <v>119</v>
       </c>
       <c r="K58" t="s">
-        <v>1641</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>1367</v>
+        <v>1390</v>
       </c>
       <c r="J59" t="s">
-        <v>1586</v>
+        <v>1607</v>
       </c>
       <c r="K59" t="s">
-        <v>1642</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>1368</v>
+        <v>1391</v>
       </c>
       <c r="J60" t="s">
-        <v>1587</v>
+        <v>1608</v>
       </c>
       <c r="K60" t="s">
-        <v>1643</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>1369</v>
+        <v>1392</v>
       </c>
       <c r="J61" t="s">
-        <v>1588</v>
+        <v>1609</v>
       </c>
       <c r="K61" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>1370</v>
+        <v>1393</v>
       </c>
       <c r="J62" t="s">
-        <v>1589</v>
+        <v>1610</v>
       </c>
       <c r="K62" t="s">
-        <v>1644</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>1371</v>
+        <v>1394</v>
       </c>
       <c r="J63" t="s">
-        <v>1590</v>
+        <v>1611</v>
       </c>
       <c r="K63" t="s">
-        <v>1516</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>1372</v>
+        <v>1395</v>
       </c>
       <c r="J64" t="s">
         <v>77</v>
       </c>
       <c r="K64" t="s">
-        <v>1645</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>1373</v>
+        <v>1396</v>
       </c>
       <c r="K65" t="s">
-        <v>1646</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>1374</v>
+        <v>1397</v>
       </c>
       <c r="K66" t="s">
-        <v>1647</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>1375</v>
+        <v>1398</v>
       </c>
       <c r="K67" t="s">
-        <v>1648</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>1376</v>
+        <v>1399</v>
       </c>
       <c r="K68" t="s">
-        <v>1649</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>1377</v>
+        <v>1400</v>
       </c>
       <c r="K69" t="s">
-        <v>1650</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>1378</v>
+        <v>1401</v>
       </c>
       <c r="K70" t="s">
-        <v>1651</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>1379</v>
+        <v>1402</v>
       </c>
       <c r="K71" t="s">
-        <v>1652</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>1380</v>
+        <v>1403</v>
       </c>
       <c r="K72" t="s">
-        <v>1653</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>1381</v>
+        <v>1404</v>
       </c>
       <c r="K73" t="s">
-        <v>1654</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>1382</v>
+        <v>1405</v>
       </c>
       <c r="K74" t="s">
-        <v>1655</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>1383</v>
+        <v>1406</v>
       </c>
       <c r="K75" t="s">
-        <v>1656</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>1384</v>
+        <v>1407</v>
       </c>
       <c r="K76" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>1385</v>
+        <v>1408</v>
       </c>
       <c r="K77" t="s">
-        <v>1657</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>1386</v>
+        <v>1409</v>
       </c>
       <c r="K78" t="s">
-        <v>1658</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>1387</v>
+        <v>1410</v>
       </c>
       <c r="K79" t="s">
-        <v>1659</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>1388</v>
+        <v>1411</v>
       </c>
       <c r="K80" t="s">
-        <v>1660</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>1389</v>
+        <v>1412</v>
       </c>
       <c r="K81" t="s">
-        <v>1661</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>1390</v>
+        <v>1413</v>
       </c>
       <c r="K82" t="s">
-        <v>1662</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>1391</v>
+        <v>1414</v>
       </c>
       <c r="K83" t="s">
-        <v>1663</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>1392</v>
+        <v>1415</v>
       </c>
       <c r="K84" t="s">
-        <v>1664</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>1393</v>
+        <v>1416</v>
       </c>
       <c r="K85" t="s">
-        <v>1522</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>1394</v>
+        <v>1417</v>
       </c>
       <c r="K86" t="s">
-        <v>1665</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>1395</v>
+        <v>1418</v>
       </c>
       <c r="K87" t="s">
-        <v>1666</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>1396</v>
+        <v>1419</v>
       </c>
       <c r="K88" t="s">
-        <v>1667</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>1397</v>
+        <v>1420</v>
       </c>
       <c r="K89" t="s">
-        <v>1668</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>1398</v>
+        <v>1421</v>
       </c>
       <c r="K90" t="s">
-        <v>1669</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>1399</v>
+        <v>1422</v>
       </c>
       <c r="K91" t="s">
-        <v>1670</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>1400</v>
+        <v>1423</v>
       </c>
       <c r="K92" t="s">
-        <v>1671</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>1401</v>
+        <v>1424</v>
       </c>
       <c r="K93" t="s">
-        <v>1672</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>1402</v>
+        <v>1425</v>
       </c>
       <c r="K94" t="s">
-        <v>1673</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>1403</v>
+        <v>1426</v>
       </c>
       <c r="K95" t="s">
-        <v>1524</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>1404</v>
+        <v>1427</v>
       </c>
       <c r="K96" t="s">
-        <v>1674</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>1405</v>
+        <v>1428</v>
       </c>
       <c r="K97" t="s">
-        <v>1675</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>1406</v>
+        <v>1429</v>
       </c>
       <c r="K98" t="s">
-        <v>1676</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>1407</v>
+        <v>1430</v>
       </c>
       <c r="K99" t="s">
-        <v>1677</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>1408</v>
+        <v>1431</v>
       </c>
       <c r="K100" t="s">
-        <v>1678</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>1409</v>
+        <v>1432</v>
       </c>
       <c r="K101" t="s">
-        <v>1679</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>1410</v>
+        <v>1433</v>
       </c>
       <c r="K102" t="s">
-        <v>1680</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>1411</v>
+        <v>1434</v>
       </c>
       <c r="K103" t="s">
-        <v>1681</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>1412</v>
+        <v>1435</v>
       </c>
       <c r="K104" t="s">
-        <v>1682</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>1413</v>
+        <v>1436</v>
       </c>
       <c r="K105" t="s">
-        <v>1683</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>1414</v>
+        <v>1437</v>
       </c>
       <c r="K106" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>1415</v>
+        <v>1438</v>
       </c>
       <c r="K107" t="s">
-        <v>1684</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>1416</v>
+        <v>1439</v>
       </c>
       <c r="K108" t="s">
-        <v>1685</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>1417</v>
+        <v>1440</v>
       </c>
       <c r="K109" t="s">
-        <v>1686</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>1418</v>
+        <v>1441</v>
       </c>
       <c r="K110" t="s">
-        <v>1687</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>1419</v>
+        <v>1442</v>
       </c>
       <c r="K111" t="s">
-        <v>1688</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>1420</v>
+        <v>1443</v>
       </c>
       <c r="K112" t="s">
-        <v>1689</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>1421</v>
+        <v>1444</v>
       </c>
       <c r="K113" t="s">
-        <v>1690</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>1422</v>
+        <v>1445</v>
       </c>
       <c r="K114" t="s">
-        <v>1691</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>1423</v>
+        <v>1446</v>
       </c>
       <c r="K115" t="s">
-        <v>1692</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>1424</v>
+        <v>1447</v>
       </c>
       <c r="K116" t="s">
-        <v>1693</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>1425</v>
+        <v>1448</v>
       </c>
       <c r="K117" t="s">
-        <v>1694</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>1426</v>
+        <v>1449</v>
       </c>
       <c r="K118" t="s">
-        <v>1695</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>1427</v>
+        <v>1450</v>
       </c>
       <c r="K119" t="s">
-        <v>1696</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>1428</v>
+        <v>1451</v>
       </c>
       <c r="K120" t="s">
-        <v>1697</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>1429</v>
+        <v>1452</v>
       </c>
       <c r="K121" t="s">
-        <v>1698</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>1430</v>
+        <v>1453</v>
       </c>
       <c r="K122" t="s">
-        <v>1699</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>1431</v>
+        <v>1454</v>
       </c>
       <c r="K123" t="s">
-        <v>1700</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>1432</v>
+        <v>1455</v>
       </c>
       <c r="K124" t="s">
-        <v>1701</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>1433</v>
+        <v>1456</v>
       </c>
       <c r="K125" t="s">
-        <v>1497</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>1434</v>
+        <v>1457</v>
       </c>
       <c r="K126" t="s">
-        <v>1702</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>1435</v>
+        <v>1458</v>
       </c>
       <c r="K127" t="s">
-        <v>1703</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>1436</v>
+        <v>1459</v>
       </c>
       <c r="K128" t="s">
-        <v>1704</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>1437</v>
+        <v>1460</v>
       </c>
       <c r="K129" t="s">
-        <v>1705</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>1438</v>
+        <v>1461</v>
       </c>
       <c r="K130" t="s">
-        <v>1706</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>1439</v>
+        <v>1462</v>
       </c>
       <c r="K131" t="s">
-        <v>1707</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>1440</v>
+        <v>1463</v>
       </c>
       <c r="K132" t="s">
-        <v>1708</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>1441</v>
+        <v>1464</v>
       </c>
       <c r="K133" t="s">
-        <v>1709</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>1442</v>
+        <v>1465</v>
       </c>
       <c r="K134" t="s">
-        <v>1710</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>1443</v>
+        <v>1466</v>
       </c>
       <c r="K135" t="s">
-        <v>1711</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>1444</v>
+        <v>1467</v>
       </c>
       <c r="K136" t="s">
-        <v>1712</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>1445</v>
+        <v>1468</v>
       </c>
       <c r="K137" t="s">
-        <v>1713</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>1446</v>
+        <v>1469</v>
       </c>
       <c r="K138" t="s">
-        <v>1527</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>1447</v>
+        <v>1470</v>
       </c>
       <c r="K139" t="s">
-        <v>1714</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>1448</v>
+        <v>1471</v>
       </c>
       <c r="K140" t="s">
-        <v>1715</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>1449</v>
+        <v>1472</v>
       </c>
       <c r="K141" t="s">
-        <v>1716</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>1450</v>
+        <v>1473</v>
       </c>
       <c r="K142" t="s">
-        <v>1717</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>1451</v>
+        <v>1474</v>
       </c>
       <c r="K143" t="s">
-        <v>1718</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>1452</v>
+        <v>1475</v>
       </c>
       <c r="K144" t="s">
-        <v>1719</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>1453</v>
+        <v>1476</v>
       </c>
       <c r="K145" t="s">
-        <v>1720</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>1454</v>
+        <v>1477</v>
       </c>
       <c r="K146" t="s">
-        <v>1721</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>1455</v>
+        <v>1478</v>
       </c>
       <c r="K147" t="s">
-        <v>1722</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>1456</v>
+        <v>1479</v>
       </c>
       <c r="K148" t="s">
-        <v>1723</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>1457</v>
+        <v>1480</v>
       </c>
       <c r="K149" t="s">
-        <v>1724</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>1458</v>
+        <v>1481</v>
       </c>
       <c r="K150" t="s">
-        <v>1725</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>1459</v>
+        <v>1482</v>
       </c>
       <c r="K151" t="s">
-        <v>1726</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>1460</v>
+        <v>1483</v>
       </c>
       <c r="K152" t="s">
-        <v>1727</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>1461</v>
+        <v>1484</v>
       </c>
       <c r="K153" t="s">
-        <v>1728</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>1462</v>
+        <v>1485</v>
       </c>
       <c r="K154" t="s">
-        <v>1729</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>1463</v>
+        <v>1486</v>
       </c>
       <c r="K155" t="s">
-        <v>1730</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>1464</v>
+        <v>1487</v>
       </c>
       <c r="K156" t="s">
-        <v>1731</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>1465</v>
+        <v>1488</v>
       </c>
       <c r="K157" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>1466</v>
+        <v>1489</v>
       </c>
       <c r="K158" t="s">
-        <v>1732</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>1467</v>
+        <v>1490</v>
       </c>
       <c r="K159" t="s">
-        <v>1733</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>1468</v>
+        <v>1491</v>
       </c>
       <c r="K160" t="s">
-        <v>1734</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>1469</v>
+        <v>1492</v>
       </c>
       <c r="K161" t="s">
-        <v>1735</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>1470</v>
+        <v>1493</v>
       </c>
       <c r="K162" t="s">
-        <v>1736</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1737</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1738</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>1739</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1740</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1741</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1742</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1743</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1744</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1745</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1746</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1747</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1748</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1749</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1750</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1751</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1752</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>1503</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1753</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1754</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1755</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>1756</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1757</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1758</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1759</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1760</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1761</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>1762</v>
+        <v>1783</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">