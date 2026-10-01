--- v1 (2026-08-17)
+++ v2 (2026-10-01)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1809">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1828">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-16 05:44:27pm</t>
+    <t>2026-10-01 04:07:56am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_function_main=13743</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_function_main":"13743"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -3807,61 +3807,77 @@
     <t>https://doi.org/10.1029/2019GB006430</t>
   </si>
   <si>
     <t>Bogard MJ, Bergamaschi B, Butman DE, Anderson F, Knox S, Windham-Myers L. Hydrologic export is a major component of coastal wetland carbon budgets. 2020. Global Biogeochemical Cycles. doi: 10.1029/2019GB006430.</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>SCI-05-G01-84_ES_Report_Final_2009-11-01_2.pdf</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>https://www.wrmp.org/4834-2/</t>
   </si>
   <si>
     <t>Capturing the Estuary: New LiDAR Data Collection Underway</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Early coverage of the Estuary lidar project, authored by Miranda Melen at the Wetlands Regional Monitoring Program.&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>Data (spatial and non-spatial data)</t>
+  </si>
+  <si>
     <t>https://gis.water.ca.gov/arcgisimg/rest/services/elevation/SacDelta_Lidar_201712/ImageServer</t>
   </si>
   <si>
-    <t>DWR's public-facing service 2017 lidar data</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">&lt;p&gt;DWR's public-facing service 2017 lidar data&lt;/p&gt;
+    <t>DWR: 2017 lidar dataset</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;DWR: 2017 lidar dataset&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t>March 24, 2026</t>
+    <t>August 31, 2026</t>
+  </si>
+  <si>
+    <t>https://gis.water.ca.gov/arcgisimg/rest/services/elevation</t>
+  </si>
+  <si>
+    <t>DWR: 2025 Lidar ArcGIS REST server</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;DWR ArcGIS REST links to the 2025 Lidar and other elevation datasets.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>September 1, 2026</t>
   </si>
   <si>
     <t>https://www.sfei.org/projects/delta-landscapes-primary-production</t>
   </si>
   <si>
     <t>Delta Landscapes Primary Production Project Website</t>
   </si>
   <si>
     <t>Project webpage for the Delta Landscapes Primary Production Project</t>
   </si>
   <si>
     <t>November 17, 2022</t>
   </si>
   <si>
     <t>https://www.sfei.org/documents/delta-landscapes-primary-production-past-present-future</t>
   </si>
   <si>
     <t>Delta Landscapes Primary Production: Past, Present, Future.</t>
   </si>
   <si>
     <t>This report quantifies how landscape change in the Delta has altered the quantity and character of primary production.Combining historical and modern maps with simple models of production for five dominant plant and algae groups, we estimate primary production across the hydrologically connected Delta. We evaluate changes in primary production over time (between the early 1800s and early 2000s), between wet and dry years, and with future targets for landscape-scale restoration.</t>
   </si>
   <si>
     <t>Project fact sheet</t>
   </si>
@@ -4026,50 +4042,80 @@
     <t>FR_Mangel_SCI_06_C03_140_2.pdf</t>
   </si>
   <si>
     <t>SOW_7_2.pdf</t>
   </si>
   <si>
     <t>Parker-List-of-Pubs_2.pdf</t>
   </si>
   <si>
     <t>List of published articles from the project</t>
   </si>
   <si>
     <t>Publication list</t>
   </si>
   <si>
     <t>https://ui.adsabs.harvard.edu/abs/2019AGUFM.B43H2530O/abstract</t>
   </si>
   <si>
     <t xml:space="preserve">Measuring and modeling ecosystem carbon budgets and greenhouse gas exchange from restored marshes across a salinity gradient. </t>
   </si>
   <si>
     <t>Presentation at the 2019 American Geophysical Union Fall Meeting, United States</t>
   </si>
   <si>
     <t>SOW_11_2.pdf</t>
+  </si>
+  <si>
+    <t>https://noaa-nos-coastal-lidar-pds.s3.amazonaws.com/entwine/geoid18/14673/ept.json</t>
+  </si>
+  <si>
+    <t>NOAA Lidar point cloud viewer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Potree is a viewer for large point cloud / Lidar data sets, developed at the Vienna University of Technology.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://coast.noaa.gov/dataviewer/#/lidar/search/where/id/14673</t>
+  </si>
+  <si>
+    <t>NOAA direct link for 2025 Lidar point cloud data: San Francisco Bay - Delta Estuary, CA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;72.4 billion points&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://coast.noaa.gov/dataviewer/#/lidar/search/where/id/14675</t>
+  </si>
+  <si>
+    <t>NOAA direct link to download 2025 Lidar data</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;h3&gt;2025 Lidar DEM (Hydro-Flattened): San Francisco Bay - Delta Estuary, CA&lt;/h3&gt;
+</t>
   </si>
   <si>
     <t>https://www.sciencedirect.com/science/article/pii/S0048969721021677?via%3Dihub</t>
   </si>
   <si>
     <t>On the Human Appropriation of WetlandPrimary Production</t>
   </si>
   <si>
     <t>Article published in Science of the Total Environment
 James E. Cloern, Samuel M. Safran, Lydia Smith Vaughn, April Robinson, Alison A. Whipple, Katharyn E. Boyer, Judith Z. Drexler, Robert J. Naiman, James L. Pinckney, Emily R. Howe, Elizabeth A. Canuel, J. Letitia Grenier, On the human appropriation of wetland primary production,
 Science of The Total Environment, Volume 78</t>
   </si>
   <si>
     <t>https://caseagrant.ucsd.edu/news/pinning-down-pesticides</t>
   </si>
   <si>
     <t>Pinning down the pesticides</t>
   </si>
   <si>
     <t>https://deltacouncil.ca.gov/pdf/science-program/seminars/2024-05-30-assessing-sea-level-rise-and-flooding-changes-in-the-sacramento-san-joaquin-delta.pdf</t>
   </si>
   <si>
     <t>Project information sheet</t>
   </si>
   <si>
@@ -4217,50 +4263,73 @@
     <t>Healy_etal2024 Value of Information is Context Dependent  A Demonstration of Decision Tools to Address.pdf</t>
   </si>
   <si>
     <t>The value of information is context dependent: a demonstration of decision tools to address multi-species river temperature management under uncertainty</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;b&gt;&lt;span style="font-size:11.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;,serif"&gt;&lt;span style="color:black"&gt;Healy, B. D.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;span style="font-size:11.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;,serif"&gt;&lt;span style="color:black"&gt;, M. C. Runge, C. C. Phillis, M. Beakes, A. J. Jensen, and J. A. Israel.&lt;i&gt; &lt;/i&gt;2024.&amp;nbsp;The value of information is context dependent: a demonstration of decision tools to address multi-species river temperature management under uncertainty&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-size:11.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;,serif"&gt;&lt;span style="color:black"&gt;.&lt;i&gt; &lt;/i&gt;Fisheries. https://doi.org/10.1002/fsh.11174.&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>October 10, 2024</t>
   </si>
   <si>
     <t>https://doi.org/10.1002/lol2.10135</t>
   </si>
   <si>
     <t>Vachon D, Sadro S, Bogard MJ, Baulch H, Lapierre JF, Rusak J, Laas A, Denfeld B, Staehr P, Weyhenmeyer G, Obrador B, del Giorgio PA. Paired O2–CO2 measurements provide emergent insights into aquatic ecosystem function. 2020. Limnology and Oceanography Let</t>
   </si>
   <si>
     <t>Publication
 Vachon D, Sadro S, Bogard MJ, Baulch H, Lapierre JF, Rusak J, Laas A, Denfeld B,
 Staehr P, Weyhenmeyer G, Obrador B, del Giorgio PA. Paired O2–CO2 measurements provide emergent insights into aquatic ecosystem function. 2020. Limnology
 and Oceanography Letters. doi: 10.1002/lol2.10135</t>
   </si>
   <si>
+    <t>Photo or videos</t>
+  </si>
+  <si>
+    <t>https://www.wrmp.org/lidar-webinar/</t>
+  </si>
+  <si>
+    <t>WRMP Lidar webinar link</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;San Francisco Bay-Delta Estuary 2025 Lidar Collaboration Webinar, August 17, 2026.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://data.wrmp.org/catalog/San_Francisco_Bay-Delta_Estuary_2025_Digital_Elevation_Model_%28Hydro-flattened%29</t>
+  </si>
+  <si>
+    <t>WRMP description and link to the 2025 Digital Elevation Model data</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;The San Francisco Bay-Delta Estuary Lidar project called for the planning acquisition processing and derivative products of lidar data to be collected at a nominal pulse spacing (NPS) of 0.29 meters. Project specifications are based on the U.S. Geological Survey National Geospatial Program Base LiDAR Specification 2024 Rev. A. LiDAR data were delivered as processed Classified LAS 1.4 files formatted to individual 600 m x 600 m tiles as tiled intensity imagery and as tiled hydro-flattened DEMs; all tiled to the same 600 m x 600 m schema. Continuous breaklines were produced in Esri file geodatabase format.&amp;nbsp;&lt;/p&gt;
+</t>
+  </si>
+  <si>
     <t>Cache Slough Complex</t>
   </si>
   <si>
     <t>East Delta</t>
   </si>
   <si>
     <t>South Delta</t>
   </si>
   <si>
     <t>Twitchell and Sherman Complex</t>
   </si>
   <si>
     <t>West Delta</t>
   </si>
   <si>
     <t>Yolo Bypass and Cache Slough Complex</t>
   </si>
   <si>
     <t>ATLAS TRACT</t>
   </si>
   <si>
     <t>BACON ISLAND</t>
   </si>
   <si>
     <t>BETHEL ISLAND</t>
@@ -5646,56 +5715,50 @@
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
-  </si>
-[...4 lines deleted...]
-    <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -17693,51 +17756,51 @@
       <c r="F53" t="s">
         <v>1153</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J77"/>
+  <dimension ref="A1:J83"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>1154</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
         <v>1155</v>
       </c>
       <c r="D1" t="s">
         <v>1156</v>
       </c>
       <c r="E1" t="s">
         <v>1157</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
@@ -17755,51 +17818,51 @@
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54514</v>
       </c>
       <c r="B2">
         <v>54267</v>
       </c>
       <c r="C2" t="s">
         <v>1161</v>
       </c>
       <c r="D2" t="s">
         <v>1162</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
         <v>1163</v>
       </c>
       <c r="G2" t="s">
         <v>1164</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J2" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54516</v>
       </c>
       <c r="B3">
         <v>54276</v>
       </c>
       <c r="C3" t="s">
         <v>1161</v>
       </c>
       <c r="D3" t="s">
         <v>1162</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>1163</v>
       </c>
       <c r="G3" t="s">
         <v>1164</v>
       </c>
@@ -18237,1616 +18300,1784 @@
         <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>54542</v>
       </c>
       <c r="B20">
         <v>54541</v>
       </c>
       <c r="C20" t="s">
         <v>1193</v>
       </c>
       <c r="D20" t="s">
         <v>1194</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
         <v>1195</v>
       </c>
       <c r="G20" t="s">
         <v>1196</v>
       </c>
       <c r="H20"/>
       <c r="I20">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="J20" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>54642</v>
       </c>
       <c r="B21">
         <v>54541</v>
       </c>
       <c r="C21" t="s">
-        <v>1168</v>
+        <v>1197</v>
       </c>
       <c r="D21" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="G21" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="J21" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
-        <v>50824</v>
+        <v>54831</v>
       </c>
       <c r="B22">
-        <v>49787</v>
+        <v>54541</v>
       </c>
       <c r="C22" t="s">
-        <v>1168</v>
+        <v>1197</v>
       </c>
       <c r="D22" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="G22" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="H22"/>
       <c r="I22">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J22" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
-        <v>50825</v>
+        <v>50824</v>
       </c>
       <c r="B23">
         <v>49787</v>
       </c>
       <c r="C23" t="s">
-        <v>1182</v>
+        <v>1168</v>
       </c>
       <c r="D23" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="G23" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J23" t="s">
-        <v>1204</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
-        <v>50689</v>
+        <v>50825</v>
       </c>
       <c r="B24">
-        <v>49796</v>
+        <v>49787</v>
       </c>
       <c r="C24" t="s">
-        <v>1208</v>
+        <v>1182</v>
       </c>
       <c r="D24" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="G24" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="H24"/>
       <c r="I24">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="J24" t="s">
-        <v>1204</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
-        <v>50670</v>
+        <v>50689</v>
       </c>
       <c r="B25">
-        <v>49803</v>
+        <v>49796</v>
       </c>
       <c r="C25" t="s">
-        <v>1208</v>
+        <v>1213</v>
       </c>
       <c r="D25" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="G25" t="s">
-        <v>1208</v>
+        <v>1216</v>
       </c>
       <c r="H25"/>
       <c r="I25">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="J25" t="s">
-        <v>1204</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
-        <v>50672</v>
+        <v>50670</v>
       </c>
       <c r="B26">
-        <v>49806</v>
+        <v>49803</v>
       </c>
       <c r="C26" t="s">
-        <v>1208</v>
+        <v>1213</v>
       </c>
       <c r="D26" t="s">
-        <v>1214</v>
+        <v>1217</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>1215</v>
+        <v>1218</v>
       </c>
       <c r="G26" t="s">
-        <v>1208</v>
+        <v>1213</v>
       </c>
       <c r="H26"/>
       <c r="I26">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J26" t="s">
-        <v>1204</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
-        <v>50847</v>
+        <v>50672</v>
       </c>
       <c r="B27">
-        <v>49883</v>
+        <v>49806</v>
       </c>
       <c r="C27" t="s">
-        <v>1168</v>
+        <v>1213</v>
       </c>
       <c r="D27" t="s">
-        <v>1216</v>
+        <v>1219</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>1217</v>
+        <v>1220</v>
       </c>
       <c r="G27" t="s">
-        <v>1208</v>
+        <v>1213</v>
       </c>
       <c r="H27"/>
       <c r="I27">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J27" t="s">
-        <v>1204</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
-        <v>50844</v>
+        <v>50847</v>
       </c>
       <c r="B28">
-        <v>49881</v>
+        <v>49883</v>
       </c>
       <c r="C28" t="s">
-        <v>1208</v>
+        <v>1168</v>
       </c>
       <c r="D28" t="s">
-        <v>1218</v>
+        <v>1221</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>1219</v>
+        <v>1222</v>
       </c>
       <c r="G28" t="s">
-        <v>1208</v>
+        <v>1213</v>
       </c>
       <c r="H28"/>
       <c r="I28">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="J28" t="s">
-        <v>1204</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
-        <v>52246</v>
+        <v>50844</v>
       </c>
       <c r="B29">
-        <v>49883</v>
+        <v>49881</v>
       </c>
       <c r="C29" t="s">
-        <v>1174</v>
+        <v>1213</v>
       </c>
       <c r="D29" t="s">
-        <v>1220</v>
+        <v>1223</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>1221</v>
+        <v>1224</v>
       </c>
       <c r="G29" t="s">
-        <v>1174</v>
+        <v>1213</v>
       </c>
       <c r="H29"/>
       <c r="I29">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="J29" t="s">
-        <v>1204</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
-        <v>54474</v>
+        <v>52246</v>
       </c>
       <c r="B30">
-        <v>49779</v>
+        <v>49883</v>
       </c>
       <c r="C30" t="s">
-        <v>1182</v>
+        <v>1174</v>
       </c>
       <c r="D30" t="s">
-        <v>1222</v>
+        <v>1225</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>1223</v>
+        <v>1226</v>
       </c>
       <c r="G30" t="s">
-        <v>1224</v>
+        <v>1174</v>
       </c>
       <c r="H30"/>
       <c r="I30">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="J30" t="s">
-        <v>1225</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
-        <v>52201</v>
+        <v>54474</v>
       </c>
       <c r="B31">
-        <v>49806</v>
+        <v>49779</v>
       </c>
       <c r="C31" t="s">
-        <v>1178</v>
-[...1 lines deleted...]
-      <c r="D31"/>
+        <v>1182</v>
+      </c>
+      <c r="D31" t="s">
+        <v>1227</v>
+      </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="G31" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="H31"/>
       <c r="I31">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="J31" t="s">
-        <v>1204</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
-        <v>50807</v>
+        <v>52201</v>
       </c>
       <c r="B32">
-        <v>49865</v>
+        <v>49806</v>
       </c>
       <c r="C32" t="s">
-        <v>1168</v>
+        <v>1178</v>
       </c>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>193</v>
+        <v>1231</v>
       </c>
       <c r="G32" t="s">
-        <v>1228</v>
+        <v>1232</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>0</v>
       </c>
       <c r="J32" t="s">
-        <v>66</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
-        <v>52181</v>
+        <v>50807</v>
       </c>
       <c r="B33">
-        <v>49803</v>
+        <v>49865</v>
       </c>
       <c r="C33" t="s">
-        <v>1178</v>
-[...3 lines deleted...]
-      </c>
+        <v>1168</v>
+      </c>
+      <c r="D33"/>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>1230</v>
+        <v>193</v>
       </c>
       <c r="G33" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>0</v>
       </c>
       <c r="J33" t="s">
-        <v>1204</v>
+        <v>66</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
-        <v>54701</v>
+        <v>52181</v>
       </c>
       <c r="B34">
-        <v>54692</v>
+        <v>49803</v>
       </c>
       <c r="C34" t="s">
-        <v>1208</v>
+        <v>1178</v>
       </c>
       <c r="D34" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="G34" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="H34"/>
       <c r="I34">
-        <v>103</v>
+        <v>0</v>
       </c>
       <c r="J34" t="s">
-        <v>1235</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
-        <v>54717</v>
+        <v>54701</v>
       </c>
       <c r="B35">
-        <v>54713</v>
+        <v>54692</v>
       </c>
       <c r="C35" t="s">
-        <v>1208</v>
+        <v>1213</v>
       </c>
       <c r="D35" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="G35" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="H35"/>
       <c r="I35">
-        <v>4</v>
+        <v>103</v>
       </c>
       <c r="J35" t="s">
-        <v>424</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
-        <v>50722</v>
+        <v>54717</v>
       </c>
       <c r="B36">
-        <v>49891</v>
+        <v>54713</v>
       </c>
       <c r="C36" t="s">
-        <v>1168</v>
-[...4 lines deleted...]
-      </c>
+        <v>1213</v>
+      </c>
+      <c r="D36" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E36"/>
       <c r="F36" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
       <c r="G36" t="s">
-        <v>228</v>
+        <v>1243</v>
       </c>
       <c r="H36"/>
       <c r="I36">
-        <v>156</v>
+        <v>6</v>
       </c>
       <c r="J36" t="s">
-        <v>120</v>
+        <v>424</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
-        <v>50741</v>
+        <v>50722</v>
       </c>
       <c r="B37">
-        <v>49833</v>
+        <v>49891</v>
       </c>
       <c r="C37" t="s">
-        <v>1182</v>
+        <v>1168</v>
       </c>
       <c r="D37"/>
       <c r="E37" t="s">
-        <v>1241</v>
+        <v>1244</v>
       </c>
       <c r="F37" t="s">
-        <v>1242</v>
+        <v>1245</v>
       </c>
       <c r="G37" t="s">
-        <v>1243</v>
+        <v>228</v>
       </c>
       <c r="H37"/>
       <c r="I37">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="J37" t="s">
-        <v>1244</v>
+        <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
-        <v>50752</v>
+        <v>50741</v>
       </c>
       <c r="B38">
-        <v>49836</v>
+        <v>49833</v>
       </c>
       <c r="C38" t="s">
         <v>1182</v>
       </c>
       <c r="D38"/>
       <c r="E38" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="F38" t="s">
-        <v>1242</v>
+        <v>1247</v>
       </c>
       <c r="G38" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="H38"/>
       <c r="I38">
-        <v>338</v>
+        <v>180</v>
       </c>
       <c r="J38" t="s">
-        <v>1244</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
-        <v>54706</v>
+        <v>50752</v>
       </c>
       <c r="B39">
-        <v>54692</v>
+        <v>49836</v>
       </c>
       <c r="C39" t="s">
-        <v>1188</v>
-[...1 lines deleted...]
-      <c r="D39" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D39"/>
+      <c r="E39" t="s">
+        <v>1250</v>
+      </c>
+      <c r="F39" t="s">
         <v>1247</v>
       </c>
-      <c r="E39"/>
-[...2 lines deleted...]
-      </c>
       <c r="G39" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="H39"/>
       <c r="I39">
-        <v>6</v>
+        <v>338</v>
       </c>
       <c r="J39" t="s">
-        <v>424</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
-        <v>52216</v>
+        <v>54706</v>
       </c>
       <c r="B40">
-        <v>49806</v>
+        <v>54692</v>
       </c>
       <c r="C40" t="s">
         <v>1188</v>
       </c>
       <c r="D40" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="G40" t="s">
-        <v>1191</v>
+        <v>1254</v>
       </c>
       <c r="H40"/>
       <c r="I40">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J40" t="s">
-        <v>120</v>
+        <v>424</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
-        <v>50795</v>
+        <v>52216</v>
       </c>
       <c r="B41">
-        <v>49854</v>
+        <v>49806</v>
       </c>
       <c r="C41" t="s">
-        <v>1168</v>
-[...4 lines deleted...]
-      </c>
+        <v>1188</v>
+      </c>
+      <c r="D41" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E41"/>
       <c r="F41" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="G41"/>
+        <v>1256</v>
+      </c>
+      <c r="G41" t="s">
+        <v>1191</v>
+      </c>
       <c r="H41"/>
       <c r="I41">
-        <v>166</v>
+        <v>3</v>
       </c>
       <c r="J41" t="s">
-        <v>66</v>
+        <v>120</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
-        <v>50796</v>
+        <v>50795</v>
       </c>
       <c r="B42">
         <v>49854</v>
       </c>
       <c r="C42" t="s">
         <v>1168</v>
       </c>
       <c r="D42"/>
       <c r="E42" t="s">
-        <v>1253</v>
+        <v>1257</v>
       </c>
       <c r="F42" t="s">
         <v>160</v>
       </c>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="J42" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
-        <v>50797</v>
+        <v>50796</v>
       </c>
       <c r="B43">
         <v>49854</v>
       </c>
       <c r="C43" t="s">
         <v>1168</v>
       </c>
       <c r="D43"/>
       <c r="E43" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="F43" t="s">
         <v>160</v>
       </c>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="J43" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
-        <v>54373</v>
+        <v>50797</v>
       </c>
       <c r="B44">
-        <v>54370</v>
+        <v>49854</v>
       </c>
       <c r="C44" t="s">
-        <v>1188</v>
-[...4 lines deleted...]
-      <c r="E44"/>
+        <v>1168</v>
+      </c>
+      <c r="D44"/>
+      <c r="E44" t="s">
+        <v>1259</v>
+      </c>
       <c r="F44" t="s">
-        <v>1256</v>
-[...3 lines deleted...]
-      </c>
+        <v>160</v>
+      </c>
+      <c r="G44"/>
       <c r="H44"/>
       <c r="I44">
-        <v>3</v>
+        <v>164</v>
       </c>
       <c r="J44" t="s">
-        <v>502</v>
+        <v>66</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
-        <v>50704</v>
+        <v>54373</v>
       </c>
       <c r="B45">
-        <v>49863</v>
+        <v>54370</v>
       </c>
       <c r="C45" t="s">
-        <v>1168</v>
-[...4 lines deleted...]
-      </c>
+        <v>1188</v>
+      </c>
+      <c r="D45" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E45"/>
       <c r="F45" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="G45"/>
+        <v>1261</v>
+      </c>
+      <c r="G45" t="s">
+        <v>1262</v>
+      </c>
       <c r="H45"/>
       <c r="I45">
-        <v>464</v>
+        <v>3</v>
       </c>
       <c r="J45" t="s">
-        <v>66</v>
+        <v>502</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
-        <v>50705</v>
+        <v>50704</v>
       </c>
       <c r="B46">
         <v>49863</v>
       </c>
       <c r="C46" t="s">
         <v>1168</v>
       </c>
       <c r="D46"/>
       <c r="E46" t="s">
-        <v>1259</v>
+        <v>1263</v>
       </c>
       <c r="F46" t="s">
         <v>187</v>
       </c>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46">
-        <v>471</v>
+        <v>464</v>
       </c>
       <c r="J46" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
-        <v>50706</v>
+        <v>50705</v>
       </c>
       <c r="B47">
         <v>49863</v>
       </c>
       <c r="C47" t="s">
         <v>1168</v>
       </c>
       <c r="D47"/>
       <c r="E47" t="s">
-        <v>1260</v>
+        <v>1264</v>
       </c>
       <c r="F47" t="s">
         <v>187</v>
       </c>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47">
-        <v>451</v>
+        <v>471</v>
       </c>
       <c r="J47" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
-        <v>50742</v>
+        <v>50706</v>
       </c>
       <c r="B48">
-        <v>49833</v>
+        <v>49863</v>
       </c>
       <c r="C48" t="s">
-        <v>1161</v>
+        <v>1168</v>
       </c>
       <c r="D48"/>
       <c r="E48" t="s">
-        <v>1261</v>
+        <v>1265</v>
       </c>
       <c r="F48" t="s">
-        <v>1262</v>
-[...3 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="G48"/>
       <c r="H48"/>
       <c r="I48">
-        <v>170</v>
+        <v>451</v>
       </c>
       <c r="J48" t="s">
-        <v>1244</v>
+        <v>66</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
-        <v>52176</v>
+        <v>50742</v>
       </c>
       <c r="B49">
-        <v>49803</v>
+        <v>49833</v>
       </c>
       <c r="C49" t="s">
-        <v>1178</v>
-[...4 lines deleted...]
-      <c r="E49"/>
+        <v>1161</v>
+      </c>
+      <c r="D49"/>
+      <c r="E49" t="s">
+        <v>1266</v>
+      </c>
       <c r="F49" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="G49" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
       <c r="H49"/>
       <c r="I49">
-        <v>1</v>
+        <v>170</v>
       </c>
       <c r="J49" t="s">
-        <v>1204</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
-        <v>50723</v>
+        <v>52176</v>
       </c>
       <c r="B50">
-        <v>49891</v>
+        <v>49803</v>
       </c>
       <c r="C50" t="s">
-        <v>1168</v>
-[...4 lines deleted...]
-      </c>
+        <v>1178</v>
+      </c>
+      <c r="D50" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E50"/>
       <c r="F50" t="s">
-        <v>228</v>
-[...1 lines deleted...]
-      <c r="G50"/>
+        <v>1270</v>
+      </c>
+      <c r="G50" t="s">
+        <v>1271</v>
+      </c>
       <c r="H50"/>
       <c r="I50">
-        <v>149</v>
+        <v>1</v>
       </c>
       <c r="J50" t="s">
-        <v>66</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
-        <v>50826</v>
+        <v>50723</v>
       </c>
       <c r="B51">
-        <v>49787</v>
+        <v>49891</v>
       </c>
       <c r="C51" t="s">
-        <v>1188</v>
-[...4 lines deleted...]
-      <c r="E51"/>
+        <v>1168</v>
+      </c>
+      <c r="D51"/>
+      <c r="E51" t="s">
+        <v>1272</v>
+      </c>
       <c r="F51" t="s">
-        <v>1269</v>
-[...3 lines deleted...]
-      </c>
+        <v>228</v>
+      </c>
+      <c r="G51"/>
       <c r="H51"/>
       <c r="I51">
-        <v>2</v>
+        <v>149</v>
       </c>
       <c r="J51" t="s">
-        <v>120</v>
+        <v>66</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
-        <v>52241</v>
+        <v>54830</v>
       </c>
       <c r="B52">
-        <v>49881</v>
+        <v>54541</v>
       </c>
       <c r="C52" t="s">
-        <v>1174</v>
+        <v>1197</v>
       </c>
       <c r="D52" t="s">
-        <v>1271</v>
+        <v>1273</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>1272</v>
+        <v>1274</v>
       </c>
       <c r="G52" t="s">
-        <v>1174</v>
+        <v>1275</v>
       </c>
       <c r="H52"/>
       <c r="I52">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="J52" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
-        <v>54605</v>
+        <v>54834</v>
       </c>
       <c r="B53">
-        <v>53106</v>
+        <v>54541</v>
       </c>
       <c r="C53" t="s">
-        <v>1208</v>
+        <v>1197</v>
       </c>
       <c r="D53" t="s">
-        <v>1273</v>
+        <v>1276</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>1274</v>
+        <v>1277</v>
       </c>
       <c r="G53" t="s">
-        <v>1275</v>
+        <v>1278</v>
       </c>
       <c r="H53"/>
       <c r="I53">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J53" t="s">
-        <v>1276</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
-        <v>54623</v>
+        <v>54832</v>
       </c>
       <c r="B54">
-        <v>54621</v>
+        <v>54541</v>
       </c>
       <c r="C54" t="s">
-        <v>1208</v>
+        <v>1197</v>
       </c>
       <c r="D54" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>1274</v>
+        <v>1280</v>
       </c>
       <c r="G54" t="s">
-        <v>1275</v>
+        <v>1281</v>
       </c>
       <c r="H54"/>
       <c r="I54">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J54" t="s">
-        <v>523</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
-        <v>50721</v>
+        <v>50826</v>
       </c>
       <c r="B55">
-        <v>49891</v>
+        <v>49787</v>
       </c>
       <c r="C55" t="s">
-        <v>1168</v>
-[...4 lines deleted...]
-      </c>
+        <v>1188</v>
+      </c>
+      <c r="D55" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E55"/>
       <c r="F55" t="s">
-        <v>1279</v>
+        <v>1283</v>
       </c>
       <c r="G55" t="s">
-        <v>1280</v>
+        <v>1284</v>
       </c>
       <c r="H55"/>
       <c r="I55">
-        <v>148</v>
+        <v>2</v>
       </c>
       <c r="J55" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
-        <v>50783</v>
+        <v>52241</v>
       </c>
       <c r="B56">
-        <v>49847</v>
+        <v>49881</v>
       </c>
       <c r="C56" t="s">
-        <v>1168</v>
-[...4 lines deleted...]
-      </c>
+        <v>1174</v>
+      </c>
+      <c r="D56" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E56"/>
       <c r="F56" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="G56"/>
+        <v>1286</v>
+      </c>
+      <c r="G56" t="s">
+        <v>1174</v>
+      </c>
       <c r="H56"/>
       <c r="I56">
-        <v>1046</v>
+        <v>11</v>
       </c>
       <c r="J56" t="s">
-        <v>66</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
-        <v>50784</v>
+        <v>54605</v>
       </c>
       <c r="B57">
-        <v>49847</v>
+        <v>53106</v>
       </c>
       <c r="C57" t="s">
-        <v>1168</v>
-[...4 lines deleted...]
-      </c>
+        <v>1213</v>
+      </c>
+      <c r="D57" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E57"/>
       <c r="F57" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="G57"/>
+        <v>1288</v>
+      </c>
+      <c r="G57" t="s">
+        <v>1289</v>
+      </c>
       <c r="H57"/>
       <c r="I57">
-        <v>1043</v>
+        <v>1</v>
       </c>
       <c r="J57" t="s">
-        <v>66</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
-        <v>54622</v>
+        <v>54623</v>
       </c>
       <c r="B58">
         <v>54621</v>
       </c>
       <c r="C58" t="s">
-        <v>1168</v>
+        <v>1213</v>
       </c>
       <c r="D58" t="s">
-        <v>1283</v>
+        <v>1291</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>1284</v>
+        <v>1288</v>
       </c>
       <c r="G58" t="s">
-        <v>1285</v>
+        <v>1289</v>
       </c>
       <c r="H58"/>
       <c r="I58">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J58" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
-        <v>54374</v>
+        <v>50721</v>
       </c>
       <c r="B59">
-        <v>54370</v>
+        <v>49891</v>
       </c>
       <c r="C59" t="s">
-        <v>1188</v>
-[...4 lines deleted...]
-      <c r="E59"/>
+        <v>1168</v>
+      </c>
+      <c r="D59"/>
+      <c r="E59" t="s">
+        <v>1292</v>
+      </c>
       <c r="F59" t="s">
-        <v>1287</v>
+        <v>1293</v>
       </c>
       <c r="G59" t="s">
-        <v>1288</v>
+        <v>1294</v>
       </c>
       <c r="H59"/>
       <c r="I59">
-        <v>0</v>
+        <v>148</v>
       </c>
       <c r="J59" t="s">
-        <v>502</v>
+        <v>120</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
-        <v>54555</v>
+        <v>50783</v>
       </c>
       <c r="B60">
-        <v>49865</v>
+        <v>49847</v>
       </c>
       <c r="C60" t="s">
-        <v>1182</v>
+        <v>1168</v>
       </c>
       <c r="D60"/>
-      <c r="E60"/>
+      <c r="E60" t="s">
+        <v>1295</v>
+      </c>
       <c r="F60" t="s">
-        <v>1289</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="G60"/>
       <c r="H60"/>
       <c r="I60">
-        <v>0</v>
+        <v>1046</v>
       </c>
       <c r="J60" t="s">
-        <v>198</v>
+        <v>66</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
-        <v>52096</v>
+        <v>50784</v>
       </c>
       <c r="B61">
-        <v>49796</v>
+        <v>49847</v>
       </c>
       <c r="C61" t="s">
-        <v>1188</v>
-[...4 lines deleted...]
-      <c r="E61"/>
+        <v>1168</v>
+      </c>
+      <c r="D61"/>
+      <c r="E61" t="s">
+        <v>1296</v>
+      </c>
       <c r="F61" t="s">
-        <v>1292</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="G61"/>
       <c r="H61"/>
       <c r="I61">
-        <v>3</v>
+        <v>1043</v>
       </c>
       <c r="J61" t="s">
-        <v>120</v>
+        <v>66</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
-        <v>52086</v>
+        <v>54622</v>
       </c>
       <c r="B62">
-        <v>49796</v>
+        <v>54621</v>
       </c>
       <c r="C62" t="s">
-        <v>1188</v>
+        <v>1168</v>
       </c>
       <c r="D62" t="s">
-        <v>1294</v>
+        <v>1297</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>1295</v>
+        <v>1298</v>
       </c>
       <c r="G62" t="s">
-        <v>1191</v>
+        <v>1299</v>
       </c>
       <c r="H62"/>
       <c r="I62">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="J62" t="s">
-        <v>120</v>
+        <v>523</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
-        <v>52091</v>
+        <v>54374</v>
       </c>
       <c r="B63">
-        <v>49796</v>
+        <v>54370</v>
       </c>
       <c r="C63" t="s">
         <v>1188</v>
       </c>
       <c r="D63" t="s">
-        <v>1296</v>
+        <v>1300</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>1297</v>
+        <v>1301</v>
       </c>
       <c r="G63" t="s">
-        <v>1191</v>
+        <v>1302</v>
       </c>
       <c r="H63"/>
       <c r="I63">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J63" t="s">
-        <v>1298</v>
+        <v>502</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
-        <v>54164</v>
+        <v>54555</v>
       </c>
       <c r="B64">
-        <v>53106</v>
+        <v>49865</v>
       </c>
       <c r="C64" t="s">
-        <v>1161</v>
-[...3 lines deleted...]
-      </c>
+        <v>1182</v>
+      </c>
+      <c r="D64"/>
       <c r="E64"/>
       <c r="F64" t="s">
-        <v>1300</v>
+        <v>1303</v>
       </c>
       <c r="G64" t="s">
-        <v>1301</v>
+        <v>1304</v>
       </c>
       <c r="H64"/>
       <c r="I64">
-        <v>138</v>
+        <v>0</v>
       </c>
       <c r="J64" t="s">
-        <v>1302</v>
+        <v>198</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
-        <v>52211</v>
+        <v>52096</v>
       </c>
       <c r="B65">
-        <v>49806</v>
+        <v>49796</v>
       </c>
       <c r="C65" t="s">
-        <v>1178</v>
-[...1 lines deleted...]
-      <c r="D65"/>
+        <v>1188</v>
+      </c>
+      <c r="D65" t="s">
+        <v>1305</v>
+      </c>
       <c r="E65"/>
       <c r="F65" t="s">
-        <v>1303</v>
+        <v>1306</v>
       </c>
       <c r="G65" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="H65"/>
       <c r="I65">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J65" t="s">
-        <v>1204</v>
+        <v>120</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
-        <v>52206</v>
+        <v>52086</v>
       </c>
       <c r="B66">
-        <v>49806</v>
+        <v>49796</v>
       </c>
       <c r="C66" t="s">
-        <v>1178</v>
-[...1 lines deleted...]
-      <c r="D66"/>
+        <v>1188</v>
+      </c>
+      <c r="D66" t="s">
+        <v>1308</v>
+      </c>
       <c r="E66"/>
       <c r="F66" t="s">
-        <v>1305</v>
+        <v>1309</v>
       </c>
       <c r="G66" t="s">
-        <v>1306</v>
+        <v>1191</v>
       </c>
       <c r="H66"/>
       <c r="I66">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J66" t="s">
-        <v>1204</v>
+        <v>120</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
-        <v>54494</v>
+        <v>52091</v>
       </c>
       <c r="B67">
-        <v>54493</v>
+        <v>49796</v>
       </c>
       <c r="C67" t="s">
-        <v>1161</v>
+        <v>1188</v>
       </c>
       <c r="D67" t="s">
-        <v>1307</v>
+        <v>1310</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>1308</v>
+        <v>1311</v>
       </c>
       <c r="G67" t="s">
-        <v>1309</v>
+        <v>1191</v>
       </c>
       <c r="H67"/>
       <c r="I67">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J67" t="s">
-        <v>392</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
-        <v>50710</v>
+        <v>54164</v>
       </c>
       <c r="B68">
-        <v>49885</v>
+        <v>53106</v>
       </c>
       <c r="C68" t="s">
-        <v>1168</v>
-[...4 lines deleted...]
-      </c>
+        <v>1161</v>
+      </c>
+      <c r="D68" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E68"/>
       <c r="F68" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="G68"/>
+        <v>1314</v>
+      </c>
+      <c r="G68" t="s">
+        <v>1315</v>
+      </c>
       <c r="H68"/>
       <c r="I68">
-        <v>158</v>
+        <v>138</v>
       </c>
       <c r="J68" t="s">
-        <v>66</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
-        <v>50711</v>
+        <v>52211</v>
       </c>
       <c r="B69">
-        <v>49885</v>
+        <v>49806</v>
       </c>
       <c r="C69" t="s">
-        <v>1168</v>
+        <v>1178</v>
       </c>
       <c r="D69"/>
-      <c r="E69" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E69"/>
       <c r="F69" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="G69"/>
+        <v>1317</v>
+      </c>
+      <c r="G69" t="s">
+        <v>1318</v>
+      </c>
       <c r="H69"/>
       <c r="I69">
-        <v>151</v>
+        <v>0</v>
       </c>
       <c r="J69" t="s">
-        <v>66</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
-        <v>50712</v>
+        <v>52206</v>
       </c>
       <c r="B70">
-        <v>49885</v>
+        <v>49806</v>
       </c>
       <c r="C70" t="s">
-        <v>1168</v>
+        <v>1178</v>
       </c>
       <c r="D70"/>
-      <c r="E70" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E70"/>
       <c r="F70" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="G70"/>
+        <v>1319</v>
+      </c>
+      <c r="G70" t="s">
+        <v>1320</v>
+      </c>
       <c r="H70"/>
       <c r="I70">
-        <v>152</v>
+        <v>0</v>
       </c>
       <c r="J70" t="s">
-        <v>66</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
-        <v>50713</v>
+        <v>54494</v>
       </c>
       <c r="B71">
-        <v>49885</v>
+        <v>54493</v>
       </c>
       <c r="C71" t="s">
-        <v>1168</v>
-[...4 lines deleted...]
-      </c>
+        <v>1161</v>
+      </c>
+      <c r="D71" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E71"/>
       <c r="F71" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="G71"/>
+        <v>1322</v>
+      </c>
+      <c r="G71" t="s">
+        <v>1323</v>
+      </c>
       <c r="H71"/>
       <c r="I71">
-        <v>150</v>
+        <v>1</v>
       </c>
       <c r="J71" t="s">
-        <v>66</v>
+        <v>392</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
-        <v>50714</v>
+        <v>50710</v>
       </c>
       <c r="B72">
         <v>49885</v>
       </c>
       <c r="C72" t="s">
-        <v>1182</v>
+        <v>1168</v>
       </c>
       <c r="D72"/>
       <c r="E72" t="s">
-        <v>1314</v>
+        <v>1324</v>
       </c>
       <c r="F72" t="s">
         <v>220</v>
       </c>
-      <c r="G72" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G72"/>
       <c r="H72"/>
       <c r="I72">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="J72" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
-        <v>50715</v>
+        <v>50711</v>
       </c>
       <c r="B73">
         <v>49885</v>
       </c>
       <c r="C73" t="s">
-        <v>1182</v>
+        <v>1168</v>
       </c>
       <c r="D73"/>
       <c r="E73" t="s">
-        <v>1316</v>
+        <v>1325</v>
       </c>
       <c r="F73" t="s">
         <v>220</v>
       </c>
-      <c r="G73" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G73"/>
       <c r="H73"/>
       <c r="I73">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="J73" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
-        <v>50716</v>
+        <v>50712</v>
       </c>
       <c r="B74">
         <v>49885</v>
       </c>
       <c r="C74" t="s">
-        <v>1182</v>
+        <v>1168</v>
       </c>
       <c r="D74"/>
       <c r="E74" t="s">
-        <v>1317</v>
+        <v>1326</v>
       </c>
       <c r="F74" t="s">
         <v>220</v>
       </c>
-      <c r="G74" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G74"/>
       <c r="H74"/>
       <c r="I74">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="J74" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
-        <v>50717</v>
+        <v>50713</v>
       </c>
       <c r="B75">
         <v>49885</v>
       </c>
       <c r="C75" t="s">
-        <v>1182</v>
+        <v>1168</v>
       </c>
       <c r="D75"/>
       <c r="E75" t="s">
-        <v>1318</v>
+        <v>1327</v>
       </c>
       <c r="F75" t="s">
         <v>220</v>
       </c>
-      <c r="G75" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G75"/>
       <c r="H75"/>
       <c r="I75">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="J75" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
-        <v>54150</v>
+        <v>50714</v>
       </c>
       <c r="B76">
-        <v>54149</v>
+        <v>49885</v>
       </c>
       <c r="C76" t="s">
-        <v>1188</v>
-[...3 lines deleted...]
-      </c>
+        <v>1182</v>
+      </c>
+      <c r="D76"/>
       <c r="E76" t="s">
-        <v>1320</v>
+        <v>1328</v>
       </c>
       <c r="F76" t="s">
-        <v>1321</v>
+        <v>220</v>
       </c>
       <c r="G76" t="s">
-        <v>1322</v>
+        <v>1329</v>
       </c>
       <c r="H76"/>
       <c r="I76">
-        <v>2567</v>
+        <v>148</v>
       </c>
       <c r="J76" t="s">
-        <v>1323</v>
+        <v>66</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
-        <v>52171</v>
+        <v>50715</v>
       </c>
       <c r="B77">
-        <v>49803</v>
+        <v>49885</v>
       </c>
       <c r="C77" t="s">
-        <v>1188</v>
-[...4 lines deleted...]
-      <c r="E77"/>
+        <v>1182</v>
+      </c>
+      <c r="D77"/>
+      <c r="E77" t="s">
+        <v>1330</v>
+      </c>
       <c r="F77" t="s">
-        <v>1325</v>
+        <v>220</v>
       </c>
       <c r="G77" t="s">
-        <v>1326</v>
+        <v>1329</v>
       </c>
       <c r="H77"/>
       <c r="I77">
+        <v>144</v>
+      </c>
+      <c r="J77" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78">
+        <v>50716</v>
+      </c>
+      <c r="B78">
+        <v>49885</v>
+      </c>
+      <c r="C78" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D78"/>
+      <c r="E78" t="s">
+        <v>1331</v>
+      </c>
+      <c r="F78" t="s">
+        <v>220</v>
+      </c>
+      <c r="G78" t="s">
+        <v>1329</v>
+      </c>
+      <c r="H78"/>
+      <c r="I78">
+        <v>150</v>
+      </c>
+      <c r="J78" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79">
+        <v>50717</v>
+      </c>
+      <c r="B79">
+        <v>49885</v>
+      </c>
+      <c r="C79" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D79"/>
+      <c r="E79" t="s">
+        <v>1332</v>
+      </c>
+      <c r="F79" t="s">
+        <v>220</v>
+      </c>
+      <c r="G79" t="s">
+        <v>1329</v>
+      </c>
+      <c r="H79"/>
+      <c r="I79">
+        <v>144</v>
+      </c>
+      <c r="J79" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80">
+        <v>54150</v>
+      </c>
+      <c r="B80">
+        <v>54149</v>
+      </c>
+      <c r="C80" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D80" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E80" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F80" t="s">
+        <v>1335</v>
+      </c>
+      <c r="G80" t="s">
+        <v>1336</v>
+      </c>
+      <c r="H80"/>
+      <c r="I80">
+        <v>2731</v>
+      </c>
+      <c r="J80" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81">
+        <v>52171</v>
+      </c>
+      <c r="B81">
+        <v>49803</v>
+      </c>
+      <c r="C81" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D81" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E81"/>
+      <c r="F81" t="s">
+        <v>1339</v>
+      </c>
+      <c r="G81" t="s">
+        <v>1340</v>
+      </c>
+      <c r="H81"/>
+      <c r="I81">
         <v>1</v>
       </c>
-      <c r="J77" t="s">
+      <c r="J81" t="s">
         <v>120</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82">
+        <v>54833</v>
+      </c>
+      <c r="B82">
+        <v>54541</v>
+      </c>
+      <c r="C82" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D82" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E82"/>
+      <c r="F82" t="s">
+        <v>1343</v>
+      </c>
+      <c r="G82" t="s">
+        <v>1344</v>
+      </c>
+      <c r="H82"/>
+      <c r="I82">
+        <v>0</v>
+      </c>
+      <c r="J82" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83">
+        <v>54829</v>
+      </c>
+      <c r="B83">
+        <v>54541</v>
+      </c>
+      <c r="C83" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D83" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E83"/>
+      <c r="F83" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G83" t="s">
+        <v>1347</v>
+      </c>
+      <c r="H83"/>
+      <c r="I83">
+        <v>6</v>
+      </c>
+      <c r="J83" t="s">
+        <v>1205</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -19878,2163 +20109,2163 @@
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>451</v>
       </c>
       <c r="M1" t="s">
         <v>443</v>
       </c>
       <c r="N1" t="s">
         <v>444</v>
       </c>
       <c r="O1" t="s">
-        <v>1792</v>
+        <v>1813</v>
       </c>
       <c r="P1" t="s">
-        <v>1796</v>
+        <v>1817</v>
       </c>
       <c r="Q1" t="s">
-        <v>1802</v>
+        <v>1823</v>
       </c>
       <c r="R1" t="s">
-        <v>1803</v>
+        <v>1824</v>
       </c>
       <c r="S1" t="s">
-        <v>1807</v>
+        <v>1826</v>
       </c>
       <c r="T1" t="s">
-        <v>1808</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>427</v>
       </c>
       <c r="C2" t="s">
-        <v>1327</v>
+        <v>1348</v>
       </c>
       <c r="D2" t="s">
-        <v>1333</v>
+        <v>1354</v>
       </c>
       <c r="E2" t="s">
-        <v>1494</v>
+        <v>1515</v>
       </c>
       <c r="F2" t="s">
-        <v>1495</v>
+        <v>1516</v>
       </c>
       <c r="G2" t="s">
-        <v>1505</v>
+        <v>1526</v>
       </c>
       <c r="H2" t="s">
-        <v>1508</v>
+        <v>1529</v>
       </c>
       <c r="I2" t="s">
-        <v>1526</v>
+        <v>1547</v>
       </c>
       <c r="J2" t="s">
-        <v>1557</v>
+        <v>1578</v>
       </c>
       <c r="K2" t="s">
-        <v>1612</v>
+        <v>1633</v>
       </c>
       <c r="L2" t="s">
         <v>462</v>
       </c>
       <c r="M2" t="s">
-        <v>1785</v>
+        <v>1806</v>
       </c>
       <c r="N2" t="s">
-        <v>1788</v>
+        <v>1809</v>
       </c>
       <c r="O2" t="s">
-        <v>1793</v>
+        <v>1814</v>
       </c>
       <c r="P2" t="s">
-        <v>1797</v>
+        <v>1818</v>
       </c>
       <c r="Q2" t="s">
         <v>1029</v>
       </c>
       <c r="R2" t="s">
         <v>1193</v>
       </c>
       <c r="S2" t="s">
         <v>547</v>
       </c>
       <c r="T2" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>1328</v>
+        <v>1349</v>
       </c>
       <c r="D3" t="s">
-        <v>1334</v>
+        <v>1355</v>
       </c>
       <c r="E3" t="s">
         <v>87</v>
       </c>
       <c r="F3" t="s">
-        <v>1496</v>
+        <v>1517</v>
       </c>
       <c r="G3" t="s">
         <v>216</v>
       </c>
       <c r="H3" t="s">
-        <v>1509</v>
+        <v>1530</v>
       </c>
       <c r="I3" t="s">
-        <v>1527</v>
+        <v>1548</v>
       </c>
       <c r="J3" t="s">
-        <v>1558</v>
+        <v>1579</v>
       </c>
       <c r="K3" t="s">
-        <v>1613</v>
+        <v>1634</v>
       </c>
       <c r="L3" t="s">
-        <v>1784</v>
+        <v>1805</v>
       </c>
       <c r="M3" t="s">
         <v>464</v>
       </c>
       <c r="N3" t="s">
-        <v>1789</v>
+        <v>1810</v>
       </c>
       <c r="O3" t="s">
-        <v>1794</v>
+        <v>1815</v>
       </c>
       <c r="P3" t="s">
         <v>492</v>
       </c>
       <c r="Q3" t="s">
         <v>1031</v>
       </c>
       <c r="R3" t="s">
-        <v>1804</v>
+        <v>1197</v>
       </c>
       <c r="S3" t="s">
         <v>545</v>
       </c>
       <c r="T3" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>114</v>
       </c>
       <c r="C4" t="s">
         <v>57</v>
       </c>
       <c r="D4" t="s">
-        <v>1335</v>
+        <v>1356</v>
       </c>
       <c r="E4" t="s">
         <v>176</v>
       </c>
       <c r="F4" t="s">
-        <v>1497</v>
+        <v>1518</v>
       </c>
       <c r="G4" t="s">
         <v>316</v>
       </c>
       <c r="H4" t="s">
         <v>299</v>
       </c>
       <c r="I4" t="s">
-        <v>1528</v>
+        <v>1549</v>
       </c>
       <c r="J4" t="s">
         <v>358</v>
       </c>
       <c r="K4" t="s">
-        <v>1614</v>
+        <v>1635</v>
       </c>
       <c r="M4" t="s">
         <v>471</v>
       </c>
       <c r="N4" t="s">
         <v>460</v>
       </c>
       <c r="O4" t="s">
         <v>507</v>
       </c>
       <c r="P4" t="s">
-        <v>1798</v>
+        <v>1819</v>
       </c>
       <c r="Q4" t="s">
         <v>1033</v>
       </c>
       <c r="R4" t="s">
         <v>1188</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>1336</v>
+        <v>1357</v>
       </c>
       <c r="E5" t="s">
         <v>59</v>
       </c>
       <c r="F5" t="s">
         <v>98</v>
       </c>
       <c r="G5" t="s">
         <v>277</v>
       </c>
       <c r="H5" t="s">
-        <v>1510</v>
+        <v>1531</v>
       </c>
       <c r="I5" t="s">
-        <v>1529</v>
+        <v>1550</v>
       </c>
       <c r="J5" t="s">
-        <v>1559</v>
+        <v>1580</v>
       </c>
       <c r="K5" t="s">
-        <v>1615</v>
+        <v>1636</v>
       </c>
       <c r="M5" t="s">
-        <v>1786</v>
+        <v>1807</v>
       </c>
       <c r="N5" t="s">
-        <v>1790</v>
+        <v>1811</v>
       </c>
       <c r="O5" t="s">
-        <v>1795</v>
+        <v>1816</v>
       </c>
       <c r="P5" t="s">
         <v>507</v>
       </c>
       <c r="Q5" t="s">
         <v>1032</v>
       </c>
       <c r="R5" t="s">
         <v>1174</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>1329</v>
+        <v>1350</v>
       </c>
       <c r="D6" t="s">
-        <v>1337</v>
+        <v>1358</v>
       </c>
       <c r="E6" t="s">
         <v>266</v>
       </c>
       <c r="F6" t="s">
-        <v>1498</v>
+        <v>1519</v>
       </c>
       <c r="G6" t="s">
-        <v>1506</v>
+        <v>1527</v>
       </c>
       <c r="H6" t="s">
-        <v>1511</v>
+        <v>1532</v>
       </c>
       <c r="I6" t="s">
-        <v>1530</v>
+        <v>1551</v>
       </c>
       <c r="J6" t="s">
-        <v>1560</v>
+        <v>1581</v>
       </c>
       <c r="K6" t="s">
-        <v>1616</v>
+        <v>1637</v>
       </c>
       <c r="M6" t="s">
-        <v>1787</v>
+        <v>1808</v>
       </c>
       <c r="N6" t="s">
         <v>465</v>
       </c>
       <c r="P6" t="s">
-        <v>1799</v>
+        <v>1820</v>
       </c>
       <c r="Q6" t="s">
         <v>612</v>
       </c>
       <c r="R6" t="s">
         <v>1161</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>414</v>
       </c>
       <c r="D7" t="s">
-        <v>1338</v>
+        <v>1359</v>
       </c>
       <c r="E7" t="s">
         <v>275</v>
       </c>
       <c r="F7" t="s">
-        <v>1499</v>
+        <v>1520</v>
       </c>
       <c r="G7" t="s">
-        <v>1507</v>
+        <v>1528</v>
       </c>
       <c r="H7" t="s">
-        <v>1512</v>
+        <v>1533</v>
       </c>
       <c r="I7" t="s">
-        <v>1531</v>
+        <v>1552</v>
       </c>
       <c r="J7" t="s">
-        <v>1561</v>
+        <v>1582</v>
       </c>
       <c r="K7" t="s">
-        <v>1526</v>
+        <v>1547</v>
       </c>
       <c r="M7" t="s">
         <v>459</v>
       </c>
       <c r="N7" t="s">
         <v>454</v>
       </c>
       <c r="P7" t="s">
-        <v>1800</v>
+        <v>1821</v>
       </c>
       <c r="R7" t="s">
-        <v>1805</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>1330</v>
+        <v>1351</v>
       </c>
       <c r="D8" t="s">
-        <v>1339</v>
+        <v>1360</v>
       </c>
       <c r="F8" t="s">
-        <v>1500</v>
+        <v>1521</v>
       </c>
       <c r="G8" t="s">
         <v>74</v>
       </c>
       <c r="H8" t="s">
-        <v>1513</v>
+        <v>1534</v>
       </c>
       <c r="I8" t="s">
-        <v>1532</v>
+        <v>1553</v>
       </c>
       <c r="J8" t="s">
-        <v>1562</v>
+        <v>1583</v>
       </c>
       <c r="K8" t="s">
-        <v>1527</v>
+        <v>1548</v>
       </c>
       <c r="N8" t="s">
         <v>474</v>
       </c>
       <c r="P8" t="s">
-        <v>1801</v>
+        <v>1822</v>
       </c>
       <c r="R8" t="s">
-        <v>1806</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>1331</v>
+        <v>1352</v>
       </c>
       <c r="D9" t="s">
-        <v>1340</v>
+        <v>1361</v>
       </c>
       <c r="F9" t="s">
-        <v>1501</v>
+        <v>1522</v>
       </c>
       <c r="G9" t="s">
         <v>117</v>
       </c>
       <c r="H9" t="s">
         <v>62</v>
       </c>
       <c r="I9" t="s">
-        <v>1533</v>
+        <v>1554</v>
       </c>
       <c r="J9" t="s">
-        <v>1563</v>
+        <v>1584</v>
       </c>
       <c r="K9" t="s">
-        <v>1617</v>
+        <v>1638</v>
       </c>
       <c r="N9" t="s">
         <v>476</v>
       </c>
       <c r="P9" t="s">
         <v>483</v>
       </c>
       <c r="R9" t="s">
         <v>1178</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>86</v>
       </c>
       <c r="D10" t="s">
-        <v>1341</v>
+        <v>1362</v>
       </c>
       <c r="F10" t="s">
-        <v>1502</v>
+        <v>1523</v>
       </c>
       <c r="G10" t="s">
         <v>298</v>
       </c>
       <c r="H10" t="s">
         <v>267</v>
       </c>
       <c r="I10" t="s">
-        <v>1534</v>
+        <v>1555</v>
       </c>
       <c r="J10" t="s">
-        <v>1564</v>
+        <v>1585</v>
       </c>
       <c r="K10" t="s">
-        <v>1618</v>
+        <v>1639</v>
       </c>
       <c r="N10" t="s">
-        <v>1791</v>
+        <v>1812</v>
       </c>
       <c r="R10" t="s">
-        <v>1208</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>1332</v>
+        <v>1353</v>
       </c>
       <c r="D11" t="s">
-        <v>1342</v>
+        <v>1363</v>
       </c>
       <c r="F11" t="s">
-        <v>1503</v>
+        <v>1524</v>
       </c>
       <c r="H11" t="s">
-        <v>1514</v>
+        <v>1535</v>
       </c>
       <c r="I11" t="s">
-        <v>1535</v>
+        <v>1556</v>
       </c>
       <c r="J11" t="s">
-        <v>1565</v>
+        <v>1586</v>
       </c>
       <c r="K11" t="s">
-        <v>1619</v>
+        <v>1640</v>
       </c>
       <c r="R11" t="s">
         <v>1182</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>1343</v>
+        <v>1364</v>
       </c>
       <c r="F12" t="s">
-        <v>1504</v>
+        <v>1525</v>
       </c>
       <c r="H12" t="s">
-        <v>1515</v>
+        <v>1536</v>
       </c>
       <c r="I12" t="s">
         <v>216</v>
       </c>
       <c r="J12" t="s">
-        <v>1566</v>
+        <v>1587</v>
       </c>
       <c r="K12" t="s">
-        <v>1620</v>
+        <v>1641</v>
       </c>
       <c r="R12" t="s">
         <v>1168</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>1344</v>
+        <v>1365</v>
       </c>
       <c r="H13" t="s">
-        <v>1516</v>
+        <v>1537</v>
       </c>
       <c r="I13" t="s">
         <v>190</v>
       </c>
       <c r="J13" t="s">
-        <v>1567</v>
+        <v>1588</v>
       </c>
       <c r="K13" t="s">
-        <v>1621</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>1345</v>
+        <v>1366</v>
       </c>
       <c r="H14" t="s">
         <v>325</v>
       </c>
       <c r="I14" t="s">
-        <v>1536</v>
+        <v>1557</v>
       </c>
       <c r="J14" t="s">
-        <v>1568</v>
+        <v>1589</v>
       </c>
       <c r="K14" t="s">
-        <v>1622</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>1346</v>
+        <v>1367</v>
       </c>
       <c r="H15" t="s">
-        <v>1517</v>
+        <v>1538</v>
       </c>
       <c r="I15" t="s">
-        <v>1537</v>
+        <v>1558</v>
       </c>
       <c r="J15" t="s">
-        <v>1569</v>
+        <v>1590</v>
       </c>
       <c r="K15" t="s">
-        <v>1623</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>1347</v>
+        <v>1368</v>
       </c>
       <c r="H16" t="s">
         <v>210</v>
       </c>
       <c r="I16" t="s">
-        <v>1538</v>
+        <v>1559</v>
       </c>
       <c r="J16" t="s">
         <v>319</v>
       </c>
       <c r="K16" t="s">
-        <v>1624</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>1348</v>
+        <v>1369</v>
       </c>
       <c r="H17" t="s">
         <v>433</v>
       </c>
       <c r="I17" t="s">
-        <v>1539</v>
+        <v>1560</v>
       </c>
       <c r="J17" t="s">
-        <v>1570</v>
+        <v>1591</v>
       </c>
       <c r="K17" t="s">
-        <v>1529</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>1349</v>
+        <v>1370</v>
       </c>
       <c r="H18" t="s">
-        <v>1518</v>
+        <v>1539</v>
       </c>
       <c r="I18" t="s">
-        <v>1540</v>
+        <v>1561</v>
       </c>
       <c r="J18" t="s">
-        <v>1571</v>
+        <v>1592</v>
       </c>
       <c r="K18" t="s">
-        <v>1625</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>1350</v>
+        <v>1371</v>
       </c>
       <c r="H19" t="s">
-        <v>1519</v>
+        <v>1540</v>
       </c>
       <c r="I19" t="s">
         <v>101</v>
       </c>
       <c r="J19" t="s">
-        <v>1572</v>
+        <v>1593</v>
       </c>
       <c r="K19" t="s">
-        <v>1626</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>1351</v>
+        <v>1372</v>
       </c>
       <c r="H20" t="s">
-        <v>1520</v>
+        <v>1541</v>
       </c>
       <c r="I20" t="s">
-        <v>1541</v>
+        <v>1562</v>
       </c>
       <c r="J20" t="s">
-        <v>1573</v>
+        <v>1594</v>
       </c>
       <c r="K20" t="s">
-        <v>1627</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>1352</v>
+        <v>1373</v>
       </c>
       <c r="H21" t="s">
-        <v>1521</v>
+        <v>1542</v>
       </c>
       <c r="I21" t="s">
-        <v>1542</v>
+        <v>1563</v>
       </c>
       <c r="J21" t="s">
-        <v>1574</v>
+        <v>1595</v>
       </c>
       <c r="K21" t="s">
-        <v>1628</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>1353</v>
+        <v>1374</v>
       </c>
       <c r="H22" t="s">
         <v>217</v>
       </c>
       <c r="I22" t="s">
-        <v>1543</v>
+        <v>1564</v>
       </c>
       <c r="J22" t="s">
-        <v>1575</v>
+        <v>1596</v>
       </c>
       <c r="K22" t="s">
-        <v>1629</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>1354</v>
+        <v>1375</v>
       </c>
       <c r="H23" t="s">
-        <v>1522</v>
+        <v>1543</v>
       </c>
       <c r="I23" t="s">
         <v>48</v>
       </c>
       <c r="J23" t="s">
-        <v>1576</v>
+        <v>1597</v>
       </c>
       <c r="K23" t="s">
-        <v>1630</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>1355</v>
+        <v>1376</v>
       </c>
       <c r="H24" t="s">
-        <v>1523</v>
+        <v>1544</v>
       </c>
       <c r="I24" t="s">
-        <v>1544</v>
+        <v>1565</v>
       </c>
       <c r="J24" t="s">
-        <v>1577</v>
+        <v>1598</v>
       </c>
       <c r="K24" t="s">
-        <v>1631</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>1356</v>
+        <v>1377</v>
       </c>
       <c r="H25" t="s">
         <v>225</v>
       </c>
       <c r="I25" t="s">
-        <v>1545</v>
+        <v>1566</v>
       </c>
       <c r="J25" t="s">
-        <v>1578</v>
+        <v>1599</v>
       </c>
       <c r="K25" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>1357</v>
+        <v>1378</v>
       </c>
       <c r="H26" t="s">
-        <v>1524</v>
+        <v>1545</v>
       </c>
       <c r="I26" t="s">
-        <v>1546</v>
+        <v>1567</v>
       </c>
       <c r="J26" t="s">
-        <v>1579</v>
+        <v>1600</v>
       </c>
       <c r="K26" t="s">
-        <v>1632</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>1358</v>
+        <v>1379</v>
       </c>
       <c r="H27" t="s">
-        <v>1525</v>
+        <v>1546</v>
       </c>
       <c r="I27" t="s">
         <v>118</v>
       </c>
       <c r="J27" t="s">
-        <v>1580</v>
+        <v>1601</v>
       </c>
       <c r="K27" t="s">
-        <v>1633</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>1359</v>
+        <v>1380</v>
       </c>
       <c r="H28" t="s">
         <v>278</v>
       </c>
       <c r="I28" t="s">
         <v>400</v>
       </c>
       <c r="J28" t="s">
-        <v>1581</v>
+        <v>1602</v>
       </c>
       <c r="K28" t="s">
-        <v>1634</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>1360</v>
+        <v>1381</v>
       </c>
       <c r="I29" t="s">
-        <v>1547</v>
+        <v>1568</v>
       </c>
       <c r="J29" t="s">
-        <v>1582</v>
+        <v>1603</v>
       </c>
       <c r="K29" t="s">
-        <v>1635</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>1361</v>
+        <v>1382</v>
       </c>
       <c r="I30" t="s">
-        <v>1548</v>
+        <v>1569</v>
       </c>
       <c r="J30" t="s">
-        <v>1583</v>
+        <v>1604</v>
       </c>
       <c r="K30" t="s">
-        <v>1636</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>1362</v>
+        <v>1383</v>
       </c>
       <c r="I31" t="s">
-        <v>1549</v>
+        <v>1570</v>
       </c>
       <c r="J31" t="s">
-        <v>1584</v>
+        <v>1605</v>
       </c>
       <c r="K31" t="s">
-        <v>1637</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>1363</v>
+        <v>1384</v>
       </c>
       <c r="I32" t="s">
-        <v>1550</v>
+        <v>1571</v>
       </c>
       <c r="J32" t="s">
-        <v>1585</v>
+        <v>1606</v>
       </c>
       <c r="K32" t="s">
-        <v>1638</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>1364</v>
+        <v>1385</v>
       </c>
       <c r="I33" t="s">
         <v>279</v>
       </c>
       <c r="J33" t="s">
-        <v>1586</v>
+        <v>1607</v>
       </c>
       <c r="K33" t="s">
-        <v>1639</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>1365</v>
+        <v>1386</v>
       </c>
       <c r="I34" t="s">
-        <v>1551</v>
+        <v>1572</v>
       </c>
       <c r="J34" t="s">
         <v>49</v>
       </c>
       <c r="K34" t="s">
-        <v>1640</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>1366</v>
+        <v>1387</v>
       </c>
       <c r="I35" t="s">
-        <v>1552</v>
+        <v>1573</v>
       </c>
       <c r="J35" t="s">
-        <v>1587</v>
+        <v>1608</v>
       </c>
       <c r="K35" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>1367</v>
+        <v>1388</v>
       </c>
       <c r="I36" t="s">
         <v>183</v>
       </c>
       <c r="J36" t="s">
-        <v>1588</v>
+        <v>1609</v>
       </c>
       <c r="K36" t="s">
-        <v>1641</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>1368</v>
+        <v>1389</v>
       </c>
       <c r="I37" t="s">
-        <v>1553</v>
+        <v>1574</v>
       </c>
       <c r="J37" t="s">
-        <v>1589</v>
+        <v>1610</v>
       </c>
       <c r="K37" t="s">
-        <v>1642</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>1369</v>
+        <v>1390</v>
       </c>
       <c r="I38" t="s">
-        <v>1554</v>
+        <v>1575</v>
       </c>
       <c r="J38" t="s">
-        <v>1590</v>
+        <v>1611</v>
       </c>
       <c r="K38" t="s">
-        <v>1643</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>1370</v>
+        <v>1391</v>
       </c>
       <c r="I39" t="s">
-        <v>1555</v>
+        <v>1576</v>
       </c>
       <c r="J39" t="s">
-        <v>1591</v>
+        <v>1612</v>
       </c>
       <c r="K39" t="s">
-        <v>1644</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>1371</v>
+        <v>1392</v>
       </c>
       <c r="I40" t="s">
         <v>117</v>
       </c>
       <c r="J40" t="s">
-        <v>1592</v>
+        <v>1613</v>
       </c>
       <c r="K40" t="s">
-        <v>1645</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>1372</v>
+        <v>1393</v>
       </c>
       <c r="I41" t="s">
-        <v>1556</v>
+        <v>1577</v>
       </c>
       <c r="J41" t="s">
         <v>367</v>
       </c>
       <c r="K41" t="s">
-        <v>1646</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>1373</v>
+        <v>1394</v>
       </c>
       <c r="J42" t="s">
-        <v>1593</v>
+        <v>1614</v>
       </c>
       <c r="K42" t="s">
-        <v>1647</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>1374</v>
+        <v>1395</v>
       </c>
       <c r="J43" t="s">
-        <v>1594</v>
+        <v>1615</v>
       </c>
       <c r="K43" t="s">
-        <v>1648</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>1375</v>
+        <v>1396</v>
       </c>
       <c r="J44" t="s">
-        <v>1595</v>
+        <v>1616</v>
       </c>
       <c r="K44" t="s">
-        <v>1649</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>1376</v>
+        <v>1397</v>
       </c>
       <c r="J45" t="s">
-        <v>1596</v>
+        <v>1617</v>
       </c>
       <c r="K45" t="s">
-        <v>1650</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>1377</v>
+        <v>1398</v>
       </c>
       <c r="J46" t="s">
         <v>64</v>
       </c>
       <c r="K46" t="s">
-        <v>1651</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>1378</v>
+        <v>1399</v>
       </c>
       <c r="J47" t="s">
-        <v>1597</v>
+        <v>1618</v>
       </c>
       <c r="K47" t="s">
-        <v>1652</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>1379</v>
+        <v>1400</v>
       </c>
       <c r="J48" t="s">
-        <v>1598</v>
+        <v>1619</v>
       </c>
       <c r="K48" t="s">
-        <v>1653</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>1380</v>
+        <v>1401</v>
       </c>
       <c r="J49" t="s">
-        <v>1599</v>
+        <v>1620</v>
       </c>
       <c r="K49" t="s">
-        <v>1654</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>1381</v>
+        <v>1402</v>
       </c>
       <c r="J50" t="s">
-        <v>1600</v>
+        <v>1621</v>
       </c>
       <c r="K50" t="s">
-        <v>1655</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>1382</v>
+        <v>1403</v>
       </c>
       <c r="J51" t="s">
         <v>197</v>
       </c>
       <c r="K51" t="s">
-        <v>1656</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>1383</v>
+        <v>1404</v>
       </c>
       <c r="J52" t="s">
-        <v>1601</v>
+        <v>1622</v>
       </c>
       <c r="K52" t="s">
-        <v>1657</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>1384</v>
+        <v>1405</v>
       </c>
       <c r="J53" t="s">
-        <v>1602</v>
+        <v>1623</v>
       </c>
       <c r="K53" t="s">
-        <v>1658</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>1385</v>
+        <v>1406</v>
       </c>
       <c r="J54" t="s">
-        <v>1603</v>
+        <v>1624</v>
       </c>
       <c r="K54" t="s">
-        <v>1659</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>1386</v>
+        <v>1407</v>
       </c>
       <c r="J55" t="s">
-        <v>1604</v>
+        <v>1625</v>
       </c>
       <c r="K55" t="s">
-        <v>1660</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>1387</v>
+        <v>1408</v>
       </c>
       <c r="J56" t="s">
-        <v>1605</v>
+        <v>1626</v>
       </c>
       <c r="K56" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>1388</v>
+        <v>1409</v>
       </c>
       <c r="J57" t="s">
-        <v>1606</v>
+        <v>1627</v>
       </c>
       <c r="K57" t="s">
-        <v>1661</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>1389</v>
+        <v>1410</v>
       </c>
       <c r="J58" t="s">
         <v>119</v>
       </c>
       <c r="K58" t="s">
-        <v>1662</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>1390</v>
+        <v>1411</v>
       </c>
       <c r="J59" t="s">
-        <v>1607</v>
+        <v>1628</v>
       </c>
       <c r="K59" t="s">
-        <v>1663</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>1391</v>
+        <v>1412</v>
       </c>
       <c r="J60" t="s">
-        <v>1608</v>
+        <v>1629</v>
       </c>
       <c r="K60" t="s">
-        <v>1664</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>1392</v>
+        <v>1413</v>
       </c>
       <c r="J61" t="s">
-        <v>1609</v>
+        <v>1630</v>
       </c>
       <c r="K61" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>1393</v>
+        <v>1414</v>
       </c>
       <c r="J62" t="s">
-        <v>1610</v>
+        <v>1631</v>
       </c>
       <c r="K62" t="s">
-        <v>1665</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>1394</v>
+        <v>1415</v>
       </c>
       <c r="J63" t="s">
-        <v>1611</v>
+        <v>1632</v>
       </c>
       <c r="K63" t="s">
-        <v>1537</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>1395</v>
+        <v>1416</v>
       </c>
       <c r="J64" t="s">
         <v>77</v>
       </c>
       <c r="K64" t="s">
-        <v>1666</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>1396</v>
+        <v>1417</v>
       </c>
       <c r="K65" t="s">
-        <v>1667</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>1397</v>
+        <v>1418</v>
       </c>
       <c r="K66" t="s">
-        <v>1668</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>1398</v>
+        <v>1419</v>
       </c>
       <c r="K67" t="s">
-        <v>1669</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>1399</v>
+        <v>1420</v>
       </c>
       <c r="K68" t="s">
-        <v>1670</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>1400</v>
+        <v>1421</v>
       </c>
       <c r="K69" t="s">
-        <v>1671</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>1401</v>
+        <v>1422</v>
       </c>
       <c r="K70" t="s">
-        <v>1672</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>1402</v>
+        <v>1423</v>
       </c>
       <c r="K71" t="s">
-        <v>1673</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>1403</v>
+        <v>1424</v>
       </c>
       <c r="K72" t="s">
-        <v>1674</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>1404</v>
+        <v>1425</v>
       </c>
       <c r="K73" t="s">
-        <v>1675</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>1405</v>
+        <v>1426</v>
       </c>
       <c r="K74" t="s">
-        <v>1676</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>1406</v>
+        <v>1427</v>
       </c>
       <c r="K75" t="s">
-        <v>1677</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>1407</v>
+        <v>1428</v>
       </c>
       <c r="K76" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>1408</v>
+        <v>1429</v>
       </c>
       <c r="K77" t="s">
-        <v>1678</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>1409</v>
+        <v>1430</v>
       </c>
       <c r="K78" t="s">
-        <v>1679</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>1410</v>
+        <v>1431</v>
       </c>
       <c r="K79" t="s">
-        <v>1680</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>1411</v>
+        <v>1432</v>
       </c>
       <c r="K80" t="s">
-        <v>1681</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>1412</v>
+        <v>1433</v>
       </c>
       <c r="K81" t="s">
-        <v>1682</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>1413</v>
+        <v>1434</v>
       </c>
       <c r="K82" t="s">
-        <v>1683</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>1414</v>
+        <v>1435</v>
       </c>
       <c r="K83" t="s">
-        <v>1684</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>1415</v>
+        <v>1436</v>
       </c>
       <c r="K84" t="s">
-        <v>1685</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>1416</v>
+        <v>1437</v>
       </c>
       <c r="K85" t="s">
-        <v>1543</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>1417</v>
+        <v>1438</v>
       </c>
       <c r="K86" t="s">
-        <v>1686</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>1418</v>
+        <v>1439</v>
       </c>
       <c r="K87" t="s">
-        <v>1687</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>1419</v>
+        <v>1440</v>
       </c>
       <c r="K88" t="s">
-        <v>1688</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>1420</v>
+        <v>1441</v>
       </c>
       <c r="K89" t="s">
-        <v>1689</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>1421</v>
+        <v>1442</v>
       </c>
       <c r="K90" t="s">
-        <v>1690</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>1422</v>
+        <v>1443</v>
       </c>
       <c r="K91" t="s">
-        <v>1691</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>1423</v>
+        <v>1444</v>
       </c>
       <c r="K92" t="s">
-        <v>1692</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>1424</v>
+        <v>1445</v>
       </c>
       <c r="K93" t="s">
-        <v>1693</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>1425</v>
+        <v>1446</v>
       </c>
       <c r="K94" t="s">
-        <v>1694</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>1426</v>
+        <v>1447</v>
       </c>
       <c r="K95" t="s">
-        <v>1545</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>1427</v>
+        <v>1448</v>
       </c>
       <c r="K96" t="s">
-        <v>1695</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>1428</v>
+        <v>1449</v>
       </c>
       <c r="K97" t="s">
-        <v>1696</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>1429</v>
+        <v>1450</v>
       </c>
       <c r="K98" t="s">
-        <v>1697</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>1430</v>
+        <v>1451</v>
       </c>
       <c r="K99" t="s">
-        <v>1698</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>1431</v>
+        <v>1452</v>
       </c>
       <c r="K100" t="s">
-        <v>1699</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>1432</v>
+        <v>1453</v>
       </c>
       <c r="K101" t="s">
-        <v>1700</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>1433</v>
+        <v>1454</v>
       </c>
       <c r="K102" t="s">
-        <v>1701</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>1434</v>
+        <v>1455</v>
       </c>
       <c r="K103" t="s">
-        <v>1702</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>1435</v>
+        <v>1456</v>
       </c>
       <c r="K104" t="s">
-        <v>1703</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>1436</v>
+        <v>1457</v>
       </c>
       <c r="K105" t="s">
-        <v>1704</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>1437</v>
+        <v>1458</v>
       </c>
       <c r="K106" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>1438</v>
+        <v>1459</v>
       </c>
       <c r="K107" t="s">
-        <v>1705</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>1439</v>
+        <v>1460</v>
       </c>
       <c r="K108" t="s">
-        <v>1706</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>1440</v>
+        <v>1461</v>
       </c>
       <c r="K109" t="s">
-        <v>1707</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>1441</v>
+        <v>1462</v>
       </c>
       <c r="K110" t="s">
-        <v>1708</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>1442</v>
+        <v>1463</v>
       </c>
       <c r="K111" t="s">
-        <v>1709</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>1443</v>
+        <v>1464</v>
       </c>
       <c r="K112" t="s">
-        <v>1710</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>1444</v>
+        <v>1465</v>
       </c>
       <c r="K113" t="s">
-        <v>1711</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>1445</v>
+        <v>1466</v>
       </c>
       <c r="K114" t="s">
-        <v>1712</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>1446</v>
+        <v>1467</v>
       </c>
       <c r="K115" t="s">
-        <v>1713</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>1447</v>
+        <v>1468</v>
       </c>
       <c r="K116" t="s">
-        <v>1714</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>1448</v>
+        <v>1469</v>
       </c>
       <c r="K117" t="s">
-        <v>1715</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>1449</v>
+        <v>1470</v>
       </c>
       <c r="K118" t="s">
-        <v>1716</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>1450</v>
+        <v>1471</v>
       </c>
       <c r="K119" t="s">
-        <v>1717</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>1451</v>
+        <v>1472</v>
       </c>
       <c r="K120" t="s">
-        <v>1718</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>1452</v>
+        <v>1473</v>
       </c>
       <c r="K121" t="s">
-        <v>1719</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>1453</v>
+        <v>1474</v>
       </c>
       <c r="K122" t="s">
-        <v>1720</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>1454</v>
+        <v>1475</v>
       </c>
       <c r="K123" t="s">
-        <v>1721</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>1455</v>
+        <v>1476</v>
       </c>
       <c r="K124" t="s">
-        <v>1722</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>1456</v>
+        <v>1477</v>
       </c>
       <c r="K125" t="s">
-        <v>1518</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>1457</v>
+        <v>1478</v>
       </c>
       <c r="K126" t="s">
-        <v>1723</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>1458</v>
+        <v>1479</v>
       </c>
       <c r="K127" t="s">
-        <v>1724</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>1459</v>
+        <v>1480</v>
       </c>
       <c r="K128" t="s">
-        <v>1725</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>1460</v>
+        <v>1481</v>
       </c>
       <c r="K129" t="s">
-        <v>1726</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>1461</v>
+        <v>1482</v>
       </c>
       <c r="K130" t="s">
-        <v>1727</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>1462</v>
+        <v>1483</v>
       </c>
       <c r="K131" t="s">
-        <v>1728</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>1463</v>
+        <v>1484</v>
       </c>
       <c r="K132" t="s">
-        <v>1729</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>1464</v>
+        <v>1485</v>
       </c>
       <c r="K133" t="s">
-        <v>1730</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>1465</v>
+        <v>1486</v>
       </c>
       <c r="K134" t="s">
-        <v>1731</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>1466</v>
+        <v>1487</v>
       </c>
       <c r="K135" t="s">
-        <v>1732</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>1467</v>
+        <v>1488</v>
       </c>
       <c r="K136" t="s">
-        <v>1733</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>1468</v>
+        <v>1489</v>
       </c>
       <c r="K137" t="s">
-        <v>1734</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>1469</v>
+        <v>1490</v>
       </c>
       <c r="K138" t="s">
-        <v>1548</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>1470</v>
+        <v>1491</v>
       </c>
       <c r="K139" t="s">
-        <v>1735</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>1471</v>
+        <v>1492</v>
       </c>
       <c r="K140" t="s">
-        <v>1736</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>1472</v>
+        <v>1493</v>
       </c>
       <c r="K141" t="s">
-        <v>1737</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>1473</v>
+        <v>1494</v>
       </c>
       <c r="K142" t="s">
-        <v>1738</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>1474</v>
+        <v>1495</v>
       </c>
       <c r="K143" t="s">
-        <v>1739</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>1475</v>
+        <v>1496</v>
       </c>
       <c r="K144" t="s">
-        <v>1740</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>1476</v>
+        <v>1497</v>
       </c>
       <c r="K145" t="s">
-        <v>1741</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>1477</v>
+        <v>1498</v>
       </c>
       <c r="K146" t="s">
-        <v>1742</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>1478</v>
+        <v>1499</v>
       </c>
       <c r="K147" t="s">
-        <v>1743</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>1479</v>
+        <v>1500</v>
       </c>
       <c r="K148" t="s">
-        <v>1744</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>1480</v>
+        <v>1501</v>
       </c>
       <c r="K149" t="s">
-        <v>1745</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>1481</v>
+        <v>1502</v>
       </c>
       <c r="K150" t="s">
-        <v>1746</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>1482</v>
+        <v>1503</v>
       </c>
       <c r="K151" t="s">
-        <v>1747</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>1483</v>
+        <v>1504</v>
       </c>
       <c r="K152" t="s">
-        <v>1748</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>1484</v>
+        <v>1505</v>
       </c>
       <c r="K153" t="s">
-        <v>1749</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>1485</v>
+        <v>1506</v>
       </c>
       <c r="K154" t="s">
-        <v>1750</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>1486</v>
+        <v>1507</v>
       </c>
       <c r="K155" t="s">
-        <v>1751</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>1487</v>
+        <v>1508</v>
       </c>
       <c r="K156" t="s">
-        <v>1752</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>1488</v>
+        <v>1509</v>
       </c>
       <c r="K157" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>1489</v>
+        <v>1510</v>
       </c>
       <c r="K158" t="s">
-        <v>1753</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>1490</v>
+        <v>1511</v>
       </c>
       <c r="K159" t="s">
-        <v>1754</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>1491</v>
+        <v>1512</v>
       </c>
       <c r="K160" t="s">
-        <v>1755</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>1492</v>
+        <v>1513</v>
       </c>
       <c r="K161" t="s">
-        <v>1756</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>1493</v>
+        <v>1514</v>
       </c>
       <c r="K162" t="s">
-        <v>1757</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1758</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1759</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>1760</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1761</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1762</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1763</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1764</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1765</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1766</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1767</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1768</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1769</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1770</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1771</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1772</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1773</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>1524</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1774</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1775</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1776</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>1777</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1778</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1779</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1780</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1781</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1782</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>1783</v>
+        <v>1804</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">