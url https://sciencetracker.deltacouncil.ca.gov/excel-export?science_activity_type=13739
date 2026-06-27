--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1036">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-12 02:42:11pm</t>
+    <t>2026-06-26 06:00:29pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_type=13739</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_type":"13739"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -3179,50 +3179,53 @@
     <t>federal obsss</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Data (spatial and non-spatial data)</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
@@ -8243,51 +8246,51 @@
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50836</v>
       </c>
       <c r="B6">
         <v>49783</v>
       </c>
       <c r="C6" t="s">
         <v>514</v>
       </c>
       <c r="D6" t="s">
         <v>515</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>516</v>
       </c>
       <c r="G6" t="s">
         <v>517</v>
       </c>
       <c r="H6" t="s">
         <v>518</v>
       </c>
       <c r="I6">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J6" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>52076</v>
       </c>
       <c r="B7">
         <v>49801</v>
       </c>
       <c r="C7" t="s">
         <v>519</v>
       </c>
       <c r="D7" t="s">
         <v>520</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
         <v>87</v>
       </c>
       <c r="G7" t="s">
         <v>521</v>
       </c>
@@ -8384,60 +8387,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>230</v>
       </c>
       <c r="M1" t="s">
         <v>222</v>
       </c>
       <c r="N1" t="s">
         <v>223</v>
       </c>
       <c r="O1" t="s">
         <v>1011</v>
       </c>
       <c r="P1" t="s">
         <v>1015</v>
       </c>
       <c r="Q1" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="R1" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="S1" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="T1" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>525</v>
       </c>
       <c r="C2" t="s">
         <v>526</v>
       </c>
       <c r="D2" t="s">
         <v>530</v>
       </c>
       <c r="E2" t="s">
         <v>691</v>
       </c>
       <c r="F2" t="s">
         <v>696</v>
       </c>
       <c r="G2" t="s">
         <v>704</v>
       </c>
       <c r="H2" t="s">
         <v>709</v>
       </c>
       <c r="I2" t="s">
@@ -8446,54 +8449,54 @@
       <c r="J2" t="s">
         <v>765</v>
       </c>
       <c r="K2" t="s">
         <v>820</v>
       </c>
       <c r="L2" t="s">
         <v>242</v>
       </c>
       <c r="M2" t="s">
         <v>998</v>
       </c>
       <c r="N2" t="s">
         <v>1003</v>
       </c>
       <c r="O2" t="s">
         <v>1012</v>
       </c>
       <c r="P2" t="s">
         <v>1016</v>
       </c>
       <c r="Q2" t="s">
         <v>430</v>
       </c>
       <c r="R2" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="S2" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="T2" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>77</v>
       </c>
       <c r="D3" t="s">
         <v>531</v>
       </c>
       <c r="E3" t="s">
         <v>692</v>
       </c>
       <c r="F3" t="s">
         <v>697</v>
       </c>
       <c r="G3" t="s">
         <v>103</v>
       </c>
       <c r="H3" t="s">
@@ -8505,57 +8508,57 @@
       <c r="J3" t="s">
         <v>766</v>
       </c>
       <c r="K3" t="s">
         <v>821</v>
       </c>
       <c r="L3" t="s">
         <v>997</v>
       </c>
       <c r="M3" t="s">
         <v>999</v>
       </c>
       <c r="N3" t="s">
         <v>1004</v>
       </c>
       <c r="O3" t="s">
         <v>1013</v>
       </c>
       <c r="P3" t="s">
         <v>1017</v>
       </c>
       <c r="Q3" t="s">
         <v>433</v>
       </c>
       <c r="R3" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="S3" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="T3" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>72</v>
       </c>
       <c r="C4" t="s">
         <v>132</v>
       </c>
       <c r="D4" t="s">
         <v>532</v>
       </c>
       <c r="E4" t="s">
         <v>693</v>
       </c>
       <c r="F4" t="s">
         <v>698</v>
       </c>
       <c r="G4" t="s">
         <v>705</v>
       </c>
       <c r="H4" t="s">
         <v>711</v>
       </c>
       <c r="I4" t="s">
@@ -8608,203 +8611,206 @@
       <c r="I5" t="s">
         <v>734</v>
       </c>
       <c r="J5" t="s">
         <v>768</v>
       </c>
       <c r="K5" t="s">
         <v>823</v>
       </c>
       <c r="M5" t="s">
         <v>232</v>
       </c>
       <c r="N5" t="s">
         <v>1006</v>
       </c>
       <c r="O5" t="s">
         <v>253</v>
       </c>
       <c r="P5" t="s">
         <v>1014</v>
       </c>
       <c r="Q5" t="s">
         <v>432</v>
       </c>
       <c r="R5" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>527</v>
       </c>
       <c r="D6" t="s">
         <v>534</v>
       </c>
       <c r="E6" t="s">
         <v>43</v>
       </c>
       <c r="F6" t="s">
         <v>700</v>
       </c>
       <c r="G6" t="s">
         <v>80</v>
       </c>
       <c r="H6" t="s">
         <v>712</v>
       </c>
       <c r="I6" t="s">
         <v>735</v>
       </c>
       <c r="J6" t="s">
         <v>769</v>
       </c>
       <c r="K6" t="s">
         <v>824</v>
       </c>
       <c r="M6" t="s">
         <v>1001</v>
       </c>
       <c r="N6" t="s">
         <v>1007</v>
       </c>
       <c r="P6" t="s">
         <v>1019</v>
       </c>
       <c r="Q6" t="s">
         <v>435</v>
       </c>
       <c r="R6" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>102</v>
       </c>
       <c r="D7" t="s">
         <v>535</v>
       </c>
       <c r="E7" t="s">
         <v>695</v>
       </c>
       <c r="F7" t="s">
         <v>701</v>
       </c>
       <c r="G7" t="s">
         <v>707</v>
       </c>
       <c r="H7" t="s">
         <v>713</v>
       </c>
       <c r="I7" t="s">
         <v>736</v>
       </c>
       <c r="J7" t="s">
         <v>770</v>
       </c>
       <c r="K7" t="s">
         <v>731</v>
       </c>
       <c r="M7" t="s">
         <v>1002</v>
       </c>
       <c r="N7" t="s">
         <v>1008</v>
       </c>
       <c r="P7" t="s">
         <v>1020</v>
       </c>
       <c r="R7" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>528</v>
       </c>
       <c r="D8" t="s">
         <v>536</v>
       </c>
       <c r="F8" t="s">
         <v>93</v>
       </c>
       <c r="G8" t="s">
         <v>112</v>
       </c>
       <c r="H8" t="s">
         <v>714</v>
       </c>
       <c r="I8" t="s">
         <v>737</v>
       </c>
       <c r="J8" t="s">
         <v>771</v>
       </c>
       <c r="K8" t="s">
         <v>732</v>
       </c>
       <c r="N8" t="s">
         <v>1009</v>
       </c>
       <c r="P8" t="s">
         <v>1021</v>
       </c>
       <c r="R8" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" t="s">
         <v>537</v>
       </c>
       <c r="F9" t="s">
         <v>59</v>
       </c>
       <c r="G9" t="s">
         <v>105</v>
       </c>
       <c r="H9" t="s">
         <v>46</v>
       </c>
       <c r="I9" t="s">
         <v>738</v>
       </c>
       <c r="J9" t="s">
         <v>772</v>
       </c>
       <c r="K9" t="s">
         <v>825</v>
       </c>
       <c r="N9" t="s">
         <v>37</v>
       </c>
+      <c r="P9" t="s">
+        <v>1022</v>
+      </c>
       <c r="R9" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>118</v>
       </c>
       <c r="D10" t="s">
         <v>538</v>
       </c>
       <c r="F10" t="s">
         <v>702</v>
       </c>
       <c r="G10" t="s">
         <v>708</v>
       </c>
       <c r="H10" t="s">
         <v>113</v>
       </c>
       <c r="I10" t="s">
         <v>739</v>
       </c>
       <c r="J10" t="s">
         <v>773</v>
       </c>
       <c r="K10" t="s">