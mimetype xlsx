--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1216">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-26 06:00:29pm</t>
+    <t>2026-08-11 08:43:39am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_type=13739</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_type":"13739"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -512,50 +512,143 @@
   <si>
     <t>This project will examine how contaminant exposures at different temperatures impact a number of critical physiological functions and the associated genes that maintain salmon fitness. The project will determine the sensitivity of fall‐run Chinook salmon to a mixture of bifenthrin, a pyrethoid pesticide, and triclosan, an antibacterial added to personal care products, at optimal and high temperatures that Chinook salmon encounter during their outmigration through the Sacramento and San Joaquin rivers. The hypothesis is that these stressors will impact salmon predator and disease susceptibility and will interact, such that the cumulative effect on salmon could not be predicted from multiple single exposures. To test the hypothesis, fall‐run Chinook salmon parr will be exposed to sublethal concentrations of bifenthrin, triclosan, and a mixture of bifenthrin and triclosan at different temperatures. The impacts of these exposures on salmon will be assessed with the following endpoints: 
 (1) predator susceptibility through altered response latencies and escape velocities; 
 (2) disease susceptibility in response to a disease challenge; and 
 (3) differential gene expression by high‐throughput sequencing of the Chinook salmon transcriptome.</t>
   </si>
   <si>
     <t>Pollution control</t>
   </si>
   <si>
     <t>SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities</t>
   </si>
   <si>
     <t>Pesticides</t>
   </si>
   <si>
     <t xml:space="preserve">NOAA Fisheries / Northwest Fisheries Science Center </t>
   </si>
   <si>
     <t>September 28, 2023</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52916</t>
   </si>
   <si>
+    <t>Open-Source Resources for the Sacramento-San Joaquin Delta Telemetry Research Community</t>
+  </si>
+  <si>
+    <t>Cramer Fish Sciences</t>
+  </si>
+  <si>
+    <t>California Department of Fish and Wildlife [CDFW]; U.S. Bureau of Reclamation [USBR]; California Department of Water Resource [DWR]; ICF International Inc.</t>
+  </si>
+  <si>
+    <t>There is a great deal of telemetry data amassed from studies in the Sacramento-San Joaquin Delta. It continues to grow every year with special studies and monitoring efforts. Multiple research priorities surrounding fish ecology in the Delta could be addressed, at least in part, by synthesizing the myriad telemetry data sets that exist; this work would benefit greatly from the centralization and standardization of data workflows surrounding telemetry research. With the guidance of a PIT Advisory Team, we plan to establish a collection of open-source, technology-agnostic, accessible resources to support a reproducible and transparent telemetry data workflow for researchers in the region. The workflow and resources do not invent new procedures, rather improve and standardize those already used by the telemetry research community. This will bring us in closer alignment with centralized, coordinated data workflows that have been successfully implemented in other regions and data communities. The final open-source set of resources will include a design and roadmap for implementing a central telemetry database and workflow, an R package for the preparation, QA/QC, and basic analysis of telemetry data, and a regional workshop offering training programs in the proposed telemetry data workflow.</t>
+  </si>
+  <si>
+    <t>Sacramento River; San Joaquin River</t>
+  </si>
+  <si>
+    <t>2022;2023;2024</t>
+  </si>
+  <si>
+    <t>Data application - Information management; Planning and guidance</t>
+  </si>
+  <si>
+    <t>Delta as Place</t>
+  </si>
+  <si>
+    <t>Fish; Species</t>
+  </si>
+  <si>
+    <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
+  </si>
+  <si>
+    <t>Chinook Salmon; Fish; Other species; Salmon migration; Steelhead Trout; Striped bass; Sturgeon</t>
+  </si>
+  <si>
+    <t>July 29, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53156</t>
+  </si>
+  <si>
+    <t>Developing a Delta Residents Survey: Understanding the Beliefs and Behaviors of Sacramento-San Joaquin Delta Residents on Natural Resource Management Challenges</t>
+  </si>
+  <si>
+    <t>California Sea Grant</t>
+  </si>
+  <si>
+    <t>The Delta Residents Survey (DRS) was a household survey conducted in the Sacramento-San Joaquin Delta in Northern California in 2023 to better understand residents' attitudes on key social and environmental challenges in the region. 
+The data were collected via a survey (available online through Qualtrics or as a print version), with survey invitations sent by mail to a random sample of 82,000 household addresses in the rural “Primary Zone” of the Delta (survey Zone 1), the suburban and urban “Secondary Zone” of the Delta (survey Zone 2) and Delta-adjacent “EJ Communities” in South Sacramento and South Stockton (survey Zone 3). Maps of the survey zones are available in project documentation and the Results Summary Report. The survey was available in English and Spanish. Over 2,300 responses were received, constituting a 2.9 percent response rate. 
+The survey included 43 multiple choice and short response questions, broken up into five sections around key themes: 
+Sense of place and way of life
+Regional priorities, concerns, and quality of life
+Environmental and climate change experiences, concerns, and policy preferences
+Civic engagement and good governance
+Demographics
+The research was conducted by a collaborative team of environmental social scientists across multiple research universities (UC San Diego, UC Davis, UC Berkeley, Oregon State University, and Sacramento State University) and was funded by the Delta Stewardship Council's Delta Science Program (a California State Agency). Significant community engagement and partnership efforts were carried out to improve the relevancy of survey questions and interpretation of data.
+Additional resources, including summary report of results and other research products using the data, are posted on our project website as they become available: https://ktomari.github.io/DeltaResidentsSurvey/.
+We also have a GitHub repository, where R scripts (and accompanying plain-text descriptions of the functions used that can be translated into other programming languages) are posted, which provide the easiest way for reading in the data and ensuring variable types are set correctly. We highly recommend using or referencing these scripts for the easiest and most accurate use of the data: https://github.com/ktomari/DeltaResidentsSurvey.</t>
+  </si>
+  <si>
+    <t>Monitoring - Status and trends</t>
+  </si>
+  <si>
+    <t>In addition SAA Action Area 1, and SAA Action Area 5</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53301</t>
+  </si>
+  <si>
+    <t>Analysis of Delta Salinity during Extended Drought – Pilot Project</t>
+  </si>
+  <si>
+    <t>Resource Management Associates [RMA]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Managing California water operations for multiple priorities under long term drought conditions is becoming an increasing challenge which is compounded by potential sea level rise.  This project is a pilot exercise to demonstrate the utility of hydrodynamic and salinity transport models in to understand options for salinity management under extended drought combined with climate change and sea level rise.  The project will also consider how to make model outputs available and relevant to other modeling and environmental management decision making efforts.
+The full range of potential sea level rise, restoration and operational actions is extensive, involving many potential combinations of individual actions. Therefore, it is difficult to fully explore potential actions with high resolution multi-dimensional models.  The proposed approach is to use high resolution multi-dimensional flow and transport models to evaluate changes in transport in the Delta under sea level rise, restoration, and operational scenarios.  The predicted changes to salinity for a given scenario will inform operations modeling in CALSIM through re-calibration of an ANN to approximately account for the changed salinity response of the estuary.  Operations modeling incorporating the revised ANN will then estimate Delta inflows and overall water cost to meet Delta standards for the scenario.  “Round-trip” modeling will be performed using the detailed Delta models to verify that the predicted hydrologic inputs allow appropriate compliance with water quality standards and will provide other metrics related to Delta transport.
+</t>
+  </si>
+  <si>
+    <t>2023;2024;2025</t>
+  </si>
+  <si>
+    <t>Data application - Modeling</t>
+  </si>
+  <si>
+    <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
+  </si>
+  <si>
+    <t>Conductivity; Drought; Landscape change; Restoration planning; Sea level rise; Water operations and exports</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53501</t>
+  </si>
+  <si>
     <t>Monitoring Sacramento River winter-run Chinook salmon life history diversity, growth, and habitat use among varying hydroclimatic regimes</t>
   </si>
   <si>
     <t>University of California - Berkeley [UC Berkeley]</t>
   </si>
   <si>
     <t>National Oceanic and Atmospheric Administration [NOAA]; University of California - Davis [UC Davis]</t>
   </si>
   <si>
     <t>Sacramento River winter-run Chinook salmon have been endangered since 1994. Historically, the fish spawned during summer in cool tributaries upstream of Sacramento, but dams have limited spawning habitat to a small reach of the river. Today, survival of their offspring is heavily dependent on cool summer water releases from reservoirs, which also provide critical water supplies for irrigation, municipal, and industrial needs, as well as providing flood control and hydropower generation. During drought, this can lead to difficult management decisions. Understanding how winter run Chinook salmon respond to drought and water temperature is therefore vital to the management of this endangered population.
 This project tackled two outstanding questions about winter-run salmon ecology. The first was how winter-run Chinook use different rearing habitats during drought and non-drought periods, and the second was to explore which habitats provide enhanced growth during drought and non-drought periods.
 To answer these questions, UC Berkeley post-doc Pedro Morais used isotopic analysis of otoliths, or fish ear bones, which grow continuously throughout their lives and therefore carry a record of their environment and growth. Using otoliths, researchers can reconstruct details of fishes’ lives, including water temperature and migration patterns.</t>
   </si>
   <si>
     <t>SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery</t>
   </si>
   <si>
     <t>February 1, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53616</t>
   </si>
   <si>
     <t>Source characterization and biogeochemical consequences of wastewater and agricultural C, N, and P inputs to the Sacramento-San Joaquin Delta region.</t>
   </si>
@@ -568,50 +661,78 @@
   <si>
     <t xml:space="preserve">This project aimed to characterize the sources of carbon, nitrogen,
 phosphorous and sulfur compounds from wastewater treatment plant and
 agricultural discharge in the region. Stable isotope measurement provides
 elemental signatures that can be used to trace compounds to their sources.
 Use of this methodology requires that researchers first characterize the
 stable isotope composition of sources—or fingerprint the suspects.
 By determining the stable isotope composition of various compounds in
 wastewater and agricultural drainage sources, this project aimed to build
 a better understanding of how these compounds are affected by different
 wastewater treatment agricultural land use practices. In addition, the
 project has provided a base of knowledge to better understand how these
 compounds are transported and taken up in the delta environment. 
 </t>
   </si>
   <si>
     <t>Carbon; Nitrogen; Phosphorous; Wastewater discharge</t>
   </si>
   <si>
     <t>February 26, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53661</t>
   </si>
   <si>
+    <t>Understanding and improving the EDRR process using a case study of an aquatic invasive, Vallisneria australis, through policy analysis and increased ecological understanding</t>
+  </si>
+  <si>
+    <t>California State University Long Beach</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Aquatic invasive species and their impacts have been ecological and management challenges in the Sacramento-San Joaquin Delta (Delta) since the 1970s. Despite these impacts, the Delta still provides a suite of ecosystem services. To continue to protect this watershed, an efficient early detection and rapid response (EDRR) framework must be implemented with the goal to find, report, and eradicate invasive species before they spread and cause harm. Effective EDRR frameworks require coordination as well as early action, but frequently the implementation of effective EDRR is limited by lack of information or coordination. Evaluation of the existing draft EDRR framework developed by the Delta Interagency Invasive Species Coordination (DIISC) Team at each stage using a specific species offers the opportunity to discover successful strategies and identify barriers to success. The University proposes to use an invasive submerged aquatic species (ribbon weed, &lt;i&gt;Vallisneria australis&lt;/i&gt;) as a case study in the Delta to understand challenges with the EDRR process as well as to design stakeholder-informed interventions to update the existing EDRR framework. In addition, the University will conduct literature review and collect field data on abiotic conditions and plant traits to directly inform the response step of the EDRR process. Finally, the University intends to ensure dissemination of these findings to the DIISC Team and other stakeholders via regular meetings, reports, webinars, and scientific publications.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>2023;2024</t>
+  </si>
+  <si>
+    <t>Invasive / non-native species management</t>
+  </si>
+  <si>
+    <t>Invasive species control and management</t>
+  </si>
+  <si>
+    <t>Invasive / non-native species</t>
+  </si>
+  <si>
+    <t>July 30, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53836</t>
+  </si>
+  <si>
     <t>Development and maintenance of SacPAS website and research for management of Central Valley salmon and other fish species</t>
   </si>
   <si>
     <t>University of Washington [UW]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;SacPAS serves to provide information integration services to the Central Valley Project Improvement Act and practitioners working on matters related to ESA-listed fishes. The web-based services relate fish passage to environmental conditions and provide resources for evaluating the effects of river management and environmental conditions on salmon passage and survival.&lt;/p&gt;
 &lt;p&gt;The work performed as part of this agreement includes developing, maintaining, and making accessible query tools and decision support tools to access: historical, real-time and forecasted data; data summaries and visualizations; and hindcasts, forecasts, and scenario-derived predictions from statistical and mechanistic models. More specifically, the objectives are to:&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;1)&amp;nbsp;&amp;nbsp; &amp;nbsp;Maintain and extend a secondary data repository of historical, real-time, and forecasted fish, environmental, and operational data from the Sacramento River and other river systems in the Central Valley, integrated from primary, public databases.&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;2)&amp;nbsp;&amp;nbsp; &amp;nbsp;Maintain and improve the data query and visualization tools and services provided through the SacPAS website (https://www.cbr.washington.edu/sacramento/) for historical, real-time, and forecasted environmental and fish data.&lt;/p&gt;
 &lt;p&gt;3)&amp;nbsp;&amp;nbsp; &amp;nbsp;Conduct research and provide access to modeling tools for fish survival and migration, through the SacPAS website, in support of Reclamation-funded and ESA-mandated activities, especially in efforts to predict, track, and evaluate the efficacy of proposed or actual actions.&lt;br /&gt;
 &amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Joaquin River</t>
   </si>
   <si>
     <t>Status and trend monitoring; Targeted immediate research</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Modeling; Data application - Science communication / knowledge synthesis; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Native species management; Water quality; Water supply management</t>
@@ -668,82 +789,76 @@
     <t>Environmental conditions; Fish; Habitat changes; Invasive / non-native species; Invertebrates; Land use and human activities; Salinity; Species; Water quality</t>
   </si>
   <si>
     <t>3A: Develop methods for evaluating long-term benefits of habitat restoration based on current understanding of how species use restored areas...; 3B: Estimate and assess the system-wide effects of location and sequence of tidal marsh habitat restoration projects in regions where sea level...; A3A: Review effort to examine effectiveness of habitat restoration; 4A: Implement studies to better understand the ecosystem response before, during, and after major changes in the amount and type of effluent...; 4B: Identify areas that act as refugia for species of concern during extreme conditions, particularly drought and flood, to inform management...; 4C: Understand mechanisms for observed relationships between flows and aquatic species; A5A: Build on existing models to integrate fish and water quality monitoring data to report, simulate, and forecast distribution of salmon runs in time and space...; A5B: Conduct baseline surveys throughout spawning habitat, map egg collection and larval rearing habitat, and quantify availability using various characteristics...; A5C: Develop and implement a Bay Area and Delta regional wetland monitoring program.</t>
   </si>
   <si>
     <t>Backwater; Benthic; Benthos; Biosentinels; Bivalve; Corbicula and Potamocorbula; Crustaceans; Dissolved oxygen; Dredging; Drought; Endangered species; Environmental drivers; Estuaries; Fish; Flows; Habitat; Habitat restoration; Intertidal and transition zones; Invasive and non native species; Invertebrates; Jellyfish; Longfin Smelt; Marsh wildlife; Mollusks; Monitoring methods and techniques; Mudflats; Mysis; Nature-based solutions; Other species; Pelagic fish; pH; Resilience; Restoration; Restoration planning; Sacramento Splittail; Salinity; Sloughs; Steelhead Trout; Striped bass; Sturgeon; Tidal wetlands; Tides; Turbidity; Wastewater discharge; Water; Water temperature; Wetland mapping; Wetlands; White Sturgeon</t>
   </si>
   <si>
     <t>January 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54442</t>
   </si>
   <si>
     <t>Post-drought wildfire retardant first flushes on early life stage Chinook Salmon (Oncorhynchus tshawytscha) and Rainbow Trout (O. mykiss).</t>
   </si>
   <si>
     <t>University of California - Davis [UC Davis]; Oregon State University</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;This project will evaluate sublethal toxicity of current-use and new fire retardants on Chinook Salmon, a listed species, as well as Rainbow Trout. Non-weathered and weathered retardants will be tested, with the intention being to generate standard LC50s and EC50s from embryo to alevin, and for weathered retardants to more closely mimic exposure a first flush-like event. Behavioral alterations, yolk sac size and potential latent effects on growth will be recorded. These data will allow managers to design approaches for fire management and prevention that have the lowest possible impact on waterways.&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>2023;2024;2025;2026</t>
+  </si>
+  <si>
     <t>Environmental conditions; Water quality</t>
   </si>
   <si>
     <t>Contaminants; Fish; Water quality</t>
   </si>
   <si>
     <t>4D: Evaluate the effects of toxicity (e.g., contaminant mixtures, mercury, pharmaceutical products, HABs) on aquatic species survival including possible effects on predation</t>
   </si>
   <si>
     <t>Chinook Salmon; Climate change; Drought; Fish; Flame retardants; Toxicity</t>
-  </si>
-[...1 lines deleted...]
-    <t>January 12, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54475</t>
   </si>
   <si>
     <t>Applying a response spectrum model to assess spatial and temporal differences in effects of pesticide mixtures on juvenile Chinook Salmon in the Delta</t>
   </si>
   <si>
     <t>Southern Illinois University [SIU]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p data-end="879" data-start="406"&gt;Pesticide mixtures originating from both legacy and current-use chemicals are widely detected in Delta waters, sediments, and invertebrate prey, posing potential risks to juvenile Chinook Salmon during critical rearing periods. While pesticides have been measured in juvenile salmon and their prey, substantial uncertainty remains regarding how mixtures of contaminants affect fish behavior and physiology, and how these effects vary across space and time within the Delta. This science activity will apply a recently developed response spectrum modeling framework to evaluate spatial and temporal patterns of sublethal pesticide effects on juvenile Chinook Salmon rearing in the Delta. The model integrates pesticide concentrations measured in salmon tissues to predict behavioral and physiological impairment associated with complex pesticide mixtures. Juvenile fall-run Chinook Salmon collected through existing Delta monitoring programs, including archived specimens from prior years, will be analyzed alongside hatchery-origin juveniles deployed in cages at multiple Delta locations. This combined approach will allow assessment of how pesticide bioaccumulation and model-predicted effects vary across habitats, seasons, and hydrologic conditions. Results will provide a predictive assessment of where and when pesticide mixtures are most likely to impair juvenile salmon performance, with implications for growth, survival, and population-level outcomes. The activity will support management decisions related to pesticide regulation, TMDL development, and evaluation of habitat restoration actions, including reconnected floodplain rearing habitats. In addition, spatial patterns of pesticide bioaccumulation may help identify contaminant sources and inform targeted remediation strategies.&lt;/p&gt;
 </t>
-  </si>
-[...4 lines deleted...]
-    <t>2023;2024;2025</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Information management; Monitoring - Status and trends; Research</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Population enhancement of listed species</t>
   </si>
   <si>
     <t>SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery; 5E. Quantify spatial and temporal patterns and trends of chemical contaminants and evaluate ecosystem effects through monitoring, modeling, and laboratory studies.</t>
   </si>
   <si>
     <t>Bioaccumulation; Chinook Salmon; Endangered species; Fish; Habitat; Insecticides; Pesticides; Salmon migration; Toxicity</t>
   </si>
   <si>
     <t>January 9, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54501</t>
   </si>
   <si>
     <t>Methodological development for tracking delta smelt implanted with acoustic telemetry tags: learning how to develop a JSATS array to detect delta smelt</t>
   </si>
   <si>
     <t>U.S. Fish and Wildlife Service [USFWS]; University of California - Davis [UC Davis]; ICF International Inc.</t>
   </si>
@@ -757,50 +872,106 @@
 signal processing algorithm to detect delta smelt tagged with Shad&amp;nbsp;tags in later phases of the project.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Feasibility of Acoustic Telemetry in Delta Smelt</t>
   </si>
   <si>
     <t>North Delta; Suisun Marsh; Twitchell and Sherman Complex</t>
   </si>
   <si>
     <t>2026;2027</t>
   </si>
   <si>
     <t>5B: Explore innovative technologies and cost-effective methods for scientific monitoring and analysis of flow, water quality, and ecosystem characteristics...</t>
   </si>
   <si>
     <t>Delta Smelt; Monitoring methods and techniques</t>
   </si>
   <si>
     <t>February 24, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54564</t>
   </si>
   <si>
+    <t>White Sturgeon Science Program</t>
+  </si>
+  <si>
+    <t>Awarded / Initiating</t>
+  </si>
+  <si>
+    <t>California Department of Water Resource [DWR]; California Department of Fish and Wildlife [CDFW]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:115%"&gt;&lt;span style="font-family:&amp;quot;Aptos&amp;quot;,sans-serif"&gt;Under the direction outlined in the White Sturgeon Science Plan, the White Sturgeon Science Program seeks to fill critical knowledge gaps in the ecology of California’s White Sturgeon and improve our knowledge of stressors, including the impacts from the operation of the State Water Project. A mathematical life cycle model will be the keystone element of the Science Program, which will shape and inform the efforts to tackle the other priority science areas: reducing uncertainty pertaining to spawning, rearing and development, new and/or improved monitoring, establishment of an entrainment and residency program at Clifton Court Forebay, development of a salvage prediction model, and improving our understanding of the impacts of harmful algal blooms.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay; San Joaquin River</t>
+  </si>
+  <si>
+    <t>Core monitoring; Status and trend monitoring; Synthesis; Targeted foundational research; Targeted immediate research</t>
+  </si>
+  <si>
+    <t>Data application - Modeling; Monitoring - Implementation; Planning and guidance; Research</t>
+  </si>
+  <si>
+    <t>Population enhancement of listed species</t>
+  </si>
+  <si>
+    <t>Fish; Habitat changes; modeling</t>
+  </si>
+  <si>
+    <t>1A. Establish publicly accessible repositories, interactive platforms, and protocols for sharing information, products, and tools...; 2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 5B. Identify thresholds in the survival and health of managed fish and wildlife species with respect to environmental variables (e.g., flow, temperature, dissolved oxygen)...; 5A: Advance integrated modeling through efforts such as an open Delta collaboratory (physical or virtual) that promotes the use of models in guiding policy.</t>
+  </si>
+  <si>
+    <t>Endangered species; Habitat; Sturgeon</t>
+  </si>
+  <si>
+    <t>July 31, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54808</t>
+  </si>
+  <si>
+    <t>Addressing catchability bias in fish surveys with catch-ratios</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Recent review efforts of fish surveys within the San Francisco Estuary (SFE) have acknowledged concerns about catchability bias because catch data plays a significant role in decision-making about water operations. Catchability is a source of bias defined as the proportion of the available population captured and retained by surveying gear. Numerous factors could be responsible for catchability bias, potentially leading to inaccurate conclusions about mechanisms responsible for trends in fish communities observed from monitoring surveys. For example, decreasing catch with increasing submerged aquatic vegetation (SAV) could either reflect that fewer fish use SAV or that catchability decreases with increasing SAV. This project will use generalized additive models to create relative catchability estimates among the major SFE fish monitoring surveys and use this information to address issues of catchability bias when inferring fish population and community dynamics from catch data collected within the SFE.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>San Francisco Bay</t>
+  </si>
+  <si>
+    <t>August 4, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54814</t>
+  </si>
+  <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
     <t>Funding organization</t>
   </si>
   <si>
     <t>Implementing organization</t>
   </si>
   <si>
     <t>Funding program</t>
   </si>
   <si>
     <t>Funding sources</t>
   </si>
   <si>
     <t>Date awarded</t>
   </si>
   <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>Total award amount ($)</t>
@@ -844,83 +1015,155 @@
   <si>
     <t>Interagency Ecological Program [IEP]</t>
   </si>
   <si>
     <t>2017-01-01</t>
   </si>
   <si>
     <t>PEN#326</t>
   </si>
   <si>
     <t>Contracted competitive or direct award</t>
   </si>
   <si>
     <t>In-kind contribution of staff time from partner organization, coordination through other exiting contracts</t>
   </si>
   <si>
     <t>Delta Stewardship Council</t>
   </si>
   <si>
     <t>2019-10-15</t>
   </si>
   <si>
     <t>March 11, 2025</t>
   </si>
   <si>
+    <t>Delta Stewardship Council - General Fund</t>
+  </si>
+  <si>
+    <t>2022-05-18</t>
+  </si>
+  <si>
+    <t>2024-06-30</t>
+  </si>
+  <si>
+    <t>Consulting services</t>
+  </si>
+  <si>
+    <t>DSC-21143</t>
+  </si>
+  <si>
+    <t>University Enterprises, Inc. dba SSSR [CSUS]</t>
+  </si>
+  <si>
+    <t>2022-08-01</t>
+  </si>
+  <si>
+    <t>DSC22064</t>
+  </si>
+  <si>
+    <t>2023-03-15</t>
+  </si>
+  <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
     <t>2017-02-01</t>
   </si>
   <si>
     <t>State Water Contractors [SWC]</t>
   </si>
   <si>
     <t>2023-03-13</t>
   </si>
   <si>
-    <t>2023-05-01</t>
+    <t>DSC22083</t>
+  </si>
+  <si>
+    <t>2023-05-03</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>2025-05-01</t>
   </si>
   <si>
     <t>2028-09-30</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
+    <t>DSC22065</t>
+  </si>
+  <si>
+    <t>DSC22082</t>
+  </si>
+  <si>
+    <t>Oregon State University</t>
+  </si>
+  <si>
+    <t>2023-06-01</t>
+  </si>
+  <si>
+    <t>DSC22000</t>
+  </si>
+  <si>
+    <t>2022-09-02</t>
+  </si>
+  <si>
+    <t>CSU Long Beach Research Foundation</t>
+  </si>
+  <si>
+    <t>2023-03-24</t>
+  </si>
+  <si>
+    <t>August 10, 2026</t>
+  </si>
+  <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
   <si>
+    <t>Actual</t>
+  </si>
+  <si>
+    <t>Entered for Delta Crosscut Budget</t>
+  </si>
+  <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
   <si>
     <t>Adam Nanninga</t>
@@ -943,50 +1186,65 @@
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54395</t>
   </si>
   <si>
     <t>Adina Paytan</t>
   </si>
   <si>
     <t>Adina</t>
   </si>
   <si>
     <t>Paytan</t>
   </si>
   <si>
     <t>Research Mentor</t>
   </si>
   <si>
     <t>apaytan@ucsc.edu</t>
   </si>
   <si>
     <t>August 14, 2023</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50359</t>
   </si>
   <si>
+    <t>Alex Constandache</t>
+  </si>
+  <si>
+    <t>Alex</t>
+  </si>
+  <si>
+    <t>Constandache</t>
+  </si>
+  <si>
+    <t>June 28, 2024</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54016</t>
+  </si>
+  <si>
     <t>Alison Whipple</t>
   </si>
   <si>
     <t>Alison</t>
   </si>
   <si>
     <t>Whipple</t>
   </si>
   <si>
     <t>alisonw@sfei.org</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50298</t>
   </si>
   <si>
     <t>Amelie Segarra</t>
   </si>
   <si>
     <t>Amelie</t>
   </si>
   <si>
     <t>Segarra</t>
   </si>
   <si>
     <t>Assistant adj. Professor</t>
@@ -995,50 +1253,71 @@
     <t>asegarra@ucdavis.edu</t>
   </si>
   <si>
     <t>November 4, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53281</t>
   </si>
   <si>
     <t>Andrew Schultz</t>
   </si>
   <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>Schultz</t>
   </si>
   <si>
     <t>aschultz@usbr.gov</t>
   </si>
   <si>
     <t>(916) 414-2415</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50308</t>
+  </si>
+  <si>
+    <t>Anke Mueller-Solger</t>
+  </si>
+  <si>
+    <t>Anke</t>
+  </si>
+  <si>
+    <t>Mueller-Solger</t>
+  </si>
+  <si>
+    <t>California Water Science Center</t>
+  </si>
+  <si>
+    <t>amueller-solger@usgs.gov</t>
+  </si>
+  <si>
+    <t>916-278-3198</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50250</t>
   </si>
   <si>
     <t>Anna Steel</t>
   </si>
   <si>
     <t>Anna</t>
   </si>
   <si>
     <t>Steel</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54567</t>
   </si>
   <si>
     <t>Arnold Ammann</t>
   </si>
   <si>
     <t>Arnold</t>
   </si>
   <si>
     <t>Ammann</t>
   </si>
   <si>
     <t>Telemetry tag code coordinator</t>
   </si>
@@ -1049,50 +1328,65 @@
     <t>Telemetry tag code coordinator for the Central Valley Enhanced Acoustic Tagging Project
 arnold.ammann@noaa.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50410</t>
   </si>
   <si>
     <t>Ben Nelson</t>
   </si>
   <si>
     <t>Ben</t>
   </si>
   <si>
     <t>Nelson</t>
   </si>
   <si>
     <t>bcnelson@usbr.gov</t>
   </si>
   <si>
     <t>(916) 414-2424</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50245</t>
   </si>
   <si>
+    <t>Bobbie Flores</t>
+  </si>
+  <si>
+    <t>Bobbie</t>
+  </si>
+  <si>
+    <t>Flores</t>
+  </si>
+  <si>
+    <t>bobbie.flores@fishsciences.net</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54006</t>
+  </si>
+  <si>
     <t>Brian Mahardja</t>
   </si>
   <si>
     <t>Brian</t>
   </si>
   <si>
     <t>Mahardja</t>
   </si>
   <si>
     <t>bmahardja@usbr.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50326</t>
   </si>
   <si>
     <t>Brittany Davis</t>
   </si>
   <si>
     <t>Brittany</t>
   </si>
   <si>
     <t>Davis</t>
   </si>
   <si>
     <t>brittany.e.davis@water.ca.gov</t>
@@ -1115,63 +1409,96 @@
   <si>
     <t>bryan_matthias@fws.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54393</t>
   </si>
   <si>
     <t>Carol Kendall</t>
   </si>
   <si>
     <t>Carol</t>
   </si>
   <si>
     <t>Kendall</t>
   </si>
   <si>
     <t>Principal Investigator</t>
   </si>
   <si>
     <t>December 14, 2022</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52841</t>
   </si>
   <si>
+    <t>Christine Whitcraft</t>
+  </si>
+  <si>
+    <t>Christine</t>
+  </si>
+  <si>
+    <t>Whitcraft</t>
+  </si>
+  <si>
+    <t>July 30, 2024</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54076</t>
+  </si>
+  <si>
     <t>Daniel Deng</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Deng</t>
   </si>
   <si>
     <t>Pacific Northwest National Laboratory</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54578</t>
+  </si>
+  <si>
+    <t>Eli Ateljevich</t>
+  </si>
+  <si>
+    <t>Eli</t>
+  </si>
+  <si>
+    <t>Ateljevich</t>
+  </si>
+  <si>
+    <t>Eli.Ateljevich@water.ca.gov</t>
+  </si>
+  <si>
+    <t>January 29, 2024</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53511</t>
   </si>
   <si>
     <t>Eric Chapman</t>
   </si>
   <si>
     <t>Eric</t>
   </si>
   <si>
     <t>Chapman</t>
   </si>
   <si>
     <t>ICF International Inc.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54569</t>
   </si>
   <si>
     <t>Eric Huber</t>
   </si>
   <si>
     <t>Huber</t>
   </si>
   <si>
     <t>Program Manager</t>
   </si>
@@ -1182,131 +1509,278 @@
     <t xml:space="preserve">&lt;div class="WordSection1"&gt;
 &lt;div class="WordSection1"&gt;
 &lt;p class="MsoNormal" style="margin-top:6.0pt;margin-right:0in;margin-bottom:0in;
 margin-left:5.05pt;margin-bottom:.0001pt;line-height:14.9pt;mso-line-height-rule:
 exactly"&gt;&amp;nbsp;&lt;/p&gt;
 &lt;/div&gt;
 &lt;/div&gt;
 </t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54388</t>
   </si>
   <si>
     <t>Evan Carson</t>
   </si>
   <si>
     <t>Evan</t>
   </si>
   <si>
     <t>Carson</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54576</t>
   </si>
   <si>
+    <t>Jasmine Williamshen</t>
+  </si>
+  <si>
+    <t>Jasmine</t>
+  </si>
+  <si>
+    <t>Williamshen</t>
+  </si>
+  <si>
+    <t>jasmine.williamshen@fishsciences.net</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53996</t>
+  </si>
+  <si>
     <t>Jason Hassrick</t>
   </si>
   <si>
     <t>Jason</t>
   </si>
   <si>
     <t>Hassrick</t>
   </si>
   <si>
     <t>Managing Director, Fisheries Ecology</t>
   </si>
   <si>
     <t>jason.hassrick@icf.com</t>
   </si>
   <si>
     <t>January 31, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53571</t>
   </si>
   <si>
+    <t>Jessica Rudnick</t>
+  </si>
+  <si>
+    <t>Jessica</t>
+  </si>
+  <si>
+    <t>Rudnick</t>
+  </si>
+  <si>
+    <t>jessica.rudnick15@gmail.com</t>
+  </si>
+  <si>
+    <t>December 20, 2023</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53306</t>
+  </si>
+  <si>
+    <t>John DeGeorge</t>
+  </si>
+  <si>
+    <t>John</t>
+  </si>
+  <si>
+    <t>DeGeorge</t>
+  </si>
+  <si>
+    <t>Principal</t>
+  </si>
+  <si>
+    <t>jfdegeorge@rmanet.com</t>
+  </si>
+  <si>
+    <t>November 28, 2022</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/52441</t>
+  </si>
+  <si>
     <t>Joseph Fackrell</t>
   </si>
   <si>
     <t>Joseph</t>
   </si>
   <si>
     <t>Fackrell</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52846</t>
   </si>
   <si>
+    <t>Kelly Biedenweg</t>
+  </si>
+  <si>
+    <t>Kelly</t>
+  </si>
+  <si>
+    <t>Biedenweg</t>
+  </si>
+  <si>
+    <t>kelly.biedenweg@oregonstate.edu</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53341</t>
+  </si>
+  <si>
+    <t>Kenji Tomari</t>
+  </si>
+  <si>
+    <t>Kenji</t>
+  </si>
+  <si>
+    <t>Tomari</t>
+  </si>
+  <si>
+    <t>ktomari@ucdavis.edu</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53316</t>
+  </si>
+  <si>
+    <t>Kristin Dobbin</t>
+  </si>
+  <si>
+    <t>Kristin</t>
+  </si>
+  <si>
+    <t>Dobbin</t>
+  </si>
+  <si>
+    <t>kbdobbin@berkeley.edu</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53326</t>
+  </si>
+  <si>
     <t>Lori Smith</t>
   </si>
   <si>
     <t>Lori</t>
   </si>
   <si>
     <t>Smith</t>
   </si>
   <si>
     <t>Deputy Project Leader</t>
   </si>
   <si>
     <t>lori_smith@fws.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54391</t>
   </si>
   <si>
+    <t>Mark Lubell</t>
+  </si>
+  <si>
+    <t>Mark</t>
+  </si>
+  <si>
+    <t>Lubell</t>
+  </si>
+  <si>
+    <t>Professor</t>
+  </si>
+  <si>
+    <t>November 30, 2022</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/52781</t>
+  </si>
+  <si>
     <t>Mary Arkoosh</t>
   </si>
   <si>
     <t>Mary</t>
   </si>
   <si>
     <t>Arkoosh</t>
   </si>
   <si>
     <t>Retired NOAA / NWFSC</t>
   </si>
   <si>
     <t>October 3, 2023</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53096</t>
   </si>
   <si>
+    <t>Matt Espe</t>
+  </si>
+  <si>
+    <t>Matt</t>
+  </si>
+  <si>
+    <t>Espe</t>
+  </si>
+  <si>
+    <t>One Straw Consulting</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54041</t>
+  </si>
+  <si>
     <t>Michael Lydy</t>
   </si>
   <si>
     <t>Michael</t>
   </si>
   <si>
     <t>Lydy</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54505</t>
   </si>
   <si>
+    <t>Myfanwy Johnston</t>
+  </si>
+  <si>
+    <t>Myfanwy</t>
+  </si>
+  <si>
+    <t>Johnston</t>
+  </si>
+  <si>
+    <t>May 21, 2024</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53866</t>
+  </si>
+  <si>
     <t>Nann Fangue</t>
   </si>
   <si>
     <t>Nann</t>
   </si>
   <si>
     <t>Fangue</t>
   </si>
   <si>
     <t>nafangue@ucdavis.edu</t>
   </si>
   <si>
     <t>Researcher at University of California Davis</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50244</t>
   </si>
   <si>
     <t>Richard Connon</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>Connon</t>
@@ -1341,53 +1815,50 @@
   <si>
     <t>Rosemary Hartman</t>
   </si>
   <si>
     <t>Rosemary</t>
   </si>
   <si>
     <t>Hartman</t>
   </si>
   <si>
     <t>rosemary.hartman@water.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50309</t>
   </si>
   <si>
     <t>Susanne Brander</t>
   </si>
   <si>
     <t>Susanne</t>
   </si>
   <si>
     <t>Brander</t>
   </si>
   <si>
-    <t>Oregon State University</t>
-[...1 lines deleted...]
-  <si>
     <t>branders@oregonstate.edu</t>
   </si>
   <si>
     <t>(541) 737-5413</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50286</t>
   </si>
   <si>
     <t>Tamara Kraus</t>
   </si>
   <si>
     <t>Tamara</t>
   </si>
   <si>
     <t>Kraus</t>
   </si>
   <si>
     <t>tkraus@usgs.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50273</t>
   </si>
   <si>
     <t>Ted Sommer</t>
@@ -1417,218 +1888,244 @@
     <t>Person Link ID</t>
   </si>
   <si>
     <t>Role</t>
   </si>
   <si>
     <t>Individual Status</t>
   </si>
   <si>
     <t>Principal investigator</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>Community Mentor</t>
+  </si>
+  <si>
+    <t>Inactive</t>
+  </si>
+  <si>
+    <t>January 12, 2026</t>
   </si>
   <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Department of Fish and Wildlife (CDFW) The mission of the Department of Fish and Wildlife is to manage California's diverse fish, wildlife, and plant resources, and the habitats upon which they depend, for their ecological values and for their use and enjoyment by the public.&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://wildlife.ca.gov/"&gt;https://wildlife.ca.gov&amp;nbsp;&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>April 8, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49602</t>
   </si>
   <si>
     <t>Established in 1956 by the California State Legislature, DWR protects, conserves, develops, and manages much of California's water supply. This includes the State Water Project (SWP), the nation's largest state-built water conveyance program.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49609</t>
   </si>
   <si>
+    <t xml:space="preserve">&lt;p&gt;Founded in 1973, California Sea Grant is part of a national network, funded and coordinated by the National Oceanic and Atmospheric Administration. We enhance the practical use and conservation of coastal and marine resources through scientific research, education and extension.&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://caseagrant.ucsd.edu/"&gt;https://caseagrant.ucsd.edu/&lt;/a&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>April 7, 2025</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49620</t>
+  </si>
+  <si>
+    <t>May 20, 2024</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53831</t>
+  </si>
+  <si>
+    <t>Cramer Fish Sciences is an employee-owned consulting company that specializes in providing expert science and high-quality information that supports “policy decisions and advances the field of natural resource management.” The company works with clients to find practical yet innovative solutions to aquatic ecology, ...</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49642</t>
+  </si>
+  <si>
     <t>ICF International, Inc. is a Fairfax, Virginia-based global consulting and technology services company, which provides a range of services for governments and businesses, including strategic planning, management, marketing and analytics</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49665</t>
   </si>
   <si>
     <t>NOAA is an American scientific and regulatory agency within the United States Department of Commerce that forecasts weather, monitors oceanic and atmospheric conditions, charts the seas, conducts deep sea exploration, and manages fishing and protection of marine mammals and endangered species in the U.S. exclusive ...</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49682</t>
   </si>
   <si>
     <t>Oregon State was founded more than 150 years ago as a land grant institution, building on the idea that everybody deserves access to an education that transforms their lives. Yours could be next. Adapting to today’s challenges, we continue to deliver innovative, high-quality courses and programs. We put the safety and success of our community as our top priority. As Oregon’s largest university, we draw people from all 50 states and more than 100 countries. Our mission is constantly evolving to serve all learners.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49689</t>
   </si>
   <si>
     <t>SFEI is the science lead for the San Francisco Bay Nutrient Science and Management Strategy, which is developing the science needed for informed decisions about managing nutrient loads and maintaining beneficial uses within the Bay. SFEI also includes the SFEI-RMP (Regional Monitoring Program for Water Quality). The Regional Monitoring Program for Water Quality in San Francisco Bay (RMP) is SFEI's largest program. It provides the information that regulators and decision-makers need to manage the Bay effectively.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49707</t>
   </si>
   <si>
     <t>The United States Bureau of Reclamation (USBR), and formerly the United States Reclamation Service, is a federal agency under the U.S. Department of the Interior, which oversees water resource management, specifically as it applies to the oversight and operation of the diversion, delivery, and storage projects that it ...</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49731</t>
   </si>
   <si>
     <t>The U.S. Fish and Wildlife Service is the premier government agency dedicated to the conservation, protection, and enhancement of fish, wildlife and plants, and their habitats.Feb. 12, 2021</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49741</t>
-  </si>
-[...94 lines deleted...]
-    <t>http://sciencetracker.deltacouncil.ca.gov/node/49727</t>
   </si>
   <si>
     <t>The USGS provides science about the natural hazards that threaten lives and livelihoods; the water, energy, minerals, and other natural resources we rely on; the health of our ecosystems and environment; and the impacts of climate and land-use change.
 The USGS Coastal Storm Modeling System (CoSMoS) provides detailed predictions of coastal flooding due to future sea-level rise, storms, and river flooding driven by climate change.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49743</t>
   </si>
   <si>
+    <t>Berkeley is ranked among the world's top universities by major educational publications. A founding member of the Association of American Universities, Berkeley hosts many leading research institutes, including the Mathematical Sciences Research Institute and the Space Sciences Laboratory.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49749</t>
+  </si>
+  <si>
+    <t>Founded as a primarily agricultural campus, the university has expanded over the past century to include graduate and professional programs in medicine (which includes the UC Davis Medical Center), law, veterinary medicine, education, nursing, and business management, in addition to 90 research programs offered by UC.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49750</t>
+  </si>
+  <si>
+    <t>The University of California, Santa Cruz (UC Santa Cruz or UCSC) is a public land-grant research university in Santa Cruz, California.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49756</t>
+  </si>
+  <si>
+    <t>As the flagship institution of the six public universities in Washington state, it is known for its medical, engineering and scientific research as well as its extremely competitive computer science, engineering, law, architecture and business school.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49761</t>
+  </si>
+  <si>
+    <t>Conservation Farms and Ranches</t>
+  </si>
+  <si>
+    <t>Preserving and enhancing the habitat of wildlife, such as sandhill cranes, waterfowl, raptors, which habitat expenses are supported by agricultural activities.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49639</t>
+  </si>
+  <si>
+    <t>EcoMetric Consulting</t>
+  </si>
+  <si>
+    <t>Ecometric Research is a small consulting firm based in Vancouver, BC that specializes in quantitative analysis of ecological data. ... We run several large multi-year field efforts, and interpret data from these projects using models and other quantitative tools.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49656</t>
+  </si>
+  <si>
+    <t>Hydrofocus Inc.</t>
+  </si>
+  <si>
+    <t>HydroFocus, Inc. conducts hydrologic and water-quality investigations and provides consulting services. HydroFocus employs cost effective investigation, data collection, research, and objective analyses to help clients solve problems affecting land and water resources.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49664</t>
+  </si>
+  <si>
+    <t>National Marine Fisheries Service [NMFS]</t>
+  </si>
+  <si>
+    <t>The National Marine Fisheries Service (NMFS) is responsible for the stewardship and management of living marine resources and their habitat through compliance with fisheries regulations.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49681</t>
+  </si>
+  <si>
+    <t>October 15, 2024</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54156</t>
+  </si>
+  <si>
+    <t>RMA | Resource Management Associates. At RMA, our team of engineers and software developers create and apply advanced numerical models and software systems that support water resource management and environmental stewardship.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49697</t>
+  </si>
+  <si>
+    <t>December 19, 2025</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54500</t>
+  </si>
+  <si>
+    <t>The State Water Contractors (SWC) is a non-profit association of 27 public water agencies, working together to provide clean drinking water to more than 27 million residents and 750,000 acres of farmland throughout the state.May 29, 2020</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49720</t>
+  </si>
+  <si>
+    <t>The Nature Conservancy</t>
+  </si>
+  <si>
+    <t>A private, non-profit organization, we partner with individuals, corporations, foundations, Indigenous communities and other non-profit organizations and governments at all levels to protect our most important natural treasures — the natural areas that sustain Canada's plants and wildlife.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49727</t>
+  </si>
+  <si>
     <t>University of California - Merced [UC Merced]</t>
   </si>
   <si>
     <t>Together, we will uphold UC Merced's mission to excel in research, teaching and service, while demonstrating the concern and care for one another that have been the hallmarks of our campus.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49752</t>
   </si>
   <si>
     <t>Output ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Link or DOI</t>
   </si>
   <si>
     <t>File</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>Peer Review</t>
@@ -1648,93 +2145,193 @@
   <si>
     <t>This technical report presents research findings related to the Direct Outflow Project. Each chapter within the report is intended for eventual submittal to a peer-review scientific journal.</t>
   </si>
   <si>
     <t>November 18, 2022</t>
   </si>
   <si>
     <t>https://www.usbr.gov/mp/bdo/docs/directed-outflow-project-tech-report2.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Directed Outflow Project Technical Report 2 </t>
   </si>
   <si>
     <t>The U.S. Bureau of Reclamation’s Directed Outflow Program (DOP), along with collaborating agencies and non-governmental groups, are continuing efforts to evaluate the hypothesized benefits of outflow/outflow alteration to habitats and species of the Sacramento-San Joaquin Delta and connecting upper estuary (Delta).  A particular focus of the DOP is to improve ecological understanding of the critically endangered Delta Smelt (Hypomesus transpacificus), a small short-lived osmerid fish endemic to the Delta.  The DOP technical report series (Schultz et al. 2019; https://www.usbr.gov/mp/bdo/directed-outflow.html) aims to periodically showcase ongoing DOPrelated research studies.  Results from DOP-related studies are anticipated to assist decision-making processes and better inform general management actions to benefit Delta habitat conditions and species such as Delta Smelt.</t>
   </si>
   <si>
     <t>https://www.usbr.gov/mp/bdo/docs/directed-outflow-project-tech-report3.pdf</t>
   </si>
   <si>
     <t>Directed Outflow Project Technical Report 3</t>
   </si>
   <si>
     <t xml:space="preserve"> The U.S. Bureau of Reclamation’s Directed Outflow Program (DOP), along with collaborating agencies and non-governmental groups, are continuing efforts to evaluate the hypothesized benefits of outflow/outflow alteration to habitats and species of the Sacramento-San Joaquin Delta and connecting upper estuary (Delta).  A particular focus of the DOP is to improve ecological understanding of the critically endangered Delta Smelt (Hypomesus transpacificus), a small short-lived osmerid fish endemic to the Delta.  The DOP technical report series (https://www.usbr.gov/mp/bdo/directed-outflow.html) aims to periodically showcase ongoing DOP-related research studies.  Results from DOP-related studies are anticipated to assist decision-making processes and better inform general management actions to benefit Delta habitat conditions and species such as Delta Smelt. </t>
   </si>
   <si>
+    <t>Data (spatial and non-spatial data)</t>
+  </si>
+  <si>
+    <t>https://github.com/ktomari/DeltaResidentsSurvey2</t>
+  </si>
+  <si>
+    <t>GitHub: Delta Resident Survey</t>
+  </si>
+  <si>
+    <t>Source code repository</t>
+  </si>
+  <si>
+    <t>Project fact sheet</t>
+  </si>
+  <si>
+    <t>https://sciencetracker.deltacouncil.ca.gov/sites/default/files/2025-01-30-understanding-and-improving-the-early-detection-and-rapid-response-process-for-invasive-species-in-the-ssjd.pdf</t>
+  </si>
+  <si>
+    <t>Info Sheet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Information sheet (info sheet) produced by the Delta Science Program.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>June 11, 2025</t>
+  </si>
+  <si>
+    <t>TelemetryTools_RoadMap.pdf</t>
+  </si>
+  <si>
+    <t>PIT Database Roadmap</t>
+  </si>
+  <si>
+    <t>Roadmap of the next phases for development of the prototype PIT database</t>
+  </si>
+  <si>
+    <t>August 26, 2024</t>
+  </si>
+  <si>
+    <t>Presentation</t>
+  </si>
+  <si>
+    <t>https://deltacouncil.ca.gov/pdf/council-meeting/powerpoints/2023-10-26-item-10-residents-survey-results.pdf</t>
+  </si>
+  <si>
+    <t>2023-10-26-item-10-residents-survey-results.pdf</t>
+  </si>
+  <si>
+    <t>Presentation on the Delta Residents Survey</t>
+  </si>
+  <si>
+    <t>Presentation to the Council on the DRS.</t>
+  </si>
+  <si>
+    <t>project_participants_0.xlsx</t>
+  </si>
+  <si>
+    <t>Project participants</t>
+  </si>
+  <si>
+    <t>List of researchers who participated or contributed in the questionnaire, as an advisory member, or attended the workshop</t>
+  </si>
+  <si>
     <t>https://www.sfei.org/sites/default/files/biblio_files/Resilient%20Staten%20Island_SFEI_052022_highres.pdf</t>
   </si>
   <si>
     <t>Resilient Staten Island: Landscape Scenario Analysis Pilot Application</t>
   </si>
   <si>
     <t>Report summarizing a pilot application of the Resilient Landscapes project.</t>
   </si>
   <si>
+    <t>https://www.openicpsr.org/openicpsr/project/195447/version/V1/view;jsessionid=60C9D63EBC5FDB87626747C06940A1E3</t>
+  </si>
+  <si>
+    <t>Rudnick, Jessica, Tomari, Kenji , Dobbin, Kristin, Lubell, Mark, and Biedenweg, Kelly. 2023 California Delta Residents Survey. Ann Arbor, MI: Inter-university Consortium for Political and Social Research [distributor], 2023-12-02. https://doi.org/10.3886/</t>
+  </si>
+  <si>
+    <t>Restricted Use Data, Summary Report, Survey Instrument, Data Sharing Agreement, Sampling Map and Respondents</t>
+  </si>
+  <si>
     <t>Journal article</t>
   </si>
   <si>
     <t>https://journals.plos.org/plosone/article?id=10.1371/journal.pone.0234673</t>
   </si>
   <si>
     <t>Sommer T, Hartman R, Koller M, Koohafkan M, Conrad JL, et al. (2020) Evaluation of a large-scale flow manipulation to the upper San Francisco Estuary: Response of habitat conditions for an endangered native fish. PLOS ONE 15(10): e0234673. https://doi.org</t>
   </si>
   <si>
     <t>Open access article with study results.</t>
   </si>
   <si>
     <t>Peer-reviewed</t>
   </si>
   <si>
+    <t>https://ucdavis.box.com/s/34kmt02f87ohhbpij9hu0iesubm15781</t>
+  </si>
+  <si>
+    <t>Delta Residents Survey Summary Report_FINAL_OCT2023-2.pdf</t>
+  </si>
+  <si>
+    <t>Summary Report: Delta Residents Survey</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Summary Report </t>
+  </si>
+  <si>
     <t>Website</t>
   </si>
   <si>
     <t>https://www.usbr.gov/mp/bdo/yolo-bypass.html</t>
   </si>
   <si>
     <t xml:space="preserve">USBR project webpage </t>
   </si>
   <si>
     <t>June 14, 2024</t>
   </si>
   <si>
-    <t>Project fact sheet</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.usbr.gov/mp/mpr-news/docs/factsheets/yolo-bypass.pdf</t>
   </si>
   <si>
-    <t>Awarded / Initiating</t>
+    <t>https://github.com/fishsciences/telemetry</t>
+  </si>
+  <si>
+    <t>telemetry R package GitHub Repository</t>
+  </si>
+  <si>
+    <t>Package for crafting API requests to the PIT telemetry database API.</t>
+  </si>
+  <si>
+    <t>June 27, 2024</t>
+  </si>
+  <si>
+    <t>https://fishsciences.github.io/telemetry/index.html</t>
+  </si>
+  <si>
+    <t>telemetry webpage</t>
+  </si>
+  <si>
+    <t>telemetry PIT database project webpage</t>
   </si>
   <si>
     <t>Cache Slough Complex</t>
   </si>
   <si>
     <t>South Delta</t>
   </si>
   <si>
     <t>Twitchell and Sherman Complex</t>
   </si>
   <si>
     <t>Yolo Bypass and Cache Slough Complex</t>
   </si>
   <si>
     <t>ATLAS TRACT</t>
   </si>
   <si>
     <t>BACON ISLAND</t>
   </si>
   <si>
     <t>BETHEL ISLAND</t>
   </si>
   <si>
     <t>BIG BREAK</t>
   </si>
@@ -2212,116 +2809,98 @@
   <si>
     <t>Core monitoring</t>
   </si>
   <si>
     <t>Status and trend monitoring</t>
   </si>
   <si>
     <t>Synthesis</t>
   </si>
   <si>
     <t>Targeted foundational research</t>
   </si>
   <si>
     <t>Unsure</t>
   </si>
   <si>
     <t>Data application - Analytics</t>
   </si>
   <si>
     <t>Data application - Data analysis</t>
   </si>
   <si>
     <t>Data application - Information management</t>
   </si>
   <si>
-    <t>Data application - Modeling</t>
-[...1 lines deleted...]
-  <si>
     <t>Data application - Science communication / knowledge synthesis</t>
   </si>
   <si>
     <t>Independent peer review</t>
   </si>
   <si>
-    <t>Monitoring - Status and trends</t>
-[...1 lines deleted...]
-  <si>
     <t>Planning and guidance</t>
   </si>
   <si>
-    <t>Delta as Place</t>
-[...1 lines deleted...]
-  <si>
     <t>Flood risk and land use management</t>
   </si>
   <si>
     <t>Governance</t>
   </si>
   <si>
-    <t>Invasive / non-native species management</t>
-[...1 lines deleted...]
-  <si>
     <t>Water supply management</t>
   </si>
   <si>
     <t>Agricultural production</t>
   </si>
   <si>
     <t>Carbon markets</t>
   </si>
   <si>
     <t>Climate change mitigation</t>
   </si>
   <si>
     <t>Flood control</t>
   </si>
   <si>
     <t>GHG emissions</t>
   </si>
   <si>
     <t>Groundwater protection &amp; management</t>
   </si>
   <si>
-    <t>Invasive species control and management</t>
-[...1 lines deleted...]
-  <si>
     <t>Land use designation</t>
   </si>
   <si>
     <t>Methylmercury TMDL</t>
   </si>
   <si>
     <t>Natural environmental flows</t>
   </si>
   <si>
     <t>Pathways of introduction of invasives</t>
   </si>
   <si>
-    <t>Population enhancement of listed species</t>
-[...1 lines deleted...]
-  <si>
     <t>Predation</t>
   </si>
   <si>
     <t>Sea-level rise accommodation</t>
   </si>
   <si>
     <t>Subsidence reversal</t>
   </si>
   <si>
     <t>Wastewater management</t>
   </si>
   <si>
     <t>Water conveyance / infrastructure</t>
   </si>
   <si>
     <t>Water demand</t>
   </si>
   <si>
     <t>Water operations</t>
   </si>
   <si>
     <t>Water storage</t>
   </si>
   <si>
     <t>Wetland resilience</t>
@@ -2356,53 +2935,50 @@
   <si>
     <t>Contaminants</t>
   </si>
   <si>
     <t>education</t>
   </si>
   <si>
     <t>Floodplain</t>
   </si>
   <si>
     <t>Food webs</t>
   </si>
   <si>
     <t>Harmful algal blooms</t>
   </si>
   <si>
     <t>Hydrologic changes</t>
   </si>
   <si>
     <t>Hydrology and hydrodynamics</t>
   </si>
   <si>
     <t>Indigenous knowledge</t>
   </si>
   <si>
-    <t>Invasive / non-native species</t>
-[...1 lines deleted...]
-  <si>
     <t>Invertebrates</t>
   </si>
   <si>
     <t>Landform and natural disturbance</t>
   </si>
   <si>
     <t>Mammals</t>
   </si>
   <si>
     <t>modeling</t>
   </si>
   <si>
     <t>Nutrients, energy and food web</t>
   </si>
   <si>
     <t>Remote Sensing</t>
   </si>
   <si>
     <t>Riparian habitats</t>
   </si>
   <si>
     <t>Sediment</t>
   </si>
   <si>
     <t>social impacts</t>
@@ -3136,138 +3712,117 @@
   <si>
     <t>Delta Research Awards (Delta Science Program)</t>
   </si>
   <si>
     <t>Delta Science Fellows Program (Delta Science Program and California Sea Grant)</t>
   </si>
   <si>
     <t>Operation Baseline (Delta Science Program)</t>
   </si>
   <si>
     <t>Prop 1 (California Department of Fish and Wildlife, CDFW)</t>
   </si>
   <si>
     <t>CalFED Bay Delta Fund CBDF</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife CDFW  - General Fund</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife CDFW - Prop 1</t>
   </si>
   <si>
     <t>Delta Stewardship Council - Environmental License Plate Fund ELPF</t>
   </si>
   <si>
-    <t>Delta Stewardship Council - General Fund</t>
-[...1 lines deleted...]
-  <si>
     <t>Proposition 50</t>
   </si>
   <si>
     <t>Proposition 84</t>
   </si>
   <si>
     <t>Wetland Program Development Grant</t>
   </si>
   <si>
     <t>Federal types of obligation</t>
   </si>
   <si>
     <t>Cooperative Agreement</t>
   </si>
   <si>
     <t>federal obsss</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
-    <t>Consulting services</t>
-[...1 lines deleted...]
-  <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
   </si>
   <si>
-    <t>UC-CSU-UEI-GOV</t>
-[...1 lines deleted...]
-  <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
-    <t>Data (spatial and non-spatial data)</t>
-[...1 lines deleted...]
-  <si>
     <t>News article</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
-    <t>Presentation</t>
-[...1 lines deleted...]
-  <si>
     <t>expenditure_type</t>
   </si>
   <si>
-    <t>Actual</t>
-[...1 lines deleted...]
-  <si>
     <t>Planned</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
-  </si>
-[...1 lines deleted...]
-    <t>Inactive</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -3691,51 +4246,51 @@
       <c r="A9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X19"/>
+  <dimension ref="A1:X25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
@@ -4481,891 +5036,1253 @@
       </c>
       <c r="R12" t="s">
         <v>140</v>
       </c>
       <c r="S12" t="s">
         <v>47</v>
       </c>
       <c r="T12" t="s">
         <v>141</v>
       </c>
       <c r="U12" t="s">
         <v>142</v>
       </c>
       <c r="V12" t="s">
         <v>143</v>
       </c>
       <c r="W12" t="s">
         <v>144</v>
       </c>
       <c r="X12" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13">
-        <v>53616</v>
+        <v>53156</v>
       </c>
       <c r="B13" t="s">
         <v>146</v>
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13" t="s">
         <v>147</v>
       </c>
       <c r="E13" t="s">
         <v>148</v>
       </c>
       <c r="F13" t="s">
         <v>149</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
-      <c r="I13"/>
+      <c r="I13" t="s">
+        <v>150</v>
+      </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
-        <v>2017</v>
-[...1 lines deleted...]
-      <c r="M13"/>
+        <v>2022</v>
+      </c>
+      <c r="M13" t="s">
+        <v>151</v>
+      </c>
       <c r="N13">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="O13" t="s">
         <v>43</v>
       </c>
-      <c r="P13"/>
+      <c r="P13" t="s">
+        <v>152</v>
+      </c>
       <c r="Q13" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="R13"/>
+        <v>153</v>
+      </c>
+      <c r="R13" t="s">
+        <v>113</v>
+      </c>
       <c r="S13" t="s">
-        <v>47</v>
+        <v>154</v>
       </c>
       <c r="T13" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="U13"/>
+        <v>155</v>
+      </c>
+      <c r="U13" t="s">
+        <v>156</v>
+      </c>
       <c r="V13"/>
       <c r="W13" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="X13" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14">
-        <v>53661</v>
+        <v>53301</v>
       </c>
       <c r="B14" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      </c>
+        <v>160</v>
+      </c>
+      <c r="E14"/>
       <c r="F14" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
-      <c r="I14"/>
+      <c r="I14" t="s">
+        <v>40</v>
+      </c>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14">
-        <v>2017</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>2022</v>
+      </c>
+      <c r="M14" t="s">
+        <v>151</v>
       </c>
       <c r="N14">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="O14" t="s">
         <v>43</v>
       </c>
-      <c r="P14"/>
+      <c r="P14" t="s">
+        <v>162</v>
+      </c>
       <c r="Q14" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="R14"/>
       <c r="S14" t="s">
-        <v>105</v>
+        <v>82</v>
       </c>
       <c r="T14" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="U14" t="s">
+        <v>63</v>
+      </c>
+      <c r="U14"/>
+      <c r="V14" t="s">
+        <v>163</v>
+      </c>
+      <c r="W14" t="s">
         <v>157</v>
       </c>
-      <c r="V14"/>
-[...2 lines deleted...]
-      </c>
       <c r="X14" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15">
-        <v>54368</v>
+        <v>53501</v>
       </c>
       <c r="B15" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="C15" t="s">
-        <v>72</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="E15"/>
+        <v>53</v>
+      </c>
+      <c r="E15" t="s">
+        <v>166</v>
+      </c>
       <c r="F15" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
-      <c r="I15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I15"/>
       <c r="J15" t="s">
         <v>132</v>
       </c>
       <c r="K15"/>
       <c r="L15">
-        <v>2024</v>
-[...4 lines deleted...]
-      <c r="N15"/>
+        <v>2023</v>
+      </c>
+      <c r="M15" t="s">
+        <v>168</v>
+      </c>
+      <c r="N15">
+        <v>2025</v>
+      </c>
       <c r="O15" t="s">
-        <v>164</v>
+        <v>43</v>
       </c>
       <c r="P15" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="Q15" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="R15"/>
+        <v>105</v>
+      </c>
+      <c r="R15" t="s">
+        <v>113</v>
+      </c>
       <c r="S15" t="s">
-        <v>167</v>
+        <v>105</v>
       </c>
       <c r="T15" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="U15" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="V15"/>
       <c r="W15" t="s">
-        <v>170</v>
+        <v>157</v>
       </c>
       <c r="X15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16">
-        <v>54442</v>
+        <v>53616</v>
       </c>
       <c r="B16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E16" t="s">
-        <v>73</v>
+        <v>175</v>
       </c>
       <c r="F16" t="s">
-        <v>174</v>
-[...3 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="G16"/>
       <c r="H16"/>
-      <c r="I16" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I16"/>
+      <c r="J16"/>
       <c r="K16"/>
       <c r="L16">
-        <v>2025</v>
-[...1 lines deleted...]
-      <c r="M16" t="s">
+        <v>2017</v>
+      </c>
+      <c r="M16"/>
+      <c r="N16">
+        <v>2018</v>
+      </c>
+      <c r="O16" t="s">
+        <v>43</v>
+      </c>
+      <c r="P16"/>
+      <c r="Q16" t="s">
+        <v>103</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16" t="s">
+        <v>47</v>
+      </c>
+      <c r="T16" t="s">
         <v>177</v>
       </c>
-      <c r="N16">
-[...22 lines deleted...]
-      </c>
+      <c r="U16"/>
       <c r="V16"/>
       <c r="W16" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="X16" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17">
-        <v>54475</v>
+        <v>53661</v>
       </c>
       <c r="B17" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="C17" t="s">
-        <v>72</v>
+        <v>36</v>
       </c>
       <c r="D17" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="E17"/>
+        <v>181</v>
+      </c>
+      <c r="E17" t="s">
+        <v>182</v>
+      </c>
       <c r="F17" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-      <c r="J17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J17"/>
       <c r="K17"/>
       <c r="L17">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="M17"/>
+        <v>2017</v>
+      </c>
+      <c r="M17">
+        <v>2</v>
+      </c>
       <c r="N17">
-        <v>2026</v>
+        <v>2019</v>
       </c>
       <c r="O17" t="s">
         <v>43</v>
       </c>
       <c r="P17"/>
       <c r="Q17" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="R17"/>
+        <v>105</v>
+      </c>
+      <c r="R17" t="s">
+        <v>140</v>
+      </c>
       <c r="S17" t="s">
-        <v>191</v>
+        <v>105</v>
       </c>
       <c r="T17" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
       <c r="U17" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="V17"/>
       <c r="W17" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="X17" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18">
-        <v>54501</v>
+        <v>53836</v>
       </c>
       <c r="B18" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="E18"/>
       <c r="F18" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
-      <c r="I18" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I18"/>
+      <c r="J18"/>
       <c r="K18"/>
       <c r="L18">
         <v>2023</v>
       </c>
       <c r="M18" t="s">
-        <v>200</v>
+        <v>190</v>
       </c>
       <c r="N18">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="O18" t="s">
-        <v>164</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="P18"/>
       <c r="Q18" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="R18" t="s">
-        <v>202</v>
+        <v>192</v>
       </c>
       <c r="S18" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="T18" t="s">
-        <v>203</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="U18"/>
       <c r="V18"/>
       <c r="W18" t="s">
-        <v>205</v>
+        <v>194</v>
       </c>
       <c r="X18" t="s">
-        <v>206</v>
+        <v>195</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19">
-        <v>54564</v>
+        <v>54368</v>
       </c>
       <c r="B19" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="C19" t="s">
         <v>72</v>
       </c>
       <c r="D19" t="s">
-        <v>208</v>
-[...3 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="E19"/>
       <c r="F19" t="s">
-        <v>210</v>
-[...3 lines deleted...]
-      </c>
+        <v>198</v>
+      </c>
+      <c r="G19"/>
       <c r="H19"/>
       <c r="I19" t="s">
-        <v>40</v>
+        <v>199</v>
       </c>
       <c r="J19" t="s">
-        <v>212</v>
+        <v>132</v>
       </c>
       <c r="K19"/>
       <c r="L19">
-        <v>2025</v>
-[...6 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="M19">
+        <v>2</v>
+      </c>
+      <c r="N19"/>
       <c r="O19" t="s">
-        <v>43</v>
+        <v>200</v>
       </c>
       <c r="P19" t="s">
-        <v>44</v>
+        <v>201</v>
       </c>
       <c r="Q19" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      </c>
+        <v>202</v>
+      </c>
+      <c r="R19"/>
       <c r="S19" t="s">
-        <v>47</v>
+        <v>203</v>
       </c>
       <c r="T19" t="s">
-        <v>214</v>
+        <v>204</v>
       </c>
       <c r="U19" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="V19"/>
       <c r="W19" t="s">
+        <v>206</v>
+      </c>
+      <c r="X19" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24">
+      <c r="A20">
+        <v>54442</v>
+      </c>
+      <c r="B20" t="s">
+        <v>208</v>
+      </c>
+      <c r="C20" t="s">
+        <v>72</v>
+      </c>
+      <c r="D20" t="s">
+        <v>209</v>
+      </c>
+      <c r="E20" t="s">
+        <v>73</v>
+      </c>
+      <c r="F20" t="s">
+        <v>210</v>
+      </c>
+      <c r="G20" t="s">
+        <v>211</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20" t="s">
+        <v>212</v>
+      </c>
+      <c r="J20" t="s">
+        <v>102</v>
+      </c>
+      <c r="K20"/>
+      <c r="L20">
+        <v>2025</v>
+      </c>
+      <c r="M20" t="s">
+        <v>213</v>
+      </c>
+      <c r="N20">
+        <v>2026</v>
+      </c>
+      <c r="O20" t="s">
+        <v>214</v>
+      </c>
+      <c r="P20" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q20" t="s">
         <v>216</v>
       </c>
-      <c r="X19" t="s">
+      <c r="R20" t="s">
         <v>217</v>
+      </c>
+      <c r="S20" t="s">
+        <v>218</v>
+      </c>
+      <c r="T20" t="s">
+        <v>219</v>
+      </c>
+      <c r="U20" t="s">
+        <v>220</v>
+      </c>
+      <c r="V20"/>
+      <c r="W20" t="s">
+        <v>221</v>
+      </c>
+      <c r="X20" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24">
+      <c r="A21">
+        <v>54475</v>
+      </c>
+      <c r="B21" t="s">
+        <v>223</v>
+      </c>
+      <c r="C21" t="s">
+        <v>72</v>
+      </c>
+      <c r="D21" t="s">
+        <v>224</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21" t="s">
+        <v>225</v>
+      </c>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21" t="s">
+        <v>132</v>
+      </c>
+      <c r="K21"/>
+      <c r="L21">
+        <v>2023</v>
+      </c>
+      <c r="M21" t="s">
+        <v>226</v>
+      </c>
+      <c r="N21">
+        <v>2026</v>
+      </c>
+      <c r="O21" t="s">
+        <v>43</v>
+      </c>
+      <c r="P21"/>
+      <c r="Q21" t="s">
+        <v>227</v>
+      </c>
+      <c r="R21"/>
+      <c r="S21" t="s">
+        <v>228</v>
+      </c>
+      <c r="T21" t="s">
+        <v>229</v>
+      </c>
+      <c r="U21" t="s">
+        <v>230</v>
+      </c>
+      <c r="V21"/>
+      <c r="W21" t="s">
+        <v>194</v>
+      </c>
+      <c r="X21" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
+      <c r="A22">
+        <v>54501</v>
+      </c>
+      <c r="B22" t="s">
+        <v>232</v>
+      </c>
+      <c r="C22" t="s">
+        <v>36</v>
+      </c>
+      <c r="D22" t="s">
+        <v>209</v>
+      </c>
+      <c r="E22" t="s">
+        <v>233</v>
+      </c>
+      <c r="F22" t="s">
+        <v>234</v>
+      </c>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22" t="s">
+        <v>150</v>
+      </c>
+      <c r="J22" t="s">
+        <v>132</v>
+      </c>
+      <c r="K22"/>
+      <c r="L22">
+        <v>2023</v>
+      </c>
+      <c r="M22" t="s">
+        <v>168</v>
+      </c>
+      <c r="N22">
+        <v>2025</v>
+      </c>
+      <c r="O22" t="s">
+        <v>200</v>
+      </c>
+      <c r="P22" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>227</v>
+      </c>
+      <c r="R22" t="s">
+        <v>236</v>
+      </c>
+      <c r="S22" t="s">
+        <v>228</v>
+      </c>
+      <c r="T22" t="s">
+        <v>237</v>
+      </c>
+      <c r="U22" t="s">
+        <v>238</v>
+      </c>
+      <c r="V22"/>
+      <c r="W22" t="s">
+        <v>239</v>
+      </c>
+      <c r="X22" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24">
+      <c r="A23">
+        <v>54564</v>
+      </c>
+      <c r="B23" t="s">
+        <v>241</v>
+      </c>
+      <c r="C23" t="s">
+        <v>72</v>
+      </c>
+      <c r="D23" t="s">
+        <v>242</v>
+      </c>
+      <c r="E23" t="s">
+        <v>243</v>
+      </c>
+      <c r="F23" t="s">
+        <v>244</v>
+      </c>
+      <c r="G23" t="s">
+        <v>245</v>
+      </c>
+      <c r="H23"/>
+      <c r="I23" t="s">
+        <v>40</v>
+      </c>
+      <c r="J23" t="s">
+        <v>246</v>
+      </c>
+      <c r="K23"/>
+      <c r="L23">
+        <v>2025</v>
+      </c>
+      <c r="M23" t="s">
+        <v>247</v>
+      </c>
+      <c r="N23">
+        <v>2028</v>
+      </c>
+      <c r="O23" t="s">
+        <v>43</v>
+      </c>
+      <c r="P23" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>112</v>
+      </c>
+      <c r="R23" t="s">
+        <v>113</v>
+      </c>
+      <c r="S23" t="s">
+        <v>47</v>
+      </c>
+      <c r="T23" t="s">
+        <v>248</v>
+      </c>
+      <c r="U23" t="s">
+        <v>249</v>
+      </c>
+      <c r="V23"/>
+      <c r="W23" t="s">
+        <v>250</v>
+      </c>
+      <c r="X23" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24">
+      <c r="A24">
+        <v>54808</v>
+      </c>
+      <c r="B24" t="s">
+        <v>252</v>
+      </c>
+      <c r="C24" t="s">
+        <v>253</v>
+      </c>
+      <c r="D24" t="s">
+        <v>254</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24" t="s">
+        <v>255</v>
+      </c>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24" t="s">
+        <v>256</v>
+      </c>
+      <c r="J24" t="s">
+        <v>132</v>
+      </c>
+      <c r="K24"/>
+      <c r="L24">
+        <v>2026</v>
+      </c>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24" t="s">
+        <v>257</v>
+      </c>
+      <c r="P24" t="s">
+        <v>258</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>112</v>
+      </c>
+      <c r="R24" t="s">
+        <v>259</v>
+      </c>
+      <c r="S24" t="s">
+        <v>260</v>
+      </c>
+      <c r="T24" t="s">
+        <v>261</v>
+      </c>
+      <c r="U24" t="s">
+        <v>262</v>
+      </c>
+      <c r="V24"/>
+      <c r="W24" t="s">
+        <v>263</v>
+      </c>
+      <c r="X24" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24">
+      <c r="A25">
+        <v>54814</v>
+      </c>
+      <c r="B25" t="s">
+        <v>265</v>
+      </c>
+      <c r="C25" t="s">
+        <v>36</v>
+      </c>
+      <c r="D25" t="s">
+        <v>182</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25" t="s">
+        <v>266</v>
+      </c>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25" t="s">
+        <v>267</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>2022</v>
+      </c>
+      <c r="M25" t="s">
+        <v>151</v>
+      </c>
+      <c r="N25">
+        <v>2024</v>
+      </c>
+      <c r="O25" t="s">
+        <v>43</v>
+      </c>
+      <c r="P25"/>
+      <c r="Q25" t="s">
+        <v>112</v>
+      </c>
+      <c r="R25"/>
+      <c r="S25" t="s">
+        <v>47</v>
+      </c>
+      <c r="T25" t="s">
+        <v>68</v>
+      </c>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25" t="s">
+        <v>268</v>
+      </c>
+      <c r="X25" t="s">
+        <v>269</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P21"/>
+  <dimension ref="A1:P28"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>218</v>
+        <v>270</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>219</v>
+        <v>271</v>
       </c>
       <c r="D1" t="s">
-        <v>220</v>
+        <v>272</v>
       </c>
       <c r="E1" t="s">
-        <v>221</v>
+        <v>273</v>
       </c>
       <c r="F1" t="s">
-        <v>222</v>
+        <v>274</v>
       </c>
       <c r="G1" t="s">
-        <v>223</v>
+        <v>275</v>
       </c>
       <c r="H1" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="I1" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="J1" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
       <c r="K1" t="s">
-        <v>227</v>
+        <v>279</v>
       </c>
       <c r="L1" t="s">
-        <v>228</v>
+        <v>280</v>
       </c>
       <c r="M1" t="s">
-        <v>229</v>
+        <v>281</v>
       </c>
       <c r="N1" t="s">
-        <v>230</v>
+        <v>282</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51637</v>
       </c>
       <c r="B2">
         <v>49901</v>
       </c>
       <c r="C2" t="s">
-        <v>231</v>
+        <v>283</v>
       </c>
       <c r="D2" t="s">
         <v>53</v>
       </c>
       <c r="E2" t="s">
         <v>110</v>
       </c>
       <c r="F2" t="s">
-        <v>232</v>
+        <v>284</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
-        <v>233</v>
+        <v>285</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51599</v>
       </c>
       <c r="B3">
         <v>49783</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
         <v>53</v>
       </c>
       <c r="E3" t="s">
         <v>53</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>234</v>
+        <v>286</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51597</v>
       </c>
       <c r="B4">
         <v>49782</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
         <v>53</v>
       </c>
       <c r="E4" t="s">
         <v>53</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>233</v>
+        <v>285</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51639</v>
       </c>
       <c r="B5">
         <v>49902</v>
       </c>
       <c r="C5" t="s">
-        <v>235</v>
+        <v>287</v>
       </c>
       <c r="D5" t="s">
         <v>53</v>
       </c>
       <c r="E5" t="s">
         <v>53</v>
       </c>
       <c r="F5" t="s">
-        <v>232</v>
+        <v>284</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>233</v>
+        <v>285</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51657</v>
       </c>
       <c r="B6">
         <v>49897</v>
       </c>
       <c r="C6" t="s">
-        <v>236</v>
+        <v>288</v>
       </c>
       <c r="D6" t="s">
         <v>53</v>
       </c>
       <c r="E6" t="s">
         <v>53</v>
       </c>
       <c r="F6" t="s">
-        <v>232</v>
+        <v>284</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>233</v>
+        <v>285</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51658</v>
       </c>
       <c r="B7">
         <v>49897</v>
       </c>
       <c r="C7" t="s">
-        <v>236</v>
+        <v>288</v>
       </c>
       <c r="D7" t="s">
         <v>53</v>
       </c>
       <c r="E7" t="s">
         <v>53</v>
       </c>
       <c r="F7" t="s">
-        <v>232</v>
+        <v>284</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>233</v>
+        <v>285</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51598</v>
       </c>
       <c r="B8">
         <v>49782</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
         <v>53</v>
       </c>
       <c r="E8" t="s">
         <v>53</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>237</v>
+        <v>289</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>51648</v>
       </c>
       <c r="B9">
         <v>49909</v>
       </c>
       <c r="C9" t="s">
-        <v>238</v>
+        <v>290</v>
       </c>
       <c r="D9" t="s">
         <v>53</v>
       </c>
       <c r="E9" t="s">
         <v>130</v>
       </c>
       <c r="F9" t="s">
-        <v>232</v>
+        <v>284</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>233</v>
+        <v>285</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>51596</v>
       </c>
       <c r="B10">
         <v>49781</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>239</v>
+        <v>291</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="F10" t="s">
-        <v>232</v>
+        <v>284</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>240</v>
+        <v>292</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>51638</v>
       </c>
       <c r="B11">
         <v>49901</v>
       </c>
       <c r="C11" t="s">
-        <v>231</v>
+        <v>283</v>
       </c>
       <c r="D11" t="s">
         <v>37</v>
       </c>
       <c r="E11" t="s">
         <v>110</v>
       </c>
       <c r="F11" t="s">
-        <v>232</v>
+        <v>284</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>233</v>
+        <v>285</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>51527</v>
       </c>
       <c r="B12">
         <v>49801</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
         <v>37</v>
       </c>
@@ -5374,392 +6291,678 @@
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>51645</v>
       </c>
       <c r="B13">
         <v>49907</v>
       </c>
       <c r="C13" t="s">
-        <v>241</v>
+        <v>293</v>
       </c>
       <c r="D13" t="s">
         <v>37</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13" t="s">
-        <v>232</v>
+        <v>284</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>233</v>
+        <v>285</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>51588</v>
       </c>
       <c r="B14">
         <v>49790</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
         <v>130</v>
       </c>
       <c r="E14" t="s">
         <v>73</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>233</v>
+        <v>285</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14" t="s">
-        <v>242</v>
+        <v>294</v>
       </c>
       <c r="O14" t="s">
-        <v>243</v>
+        <v>295</v>
       </c>
       <c r="P14" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>51650</v>
       </c>
       <c r="B15">
         <v>49909</v>
       </c>
       <c r="C15" t="s">
-        <v>238</v>
+        <v>290</v>
       </c>
       <c r="D15" t="s">
         <v>130</v>
       </c>
       <c r="E15" t="s">
         <v>130</v>
       </c>
       <c r="F15" t="s">
-        <v>232</v>
+        <v>284</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>233</v>
+        <v>285</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>51649</v>
       </c>
       <c r="B16">
         <v>49909</v>
       </c>
       <c r="C16" t="s">
-        <v>238</v>
+        <v>290</v>
       </c>
       <c r="D16" t="s">
-        <v>155</v>
+        <v>182</v>
       </c>
       <c r="E16" t="s">
         <v>130</v>
       </c>
       <c r="F16" t="s">
-        <v>232</v>
+        <v>284</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>233</v>
+        <v>285</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>52926</v>
       </c>
       <c r="B17">
         <v>52916</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>244</v>
+        <v>296</v>
       </c>
       <c r="E17" t="s">
         <v>138</v>
       </c>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>245</v>
+        <v>297</v>
       </c>
       <c r="I17"/>
       <c r="J17">
         <v>478048.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17" t="s">
-        <v>242</v>
+        <v>294</v>
       </c>
       <c r="O17"/>
       <c r="P17" t="s">
-        <v>246</v>
+        <v>298</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
-        <v>53621</v>
+        <v>53266</v>
       </c>
       <c r="B18">
-        <v>53616</v>
-[...1 lines deleted...]
-      <c r="C18"/>
+        <v>53156</v>
+      </c>
+      <c r="C18">
+        <v>21115</v>
+      </c>
       <c r="D18" t="s">
-        <v>244</v>
+        <v>296</v>
       </c>
       <c r="E18" t="s">
         <v>147</v>
       </c>
       <c r="F18"/>
-      <c r="G18"/>
+      <c r="G18" t="s">
+        <v>299</v>
+      </c>
       <c r="H18" t="s">
-        <v>247</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>300</v>
+      </c>
+      <c r="I18" t="s">
+        <v>301</v>
+      </c>
       <c r="J18">
-        <v>259288.0</v>
+        <v>224951.0</v>
       </c>
       <c r="K18"/>
-      <c r="L18"/>
+      <c r="L18" t="s">
+        <v>302</v>
+      </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18" t="s">
-        <v>246</v>
+        <v>157</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
-        <v>54504</v>
+        <v>53351</v>
       </c>
       <c r="B19">
-        <v>54501</v>
-[...1 lines deleted...]
-      <c r="C19"/>
+        <v>53301</v>
+      </c>
+      <c r="C19" t="s">
+        <v>303</v>
+      </c>
       <c r="D19" t="s">
-        <v>248</v>
-[...1 lines deleted...]
-      <c r="E19"/>
+        <v>296</v>
+      </c>
+      <c r="E19" t="s">
+        <v>304</v>
+      </c>
       <c r="F19"/>
-      <c r="G19"/>
+      <c r="G19" t="s">
+        <v>299</v>
+      </c>
       <c r="H19" t="s">
-        <v>249</v>
-[...1 lines deleted...]
-      <c r="I19"/>
+        <v>305</v>
+      </c>
+      <c r="I19" t="s">
+        <v>301</v>
+      </c>
       <c r="J19">
-        <v>525719.0</v>
+        <v>137144.32</v>
       </c>
       <c r="K19"/>
-      <c r="L19"/>
+      <c r="L19" t="s">
+        <v>302</v>
+      </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19" t="s">
-        <v>205</v>
+        <v>157</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
-        <v>54508</v>
+        <v>53531</v>
       </c>
       <c r="B20">
-        <v>54475</v>
-[...1 lines deleted...]
-      <c r="C20"/>
+        <v>53501</v>
+      </c>
+      <c r="C20" t="s">
+        <v>306</v>
+      </c>
       <c r="D20" t="s">
-        <v>244</v>
-[...1 lines deleted...]
-      <c r="E20"/>
+        <v>296</v>
+      </c>
+      <c r="E20" t="s">
+        <v>166</v>
+      </c>
       <c r="F20"/>
-      <c r="G20"/>
+      <c r="G20" t="s">
+        <v>299</v>
+      </c>
       <c r="H20" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="I20"/>
+        <v>307</v>
+      </c>
+      <c r="I20" t="s">
+        <v>308</v>
+      </c>
       <c r="J20">
-        <v>583911.0</v>
+        <v>324856.42</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20" t="s">
-        <v>194</v>
+        <v>157</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
-        <v>54565</v>
+        <v>53621</v>
       </c>
       <c r="B21">
-        <v>54564</v>
+        <v>53616</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>37</v>
+        <v>296</v>
       </c>
       <c r="E21" t="s">
-        <v>130</v>
+        <v>174</v>
       </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>251</v>
-[...3 lines deleted...]
-      </c>
+        <v>309</v>
+      </c>
+      <c r="I21"/>
       <c r="J21">
-        <v>1224266.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>259288.0</v>
+      </c>
+      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21" t="s">
-        <v>216</v>
+        <v>298</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="A22">
+        <v>54504</v>
+      </c>
+      <c r="B22">
+        <v>54501</v>
+      </c>
+      <c r="C22"/>
+      <c r="D22" t="s">
+        <v>310</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22" t="s">
+        <v>311</v>
+      </c>
+      <c r="I22"/>
+      <c r="J22">
+        <v>525719.0</v>
+      </c>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23">
+        <v>54508</v>
+      </c>
+      <c r="B23">
+        <v>54475</v>
+      </c>
+      <c r="C23" t="s">
+        <v>312</v>
+      </c>
+      <c r="D23" t="s">
+        <v>296</v>
+      </c>
+      <c r="E23" t="s">
+        <v>209</v>
+      </c>
+      <c r="F23"/>
+      <c r="G23" t="s">
+        <v>299</v>
+      </c>
+      <c r="H23" t="s">
+        <v>313</v>
+      </c>
+      <c r="I23" t="s">
+        <v>314</v>
+      </c>
+      <c r="J23">
+        <v>229884.9</v>
+      </c>
+      <c r="K23"/>
+      <c r="L23" t="s">
+        <v>315</v>
+      </c>
+      <c r="M23"/>
+      <c r="N23"/>
+      <c r="O23"/>
+      <c r="P23" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24">
+        <v>54565</v>
+      </c>
+      <c r="B24">
+        <v>54564</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24" t="s">
+        <v>37</v>
+      </c>
+      <c r="E24" t="s">
+        <v>130</v>
+      </c>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24" t="s">
+        <v>316</v>
+      </c>
+      <c r="I24" t="s">
+        <v>317</v>
+      </c>
+      <c r="J24">
+        <v>1224266.0</v>
+      </c>
+      <c r="K24" t="s">
+        <v>318</v>
+      </c>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="A25">
+        <v>54803</v>
+      </c>
+      <c r="B25">
+        <v>53501</v>
+      </c>
+      <c r="C25" t="s">
+        <v>319</v>
+      </c>
+      <c r="D25" t="s">
+        <v>296</v>
+      </c>
+      <c r="E25" t="s">
+        <v>53</v>
+      </c>
+      <c r="F25"/>
+      <c r="G25" t="s">
+        <v>299</v>
+      </c>
+      <c r="H25" t="s">
+        <v>307</v>
+      </c>
+      <c r="I25" t="s">
+        <v>308</v>
+      </c>
+      <c r="J25">
+        <v>324880.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25" t="s">
+        <v>315</v>
+      </c>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16">
+      <c r="A26">
+        <v>54806</v>
+      </c>
+      <c r="B26">
+        <v>54475</v>
+      </c>
+      <c r="C26" t="s">
+        <v>320</v>
+      </c>
+      <c r="D26" t="s">
+        <v>296</v>
+      </c>
+      <c r="E26" t="s">
+        <v>321</v>
+      </c>
+      <c r="F26"/>
+      <c r="G26" t="s">
+        <v>299</v>
+      </c>
+      <c r="H26" t="s">
+        <v>322</v>
+      </c>
+      <c r="I26" t="s">
+        <v>314</v>
+      </c>
+      <c r="J26">
+        <v>350961.0</v>
+      </c>
+      <c r="K26"/>
+      <c r="L26" t="s">
+        <v>302</v>
+      </c>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27">
+        <v>54815</v>
+      </c>
+      <c r="B27">
+        <v>54814</v>
+      </c>
+      <c r="C27" t="s">
+        <v>323</v>
+      </c>
+      <c r="D27" t="s">
+        <v>296</v>
+      </c>
+      <c r="E27" t="s">
+        <v>182</v>
+      </c>
+      <c r="F27"/>
+      <c r="G27" t="s">
+        <v>299</v>
+      </c>
+      <c r="H27" t="s">
+        <v>324</v>
+      </c>
+      <c r="I27" t="s">
+        <v>301</v>
+      </c>
+      <c r="J27">
+        <v>47041.8</v>
+      </c>
+      <c r="K27"/>
+      <c r="L27" t="s">
+        <v>315</v>
+      </c>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="A28">
+        <v>54819</v>
+      </c>
+      <c r="B28">
+        <v>53836</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28" t="s">
+        <v>296</v>
+      </c>
+      <c r="E28" t="s">
+        <v>325</v>
+      </c>
+      <c r="F28"/>
+      <c r="G28" t="s">
+        <v>299</v>
+      </c>
+      <c r="H28" t="s">
+        <v>326</v>
+      </c>
+      <c r="I28" t="s">
+        <v>301</v>
+      </c>
+      <c r="J28">
+        <v>66457.3</v>
+      </c>
+      <c r="K28"/>
+      <c r="L28" t="s">
+        <v>315</v>
+      </c>
+      <c r="M28"/>
+      <c r="N28"/>
+      <c r="O28"/>
+      <c r="P28" t="s">
+        <v>327</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G13"/>
+  <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>254</v>
+        <v>328</v>
       </c>
       <c r="B1" t="s">
-        <v>218</v>
+        <v>270</v>
       </c>
       <c r="C1" t="s">
-        <v>255</v>
+        <v>329</v>
       </c>
       <c r="D1" t="s">
-        <v>256</v>
+        <v>330</v>
       </c>
       <c r="E1" t="s">
-        <v>257</v>
+        <v>331</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51693</v>
       </c>
       <c r="B2">
         <v>51637</v>
       </c>
       <c r="C2">
         <v>2020</v>
       </c>
       <c r="D2">
         <v>12000.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>127</v>
@@ -5950,2406 +7153,3590 @@
         <v>750000.0</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>51696</v>
       </c>
       <c r="B13">
         <v>51639</v>
       </c>
       <c r="C13">
         <v>2021</v>
       </c>
       <c r="D13">
         <v>750000.0</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>127</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14">
+        <v>54782</v>
+      </c>
+      <c r="B14">
+        <v>53266</v>
+      </c>
+      <c r="C14">
+        <v>2024</v>
+      </c>
+      <c r="D14">
+        <v>23229.0</v>
+      </c>
+      <c r="E14" t="s">
+        <v>332</v>
+      </c>
+      <c r="F14" t="s">
+        <v>333</v>
+      </c>
+      <c r="G14" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15">
+        <v>54785</v>
+      </c>
+      <c r="B15">
+        <v>53351</v>
+      </c>
+      <c r="C15">
+        <v>2024</v>
+      </c>
+      <c r="D15">
+        <v>4060.85</v>
+      </c>
+      <c r="E15" t="s">
+        <v>332</v>
+      </c>
+      <c r="F15" t="s">
+        <v>333</v>
+      </c>
+      <c r="G15" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16">
+        <v>54787</v>
+      </c>
+      <c r="B16">
+        <v>53531</v>
+      </c>
+      <c r="C16">
+        <v>2024</v>
+      </c>
+      <c r="D16">
+        <v>151417.0</v>
+      </c>
+      <c r="E16" t="s">
+        <v>332</v>
+      </c>
+      <c r="F16" t="s">
+        <v>333</v>
+      </c>
+      <c r="G16" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17">
+        <v>54804</v>
+      </c>
+      <c r="B17">
+        <v>54803</v>
+      </c>
+      <c r="C17">
+        <v>2024</v>
+      </c>
+      <c r="D17">
+        <v>84917.35</v>
+      </c>
+      <c r="E17" t="s">
+        <v>332</v>
+      </c>
+      <c r="F17" t="s">
+        <v>333</v>
+      </c>
+      <c r="G17" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18">
+        <v>54805</v>
+      </c>
+      <c r="B18">
+        <v>54508</v>
+      </c>
+      <c r="C18">
+        <v>2024</v>
+      </c>
+      <c r="D18">
+        <v>28571.18</v>
+      </c>
+      <c r="E18" t="s">
+        <v>332</v>
+      </c>
+      <c r="F18" t="s">
+        <v>333</v>
+      </c>
+      <c r="G18" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19">
+        <v>54807</v>
+      </c>
+      <c r="B19">
+        <v>54806</v>
+      </c>
+      <c r="C19">
+        <v>2024</v>
+      </c>
+      <c r="D19">
+        <v>185388.45</v>
+      </c>
+      <c r="E19" t="s">
+        <v>332</v>
+      </c>
+      <c r="F19" t="s">
+        <v>333</v>
+      </c>
+      <c r="G19" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20">
+        <v>54817</v>
+      </c>
+      <c r="B20">
+        <v>54815</v>
+      </c>
+      <c r="C20">
+        <v>2024</v>
+      </c>
+      <c r="D20">
+        <v>5733.95</v>
+      </c>
+      <c r="E20" t="s">
+        <v>332</v>
+      </c>
+      <c r="F20" t="s">
+        <v>333</v>
+      </c>
+      <c r="G20" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21">
+        <v>54820</v>
+      </c>
+      <c r="B21">
+        <v>54819</v>
+      </c>
+      <c r="C21">
+        <v>2024</v>
+      </c>
+      <c r="D21">
+        <v>2610.22</v>
+      </c>
+      <c r="E21" t="s">
+        <v>332</v>
+      </c>
+      <c r="F21" t="s">
+        <v>333</v>
+      </c>
+      <c r="G21" t="s">
+        <v>327</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K30"/>
+  <dimension ref="A1:K44"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>258</v>
+        <v>334</v>
       </c>
       <c r="B1" t="s">
-        <v>259</v>
+        <v>335</v>
       </c>
       <c r="C1" t="s">
-        <v>260</v>
+        <v>336</v>
       </c>
       <c r="D1" t="s">
-        <v>261</v>
+        <v>337</v>
       </c>
       <c r="E1" t="s">
-        <v>262</v>
+        <v>338</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>263</v>
+        <v>339</v>
       </c>
       <c r="H1" t="s">
-        <v>264</v>
+        <v>340</v>
       </c>
       <c r="I1" t="s">
-        <v>265</v>
+        <v>341</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54395</v>
       </c>
       <c r="B2" t="s">
-        <v>266</v>
+        <v>342</v>
       </c>
       <c r="C2" t="s">
-        <v>267</v>
+        <v>343</v>
       </c>
       <c r="D2" t="s">
-        <v>268</v>
+        <v>344</v>
       </c>
       <c r="E2" t="s">
         <v>130</v>
       </c>
       <c r="F2" t="s">
-        <v>269</v>
+        <v>345</v>
       </c>
       <c r="G2" t="s">
-        <v>270</v>
+        <v>346</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>271</v>
+        <v>347</v>
       </c>
       <c r="K2" t="s">
-        <v>272</v>
+        <v>348</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>50359</v>
       </c>
       <c r="B3" t="s">
-        <v>273</v>
+        <v>349</v>
       </c>
       <c r="C3" t="s">
-        <v>274</v>
+        <v>350</v>
       </c>
       <c r="D3" t="s">
-        <v>275</v>
+        <v>351</v>
       </c>
       <c r="E3" t="s">
-        <v>154</v>
+        <v>181</v>
       </c>
       <c r="F3" t="s">
-        <v>276</v>
+        <v>352</v>
       </c>
       <c r="G3" t="s">
-        <v>277</v>
+        <v>353</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>278</v>
+        <v>354</v>
       </c>
       <c r="K3" t="s">
-        <v>279</v>
+        <v>355</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
-        <v>50298</v>
+        <v>54016</v>
       </c>
       <c r="B4" t="s">
-        <v>280</v>
+        <v>356</v>
       </c>
       <c r="C4" t="s">
-        <v>281</v>
+        <v>357</v>
       </c>
       <c r="D4" t="s">
-        <v>282</v>
+        <v>358</v>
       </c>
       <c r="E4" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F4"/>
-      <c r="G4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>127</v>
+        <v>359</v>
       </c>
       <c r="K4" t="s">
-        <v>284</v>
+        <v>360</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
-        <v>53281</v>
+        <v>50298</v>
       </c>
       <c r="B5" t="s">
-        <v>285</v>
+        <v>361</v>
       </c>
       <c r="C5" t="s">
-        <v>286</v>
+        <v>362</v>
       </c>
       <c r="D5" t="s">
-        <v>287</v>
+        <v>363</v>
       </c>
       <c r="E5" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="F5"/>
       <c r="G5" t="s">
-        <v>289</v>
+        <v>364</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>290</v>
+        <v>127</v>
       </c>
       <c r="K5" t="s">
-        <v>291</v>
+        <v>365</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
-        <v>50308</v>
+        <v>53281</v>
       </c>
       <c r="B6" t="s">
-        <v>292</v>
+        <v>366</v>
       </c>
       <c r="C6" t="s">
-        <v>293</v>
+        <v>367</v>
       </c>
       <c r="D6" t="s">
-        <v>294</v>
+        <v>368</v>
       </c>
       <c r="E6" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="F6"/>
+        <v>209</v>
+      </c>
+      <c r="F6" t="s">
+        <v>369</v>
+      </c>
       <c r="G6" t="s">
-        <v>295</v>
+        <v>370</v>
       </c>
       <c r="H6"/>
-      <c r="I6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I6"/>
       <c r="J6" t="s">
-        <v>127</v>
+        <v>371</v>
       </c>
       <c r="K6" t="s">
-        <v>297</v>
+        <v>372</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
-        <v>54567</v>
+        <v>50308</v>
       </c>
       <c r="B7" t="s">
-        <v>298</v>
+        <v>373</v>
       </c>
       <c r="C7" t="s">
-        <v>299</v>
+        <v>374</v>
       </c>
       <c r="D7" t="s">
-        <v>300</v>
+        <v>375</v>
       </c>
       <c r="E7" t="s">
-        <v>173</v>
+        <v>37</v>
       </c>
       <c r="F7"/>
-      <c r="G7"/>
+      <c r="G7" t="s">
+        <v>376</v>
+      </c>
       <c r="H7"/>
-      <c r="I7"/>
+      <c r="I7" t="s">
+        <v>377</v>
+      </c>
       <c r="J7" t="s">
-        <v>216</v>
+        <v>127</v>
       </c>
       <c r="K7" t="s">
-        <v>301</v>
+        <v>378</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
-        <v>50410</v>
+        <v>50250</v>
       </c>
       <c r="B8" t="s">
-        <v>302</v>
+        <v>379</v>
       </c>
       <c r="C8" t="s">
-        <v>303</v>
+        <v>380</v>
       </c>
       <c r="D8" t="s">
-        <v>304</v>
+        <v>381</v>
       </c>
       <c r="E8" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      </c>
+        <v>382</v>
+      </c>
+      <c r="F8"/>
       <c r="G8" t="s">
-        <v>306</v>
+        <v>383</v>
       </c>
       <c r="H8"/>
       <c r="I8" t="s">
-        <v>307</v>
+        <v>384</v>
       </c>
       <c r="J8" t="s">
         <v>127</v>
       </c>
       <c r="K8" t="s">
-        <v>308</v>
+        <v>385</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
-        <v>50245</v>
+        <v>54567</v>
       </c>
       <c r="B9" t="s">
-        <v>309</v>
+        <v>386</v>
       </c>
       <c r="C9" t="s">
-        <v>310</v>
+        <v>387</v>
       </c>
       <c r="D9" t="s">
-        <v>311</v>
+        <v>388</v>
       </c>
       <c r="E9" t="s">
-        <v>37</v>
+        <v>209</v>
       </c>
       <c r="F9"/>
-      <c r="G9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G9"/>
       <c r="H9"/>
-      <c r="I9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I9"/>
       <c r="J9" t="s">
-        <v>127</v>
+        <v>250</v>
       </c>
       <c r="K9" t="s">
-        <v>314</v>
+        <v>389</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
-        <v>50326</v>
+        <v>50410</v>
       </c>
       <c r="B10" t="s">
-        <v>315</v>
+        <v>390</v>
       </c>
       <c r="C10" t="s">
-        <v>316</v>
+        <v>391</v>
       </c>
       <c r="D10" t="s">
-        <v>317</v>
+        <v>392</v>
       </c>
       <c r="E10" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="F10"/>
+        <v>138</v>
+      </c>
+      <c r="F10" t="s">
+        <v>393</v>
+      </c>
       <c r="G10" t="s">
-        <v>318</v>
-[...4 lines deleted...]
-      <c r="I10"/>
+        <v>394</v>
+      </c>
+      <c r="H10"/>
+      <c r="I10" t="s">
+        <v>395</v>
+      </c>
       <c r="J10" t="s">
         <v>127</v>
       </c>
       <c r="K10" t="s">
-        <v>319</v>
+        <v>396</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
-        <v>50306</v>
+        <v>50245</v>
       </c>
       <c r="B11" t="s">
-        <v>320</v>
+        <v>397</v>
       </c>
       <c r="C11" t="s">
-        <v>321</v>
+        <v>398</v>
       </c>
       <c r="D11" t="s">
-        <v>322</v>
+        <v>399</v>
       </c>
       <c r="E11" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>323</v>
-[...4 lines deleted...]
-      <c r="I11"/>
+        <v>400</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11" t="s">
+        <v>401</v>
+      </c>
       <c r="J11" t="s">
         <v>127</v>
       </c>
       <c r="K11" t="s">
-        <v>324</v>
+        <v>402</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
-        <v>54393</v>
+        <v>54006</v>
       </c>
       <c r="B12" t="s">
-        <v>325</v>
+        <v>403</v>
       </c>
       <c r="C12" t="s">
-        <v>326</v>
+        <v>404</v>
       </c>
       <c r="D12" t="s">
-        <v>327</v>
+        <v>405</v>
       </c>
       <c r="E12" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="F12"/>
       <c r="G12" t="s">
-        <v>329</v>
+        <v>406</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>271</v>
+        <v>359</v>
       </c>
       <c r="K12" t="s">
-        <v>330</v>
+        <v>407</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
-        <v>52841</v>
+        <v>50326</v>
       </c>
       <c r="B13" t="s">
-        <v>331</v>
+        <v>408</v>
       </c>
       <c r="C13" t="s">
-        <v>332</v>
+        <v>409</v>
       </c>
       <c r="D13" t="s">
-        <v>333</v>
+        <v>410</v>
       </c>
       <c r="E13" t="s">
-        <v>155</v>
-[...5 lines deleted...]
-      <c r="H13"/>
+        <v>37</v>
+      </c>
+      <c r="F13"/>
+      <c r="G13" t="s">
+        <v>411</v>
+      </c>
+      <c r="H13" t="s">
+        <v>130</v>
+      </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>335</v>
+        <v>127</v>
       </c>
       <c r="K13" t="s">
-        <v>336</v>
+        <v>412</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
-        <v>54578</v>
+        <v>50306</v>
       </c>
       <c r="B14" t="s">
-        <v>337</v>
+        <v>413</v>
       </c>
       <c r="C14" t="s">
-        <v>338</v>
+        <v>414</v>
       </c>
       <c r="D14" t="s">
-        <v>339</v>
+        <v>415</v>
       </c>
       <c r="E14" t="s">
-        <v>340</v>
+        <v>53</v>
       </c>
       <c r="F14"/>
-      <c r="G14"/>
-      <c r="H14"/>
+      <c r="G14" t="s">
+        <v>416</v>
+      </c>
+      <c r="H14" t="s">
+        <v>209</v>
+      </c>
       <c r="I14"/>
       <c r="J14" t="s">
-        <v>216</v>
+        <v>127</v>
       </c>
       <c r="K14" t="s">
-        <v>341</v>
+        <v>417</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
-        <v>54569</v>
+        <v>54393</v>
       </c>
       <c r="B15" t="s">
-        <v>342</v>
+        <v>418</v>
       </c>
       <c r="C15" t="s">
-        <v>343</v>
+        <v>419</v>
       </c>
       <c r="D15" t="s">
-        <v>344</v>
+        <v>420</v>
       </c>
       <c r="E15" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-      <c r="G15"/>
+        <v>130</v>
+      </c>
+      <c r="F15" t="s">
+        <v>421</v>
+      </c>
+      <c r="G15" t="s">
+        <v>422</v>
+      </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>216</v>
+        <v>347</v>
       </c>
       <c r="K15" t="s">
-        <v>346</v>
+        <v>423</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
-        <v>54388</v>
+        <v>52841</v>
       </c>
       <c r="B16" t="s">
-        <v>347</v>
+        <v>424</v>
       </c>
       <c r="C16" t="s">
-        <v>343</v>
+        <v>425</v>
       </c>
       <c r="D16" t="s">
-        <v>348</v>
+        <v>426</v>
       </c>
       <c r="E16" t="s">
-        <v>130</v>
+        <v>182</v>
       </c>
       <c r="F16" t="s">
-        <v>349</v>
-[...3 lines deleted...]
-      </c>
+        <v>427</v>
+      </c>
+      <c r="G16"/>
       <c r="H16"/>
-      <c r="I16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I16"/>
       <c r="J16" t="s">
-        <v>271</v>
+        <v>428</v>
       </c>
       <c r="K16" t="s">
-        <v>352</v>
+        <v>429</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
-        <v>54576</v>
+        <v>54076</v>
       </c>
       <c r="B17" t="s">
-        <v>353</v>
+        <v>430</v>
       </c>
       <c r="C17" t="s">
-        <v>354</v>
+        <v>431</v>
       </c>
       <c r="D17" t="s">
-        <v>355</v>
+        <v>432</v>
       </c>
       <c r="E17" t="s">
-        <v>130</v>
+        <v>188</v>
       </c>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>216</v>
+        <v>433</v>
       </c>
       <c r="K17" t="s">
-        <v>356</v>
+        <v>434</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
-        <v>53571</v>
+        <v>54578</v>
       </c>
       <c r="B18" t="s">
-        <v>357</v>
+        <v>435</v>
       </c>
       <c r="C18" t="s">
-        <v>358</v>
+        <v>436</v>
       </c>
       <c r="D18" t="s">
-        <v>359</v>
+        <v>437</v>
       </c>
       <c r="E18" t="s">
-        <v>345</v>
-[...6 lines deleted...]
-      </c>
+        <v>438</v>
+      </c>
+      <c r="F18"/>
+      <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>362</v>
+        <v>250</v>
       </c>
       <c r="K18" t="s">
-        <v>363</v>
+        <v>439</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
-        <v>52846</v>
+        <v>53511</v>
       </c>
       <c r="B19" t="s">
-        <v>364</v>
+        <v>440</v>
       </c>
       <c r="C19" t="s">
-        <v>365</v>
+        <v>441</v>
       </c>
       <c r="D19" t="s">
-        <v>366</v>
+        <v>442</v>
       </c>
       <c r="E19" t="s">
-        <v>155</v>
+        <v>53</v>
       </c>
       <c r="F19"/>
-      <c r="G19"/>
+      <c r="G19" t="s">
+        <v>443</v>
+      </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>335</v>
+        <v>444</v>
       </c>
       <c r="K19" t="s">
-        <v>367</v>
+        <v>445</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
-        <v>54391</v>
+        <v>54569</v>
       </c>
       <c r="B20" t="s">
-        <v>368</v>
+        <v>446</v>
       </c>
       <c r="C20" t="s">
-        <v>369</v>
+        <v>447</v>
       </c>
       <c r="D20" t="s">
-        <v>370</v>
+        <v>448</v>
       </c>
       <c r="E20" t="s">
-        <v>130</v>
-[...6 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F20"/>
+      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>271</v>
+        <v>250</v>
       </c>
       <c r="K20" t="s">
-        <v>373</v>
+        <v>450</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
-        <v>53096</v>
+        <v>54388</v>
       </c>
       <c r="B21" t="s">
-        <v>374</v>
+        <v>451</v>
       </c>
       <c r="C21" t="s">
-        <v>375</v>
+        <v>447</v>
       </c>
       <c r="D21" t="s">
-        <v>376</v>
+        <v>452</v>
       </c>
       <c r="E21" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-      <c r="G21"/>
+        <v>130</v>
+      </c>
+      <c r="F21" t="s">
+        <v>453</v>
+      </c>
+      <c r="G21" t="s">
+        <v>454</v>
+      </c>
       <c r="H21"/>
       <c r="I21" t="s">
-        <v>377</v>
+        <v>455</v>
       </c>
       <c r="J21" t="s">
-        <v>378</v>
+        <v>347</v>
       </c>
       <c r="K21" t="s">
-        <v>379</v>
+        <v>456</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
-        <v>54505</v>
+        <v>54576</v>
       </c>
       <c r="B22" t="s">
-        <v>380</v>
+        <v>457</v>
       </c>
       <c r="C22" t="s">
-        <v>381</v>
+        <v>458</v>
       </c>
       <c r="D22" t="s">
-        <v>382</v>
+        <v>459</v>
       </c>
       <c r="E22" t="s">
-        <v>197</v>
+        <v>130</v>
       </c>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>205</v>
+        <v>250</v>
       </c>
       <c r="K22" t="s">
-        <v>383</v>
+        <v>460</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
-        <v>50244</v>
+        <v>53996</v>
       </c>
       <c r="B23" t="s">
-        <v>384</v>
+        <v>461</v>
       </c>
       <c r="C23" t="s">
-        <v>385</v>
+        <v>462</v>
       </c>
       <c r="D23" t="s">
-        <v>386</v>
+        <v>463</v>
       </c>
       <c r="E23" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="F23"/>
       <c r="G23" t="s">
-        <v>387</v>
+        <v>464</v>
       </c>
       <c r="H23"/>
-      <c r="I23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I23"/>
       <c r="J23" t="s">
-        <v>127</v>
+        <v>359</v>
       </c>
       <c r="K23" t="s">
-        <v>389</v>
+        <v>465</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
-        <v>50266</v>
+        <v>53571</v>
       </c>
       <c r="B24" t="s">
-        <v>390</v>
+        <v>466</v>
       </c>
       <c r="C24" t="s">
-        <v>391</v>
+        <v>467</v>
       </c>
       <c r="D24" t="s">
-        <v>392</v>
+        <v>468</v>
       </c>
       <c r="E24" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="F24"/>
+        <v>449</v>
+      </c>
+      <c r="F24" t="s">
+        <v>469</v>
+      </c>
       <c r="G24" t="s">
-        <v>393</v>
+        <v>470</v>
       </c>
       <c r="H24"/>
-      <c r="I24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I24"/>
       <c r="J24" t="s">
-        <v>127</v>
+        <v>471</v>
       </c>
       <c r="K24" t="s">
-        <v>395</v>
+        <v>472</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
-        <v>54227</v>
+        <v>53306</v>
       </c>
       <c r="B25" t="s">
-        <v>396</v>
+        <v>473</v>
       </c>
       <c r="C25" t="s">
-        <v>397</v>
+        <v>474</v>
       </c>
       <c r="D25" t="s">
-        <v>398</v>
+        <v>475</v>
       </c>
       <c r="E25" t="s">
-        <v>345</v>
-[...4 lines deleted...]
-      <c r="G25"/>
+        <v>160</v>
+      </c>
+      <c r="F25"/>
+      <c r="G25" t="s">
+        <v>476</v>
+      </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>400</v>
+        <v>477</v>
       </c>
       <c r="K25" t="s">
-        <v>401</v>
+        <v>478</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
-        <v>50309</v>
+        <v>52441</v>
       </c>
       <c r="B26" t="s">
-        <v>402</v>
+        <v>479</v>
       </c>
       <c r="C26" t="s">
-        <v>403</v>
+        <v>480</v>
       </c>
       <c r="D26" t="s">
-        <v>404</v>
+        <v>481</v>
       </c>
       <c r="E26" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="F26"/>
+        <v>166</v>
+      </c>
+      <c r="F26" t="s">
+        <v>482</v>
+      </c>
       <c r="G26" t="s">
-        <v>405</v>
-[...3 lines deleted...]
-      </c>
+        <v>483</v>
+      </c>
+      <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>127</v>
+        <v>484</v>
       </c>
       <c r="K26" t="s">
-        <v>406</v>
+        <v>485</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
-        <v>50286</v>
+        <v>52846</v>
       </c>
       <c r="B27" t="s">
-        <v>407</v>
+        <v>486</v>
       </c>
       <c r="C27" t="s">
-        <v>408</v>
+        <v>487</v>
       </c>
       <c r="D27" t="s">
-        <v>409</v>
+        <v>488</v>
       </c>
       <c r="E27" t="s">
-        <v>410</v>
+        <v>182</v>
       </c>
       <c r="F27"/>
-      <c r="G27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G27"/>
       <c r="H27"/>
-      <c r="I27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I27"/>
       <c r="J27" t="s">
-        <v>127</v>
+        <v>428</v>
       </c>
       <c r="K27" t="s">
-        <v>413</v>
+        <v>489</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
-        <v>50273</v>
+        <v>53341</v>
       </c>
       <c r="B28" t="s">
-        <v>414</v>
+        <v>490</v>
       </c>
       <c r="C28" t="s">
-        <v>415</v>
+        <v>491</v>
       </c>
       <c r="D28" t="s">
-        <v>416</v>
+        <v>492</v>
       </c>
       <c r="E28" t="s">
-        <v>155</v>
+        <v>321</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>417</v>
+        <v>493</v>
       </c>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>127</v>
+        <v>477</v>
       </c>
       <c r="K28" t="s">
-        <v>418</v>
+        <v>494</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
-        <v>50307</v>
+        <v>53316</v>
       </c>
       <c r="B29" t="s">
-        <v>419</v>
+        <v>495</v>
       </c>
       <c r="C29" t="s">
-        <v>420</v>
+        <v>496</v>
       </c>
       <c r="D29" t="s">
-        <v>421</v>
+        <v>497</v>
       </c>
       <c r="E29" t="s">
-        <v>53</v>
+        <v>209</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>422</v>
+        <v>498</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>127</v>
+        <v>477</v>
       </c>
       <c r="K29" t="s">
-        <v>423</v>
+        <v>499</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
-        <v>54573</v>
+        <v>53326</v>
       </c>
       <c r="B30" t="s">
-        <v>424</v>
+        <v>500</v>
       </c>
       <c r="C30" t="s">
-        <v>425</v>
+        <v>501</v>
       </c>
       <c r="D30" t="s">
-        <v>370</v>
+        <v>502</v>
       </c>
       <c r="E30" t="s">
-        <v>130</v>
+        <v>174</v>
       </c>
       <c r="F30"/>
-      <c r="G30"/>
+      <c r="G30" t="s">
+        <v>503</v>
+      </c>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>216</v>
+        <v>477</v>
       </c>
       <c r="K30" t="s">
-        <v>426</v>
+        <v>504</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31">
+        <v>54391</v>
+      </c>
+      <c r="B31" t="s">
+        <v>505</v>
+      </c>
+      <c r="C31" t="s">
+        <v>506</v>
+      </c>
+      <c r="D31" t="s">
+        <v>507</v>
+      </c>
+      <c r="E31" t="s">
+        <v>130</v>
+      </c>
+      <c r="F31" t="s">
+        <v>508</v>
+      </c>
+      <c r="G31" t="s">
+        <v>509</v>
+      </c>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31" t="s">
+        <v>347</v>
+      </c>
+      <c r="K31" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32">
+        <v>52781</v>
+      </c>
+      <c r="B32" t="s">
+        <v>511</v>
+      </c>
+      <c r="C32" t="s">
+        <v>512</v>
+      </c>
+      <c r="D32" t="s">
+        <v>513</v>
+      </c>
+      <c r="E32" t="s">
+        <v>209</v>
+      </c>
+      <c r="F32" t="s">
+        <v>514</v>
+      </c>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32" t="s">
+        <v>515</v>
+      </c>
+      <c r="K32" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33">
+        <v>53096</v>
+      </c>
+      <c r="B33" t="s">
+        <v>517</v>
+      </c>
+      <c r="C33" t="s">
+        <v>518</v>
+      </c>
+      <c r="D33" t="s">
+        <v>519</v>
+      </c>
+      <c r="E33" t="s">
+        <v>138</v>
+      </c>
+      <c r="F33"/>
+      <c r="G33"/>
+      <c r="H33"/>
+      <c r="I33" t="s">
+        <v>520</v>
+      </c>
+      <c r="J33" t="s">
+        <v>521</v>
+      </c>
+      <c r="K33" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34">
+        <v>54041</v>
+      </c>
+      <c r="B34" t="s">
+        <v>523</v>
+      </c>
+      <c r="C34" t="s">
+        <v>524</v>
+      </c>
+      <c r="D34" t="s">
+        <v>525</v>
+      </c>
+      <c r="E34" t="s">
+        <v>526</v>
+      </c>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34" t="s">
+        <v>359</v>
+      </c>
+      <c r="K34" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35">
+        <v>54505</v>
+      </c>
+      <c r="B35" t="s">
+        <v>528</v>
+      </c>
+      <c r="C35" t="s">
+        <v>529</v>
+      </c>
+      <c r="D35" t="s">
+        <v>530</v>
+      </c>
+      <c r="E35" t="s">
+        <v>233</v>
+      </c>
+      <c r="F35"/>
+      <c r="G35"/>
+      <c r="H35"/>
+      <c r="I35"/>
+      <c r="J35" t="s">
+        <v>239</v>
+      </c>
+      <c r="K35" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36">
+        <v>53866</v>
+      </c>
+      <c r="B36" t="s">
+        <v>532</v>
+      </c>
+      <c r="C36" t="s">
+        <v>533</v>
+      </c>
+      <c r="D36" t="s">
+        <v>534</v>
+      </c>
+      <c r="E36" t="s">
+        <v>147</v>
+      </c>
+      <c r="F36"/>
+      <c r="G36"/>
+      <c r="H36"/>
+      <c r="I36"/>
+      <c r="J36" t="s">
+        <v>535</v>
+      </c>
+      <c r="K36" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37">
+        <v>50244</v>
+      </c>
+      <c r="B37" t="s">
+        <v>537</v>
+      </c>
+      <c r="C37" t="s">
+        <v>538</v>
+      </c>
+      <c r="D37" t="s">
+        <v>539</v>
+      </c>
+      <c r="E37" t="s">
+        <v>209</v>
+      </c>
+      <c r="F37" t="s">
+        <v>352</v>
+      </c>
+      <c r="G37" t="s">
+        <v>540</v>
+      </c>
+      <c r="H37"/>
+      <c r="I37" t="s">
+        <v>541</v>
+      </c>
+      <c r="J37" t="s">
+        <v>127</v>
+      </c>
+      <c r="K37" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38">
+        <v>50266</v>
+      </c>
+      <c r="B38" t="s">
+        <v>543</v>
+      </c>
+      <c r="C38" t="s">
+        <v>544</v>
+      </c>
+      <c r="D38" t="s">
+        <v>545</v>
+      </c>
+      <c r="E38" t="s">
+        <v>209</v>
+      </c>
+      <c r="F38"/>
+      <c r="G38" t="s">
+        <v>546</v>
+      </c>
+      <c r="H38"/>
+      <c r="I38" t="s">
+        <v>547</v>
+      </c>
+      <c r="J38" t="s">
+        <v>127</v>
+      </c>
+      <c r="K38" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39">
+        <v>54227</v>
+      </c>
+      <c r="B39" t="s">
+        <v>549</v>
+      </c>
+      <c r="C39" t="s">
+        <v>550</v>
+      </c>
+      <c r="D39" t="s">
+        <v>551</v>
+      </c>
+      <c r="E39" t="s">
+        <v>449</v>
+      </c>
+      <c r="F39" t="s">
+        <v>552</v>
+      </c>
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39"/>
+      <c r="J39" t="s">
+        <v>553</v>
+      </c>
+      <c r="K39" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40">
+        <v>50309</v>
+      </c>
+      <c r="B40" t="s">
+        <v>555</v>
+      </c>
+      <c r="C40" t="s">
+        <v>556</v>
+      </c>
+      <c r="D40" t="s">
+        <v>557</v>
+      </c>
+      <c r="E40" t="s">
+        <v>53</v>
+      </c>
+      <c r="F40"/>
+      <c r="G40" t="s">
+        <v>558</v>
+      </c>
+      <c r="H40" t="s">
+        <v>110</v>
+      </c>
+      <c r="I40"/>
+      <c r="J40" t="s">
+        <v>127</v>
+      </c>
+      <c r="K40" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41">
+        <v>50286</v>
+      </c>
+      <c r="B41" t="s">
+        <v>560</v>
+      </c>
+      <c r="C41" t="s">
+        <v>561</v>
+      </c>
+      <c r="D41" t="s">
+        <v>562</v>
+      </c>
+      <c r="E41" t="s">
+        <v>321</v>
+      </c>
+      <c r="F41"/>
+      <c r="G41" t="s">
+        <v>563</v>
+      </c>
+      <c r="H41"/>
+      <c r="I41" t="s">
+        <v>564</v>
+      </c>
+      <c r="J41" t="s">
+        <v>127</v>
+      </c>
+      <c r="K41" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42">
+        <v>50273</v>
+      </c>
+      <c r="B42" t="s">
+        <v>566</v>
+      </c>
+      <c r="C42" t="s">
+        <v>567</v>
+      </c>
+      <c r="D42" t="s">
+        <v>568</v>
+      </c>
+      <c r="E42" t="s">
+        <v>182</v>
+      </c>
+      <c r="F42"/>
+      <c r="G42" t="s">
+        <v>569</v>
+      </c>
+      <c r="H42"/>
+      <c r="I42"/>
+      <c r="J42" t="s">
+        <v>127</v>
+      </c>
+      <c r="K42" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
+      <c r="A43">
+        <v>50307</v>
+      </c>
+      <c r="B43" t="s">
+        <v>571</v>
+      </c>
+      <c r="C43" t="s">
+        <v>572</v>
+      </c>
+      <c r="D43" t="s">
+        <v>573</v>
+      </c>
+      <c r="E43" t="s">
+        <v>53</v>
+      </c>
+      <c r="F43"/>
+      <c r="G43" t="s">
+        <v>574</v>
+      </c>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43" t="s">
+        <v>127</v>
+      </c>
+      <c r="K43" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44">
+        <v>54573</v>
+      </c>
+      <c r="B44" t="s">
+        <v>576</v>
+      </c>
+      <c r="C44" t="s">
+        <v>577</v>
+      </c>
+      <c r="D44" t="s">
+        <v>507</v>
+      </c>
+      <c r="E44" t="s">
+        <v>130</v>
+      </c>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44" t="s">
+        <v>250</v>
+      </c>
+      <c r="K44" t="s">
+        <v>578</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G34"/>
+  <dimension ref="A1:G48"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>427</v>
+        <v>579</v>
       </c>
       <c r="B1" t="s">
-        <v>258</v>
+        <v>334</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>428</v>
+        <v>580</v>
       </c>
       <c r="E1" t="s">
-        <v>429</v>
+        <v>581</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50626</v>
       </c>
       <c r="B2">
         <v>50326</v>
       </c>
       <c r="C2">
         <v>49909</v>
       </c>
       <c r="D2" t="s">
-        <v>430</v>
+        <v>582</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50505</v>
       </c>
       <c r="B3">
         <v>50245</v>
       </c>
       <c r="C3">
         <v>49801</v>
       </c>
       <c r="D3" t="s">
-        <v>431</v>
+        <v>583</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50582</v>
       </c>
       <c r="B4">
         <v>50298</v>
       </c>
       <c r="C4">
         <v>49790</v>
       </c>
       <c r="D4" t="s">
-        <v>431</v>
+        <v>583</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50593</v>
       </c>
       <c r="B5">
         <v>50306</v>
       </c>
       <c r="C5">
         <v>49902</v>
       </c>
       <c r="D5" t="s">
-        <v>430</v>
+        <v>582</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50597</v>
       </c>
       <c r="B6">
         <v>50307</v>
       </c>
       <c r="C6">
         <v>49897</v>
       </c>
       <c r="D6" t="s">
-        <v>430</v>
+        <v>582</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50598</v>
       </c>
       <c r="B7">
         <v>50308</v>
       </c>
       <c r="C7">
         <v>49781</v>
       </c>
       <c r="D7" t="s">
-        <v>431</v>
+        <v>583</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50601</v>
       </c>
       <c r="B8">
         <v>50308</v>
       </c>
       <c r="C8">
         <v>49907</v>
       </c>
       <c r="D8" t="s">
-        <v>430</v>
+        <v>582</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50602</v>
       </c>
       <c r="B9">
         <v>50309</v>
       </c>
       <c r="C9">
         <v>49782</v>
       </c>
       <c r="D9" t="s">
-        <v>430</v>
+        <v>582</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50596</v>
       </c>
       <c r="B10">
         <v>50307</v>
       </c>
       <c r="C10">
         <v>49783</v>
       </c>
       <c r="D10" t="s">
-        <v>432</v>
+        <v>584</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>53101</v>
       </c>
       <c r="B11">
         <v>53096</v>
       </c>
       <c r="C11">
         <v>52916</v>
       </c>
       <c r="D11" t="s">
-        <v>433</v>
+        <v>585</v>
       </c>
       <c r="E11" t="s">
-        <v>434</v>
+        <v>586</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>378</v>
+        <v>521</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
-        <v>53666</v>
+        <v>53311</v>
       </c>
       <c r="B12">
-        <v>52846</v>
+        <v>53306</v>
       </c>
       <c r="C12">
-        <v>53661</v>
+        <v>53301</v>
       </c>
       <c r="D12" t="s">
-        <v>430</v>
-[...1 lines deleted...]
-      <c r="E12"/>
+        <v>582</v>
+      </c>
+      <c r="E12" t="s">
+        <v>586</v>
+      </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>158</v>
+        <v>477</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
-        <v>53671</v>
+        <v>53321</v>
       </c>
       <c r="B13">
-        <v>50359</v>
+        <v>53316</v>
       </c>
       <c r="C13">
-        <v>53661</v>
+        <v>53301</v>
       </c>
       <c r="D13" t="s">
-        <v>433</v>
-[...1 lines deleted...]
-      <c r="E13"/>
+        <v>585</v>
+      </c>
+      <c r="E13" t="s">
+        <v>586</v>
+      </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>158</v>
+        <v>477</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
-        <v>53676</v>
+        <v>53331</v>
       </c>
       <c r="B14">
-        <v>50273</v>
+        <v>53326</v>
       </c>
       <c r="C14">
-        <v>53661</v>
+        <v>53301</v>
       </c>
       <c r="D14" t="s">
-        <v>435</v>
+        <v>585</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>158</v>
+        <v>477</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
-        <v>53681</v>
+        <v>53336</v>
       </c>
       <c r="B15">
-        <v>52841</v>
+        <v>52781</v>
       </c>
       <c r="C15">
-        <v>53661</v>
+        <v>53301</v>
       </c>
       <c r="D15" t="s">
-        <v>435</v>
-[...1 lines deleted...]
-      <c r="E15"/>
+        <v>585</v>
+      </c>
+      <c r="E15" t="s">
+        <v>586</v>
+      </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>158</v>
+        <v>477</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
-        <v>54394</v>
+        <v>53346</v>
       </c>
       <c r="B16">
-        <v>54393</v>
+        <v>53341</v>
       </c>
       <c r="C16">
-        <v>49909</v>
+        <v>53301</v>
       </c>
       <c r="D16" t="s">
-        <v>430</v>
+        <v>585</v>
       </c>
       <c r="E16" t="s">
-        <v>434</v>
+        <v>586</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>271</v>
+        <v>477</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
-        <v>54396</v>
+        <v>53506</v>
       </c>
       <c r="B17">
-        <v>54395</v>
+        <v>52441</v>
       </c>
       <c r="C17">
-        <v>49909</v>
+        <v>53501</v>
       </c>
       <c r="D17" t="s">
-        <v>433</v>
+        <v>582</v>
       </c>
       <c r="E17" t="s">
-        <v>434</v>
+        <v>586</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>271</v>
+        <v>444</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
-        <v>54397</v>
+        <v>53516</v>
       </c>
       <c r="B18">
-        <v>54388</v>
+        <v>53511</v>
       </c>
       <c r="C18">
-        <v>49909</v>
+        <v>53501</v>
       </c>
       <c r="D18" t="s">
-        <v>433</v>
+        <v>582</v>
       </c>
       <c r="E18" t="s">
-        <v>434</v>
+        <v>586</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>271</v>
+        <v>444</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
-        <v>54398</v>
+        <v>53666</v>
       </c>
       <c r="B19">
-        <v>54391</v>
+        <v>52846</v>
       </c>
       <c r="C19">
-        <v>49909</v>
+        <v>53661</v>
       </c>
       <c r="D19" t="s">
-        <v>431</v>
-[...3 lines deleted...]
-      </c>
+        <v>582</v>
+      </c>
+      <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>271</v>
+        <v>185</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
-        <v>54476</v>
+        <v>53671</v>
       </c>
       <c r="B20">
-        <v>53281</v>
+        <v>50359</v>
       </c>
       <c r="C20">
-        <v>54475</v>
+        <v>53661</v>
       </c>
       <c r="D20" t="s">
-        <v>430</v>
+        <v>585</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>290</v>
+        <v>185</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
-        <v>54502</v>
+        <v>53676</v>
       </c>
       <c r="B21">
-        <v>50266</v>
+        <v>50273</v>
       </c>
       <c r="C21">
-        <v>54501</v>
+        <v>53661</v>
       </c>
       <c r="D21" t="s">
-        <v>430</v>
+        <v>587</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>205</v>
+        <v>185</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
-        <v>54503</v>
+        <v>53681</v>
       </c>
       <c r="B22">
-        <v>53281</v>
+        <v>52841</v>
       </c>
       <c r="C22">
-        <v>54501</v>
+        <v>53661</v>
       </c>
       <c r="D22" t="s">
-        <v>433</v>
+        <v>587</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>205</v>
+        <v>185</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
-        <v>54506</v>
+        <v>53991</v>
       </c>
       <c r="B23">
-        <v>54505</v>
+        <v>53866</v>
       </c>
       <c r="C23">
-        <v>54501</v>
+        <v>53156</v>
       </c>
       <c r="D23" t="s">
-        <v>433</v>
-[...1 lines deleted...]
-      <c r="E23"/>
+        <v>585</v>
+      </c>
+      <c r="E23" t="s">
+        <v>588</v>
+      </c>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>205</v>
+        <v>359</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
-        <v>54507</v>
+        <v>54001</v>
       </c>
       <c r="B24">
-        <v>50286</v>
+        <v>53996</v>
       </c>
       <c r="C24">
-        <v>54475</v>
+        <v>53156</v>
       </c>
       <c r="D24" t="s">
-        <v>430</v>
-[...1 lines deleted...]
-      <c r="E24"/>
+        <v>583</v>
+      </c>
+      <c r="E24" t="s">
+        <v>586</v>
+      </c>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>194</v>
+        <v>359</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
-        <v>54566</v>
+        <v>54011</v>
       </c>
       <c r="B25">
-        <v>50244</v>
+        <v>54006</v>
       </c>
       <c r="C25">
-        <v>54564</v>
+        <v>53156</v>
       </c>
       <c r="D25" t="s">
-        <v>433</v>
+        <v>585</v>
       </c>
       <c r="E25" t="s">
-        <v>434</v>
+        <v>586</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>216</v>
+        <v>359</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
-        <v>54568</v>
+        <v>54021</v>
       </c>
       <c r="B26">
-        <v>54567</v>
+        <v>54016</v>
       </c>
       <c r="C26">
-        <v>54564</v>
+        <v>53156</v>
       </c>
       <c r="D26" t="s">
-        <v>433</v>
+        <v>585</v>
       </c>
       <c r="E26" t="s">
-        <v>434</v>
+        <v>586</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>216</v>
+        <v>359</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
-        <v>54570</v>
+        <v>54046</v>
       </c>
       <c r="B27">
-        <v>54569</v>
+        <v>54041</v>
       </c>
       <c r="C27">
-        <v>54564</v>
+        <v>53156</v>
       </c>
       <c r="D27" t="s">
-        <v>433</v>
+        <v>585</v>
       </c>
       <c r="E27" t="s">
-        <v>434</v>
+        <v>586</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>216</v>
+        <v>359</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
-        <v>54571</v>
+        <v>54081</v>
       </c>
       <c r="B28">
-        <v>53571</v>
+        <v>54076</v>
       </c>
       <c r="C28">
-        <v>54564</v>
+        <v>53836</v>
       </c>
       <c r="D28" t="s">
-        <v>433</v>
+        <v>582</v>
       </c>
       <c r="E28" t="s">
-        <v>434</v>
+        <v>586</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>216</v>
+        <v>433</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
-        <v>54572</v>
+        <v>54394</v>
       </c>
       <c r="B29">
-        <v>54227</v>
+        <v>54393</v>
       </c>
       <c r="C29">
-        <v>54564</v>
+        <v>49909</v>
       </c>
       <c r="D29" t="s">
-        <v>433</v>
+        <v>582</v>
       </c>
       <c r="E29" t="s">
-        <v>434</v>
+        <v>586</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>216</v>
+        <v>347</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
-        <v>54574</v>
+        <v>54396</v>
       </c>
       <c r="B30">
-        <v>54573</v>
+        <v>54395</v>
       </c>
       <c r="C30">
-        <v>54564</v>
+        <v>49909</v>
       </c>
       <c r="D30" t="s">
-        <v>433</v>
+        <v>585</v>
       </c>
       <c r="E30" t="s">
-        <v>434</v>
+        <v>586</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>216</v>
+        <v>347</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
-        <v>54575</v>
+        <v>54397</v>
       </c>
       <c r="B31">
-        <v>54393</v>
+        <v>54388</v>
       </c>
       <c r="C31">
-        <v>54564</v>
+        <v>49909</v>
       </c>
       <c r="D31" t="s">
-        <v>432</v>
+        <v>585</v>
       </c>
       <c r="E31" t="s">
-        <v>434</v>
+        <v>586</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>216</v>
+        <v>347</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
-        <v>54577</v>
+        <v>54398</v>
       </c>
       <c r="B32">
-        <v>54576</v>
+        <v>54391</v>
       </c>
       <c r="C32">
-        <v>54564</v>
+        <v>49909</v>
       </c>
       <c r="D32" t="s">
-        <v>432</v>
+        <v>583</v>
       </c>
       <c r="E32" t="s">
-        <v>434</v>
+        <v>586</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>216</v>
+        <v>347</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
-        <v>54579</v>
+        <v>54476</v>
       </c>
       <c r="B33">
-        <v>54578</v>
+        <v>53281</v>
       </c>
       <c r="C33">
-        <v>54564</v>
+        <v>54475</v>
       </c>
       <c r="D33" t="s">
-        <v>433</v>
-[...3 lines deleted...]
-      </c>
+        <v>582</v>
+      </c>
+      <c r="E33"/>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>216</v>
+        <v>371</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
-        <v>54580</v>
+        <v>54502</v>
       </c>
       <c r="B34">
-        <v>50410</v>
+        <v>50266</v>
       </c>
       <c r="C34">
-        <v>54564</v>
+        <v>54501</v>
       </c>
       <c r="D34" t="s">
-        <v>432</v>
-[...3 lines deleted...]
-      </c>
+        <v>582</v>
+      </c>
+      <c r="E34"/>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>216</v>
+        <v>239</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35">
+        <v>54503</v>
+      </c>
+      <c r="B35">
+        <v>53281</v>
+      </c>
+      <c r="C35">
+        <v>54501</v>
+      </c>
+      <c r="D35" t="s">
+        <v>585</v>
+      </c>
+      <c r="E35"/>
+      <c r="F35"/>
+      <c r="G35" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36">
+        <v>54506</v>
+      </c>
+      <c r="B36">
+        <v>54505</v>
+      </c>
+      <c r="C36">
+        <v>54501</v>
+      </c>
+      <c r="D36" t="s">
+        <v>585</v>
+      </c>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37">
+        <v>54507</v>
+      </c>
+      <c r="B37">
+        <v>50286</v>
+      </c>
+      <c r="C37">
+        <v>54475</v>
+      </c>
+      <c r="D37" t="s">
+        <v>582</v>
+      </c>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38">
+        <v>54566</v>
+      </c>
+      <c r="B38">
+        <v>50244</v>
+      </c>
+      <c r="C38">
+        <v>54564</v>
+      </c>
+      <c r="D38" t="s">
+        <v>585</v>
+      </c>
+      <c r="E38" t="s">
+        <v>586</v>
+      </c>
+      <c r="F38"/>
+      <c r="G38" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39">
+        <v>54568</v>
+      </c>
+      <c r="B39">
+        <v>54567</v>
+      </c>
+      <c r="C39">
+        <v>54564</v>
+      </c>
+      <c r="D39" t="s">
+        <v>585</v>
+      </c>
+      <c r="E39" t="s">
+        <v>586</v>
+      </c>
+      <c r="F39"/>
+      <c r="G39" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40">
+        <v>54570</v>
+      </c>
+      <c r="B40">
+        <v>54569</v>
+      </c>
+      <c r="C40">
+        <v>54564</v>
+      </c>
+      <c r="D40" t="s">
+        <v>585</v>
+      </c>
+      <c r="E40" t="s">
+        <v>586</v>
+      </c>
+      <c r="F40"/>
+      <c r="G40" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41">
+        <v>54571</v>
+      </c>
+      <c r="B41">
+        <v>53571</v>
+      </c>
+      <c r="C41">
+        <v>54564</v>
+      </c>
+      <c r="D41" t="s">
+        <v>585</v>
+      </c>
+      <c r="E41" t="s">
+        <v>586</v>
+      </c>
+      <c r="F41"/>
+      <c r="G41" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42">
+        <v>54572</v>
+      </c>
+      <c r="B42">
+        <v>54227</v>
+      </c>
+      <c r="C42">
+        <v>54564</v>
+      </c>
+      <c r="D42" t="s">
+        <v>585</v>
+      </c>
+      <c r="E42" t="s">
+        <v>586</v>
+      </c>
+      <c r="F42"/>
+      <c r="G42" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43">
+        <v>54574</v>
+      </c>
+      <c r="B43">
+        <v>54573</v>
+      </c>
+      <c r="C43">
+        <v>54564</v>
+      </c>
+      <c r="D43" t="s">
+        <v>585</v>
+      </c>
+      <c r="E43" t="s">
+        <v>586</v>
+      </c>
+      <c r="F43"/>
+      <c r="G43" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44">
+        <v>54575</v>
+      </c>
+      <c r="B44">
+        <v>54393</v>
+      </c>
+      <c r="C44">
+        <v>54564</v>
+      </c>
+      <c r="D44" t="s">
+        <v>584</v>
+      </c>
+      <c r="E44" t="s">
+        <v>586</v>
+      </c>
+      <c r="F44"/>
+      <c r="G44" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45">
+        <v>54577</v>
+      </c>
+      <c r="B45">
+        <v>54576</v>
+      </c>
+      <c r="C45">
+        <v>54564</v>
+      </c>
+      <c r="D45" t="s">
+        <v>584</v>
+      </c>
+      <c r="E45" t="s">
+        <v>586</v>
+      </c>
+      <c r="F45"/>
+      <c r="G45" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46">
+        <v>54579</v>
+      </c>
+      <c r="B46">
+        <v>54578</v>
+      </c>
+      <c r="C46">
+        <v>54564</v>
+      </c>
+      <c r="D46" t="s">
+        <v>585</v>
+      </c>
+      <c r="E46" t="s">
+        <v>586</v>
+      </c>
+      <c r="F46"/>
+      <c r="G46" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47">
+        <v>54580</v>
+      </c>
+      <c r="B47">
+        <v>50410</v>
+      </c>
+      <c r="C47">
+        <v>54564</v>
+      </c>
+      <c r="D47" t="s">
+        <v>584</v>
+      </c>
+      <c r="E47" t="s">
+        <v>586</v>
+      </c>
+      <c r="F47"/>
+      <c r="G47" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48">
+        <v>54816</v>
+      </c>
+      <c r="B48">
+        <v>50250</v>
+      </c>
+      <c r="C48">
+        <v>54814</v>
+      </c>
+      <c r="D48" t="s">
+        <v>582</v>
+      </c>
+      <c r="E48"/>
+      <c r="F48"/>
+      <c r="G48" t="s">
+        <v>268</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F24"/>
+  <dimension ref="A1:F27"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>436</v>
+        <v>590</v>
       </c>
       <c r="B1" t="s">
-        <v>437</v>
+        <v>591</v>
       </c>
       <c r="C1" t="s">
-        <v>438</v>
+        <v>592</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49602</v>
       </c>
       <c r="B2" t="s">
         <v>110</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>439</v>
+        <v>593</v>
       </c>
       <c r="E2" t="s">
-        <v>440</v>
+        <v>594</v>
       </c>
       <c r="F2" t="s">
-        <v>441</v>
+        <v>595</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49609</v>
       </c>
       <c r="B3" t="s">
         <v>53</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>442</v>
+        <v>596</v>
       </c>
       <c r="E3" t="s">
         <v>127</v>
       </c>
       <c r="F3" t="s">
-        <v>443</v>
+        <v>597</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>49665</v>
+        <v>49620</v>
       </c>
       <c r="B4" t="s">
-        <v>345</v>
+        <v>160</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>444</v>
+        <v>598</v>
       </c>
       <c r="E4" t="s">
-        <v>127</v>
+        <v>599</v>
       </c>
       <c r="F4" t="s">
-        <v>445</v>
+        <v>600</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>49682</v>
+        <v>53831</v>
       </c>
       <c r="B5" t="s">
-        <v>138</v>
+        <v>188</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D5"/>
       <c r="E5" t="s">
-        <v>127</v>
+        <v>601</v>
       </c>
       <c r="F5" t="s">
-        <v>447</v>
+        <v>602</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>49689</v>
+        <v>49642</v>
       </c>
       <c r="B6" t="s">
-        <v>410</v>
+        <v>147</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>448</v>
+        <v>603</v>
       </c>
       <c r="E6" t="s">
         <v>127</v>
       </c>
       <c r="F6" t="s">
-        <v>449</v>
+        <v>604</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>49707</v>
+        <v>49665</v>
       </c>
       <c r="B7" t="s">
-        <v>73</v>
+        <v>449</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>450</v>
+        <v>605</v>
       </c>
       <c r="E7" t="s">
         <v>127</v>
       </c>
       <c r="F7" t="s">
-        <v>451</v>
+        <v>606</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>49731</v>
+        <v>49682</v>
       </c>
       <c r="B8" t="s">
-        <v>37</v>
+        <v>138</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>452</v>
+        <v>607</v>
       </c>
       <c r="E8" t="s">
         <v>127</v>
       </c>
       <c r="F8" t="s">
-        <v>453</v>
+        <v>608</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>49741</v>
+        <v>49689</v>
       </c>
       <c r="B9" t="s">
-        <v>130</v>
+        <v>321</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>454</v>
+        <v>609</v>
       </c>
       <c r="E9" t="s">
         <v>127</v>
       </c>
       <c r="F9" t="s">
-        <v>455</v>
+        <v>610</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>49749</v>
+        <v>49707</v>
       </c>
       <c r="B10" t="s">
-        <v>147</v>
+        <v>73</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>456</v>
+        <v>611</v>
       </c>
       <c r="E10" t="s">
         <v>127</v>
       </c>
       <c r="F10" t="s">
-        <v>457</v>
+        <v>612</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>49750</v>
+        <v>49731</v>
       </c>
       <c r="B11" t="s">
-        <v>173</v>
+        <v>37</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>458</v>
+        <v>613</v>
       </c>
       <c r="E11" t="s">
         <v>127</v>
       </c>
       <c r="F11" t="s">
-        <v>459</v>
+        <v>614</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>49756</v>
+        <v>49741</v>
       </c>
       <c r="B12" t="s">
-        <v>154</v>
+        <v>130</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>460</v>
+        <v>615</v>
       </c>
       <c r="E12" t="s">
         <v>127</v>
       </c>
       <c r="F12" t="s">
-        <v>461</v>
+        <v>616</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>49761</v>
+        <v>49743</v>
       </c>
       <c r="B13" t="s">
-        <v>161</v>
+        <v>182</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>462</v>
+        <v>617</v>
       </c>
       <c r="E13" t="s">
         <v>127</v>
       </c>
       <c r="F13" t="s">
-        <v>463</v>
+        <v>618</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>49639</v>
+        <v>49749</v>
       </c>
       <c r="B14" t="s">
-        <v>464</v>
+        <v>174</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>465</v>
+        <v>619</v>
       </c>
       <c r="E14" t="s">
         <v>127</v>
       </c>
       <c r="F14" t="s">
-        <v>466</v>
+        <v>620</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>49656</v>
+        <v>49750</v>
       </c>
       <c r="B15" t="s">
-        <v>467</v>
+        <v>209</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>468</v>
+        <v>621</v>
       </c>
       <c r="E15" t="s">
         <v>127</v>
       </c>
       <c r="F15" t="s">
-        <v>469</v>
+        <v>622</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>49664</v>
+        <v>49756</v>
       </c>
       <c r="B16" t="s">
-        <v>470</v>
+        <v>181</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>471</v>
+        <v>623</v>
       </c>
       <c r="E16" t="s">
         <v>127</v>
       </c>
       <c r="F16" t="s">
-        <v>472</v>
+        <v>624</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>49681</v>
+        <v>49761</v>
       </c>
       <c r="B17" t="s">
-        <v>473</v>
+        <v>197</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>474</v>
+        <v>625</v>
       </c>
       <c r="E17" t="s">
         <v>127</v>
       </c>
       <c r="F17" t="s">
-        <v>475</v>
+        <v>626</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>54156</v>
+        <v>49639</v>
       </c>
       <c r="B18" t="s">
-        <v>340</v>
+        <v>627</v>
       </c>
       <c r="C18"/>
-      <c r="D18"/>
+      <c r="D18" t="s">
+        <v>628</v>
+      </c>
       <c r="E18" t="s">
-        <v>476</v>
+        <v>127</v>
       </c>
       <c r="F18" t="s">
-        <v>477</v>
+        <v>629</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>49697</v>
+        <v>49656</v>
       </c>
       <c r="B19" t="s">
-        <v>478</v>
+        <v>630</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>479</v>
+        <v>631</v>
       </c>
       <c r="E19" t="s">
         <v>127</v>
       </c>
       <c r="F19" t="s">
-        <v>480</v>
+        <v>632</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>54500</v>
+        <v>49664</v>
       </c>
       <c r="B20" t="s">
-        <v>197</v>
+        <v>633</v>
       </c>
       <c r="C20"/>
-      <c r="D20"/>
+      <c r="D20" t="s">
+        <v>634</v>
+      </c>
       <c r="E20" t="s">
-        <v>481</v>
+        <v>127</v>
       </c>
       <c r="F20" t="s">
-        <v>482</v>
+        <v>635</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>49720</v>
+        <v>49681</v>
       </c>
       <c r="B21" t="s">
-        <v>248</v>
+        <v>636</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>483</v>
+        <v>637</v>
       </c>
       <c r="E21" t="s">
         <v>127</v>
       </c>
       <c r="F21" t="s">
-        <v>484</v>
+        <v>638</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
-        <v>49727</v>
+        <v>54156</v>
       </c>
       <c r="B22" t="s">
-        <v>485</v>
+        <v>438</v>
       </c>
       <c r="C22"/>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D22"/>
       <c r="E22" t="s">
-        <v>127</v>
+        <v>639</v>
       </c>
       <c r="F22" t="s">
-        <v>487</v>
+        <v>640</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
-        <v>49743</v>
+        <v>49697</v>
       </c>
       <c r="B23" t="s">
-        <v>155</v>
+        <v>166</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>488</v>
+        <v>641</v>
       </c>
       <c r="E23" t="s">
         <v>127</v>
       </c>
       <c r="F23" t="s">
-        <v>489</v>
+        <v>642</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
+        <v>54500</v>
+      </c>
+      <c r="B24" t="s">
+        <v>233</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24" t="s">
+        <v>643</v>
+      </c>
+      <c r="F24" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25">
+        <v>49720</v>
+      </c>
+      <c r="B25" t="s">
+        <v>310</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25" t="s">
+        <v>645</v>
+      </c>
+      <c r="E25" t="s">
+        <v>127</v>
+      </c>
+      <c r="F25" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26">
+        <v>49727</v>
+      </c>
+      <c r="B26" t="s">
+        <v>647</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26" t="s">
+        <v>648</v>
+      </c>
+      <c r="E26" t="s">
+        <v>127</v>
+      </c>
+      <c r="F26" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27">
         <v>49752</v>
       </c>
-      <c r="B24" t="s">
-[...6 lines deleted...]
-      <c r="E24" t="s">
+      <c r="B27" t="s">
+        <v>650</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27" t="s">
+        <v>651</v>
+      </c>
+      <c r="E27" t="s">
         <v>127</v>
       </c>
-      <c r="F24" t="s">
-        <v>492</v>
+      <c r="F27" t="s">
+        <v>652</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J8"/>
+  <dimension ref="A1:J17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>493</v>
+        <v>653</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>494</v>
+        <v>654</v>
       </c>
       <c r="D1" t="s">
-        <v>495</v>
+        <v>655</v>
       </c>
       <c r="E1" t="s">
-        <v>496</v>
+        <v>656</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>497</v>
+        <v>657</v>
       </c>
       <c r="H1" t="s">
-        <v>498</v>
+        <v>658</v>
       </c>
       <c r="I1" t="s">
-        <v>499</v>
+        <v>659</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>50835</v>
       </c>
       <c r="B2">
         <v>49781</v>
       </c>
       <c r="C2" t="s">
-        <v>500</v>
+        <v>660</v>
       </c>
       <c r="D2" t="s">
-        <v>501</v>
+        <v>661</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>502</v>
+        <v>662</v>
       </c>
       <c r="G2" t="s">
-        <v>503</v>
+        <v>663</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>38</v>
       </c>
       <c r="J2" t="s">
-        <v>504</v>
+        <v>664</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>52061</v>
       </c>
       <c r="B3">
         <v>49781</v>
       </c>
       <c r="C3" t="s">
-        <v>500</v>
+        <v>660</v>
       </c>
       <c r="D3" t="s">
-        <v>505</v>
+        <v>665</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>506</v>
+        <v>666</v>
       </c>
       <c r="G3" t="s">
-        <v>507</v>
+        <v>667</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>20</v>
       </c>
       <c r="J3" t="s">
-        <v>504</v>
+        <v>664</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>52066</v>
       </c>
       <c r="B4">
         <v>49781</v>
       </c>
       <c r="C4" t="s">
-        <v>500</v>
+        <v>660</v>
       </c>
       <c r="D4" t="s">
-        <v>508</v>
+        <v>668</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>509</v>
+        <v>669</v>
       </c>
       <c r="G4" t="s">
-        <v>510</v>
+        <v>670</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>33</v>
       </c>
       <c r="J4" t="s">
-        <v>504</v>
+        <v>664</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
-        <v>52071</v>
+        <v>53361</v>
       </c>
       <c r="B5">
-        <v>49790</v>
+        <v>53301</v>
       </c>
       <c r="C5" t="s">
-        <v>500</v>
+        <v>671</v>
       </c>
       <c r="D5" t="s">
-        <v>511</v>
+        <v>672</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>512</v>
+        <v>673</v>
       </c>
       <c r="G5" t="s">
-        <v>513</v>
+        <v>674</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="J5" t="s">
-        <v>50</v>
+        <v>477</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
-        <v>50836</v>
+        <v>54451</v>
       </c>
       <c r="B6">
-        <v>49783</v>
+        <v>53836</v>
       </c>
       <c r="C6" t="s">
-        <v>514</v>
+        <v>675</v>
       </c>
       <c r="D6" t="s">
-        <v>515</v>
+        <v>676</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>516</v>
+        <v>677</v>
       </c>
       <c r="G6" t="s">
-        <v>517</v>
-[...3 lines deleted...]
-      </c>
+        <v>678</v>
+      </c>
+      <c r="H6"/>
       <c r="I6">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J6" t="s">
-        <v>504</v>
+        <v>679</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
-        <v>52076</v>
+        <v>54031</v>
       </c>
       <c r="B7">
-        <v>49801</v>
+        <v>53156</v>
       </c>
       <c r="C7" t="s">
-        <v>519</v>
-[...4 lines deleted...]
-      <c r="E7"/>
+        <v>675</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7" t="s">
+        <v>680</v>
+      </c>
       <c r="F7" t="s">
-        <v>87</v>
+        <v>681</v>
       </c>
       <c r="G7" t="s">
-        <v>521</v>
+        <v>682</v>
       </c>
       <c r="H7"/>
       <c r="I7">
-        <v>15</v>
+        <v>2114</v>
       </c>
       <c r="J7" t="s">
-        <v>522</v>
+        <v>683</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
-        <v>52081</v>
+        <v>53366</v>
       </c>
       <c r="B8">
-        <v>49801</v>
+        <v>53301</v>
       </c>
       <c r="C8" t="s">
-        <v>523</v>
+        <v>684</v>
       </c>
       <c r="D8" t="s">
-        <v>524</v>
-[...1 lines deleted...]
-      <c r="E8"/>
+        <v>685</v>
+      </c>
+      <c r="E8" t="s">
+        <v>686</v>
+      </c>
       <c r="F8" t="s">
-        <v>87</v>
+        <v>687</v>
       </c>
       <c r="G8" t="s">
-        <v>523</v>
+        <v>688</v>
       </c>
       <c r="H8"/>
       <c r="I8">
+        <v>183</v>
+      </c>
+      <c r="J8" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9">
+        <v>54036</v>
+      </c>
+      <c r="B9">
+        <v>53156</v>
+      </c>
+      <c r="C9" t="s">
+        <v>675</v>
+      </c>
+      <c r="D9"/>
+      <c r="E9" t="s">
+        <v>689</v>
+      </c>
+      <c r="F9" t="s">
+        <v>690</v>
+      </c>
+      <c r="G9" t="s">
+        <v>691</v>
+      </c>
+      <c r="H9"/>
+      <c r="I9">
+        <v>2067</v>
+      </c>
+      <c r="J9" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10">
+        <v>52071</v>
+      </c>
+      <c r="B10">
+        <v>49790</v>
+      </c>
+      <c r="C10" t="s">
+        <v>660</v>
+      </c>
+      <c r="D10" t="s">
+        <v>692</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10" t="s">
+        <v>693</v>
+      </c>
+      <c r="G10" t="s">
+        <v>694</v>
+      </c>
+      <c r="H10"/>
+      <c r="I10">
+        <v>11</v>
+      </c>
+      <c r="J10" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11">
+        <v>53356</v>
+      </c>
+      <c r="B11">
+        <v>53301</v>
+      </c>
+      <c r="C11" t="s">
+        <v>671</v>
+      </c>
+      <c r="D11" t="s">
+        <v>695</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11" t="s">
+        <v>696</v>
+      </c>
+      <c r="G11" t="s">
+        <v>697</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11">
+        <v>5</v>
+      </c>
+      <c r="J11" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12">
+        <v>50836</v>
+      </c>
+      <c r="B12">
+        <v>49783</v>
+      </c>
+      <c r="C12" t="s">
+        <v>698</v>
+      </c>
+      <c r="D12" t="s">
+        <v>699</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12" t="s">
+        <v>700</v>
+      </c>
+      <c r="G12" t="s">
+        <v>701</v>
+      </c>
+      <c r="H12" t="s">
+        <v>702</v>
+      </c>
+      <c r="I12">
+        <v>36</v>
+      </c>
+      <c r="J12" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13">
+        <v>53371</v>
+      </c>
+      <c r="B13">
+        <v>53301</v>
+      </c>
+      <c r="C13" t="s">
+        <v>660</v>
+      </c>
+      <c r="D13" t="s">
+        <v>703</v>
+      </c>
+      <c r="E13" t="s">
+        <v>704</v>
+      </c>
+      <c r="F13" t="s">
+        <v>705</v>
+      </c>
+      <c r="G13" t="s">
+        <v>706</v>
+      </c>
+      <c r="H13"/>
+      <c r="I13">
+        <v>171</v>
+      </c>
+      <c r="J13" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14">
+        <v>52076</v>
+      </c>
+      <c r="B14">
+        <v>49801</v>
+      </c>
+      <c r="C14" t="s">
+        <v>707</v>
+      </c>
+      <c r="D14" t="s">
+        <v>708</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14" t="s">
+        <v>87</v>
+      </c>
+      <c r="G14" t="s">
+        <v>709</v>
+      </c>
+      <c r="H14"/>
+      <c r="I14">
+        <v>15</v>
+      </c>
+      <c r="J14" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15">
+        <v>52081</v>
+      </c>
+      <c r="B15">
+        <v>49801</v>
+      </c>
+      <c r="C15" t="s">
+        <v>675</v>
+      </c>
+      <c r="D15" t="s">
+        <v>711</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15" t="s">
+        <v>87</v>
+      </c>
+      <c r="G15" t="s">
+        <v>675</v>
+      </c>
+      <c r="H15"/>
+      <c r="I15">
         <v>12</v>
       </c>
-      <c r="J8" t="s">
-        <v>522</v>
+      <c r="J15" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16">
+        <v>53981</v>
+      </c>
+      <c r="B16">
+        <v>53156</v>
+      </c>
+      <c r="C16" t="s">
+        <v>707</v>
+      </c>
+      <c r="D16" t="s">
+        <v>712</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16" t="s">
+        <v>713</v>
+      </c>
+      <c r="G16" t="s">
+        <v>714</v>
+      </c>
+      <c r="H16"/>
+      <c r="I16">
+        <v>4</v>
+      </c>
+      <c r="J16" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17">
+        <v>53986</v>
+      </c>
+      <c r="B17">
+        <v>53156</v>
+      </c>
+      <c r="C17" t="s">
+        <v>707</v>
+      </c>
+      <c r="D17" t="s">
+        <v>716</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17" t="s">
+        <v>717</v>
+      </c>
+      <c r="G17" t="s">
+        <v>718</v>
+      </c>
+      <c r="H17"/>
+      <c r="I17">
+        <v>8</v>
+      </c>
+      <c r="J17" t="s">
+        <v>715</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -8372,2172 +10759,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>230</v>
+        <v>282</v>
       </c>
       <c r="M1" t="s">
-        <v>222</v>
+        <v>274</v>
       </c>
       <c r="N1" t="s">
-        <v>223</v>
+        <v>275</v>
       </c>
       <c r="O1" t="s">
-        <v>1011</v>
+        <v>1196</v>
       </c>
       <c r="P1" t="s">
-        <v>1015</v>
+        <v>1200</v>
       </c>
       <c r="Q1" t="s">
-        <v>1023</v>
+        <v>1206</v>
       </c>
       <c r="R1" t="s">
-        <v>1024</v>
+        <v>1207</v>
       </c>
       <c r="S1" t="s">
-        <v>1032</v>
+        <v>1213</v>
       </c>
       <c r="T1" t="s">
-        <v>1035</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>525</v>
+        <v>253</v>
       </c>
       <c r="C2" t="s">
-        <v>526</v>
+        <v>719</v>
       </c>
       <c r="D2" t="s">
-        <v>530</v>
+        <v>723</v>
       </c>
       <c r="E2" t="s">
-        <v>691</v>
+        <v>884</v>
       </c>
       <c r="F2" t="s">
-        <v>696</v>
+        <v>889</v>
       </c>
       <c r="G2" t="s">
-        <v>704</v>
+        <v>153</v>
       </c>
       <c r="H2" t="s">
-        <v>709</v>
+        <v>898</v>
       </c>
       <c r="I2" t="s">
-        <v>731</v>
+        <v>918</v>
       </c>
       <c r="J2" t="s">
-        <v>765</v>
+        <v>951</v>
       </c>
       <c r="K2" t="s">
-        <v>820</v>
+        <v>1006</v>
       </c>
       <c r="L2" t="s">
-        <v>242</v>
+        <v>294</v>
       </c>
       <c r="M2" t="s">
-        <v>998</v>
+        <v>1184</v>
       </c>
       <c r="N2" t="s">
-        <v>1003</v>
+        <v>1189</v>
       </c>
       <c r="O2" t="s">
-        <v>1012</v>
+        <v>1197</v>
       </c>
       <c r="P2" t="s">
-        <v>1016</v>
+        <v>1201</v>
       </c>
       <c r="Q2" t="s">
-        <v>430</v>
+        <v>582</v>
       </c>
       <c r="R2" t="s">
-        <v>1025</v>
+        <v>1208</v>
       </c>
       <c r="S2" t="s">
-        <v>1033</v>
+        <v>332</v>
       </c>
       <c r="T2" t="s">
-        <v>434</v>
+        <v>586</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>77</v>
       </c>
       <c r="D3" t="s">
-        <v>531</v>
+        <v>724</v>
       </c>
       <c r="E3" t="s">
-        <v>692</v>
+        <v>885</v>
       </c>
       <c r="F3" t="s">
-        <v>697</v>
+        <v>890</v>
       </c>
       <c r="G3" t="s">
         <v>103</v>
       </c>
       <c r="H3" t="s">
-        <v>710</v>
+        <v>899</v>
       </c>
       <c r="I3" t="s">
-        <v>732</v>
+        <v>919</v>
       </c>
       <c r="J3" t="s">
-        <v>766</v>
+        <v>952</v>
       </c>
       <c r="K3" t="s">
-        <v>821</v>
+        <v>1007</v>
       </c>
       <c r="L3" t="s">
-        <v>997</v>
+        <v>1183</v>
       </c>
       <c r="M3" t="s">
-        <v>999</v>
+        <v>1185</v>
       </c>
       <c r="N3" t="s">
-        <v>1004</v>
+        <v>1190</v>
       </c>
       <c r="O3" t="s">
-        <v>1013</v>
+        <v>1198</v>
       </c>
       <c r="P3" t="s">
-        <v>1017</v>
+        <v>302</v>
       </c>
       <c r="Q3" t="s">
-        <v>433</v>
+        <v>585</v>
       </c>
       <c r="R3" t="s">
-        <v>1026</v>
+        <v>671</v>
       </c>
       <c r="S3" t="s">
-        <v>1034</v>
+        <v>1214</v>
       </c>
       <c r="T3" t="s">
-        <v>1036</v>
+        <v>588</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>72</v>
       </c>
       <c r="C4" t="s">
         <v>132</v>
       </c>
       <c r="D4" t="s">
-        <v>532</v>
+        <v>725</v>
       </c>
       <c r="E4" t="s">
-        <v>693</v>
+        <v>886</v>
       </c>
       <c r="F4" t="s">
+        <v>891</v>
+      </c>
+      <c r="G4" t="s">
+        <v>895</v>
+      </c>
+      <c r="H4" t="s">
+        <v>900</v>
+      </c>
+      <c r="I4" t="s">
+        <v>920</v>
+      </c>
+      <c r="J4" t="s">
+        <v>953</v>
+      </c>
+      <c r="K4" t="s">
+        <v>1008</v>
+      </c>
+      <c r="M4" t="s">
+        <v>1186</v>
+      </c>
+      <c r="N4" t="s">
+        <v>1191</v>
+      </c>
+      <c r="O4" t="s">
+        <v>1199</v>
+      </c>
+      <c r="P4" t="s">
+        <v>1202</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>583</v>
+      </c>
+      <c r="R4" t="s">
         <v>698</v>
-      </c>
-[...31 lines deleted...]
-        <v>514</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>124</v>
       </c>
       <c r="D5" t="s">
-        <v>533</v>
+        <v>726</v>
       </c>
       <c r="E5" t="s">
-        <v>694</v>
+        <v>887</v>
       </c>
       <c r="F5" t="s">
-        <v>699</v>
+        <v>169</v>
       </c>
       <c r="G5" t="s">
-        <v>706</v>
+        <v>896</v>
       </c>
       <c r="H5" t="s">
         <v>133</v>
       </c>
       <c r="I5" t="s">
-        <v>734</v>
+        <v>921</v>
       </c>
       <c r="J5" t="s">
-        <v>768</v>
+        <v>954</v>
       </c>
       <c r="K5" t="s">
-        <v>823</v>
+        <v>1009</v>
       </c>
       <c r="M5" t="s">
-        <v>232</v>
+        <v>284</v>
       </c>
       <c r="N5" t="s">
-        <v>1006</v>
+        <v>1192</v>
       </c>
       <c r="O5" t="s">
-        <v>253</v>
+        <v>318</v>
       </c>
       <c r="P5" t="s">
-        <v>1014</v>
+        <v>1199</v>
       </c>
       <c r="Q5" t="s">
-        <v>432</v>
+        <v>584</v>
       </c>
       <c r="R5" t="s">
-        <v>1027</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>527</v>
+        <v>720</v>
       </c>
       <c r="D6" t="s">
-        <v>534</v>
+        <v>727</v>
       </c>
       <c r="E6" t="s">
         <v>43</v>
       </c>
       <c r="F6" t="s">
-        <v>700</v>
+        <v>892</v>
       </c>
       <c r="G6" t="s">
         <v>80</v>
       </c>
       <c r="H6" t="s">
-        <v>712</v>
+        <v>901</v>
       </c>
       <c r="I6" t="s">
-        <v>735</v>
+        <v>922</v>
       </c>
       <c r="J6" t="s">
-        <v>769</v>
+        <v>955</v>
       </c>
       <c r="K6" t="s">
-        <v>824</v>
+        <v>1010</v>
       </c>
       <c r="M6" t="s">
-        <v>1001</v>
+        <v>1187</v>
       </c>
       <c r="N6" t="s">
-        <v>1007</v>
+        <v>299</v>
       </c>
       <c r="P6" t="s">
-        <v>1019</v>
+        <v>1203</v>
       </c>
       <c r="Q6" t="s">
-        <v>435</v>
+        <v>587</v>
       </c>
       <c r="R6" t="s">
-        <v>1028</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>102</v>
       </c>
       <c r="D7" t="s">
-        <v>535</v>
+        <v>728</v>
       </c>
       <c r="E7" t="s">
-        <v>695</v>
+        <v>888</v>
       </c>
       <c r="F7" t="s">
-        <v>701</v>
+        <v>893</v>
       </c>
       <c r="G7" t="s">
-        <v>707</v>
+        <v>191</v>
       </c>
       <c r="H7" t="s">
-        <v>713</v>
+        <v>902</v>
       </c>
       <c r="I7" t="s">
-        <v>736</v>
+        <v>923</v>
       </c>
       <c r="J7" t="s">
-        <v>770</v>
+        <v>956</v>
       </c>
       <c r="K7" t="s">
-        <v>731</v>
+        <v>918</v>
       </c>
       <c r="M7" t="s">
-        <v>1002</v>
+        <v>1188</v>
       </c>
       <c r="N7" t="s">
-        <v>1008</v>
+        <v>1193</v>
       </c>
       <c r="P7" t="s">
-        <v>1020</v>
+        <v>1204</v>
       </c>
       <c r="R7" t="s">
-        <v>1029</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>528</v>
+        <v>721</v>
       </c>
       <c r="D8" t="s">
-        <v>536</v>
+        <v>729</v>
       </c>
       <c r="F8" t="s">
         <v>93</v>
       </c>
       <c r="G8" t="s">
         <v>112</v>
       </c>
       <c r="H8" t="s">
-        <v>714</v>
+        <v>903</v>
       </c>
       <c r="I8" t="s">
-        <v>737</v>
+        <v>924</v>
       </c>
       <c r="J8" t="s">
-        <v>771</v>
+        <v>957</v>
       </c>
       <c r="K8" t="s">
-        <v>732</v>
+        <v>919</v>
       </c>
       <c r="N8" t="s">
-        <v>1009</v>
+        <v>1194</v>
       </c>
       <c r="P8" t="s">
-        <v>1021</v>
+        <v>1205</v>
       </c>
       <c r="R8" t="s">
-        <v>1030</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>537</v>
+        <v>730</v>
       </c>
       <c r="F9" t="s">
         <v>59</v>
       </c>
       <c r="G9" t="s">
         <v>105</v>
       </c>
       <c r="H9" t="s">
         <v>46</v>
       </c>
       <c r="I9" t="s">
-        <v>738</v>
+        <v>925</v>
       </c>
       <c r="J9" t="s">
-        <v>772</v>
+        <v>958</v>
       </c>
       <c r="K9" t="s">
-        <v>825</v>
+        <v>1011</v>
       </c>
       <c r="N9" t="s">
         <v>37</v>
       </c>
       <c r="P9" t="s">
-        <v>1022</v>
+        <v>315</v>
       </c>
       <c r="R9" t="s">
-        <v>1031</v>
+        <v>684</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>118</v>
       </c>
       <c r="D10" t="s">
-        <v>538</v>
+        <v>731</v>
       </c>
       <c r="F10" t="s">
-        <v>702</v>
+        <v>162</v>
       </c>
       <c r="G10" t="s">
-        <v>708</v>
+        <v>897</v>
       </c>
       <c r="H10" t="s">
         <v>113</v>
       </c>
       <c r="I10" t="s">
-        <v>739</v>
+        <v>926</v>
       </c>
       <c r="J10" t="s">
-        <v>773</v>
+        <v>959</v>
       </c>
       <c r="K10" t="s">
-        <v>826</v>
+        <v>1012</v>
       </c>
       <c r="N10" t="s">
-        <v>1010</v>
+        <v>1195</v>
       </c>
       <c r="R10" t="s">
-        <v>523</v>
+        <v>675</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>529</v>
+        <v>722</v>
       </c>
       <c r="D11" t="s">
-        <v>539</v>
+        <v>732</v>
       </c>
       <c r="F11" t="s">
-        <v>703</v>
+        <v>894</v>
       </c>
       <c r="H11" t="s">
-        <v>715</v>
+        <v>192</v>
       </c>
       <c r="I11" t="s">
-        <v>740</v>
+        <v>927</v>
       </c>
       <c r="J11" t="s">
-        <v>774</v>
+        <v>960</v>
       </c>
       <c r="K11" t="s">
-        <v>827</v>
+        <v>1013</v>
       </c>
       <c r="R11" t="s">
-        <v>500</v>
+        <v>660</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>540</v>
+        <v>733</v>
       </c>
       <c r="F12" t="s">
         <v>44</v>
       </c>
       <c r="H12" t="s">
-        <v>716</v>
+        <v>904</v>
       </c>
       <c r="I12" t="s">
         <v>103</v>
       </c>
       <c r="J12" t="s">
-        <v>775</v>
+        <v>961</v>
       </c>
       <c r="K12" t="s">
-        <v>828</v>
+        <v>1014</v>
       </c>
       <c r="R12" t="s">
-        <v>519</v>
+        <v>707</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>541</v>
+        <v>734</v>
       </c>
       <c r="H13" t="s">
-        <v>717</v>
+        <v>905</v>
       </c>
       <c r="I13" t="s">
         <v>47</v>
       </c>
       <c r="J13" t="s">
-        <v>776</v>
+        <v>962</v>
       </c>
       <c r="K13" t="s">
-        <v>829</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>542</v>
+        <v>735</v>
       </c>
       <c r="H14" t="s">
-        <v>718</v>
+        <v>906</v>
       </c>
       <c r="I14" t="s">
-        <v>741</v>
+        <v>928</v>
       </c>
       <c r="J14" t="s">
-        <v>777</v>
+        <v>963</v>
       </c>
       <c r="K14" t="s">
-        <v>830</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>543</v>
+        <v>736</v>
       </c>
       <c r="H15" t="s">
-        <v>719</v>
+        <v>907</v>
       </c>
       <c r="I15" t="s">
-        <v>742</v>
+        <v>929</v>
       </c>
       <c r="J15" t="s">
-        <v>778</v>
+        <v>964</v>
       </c>
       <c r="K15" t="s">
-        <v>831</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>544</v>
+        <v>737</v>
       </c>
       <c r="H16" t="s">
         <v>140</v>
       </c>
       <c r="I16" t="s">
         <v>125</v>
       </c>
       <c r="J16" t="s">
-        <v>779</v>
+        <v>965</v>
       </c>
       <c r="K16" t="s">
-        <v>832</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>545</v>
+        <v>738</v>
       </c>
       <c r="H17" t="s">
-        <v>720</v>
+        <v>259</v>
       </c>
       <c r="I17" t="s">
-        <v>743</v>
+        <v>930</v>
       </c>
       <c r="J17" t="s">
-        <v>780</v>
+        <v>966</v>
       </c>
       <c r="K17" t="s">
-        <v>734</v>
+        <v>921</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>546</v>
+        <v>739</v>
       </c>
       <c r="H18" t="s">
-        <v>721</v>
+        <v>908</v>
       </c>
       <c r="I18" t="s">
-        <v>744</v>
+        <v>931</v>
       </c>
       <c r="J18" t="s">
         <v>63</v>
       </c>
       <c r="K18" t="s">
-        <v>833</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>547</v>
+        <v>740</v>
       </c>
       <c r="H19" t="s">
         <v>61</v>
       </c>
       <c r="I19" t="s">
-        <v>745</v>
+        <v>932</v>
       </c>
       <c r="J19" t="s">
-        <v>781</v>
+        <v>967</v>
       </c>
       <c r="K19" t="s">
-        <v>834</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>548</v>
+        <v>741</v>
       </c>
       <c r="H20" t="s">
-        <v>722</v>
+        <v>909</v>
       </c>
       <c r="I20" t="s">
-        <v>746</v>
+        <v>933</v>
       </c>
       <c r="J20" t="s">
-        <v>782</v>
+        <v>968</v>
       </c>
       <c r="K20" t="s">
-        <v>835</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>549</v>
+        <v>742</v>
       </c>
       <c r="H21" t="s">
-        <v>723</v>
+        <v>910</v>
       </c>
       <c r="I21" t="s">
-        <v>747</v>
+        <v>193</v>
       </c>
       <c r="J21" t="s">
-        <v>783</v>
+        <v>969</v>
       </c>
       <c r="K21" t="s">
-        <v>836</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>550</v>
+        <v>743</v>
       </c>
       <c r="H22" t="s">
-        <v>724</v>
+        <v>911</v>
       </c>
       <c r="I22" t="s">
-        <v>748</v>
+        <v>934</v>
       </c>
       <c r="J22" t="s">
-        <v>150</v>
+        <v>177</v>
       </c>
       <c r="K22" t="s">
-        <v>837</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>551</v>
+        <v>744</v>
       </c>
       <c r="H23" t="s">
-        <v>725</v>
+        <v>912</v>
       </c>
       <c r="I23" t="s">
         <v>82</v>
       </c>
       <c r="J23" t="s">
-        <v>784</v>
+        <v>970</v>
       </c>
       <c r="K23" t="s">
-        <v>838</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>552</v>
+        <v>745</v>
       </c>
       <c r="H24" t="s">
-        <v>726</v>
+        <v>913</v>
       </c>
       <c r="I24" t="s">
-        <v>749</v>
+        <v>935</v>
       </c>
       <c r="J24" t="s">
-        <v>785</v>
+        <v>971</v>
       </c>
       <c r="K24" t="s">
-        <v>839</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>553</v>
+        <v>746</v>
       </c>
       <c r="H25" t="s">
-        <v>727</v>
+        <v>914</v>
       </c>
       <c r="I25" t="s">
-        <v>750</v>
+        <v>936</v>
       </c>
       <c r="J25" t="s">
-        <v>786</v>
+        <v>972</v>
       </c>
       <c r="K25" t="s">
-        <v>840</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>554</v>
+        <v>747</v>
       </c>
       <c r="H26" t="s">
-        <v>728</v>
+        <v>915</v>
       </c>
       <c r="I26" t="s">
-        <v>751</v>
+        <v>937</v>
       </c>
       <c r="J26" t="s">
-        <v>787</v>
+        <v>973</v>
       </c>
       <c r="K26" t="s">
-        <v>841</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>555</v>
+        <v>748</v>
       </c>
       <c r="H27" t="s">
-        <v>729</v>
+        <v>916</v>
       </c>
       <c r="I27" t="s">
-        <v>752</v>
+        <v>938</v>
       </c>
       <c r="J27" t="s">
-        <v>788</v>
+        <v>974</v>
       </c>
       <c r="K27" t="s">
-        <v>842</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>556</v>
+        <v>749</v>
       </c>
       <c r="H28" t="s">
-        <v>730</v>
+        <v>917</v>
       </c>
       <c r="I28" t="s">
-        <v>753</v>
+        <v>939</v>
       </c>
       <c r="J28" t="s">
-        <v>789</v>
+        <v>975</v>
       </c>
       <c r="K28" t="s">
-        <v>843</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>557</v>
+        <v>750</v>
       </c>
       <c r="I29" t="s">
-        <v>754</v>
+        <v>940</v>
       </c>
       <c r="J29" t="s">
-        <v>790</v>
+        <v>976</v>
       </c>
       <c r="K29" t="s">
-        <v>844</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>558</v>
+        <v>751</v>
       </c>
       <c r="I30" t="s">
         <v>106</v>
       </c>
       <c r="J30" t="s">
-        <v>791</v>
+        <v>977</v>
       </c>
       <c r="K30" t="s">
-        <v>845</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>559</v>
+        <v>752</v>
       </c>
       <c r="I31" t="s">
-        <v>755</v>
+        <v>941</v>
       </c>
       <c r="J31" t="s">
-        <v>792</v>
+        <v>978</v>
       </c>
       <c r="K31" t="s">
-        <v>846</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>560</v>
+        <v>753</v>
       </c>
       <c r="I32" t="s">
-        <v>756</v>
+        <v>942</v>
       </c>
       <c r="J32" t="s">
-        <v>793</v>
+        <v>979</v>
       </c>
       <c r="K32" t="s">
-        <v>847</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>561</v>
+        <v>754</v>
       </c>
       <c r="I33" t="s">
-        <v>757</v>
+        <v>943</v>
       </c>
       <c r="J33" t="s">
-        <v>794</v>
+        <v>980</v>
       </c>
       <c r="K33" t="s">
-        <v>848</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>562</v>
+        <v>755</v>
       </c>
       <c r="I34" t="s">
-        <v>758</v>
+        <v>944</v>
       </c>
       <c r="J34" t="s">
         <v>83</v>
       </c>
       <c r="K34" t="s">
-        <v>849</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>563</v>
+        <v>756</v>
       </c>
       <c r="I35" t="s">
-        <v>759</v>
+        <v>945</v>
       </c>
       <c r="J35" t="s">
-        <v>795</v>
+        <v>981</v>
       </c>
       <c r="K35" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>564</v>
+        <v>757</v>
       </c>
       <c r="I36" t="s">
-        <v>760</v>
+        <v>946</v>
       </c>
       <c r="J36" t="s">
-        <v>796</v>
+        <v>982</v>
       </c>
       <c r="K36" t="s">
-        <v>850</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>565</v>
+        <v>758</v>
       </c>
       <c r="I37" t="s">
-        <v>761</v>
+        <v>947</v>
       </c>
       <c r="J37" t="s">
-        <v>797</v>
+        <v>983</v>
       </c>
       <c r="K37" t="s">
-        <v>851</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>566</v>
+        <v>759</v>
       </c>
       <c r="I38" t="s">
-        <v>762</v>
+        <v>948</v>
       </c>
       <c r="J38" t="s">
-        <v>798</v>
+        <v>984</v>
       </c>
       <c r="K38" t="s">
-        <v>852</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>567</v>
+        <v>760</v>
       </c>
       <c r="I39" t="s">
-        <v>763</v>
+        <v>949</v>
       </c>
       <c r="J39" t="s">
-        <v>799</v>
+        <v>985</v>
       </c>
       <c r="K39" t="s">
-        <v>853</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>568</v>
+        <v>761</v>
       </c>
       <c r="I40" t="s">
         <v>105</v>
       </c>
       <c r="J40" t="s">
-        <v>800</v>
+        <v>986</v>
       </c>
       <c r="K40" t="s">
-        <v>854</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>569</v>
+        <v>762</v>
       </c>
       <c r="I41" t="s">
-        <v>764</v>
+        <v>950</v>
       </c>
       <c r="J41" t="s">
-        <v>801</v>
+        <v>987</v>
       </c>
       <c r="K41" t="s">
-        <v>855</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>570</v>
+        <v>763</v>
       </c>
       <c r="J42" t="s">
-        <v>802</v>
+        <v>988</v>
       </c>
       <c r="K42" t="s">
-        <v>856</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>571</v>
+        <v>764</v>
       </c>
       <c r="J43" t="s">
-        <v>803</v>
+        <v>989</v>
       </c>
       <c r="K43" t="s">
-        <v>857</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>572</v>
+        <v>765</v>
       </c>
       <c r="J44" t="s">
-        <v>804</v>
+        <v>990</v>
       </c>
       <c r="K44" t="s">
-        <v>858</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>573</v>
+        <v>766</v>
       </c>
       <c r="J45" t="s">
-        <v>805</v>
+        <v>991</v>
       </c>
       <c r="K45" t="s">
-        <v>859</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>574</v>
+        <v>767</v>
       </c>
       <c r="J46" t="s">
         <v>48</v>
       </c>
       <c r="K46" t="s">
-        <v>860</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>575</v>
+        <v>768</v>
       </c>
       <c r="J47" t="s">
-        <v>806</v>
+        <v>992</v>
       </c>
       <c r="K47" t="s">
-        <v>861</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>576</v>
+        <v>769</v>
       </c>
       <c r="J48" t="s">
-        <v>807</v>
+        <v>993</v>
       </c>
       <c r="K48" t="s">
-        <v>862</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>577</v>
+        <v>770</v>
       </c>
       <c r="J49" t="s">
-        <v>808</v>
+        <v>994</v>
       </c>
       <c r="K49" t="s">
-        <v>863</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>578</v>
+        <v>771</v>
       </c>
       <c r="J50" t="s">
-        <v>809</v>
+        <v>995</v>
       </c>
       <c r="K50" t="s">
-        <v>864</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>579</v>
+        <v>772</v>
       </c>
       <c r="J51" t="s">
         <v>141</v>
       </c>
       <c r="K51" t="s">
-        <v>865</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>580</v>
+        <v>773</v>
       </c>
       <c r="J52" t="s">
-        <v>810</v>
+        <v>996</v>
       </c>
       <c r="K52" t="s">
-        <v>866</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>581</v>
+        <v>774</v>
       </c>
       <c r="J53" t="s">
-        <v>811</v>
+        <v>997</v>
       </c>
       <c r="K53" t="s">
-        <v>867</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>582</v>
+        <v>775</v>
       </c>
       <c r="J54" t="s">
-        <v>812</v>
+        <v>998</v>
       </c>
       <c r="K54" t="s">
-        <v>868</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>583</v>
+        <v>776</v>
       </c>
       <c r="J55" t="s">
-        <v>192</v>
+        <v>229</v>
       </c>
       <c r="K55" t="s">
-        <v>869</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>584</v>
+        <v>777</v>
       </c>
       <c r="J56" t="s">
-        <v>813</v>
+        <v>999</v>
       </c>
       <c r="K56" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>585</v>
+        <v>778</v>
       </c>
       <c r="J57" t="s">
-        <v>814</v>
+        <v>1000</v>
       </c>
       <c r="K57" t="s">
-        <v>870</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>586</v>
+        <v>779</v>
       </c>
       <c r="J58" t="s">
-        <v>815</v>
+        <v>1001</v>
       </c>
       <c r="K58" t="s">
-        <v>871</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>587</v>
+        <v>780</v>
       </c>
       <c r="J59" t="s">
-        <v>816</v>
+        <v>1002</v>
       </c>
       <c r="K59" t="s">
-        <v>872</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>588</v>
+        <v>781</v>
       </c>
       <c r="J60" t="s">
-        <v>214</v>
+        <v>248</v>
       </c>
       <c r="K60" t="s">
-        <v>873</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>589</v>
+        <v>782</v>
       </c>
       <c r="J61" t="s">
-        <v>817</v>
+        <v>1003</v>
       </c>
       <c r="K61" t="s">
-        <v>874</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>590</v>
+        <v>783</v>
       </c>
       <c r="J62" t="s">
-        <v>818</v>
+        <v>1004</v>
       </c>
       <c r="K62" t="s">
-        <v>875</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>591</v>
+        <v>784</v>
       </c>
       <c r="J63" t="s">
-        <v>819</v>
+        <v>1005</v>
       </c>
       <c r="K63" t="s">
-        <v>742</v>
+        <v>929</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>592</v>
+        <v>785</v>
       </c>
       <c r="J64" t="s">
         <v>68</v>
       </c>
       <c r="K64" t="s">
-        <v>876</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>593</v>
+        <v>786</v>
       </c>
       <c r="K65" t="s">
-        <v>877</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>594</v>
+        <v>787</v>
       </c>
       <c r="K66" t="s">
-        <v>878</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>595</v>
+        <v>788</v>
       </c>
       <c r="K67" t="s">
-        <v>879</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>596</v>
+        <v>789</v>
       </c>
       <c r="K68" t="s">
-        <v>880</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>597</v>
+        <v>790</v>
       </c>
       <c r="K69" t="s">
-        <v>881</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>598</v>
+        <v>791</v>
       </c>
       <c r="K70" t="s">
-        <v>882</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>599</v>
+        <v>792</v>
       </c>
       <c r="K71" t="s">
-        <v>883</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>600</v>
+        <v>793</v>
       </c>
       <c r="K72" t="s">
-        <v>884</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>601</v>
+        <v>794</v>
       </c>
       <c r="K73" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>602</v>
+        <v>795</v>
       </c>
       <c r="K74" t="s">
-        <v>885</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>603</v>
+        <v>796</v>
       </c>
       <c r="K75" t="s">
-        <v>886</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>604</v>
+        <v>797</v>
       </c>
       <c r="K76" t="s">
-        <v>887</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>605</v>
+        <v>798</v>
       </c>
       <c r="K77" t="s">
-        <v>888</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>606</v>
+        <v>799</v>
       </c>
       <c r="K78" t="s">
-        <v>889</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>607</v>
+        <v>800</v>
       </c>
       <c r="K79" t="s">
-        <v>890</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>608</v>
+        <v>801</v>
       </c>
       <c r="K80" t="s">
-        <v>891</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>609</v>
+        <v>802</v>
       </c>
       <c r="K81" t="s">
-        <v>892</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>610</v>
+        <v>803</v>
       </c>
       <c r="K82" t="s">
-        <v>893</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>611</v>
+        <v>804</v>
       </c>
       <c r="K83" t="s">
-        <v>894</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>612</v>
+        <v>805</v>
       </c>
       <c r="K84" t="s">
-        <v>895</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>613</v>
+        <v>806</v>
       </c>
       <c r="K85" t="s">
-        <v>748</v>
+        <v>934</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>614</v>
+        <v>807</v>
       </c>
       <c r="K86" t="s">
-        <v>896</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>615</v>
+        <v>808</v>
       </c>
       <c r="K87" t="s">
-        <v>897</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>616</v>
+        <v>809</v>
       </c>
       <c r="K88" t="s">
-        <v>898</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>617</v>
+        <v>810</v>
       </c>
       <c r="K89" t="s">
-        <v>899</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>618</v>
+        <v>811</v>
       </c>
       <c r="K90" t="s">
-        <v>900</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>619</v>
+        <v>812</v>
       </c>
       <c r="K91" t="s">
-        <v>901</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>620</v>
+        <v>813</v>
       </c>
       <c r="K92" t="s">
-        <v>902</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>621</v>
+        <v>814</v>
       </c>
       <c r="K93" t="s">
-        <v>903</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>622</v>
+        <v>815</v>
       </c>
       <c r="K94" t="s">
-        <v>904</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>623</v>
+        <v>816</v>
       </c>
       <c r="K95" t="s">
-        <v>750</v>
+        <v>936</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>624</v>
+        <v>817</v>
       </c>
       <c r="K96" t="s">
-        <v>905</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>625</v>
+        <v>818</v>
       </c>
       <c r="K97" t="s">
-        <v>906</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>626</v>
+        <v>819</v>
       </c>
       <c r="K98" t="s">
-        <v>907</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>627</v>
+        <v>820</v>
       </c>
       <c r="K99" t="s">
-        <v>908</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>628</v>
+        <v>821</v>
       </c>
       <c r="K100" t="s">
-        <v>909</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>629</v>
+        <v>822</v>
       </c>
       <c r="K101" t="s">
-        <v>910</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>630</v>
+        <v>823</v>
       </c>
       <c r="K102" t="s">
-        <v>911</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>631</v>
+        <v>824</v>
       </c>
       <c r="K103" t="s">
-        <v>912</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>632</v>
+        <v>825</v>
       </c>
       <c r="K104" t="s">
-        <v>913</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>633</v>
+        <v>826</v>
       </c>
       <c r="K105" t="s">
-        <v>914</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>634</v>
+        <v>827</v>
       </c>
       <c r="K106" t="s">
-        <v>915</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>635</v>
+        <v>828</v>
       </c>
       <c r="K107" t="s">
-        <v>916</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>636</v>
+        <v>829</v>
       </c>
       <c r="K108" t="s">
-        <v>917</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>637</v>
+        <v>830</v>
       </c>
       <c r="K109" t="s">
-        <v>918</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>638</v>
+        <v>831</v>
       </c>
       <c r="K110" t="s">
-        <v>919</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>639</v>
+        <v>832</v>
       </c>
       <c r="K111" t="s">
-        <v>920</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>640</v>
+        <v>833</v>
       </c>
       <c r="K112" t="s">
-        <v>921</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>641</v>
+        <v>834</v>
       </c>
       <c r="K113" t="s">
-        <v>922</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>642</v>
+        <v>835</v>
       </c>
       <c r="K114" t="s">
-        <v>923</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>643</v>
+        <v>836</v>
       </c>
       <c r="K115" t="s">
-        <v>924</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>644</v>
+        <v>837</v>
       </c>
       <c r="K116" t="s">
-        <v>925</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>645</v>
+        <v>838</v>
       </c>
       <c r="K117" t="s">
-        <v>926</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>646</v>
+        <v>839</v>
       </c>
       <c r="K118" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>647</v>
+        <v>840</v>
       </c>
       <c r="K119" t="s">
-        <v>927</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>648</v>
+        <v>841</v>
       </c>
       <c r="K120" t="s">
-        <v>928</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>649</v>
+        <v>842</v>
       </c>
       <c r="K121" t="s">
-        <v>929</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>650</v>
+        <v>843</v>
       </c>
       <c r="K122" t="s">
-        <v>930</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>651</v>
+        <v>844</v>
       </c>
       <c r="K123" t="s">
-        <v>931</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>652</v>
+        <v>845</v>
       </c>
       <c r="K124" t="s">
-        <v>932</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>653</v>
+        <v>846</v>
       </c>
       <c r="K125" t="s">
-        <v>721</v>
+        <v>908</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>654</v>
+        <v>847</v>
       </c>
       <c r="K126" t="s">
-        <v>933</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>655</v>
+        <v>848</v>
       </c>
       <c r="K127" t="s">
-        <v>934</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>656</v>
+        <v>849</v>
       </c>
       <c r="K128" t="s">
-        <v>935</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>657</v>
+        <v>850</v>
       </c>
       <c r="K129" t="s">
-        <v>936</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>658</v>
+        <v>851</v>
       </c>
       <c r="K130" t="s">
-        <v>937</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>659</v>
+        <v>852</v>
       </c>
       <c r="K131" t="s">
-        <v>938</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>660</v>
+        <v>853</v>
       </c>
       <c r="K132" t="s">
-        <v>939</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>661</v>
+        <v>854</v>
       </c>
       <c r="K133" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>662</v>
+        <v>855</v>
       </c>
       <c r="K134" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>663</v>
+        <v>856</v>
       </c>
       <c r="K135" t="s">
-        <v>942</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>664</v>
+        <v>857</v>
       </c>
       <c r="K136" t="s">
-        <v>943</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>665</v>
+        <v>858</v>
       </c>
       <c r="K137" t="s">
-        <v>944</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>666</v>
+        <v>859</v>
       </c>
       <c r="K138" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>667</v>
+        <v>860</v>
       </c>
       <c r="K139" t="s">
-        <v>945</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>668</v>
+        <v>861</v>
       </c>
       <c r="K140" t="s">
-        <v>946</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>669</v>
+        <v>862</v>
       </c>
       <c r="K141" t="s">
-        <v>947</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>670</v>
+        <v>863</v>
       </c>
       <c r="K142" t="s">
-        <v>948</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>671</v>
+        <v>864</v>
       </c>
       <c r="K143" t="s">
-        <v>949</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>672</v>
+        <v>865</v>
       </c>
       <c r="K144" t="s">
-        <v>950</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>673</v>
+        <v>866</v>
       </c>
       <c r="K145" t="s">
-        <v>951</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>674</v>
+        <v>867</v>
       </c>
       <c r="K146" t="s">
-        <v>952</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>675</v>
+        <v>868</v>
       </c>
       <c r="K147" t="s">
-        <v>953</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>676</v>
+        <v>869</v>
       </c>
       <c r="K148" t="s">
-        <v>954</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>677</v>
+        <v>870</v>
       </c>
       <c r="K149" t="s">
-        <v>955</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>678</v>
+        <v>871</v>
       </c>
       <c r="K150" t="s">
-        <v>956</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>679</v>
+        <v>872</v>
       </c>
       <c r="K151" t="s">
-        <v>957</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>680</v>
+        <v>873</v>
       </c>
       <c r="K152" t="s">
-        <v>958</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>681</v>
+        <v>874</v>
       </c>
       <c r="K153" t="s">
-        <v>959</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>682</v>
+        <v>875</v>
       </c>
       <c r="K154" t="s">
-        <v>960</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>683</v>
+        <v>876</v>
       </c>
       <c r="K155" t="s">
-        <v>961</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>684</v>
+        <v>877</v>
       </c>
       <c r="K156" t="s">
-        <v>962</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>685</v>
+        <v>878</v>
       </c>
       <c r="K157" t="s">
-        <v>963</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>686</v>
+        <v>879</v>
       </c>
       <c r="K158" t="s">
-        <v>964</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>687</v>
+        <v>880</v>
       </c>
       <c r="K159" t="s">
-        <v>965</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>688</v>
+        <v>881</v>
       </c>
       <c r="K160" t="s">
-        <v>966</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>689</v>
+        <v>882</v>
       </c>
       <c r="K161" t="s">
-        <v>967</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>690</v>
+        <v>883</v>
       </c>
       <c r="K162" t="s">
-        <v>968</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>969</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>970</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>971</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>972</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>760</v>
+        <v>946</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>973</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>974</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>975</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>976</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>977</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>978</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>979</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>980</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>981</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>982</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>983</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>984</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>985</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>728</v>
+        <v>915</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>986</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>987</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>988</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>989</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>990</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>730</v>
+        <v>917</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>991</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>992</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>993</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>994</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>995</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>996</v>
+        <v>1182</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">