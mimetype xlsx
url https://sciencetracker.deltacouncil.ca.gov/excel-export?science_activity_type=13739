--- v2 (2026-08-11)
+++ v3 (2026-11-05)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1241">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-11 08:43:39am</t>
+    <t>2026-11-05 03:23:24pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?science_activity_type=13739</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"science_activity_type":"13739"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -928,50 +928,104 @@
     <t>Endangered species; Habitat; Sturgeon</t>
   </si>
   <si>
     <t>July 31, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54808</t>
   </si>
   <si>
     <t>Addressing catchability bias in fish surveys with catch-ratios</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Recent review efforts of fish surveys within the San Francisco Estuary (SFE) have acknowledged concerns about catchability bias because catch data plays a significant role in decision-making about water operations. Catchability is a source of bias defined as the proportion of the available population captured and retained by surveying gear. Numerous factors could be responsible for catchability bias, potentially leading to inaccurate conclusions about mechanisms responsible for trends in fish communities observed from monitoring surveys. For example, decreasing catch with increasing submerged aquatic vegetation (SAV) could either reflect that fewer fish use SAV or that catchability decreases with increasing SAV. This project will use generalized additive models to create relative catchability estimates among the major SFE fish monitoring surveys and use this information to address issues of catchability bias when inferring fish population and community dynamics from catch data collected within the SFE.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>San Francisco Bay</t>
   </si>
   <si>
     <t>August 4, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54814</t>
   </si>
   <si>
+    <t>Surface water sources, sales and transfers for California community water systems</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;In this project data on the surface water sources of California community water systems (including springs) was gathered and built into a network dataset connecting community water systems to physical water sources across the state. Available attributes include whether the water source is associated with the State Water Project, the Central Valley Project or the Colorado River Project. That data is then displayed in an interactive argis map.&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Water supply management</t>
+  </si>
+  <si>
+    <t>Social science</t>
+  </si>
+  <si>
+    <t>1A. Establish publicly accessible repositories, interactive platforms, and protocols for sharing information, products, and tools...</t>
+  </si>
+  <si>
+    <t>August 11, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54821</t>
+  </si>
+  <si>
+    <t>Real time monitoring to genetically identify fish</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p style="margin-bottom:11px"&gt;&lt;span style="font-size:10.5pt"&gt;&lt;span style="line-height:130%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;The purpose of this activity is to support the&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;span style="line-height:normal"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;U.S. Bureau of Reclamation&lt;/span&gt;&lt;/span&gt;&lt;span style="line-height:130%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;&amp;nbsp;in the timely and accurate analysis of genetic samples to inform operations and management of the Federal Central Valley Project (CVP) to meet regulatory requirements, including the National Marine Fisheries Service (NMFS) Biological Opinion (BiOp) on the Coordinated Long-term Operation of the CVP and SWP. These same data are used by the State to meet regulatory requirements, including California Department Fish and Wildlife Incidental Take Permit (ITP) for the Long-Term Operation of the SWP. The services provided include i. genetic identification of natural-origin Chinook salmon, ii. Larval identification for visually unidentifiable specimens at CVP, iii. Population analysis to enhance evaluation of action benefits.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom:11px"&gt;&lt;span style="font-size:10.5pt"&gt;&lt;span style="line-height:130%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;The occurrence of certain species at pumping facilities can trigger costly reductions in water exports to comply with “take” criteria and permitted limits under the Federal (BiOp) and State (ITP) Endangered Species Acts. However, the default “length-at-date” criteria used for stock determination of Chinook salmon observed within programmatic monitoring (e.g., salvage facilities, juvenile trawls) are known to produce inaccurate results. This activity helps resolve such ambiguity in population assignment and characterizing adult return timing using specialized and accurate genetic methods. Characterizing parent-based (genetic) tags also pertains to this activity, associated with both water operations compliance and population monitoring.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Fish Salvage and Genetic Analysis</t>
+  </si>
+  <si>
+    <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.</t>
+  </si>
+  <si>
+    <t>August 26, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54827</t>
+  </si>
+  <si>
+    <t>Central Valley Salmonid and Sturgeon Genetics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p style="margin-bottom:11px"&gt;&lt;span style="font-size:10.5pt"&gt;&lt;span style="line-height:130%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;The purpose of this activity is to support the&amp;nbsp;California Department of Water Resources&amp;nbsp;in the timely and accurate analysis of genetic samples to inform operations and management of the State Water Project (SWP) to meet regulatory requirements, including California Department Fish and Wildlife Incidental Take Permit (ITP) for the Long-Term Operation of the SWP. These same data are used by the Federal Government to meet regulatory requirements, including the National Marine Fisheries Service (NMFS) Biological Opinion (BiOp) on the Coordinated Long-term Operation of the CVP and SWP. The services provided include i. genetic identification of natural-origin Chinook salmon and ii. Population analysis to enhance evaluation of action benefits.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom:11px"&gt;&lt;span style="font-size:10.5pt"&gt;&lt;span style="line-height:130%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;The occurrence of certain species at pumping facilities can trigger costly reductions in water exports to comply with “take” criteria and permitted limits under the Federal (BiOp) and State (ITP) Endangered Species Acts. However, the default “length-at-date” criteria used for stock determination of Chinook salmon observed within programmatic monitoring (e.g., salvage facilities, juvenile trawls) are known to produce inaccurate results. This activity helps resolve such ambiguity in population assignment and characterizing adult return timing using specialized and accurate genetic methods. Characterizing parent-based (genetic) tags also pertains to this activity, associated with both water operations compliance and population monitoring.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54828</t>
+  </si>
+  <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
     <t>Funding organization</t>
   </si>
   <si>
     <t>Implementing organization</t>
   </si>
   <si>
     <t>Funding program</t>
   </si>
   <si>
     <t>Funding sources</t>
   </si>
   <si>
     <t>Date awarded</t>
   </si>
   <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>Total award amount ($)</t>
@@ -2112,111 +2166,147 @@
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49752</t>
   </si>
   <si>
     <t>Output ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Link or DOI</t>
   </si>
   <si>
     <t>File</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>Peer Review</t>
   </si>
   <si>
     <t>Click Count</t>
   </si>
   <si>
+    <t>Project fact sheet</t>
+  </si>
+  <si>
+    <t>https://bit.ly/ColoradoRiverCWS</t>
+  </si>
+  <si>
+    <t>Community water systems served by the Colorado River</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;August 2026 research brief describing the 210 community water systems reliant on Colorado River water which can be compared to the systems reliant on the State Water Project and Central Valley Project&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>August 13, 2026</t>
+  </si>
+  <si>
+    <t>Data (spatial and non-spatial data)</t>
+  </si>
+  <si>
+    <t>https://datadryad.org/dataset/doi:10.5061/dryad.z08kprrw2</t>
+  </si>
+  <si>
+    <t>Data repository with methods documentation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Dryad repository where data can be downloaded. Includes a DOI and data documentation.&lt;/p&gt;
+</t>
+  </si>
+  <si>
     <t>Report</t>
   </si>
   <si>
     <t>https://www.usbr.gov/mp/bdo/docs/directed-outflow-project-tech-report1.pdf</t>
   </si>
   <si>
     <t>Directed Outflow Project Technical Report 1</t>
   </si>
   <si>
     <t>This technical report presents research findings related to the Direct Outflow Project. Each chapter within the report is intended for eventual submittal to a peer-review scientific journal.</t>
   </si>
   <si>
     <t>November 18, 2022</t>
   </si>
   <si>
     <t>https://www.usbr.gov/mp/bdo/docs/directed-outflow-project-tech-report2.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Directed Outflow Project Technical Report 2 </t>
   </si>
   <si>
     <t>The U.S. Bureau of Reclamation’s Directed Outflow Program (DOP), along with collaborating agencies and non-governmental groups, are continuing efforts to evaluate the hypothesized benefits of outflow/outflow alteration to habitats and species of the Sacramento-San Joaquin Delta and connecting upper estuary (Delta).  A particular focus of the DOP is to improve ecological understanding of the critically endangered Delta Smelt (Hypomesus transpacificus), a small short-lived osmerid fish endemic to the Delta.  The DOP technical report series (Schultz et al. 2019; https://www.usbr.gov/mp/bdo/directed-outflow.html) aims to periodically showcase ongoing DOPrelated research studies.  Results from DOP-related studies are anticipated to assist decision-making processes and better inform general management actions to benefit Delta habitat conditions and species such as Delta Smelt.</t>
   </si>
   <si>
     <t>https://www.usbr.gov/mp/bdo/docs/directed-outflow-project-tech-report3.pdf</t>
   </si>
   <si>
     <t>Directed Outflow Project Technical Report 3</t>
   </si>
   <si>
     <t xml:space="preserve"> The U.S. Bureau of Reclamation’s Directed Outflow Program (DOP), along with collaborating agencies and non-governmental groups, are continuing efforts to evaluate the hypothesized benefits of outflow/outflow alteration to habitats and species of the Sacramento-San Joaquin Delta and connecting upper estuary (Delta).  A particular focus of the DOP is to improve ecological understanding of the critically endangered Delta Smelt (Hypomesus transpacificus), a small short-lived osmerid fish endemic to the Delta.  The DOP technical report series (https://www.usbr.gov/mp/bdo/directed-outflow.html) aims to periodically showcase ongoing DOP-related research studies.  Results from DOP-related studies are anticipated to assist decision-making processes and better inform general management actions to benefit Delta habitat conditions and species such as Delta Smelt. </t>
   </si>
   <si>
-    <t>Data (spatial and non-spatial data)</t>
-[...1 lines deleted...]
-  <si>
     <t>https://github.com/ktomari/DeltaResidentsSurvey2</t>
   </si>
   <si>
     <t>GitHub: Delta Resident Survey</t>
   </si>
   <si>
     <t>Source code repository</t>
-  </si>
-[...1 lines deleted...]
-    <t>Project fact sheet</t>
   </si>
   <si>
     <t>https://sciencetracker.deltacouncil.ca.gov/sites/default/files/2025-01-30-understanding-and-improving-the-early-detection-and-rapid-response-process-for-invasive-species-in-the-ssjd.pdf</t>
   </si>
   <si>
     <t>Info Sheet</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Information sheet (info sheet) produced by the Delta Science Program.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>June 11, 2025</t>
   </si>
   <si>
+    <t>Website</t>
+  </si>
+  <si>
+    <t>https://bit.ly/CA_watersources_network</t>
+  </si>
+  <si>
+    <t>Mapping interface</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;ArcGIS mapping interface for the surface water sources data&lt;/p&gt;
+</t>
+  </si>
+  <si>
     <t>TelemetryTools_RoadMap.pdf</t>
   </si>
   <si>
     <t>PIT Database Roadmap</t>
   </si>
   <si>
     <t>Roadmap of the next phases for development of the prototype PIT database</t>
   </si>
   <si>
     <t>August 26, 2024</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
   <si>
     <t>https://deltacouncil.ca.gov/pdf/council-meeting/powerpoints/2023-10-26-item-10-residents-survey-results.pdf</t>
   </si>
   <si>
     <t>2023-10-26-item-10-residents-survey-results.pdf</t>
   </si>
   <si>
     <t>Presentation on the Delta Residents Survey</t>
   </si>
   <si>
     <t>Presentation to the Council on the DRS.</t>
@@ -2254,51 +2344,58 @@
   <si>
     <t>https://journals.plos.org/plosone/article?id=10.1371/journal.pone.0234673</t>
   </si>
   <si>
     <t>Sommer T, Hartman R, Koller M, Koohafkan M, Conrad JL, et al. (2020) Evaluation of a large-scale flow manipulation to the upper San Francisco Estuary: Response of habitat conditions for an endangered native fish. PLOS ONE 15(10): e0234673. https://doi.org</t>
   </si>
   <si>
     <t>Open access article with study results.</t>
   </si>
   <si>
     <t>Peer-reviewed</t>
   </si>
   <si>
     <t>https://ucdavis.box.com/s/34kmt02f87ohhbpij9hu0iesubm15781</t>
   </si>
   <si>
     <t>Delta Residents Survey Summary Report_FINAL_OCT2023-2.pdf</t>
   </si>
   <si>
     <t>Summary Report: Delta Residents Survey</t>
   </si>
   <si>
     <t xml:space="preserve">Summary Report </t>
   </si>
   <si>
-    <t>Website</t>
+    <t>https://bit.ly/SWP_CVP_CWS_brief</t>
+  </si>
+  <si>
+    <t>Which community water systems are served by the state water and central valley projects?</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Research brief providing descriptive information about the 414 community water systems served by either the State Water Project or the Central Valley Project&lt;/p&gt;
+</t>
   </si>
   <si>
     <t>https://www.usbr.gov/mp/bdo/yolo-bypass.html</t>
   </si>
   <si>
     <t xml:space="preserve">USBR project webpage </t>
   </si>
   <si>
     <t>June 14, 2024</t>
   </si>
   <si>
     <t>https://www.usbr.gov/mp/mpr-news/docs/factsheets/yolo-bypass.pdf</t>
   </si>
   <si>
     <t>https://github.com/fishsciences/telemetry</t>
   </si>
   <si>
     <t>telemetry R package GitHub Repository</t>
   </si>
   <si>
     <t>Package for crafting API requests to the PIT telemetry database API.</t>
   </si>
   <si>
     <t>June 27, 2024</t>
   </si>
@@ -2824,53 +2921,50 @@
   <si>
     <t>Data application - Analytics</t>
   </si>
   <si>
     <t>Data application - Data analysis</t>
   </si>
   <si>
     <t>Data application - Information management</t>
   </si>
   <si>
     <t>Data application - Science communication / knowledge synthesis</t>
   </si>
   <si>
     <t>Independent peer review</t>
   </si>
   <si>
     <t>Planning and guidance</t>
   </si>
   <si>
     <t>Flood risk and land use management</t>
   </si>
   <si>
     <t>Governance</t>
   </si>
   <si>
-    <t>Water supply management</t>
-[...1 lines deleted...]
-  <si>
     <t>Agricultural production</t>
   </si>
   <si>
     <t>Carbon markets</t>
   </si>
   <si>
     <t>Climate change mitigation</t>
   </si>
   <si>
     <t>Flood control</t>
   </si>
   <si>
     <t>GHG emissions</t>
   </si>
   <si>
     <t>Groundwater protection &amp; management</t>
   </si>
   <si>
     <t>Land use designation</t>
   </si>
   <si>
     <t>Methylmercury TMDL</t>
   </si>
   <si>
     <t>Natural environmental flows</t>
@@ -2962,90 +3056,81 @@
   <si>
     <t>Landform and natural disturbance</t>
   </si>
   <si>
     <t>Mammals</t>
   </si>
   <si>
     <t>modeling</t>
   </si>
   <si>
     <t>Nutrients, energy and food web</t>
   </si>
   <si>
     <t>Remote Sensing</t>
   </si>
   <si>
     <t>Riparian habitats</t>
   </si>
   <si>
     <t>Sediment</t>
   </si>
   <si>
     <t>social impacts</t>
   </si>
   <si>
-    <t>Social science</t>
-[...1 lines deleted...]
-  <si>
     <t>Species</t>
   </si>
   <si>
     <t>Terrestrial habitats</t>
   </si>
   <si>
     <t>Tidal wetlands</t>
   </si>
   <si>
     <t>Traditional knowledge</t>
   </si>
   <si>
     <t>Transportation and service corridors</t>
   </si>
   <si>
     <t>vulnerability assessment</t>
   </si>
   <si>
     <t>Weather and climate</t>
   </si>
   <si>
     <t>N/A (project initiated prior to 2017)</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions</t>
   </si>
   <si>
-    <t>1A. Establish publicly accessible repositories, interactive platforms, and protocols for sharing information, products, and tools...</t>
-[...1 lines deleted...]
-  <si>
     <t>1B. Evaluate the individual and institutional factors that enable or present barriers to coordination, learning, trusting, and using scientific information...</t>
   </si>
   <si>
     <t>1C. Identify and implement large-scale experiments that can address uncertainties in the outcomes of management actions...</t>
-  </si>
-[...1 lines deleted...]
-    <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.</t>
   </si>
   <si>
     <t>2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...</t>
   </si>
   <si>
     <t>2B. Develop a framework for monitoring, modeling, and information dissemination in support of operational forecasting and near real-time visualization...</t>
   </si>
   <si>
     <t>2C. Enhance flood risk models through a co-production process with Delta communities to quantify and consider tradeoffs...</t>
   </si>
   <si>
     <t>2D. Iteratively develop, update, and make widely available forecasts of climatological, hydrological, social-ecological, and water quality...</t>
   </si>
   <si>
     <t>SAA Need 3 (2022-2026): Expand multi-benefit approaches to managing the Delta as a social-ecological system</t>
   </si>
   <si>
     <t>3A. Conduct studies to inform restoration and approaches to protecting human communities that are resilient to interannual hydrologic...</t>
   </si>
   <si>
     <t>3B. Develop integrated frameworks, data visualization tools, and models of the Delta social-ecological system that evaluate the distribution...</t>
   </si>
   <si>
     <t>3C. Identify how ecosystem restoration projects, in comparison to existing water management strategies, benefit and burden human communities...</t>
   </si>
@@ -4246,51 +4331,51 @@
       <c r="A9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X25"/>
+  <dimension ref="A1:X28"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
@@ -5826,463 +5911,631 @@
       </c>
       <c r="N25">
         <v>2024</v>
       </c>
       <c r="O25" t="s">
         <v>43</v>
       </c>
       <c r="P25"/>
       <c r="Q25" t="s">
         <v>112</v>
       </c>
       <c r="R25"/>
       <c r="S25" t="s">
         <v>47</v>
       </c>
       <c r="T25" t="s">
         <v>68</v>
       </c>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25" t="s">
         <v>268</v>
       </c>
       <c r="X25" t="s">
         <v>269</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24">
+      <c r="A26">
+        <v>54821</v>
+      </c>
+      <c r="B26" t="s">
+        <v>270</v>
+      </c>
+      <c r="C26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D26" t="s">
+        <v>174</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26" t="s">
+        <v>271</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26">
+        <v>2023</v>
+      </c>
+      <c r="M26" t="s">
+        <v>226</v>
+      </c>
+      <c r="N26">
+        <v>2026</v>
+      </c>
+      <c r="O26" t="s">
+        <v>43</v>
+      </c>
+      <c r="P26"/>
+      <c r="Q26" t="s">
+        <v>272</v>
+      </c>
+      <c r="R26"/>
+      <c r="S26" t="s">
+        <v>273</v>
+      </c>
+      <c r="T26" t="s">
+        <v>274</v>
+      </c>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26" t="s">
+        <v>275</v>
+      </c>
+      <c r="X26" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24">
+      <c r="A27">
+        <v>54827</v>
+      </c>
+      <c r="B27" t="s">
+        <v>277</v>
+      </c>
+      <c r="C27" t="s">
+        <v>72</v>
+      </c>
+      <c r="D27" t="s">
+        <v>37</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27" t="s">
+        <v>278</v>
+      </c>
+      <c r="G27" t="s">
+        <v>279</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27" t="s">
+        <v>199</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27">
+        <v>2011</v>
+      </c>
+      <c r="M27">
+        <v>15</v>
+      </c>
+      <c r="N27"/>
+      <c r="O27" t="s">
+        <v>200</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27" t="s">
+        <v>112</v>
+      </c>
+      <c r="R27"/>
+      <c r="S27" t="s">
+        <v>47</v>
+      </c>
+      <c r="T27" t="s">
+        <v>280</v>
+      </c>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27" t="s">
+        <v>281</v>
+      </c>
+      <c r="X27" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24">
+      <c r="A28">
+        <v>54828</v>
+      </c>
+      <c r="B28" t="s">
+        <v>283</v>
+      </c>
+      <c r="C28" t="s">
+        <v>72</v>
+      </c>
+      <c r="D28" t="s">
+        <v>53</v>
+      </c>
+      <c r="E28"/>
+      <c r="F28" t="s">
+        <v>284</v>
+      </c>
+      <c r="G28" t="s">
+        <v>279</v>
+      </c>
+      <c r="H28"/>
+      <c r="I28" t="s">
+        <v>199</v>
+      </c>
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28">
+        <v>2011</v>
+      </c>
+      <c r="M28">
+        <v>15</v>
+      </c>
+      <c r="N28"/>
+      <c r="O28" t="s">
+        <v>200</v>
+      </c>
+      <c r="P28" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>112</v>
+      </c>
+      <c r="R28"/>
+      <c r="S28" t="s">
+        <v>47</v>
+      </c>
+      <c r="T28" t="s">
+        <v>280</v>
+      </c>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28" t="s">
+        <v>281</v>
+      </c>
+      <c r="X28" t="s">
+        <v>285</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P28"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>270</v>
+        <v>286</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>271</v>
+        <v>287</v>
       </c>
       <c r="D1" t="s">
-        <v>272</v>
+        <v>288</v>
       </c>
       <c r="E1" t="s">
-        <v>273</v>
+        <v>289</v>
       </c>
       <c r="F1" t="s">
-        <v>274</v>
+        <v>290</v>
       </c>
       <c r="G1" t="s">
-        <v>275</v>
+        <v>291</v>
       </c>
       <c r="H1" t="s">
-        <v>276</v>
+        <v>292</v>
       </c>
       <c r="I1" t="s">
-        <v>277</v>
+        <v>293</v>
       </c>
       <c r="J1" t="s">
-        <v>278</v>
+        <v>294</v>
       </c>
       <c r="K1" t="s">
-        <v>279</v>
+        <v>295</v>
       </c>
       <c r="L1" t="s">
-        <v>280</v>
+        <v>296</v>
       </c>
       <c r="M1" t="s">
-        <v>281</v>
+        <v>297</v>
       </c>
       <c r="N1" t="s">
-        <v>282</v>
+        <v>298</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51637</v>
       </c>
       <c r="B2">
         <v>49901</v>
       </c>
       <c r="C2" t="s">
-        <v>283</v>
+        <v>299</v>
       </c>
       <c r="D2" t="s">
         <v>53</v>
       </c>
       <c r="E2" t="s">
         <v>110</v>
       </c>
       <c r="F2" t="s">
-        <v>284</v>
+        <v>300</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
-        <v>285</v>
+        <v>301</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51599</v>
       </c>
       <c r="B3">
         <v>49783</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
         <v>53</v>
       </c>
       <c r="E3" t="s">
         <v>53</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>286</v>
+        <v>302</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51597</v>
       </c>
       <c r="B4">
         <v>49782</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
         <v>53</v>
       </c>
       <c r="E4" t="s">
         <v>53</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>285</v>
+        <v>301</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51639</v>
       </c>
       <c r="B5">
         <v>49902</v>
       </c>
       <c r="C5" t="s">
-        <v>287</v>
+        <v>303</v>
       </c>
       <c r="D5" t="s">
         <v>53</v>
       </c>
       <c r="E5" t="s">
         <v>53</v>
       </c>
       <c r="F5" t="s">
-        <v>284</v>
+        <v>300</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>285</v>
+        <v>301</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51657</v>
       </c>
       <c r="B6">
         <v>49897</v>
       </c>
       <c r="C6" t="s">
-        <v>288</v>
+        <v>304</v>
       </c>
       <c r="D6" t="s">
         <v>53</v>
       </c>
       <c r="E6" t="s">
         <v>53</v>
       </c>
       <c r="F6" t="s">
-        <v>284</v>
+        <v>300</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>285</v>
+        <v>301</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51658</v>
       </c>
       <c r="B7">
         <v>49897</v>
       </c>
       <c r="C7" t="s">
-        <v>288</v>
+        <v>304</v>
       </c>
       <c r="D7" t="s">
         <v>53</v>
       </c>
       <c r="E7" t="s">
         <v>53</v>
       </c>
       <c r="F7" t="s">
-        <v>284</v>
+        <v>300</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>285</v>
+        <v>301</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51598</v>
       </c>
       <c r="B8">
         <v>49782</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
         <v>53</v>
       </c>
       <c r="E8" t="s">
         <v>53</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>289</v>
+        <v>305</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>51648</v>
       </c>
       <c r="B9">
         <v>49909</v>
       </c>
       <c r="C9" t="s">
-        <v>290</v>
+        <v>306</v>
       </c>
       <c r="D9" t="s">
         <v>53</v>
       </c>
       <c r="E9" t="s">
         <v>130</v>
       </c>
       <c r="F9" t="s">
-        <v>284</v>
+        <v>300</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>285</v>
+        <v>301</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>51596</v>
       </c>
       <c r="B10">
         <v>49781</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>291</v>
+        <v>307</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="F10" t="s">
-        <v>284</v>
+        <v>300</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>292</v>
+        <v>308</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>51638</v>
       </c>
       <c r="B11">
         <v>49901</v>
       </c>
       <c r="C11" t="s">
-        <v>283</v>
+        <v>299</v>
       </c>
       <c r="D11" t="s">
         <v>37</v>
       </c>
       <c r="E11" t="s">
         <v>110</v>
       </c>
       <c r="F11" t="s">
-        <v>284</v>
+        <v>300</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>285</v>
+        <v>301</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>51527</v>
       </c>
       <c r="B12">
         <v>49801</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
         <v>37</v>
       </c>
@@ -6291,678 +6544,678 @@
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>51645</v>
       </c>
       <c r="B13">
         <v>49907</v>
       </c>
       <c r="C13" t="s">
-        <v>293</v>
+        <v>309</v>
       </c>
       <c r="D13" t="s">
         <v>37</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13" t="s">
-        <v>284</v>
+        <v>300</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>285</v>
+        <v>301</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>51588</v>
       </c>
       <c r="B14">
         <v>49790</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
         <v>130</v>
       </c>
       <c r="E14" t="s">
         <v>73</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>285</v>
+        <v>301</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14" t="s">
-        <v>294</v>
+        <v>310</v>
       </c>
       <c r="O14" t="s">
-        <v>295</v>
+        <v>311</v>
       </c>
       <c r="P14" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>51650</v>
       </c>
       <c r="B15">
         <v>49909</v>
       </c>
       <c r="C15" t="s">
-        <v>290</v>
+        <v>306</v>
       </c>
       <c r="D15" t="s">
         <v>130</v>
       </c>
       <c r="E15" t="s">
         <v>130</v>
       </c>
       <c r="F15" t="s">
-        <v>284</v>
+        <v>300</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>285</v>
+        <v>301</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>51649</v>
       </c>
       <c r="B16">
         <v>49909</v>
       </c>
       <c r="C16" t="s">
-        <v>290</v>
+        <v>306</v>
       </c>
       <c r="D16" t="s">
         <v>182</v>
       </c>
       <c r="E16" t="s">
         <v>130</v>
       </c>
       <c r="F16" t="s">
-        <v>284</v>
+        <v>300</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>285</v>
+        <v>301</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>52926</v>
       </c>
       <c r="B17">
         <v>52916</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>296</v>
+        <v>312</v>
       </c>
       <c r="E17" t="s">
         <v>138</v>
       </c>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>297</v>
+        <v>313</v>
       </c>
       <c r="I17"/>
       <c r="J17">
         <v>478048.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17" t="s">
-        <v>294</v>
+        <v>310</v>
       </c>
       <c r="O17"/>
       <c r="P17" t="s">
-        <v>298</v>
+        <v>314</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>53266</v>
       </c>
       <c r="B18">
         <v>53156</v>
       </c>
       <c r="C18">
         <v>21115</v>
       </c>
       <c r="D18" t="s">
-        <v>296</v>
+        <v>312</v>
       </c>
       <c r="E18" t="s">
         <v>147</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>299</v>
+        <v>315</v>
       </c>
       <c r="H18" t="s">
-        <v>300</v>
+        <v>316</v>
       </c>
       <c r="I18" t="s">
-        <v>301</v>
+        <v>317</v>
       </c>
       <c r="J18">
         <v>224951.0</v>
       </c>
       <c r="K18"/>
       <c r="L18" t="s">
-        <v>302</v>
+        <v>318</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>53351</v>
       </c>
       <c r="B19">
         <v>53301</v>
       </c>
       <c r="C19" t="s">
-        <v>303</v>
+        <v>319</v>
       </c>
       <c r="D19" t="s">
-        <v>296</v>
+        <v>312</v>
       </c>
       <c r="E19" t="s">
-        <v>304</v>
+        <v>320</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>299</v>
+        <v>315</v>
       </c>
       <c r="H19" t="s">
-        <v>305</v>
+        <v>321</v>
       </c>
       <c r="I19" t="s">
-        <v>301</v>
+        <v>317</v>
       </c>
       <c r="J19">
         <v>137144.32</v>
       </c>
       <c r="K19"/>
       <c r="L19" t="s">
-        <v>302</v>
+        <v>318</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>53531</v>
       </c>
       <c r="B20">
         <v>53501</v>
       </c>
       <c r="C20" t="s">
-        <v>306</v>
+        <v>322</v>
       </c>
       <c r="D20" t="s">
-        <v>296</v>
+        <v>312</v>
       </c>
       <c r="E20" t="s">
         <v>166</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>299</v>
+        <v>315</v>
       </c>
       <c r="H20" t="s">
-        <v>307</v>
+        <v>323</v>
       </c>
       <c r="I20" t="s">
-        <v>308</v>
+        <v>324</v>
       </c>
       <c r="J20">
         <v>324856.42</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>53621</v>
       </c>
       <c r="B21">
         <v>53616</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>296</v>
+        <v>312</v>
       </c>
       <c r="E21" t="s">
         <v>174</v>
       </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>309</v>
+        <v>325</v>
       </c>
       <c r="I21"/>
       <c r="J21">
         <v>259288.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21" t="s">
-        <v>298</v>
+        <v>314</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
         <v>54504</v>
       </c>
       <c r="B22">
         <v>54501</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>310</v>
+        <v>326</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>311</v>
+        <v>327</v>
       </c>
       <c r="I22"/>
       <c r="J22">
         <v>525719.0</v>
       </c>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
         <v>54508</v>
       </c>
       <c r="B23">
         <v>54475</v>
       </c>
       <c r="C23" t="s">
+        <v>328</v>
+      </c>
+      <c r="D23" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="E23" t="s">
         <v>209</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>299</v>
+        <v>315</v>
       </c>
       <c r="H23" t="s">
-        <v>313</v>
+        <v>329</v>
       </c>
       <c r="I23" t="s">
-        <v>314</v>
+        <v>330</v>
       </c>
       <c r="J23">
         <v>229884.9</v>
       </c>
       <c r="K23"/>
       <c r="L23" t="s">
-        <v>315</v>
+        <v>331</v>
       </c>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
         <v>54565</v>
       </c>
       <c r="B24">
         <v>54564</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
         <v>37</v>
       </c>
       <c r="E24" t="s">
         <v>130</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>316</v>
+        <v>332</v>
       </c>
       <c r="I24" t="s">
-        <v>317</v>
+        <v>333</v>
       </c>
       <c r="J24">
         <v>1224266.0</v>
       </c>
       <c r="K24" t="s">
-        <v>318</v>
+        <v>334</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25">
         <v>54803</v>
       </c>
       <c r="B25">
         <v>53501</v>
       </c>
       <c r="C25" t="s">
-        <v>319</v>
+        <v>335</v>
       </c>
       <c r="D25" t="s">
-        <v>296</v>
+        <v>312</v>
       </c>
       <c r="E25" t="s">
         <v>53</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>299</v>
+        <v>315</v>
       </c>
       <c r="H25" t="s">
-        <v>307</v>
+        <v>323</v>
       </c>
       <c r="I25" t="s">
-        <v>308</v>
+        <v>324</v>
       </c>
       <c r="J25">
         <v>324880.0</v>
       </c>
       <c r="K25"/>
       <c r="L25" t="s">
-        <v>315</v>
+        <v>331</v>
       </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
         <v>54806</v>
       </c>
       <c r="B26">
         <v>54475</v>
       </c>
       <c r="C26" t="s">
-        <v>320</v>
+        <v>336</v>
       </c>
       <c r="D26" t="s">
-        <v>296</v>
+        <v>312</v>
       </c>
       <c r="E26" t="s">
-        <v>321</v>
+        <v>337</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>299</v>
+        <v>315</v>
       </c>
       <c r="H26" t="s">
-        <v>322</v>
+        <v>338</v>
       </c>
       <c r="I26" t="s">
-        <v>314</v>
+        <v>330</v>
       </c>
       <c r="J26">
         <v>350961.0</v>
       </c>
       <c r="K26"/>
       <c r="L26" t="s">
-        <v>302</v>
+        <v>318</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
         <v>54815</v>
       </c>
       <c r="B27">
         <v>54814</v>
       </c>
       <c r="C27" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
       <c r="D27" t="s">
-        <v>296</v>
+        <v>312</v>
       </c>
       <c r="E27" t="s">
         <v>182</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>299</v>
+        <v>315</v>
       </c>
       <c r="H27" t="s">
-        <v>324</v>
+        <v>340</v>
       </c>
       <c r="I27" t="s">
-        <v>301</v>
+        <v>317</v>
       </c>
       <c r="J27">
         <v>47041.8</v>
       </c>
       <c r="K27"/>
       <c r="L27" t="s">
-        <v>315</v>
+        <v>331</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
         <v>54819</v>
       </c>
       <c r="B28">
         <v>53836</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>296</v>
+        <v>312</v>
       </c>
       <c r="E28" t="s">
-        <v>325</v>
+        <v>341</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>299</v>
+        <v>315</v>
       </c>
       <c r="H28" t="s">
-        <v>326</v>
+        <v>342</v>
       </c>
       <c r="I28" t="s">
-        <v>301</v>
+        <v>317</v>
       </c>
       <c r="J28">
         <v>66457.3</v>
       </c>
       <c r="K28"/>
       <c r="L28" t="s">
-        <v>315</v>
+        <v>331</v>
       </c>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28" t="s">
-        <v>327</v>
+        <v>343</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>328</v>
+        <v>344</v>
       </c>
       <c r="B1" t="s">
-        <v>270</v>
+        <v>286</v>
       </c>
       <c r="C1" t="s">
-        <v>329</v>
+        <v>345</v>
       </c>
       <c r="D1" t="s">
-        <v>330</v>
+        <v>346</v>
       </c>
       <c r="E1" t="s">
-        <v>331</v>
+        <v>347</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51693</v>
       </c>
       <c r="B2">
         <v>51637</v>
       </c>
       <c r="C2">
         <v>2020</v>
       </c>
       <c r="D2">
         <v>12000.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>127</v>
@@ -7169,3574 +7422,3686 @@
         <v>2021</v>
       </c>
       <c r="D13">
         <v>750000.0</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>54782</v>
       </c>
       <c r="B14">
         <v>53266</v>
       </c>
       <c r="C14">
         <v>2024</v>
       </c>
       <c r="D14">
         <v>23229.0</v>
       </c>
       <c r="E14" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="F14" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="G14" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>54785</v>
       </c>
       <c r="B15">
         <v>53351</v>
       </c>
       <c r="C15">
         <v>2024</v>
       </c>
       <c r="D15">
         <v>4060.85</v>
       </c>
       <c r="E15" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="F15" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="G15" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>54787</v>
       </c>
       <c r="B16">
         <v>53531</v>
       </c>
       <c r="C16">
         <v>2024</v>
       </c>
       <c r="D16">
         <v>151417.0</v>
       </c>
       <c r="E16" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="F16" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="G16" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>54804</v>
       </c>
       <c r="B17">
         <v>54803</v>
       </c>
       <c r="C17">
         <v>2024</v>
       </c>
       <c r="D17">
         <v>84917.35</v>
       </c>
       <c r="E17" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="F17" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="G17" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>54805</v>
       </c>
       <c r="B18">
         <v>54508</v>
       </c>
       <c r="C18">
         <v>2024</v>
       </c>
       <c r="D18">
         <v>28571.18</v>
       </c>
       <c r="E18" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="F18" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="G18" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>54807</v>
       </c>
       <c r="B19">
         <v>54806</v>
       </c>
       <c r="C19">
         <v>2024</v>
       </c>
       <c r="D19">
         <v>185388.45</v>
       </c>
       <c r="E19" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="F19" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="G19" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>54817</v>
       </c>
       <c r="B20">
         <v>54815</v>
       </c>
       <c r="C20">
         <v>2024</v>
       </c>
       <c r="D20">
         <v>5733.95</v>
       </c>
       <c r="E20" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="F20" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="G20" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>54820</v>
       </c>
       <c r="B21">
         <v>54819</v>
       </c>
       <c r="C21">
         <v>2024</v>
       </c>
       <c r="D21">
         <v>2610.22</v>
       </c>
       <c r="E21" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="F21" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="G21" t="s">
-        <v>327</v>
+        <v>343</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K44"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>334</v>
+        <v>350</v>
       </c>
       <c r="B1" t="s">
-        <v>335</v>
+        <v>351</v>
       </c>
       <c r="C1" t="s">
-        <v>336</v>
+        <v>352</v>
       </c>
       <c r="D1" t="s">
-        <v>337</v>
+        <v>353</v>
       </c>
       <c r="E1" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>339</v>
+        <v>355</v>
       </c>
       <c r="H1" t="s">
-        <v>340</v>
+        <v>356</v>
       </c>
       <c r="I1" t="s">
-        <v>341</v>
+        <v>357</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54395</v>
       </c>
       <c r="B2" t="s">
-        <v>342</v>
+        <v>358</v>
       </c>
       <c r="C2" t="s">
-        <v>343</v>
+        <v>359</v>
       </c>
       <c r="D2" t="s">
-        <v>344</v>
+        <v>360</v>
       </c>
       <c r="E2" t="s">
         <v>130</v>
       </c>
       <c r="F2" t="s">
-        <v>345</v>
+        <v>361</v>
       </c>
       <c r="G2" t="s">
-        <v>346</v>
+        <v>362</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>347</v>
+        <v>363</v>
       </c>
       <c r="K2" t="s">
-        <v>348</v>
+        <v>364</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>50359</v>
       </c>
       <c r="B3" t="s">
-        <v>349</v>
+        <v>365</v>
       </c>
       <c r="C3" t="s">
-        <v>350</v>
+        <v>366</v>
       </c>
       <c r="D3" t="s">
-        <v>351</v>
+        <v>367</v>
       </c>
       <c r="E3" t="s">
         <v>181</v>
       </c>
       <c r="F3" t="s">
-        <v>352</v>
+        <v>368</v>
       </c>
       <c r="G3" t="s">
-        <v>353</v>
+        <v>369</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>354</v>
+        <v>370</v>
       </c>
       <c r="K3" t="s">
-        <v>355</v>
+        <v>371</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>54016</v>
       </c>
       <c r="B4" t="s">
-        <v>356</v>
+        <v>372</v>
       </c>
       <c r="C4" t="s">
-        <v>357</v>
+        <v>373</v>
       </c>
       <c r="D4" t="s">
-        <v>358</v>
+        <v>374</v>
       </c>
       <c r="E4" t="s">
         <v>147</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>359</v>
+        <v>375</v>
       </c>
       <c r="K4" t="s">
-        <v>360</v>
+        <v>376</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50298</v>
       </c>
       <c r="B5" t="s">
-        <v>361</v>
+        <v>377</v>
       </c>
       <c r="C5" t="s">
-        <v>362</v>
+        <v>378</v>
       </c>
       <c r="D5" t="s">
-        <v>363</v>
+        <v>379</v>
       </c>
       <c r="E5" t="s">
         <v>73</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>364</v>
+        <v>380</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
         <v>127</v>
       </c>
       <c r="K5" t="s">
-        <v>365</v>
+        <v>381</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>53281</v>
       </c>
       <c r="B6" t="s">
-        <v>366</v>
+        <v>382</v>
       </c>
       <c r="C6" t="s">
-        <v>367</v>
+        <v>383</v>
       </c>
       <c r="D6" t="s">
-        <v>368</v>
+        <v>384</v>
       </c>
       <c r="E6" t="s">
         <v>209</v>
       </c>
       <c r="F6" t="s">
-        <v>369</v>
+        <v>385</v>
       </c>
       <c r="G6" t="s">
-        <v>370</v>
+        <v>386</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>371</v>
+        <v>387</v>
       </c>
       <c r="K6" t="s">
-        <v>372</v>
+        <v>388</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>50308</v>
       </c>
       <c r="B7" t="s">
-        <v>373</v>
+        <v>389</v>
       </c>
       <c r="C7" t="s">
-        <v>374</v>
+        <v>390</v>
       </c>
       <c r="D7" t="s">
-        <v>375</v>
+        <v>391</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>376</v>
+        <v>392</v>
       </c>
       <c r="H7"/>
       <c r="I7" t="s">
-        <v>377</v>
+        <v>393</v>
       </c>
       <c r="J7" t="s">
         <v>127</v>
       </c>
       <c r="K7" t="s">
-        <v>378</v>
+        <v>394</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>50250</v>
       </c>
       <c r="B8" t="s">
-        <v>379</v>
+        <v>395</v>
       </c>
       <c r="C8" t="s">
-        <v>380</v>
+        <v>396</v>
       </c>
       <c r="D8" t="s">
-        <v>381</v>
+        <v>397</v>
       </c>
       <c r="E8" t="s">
-        <v>382</v>
+        <v>398</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>383</v>
+        <v>399</v>
       </c>
       <c r="H8"/>
       <c r="I8" t="s">
-        <v>384</v>
+        <v>400</v>
       </c>
       <c r="J8" t="s">
         <v>127</v>
       </c>
       <c r="K8" t="s">
-        <v>385</v>
+        <v>401</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>54567</v>
       </c>
       <c r="B9" t="s">
-        <v>386</v>
+        <v>402</v>
       </c>
       <c r="C9" t="s">
-        <v>387</v>
+        <v>403</v>
       </c>
       <c r="D9" t="s">
-        <v>388</v>
+        <v>404</v>
       </c>
       <c r="E9" t="s">
         <v>209</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
         <v>250</v>
       </c>
       <c r="K9" t="s">
-        <v>389</v>
+        <v>405</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>50410</v>
       </c>
       <c r="B10" t="s">
-        <v>390</v>
+        <v>406</v>
       </c>
       <c r="C10" t="s">
-        <v>391</v>
+        <v>407</v>
       </c>
       <c r="D10" t="s">
-        <v>392</v>
+        <v>408</v>
       </c>
       <c r="E10" t="s">
         <v>138</v>
       </c>
       <c r="F10" t="s">
-        <v>393</v>
+        <v>409</v>
       </c>
       <c r="G10" t="s">
-        <v>394</v>
+        <v>410</v>
       </c>
       <c r="H10"/>
       <c r="I10" t="s">
-        <v>395</v>
+        <v>411</v>
       </c>
       <c r="J10" t="s">
         <v>127</v>
       </c>
       <c r="K10" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>50245</v>
       </c>
       <c r="B11" t="s">
-        <v>397</v>
+        <v>413</v>
       </c>
       <c r="C11" t="s">
-        <v>398</v>
+        <v>414</v>
       </c>
       <c r="D11" t="s">
-        <v>399</v>
+        <v>415</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>400</v>
+        <v>416</v>
       </c>
       <c r="H11"/>
       <c r="I11" t="s">
-        <v>401</v>
+        <v>417</v>
       </c>
       <c r="J11" t="s">
         <v>127</v>
       </c>
       <c r="K11" t="s">
-        <v>402</v>
+        <v>418</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>54006</v>
       </c>
       <c r="B12" t="s">
-        <v>403</v>
+        <v>419</v>
       </c>
       <c r="C12" t="s">
-        <v>404</v>
+        <v>420</v>
       </c>
       <c r="D12" t="s">
-        <v>405</v>
+        <v>421</v>
       </c>
       <c r="E12" t="s">
         <v>147</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>406</v>
+        <v>422</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>359</v>
+        <v>375</v>
       </c>
       <c r="K12" t="s">
-        <v>407</v>
+        <v>423</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>50326</v>
       </c>
       <c r="B13" t="s">
-        <v>408</v>
+        <v>424</v>
       </c>
       <c r="C13" t="s">
-        <v>409</v>
+        <v>425</v>
       </c>
       <c r="D13" t="s">
-        <v>410</v>
+        <v>426</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>411</v>
+        <v>427</v>
       </c>
       <c r="H13" t="s">
         <v>130</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
         <v>127</v>
       </c>
       <c r="K13" t="s">
-        <v>412</v>
+        <v>428</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>50306</v>
       </c>
       <c r="B14" t="s">
-        <v>413</v>
+        <v>429</v>
       </c>
       <c r="C14" t="s">
-        <v>414</v>
+        <v>430</v>
       </c>
       <c r="D14" t="s">
-        <v>415</v>
+        <v>431</v>
       </c>
       <c r="E14" t="s">
         <v>53</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>416</v>
+        <v>432</v>
       </c>
       <c r="H14" t="s">
         <v>209</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>127</v>
       </c>
       <c r="K14" t="s">
-        <v>417</v>
+        <v>433</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>54393</v>
       </c>
       <c r="B15" t="s">
-        <v>418</v>
+        <v>434</v>
       </c>
       <c r="C15" t="s">
-        <v>419</v>
+        <v>435</v>
       </c>
       <c r="D15" t="s">
-        <v>420</v>
+        <v>436</v>
       </c>
       <c r="E15" t="s">
         <v>130</v>
       </c>
       <c r="F15" t="s">
-        <v>421</v>
+        <v>437</v>
       </c>
       <c r="G15" t="s">
-        <v>422</v>
+        <v>438</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>347</v>
+        <v>363</v>
       </c>
       <c r="K15" t="s">
-        <v>423</v>
+        <v>439</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>52841</v>
       </c>
       <c r="B16" t="s">
-        <v>424</v>
+        <v>440</v>
       </c>
       <c r="C16" t="s">
-        <v>425</v>
+        <v>441</v>
       </c>
       <c r="D16" t="s">
-        <v>426</v>
+        <v>442</v>
       </c>
       <c r="E16" t="s">
         <v>182</v>
       </c>
       <c r="F16" t="s">
-        <v>427</v>
+        <v>443</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>428</v>
+        <v>444</v>
       </c>
       <c r="K16" t="s">
-        <v>429</v>
+        <v>445</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>54076</v>
       </c>
       <c r="B17" t="s">
-        <v>430</v>
+        <v>446</v>
       </c>
       <c r="C17" t="s">
-        <v>431</v>
+        <v>447</v>
       </c>
       <c r="D17" t="s">
-        <v>432</v>
+        <v>448</v>
       </c>
       <c r="E17" t="s">
         <v>188</v>
       </c>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>433</v>
+        <v>449</v>
       </c>
       <c r="K17" t="s">
-        <v>434</v>
+        <v>450</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>54578</v>
       </c>
       <c r="B18" t="s">
-        <v>435</v>
+        <v>451</v>
       </c>
       <c r="C18" t="s">
-        <v>436</v>
+        <v>452</v>
       </c>
       <c r="D18" t="s">
-        <v>437</v>
+        <v>453</v>
       </c>
       <c r="E18" t="s">
-        <v>438</v>
+        <v>454</v>
       </c>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
         <v>250</v>
       </c>
       <c r="K18" t="s">
-        <v>439</v>
+        <v>455</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>53511</v>
       </c>
       <c r="B19" t="s">
-        <v>440</v>
+        <v>456</v>
       </c>
       <c r="C19" t="s">
-        <v>441</v>
+        <v>457</v>
       </c>
       <c r="D19" t="s">
-        <v>442</v>
+        <v>458</v>
       </c>
       <c r="E19" t="s">
         <v>53</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>443</v>
+        <v>459</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>444</v>
+        <v>460</v>
       </c>
       <c r="K19" t="s">
-        <v>445</v>
+        <v>461</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>54569</v>
       </c>
       <c r="B20" t="s">
-        <v>446</v>
+        <v>462</v>
       </c>
       <c r="C20" t="s">
-        <v>447</v>
+        <v>463</v>
       </c>
       <c r="D20" t="s">
-        <v>448</v>
+        <v>464</v>
       </c>
       <c r="E20" t="s">
-        <v>449</v>
+        <v>465</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
         <v>250</v>
       </c>
       <c r="K20" t="s">
-        <v>450</v>
+        <v>466</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>54388</v>
       </c>
       <c r="B21" t="s">
-        <v>451</v>
+        <v>467</v>
       </c>
       <c r="C21" t="s">
-        <v>447</v>
+        <v>463</v>
       </c>
       <c r="D21" t="s">
-        <v>452</v>
+        <v>468</v>
       </c>
       <c r="E21" t="s">
         <v>130</v>
       </c>
       <c r="F21" t="s">
-        <v>453</v>
+        <v>469</v>
       </c>
       <c r="G21" t="s">
-        <v>454</v>
+        <v>470</v>
       </c>
       <c r="H21"/>
       <c r="I21" t="s">
-        <v>455</v>
+        <v>471</v>
       </c>
       <c r="J21" t="s">
-        <v>347</v>
+        <v>363</v>
       </c>
       <c r="K21" t="s">
-        <v>456</v>
+        <v>472</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>54576</v>
       </c>
       <c r="B22" t="s">
-        <v>457</v>
+        <v>473</v>
       </c>
       <c r="C22" t="s">
-        <v>458</v>
+        <v>474</v>
       </c>
       <c r="D22" t="s">
-        <v>459</v>
+        <v>475</v>
       </c>
       <c r="E22" t="s">
         <v>130</v>
       </c>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22" t="s">
         <v>250</v>
       </c>
       <c r="K22" t="s">
-        <v>460</v>
+        <v>476</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>53996</v>
       </c>
       <c r="B23" t="s">
-        <v>461</v>
+        <v>477</v>
       </c>
       <c r="C23" t="s">
-        <v>462</v>
+        <v>478</v>
       </c>
       <c r="D23" t="s">
-        <v>463</v>
+        <v>479</v>
       </c>
       <c r="E23" t="s">
         <v>147</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>464</v>
+        <v>480</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>359</v>
+        <v>375</v>
       </c>
       <c r="K23" t="s">
-        <v>465</v>
+        <v>481</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>53571</v>
       </c>
       <c r="B24" t="s">
-        <v>466</v>
+        <v>482</v>
       </c>
       <c r="C24" t="s">
-        <v>467</v>
+        <v>483</v>
       </c>
       <c r="D24" t="s">
-        <v>468</v>
+        <v>484</v>
       </c>
       <c r="E24" t="s">
-        <v>449</v>
+        <v>465</v>
       </c>
       <c r="F24" t="s">
-        <v>469</v>
+        <v>485</v>
       </c>
       <c r="G24" t="s">
-        <v>470</v>
+        <v>486</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>471</v>
+        <v>487</v>
       </c>
       <c r="K24" t="s">
-        <v>472</v>
+        <v>488</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>53306</v>
       </c>
       <c r="B25" t="s">
-        <v>473</v>
+        <v>489</v>
       </c>
       <c r="C25" t="s">
-        <v>474</v>
+        <v>490</v>
       </c>
       <c r="D25" t="s">
-        <v>475</v>
+        <v>491</v>
       </c>
       <c r="E25" t="s">
         <v>160</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>476</v>
+        <v>492</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>477</v>
+        <v>493</v>
       </c>
       <c r="K25" t="s">
-        <v>478</v>
+        <v>494</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>52441</v>
       </c>
       <c r="B26" t="s">
-        <v>479</v>
+        <v>495</v>
       </c>
       <c r="C26" t="s">
-        <v>480</v>
+        <v>496</v>
       </c>
       <c r="D26" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="E26" t="s">
         <v>166</v>
       </c>
       <c r="F26" t="s">
-        <v>482</v>
+        <v>498</v>
       </c>
       <c r="G26" t="s">
-        <v>483</v>
+        <v>499</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>484</v>
+        <v>500</v>
       </c>
       <c r="K26" t="s">
-        <v>485</v>
+        <v>501</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>52846</v>
       </c>
       <c r="B27" t="s">
-        <v>486</v>
+        <v>502</v>
       </c>
       <c r="C27" t="s">
-        <v>487</v>
+        <v>503</v>
       </c>
       <c r="D27" t="s">
-        <v>488</v>
+        <v>504</v>
       </c>
       <c r="E27" t="s">
         <v>182</v>
       </c>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>428</v>
+        <v>444</v>
       </c>
       <c r="K27" t="s">
-        <v>489</v>
+        <v>505</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>53341</v>
       </c>
       <c r="B28" t="s">
-        <v>490</v>
+        <v>506</v>
       </c>
       <c r="C28" t="s">
-        <v>491</v>
+        <v>507</v>
       </c>
       <c r="D28" t="s">
-        <v>492</v>
+        <v>508</v>
       </c>
       <c r="E28" t="s">
-        <v>321</v>
+        <v>337</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>493</v>
+        <v>509</v>
       </c>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>477</v>
+        <v>493</v>
       </c>
       <c r="K28" t="s">
-        <v>494</v>
+        <v>510</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>53316</v>
       </c>
       <c r="B29" t="s">
-        <v>495</v>
+        <v>511</v>
       </c>
       <c r="C29" t="s">
-        <v>496</v>
+        <v>512</v>
       </c>
       <c r="D29" t="s">
-        <v>497</v>
+        <v>513</v>
       </c>
       <c r="E29" t="s">
         <v>209</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>498</v>
+        <v>514</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>477</v>
+        <v>493</v>
       </c>
       <c r="K29" t="s">
-        <v>499</v>
+        <v>515</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>53326</v>
       </c>
       <c r="B30" t="s">
-        <v>500</v>
+        <v>516</v>
       </c>
       <c r="C30" t="s">
-        <v>501</v>
+        <v>517</v>
       </c>
       <c r="D30" t="s">
-        <v>502</v>
+        <v>518</v>
       </c>
       <c r="E30" t="s">
         <v>174</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>503</v>
+        <v>519</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>477</v>
+        <v>493</v>
       </c>
       <c r="K30" t="s">
-        <v>504</v>
+        <v>520</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>54391</v>
       </c>
       <c r="B31" t="s">
-        <v>505</v>
+        <v>521</v>
       </c>
       <c r="C31" t="s">
-        <v>506</v>
+        <v>522</v>
       </c>
       <c r="D31" t="s">
-        <v>507</v>
+        <v>523</v>
       </c>
       <c r="E31" t="s">
         <v>130</v>
       </c>
       <c r="F31" t="s">
-        <v>508</v>
+        <v>524</v>
       </c>
       <c r="G31" t="s">
-        <v>509</v>
+        <v>525</v>
       </c>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>347</v>
+        <v>363</v>
       </c>
       <c r="K31" t="s">
-        <v>510</v>
+        <v>526</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>52781</v>
       </c>
       <c r="B32" t="s">
-        <v>511</v>
+        <v>527</v>
       </c>
       <c r="C32" t="s">
-        <v>512</v>
+        <v>528</v>
       </c>
       <c r="D32" t="s">
-        <v>513</v>
+        <v>529</v>
       </c>
       <c r="E32" t="s">
         <v>209</v>
       </c>
       <c r="F32" t="s">
-        <v>514</v>
+        <v>530</v>
       </c>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>515</v>
+        <v>531</v>
       </c>
       <c r="K32" t="s">
-        <v>516</v>
+        <v>532</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>53096</v>
       </c>
       <c r="B33" t="s">
-        <v>517</v>
+        <v>533</v>
       </c>
       <c r="C33" t="s">
-        <v>518</v>
+        <v>534</v>
       </c>
       <c r="D33" t="s">
-        <v>519</v>
+        <v>535</v>
       </c>
       <c r="E33" t="s">
         <v>138</v>
       </c>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33" t="s">
-        <v>520</v>
+        <v>536</v>
       </c>
       <c r="J33" t="s">
-        <v>521</v>
+        <v>537</v>
       </c>
       <c r="K33" t="s">
-        <v>522</v>
+        <v>538</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>54041</v>
       </c>
       <c r="B34" t="s">
-        <v>523</v>
+        <v>539</v>
       </c>
       <c r="C34" t="s">
-        <v>524</v>
+        <v>540</v>
       </c>
       <c r="D34" t="s">
-        <v>525</v>
+        <v>541</v>
       </c>
       <c r="E34" t="s">
-        <v>526</v>
+        <v>542</v>
       </c>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>359</v>
+        <v>375</v>
       </c>
       <c r="K34" t="s">
-        <v>527</v>
+        <v>543</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>54505</v>
       </c>
       <c r="B35" t="s">
-        <v>528</v>
+        <v>544</v>
       </c>
       <c r="C35" t="s">
-        <v>529</v>
+        <v>545</v>
       </c>
       <c r="D35" t="s">
-        <v>530</v>
+        <v>546</v>
       </c>
       <c r="E35" t="s">
         <v>233</v>
       </c>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
         <v>239</v>
       </c>
       <c r="K35" t="s">
-        <v>531</v>
+        <v>547</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>53866</v>
       </c>
       <c r="B36" t="s">
-        <v>532</v>
+        <v>548</v>
       </c>
       <c r="C36" t="s">
-        <v>533</v>
+        <v>549</v>
       </c>
       <c r="D36" t="s">
-        <v>534</v>
+        <v>550</v>
       </c>
       <c r="E36" t="s">
         <v>147</v>
       </c>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>535</v>
+        <v>551</v>
       </c>
       <c r="K36" t="s">
-        <v>536</v>
+        <v>552</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>50244</v>
       </c>
       <c r="B37" t="s">
-        <v>537</v>
+        <v>553</v>
       </c>
       <c r="C37" t="s">
-        <v>538</v>
+        <v>554</v>
       </c>
       <c r="D37" t="s">
-        <v>539</v>
+        <v>555</v>
       </c>
       <c r="E37" t="s">
         <v>209</v>
       </c>
       <c r="F37" t="s">
-        <v>352</v>
+        <v>368</v>
       </c>
       <c r="G37" t="s">
-        <v>540</v>
+        <v>556</v>
       </c>
       <c r="H37"/>
       <c r="I37" t="s">
-        <v>541</v>
+        <v>557</v>
       </c>
       <c r="J37" t="s">
         <v>127</v>
       </c>
       <c r="K37" t="s">
-        <v>542</v>
+        <v>558</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>50266</v>
       </c>
       <c r="B38" t="s">
-        <v>543</v>
+        <v>559</v>
       </c>
       <c r="C38" t="s">
-        <v>544</v>
+        <v>560</v>
       </c>
       <c r="D38" t="s">
-        <v>545</v>
+        <v>561</v>
       </c>
       <c r="E38" t="s">
         <v>209</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>546</v>
+        <v>562</v>
       </c>
       <c r="H38"/>
       <c r="I38" t="s">
-        <v>547</v>
+        <v>563</v>
       </c>
       <c r="J38" t="s">
         <v>127</v>
       </c>
       <c r="K38" t="s">
-        <v>548</v>
+        <v>564</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>54227</v>
       </c>
       <c r="B39" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
       <c r="C39" t="s">
-        <v>550</v>
+        <v>566</v>
       </c>
       <c r="D39" t="s">
-        <v>551</v>
+        <v>567</v>
       </c>
       <c r="E39" t="s">
-        <v>449</v>
+        <v>465</v>
       </c>
       <c r="F39" t="s">
-        <v>552</v>
+        <v>568</v>
       </c>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>553</v>
+        <v>569</v>
       </c>
       <c r="K39" t="s">
-        <v>554</v>
+        <v>570</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
         <v>50309</v>
       </c>
       <c r="B40" t="s">
-        <v>555</v>
+        <v>571</v>
       </c>
       <c r="C40" t="s">
-        <v>556</v>
+        <v>572</v>
       </c>
       <c r="D40" t="s">
-        <v>557</v>
+        <v>573</v>
       </c>
       <c r="E40" t="s">
         <v>53</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>558</v>
+        <v>574</v>
       </c>
       <c r="H40" t="s">
         <v>110</v>
       </c>
       <c r="I40"/>
       <c r="J40" t="s">
         <v>127</v>
       </c>
       <c r="K40" t="s">
-        <v>559</v>
+        <v>575</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
         <v>50286</v>
       </c>
       <c r="B41" t="s">
-        <v>560</v>
+        <v>576</v>
       </c>
       <c r="C41" t="s">
-        <v>561</v>
+        <v>577</v>
       </c>
       <c r="D41" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="E41" t="s">
-        <v>321</v>
+        <v>337</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>563</v>
+        <v>579</v>
       </c>
       <c r="H41"/>
       <c r="I41" t="s">
-        <v>564</v>
+        <v>580</v>
       </c>
       <c r="J41" t="s">
         <v>127</v>
       </c>
       <c r="K41" t="s">
-        <v>565</v>
+        <v>581</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
         <v>50273</v>
       </c>
       <c r="B42" t="s">
-        <v>566</v>
+        <v>582</v>
       </c>
       <c r="C42" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="D42" t="s">
-        <v>568</v>
+        <v>584</v>
       </c>
       <c r="E42" t="s">
         <v>182</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>569</v>
+        <v>585</v>
       </c>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42" t="s">
         <v>127</v>
       </c>
       <c r="K42" t="s">
-        <v>570</v>
+        <v>586</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
         <v>50307</v>
       </c>
       <c r="B43" t="s">
-        <v>571</v>
+        <v>587</v>
       </c>
       <c r="C43" t="s">
-        <v>572</v>
+        <v>588</v>
       </c>
       <c r="D43" t="s">
-        <v>573</v>
+        <v>589</v>
       </c>
       <c r="E43" t="s">
         <v>53</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>574</v>
+        <v>590</v>
       </c>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43" t="s">
         <v>127</v>
       </c>
       <c r="K43" t="s">
-        <v>575</v>
+        <v>591</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
         <v>54573</v>
       </c>
       <c r="B44" t="s">
-        <v>576</v>
+        <v>592</v>
       </c>
       <c r="C44" t="s">
-        <v>577</v>
+        <v>593</v>
       </c>
       <c r="D44" t="s">
-        <v>507</v>
+        <v>523</v>
       </c>
       <c r="E44" t="s">
         <v>130</v>
       </c>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44" t="s">
         <v>250</v>
       </c>
       <c r="K44" t="s">
-        <v>578</v>
+        <v>594</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G48"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>579</v>
+        <v>595</v>
       </c>
       <c r="B1" t="s">
-        <v>334</v>
+        <v>350</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>580</v>
+        <v>596</v>
       </c>
       <c r="E1" t="s">
-        <v>581</v>
+        <v>597</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50626</v>
       </c>
       <c r="B2">
         <v>50326</v>
       </c>
       <c r="C2">
         <v>49909</v>
       </c>
       <c r="D2" t="s">
-        <v>582</v>
+        <v>598</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50505</v>
       </c>
       <c r="B3">
         <v>50245</v>
       </c>
       <c r="C3">
         <v>49801</v>
       </c>
       <c r="D3" t="s">
-        <v>583</v>
+        <v>599</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50582</v>
       </c>
       <c r="B4">
         <v>50298</v>
       </c>
       <c r="C4">
         <v>49790</v>
       </c>
       <c r="D4" t="s">
-        <v>583</v>
+        <v>599</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50593</v>
       </c>
       <c r="B5">
         <v>50306</v>
       </c>
       <c r="C5">
         <v>49902</v>
       </c>
       <c r="D5" t="s">
-        <v>582</v>
+        <v>598</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50597</v>
       </c>
       <c r="B6">
         <v>50307</v>
       </c>
       <c r="C6">
         <v>49897</v>
       </c>
       <c r="D6" t="s">
-        <v>582</v>
+        <v>598</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50598</v>
       </c>
       <c r="B7">
         <v>50308</v>
       </c>
       <c r="C7">
         <v>49781</v>
       </c>
       <c r="D7" t="s">
-        <v>583</v>
+        <v>599</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50601</v>
       </c>
       <c r="B8">
         <v>50308</v>
       </c>
       <c r="C8">
         <v>49907</v>
       </c>
       <c r="D8" t="s">
-        <v>582</v>
+        <v>598</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50602</v>
       </c>
       <c r="B9">
         <v>50309</v>
       </c>
       <c r="C9">
         <v>49782</v>
       </c>
       <c r="D9" t="s">
-        <v>582</v>
+        <v>598</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50596</v>
       </c>
       <c r="B10">
         <v>50307</v>
       </c>
       <c r="C10">
         <v>49783</v>
       </c>
       <c r="D10" t="s">
-        <v>584</v>
+        <v>600</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>53101</v>
       </c>
       <c r="B11">
         <v>53096</v>
       </c>
       <c r="C11">
         <v>52916</v>
       </c>
       <c r="D11" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="E11" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>521</v>
+        <v>537</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>53311</v>
       </c>
       <c r="B12">
         <v>53306</v>
       </c>
       <c r="C12">
         <v>53301</v>
       </c>
       <c r="D12" t="s">
-        <v>582</v>
+        <v>598</v>
       </c>
       <c r="E12" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>477</v>
+        <v>493</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>53321</v>
       </c>
       <c r="B13">
         <v>53316</v>
       </c>
       <c r="C13">
         <v>53301</v>
       </c>
       <c r="D13" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="E13" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>477</v>
+        <v>493</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>53331</v>
       </c>
       <c r="B14">
         <v>53326</v>
       </c>
       <c r="C14">
         <v>53301</v>
       </c>
       <c r="D14" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>477</v>
+        <v>493</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>53336</v>
       </c>
       <c r="B15">
         <v>52781</v>
       </c>
       <c r="C15">
         <v>53301</v>
       </c>
       <c r="D15" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="E15" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>477</v>
+        <v>493</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>53346</v>
       </c>
       <c r="B16">
         <v>53341</v>
       </c>
       <c r="C16">
         <v>53301</v>
       </c>
       <c r="D16" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="E16" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>477</v>
+        <v>493</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>53506</v>
       </c>
       <c r="B17">
         <v>52441</v>
       </c>
       <c r="C17">
         <v>53501</v>
       </c>
       <c r="D17" t="s">
-        <v>582</v>
+        <v>598</v>
       </c>
       <c r="E17" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>444</v>
+        <v>460</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>53516</v>
       </c>
       <c r="B18">
         <v>53511</v>
       </c>
       <c r="C18">
         <v>53501</v>
       </c>
       <c r="D18" t="s">
-        <v>582</v>
+        <v>598</v>
       </c>
       <c r="E18" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>444</v>
+        <v>460</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>53666</v>
       </c>
       <c r="B19">
         <v>52846</v>
       </c>
       <c r="C19">
         <v>53661</v>
       </c>
       <c r="D19" t="s">
-        <v>582</v>
+        <v>598</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>53671</v>
       </c>
       <c r="B20">
         <v>50359</v>
       </c>
       <c r="C20">
         <v>53661</v>
       </c>
       <c r="D20" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>53676</v>
       </c>
       <c r="B21">
         <v>50273</v>
       </c>
       <c r="C21">
         <v>53661</v>
       </c>
       <c r="D21" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>53681</v>
       </c>
       <c r="B22">
         <v>52841</v>
       </c>
       <c r="C22">
         <v>53661</v>
       </c>
       <c r="D22" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>53991</v>
       </c>
       <c r="B23">
         <v>53866</v>
       </c>
       <c r="C23">
         <v>53156</v>
       </c>
       <c r="D23" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="E23" t="s">
-        <v>588</v>
+        <v>604</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>359</v>
+        <v>375</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>54001</v>
       </c>
       <c r="B24">
         <v>53996</v>
       </c>
       <c r="C24">
         <v>53156</v>
       </c>
       <c r="D24" t="s">
-        <v>583</v>
+        <v>599</v>
       </c>
       <c r="E24" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>359</v>
+        <v>375</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>54011</v>
       </c>
       <c r="B25">
         <v>54006</v>
       </c>
       <c r="C25">
         <v>53156</v>
       </c>
       <c r="D25" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="E25" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>359</v>
+        <v>375</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>54021</v>
       </c>
       <c r="B26">
         <v>54016</v>
       </c>
       <c r="C26">
         <v>53156</v>
       </c>
       <c r="D26" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="E26" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>359</v>
+        <v>375</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>54046</v>
       </c>
       <c r="B27">
         <v>54041</v>
       </c>
       <c r="C27">
         <v>53156</v>
       </c>
       <c r="D27" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="E27" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>359</v>
+        <v>375</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>54081</v>
       </c>
       <c r="B28">
         <v>54076</v>
       </c>
       <c r="C28">
         <v>53836</v>
       </c>
       <c r="D28" t="s">
-        <v>582</v>
+        <v>598</v>
       </c>
       <c r="E28" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>433</v>
+        <v>449</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>54394</v>
       </c>
       <c r="B29">
         <v>54393</v>
       </c>
       <c r="C29">
         <v>49909</v>
       </c>
       <c r="D29" t="s">
-        <v>582</v>
+        <v>598</v>
       </c>
       <c r="E29" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>347</v>
+        <v>363</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>54396</v>
       </c>
       <c r="B30">
         <v>54395</v>
       </c>
       <c r="C30">
         <v>49909</v>
       </c>
       <c r="D30" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="E30" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>347</v>
+        <v>363</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>54397</v>
       </c>
       <c r="B31">
         <v>54388</v>
       </c>
       <c r="C31">
         <v>49909</v>
       </c>
       <c r="D31" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="E31" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>347</v>
+        <v>363</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>54398</v>
       </c>
       <c r="B32">
         <v>54391</v>
       </c>
       <c r="C32">
         <v>49909</v>
       </c>
       <c r="D32" t="s">
-        <v>583</v>
+        <v>599</v>
       </c>
       <c r="E32" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>347</v>
+        <v>363</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>54476</v>
       </c>
       <c r="B33">
         <v>53281</v>
       </c>
       <c r="C33">
         <v>54475</v>
       </c>
       <c r="D33" t="s">
-        <v>582</v>
+        <v>598</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>371</v>
+        <v>387</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>54502</v>
       </c>
       <c r="B34">
         <v>50266</v>
       </c>
       <c r="C34">
         <v>54501</v>
       </c>
       <c r="D34" t="s">
-        <v>582</v>
+        <v>598</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>54503</v>
       </c>
       <c r="B35">
         <v>53281</v>
       </c>
       <c r="C35">
         <v>54501</v>
       </c>
       <c r="D35" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>54506</v>
       </c>
       <c r="B36">
         <v>54505</v>
       </c>
       <c r="C36">
         <v>54501</v>
       </c>
       <c r="D36" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>54507</v>
       </c>
       <c r="B37">
         <v>50286</v>
       </c>
       <c r="C37">
         <v>54475</v>
       </c>
       <c r="D37" t="s">
-        <v>582</v>
+        <v>598</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>589</v>
+        <v>605</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>54566</v>
       </c>
       <c r="B38">
         <v>50244</v>
       </c>
       <c r="C38">
         <v>54564</v>
       </c>
       <c r="D38" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="E38" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>54568</v>
       </c>
       <c r="B39">
         <v>54567</v>
       </c>
       <c r="C39">
         <v>54564</v>
       </c>
       <c r="D39" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="E39" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>54570</v>
       </c>
       <c r="B40">
         <v>54569</v>
       </c>
       <c r="C40">
         <v>54564</v>
       </c>
       <c r="D40" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="E40" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>54571</v>
       </c>
       <c r="B41">
         <v>53571</v>
       </c>
       <c r="C41">
         <v>54564</v>
       </c>
       <c r="D41" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="E41" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>54572</v>
       </c>
       <c r="B42">
         <v>54227</v>
       </c>
       <c r="C42">
         <v>54564</v>
       </c>
       <c r="D42" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="E42" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>54574</v>
       </c>
       <c r="B43">
         <v>54573</v>
       </c>
       <c r="C43">
         <v>54564</v>
       </c>
       <c r="D43" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="E43" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>54575</v>
       </c>
       <c r="B44">
         <v>54393</v>
       </c>
       <c r="C44">
         <v>54564</v>
       </c>
       <c r="D44" t="s">
-        <v>584</v>
+        <v>600</v>
       </c>
       <c r="E44" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>54577</v>
       </c>
       <c r="B45">
         <v>54576</v>
       </c>
       <c r="C45">
         <v>54564</v>
       </c>
       <c r="D45" t="s">
-        <v>584</v>
+        <v>600</v>
       </c>
       <c r="E45" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="F45"/>
       <c r="G45" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>54579</v>
       </c>
       <c r="B46">
         <v>54578</v>
       </c>
       <c r="C46">
         <v>54564</v>
       </c>
       <c r="D46" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="E46" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>54580</v>
       </c>
       <c r="B47">
         <v>50410</v>
       </c>
       <c r="C47">
         <v>54564</v>
       </c>
       <c r="D47" t="s">
-        <v>584</v>
+        <v>600</v>
       </c>
       <c r="E47" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>54816</v>
       </c>
       <c r="B48">
         <v>50250</v>
       </c>
       <c r="C48">
         <v>54814</v>
       </c>
       <c r="D48" t="s">
-        <v>582</v>
+        <v>598</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48" t="s">
         <v>268</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F27"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>590</v>
+        <v>606</v>
       </c>
       <c r="B1" t="s">
-        <v>591</v>
+        <v>607</v>
       </c>
       <c r="C1" t="s">
-        <v>592</v>
+        <v>608</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49602</v>
       </c>
       <c r="B2" t="s">
         <v>110</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>593</v>
+        <v>609</v>
       </c>
       <c r="E2" t="s">
-        <v>594</v>
+        <v>610</v>
       </c>
       <c r="F2" t="s">
-        <v>595</v>
+        <v>611</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49609</v>
       </c>
       <c r="B3" t="s">
         <v>53</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>596</v>
+        <v>612</v>
       </c>
       <c r="E3" t="s">
         <v>127</v>
       </c>
       <c r="F3" t="s">
-        <v>597</v>
+        <v>613</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49620</v>
       </c>
       <c r="B4" t="s">
         <v>160</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>598</v>
+        <v>614</v>
       </c>
       <c r="E4" t="s">
-        <v>599</v>
+        <v>615</v>
       </c>
       <c r="F4" t="s">
-        <v>600</v>
+        <v>616</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>53831</v>
       </c>
       <c r="B5" t="s">
         <v>188</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s">
-        <v>601</v>
+        <v>617</v>
       </c>
       <c r="F5" t="s">
-        <v>602</v>
+        <v>618</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49642</v>
       </c>
       <c r="B6" t="s">
         <v>147</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>603</v>
+        <v>619</v>
       </c>
       <c r="E6" t="s">
         <v>127</v>
       </c>
       <c r="F6" t="s">
-        <v>604</v>
+        <v>620</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49665</v>
       </c>
       <c r="B7" t="s">
-        <v>449</v>
+        <v>465</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>605</v>
+        <v>621</v>
       </c>
       <c r="E7" t="s">
         <v>127</v>
       </c>
       <c r="F7" t="s">
-        <v>606</v>
+        <v>622</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49682</v>
       </c>
       <c r="B8" t="s">
         <v>138</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>607</v>
+        <v>623</v>
       </c>
       <c r="E8" t="s">
         <v>127</v>
       </c>
       <c r="F8" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49689</v>
       </c>
       <c r="B9" t="s">
-        <v>321</v>
+        <v>337</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="E9" t="s">
         <v>127</v>
       </c>
       <c r="F9" t="s">
-        <v>610</v>
+        <v>626</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49707</v>
       </c>
       <c r="B10" t="s">
         <v>73</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>611</v>
+        <v>627</v>
       </c>
       <c r="E10" t="s">
         <v>127</v>
       </c>
       <c r="F10" t="s">
-        <v>612</v>
+        <v>628</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49731</v>
       </c>
       <c r="B11" t="s">
         <v>37</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>613</v>
+        <v>629</v>
       </c>
       <c r="E11" t="s">
         <v>127</v>
       </c>
       <c r="F11" t="s">
-        <v>614</v>
+        <v>630</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49741</v>
       </c>
       <c r="B12" t="s">
         <v>130</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>615</v>
+        <v>631</v>
       </c>
       <c r="E12" t="s">
         <v>127</v>
       </c>
       <c r="F12" t="s">
-        <v>616</v>
+        <v>632</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49743</v>
       </c>
       <c r="B13" t="s">
         <v>182</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>617</v>
+        <v>633</v>
       </c>
       <c r="E13" t="s">
         <v>127</v>
       </c>
       <c r="F13" t="s">
-        <v>618</v>
+        <v>634</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49749</v>
       </c>
       <c r="B14" t="s">
         <v>174</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>619</v>
+        <v>635</v>
       </c>
       <c r="E14" t="s">
         <v>127</v>
       </c>
       <c r="F14" t="s">
-        <v>620</v>
+        <v>636</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49750</v>
       </c>
       <c r="B15" t="s">
         <v>209</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>621</v>
+        <v>637</v>
       </c>
       <c r="E15" t="s">
         <v>127</v>
       </c>
       <c r="F15" t="s">
-        <v>622</v>
+        <v>638</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49756</v>
       </c>
       <c r="B16" t="s">
         <v>181</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>623</v>
+        <v>639</v>
       </c>
       <c r="E16" t="s">
         <v>127</v>
       </c>
       <c r="F16" t="s">
-        <v>624</v>
+        <v>640</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>49761</v>
       </c>
       <c r="B17" t="s">
         <v>197</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>625</v>
+        <v>641</v>
       </c>
       <c r="E17" t="s">
         <v>127</v>
       </c>
       <c r="F17" t="s">
-        <v>626</v>
+        <v>642</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49639</v>
       </c>
       <c r="B18" t="s">
-        <v>627</v>
+        <v>643</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>628</v>
+        <v>644</v>
       </c>
       <c r="E18" t="s">
         <v>127</v>
       </c>
       <c r="F18" t="s">
-        <v>629</v>
+        <v>645</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>49656</v>
       </c>
       <c r="B19" t="s">
-        <v>630</v>
+        <v>646</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="E19" t="s">
         <v>127</v>
       </c>
       <c r="F19" t="s">
-        <v>632</v>
+        <v>648</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>49664</v>
       </c>
       <c r="B20" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>634</v>
+        <v>650</v>
       </c>
       <c r="E20" t="s">
         <v>127</v>
       </c>
       <c r="F20" t="s">
-        <v>635</v>
+        <v>651</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>49681</v>
       </c>
       <c r="B21" t="s">
-        <v>636</v>
+        <v>652</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>637</v>
+        <v>653</v>
       </c>
       <c r="E21" t="s">
         <v>127</v>
       </c>
       <c r="F21" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>54156</v>
       </c>
       <c r="B22" t="s">
-        <v>438</v>
+        <v>454</v>
       </c>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22" t="s">
-        <v>639</v>
+        <v>655</v>
       </c>
       <c r="F22" t="s">
-        <v>640</v>
+        <v>656</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>49697</v>
       </c>
       <c r="B23" t="s">
         <v>166</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>641</v>
+        <v>657</v>
       </c>
       <c r="E23" t="s">
         <v>127</v>
       </c>
       <c r="F23" t="s">
-        <v>642</v>
+        <v>658</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>54500</v>
       </c>
       <c r="B24" t="s">
         <v>233</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24" t="s">
-        <v>643</v>
+        <v>659</v>
       </c>
       <c r="F24" t="s">
-        <v>644</v>
+        <v>660</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>49720</v>
       </c>
       <c r="B25" t="s">
-        <v>310</v>
+        <v>326</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>645</v>
+        <v>661</v>
       </c>
       <c r="E25" t="s">
         <v>127</v>
       </c>
       <c r="F25" t="s">
-        <v>646</v>
+        <v>662</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>49727</v>
       </c>
       <c r="B26" t="s">
-        <v>647</v>
+        <v>663</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>648</v>
+        <v>664</v>
       </c>
       <c r="E26" t="s">
         <v>127</v>
       </c>
       <c r="F26" t="s">
-        <v>649</v>
+        <v>665</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>49752</v>
       </c>
       <c r="B27" t="s">
-        <v>650</v>
+        <v>666</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>651</v>
+        <v>667</v>
       </c>
       <c r="E27" t="s">
         <v>127</v>
       </c>
       <c r="F27" t="s">
-        <v>652</v>
+        <v>668</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J17"/>
+  <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>654</v>
+        <v>670</v>
       </c>
       <c r="D1" t="s">
-        <v>655</v>
+        <v>671</v>
       </c>
       <c r="E1" t="s">
-        <v>656</v>
+        <v>672</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>657</v>
+        <v>673</v>
       </c>
       <c r="H1" t="s">
-        <v>658</v>
+        <v>674</v>
       </c>
       <c r="I1" t="s">
-        <v>659</v>
+        <v>675</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
-        <v>50835</v>
+        <v>54825</v>
       </c>
       <c r="B2">
-        <v>49781</v>
+        <v>54821</v>
       </c>
       <c r="C2" t="s">
-        <v>660</v>
+        <v>676</v>
       </c>
       <c r="D2" t="s">
-        <v>661</v>
+        <v>677</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>662</v>
+        <v>678</v>
       </c>
       <c r="G2" t="s">
-        <v>663</v>
+        <v>679</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="J2" t="s">
-        <v>664</v>
+        <v>680</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
-        <v>52061</v>
+        <v>54824</v>
       </c>
       <c r="B3">
-        <v>49781</v>
+        <v>54821</v>
       </c>
       <c r="C3" t="s">
-        <v>660</v>
+        <v>681</v>
       </c>
       <c r="D3" t="s">
-        <v>665</v>
+        <v>682</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>666</v>
+        <v>683</v>
       </c>
       <c r="G3" t="s">
-        <v>667</v>
+        <v>684</v>
       </c>
       <c r="H3"/>
       <c r="I3">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="J3" t="s">
-        <v>664</v>
+        <v>680</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
-        <v>52066</v>
+        <v>50835</v>
       </c>
       <c r="B4">
         <v>49781</v>
       </c>
       <c r="C4" t="s">
-        <v>660</v>
+        <v>685</v>
       </c>
       <c r="D4" t="s">
-        <v>668</v>
+        <v>686</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>669</v>
+        <v>687</v>
       </c>
       <c r="G4" t="s">
-        <v>670</v>
+        <v>688</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="J4" t="s">
-        <v>664</v>
+        <v>689</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
-        <v>53361</v>
+        <v>52061</v>
       </c>
       <c r="B5">
-        <v>53301</v>
+        <v>49781</v>
       </c>
       <c r="C5" t="s">
-        <v>671</v>
+        <v>685</v>
       </c>
       <c r="D5" t="s">
-        <v>672</v>
+        <v>690</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>673</v>
+        <v>691</v>
       </c>
       <c r="G5" t="s">
-        <v>674</v>
+        <v>692</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="J5" t="s">
-        <v>477</v>
+        <v>689</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
-        <v>54451</v>
+        <v>52066</v>
       </c>
       <c r="B6">
-        <v>53836</v>
+        <v>49781</v>
       </c>
       <c r="C6" t="s">
-        <v>675</v>
+        <v>685</v>
       </c>
       <c r="D6" t="s">
-        <v>676</v>
+        <v>693</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>677</v>
+        <v>694</v>
       </c>
       <c r="G6" t="s">
-        <v>678</v>
+        <v>695</v>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="J6" t="s">
-        <v>679</v>
+        <v>689</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
-        <v>54031</v>
+        <v>53361</v>
       </c>
       <c r="B7">
-        <v>53156</v>
+        <v>53301</v>
       </c>
       <c r="C7" t="s">
-        <v>675</v>
-[...4 lines deleted...]
-      </c>
+        <v>681</v>
+      </c>
+      <c r="D7" t="s">
+        <v>696</v>
+      </c>
+      <c r="E7"/>
       <c r="F7" t="s">
-        <v>681</v>
+        <v>697</v>
       </c>
       <c r="G7" t="s">
-        <v>682</v>
+        <v>698</v>
       </c>
       <c r="H7"/>
       <c r="I7">
-        <v>2114</v>
+        <v>5</v>
       </c>
       <c r="J7" t="s">
-        <v>683</v>
+        <v>493</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
-        <v>53366</v>
+        <v>54451</v>
       </c>
       <c r="B8">
-        <v>53301</v>
+        <v>53836</v>
       </c>
       <c r="C8" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="D8" t="s">
-        <v>685</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="E8"/>
       <c r="F8" t="s">
-        <v>687</v>
+        <v>700</v>
       </c>
       <c r="G8" t="s">
-        <v>688</v>
+        <v>701</v>
       </c>
       <c r="H8"/>
       <c r="I8">
-        <v>183</v>
+        <v>39</v>
       </c>
       <c r="J8" t="s">
-        <v>477</v>
+        <v>702</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
-        <v>54036</v>
+        <v>54822</v>
       </c>
       <c r="B9">
-        <v>53156</v>
+        <v>54821</v>
       </c>
       <c r="C9" t="s">
-        <v>675</v>
-[...4 lines deleted...]
-      </c>
+        <v>703</v>
+      </c>
+      <c r="D9" t="s">
+        <v>704</v>
+      </c>
+      <c r="E9"/>
       <c r="F9" t="s">
-        <v>690</v>
+        <v>705</v>
       </c>
       <c r="G9" t="s">
-        <v>691</v>
+        <v>706</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>2067</v>
+        <v>0</v>
       </c>
       <c r="J9" t="s">
-        <v>683</v>
+        <v>275</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
-        <v>52071</v>
+        <v>54031</v>
       </c>
       <c r="B10">
-        <v>49790</v>
+        <v>53156</v>
       </c>
       <c r="C10" t="s">
-        <v>660</v>
-[...4 lines deleted...]
-      <c r="E10"/>
+        <v>676</v>
+      </c>
+      <c r="D10"/>
+      <c r="E10" t="s">
+        <v>707</v>
+      </c>
       <c r="F10" t="s">
-        <v>693</v>
+        <v>708</v>
       </c>
       <c r="G10" t="s">
-        <v>694</v>
+        <v>709</v>
       </c>
       <c r="H10"/>
       <c r="I10">
-        <v>11</v>
+        <v>2117</v>
       </c>
       <c r="J10" t="s">
-        <v>50</v>
+        <v>710</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
-        <v>53356</v>
+        <v>53366</v>
       </c>
       <c r="B11">
         <v>53301</v>
       </c>
       <c r="C11" t="s">
-        <v>671</v>
+        <v>711</v>
       </c>
       <c r="D11" t="s">
-        <v>695</v>
-[...1 lines deleted...]
-      <c r="E11"/>
+        <v>712</v>
+      </c>
+      <c r="E11" t="s">
+        <v>713</v>
+      </c>
       <c r="F11" t="s">
-        <v>696</v>
+        <v>714</v>
       </c>
       <c r="G11" t="s">
-        <v>697</v>
+        <v>715</v>
       </c>
       <c r="H11"/>
       <c r="I11">
-        <v>5</v>
+        <v>187</v>
       </c>
       <c r="J11" t="s">
-        <v>477</v>
+        <v>493</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
-        <v>50836</v>
+        <v>54036</v>
       </c>
       <c r="B12">
-        <v>49783</v>
+        <v>53156</v>
       </c>
       <c r="C12" t="s">
-        <v>698</v>
-[...4 lines deleted...]
-      <c r="E12"/>
+        <v>676</v>
+      </c>
+      <c r="D12"/>
+      <c r="E12" t="s">
+        <v>716</v>
+      </c>
       <c r="F12" t="s">
-        <v>700</v>
+        <v>717</v>
       </c>
       <c r="G12" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>718</v>
+      </c>
+      <c r="H12"/>
       <c r="I12">
-        <v>36</v>
+        <v>2071</v>
       </c>
       <c r="J12" t="s">
-        <v>664</v>
+        <v>710</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
-        <v>53371</v>
+        <v>52071</v>
       </c>
       <c r="B13">
-        <v>53301</v>
+        <v>49790</v>
       </c>
       <c r="C13" t="s">
-        <v>660</v>
+        <v>685</v>
       </c>
       <c r="D13" t="s">
-        <v>703</v>
-[...3 lines deleted...]
-      </c>
+        <v>719</v>
+      </c>
+      <c r="E13"/>
       <c r="F13" t="s">
-        <v>705</v>
+        <v>720</v>
       </c>
       <c r="G13" t="s">
-        <v>706</v>
+        <v>721</v>
       </c>
       <c r="H13"/>
       <c r="I13">
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="J13" t="s">
-        <v>477</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
-        <v>52076</v>
+        <v>53356</v>
       </c>
       <c r="B14">
-        <v>49801</v>
+        <v>53301</v>
       </c>
       <c r="C14" t="s">
-        <v>707</v>
+        <v>681</v>
       </c>
       <c r="D14" t="s">
-        <v>708</v>
+        <v>722</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>87</v>
+        <v>723</v>
       </c>
       <c r="G14" t="s">
-        <v>709</v>
+        <v>724</v>
       </c>
       <c r="H14"/>
       <c r="I14">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="J14" t="s">
-        <v>710</v>
+        <v>493</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
-        <v>52081</v>
+        <v>50836</v>
       </c>
       <c r="B15">
-        <v>49801</v>
+        <v>49783</v>
       </c>
       <c r="C15" t="s">
-        <v>675</v>
+        <v>725</v>
       </c>
       <c r="D15" t="s">
-        <v>711</v>
+        <v>726</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>87</v>
+        <v>727</v>
       </c>
       <c r="G15" t="s">
-        <v>675</v>
-[...1 lines deleted...]
-      <c r="H15"/>
+        <v>728</v>
+      </c>
+      <c r="H15" t="s">
+        <v>729</v>
+      </c>
       <c r="I15">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="J15" t="s">
-        <v>710</v>
+        <v>689</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
-        <v>53981</v>
+        <v>53371</v>
       </c>
       <c r="B16">
-        <v>53156</v>
+        <v>53301</v>
       </c>
       <c r="C16" t="s">
-        <v>707</v>
+        <v>685</v>
       </c>
       <c r="D16" t="s">
-        <v>712</v>
-[...1 lines deleted...]
-      <c r="E16"/>
+        <v>730</v>
+      </c>
+      <c r="E16" t="s">
+        <v>731</v>
+      </c>
       <c r="F16" t="s">
-        <v>713</v>
+        <v>732</v>
       </c>
       <c r="G16" t="s">
-        <v>714</v>
+        <v>733</v>
       </c>
       <c r="H16"/>
       <c r="I16">
-        <v>4</v>
+        <v>175</v>
       </c>
       <c r="J16" t="s">
-        <v>715</v>
+        <v>493</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
-        <v>53986</v>
+        <v>54823</v>
       </c>
       <c r="B17">
-        <v>53156</v>
+        <v>54821</v>
       </c>
       <c r="C17" t="s">
-        <v>707</v>
+        <v>676</v>
       </c>
       <c r="D17" t="s">
-        <v>716</v>
+        <v>734</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>717</v>
+        <v>735</v>
       </c>
       <c r="G17" t="s">
-        <v>718</v>
+        <v>736</v>
       </c>
       <c r="H17"/>
       <c r="I17">
+        <v>0</v>
+      </c>
+      <c r="J17" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18">
+        <v>52076</v>
+      </c>
+      <c r="B18">
+        <v>49801</v>
+      </c>
+      <c r="C18" t="s">
+        <v>703</v>
+      </c>
+      <c r="D18" t="s">
+        <v>737</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18" t="s">
+        <v>87</v>
+      </c>
+      <c r="G18" t="s">
+        <v>738</v>
+      </c>
+      <c r="H18"/>
+      <c r="I18">
+        <v>16</v>
+      </c>
+      <c r="J18" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19">
+        <v>52081</v>
+      </c>
+      <c r="B19">
+        <v>49801</v>
+      </c>
+      <c r="C19" t="s">
+        <v>676</v>
+      </c>
+      <c r="D19" t="s">
+        <v>740</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19" t="s">
+        <v>87</v>
+      </c>
+      <c r="G19" t="s">
+        <v>676</v>
+      </c>
+      <c r="H19"/>
+      <c r="I19">
+        <v>12</v>
+      </c>
+      <c r="J19" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20">
+        <v>53981</v>
+      </c>
+      <c r="B20">
+        <v>53156</v>
+      </c>
+      <c r="C20" t="s">
+        <v>703</v>
+      </c>
+      <c r="D20" t="s">
+        <v>741</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20" t="s">
+        <v>742</v>
+      </c>
+      <c r="G20" t="s">
+        <v>743</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20">
+        <v>4</v>
+      </c>
+      <c r="J20" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21">
+        <v>53986</v>
+      </c>
+      <c r="B21">
+        <v>53156</v>
+      </c>
+      <c r="C21" t="s">
+        <v>703</v>
+      </c>
+      <c r="D21" t="s">
+        <v>745</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21" t="s">
+        <v>746</v>
+      </c>
+      <c r="G21" t="s">
+        <v>747</v>
+      </c>
+      <c r="H21"/>
+      <c r="I21">
         <v>8</v>
       </c>
-      <c r="J17" t="s">
-        <v>715</v>
+      <c r="J21" t="s">
+        <v>744</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -10759,2172 +11124,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>282</v>
+        <v>298</v>
       </c>
       <c r="M1" t="s">
-        <v>274</v>
+        <v>290</v>
       </c>
       <c r="N1" t="s">
-        <v>275</v>
+        <v>291</v>
       </c>
       <c r="O1" t="s">
-        <v>1196</v>
+        <v>1221</v>
       </c>
       <c r="P1" t="s">
-        <v>1200</v>
+        <v>1225</v>
       </c>
       <c r="Q1" t="s">
-        <v>1206</v>
+        <v>1231</v>
       </c>
       <c r="R1" t="s">
-        <v>1207</v>
+        <v>1232</v>
       </c>
       <c r="S1" t="s">
-        <v>1213</v>
+        <v>1238</v>
       </c>
       <c r="T1" t="s">
-        <v>1215</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>253</v>
       </c>
       <c r="C2" t="s">
-        <v>719</v>
+        <v>748</v>
       </c>
       <c r="D2" t="s">
-        <v>723</v>
+        <v>752</v>
       </c>
       <c r="E2" t="s">
-        <v>884</v>
+        <v>913</v>
       </c>
       <c r="F2" t="s">
-        <v>889</v>
+        <v>918</v>
       </c>
       <c r="G2" t="s">
         <v>153</v>
       </c>
       <c r="H2" t="s">
-        <v>898</v>
+        <v>926</v>
       </c>
       <c r="I2" t="s">
-        <v>918</v>
+        <v>946</v>
       </c>
       <c r="J2" t="s">
-        <v>951</v>
+        <v>978</v>
       </c>
       <c r="K2" t="s">
-        <v>1006</v>
+        <v>1031</v>
       </c>
       <c r="L2" t="s">
-        <v>294</v>
+        <v>310</v>
       </c>
       <c r="M2" t="s">
-        <v>1184</v>
+        <v>1209</v>
       </c>
       <c r="N2" t="s">
-        <v>1189</v>
+        <v>1214</v>
       </c>
       <c r="O2" t="s">
-        <v>1197</v>
+        <v>1222</v>
       </c>
       <c r="P2" t="s">
-        <v>1201</v>
+        <v>1226</v>
       </c>
       <c r="Q2" t="s">
-        <v>582</v>
+        <v>598</v>
       </c>
       <c r="R2" t="s">
-        <v>1208</v>
+        <v>1233</v>
       </c>
       <c r="S2" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="T2" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>77</v>
       </c>
       <c r="D3" t="s">
-        <v>724</v>
+        <v>753</v>
       </c>
       <c r="E3" t="s">
-        <v>885</v>
+        <v>914</v>
       </c>
       <c r="F3" t="s">
-        <v>890</v>
+        <v>919</v>
       </c>
       <c r="G3" t="s">
         <v>103</v>
       </c>
       <c r="H3" t="s">
-        <v>899</v>
+        <v>927</v>
       </c>
       <c r="I3" t="s">
-        <v>919</v>
+        <v>947</v>
       </c>
       <c r="J3" t="s">
-        <v>952</v>
+        <v>979</v>
       </c>
       <c r="K3" t="s">
-        <v>1007</v>
+        <v>1032</v>
       </c>
       <c r="L3" t="s">
-        <v>1183</v>
+        <v>1208</v>
       </c>
       <c r="M3" t="s">
-        <v>1185</v>
+        <v>1210</v>
       </c>
       <c r="N3" t="s">
-        <v>1190</v>
+        <v>1215</v>
       </c>
       <c r="O3" t="s">
-        <v>1198</v>
+        <v>1223</v>
       </c>
       <c r="P3" t="s">
-        <v>302</v>
+        <v>318</v>
       </c>
       <c r="Q3" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="R3" t="s">
-        <v>671</v>
+        <v>681</v>
       </c>
       <c r="S3" t="s">
-        <v>1214</v>
+        <v>1239</v>
       </c>
       <c r="T3" t="s">
-        <v>588</v>
+        <v>604</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>72</v>
       </c>
       <c r="C4" t="s">
         <v>132</v>
       </c>
       <c r="D4" t="s">
+        <v>754</v>
+      </c>
+      <c r="E4" t="s">
+        <v>915</v>
+      </c>
+      <c r="F4" t="s">
+        <v>920</v>
+      </c>
+      <c r="G4" t="s">
+        <v>924</v>
+      </c>
+      <c r="H4" t="s">
+        <v>928</v>
+      </c>
+      <c r="I4" t="s">
+        <v>948</v>
+      </c>
+      <c r="J4" t="s">
+        <v>274</v>
+      </c>
+      <c r="K4" t="s">
+        <v>1033</v>
+      </c>
+      <c r="M4" t="s">
+        <v>1211</v>
+      </c>
+      <c r="N4" t="s">
+        <v>1216</v>
+      </c>
+      <c r="O4" t="s">
+        <v>1224</v>
+      </c>
+      <c r="P4" t="s">
+        <v>1227</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>599</v>
+      </c>
+      <c r="R4" t="s">
         <v>725</v>
-      </c>
-[...37 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>124</v>
       </c>
       <c r="D5" t="s">
-        <v>726</v>
+        <v>755</v>
       </c>
       <c r="E5" t="s">
-        <v>887</v>
+        <v>916</v>
       </c>
       <c r="F5" t="s">
         <v>169</v>
       </c>
       <c r="G5" t="s">
-        <v>896</v>
+        <v>925</v>
       </c>
       <c r="H5" t="s">
         <v>133</v>
       </c>
       <c r="I5" t="s">
-        <v>921</v>
+        <v>949</v>
       </c>
       <c r="J5" t="s">
-        <v>954</v>
+        <v>980</v>
       </c>
       <c r="K5" t="s">
-        <v>1009</v>
+        <v>1034</v>
       </c>
       <c r="M5" t="s">
-        <v>284</v>
+        <v>300</v>
       </c>
       <c r="N5" t="s">
-        <v>1192</v>
+        <v>1217</v>
       </c>
       <c r="O5" t="s">
-        <v>318</v>
+        <v>334</v>
       </c>
       <c r="P5" t="s">
-        <v>1199</v>
+        <v>1224</v>
       </c>
       <c r="Q5" t="s">
-        <v>584</v>
+        <v>600</v>
       </c>
       <c r="R5" t="s">
-        <v>1209</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>720</v>
+        <v>749</v>
       </c>
       <c r="D6" t="s">
-        <v>727</v>
+        <v>756</v>
       </c>
       <c r="E6" t="s">
         <v>43</v>
       </c>
       <c r="F6" t="s">
-        <v>892</v>
+        <v>921</v>
       </c>
       <c r="G6" t="s">
         <v>80</v>
       </c>
       <c r="H6" t="s">
-        <v>901</v>
+        <v>929</v>
       </c>
       <c r="I6" t="s">
-        <v>922</v>
+        <v>950</v>
       </c>
       <c r="J6" t="s">
-        <v>955</v>
+        <v>981</v>
       </c>
       <c r="K6" t="s">
-        <v>1010</v>
+        <v>1035</v>
       </c>
       <c r="M6" t="s">
-        <v>1187</v>
+        <v>1212</v>
       </c>
       <c r="N6" t="s">
-        <v>299</v>
+        <v>315</v>
       </c>
       <c r="P6" t="s">
-        <v>1203</v>
+        <v>1228</v>
       </c>
       <c r="Q6" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="R6" t="s">
-        <v>1210</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>102</v>
       </c>
       <c r="D7" t="s">
-        <v>728</v>
+        <v>757</v>
       </c>
       <c r="E7" t="s">
-        <v>888</v>
+        <v>917</v>
       </c>
       <c r="F7" t="s">
-        <v>893</v>
+        <v>922</v>
       </c>
       <c r="G7" t="s">
         <v>191</v>
       </c>
       <c r="H7" t="s">
-        <v>902</v>
+        <v>930</v>
       </c>
       <c r="I7" t="s">
-        <v>923</v>
+        <v>951</v>
       </c>
       <c r="J7" t="s">
-        <v>956</v>
+        <v>280</v>
       </c>
       <c r="K7" t="s">
-        <v>918</v>
+        <v>946</v>
       </c>
       <c r="M7" t="s">
-        <v>1188</v>
+        <v>1213</v>
       </c>
       <c r="N7" t="s">
-        <v>1193</v>
+        <v>1218</v>
       </c>
       <c r="P7" t="s">
-        <v>1204</v>
+        <v>1229</v>
       </c>
       <c r="R7" t="s">
-        <v>1211</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>721</v>
+        <v>750</v>
       </c>
       <c r="D8" t="s">
-        <v>729</v>
+        <v>758</v>
       </c>
       <c r="F8" t="s">
         <v>93</v>
       </c>
       <c r="G8" t="s">
         <v>112</v>
       </c>
       <c r="H8" t="s">
-        <v>903</v>
+        <v>931</v>
       </c>
       <c r="I8" t="s">
-        <v>924</v>
+        <v>952</v>
       </c>
       <c r="J8" t="s">
-        <v>957</v>
+        <v>982</v>
       </c>
       <c r="K8" t="s">
-        <v>919</v>
+        <v>947</v>
       </c>
       <c r="N8" t="s">
-        <v>1194</v>
+        <v>1219</v>
       </c>
       <c r="P8" t="s">
-        <v>1205</v>
+        <v>1230</v>
       </c>
       <c r="R8" t="s">
-        <v>1212</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>730</v>
+        <v>759</v>
       </c>
       <c r="F9" t="s">
         <v>59</v>
       </c>
       <c r="G9" t="s">
         <v>105</v>
       </c>
       <c r="H9" t="s">
         <v>46</v>
       </c>
       <c r="I9" t="s">
-        <v>925</v>
+        <v>953</v>
       </c>
       <c r="J9" t="s">
-        <v>958</v>
+        <v>983</v>
       </c>
       <c r="K9" t="s">
-        <v>1011</v>
+        <v>1036</v>
       </c>
       <c r="N9" t="s">
         <v>37</v>
       </c>
       <c r="P9" t="s">
-        <v>315</v>
+        <v>331</v>
       </c>
       <c r="R9" t="s">
-        <v>684</v>
+        <v>711</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>118</v>
       </c>
       <c r="D10" t="s">
-        <v>731</v>
+        <v>760</v>
       </c>
       <c r="F10" t="s">
         <v>162</v>
       </c>
       <c r="G10" t="s">
-        <v>897</v>
+        <v>272</v>
       </c>
       <c r="H10" t="s">
         <v>113</v>
       </c>
       <c r="I10" t="s">
-        <v>926</v>
+        <v>954</v>
       </c>
       <c r="J10" t="s">
-        <v>959</v>
+        <v>984</v>
       </c>
       <c r="K10" t="s">
-        <v>1012</v>
+        <v>1037</v>
       </c>
       <c r="N10" t="s">
-        <v>1195</v>
+        <v>1220</v>
       </c>
       <c r="R10" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>722</v>
+        <v>751</v>
       </c>
       <c r="D11" t="s">
-        <v>732</v>
+        <v>761</v>
       </c>
       <c r="F11" t="s">
-        <v>894</v>
+        <v>923</v>
       </c>
       <c r="H11" t="s">
         <v>192</v>
       </c>
       <c r="I11" t="s">
-        <v>927</v>
+        <v>955</v>
       </c>
       <c r="J11" t="s">
-        <v>960</v>
+        <v>985</v>
       </c>
       <c r="K11" t="s">
-        <v>1013</v>
+        <v>1038</v>
       </c>
       <c r="R11" t="s">
-        <v>660</v>
+        <v>685</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>733</v>
+        <v>762</v>
       </c>
       <c r="F12" t="s">
         <v>44</v>
       </c>
       <c r="H12" t="s">
-        <v>904</v>
+        <v>932</v>
       </c>
       <c r="I12" t="s">
         <v>103</v>
       </c>
       <c r="J12" t="s">
-        <v>961</v>
+        <v>986</v>
       </c>
       <c r="K12" t="s">
-        <v>1014</v>
+        <v>1039</v>
       </c>
       <c r="R12" t="s">
-        <v>707</v>
+        <v>703</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>734</v>
+        <v>763</v>
       </c>
       <c r="H13" t="s">
-        <v>905</v>
+        <v>933</v>
       </c>
       <c r="I13" t="s">
         <v>47</v>
       </c>
       <c r="J13" t="s">
-        <v>962</v>
+        <v>987</v>
       </c>
       <c r="K13" t="s">
-        <v>1015</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>735</v>
+        <v>764</v>
       </c>
       <c r="H14" t="s">
-        <v>906</v>
+        <v>934</v>
       </c>
       <c r="I14" t="s">
-        <v>928</v>
+        <v>956</v>
       </c>
       <c r="J14" t="s">
-        <v>963</v>
+        <v>988</v>
       </c>
       <c r="K14" t="s">
-        <v>1016</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>736</v>
+        <v>765</v>
       </c>
       <c r="H15" t="s">
-        <v>907</v>
+        <v>935</v>
       </c>
       <c r="I15" t="s">
-        <v>929</v>
+        <v>957</v>
       </c>
       <c r="J15" t="s">
-        <v>964</v>
+        <v>989</v>
       </c>
       <c r="K15" t="s">
-        <v>1017</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>737</v>
+        <v>766</v>
       </c>
       <c r="H16" t="s">
         <v>140</v>
       </c>
       <c r="I16" t="s">
         <v>125</v>
       </c>
       <c r="J16" t="s">
-        <v>965</v>
+        <v>990</v>
       </c>
       <c r="K16" t="s">
-        <v>1018</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>738</v>
+        <v>767</v>
       </c>
       <c r="H17" t="s">
         <v>259</v>
       </c>
       <c r="I17" t="s">
-        <v>930</v>
+        <v>958</v>
       </c>
       <c r="J17" t="s">
-        <v>966</v>
+        <v>991</v>
       </c>
       <c r="K17" t="s">
-        <v>921</v>
+        <v>949</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>739</v>
+        <v>768</v>
       </c>
       <c r="H18" t="s">
-        <v>908</v>
+        <v>936</v>
       </c>
       <c r="I18" t="s">
-        <v>931</v>
+        <v>959</v>
       </c>
       <c r="J18" t="s">
         <v>63</v>
       </c>
       <c r="K18" t="s">
-        <v>1019</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>740</v>
+        <v>769</v>
       </c>
       <c r="H19" t="s">
         <v>61</v>
       </c>
       <c r="I19" t="s">
-        <v>932</v>
+        <v>960</v>
       </c>
       <c r="J19" t="s">
-        <v>967</v>
+        <v>992</v>
       </c>
       <c r="K19" t="s">
-        <v>1020</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>741</v>
+        <v>770</v>
       </c>
       <c r="H20" t="s">
-        <v>909</v>
+        <v>937</v>
       </c>
       <c r="I20" t="s">
-        <v>933</v>
+        <v>961</v>
       </c>
       <c r="J20" t="s">
-        <v>968</v>
+        <v>993</v>
       </c>
       <c r="K20" t="s">
-        <v>1021</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>742</v>
+        <v>771</v>
       </c>
       <c r="H21" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="I21" t="s">
         <v>193</v>
       </c>
       <c r="J21" t="s">
-        <v>969</v>
+        <v>994</v>
       </c>
       <c r="K21" t="s">
-        <v>1022</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>743</v>
+        <v>772</v>
       </c>
       <c r="H22" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="I22" t="s">
-        <v>934</v>
+        <v>962</v>
       </c>
       <c r="J22" t="s">
         <v>177</v>
       </c>
       <c r="K22" t="s">
-        <v>1023</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>744</v>
+        <v>773</v>
       </c>
       <c r="H23" t="s">
-        <v>912</v>
+        <v>940</v>
       </c>
       <c r="I23" t="s">
         <v>82</v>
       </c>
       <c r="J23" t="s">
-        <v>970</v>
+        <v>995</v>
       </c>
       <c r="K23" t="s">
-        <v>1024</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>745</v>
+        <v>774</v>
       </c>
       <c r="H24" t="s">
-        <v>913</v>
+        <v>941</v>
       </c>
       <c r="I24" t="s">
-        <v>935</v>
+        <v>963</v>
       </c>
       <c r="J24" t="s">
-        <v>971</v>
+        <v>996</v>
       </c>
       <c r="K24" t="s">
-        <v>1025</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>746</v>
+        <v>775</v>
       </c>
       <c r="H25" t="s">
-        <v>914</v>
+        <v>942</v>
       </c>
       <c r="I25" t="s">
-        <v>936</v>
+        <v>964</v>
       </c>
       <c r="J25" t="s">
-        <v>972</v>
+        <v>997</v>
       </c>
       <c r="K25" t="s">
-        <v>1026</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>747</v>
+        <v>776</v>
       </c>
       <c r="H26" t="s">
-        <v>915</v>
+        <v>943</v>
       </c>
       <c r="I26" t="s">
-        <v>937</v>
+        <v>965</v>
       </c>
       <c r="J26" t="s">
-        <v>973</v>
+        <v>998</v>
       </c>
       <c r="K26" t="s">
-        <v>1027</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>748</v>
+        <v>777</v>
       </c>
       <c r="H27" t="s">
-        <v>916</v>
+        <v>944</v>
       </c>
       <c r="I27" t="s">
-        <v>938</v>
+        <v>966</v>
       </c>
       <c r="J27" t="s">
-        <v>974</v>
+        <v>999</v>
       </c>
       <c r="K27" t="s">
-        <v>1028</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>749</v>
+        <v>778</v>
       </c>
       <c r="H28" t="s">
-        <v>917</v>
+        <v>945</v>
       </c>
       <c r="I28" t="s">
-        <v>939</v>
+        <v>967</v>
       </c>
       <c r="J28" t="s">
-        <v>975</v>
+        <v>1000</v>
       </c>
       <c r="K28" t="s">
-        <v>1029</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>750</v>
+        <v>779</v>
       </c>
       <c r="I29" t="s">
-        <v>940</v>
+        <v>968</v>
       </c>
       <c r="J29" t="s">
-        <v>976</v>
+        <v>1001</v>
       </c>
       <c r="K29" t="s">
-        <v>1030</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>751</v>
+        <v>780</v>
       </c>
       <c r="I30" t="s">
         <v>106</v>
       </c>
       <c r="J30" t="s">
-        <v>977</v>
+        <v>1002</v>
       </c>
       <c r="K30" t="s">
-        <v>1031</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>752</v>
+        <v>781</v>
       </c>
       <c r="I31" t="s">
-        <v>941</v>
+        <v>969</v>
       </c>
       <c r="J31" t="s">
-        <v>978</v>
+        <v>1003</v>
       </c>
       <c r="K31" t="s">
-        <v>1032</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>753</v>
+        <v>782</v>
       </c>
       <c r="I32" t="s">
-        <v>942</v>
+        <v>970</v>
       </c>
       <c r="J32" t="s">
-        <v>979</v>
+        <v>1004</v>
       </c>
       <c r="K32" t="s">
-        <v>1033</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>754</v>
+        <v>783</v>
       </c>
       <c r="I33" t="s">
-        <v>943</v>
+        <v>273</v>
       </c>
       <c r="J33" t="s">
-        <v>980</v>
+        <v>1005</v>
       </c>
       <c r="K33" t="s">
-        <v>1034</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>755</v>
+        <v>784</v>
       </c>
       <c r="I34" t="s">
-        <v>944</v>
+        <v>971</v>
       </c>
       <c r="J34" t="s">
         <v>83</v>
       </c>
       <c r="K34" t="s">
-        <v>1035</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>756</v>
+        <v>785</v>
       </c>
       <c r="I35" t="s">
-        <v>945</v>
+        <v>972</v>
       </c>
       <c r="J35" t="s">
-        <v>981</v>
+        <v>1006</v>
       </c>
       <c r="K35" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>757</v>
+        <v>786</v>
       </c>
       <c r="I36" t="s">
-        <v>946</v>
+        <v>973</v>
       </c>
       <c r="J36" t="s">
-        <v>982</v>
+        <v>1007</v>
       </c>
       <c r="K36" t="s">
-        <v>1036</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>758</v>
+        <v>787</v>
       </c>
       <c r="I37" t="s">
-        <v>947</v>
+        <v>974</v>
       </c>
       <c r="J37" t="s">
-        <v>983</v>
+        <v>1008</v>
       </c>
       <c r="K37" t="s">
-        <v>1037</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>759</v>
+        <v>788</v>
       </c>
       <c r="I38" t="s">
-        <v>948</v>
+        <v>975</v>
       </c>
       <c r="J38" t="s">
-        <v>984</v>
+        <v>1009</v>
       </c>
       <c r="K38" t="s">
-        <v>1038</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>760</v>
+        <v>789</v>
       </c>
       <c r="I39" t="s">
-        <v>949</v>
+        <v>976</v>
       </c>
       <c r="J39" t="s">
-        <v>985</v>
+        <v>1010</v>
       </c>
       <c r="K39" t="s">
-        <v>1039</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>761</v>
+        <v>790</v>
       </c>
       <c r="I40" t="s">
         <v>105</v>
       </c>
       <c r="J40" t="s">
-        <v>986</v>
+        <v>1011</v>
       </c>
       <c r="K40" t="s">
-        <v>1040</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>762</v>
+        <v>791</v>
       </c>
       <c r="I41" t="s">
-        <v>950</v>
+        <v>977</v>
       </c>
       <c r="J41" t="s">
-        <v>987</v>
+        <v>1012</v>
       </c>
       <c r="K41" t="s">
-        <v>1041</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>763</v>
+        <v>792</v>
       </c>
       <c r="J42" t="s">
-        <v>988</v>
+        <v>1013</v>
       </c>
       <c r="K42" t="s">
-        <v>1042</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>764</v>
+        <v>793</v>
       </c>
       <c r="J43" t="s">
-        <v>989</v>
+        <v>1014</v>
       </c>
       <c r="K43" t="s">
-        <v>1043</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>765</v>
+        <v>794</v>
       </c>
       <c r="J44" t="s">
-        <v>990</v>
+        <v>1015</v>
       </c>
       <c r="K44" t="s">
-        <v>1044</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>766</v>
+        <v>795</v>
       </c>
       <c r="J45" t="s">
-        <v>991</v>
+        <v>1016</v>
       </c>
       <c r="K45" t="s">
-        <v>1045</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>767</v>
+        <v>796</v>
       </c>
       <c r="J46" t="s">
         <v>48</v>
       </c>
       <c r="K46" t="s">
-        <v>1046</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>768</v>
+        <v>797</v>
       </c>
       <c r="J47" t="s">
-        <v>992</v>
+        <v>1017</v>
       </c>
       <c r="K47" t="s">
-        <v>1047</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>769</v>
+        <v>798</v>
       </c>
       <c r="J48" t="s">
-        <v>993</v>
+        <v>1018</v>
       </c>
       <c r="K48" t="s">
-        <v>1048</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>770</v>
+        <v>799</v>
       </c>
       <c r="J49" t="s">
-        <v>994</v>
+        <v>1019</v>
       </c>
       <c r="K49" t="s">
-        <v>1049</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>771</v>
+        <v>800</v>
       </c>
       <c r="J50" t="s">
-        <v>995</v>
+        <v>1020</v>
       </c>
       <c r="K50" t="s">
-        <v>1050</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>772</v>
+        <v>801</v>
       </c>
       <c r="J51" t="s">
         <v>141</v>
       </c>
       <c r="K51" t="s">
-        <v>1051</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>773</v>
+        <v>802</v>
       </c>
       <c r="J52" t="s">
-        <v>996</v>
+        <v>1021</v>
       </c>
       <c r="K52" t="s">
-        <v>1052</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>774</v>
+        <v>803</v>
       </c>
       <c r="J53" t="s">
-        <v>997</v>
+        <v>1022</v>
       </c>
       <c r="K53" t="s">
-        <v>1053</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>775</v>
+        <v>804</v>
       </c>
       <c r="J54" t="s">
-        <v>998</v>
+        <v>1023</v>
       </c>
       <c r="K54" t="s">
-        <v>1054</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>776</v>
+        <v>805</v>
       </c>
       <c r="J55" t="s">
         <v>229</v>
       </c>
       <c r="K55" t="s">
-        <v>1055</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>777</v>
+        <v>806</v>
       </c>
       <c r="J56" t="s">
-        <v>999</v>
+        <v>1024</v>
       </c>
       <c r="K56" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>778</v>
+        <v>807</v>
       </c>
       <c r="J57" t="s">
-        <v>1000</v>
+        <v>1025</v>
       </c>
       <c r="K57" t="s">
-        <v>1056</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>779</v>
+        <v>808</v>
       </c>
       <c r="J58" t="s">
-        <v>1001</v>
+        <v>1026</v>
       </c>
       <c r="K58" t="s">
-        <v>1057</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>780</v>
+        <v>809</v>
       </c>
       <c r="J59" t="s">
-        <v>1002</v>
+        <v>1027</v>
       </c>
       <c r="K59" t="s">
-        <v>1058</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>781</v>
+        <v>810</v>
       </c>
       <c r="J60" t="s">
         <v>248</v>
       </c>
       <c r="K60" t="s">
-        <v>1059</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>782</v>
+        <v>811</v>
       </c>
       <c r="J61" t="s">
-        <v>1003</v>
+        <v>1028</v>
       </c>
       <c r="K61" t="s">
-        <v>1060</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>783</v>
+        <v>812</v>
       </c>
       <c r="J62" t="s">
-        <v>1004</v>
+        <v>1029</v>
       </c>
       <c r="K62" t="s">
-        <v>1061</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>784</v>
+        <v>813</v>
       </c>
       <c r="J63" t="s">
-        <v>1005</v>
+        <v>1030</v>
       </c>
       <c r="K63" t="s">
-        <v>929</v>
+        <v>957</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>785</v>
+        <v>814</v>
       </c>
       <c r="J64" t="s">
         <v>68</v>
       </c>
       <c r="K64" t="s">
-        <v>1062</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>786</v>
+        <v>815</v>
       </c>
       <c r="K65" t="s">
-        <v>1063</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>787</v>
+        <v>816</v>
       </c>
       <c r="K66" t="s">
-        <v>1064</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>788</v>
+        <v>817</v>
       </c>
       <c r="K67" t="s">
-        <v>1065</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>789</v>
+        <v>818</v>
       </c>
       <c r="K68" t="s">
-        <v>1066</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>790</v>
+        <v>819</v>
       </c>
       <c r="K69" t="s">
-        <v>1067</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>791</v>
+        <v>820</v>
       </c>
       <c r="K70" t="s">
-        <v>1068</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>792</v>
+        <v>821</v>
       </c>
       <c r="K71" t="s">
-        <v>1069</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>793</v>
+        <v>822</v>
       </c>
       <c r="K72" t="s">
-        <v>1070</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>794</v>
+        <v>823</v>
       </c>
       <c r="K73" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>795</v>
+        <v>824</v>
       </c>
       <c r="K74" t="s">
-        <v>1071</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>796</v>
+        <v>825</v>
       </c>
       <c r="K75" t="s">
-        <v>1072</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>797</v>
+        <v>826</v>
       </c>
       <c r="K76" t="s">
-        <v>1073</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>798</v>
+        <v>827</v>
       </c>
       <c r="K77" t="s">
-        <v>1074</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>799</v>
+        <v>828</v>
       </c>
       <c r="K78" t="s">
-        <v>1075</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>800</v>
+        <v>829</v>
       </c>
       <c r="K79" t="s">
-        <v>1076</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>801</v>
+        <v>830</v>
       </c>
       <c r="K80" t="s">
-        <v>1077</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>802</v>
+        <v>831</v>
       </c>
       <c r="K81" t="s">
-        <v>1078</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>803</v>
+        <v>832</v>
       </c>
       <c r="K82" t="s">
-        <v>1079</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>804</v>
+        <v>833</v>
       </c>
       <c r="K83" t="s">
-        <v>1080</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>805</v>
+        <v>834</v>
       </c>
       <c r="K84" t="s">
-        <v>1081</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>806</v>
+        <v>835</v>
       </c>
       <c r="K85" t="s">
-        <v>934</v>
+        <v>962</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>807</v>
+        <v>836</v>
       </c>
       <c r="K86" t="s">
-        <v>1082</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>808</v>
+        <v>837</v>
       </c>
       <c r="K87" t="s">
-        <v>1083</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>809</v>
+        <v>838</v>
       </c>
       <c r="K88" t="s">
-        <v>1084</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>810</v>
+        <v>839</v>
       </c>
       <c r="K89" t="s">
-        <v>1085</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>811</v>
+        <v>840</v>
       </c>
       <c r="K90" t="s">
-        <v>1086</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>812</v>
+        <v>841</v>
       </c>
       <c r="K91" t="s">
-        <v>1087</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>813</v>
+        <v>842</v>
       </c>
       <c r="K92" t="s">
-        <v>1088</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>814</v>
+        <v>843</v>
       </c>
       <c r="K93" t="s">
-        <v>1089</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>815</v>
+        <v>844</v>
       </c>
       <c r="K94" t="s">
-        <v>1090</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>816</v>
+        <v>845</v>
       </c>
       <c r="K95" t="s">
-        <v>936</v>
+        <v>964</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>817</v>
+        <v>846</v>
       </c>
       <c r="K96" t="s">
-        <v>1091</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>818</v>
+        <v>847</v>
       </c>
       <c r="K97" t="s">
-        <v>1092</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>819</v>
+        <v>848</v>
       </c>
       <c r="K98" t="s">
-        <v>1093</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>820</v>
+        <v>849</v>
       </c>
       <c r="K99" t="s">
-        <v>1094</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>821</v>
+        <v>850</v>
       </c>
       <c r="K100" t="s">
-        <v>1095</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>822</v>
+        <v>851</v>
       </c>
       <c r="K101" t="s">
-        <v>1096</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>823</v>
+        <v>852</v>
       </c>
       <c r="K102" t="s">
-        <v>1097</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>824</v>
+        <v>853</v>
       </c>
       <c r="K103" t="s">
-        <v>1098</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>825</v>
+        <v>854</v>
       </c>
       <c r="K104" t="s">
-        <v>1099</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>826</v>
+        <v>855</v>
       </c>
       <c r="K105" t="s">
-        <v>1100</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>827</v>
+        <v>856</v>
       </c>
       <c r="K106" t="s">
-        <v>1101</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>828</v>
+        <v>857</v>
       </c>
       <c r="K107" t="s">
-        <v>1102</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>829</v>
+        <v>858</v>
       </c>
       <c r="K108" t="s">
-        <v>1103</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>830</v>
+        <v>859</v>
       </c>
       <c r="K109" t="s">
-        <v>1104</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>831</v>
+        <v>860</v>
       </c>
       <c r="K110" t="s">
-        <v>1105</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>832</v>
+        <v>861</v>
       </c>
       <c r="K111" t="s">
-        <v>1106</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>833</v>
+        <v>862</v>
       </c>
       <c r="K112" t="s">
-        <v>1107</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>834</v>
+        <v>863</v>
       </c>
       <c r="K113" t="s">
-        <v>1108</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>835</v>
+        <v>864</v>
       </c>
       <c r="K114" t="s">
-        <v>1109</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>836</v>
+        <v>865</v>
       </c>
       <c r="K115" t="s">
-        <v>1110</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>837</v>
+        <v>866</v>
       </c>
       <c r="K116" t="s">
-        <v>1111</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>838</v>
+        <v>867</v>
       </c>
       <c r="K117" t="s">
-        <v>1112</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>839</v>
+        <v>868</v>
       </c>
       <c r="K118" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>840</v>
+        <v>869</v>
       </c>
       <c r="K119" t="s">
-        <v>1113</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>841</v>
+        <v>870</v>
       </c>
       <c r="K120" t="s">
-        <v>1114</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>842</v>
+        <v>871</v>
       </c>
       <c r="K121" t="s">
-        <v>1115</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>843</v>
+        <v>872</v>
       </c>
       <c r="K122" t="s">
-        <v>1116</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>844</v>
+        <v>873</v>
       </c>
       <c r="K123" t="s">
-        <v>1117</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>845</v>
+        <v>874</v>
       </c>
       <c r="K124" t="s">
-        <v>1118</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>846</v>
+        <v>875</v>
       </c>
       <c r="K125" t="s">
-        <v>908</v>
+        <v>936</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>847</v>
+        <v>876</v>
       </c>
       <c r="K126" t="s">
-        <v>1119</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>848</v>
+        <v>877</v>
       </c>
       <c r="K127" t="s">
-        <v>1120</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>849</v>
+        <v>878</v>
       </c>
       <c r="K128" t="s">
-        <v>1121</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>850</v>
+        <v>879</v>
       </c>
       <c r="K129" t="s">
-        <v>1122</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>851</v>
+        <v>880</v>
       </c>
       <c r="K130" t="s">
-        <v>1123</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>852</v>
+        <v>881</v>
       </c>
       <c r="K131" t="s">
-        <v>1124</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>853</v>
+        <v>882</v>
       </c>
       <c r="K132" t="s">
-        <v>1125</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>854</v>
+        <v>883</v>
       </c>
       <c r="K133" t="s">
-        <v>1126</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>855</v>
+        <v>884</v>
       </c>
       <c r="K134" t="s">
-        <v>1127</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>856</v>
+        <v>885</v>
       </c>
       <c r="K135" t="s">
-        <v>1128</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>857</v>
+        <v>886</v>
       </c>
       <c r="K136" t="s">
-        <v>1129</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>858</v>
+        <v>887</v>
       </c>
       <c r="K137" t="s">
-        <v>1130</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>859</v>
+        <v>888</v>
       </c>
       <c r="K138" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>860</v>
+        <v>889</v>
       </c>
       <c r="K139" t="s">
-        <v>1131</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>861</v>
+        <v>890</v>
       </c>
       <c r="K140" t="s">
-        <v>1132</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>862</v>
+        <v>891</v>
       </c>
       <c r="K141" t="s">
-        <v>1133</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>863</v>
+        <v>892</v>
       </c>
       <c r="K142" t="s">
-        <v>1134</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>864</v>
+        <v>893</v>
       </c>
       <c r="K143" t="s">
-        <v>1135</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>865</v>
+        <v>894</v>
       </c>
       <c r="K144" t="s">
-        <v>1136</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>866</v>
+        <v>895</v>
       </c>
       <c r="K145" t="s">
-        <v>1137</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>867</v>
+        <v>896</v>
       </c>
       <c r="K146" t="s">
-        <v>1138</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>868</v>
+        <v>897</v>
       </c>
       <c r="K147" t="s">
-        <v>1139</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>869</v>
+        <v>898</v>
       </c>
       <c r="K148" t="s">
-        <v>1140</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>870</v>
+        <v>899</v>
       </c>
       <c r="K149" t="s">
-        <v>1141</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>871</v>
+        <v>900</v>
       </c>
       <c r="K150" t="s">
-        <v>1142</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>872</v>
+        <v>901</v>
       </c>
       <c r="K151" t="s">
-        <v>1143</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>873</v>
+        <v>902</v>
       </c>
       <c r="K152" t="s">
-        <v>1144</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>874</v>
+        <v>903</v>
       </c>
       <c r="K153" t="s">
-        <v>1145</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>875</v>
+        <v>904</v>
       </c>
       <c r="K154" t="s">
-        <v>1146</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>876</v>
+        <v>905</v>
       </c>
       <c r="K155" t="s">
-        <v>1147</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>877</v>
+        <v>906</v>
       </c>
       <c r="K156" t="s">
-        <v>1148</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>878</v>
+        <v>907</v>
       </c>
       <c r="K157" t="s">
-        <v>1149</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>879</v>
+        <v>908</v>
       </c>
       <c r="K158" t="s">
-        <v>1150</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>880</v>
+        <v>909</v>
       </c>
       <c r="K159" t="s">
-        <v>1151</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>881</v>
+        <v>910</v>
       </c>
       <c r="K160" t="s">
-        <v>1152</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>882</v>
+        <v>911</v>
       </c>
       <c r="K161" t="s">
-        <v>1153</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>883</v>
+        <v>912</v>
       </c>
       <c r="K162" t="s">
-        <v>1154</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1155</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1156</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>1157</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1158</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>946</v>
+        <v>973</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1159</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1160</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1161</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1162</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1163</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1164</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1165</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>1166</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1167</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1168</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1169</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1170</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1171</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>915</v>
+        <v>943</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>1172</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1173</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1174</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1175</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>1176</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>917</v>
+        <v>945</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1177</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1178</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1179</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1180</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1181</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>1182</v>
+        <v>1207</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">